--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="641">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="642">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1869 +118,1872 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>16 301.37</t>
+    <t>19 297.95</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 834.59</t>
+    <t>4 427.05</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>12 384.09</t>
+    <t>16 182.89</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>35 175.34</t>
+    <t>3 243.84</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>22 984.93</t>
+    <t>32 642.47</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>17 080.48</t>
+    <t>23 501.71</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>10 520.55</t>
+    <t>1 906.85</t>
+  </si>
+  <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>4 015.26</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>1 900.27</t>
+    <t>6 650.96</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 677.18</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>32 289.04</t>
+    <t>37 836.99</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>8 392.94</t>
-[...17 lines deleted...]
-    <t>19 888.22</t>
+    <t>9 988.56</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>5 580.82</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>18 465.75</t>
-[...17 lines deleted...]
-    <t>16 915.07</t>
+    <t>1 205.48</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 304.38</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>6 098.63</t>
+    <t>8 016.44</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>5 445.21</t>
+    <t>10 582.19</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>3 356.16</t>
+    <t>5 068.49</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>29 994.52</t>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>5 413.70</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>54 772.60</t>
-[...8 lines deleted...]
-    <t>34 843.03</t>
+    <t>3 423.29</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>13 721.92</t>
+    <t>20 074.66</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>33 105.48</t>
+    <t>42 900.00</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>31 231.71</t>
+    <t>67 262.76</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>5 076.46</t>
+    <t>6 419.44</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 012.91</t>
-[...8 lines deleted...]
-    <t>5 601.37</t>
+    <t>4 734.66</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>4 447.71</t>
+    <t>6 974.81</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>8 197.26</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>7 813.36</t>
+    <t>13 823.63</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 241.00</t>
+    <t>3 591.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>26 321.92</t>
-[...8 lines deleted...]
-    <t>4 880.14</t>
+    <t>30 636.99</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>6 846.58</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>8 337.08</t>
+    <t>2 130.43</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>13 737.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 331.30</t>
+    <t>6 878.39</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>14 253.25</t>
+    <t>21 754.97</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>10 346.58</t>
+    <t>16 579.45</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>38 993.77</t>
-[...10 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>7 351.03</t>
+    <t>14 285.96</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>41 554.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>14 281.23</t>
-[...8 lines deleted...]
-    <t>27 009.55</t>
+    <t>18 888.08</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>17 802.74</t>
+    <t>23 658.90</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>20 098.90</t>
+    <t>28 203.30</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>19 520.55</t>
-[...8 lines deleted...]
-    <t>3 814.04</t>
+    <t>26 027.40</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>8 523.29</t>
+    <t>10 852.05</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>13 808.22</t>
+    <t>32 306.85</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>12 603.82</t>
+    <t>16 861.87</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>16 227.74</t>
+    <t>20 388.70</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>11 221.58</t>
+    <t>1 486.30</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>15 419.18</t>
+    <t>19 254.79</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 509.25</t>
+    <t>5 588.01</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>2 928.08</t>
+    <t>11 061.64</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>25 430.14</t>
+    <t>30 104.79</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 131.18</t>
+    <t>8 243.51</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>9 206.85</t>
-[...8 lines deleted...]
-    <t>9 726.03</t>
+    <t>11 508.56</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>41 731.51</t>
+    <t>49 402.74</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
+    <t>4 660.27</t>
+  </si>
+  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>31 361.30</t>
+    <t>1 695.21</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>73 684.93</t>
+    <t>2 486.30</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>15 864.38</t>
+    <t>18 398.63</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>3 467.39</t>
+    <t>11 347.83</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>26 408.88</t>
-[...8 lines deleted...]
-    <t>4 295.89</t>
+    <t>1 502.30</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>6 990.41</t>
+    <t>20 726.71</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>7 298.63</t>
+    <t>3 353.42</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>13 139.38</t>
+    <t>16 375.68</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>2 125.41</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>4 573.11</t>
+  </si>
+  <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>57 520.55</t>
+    <t>70 534.25</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 219.18</t>
+    <t>4 068.49</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 272.26</t>
+    <t>3 871.58</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>5 120.55</t>
+    <t>7 997.26</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>11 267.12</t>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>2 406.80</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>19 882.88</t>
+    <t>23 358.90</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>10 618.15</t>
+    <t>13 957.19</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>11 026.62</t>
+    <t>14 072.65</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>15 497.11</t>
+    <t>28 438.92</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>28 018.87</t>
+    <t>34 273.08</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>27 013.70</t>
+    <t>1 986.30</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>5 154.11</t>
-[...26 lines deleted...]
-    <t>2 335.62</t>
+    <t>11 147.26</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>5 511.99</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>41 242.86</t>
-[...8 lines deleted...]
-    <t>19 353.08</t>
+    <t>2 462.26</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>11 377.81</t>
+    <t>13 987.40</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>7 822.60</t>
+    <t>10 596.58</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
+    <t>2 608.22</t>
+  </si>
+  <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>6 242.47</t>
+    <t>9 427.40</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>8 622.64</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>7 674.66</t>
+    <t>3 976.03</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
+    <t>8 876.71</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>4 764.38</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 143.71</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>18 653.42</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>9 694.33</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>11 397.26</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>12 477.84</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>3 262.51</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 089.73</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>4 564.38</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>6 773.29</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 006.85</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>57 806.51</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>62 568.49</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>1 438.36</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>23 298.49</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>12 756.16</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>3 200.34</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>10 017.12</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>51 797.60</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>29 447.26</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>33 156.41</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>5 523.29</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>3 538.36</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>11 545.38</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>14 957.43</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>6 116.44</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>10 684.93</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>32 231.51</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>3 279.45</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>3 472.60</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 249.32</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>33 728.14</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>14 465.75</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>10 097.26</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>19 417.81</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>8 187.08</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>24 410.96</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>3 101.12</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>20 045.89</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>7 285.04</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>4 755.59</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>12 248.21</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>6 986.30</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>47 254.79</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>37 027.99</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>10 995.60</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>4 315.07</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>13 688.23</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>38 394.52</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>17 748.52</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>8 119.73</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>23 760.44</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>9 881.85</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
     <t>3 945.21</t>
   </si>
   <si>
-    <t>XS2113167568</t>
-[...466 lines deleted...]
-  <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
-    <t>79 741.44</t>
+    <t>10 160.96</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>3 821.92</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>15 031.23</t>
+    <t>1 878.90</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>2 266.85</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 303.58</t>
-[...5 lines deleted...]
-    <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
+    <t>5 112.83</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>24 051.73</t>
+    <t>2 027.62</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>8 040.41</t>
+    <t>9 376.03</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 736.99</t>
+    <t>3 661.64</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>25 465.07</t>
+    <t>29 626.03</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>16 473.90</t>
+    <t>20 167.59</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>7 232.88</t>
-[...8 lines deleted...]
-    <t>60 188.36</t>
+    <t>11 342.47</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>4 290.41</t>
+    <t>15 764.38</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>10 319.18</t>
-[...5 lines deleted...]
-    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+    <t>12 168.49</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>4 434.93</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>2 311.64</t>
+    <t>6 934.93</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>10 132.93</t>
+    <t>13 751.84</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>43 767.12</t>
+    <t>51 472.60</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>4 100.30</t>
-[...8 lines deleted...]
-    <t>2 305.48</t>
+    <t>8 371.44</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>25 084.48</t>
+    <t>30 734.14</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>1 826.03</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>49 198.36</t>
+    <t>4 407.95</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>4 541.10</t>
+    <t>5 568.49</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>16 933.22</t>
+    <t>22 772.26</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>3 486.97</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 094.53</t>
+    <t>9 665.08</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>31 386.30</t>
+    <t>3 769.86</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>21 955.93</t>
+    <t>25 508.67</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>3 911.30</t>
-[...17 lines deleted...]
-    <t>38 585.96</t>
+    <t>8 072.26</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>4 783.46</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>8 961.99</t>
+    <t>12 095.55</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>4 052.05</t>
+    <t>8 024.66</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>5 168.84</t>
+    <t>11 179.11</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>21 267.12</t>
+    <t>1 849.32</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>5 350.68</t>
+    <t>6 943.15</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>8 173.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>20 769.86</t>
+    <t>24 673.97</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>6 512.15</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...5 lines deleted...]
-    <t>3 875.00</t>
+    <t>4 828.08</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>14 508.22</t>
+    <t>18 583.56</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>7 937.26</t>
+    <t>15 286.58</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>5 965.17</t>
-[...17 lines deleted...]
-    <t>10 190.19</t>
+    <t>9 647.38</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>6 597.95</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>17 460.62</t>
+    <t>20 285.96</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>2 328.77</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>18 260.27</t>
+    <t>22 506.85</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>4 593.27</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>32 074.52</t>
-[...5 lines deleted...]
-    <t>VATTENFALL AB 3.75 18/10/2026</t>
+    <t>37 643.01</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 127.25</t>
+    <t>9 386.43</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>2 183.67</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>22 130.14</t>
-[...8 lines deleted...]
-    <t>26 605.48</t>
+    <t>2 712.33</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>2 496.58</t>
+    <t>7 119.86</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 160.96</t>
+    <t>5 085.62</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 441.78</t>
+    <t>7 571.92</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>3 760.27</t>
+  </si>
+  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>14 857.97</t>
+    <t>18 313.32</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-14 930.56</t>
+    <t>-44 791.67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2344,212 +2347,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>326.4981</v>
+        <v>326.3351</v>
       </c>
       <c r="D2">
-        <v>6403.41</v>
+        <v>6450.66</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2090702.43</v>
+        <v>2105078.73</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2090702.43</v>
+        <v>2105078.73</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3484.0</v>
+        <v>3289.0</v>
       </c>
       <c r="D3">
-        <v>11413.74</v>
+        <v>11497.97</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>39765494.68</v>
+        <v>37816829.02</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>39765494.68</v>
+        <v>37816829.02</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1179065.8776</v>
+        <v>1358183.0653</v>
       </c>
       <c r="D4">
-        <v>112.31</v>
+        <v>113.19</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>132429325.54</v>
+        <v>153744373.66</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>132429325.54</v>
+        <v>153744373.66</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>165325.6491</v>
+        <v>175662.0997</v>
       </c>
       <c r="D5">
-        <v>102.27</v>
+        <v>102.97</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>16909102.85</v>
+        <v>18088759.5</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>16909102.85</v>
+        <v>18088759.5</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>99.3</v>
+        <v>99.98</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>188781.2</v>
+        <v>190068.6</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>188781.2</v>
+        <v>190068.6</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P210"/>
+  <dimension ref="A1:P211"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O210" sqref="O210"/>
+      <selection activeCell="O211" sqref="O211"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2568,10489 +2571,10539 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1509.0</v>
+        <v>2553.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4790.39</v>
+        <v>4805.57</v>
       </c>
       <c r="E2" s="1">
-        <v>4786.9710072896</v>
+        <v>4799.4333450842</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>7223539.25</v>
+        <v>12252953.33</v>
       </c>
       <c r="I2" s="1">
-        <v>5159.26</v>
+        <v>15666.88</v>
       </c>
       <c r="J2" s="1">
-        <v>0.071422883180153</v>
+        <v>0.12786207192711</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>7228698.51</v>
+        <v>12268620.21</v>
       </c>
       <c r="N2" s="1">
-        <v>7228698.51</v>
+        <v>12268620.21</v>
       </c>
       <c r="O2" s="1">
-        <v>3.78</v>
+        <v>5.79</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>84.0</v>
+        <v>456.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.5</v>
+        <v>105.82</v>
       </c>
       <c r="E3" s="1">
-        <v>116.0125</v>
+        <v>105.804342105</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-43050.0</v>
+        <v>7140.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-43050.0</v>
+        <v>7140.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-43050.0</v>
+        <v>7140.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.02</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>153.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.855</v>
+        <v>101.76</v>
       </c>
       <c r="E4" s="1">
-        <v>105.725</v>
+        <v>99.634</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>498170.0</v>
       </c>
       <c r="I4" s="1">
-        <v>19890.0</v>
+        <v>10630.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>2.1338097436618</v>
       </c>
       <c r="K4">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.86</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>19890.0</v>
+        <v>508800.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19890.0</v>
+        <v>528097.95</v>
       </c>
       <c r="O4" s="1">
-        <v>0.01</v>
+        <v>0.25</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.138</v>
+        <v>101.463</v>
       </c>
       <c r="E5" s="1">
-        <v>99.634</v>
+        <v>99.179</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>498170.0</v>
+        <v>297537.0</v>
       </c>
       <c r="I5" s="1">
-        <v>7520.0</v>
+        <v>6852.0</v>
       </c>
       <c r="J5" s="1">
-        <v>1.5095248609912</v>
+        <v>2.3029068653646</v>
       </c>
       <c r="K5">
-        <v>3.26</v>
+        <v>1.48</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>505690.0</v>
+        <v>304389.0</v>
       </c>
       <c r="N5" s="1">
-        <v>521991.37</v>
+        <v>308816.05</v>
       </c>
       <c r="O5" s="1">
-        <v>0.27</v>
+        <v>0.15</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>300000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.192</v>
+        <v>107.618</v>
       </c>
       <c r="E6" s="1">
-        <v>99.179</v>
+        <v>100.24670385</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>297537.0</v>
+        <v>494216.25</v>
       </c>
       <c r="I6" s="1">
-        <v>6039.0</v>
+        <v>36340.49</v>
       </c>
       <c r="J6" s="1">
-        <v>2.0296635376441</v>
+        <v>7.3531556277237</v>
       </c>
       <c r="K6">
-        <v>0.94</v>
+        <v>3.28</v>
       </c>
       <c r="L6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>303576.0</v>
+        <v>530556.74</v>
       </c>
       <c r="N6" s="1">
-        <v>306410.59</v>
+        <v>546739.63</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>493000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.546</v>
+        <v>100.753</v>
       </c>
       <c r="E7" s="1">
-        <v>100.24670385</v>
+        <v>99.847</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>494216.25</v>
+        <v>1298011.0</v>
       </c>
       <c r="I7" s="1">
-        <v>31055.53</v>
+        <v>11778.0</v>
       </c>
       <c r="J7" s="1">
-        <v>6.2837937846034</v>
+        <v>0.90738830410528</v>
       </c>
       <c r="K7">
-        <v>2.51</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>0.08</v>
+      </c>
+      <c r="L7">
+        <v>997.26</v>
       </c>
       <c r="M7" s="1">
-        <v>525271.78</v>
+        <v>1309789.0</v>
       </c>
       <c r="N7" s="1">
-        <v>537655.87</v>
+        <v>1310786.26</v>
       </c>
       <c r="O7" s="1">
-        <v>0.28</v>
+        <v>0.62</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>101.245</v>
+        <v>101.44</v>
       </c>
       <c r="E8" s="1">
         <v>99.9080525</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>799264.42</v>
       </c>
       <c r="I8" s="1">
-        <v>10695.58</v>
+        <v>12255.58</v>
       </c>
       <c r="J8" s="1">
-        <v>1.338177921144</v>
+        <v>1.5333573837805</v>
       </c>
       <c r="K8">
-        <v>4.4</v>
+        <v>0.41</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>809960.0</v>
+        <v>811520.0</v>
       </c>
       <c r="N8" s="1">
-        <v>845135.34</v>
+        <v>814763.84</v>
       </c>
       <c r="O8" s="1">
-        <v>0.44</v>
+        <v>0.38</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.547</v>
+        <v>100.903</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-5436.0</v>
+        <v>10836.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.453</v>
+        <v>0.903</v>
       </c>
       <c r="K9">
-        <v>1.92</v>
+        <v>2.72</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>1194564.0</v>
+        <v>1210836.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1217548.93</v>
+        <v>1243478.47</v>
       </c>
       <c r="O9" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.769</v>
+        <v>98.211</v>
       </c>
       <c r="E10" s="1">
         <v>99.33</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1241625.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-19512.5</v>
+        <v>-13987.5</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.5715292459479</v>
+        <v>-1.1265478707339</v>
       </c>
       <c r="K10">
-        <v>1.37</v>
+        <v>1.88</v>
       </c>
       <c r="L10" t="s">
         <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1222112.5</v>
+        <v>1227637.5</v>
       </c>
       <c r="N10" s="1">
-        <v>1239192.98</v>
+        <v>1251139.21</v>
       </c>
       <c r="O10" s="1">
-        <v>0.65</v>
+        <v>0.59</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>96.785</v>
+        <v>96.988</v>
       </c>
       <c r="E11" s="1">
         <v>99.253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>794024.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-19744.0</v>
+        <v>-18120.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.4865747131069</v>
+        <v>-2.2820468902703</v>
       </c>
       <c r="K11">
-        <v>1.32</v>
+        <v>0.24</v>
       </c>
       <c r="L11" t="s">
         <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>774280.0</v>
+        <v>775904.0</v>
       </c>
       <c r="N11" s="1">
-        <v>784800.55</v>
+        <v>777810.85</v>
       </c>
       <c r="O11" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>867000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.265</v>
+        <v>93.827</v>
       </c>
       <c r="E12" s="1">
-        <v>99.955</v>
+        <v>93.75230516</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>866609.85</v>
+        <v>854083.5</v>
       </c>
       <c r="I12" s="1">
-        <v>2687.7</v>
+        <v>680.47</v>
       </c>
       <c r="J12" s="1">
-        <v>0.31013956280326</v>
+        <v>0.079672537872468</v>
       </c>
       <c r="K12">
-        <v>0.22</v>
+        <v>0.44</v>
       </c>
       <c r="L12" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>869297.55</v>
+        <v>854763.97</v>
       </c>
       <c r="N12" s="1">
-        <v>871197.82</v>
+        <v>858779.23</v>
       </c>
       <c r="O12" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>900000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.725</v>
+        <v>100.723</v>
       </c>
       <c r="E13" s="1">
-        <v>100.85737</v>
+        <v>99.955</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>907716.33</v>
+        <v>866609.85</v>
       </c>
       <c r="I13" s="1">
-        <v>7808.67</v>
+        <v>6658.56</v>
       </c>
       <c r="J13" s="1">
-        <v>0.86025443653746</v>
+        <v>0.76834575559002</v>
       </c>
       <c r="K13">
-        <v>3.59</v>
+        <v>0.77</v>
       </c>
       <c r="L13" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>915525.0</v>
+        <v>873268.41</v>
       </c>
       <c r="N13" s="1">
-        <v>947814.04</v>
+        <v>879919.37</v>
       </c>
       <c r="O13" s="1">
-        <v>0.5</v>
+        <v>0.42</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>200000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.751</v>
+        <v>99.704</v>
       </c>
       <c r="E14" s="1">
-        <v>100.412855</v>
+        <v>99.646</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>200825.71</v>
+        <v>552038.84</v>
       </c>
       <c r="I14" s="1">
-        <v>18676.29</v>
+        <v>321.32</v>
       </c>
       <c r="J14" s="1">
-        <v>9.2997505150113</v>
+        <v>0.058206049414929</v>
       </c>
       <c r="K14">
-        <v>4.2</v>
+        <v>0.3</v>
       </c>
       <c r="L14" t="s">
         <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>219502.0</v>
+        <v>552360.16</v>
       </c>
       <c r="N14" s="1">
-        <v>227894.94</v>
+        <v>554037.34</v>
       </c>
       <c r="O14" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="1">
         <v>900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>101.159</v>
+        <v>101.402</v>
       </c>
       <c r="E15" s="1">
-        <v>100.021</v>
+        <v>100.85737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>900189.0</v>
+        <v>907716.33</v>
       </c>
       <c r="I15" s="1">
-        <v>10242.0</v>
+        <v>4901.67</v>
       </c>
       <c r="J15" s="1">
-        <v>1.1377610701753</v>
+        <v>0.54000020028284</v>
       </c>
       <c r="K15">
-        <v>3.19</v>
+        <v>4.2</v>
       </c>
       <c r="L15" t="s">
         <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>910431.0</v>
+        <v>912618.0</v>
       </c>
       <c r="N15" s="1">
-        <v>939165.73</v>
+        <v>950454.99</v>
       </c>
       <c r="O15" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>88.543</v>
+        <v>110.149</v>
       </c>
       <c r="E16" s="1">
-        <v>77.49666625</v>
+        <v>100.412855</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>619973.33</v>
+        <v>200825.71</v>
       </c>
       <c r="I16" s="1">
-        <v>88370.67</v>
+        <v>19472.29</v>
       </c>
       <c r="J16" s="1">
-        <v>14.253947020592</v>
+        <v>9.696114108099</v>
       </c>
       <c r="K16">
-        <v>2.49</v>
+        <v>4.99</v>
       </c>
       <c r="L16" t="s">
         <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>708344.0</v>
+        <v>220298.0</v>
       </c>
       <c r="N16" s="1">
-        <v>728232.22</v>
+        <v>230286.56</v>
       </c>
       <c r="O16" s="1">
-        <v>0.38</v>
+        <v>0.11</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>400000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.705</v>
+        <v>99.986</v>
       </c>
       <c r="E17" s="1">
-        <v>106.6386</v>
+        <v>99.58</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>426554.4</v>
+        <v>1931852.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-11734.4</v>
+        <v>7876.4</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.7509738499943</v>
+        <v>0.4077123920466</v>
       </c>
       <c r="K17">
-        <v>4.62</v>
+        <v>0.29</v>
       </c>
       <c r="L17" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>414820.0</v>
+        <v>1939728.4</v>
       </c>
       <c r="N17" s="1">
-        <v>433285.75</v>
+        <v>1945309.22</v>
       </c>
       <c r="O17" s="1">
-        <v>0.23</v>
+        <v>0.92</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>107.134</v>
+        <v>104.104</v>
       </c>
       <c r="E18" s="1">
-        <v>111.15333333</v>
+        <v>106.6386</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>333460.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-12058.0</v>
+        <v>-10138.4</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.6160259101541</v>
+        <v>-2.376812898894</v>
       </c>
       <c r="K18">
-        <v>5.48</v>
+        <v>0.3</v>
       </c>
       <c r="L18" t="s">
         <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>321402.0</v>
+        <v>416416.0</v>
       </c>
       <c r="N18" s="1">
-        <v>337845.49</v>
+        <v>417621.48</v>
       </c>
       <c r="O18" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="1">
         <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.411</v>
+        <v>100.348</v>
       </c>
       <c r="E19" s="1">
-        <v>99.433</v>
+        <v>100.61</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>596598.0</v>
+        <v>603660.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-12132.0</v>
+        <v>-1572.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.0335301157563</v>
+        <v>-0.26041148991154</v>
       </c>
       <c r="K19">
-        <v>2.82</v>
+        <v>0.22</v>
       </c>
       <c r="L19" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>584466.0</v>
+        <v>602088.0</v>
       </c>
       <c r="N19" s="1">
-        <v>601381.07</v>
+        <v>603392.38</v>
       </c>
       <c r="O19" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
         <v>400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>95.724</v>
+        <v>95.804</v>
       </c>
       <c r="E20" s="1">
         <v>98.803</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>395212.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-12316.0</v>
+        <v>-11996.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-3.1163021365748</v>
+        <v>-3.0353329352348</v>
       </c>
       <c r="K20">
-        <v>1.52</v>
+        <v>2.0</v>
       </c>
       <c r="L20" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>382896.0</v>
+        <v>383216.0</v>
       </c>
       <c r="N20" s="1">
-        <v>388994.63</v>
+        <v>391232.44</v>
       </c>
       <c r="O20" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.97</v>
+        <v>98.622</v>
       </c>
       <c r="E21" s="1">
         <v>99.462144</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>994621.44</v>
       </c>
       <c r="I21" s="1">
-        <v>-14921.44</v>
+        <v>-8401.44</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.5002129855556</v>
+        <v>-0.84468720079068</v>
       </c>
       <c r="K21">
-        <v>0.54</v>
+        <v>1.06</v>
       </c>
       <c r="L21" t="s">
         <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>979700.0</v>
+        <v>986220.0</v>
       </c>
       <c r="N21" s="1">
-        <v>985145.21</v>
+        <v>996802.19</v>
       </c>
       <c r="O21" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" s="1">
         <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.423</v>
+        <v>96.674</v>
       </c>
       <c r="E22" s="1">
         <v>98.646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>394584.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-8892.0</v>
+        <v>-7888.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.2535125600633</v>
+        <v>-1.9990673722199</v>
       </c>
       <c r="K22">
-        <v>0.84</v>
+        <v>1.27</v>
       </c>
       <c r="L22" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>385692.0</v>
+        <v>386696.0</v>
       </c>
       <c r="N22" s="1">
-        <v>389048.16</v>
+        <v>391764.49</v>
       </c>
       <c r="O22" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="1">
         <v>800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.188</v>
+        <v>99.296</v>
       </c>
       <c r="E23" s="1">
         <v>99.912</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>799296.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-5792.0</v>
+        <v>-4928.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.72463768115942</v>
+        <v>-0.61654255745056</v>
       </c>
       <c r="K23">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>0.08</v>
+      </c>
+      <c r="L23">
+        <v>652.05</v>
       </c>
       <c r="M23" s="1">
-        <v>793504.0</v>
+        <v>794368.0</v>
       </c>
       <c r="N23" s="1">
-        <v>823498.52</v>
+        <v>795020.05</v>
       </c>
       <c r="O23" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
         <v>95</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>96.321</v>
+      </c>
+      <c r="E24" s="1">
+        <v>96.04</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>384160.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>1124.0</v>
+      </c>
+      <c r="J24" s="1">
+        <v>0.29258642232403</v>
+      </c>
+      <c r="K24">
+        <v>1.35</v>
+      </c>
+      <c r="L24" t="s">
         <v>96</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>1658826.0</v>
+        <v>385284.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1713598.6</v>
+        <v>390697.7</v>
       </c>
       <c r="O24" s="1">
-        <v>0.9</v>
+        <v>0.18</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" t="s">
         <v>98</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>97.888</v>
+      </c>
+      <c r="E25" s="1">
+        <v>97.87029412</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1663795.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>301.0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>0.018091171087784</v>
+      </c>
+      <c r="K25">
+        <v>0.2</v>
+      </c>
+      <c r="L25" t="s">
         <v>99</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>1099769.0</v>
+        <v>1664096.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1134612.03</v>
+        <v>1667519.29</v>
       </c>
       <c r="O25" s="1">
-        <v>0.59</v>
+        <v>0.79</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C26" s="1">
         <v>700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>106.358</v>
+        <v>106.737</v>
       </c>
       <c r="E26" s="1">
         <v>103.75</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>726250.0</v>
       </c>
       <c r="I26" s="1">
-        <v>18256.0</v>
+        <v>20909.0</v>
       </c>
       <c r="J26" s="1">
-        <v>2.513734939759</v>
+        <v>2.8790361445783</v>
       </c>
       <c r="K26">
-        <v>1.96</v>
+        <v>2.87</v>
       </c>
       <c r="L26" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>744506.0</v>
+        <v>747159.0</v>
       </c>
       <c r="N26" s="1">
-        <v>758227.92</v>
+        <v>767233.66</v>
       </c>
       <c r="O26" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C27" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.679</v>
+        <v>102.596</v>
       </c>
       <c r="E27" s="1">
         <v>105.43894615</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1370706.3</v>
       </c>
       <c r="I27" s="1">
-        <v>-35879.3</v>
+        <v>-36958.3</v>
       </c>
       <c r="J27" s="1">
-        <v>-2.6175775218951</v>
+        <v>-2.69629606284</v>
       </c>
       <c r="K27">
-        <v>2.55</v>
+        <v>3.3</v>
       </c>
       <c r="L27" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>1334827.0</v>
+        <v>1333748.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1367932.48</v>
+        <v>1376648.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.71</v>
+        <v>0.65</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
         <v>107</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>2480000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>98.963</v>
+      </c>
+      <c r="E28" s="1">
+        <v>99.65603468</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>2471469.66</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-17187.26</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-0.69542670412551</v>
+      </c>
+      <c r="K28">
+        <v>2.71</v>
+      </c>
+      <c r="L28" t="s">
         <v>108</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>1364958.0</v>
+        <v>2454282.4</v>
       </c>
       <c r="N28" s="1">
-        <v>1396189.71</v>
+        <v>2521545.16</v>
       </c>
       <c r="O28" s="1">
-        <v>0.73</v>
+        <v>1.19</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C29" s="1">
         <v>713000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>88.566</v>
+        <v>88.929</v>
       </c>
       <c r="E29" s="1">
         <v>98.844</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>704757.72</v>
       </c>
       <c r="I29" s="1">
-        <v>-73282.14</v>
+        <v>-70693.95</v>
       </c>
       <c r="J29" s="1">
-        <v>-10.398203229331</v>
+        <v>-10.030957873012</v>
       </c>
       <c r="K29">
-        <v>0.71</v>
+        <v>0.9</v>
       </c>
       <c r="L29" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>631475.58</v>
+        <v>634063.77</v>
       </c>
       <c r="N29" s="1">
-        <v>636552.04</v>
+        <v>640483.21</v>
       </c>
       <c r="O29" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C30" s="1">
         <v>281000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>88.64</v>
+        <v>89.347</v>
       </c>
       <c r="E30" s="1">
         <v>84.29</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>236854.9</v>
       </c>
       <c r="I30" s="1">
-        <v>12223.5</v>
+        <v>14210.17</v>
       </c>
       <c r="J30" s="1">
-        <v>5.1607545379049</v>
+        <v>5.9995254478586</v>
       </c>
       <c r="K30">
-        <v>1.43</v>
+        <v>1.68</v>
       </c>
       <c r="L30" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="M30" s="1">
-        <v>249078.4</v>
+        <v>251065.07</v>
       </c>
       <c r="N30" s="1">
-        <v>253091.31</v>
+        <v>255799.73</v>
       </c>
       <c r="O30" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" t="s">
         <v>116</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>600000.0</v>
+        <v>976000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.382</v>
+        <v>99.649</v>
       </c>
       <c r="E31" s="1">
-        <v>99.359085</v>
+        <v>99.658</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>596154.51</v>
+        <v>972662.08</v>
       </c>
       <c r="I31" s="1">
-        <v>6137.49</v>
+        <v>-87.84</v>
       </c>
       <c r="J31" s="1">
-        <v>1.0295133052</v>
+        <v>-0.0090308856288507</v>
       </c>
       <c r="K31">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.05</v>
+      </c>
+      <c r="L31">
+        <v>474.44</v>
       </c>
       <c r="M31" s="1">
-        <v>602292.0</v>
+        <v>972574.24</v>
       </c>
       <c r="N31" s="1">
-        <v>607893.37</v>
+        <v>973048.68</v>
       </c>
       <c r="O31" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C32" s="1">
         <v>287000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>106.654</v>
+        <v>107.276</v>
       </c>
       <c r="E32" s="1">
         <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>287000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>19096.98</v>
+        <v>20882.12</v>
       </c>
       <c r="J32" s="1">
-        <v>6.654</v>
+        <v>7.276</v>
       </c>
       <c r="K32">
-        <v>1.55</v>
+        <v>2.43</v>
       </c>
       <c r="L32" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="M32" s="1">
-        <v>306096.98</v>
+        <v>307882.12</v>
       </c>
       <c r="N32" s="1">
-        <v>310544.69</v>
+        <v>314856.93</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" t="s">
+        <v>121</v>
+      </c>
+      <c r="C33" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>91.838</v>
+      </c>
+      <c r="E33" s="1">
+        <v>91.63853818</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>1008023.92</v>
+      </c>
+      <c r="I33" s="1">
+        <v>2194.08</v>
+      </c>
+      <c r="J33" s="1">
+        <v>0.21766150152469</v>
+      </c>
+      <c r="K33">
+        <v>0.75</v>
+      </c>
+      <c r="L33" t="s">
         <v>122</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>929457.0</v>
+        <v>1010218.0</v>
       </c>
       <c r="N33" s="1">
-        <v>937270.36</v>
+        <v>1018415.26</v>
       </c>
       <c r="O33" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" t="s">
+        <v>124</v>
+      </c>
+      <c r="C34" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>103.952</v>
+      </c>
+      <c r="E34" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>951840.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-16272.0</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-1.7095310136157</v>
+      </c>
+      <c r="K34">
+        <v>1.54</v>
+      </c>
+      <c r="L34" t="s">
         <v>125</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>291640.84</v>
+        <v>935568.0</v>
       </c>
       <c r="N34" s="1">
-        <v>293881.84</v>
+        <v>949391.63</v>
       </c>
       <c r="O34" s="1">
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>126</v>
+      </c>
+      <c r="B35" t="s">
+        <v>127</v>
+      </c>
+      <c r="C35" s="1">
+        <v>292000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.016</v>
+      </c>
+      <c r="E35" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>290852.44</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1194.28</v>
+      </c>
+      <c r="J35" s="1">
+        <v>0.41061371188772</v>
+      </c>
+      <c r="K35">
+        <v>1.23</v>
+      </c>
+      <c r="L35" t="s">
         <v>128</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>890973.0</v>
+        <v>292046.72</v>
       </c>
       <c r="N35" s="1">
-        <v>917294.92</v>
+        <v>295637.72</v>
       </c>
       <c r="O35" s="1">
-        <v>0.48</v>
+        <v>0.14</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>129</v>
+      </c>
+      <c r="B36" t="s">
+        <v>130</v>
+      </c>
+      <c r="C36" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.184</v>
+      </c>
+      <c r="E36" s="1">
+        <v>100.23766667</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>902139.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-9483.0</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-1.0511683897936</v>
+      </c>
+      <c r="K36">
+        <v>3.4</v>
+      </c>
+      <c r="L36" t="s">
         <v>131</v>
       </c>
-      <c r="B36" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>501935.0</v>
+        <v>892656.0</v>
       </c>
       <c r="N36" s="1">
-        <v>506815.14</v>
+        <v>923292.99</v>
       </c>
       <c r="O36" s="1">
-        <v>0.26</v>
+        <v>0.44</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.339</v>
+      </c>
+      <c r="E37" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1397676.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>7070.0</v>
+      </c>
+      <c r="J37" s="1">
+        <v>0.50583969389186</v>
+      </c>
+      <c r="K37">
+        <v>0.49</v>
+      </c>
+      <c r="L37" t="s">
         <v>134</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>847504.0</v>
+        <v>1404746.0</v>
       </c>
       <c r="N37" s="1">
-        <v>855841.08</v>
+        <v>1411592.58</v>
       </c>
       <c r="O37" s="1">
-        <v>0.45</v>
+        <v>0.67</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" t="s">
+        <v>136</v>
+      </c>
+      <c r="C38" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>107.266</v>
+      </c>
+      <c r="E38" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>863696.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-5568.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-0.64467127322576</v>
+      </c>
+      <c r="K38">
+        <v>0.27</v>
+      </c>
+      <c r="L38" t="s">
         <v>137</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>1241786.0</v>
+        <v>858128.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1255523.26</v>
+        <v>860258.43</v>
       </c>
       <c r="O38" s="1">
-        <v>0.66</v>
+        <v>0.41</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C39" s="1">
-        <v>1045000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.172</v>
+        <v>89.15</v>
       </c>
       <c r="E39" s="1">
-        <v>99.298</v>
+        <v>87.458688</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1037664.1</v>
+        <v>1749173.76</v>
       </c>
       <c r="I39" s="1">
-        <v>9133.3</v>
+        <v>33826.24</v>
       </c>
       <c r="J39" s="1">
-        <v>0.88017885556607</v>
+        <v>1.9338410381825</v>
       </c>
       <c r="K39">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>0.03</v>
+      </c>
+      <c r="L39">
+        <v>603.84</v>
       </c>
       <c r="M39" s="1">
-        <v>1046797.4</v>
+        <v>1783000.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1048128.7</v>
+        <v>1783603.84</v>
       </c>
       <c r="O39" s="1">
-        <v>0.55</v>
+        <v>0.84</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B40" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C40" s="1">
-        <v>1685000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.644</v>
+        <v>100.602</v>
       </c>
       <c r="E40" s="1">
-        <v>99.459</v>
+        <v>99.298</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1675884.15</v>
+        <v>1037664.1</v>
       </c>
       <c r="I40" s="1">
-        <v>-13732.75</v>
+        <v>13626.8</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.81943313325089</v>
+        <v>1.3132187959476</v>
       </c>
       <c r="K40">
-        <v>0.85</v>
+        <v>0.66</v>
       </c>
       <c r="L40" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="M40" s="1">
-        <v>1662151.4</v>
+        <v>1051290.9</v>
       </c>
       <c r="N40" s="1">
-        <v>1676404.65</v>
+        <v>1058169.29</v>
       </c>
       <c r="O40" s="1">
-        <v>0.88</v>
+        <v>0.5</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C41" s="1">
-        <v>1300000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.999</v>
+        <v>98.928</v>
       </c>
       <c r="E41" s="1">
-        <v>99.292</v>
+        <v>99.459</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1290796.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I41" s="1">
-        <v>-16809.0</v>
+        <v>-8947.35</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.3022197155864</v>
+        <v>-0.5338883358972</v>
       </c>
       <c r="K41">
+        <v>1.29</v>
+      </c>
+      <c r="L41" t="s">
+        <v>145</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1666936.8</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1688691.77</v>
+      </c>
+      <c r="O41" s="1">
         <v>0.8</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.67</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B42" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C42" s="1">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.378</v>
+        <v>98.469</v>
       </c>
       <c r="E42" s="1">
-        <v>104.31933333</v>
+        <v>99.292</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>938874.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-8472.0</v>
+        <v>-10699.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.90235750484091</v>
+        <v>-0.82886838818837</v>
       </c>
       <c r="K42">
-        <v>4.33</v>
+        <v>1.28</v>
       </c>
       <c r="L42" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="M42" s="1">
-        <v>930402.0</v>
+        <v>1280097.0</v>
       </c>
       <c r="N42" s="1">
-        <v>969395.77</v>
+        <v>1296676.45</v>
       </c>
       <c r="O42" s="1">
-        <v>0.51</v>
+        <v>0.61</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B43" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C43" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.724</v>
+        <v>103.774</v>
       </c>
       <c r="E43" s="1">
-        <v>99.74</v>
+        <v>104.31933333</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>598440.0</v>
+        <v>938874.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-12096.0</v>
+        <v>-4908.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.0212552636856</v>
+        <v>-0.52275385195458</v>
       </c>
       <c r="K43">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>0.04</v>
+      </c>
+      <c r="L43">
+        <v>367.87</v>
       </c>
       <c r="M43" s="1">
-        <v>586344.0</v>
+        <v>933966.0</v>
       </c>
       <c r="N43" s="1">
-        <v>598771.4</v>
+        <v>934333.87</v>
       </c>
       <c r="O43" s="1">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B44" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C44" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.758</v>
+        <v>98.991</v>
       </c>
       <c r="E44" s="1">
         <v>99.933</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1498995.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-17625.0</v>
+        <v>-14130.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.1757877778111</v>
+        <v>-0.94263156314731</v>
       </c>
       <c r="K44">
-        <v>0.49</v>
+        <v>0.95</v>
       </c>
       <c r="L44" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="M44" s="1">
-        <v>1481370.0</v>
+        <v>1484865.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1488721.03</v>
+        <v>1499150.96</v>
       </c>
       <c r="O44" s="1">
-        <v>0.78</v>
+        <v>0.71</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C45" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.492</v>
+        <v>99.566</v>
       </c>
       <c r="E45" s="1">
         <v>100.91</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1412740.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-19852.0</v>
+        <v>-18816.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.4052125656526</v>
+        <v>-1.3318798929739</v>
       </c>
       <c r="K45">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>0.06</v>
+      </c>
+      <c r="L45">
+        <v>776.71</v>
       </c>
       <c r="M45" s="1">
-        <v>1392888.0</v>
+        <v>1393924.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1434442.11</v>
+        <v>1394700.71</v>
       </c>
       <c r="O45" s="1">
-        <v>0.75</v>
+        <v>0.66</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.869</v>
+        <v>98.516</v>
       </c>
       <c r="E46" s="1">
         <v>99.8407</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>998407.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-19717.0</v>
+        <v>-13247.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.9748459295658</v>
+        <v>-1.3268136140872</v>
       </c>
       <c r="K46">
-        <v>1.43</v>
+        <v>1.89</v>
       </c>
       <c r="L46" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>978690.0</v>
+        <v>985160.0</v>
       </c>
       <c r="N46" s="1">
-        <v>992971.23</v>
+        <v>1004048.08</v>
       </c>
       <c r="O46" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>922000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.619</v>
+        <v>101.044</v>
       </c>
       <c r="E47" s="1">
-        <v>99.785</v>
+        <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>920017.7</v>
+        <v>800000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-1530.52</v>
+        <v>8352.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.16635766898832</v>
+        <v>1.044</v>
       </c>
       <c r="K47">
-        <v>2.93</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>0.08</v>
+      </c>
+      <c r="L47">
+        <v>677.22</v>
       </c>
       <c r="M47" s="1">
-        <v>918487.18</v>
+        <v>808352.0</v>
       </c>
       <c r="N47" s="1">
-        <v>945496.73</v>
+        <v>809029.22</v>
       </c>
       <c r="O47" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B48" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C48" s="1">
         <v>900000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>104.981</v>
+        <v>105.19</v>
       </c>
       <c r="E48" s="1">
         <v>99.922</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>899298.0</v>
       </c>
       <c r="I48" s="1">
-        <v>45531.0</v>
+        <v>47412.0</v>
       </c>
       <c r="J48" s="1">
-        <v>5.0629491002982</v>
+        <v>5.2721122475531</v>
       </c>
       <c r="K48">
-        <v>1.98</v>
+        <v>2.63</v>
       </c>
       <c r="L48" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="M48" s="1">
-        <v>944829.0</v>
+        <v>946710.0</v>
       </c>
       <c r="N48" s="1">
-        <v>962631.74</v>
+        <v>970368.9</v>
       </c>
       <c r="O48" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="B49" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C49" s="1">
         <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>108.686</v>
+        <v>108.867</v>
       </c>
       <c r="E49" s="1">
         <v>109.825</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>878600.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-9112.0</v>
+        <v>-7664.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.037104484407</v>
+        <v>-0.87229683587526</v>
       </c>
       <c r="K49">
-        <v>2.51</v>
+        <v>3.53</v>
       </c>
       <c r="L49" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="M49" s="1">
-        <v>869488.0</v>
+        <v>870936.0</v>
       </c>
       <c r="N49" s="1">
-        <v>889586.9</v>
+        <v>899139.3</v>
       </c>
       <c r="O49" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B50" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="C50" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>105.996</v>
+        <v>105.727</v>
       </c>
       <c r="E50" s="1">
         <v>107.84</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1078400.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-18440.0</v>
+        <v>-21130.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.709940652819</v>
+        <v>-1.959384272997</v>
       </c>
       <c r="K50">
-        <v>1.95</v>
+        <v>2.6</v>
       </c>
       <c r="L50" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="M50" s="1">
-        <v>1059960.0</v>
+        <v>1057270.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1079480.55</v>
+        <v>1083297.4</v>
       </c>
       <c r="O50" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="B51" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="C51" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>103.344</v>
+        <v>89.601</v>
       </c>
       <c r="E51" s="1">
-        <v>105.696</v>
+        <v>88.7895</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>739872.0</v>
+        <v>710316.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-16464.0</v>
+        <v>6492.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.2252497729337</v>
+        <v>0.91395942087747</v>
       </c>
       <c r="K51">
-        <v>0.54</v>
+        <v>1.36</v>
       </c>
       <c r="L51" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="M51" s="1">
-        <v>723408.0</v>
+        <v>716808.0</v>
       </c>
       <c r="N51" s="1">
-        <v>727222.04</v>
+        <v>727660.05</v>
       </c>
       <c r="O51" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="C52" s="1">
-        <v>800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>88.839</v>
+        <v>100.465</v>
       </c>
       <c r="E52" s="1">
-        <v>88.7895</v>
+        <v>101.79480909</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>710316.0</v>
+        <v>2239485.8</v>
       </c>
       <c r="I52" s="1">
-        <v>396.0</v>
+        <v>-29255.8</v>
       </c>
       <c r="J52" s="1">
-        <v>0.055749835284578</v>
+        <v>-1.3063623801499</v>
       </c>
       <c r="K52">
-        <v>1.07</v>
+        <v>1.47</v>
       </c>
       <c r="L52" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="M52" s="1">
-        <v>710712.0</v>
+        <v>2210230.0</v>
       </c>
       <c r="N52" s="1">
-        <v>719235.29</v>
+        <v>2242536.85</v>
       </c>
       <c r="O52" s="1">
-        <v>0.38</v>
+        <v>1.06</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B53" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="C53" s="1">
-        <v>1500000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.153</v>
+        <v>98.218</v>
       </c>
       <c r="E53" s="1">
-        <v>102.47372</v>
+        <v>99.528</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1537105.8</v>
+        <v>916652.88</v>
       </c>
       <c r="I53" s="1">
-        <v>-34810.8</v>
+        <v>-12065.1</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.2646977195714</v>
+        <v>-1.3162125231091</v>
       </c>
       <c r="K53">
-        <v>0.92</v>
+        <v>1.83</v>
       </c>
       <c r="L53" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="M53" s="1">
-        <v>1502295.0</v>
+        <v>904587.78</v>
       </c>
       <c r="N53" s="1">
-        <v>1516103.22</v>
+        <v>921449.65</v>
       </c>
       <c r="O53" s="1">
-        <v>0.79</v>
+        <v>0.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B54" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="C54" s="1">
-        <v>921000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.918</v>
+        <v>97.739</v>
       </c>
       <c r="E54" s="1">
-        <v>99.528</v>
+        <v>99.46</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>916652.88</v>
+        <v>895140.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-14828.1</v>
+        <v>-15489.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.6176352383249</v>
+        <v>-1.7303438568269</v>
       </c>
       <c r="K54">
-        <v>1.37</v>
+        <v>2.27</v>
       </c>
       <c r="L54" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="M54" s="1">
-        <v>901824.78</v>
+        <v>879651.0</v>
       </c>
       <c r="N54" s="1">
-        <v>914428.6</v>
+        <v>900039.7</v>
       </c>
       <c r="O54" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B55" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C55" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.2</v>
+        <v>98.499</v>
       </c>
       <c r="E55" s="1">
-        <v>99.46</v>
+        <v>100.45</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>895140.0</v>
+        <v>703150.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-20340.0</v>
+        <v>-13657.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.2722702594008</v>
+        <v>-1.9422598307616</v>
       </c>
       <c r="K55">
-        <v>1.8</v>
+        <v>0.21</v>
       </c>
       <c r="L55" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="M55" s="1">
-        <v>874800.0</v>
+        <v>689493.0</v>
       </c>
       <c r="N55" s="1">
-        <v>891027.74</v>
+        <v>690979.3</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="B56" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="C56" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>97.511</v>
+        <v>96.065</v>
       </c>
       <c r="E56" s="1">
-        <v>100.45</v>
+        <v>99.077</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>703150.0</v>
+        <v>792616.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-20573.0</v>
+        <v>-24096.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-2.9258337481334</v>
+        <v>-3.0400597515064</v>
       </c>
       <c r="K56">
-        <v>1.6</v>
+        <v>2.41</v>
       </c>
       <c r="L56" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="M56" s="1">
-        <v>682577.0</v>
+        <v>768520.0</v>
       </c>
       <c r="N56" s="1">
-        <v>693798.58</v>
+        <v>787774.79</v>
       </c>
       <c r="O56" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B57" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C57" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>95.951</v>
+        <v>93.621</v>
       </c>
       <c r="E57" s="1">
-        <v>99.077</v>
+        <v>92.47746</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>792616.0</v>
+        <v>832297.14</v>
       </c>
       <c r="I57" s="1">
-        <v>-25008.0</v>
+        <v>10291.86</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.1551217739738</v>
+        <v>1.2365607792429</v>
       </c>
       <c r="K57">
-        <v>1.93</v>
+        <v>0.62</v>
       </c>
       <c r="L57" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="M57" s="1">
-        <v>767608.0</v>
+        <v>842589.0</v>
       </c>
       <c r="N57" s="1">
-        <v>783027.18</v>
+        <v>848177.01</v>
       </c>
       <c r="O57" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B58" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="C58" s="1">
-        <v>900000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>93.769</v>
+        <v>103.339</v>
       </c>
       <c r="E58" s="1">
-        <v>92.47746</v>
+        <v>100.8613224</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>832297.14</v>
+        <v>1260766.53</v>
       </c>
       <c r="I58" s="1">
-        <v>11623.86</v>
+        <v>30970.97</v>
       </c>
       <c r="J58" s="1">
-        <v>1.3965997768537</v>
+        <v>2.4565190511522</v>
       </c>
       <c r="K58">
-        <v>0.5</v>
+        <v>0.88</v>
       </c>
       <c r="L58" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="M58" s="1">
-        <v>843921.0</v>
+        <v>1291737.5</v>
       </c>
       <c r="N58" s="1">
-        <v>848430.25</v>
+        <v>1302799.14</v>
       </c>
       <c r="O58" s="1">
-        <v>0.44</v>
+        <v>0.61</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B59" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C59" s="1">
-        <v>1250000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>102.857</v>
+        <v>103.518</v>
       </c>
       <c r="E59" s="1">
-        <v>100.8613224</v>
+        <v>99.961</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1260766.53</v>
+        <v>699727.0</v>
       </c>
       <c r="I59" s="1">
-        <v>24945.97</v>
+        <v>24899.0</v>
       </c>
       <c r="J59" s="1">
-        <v>1.9786351720489</v>
+        <v>3.5583877712308</v>
       </c>
       <c r="K59">
-        <v>0.23</v>
+        <v>4.3</v>
       </c>
       <c r="L59" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="M59" s="1">
-        <v>1285712.5</v>
+        <v>724626.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1288640.58</v>
+        <v>754730.79</v>
       </c>
       <c r="O59" s="1">
-        <v>0.67</v>
+        <v>0.36</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="B60" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="C60" s="1">
-        <v>700000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>103.665</v>
+        <v>101.833</v>
       </c>
       <c r="E60" s="1">
-        <v>99.961</v>
+        <v>100.42909715</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>699727.0</v>
+        <v>1199123.42</v>
       </c>
       <c r="I60" s="1">
-        <v>25928.0</v>
+        <v>16762.6</v>
       </c>
       <c r="J60" s="1">
-        <v>3.7054451235982</v>
+        <v>1.397904479257</v>
       </c>
       <c r="K60">
-        <v>3.63</v>
+        <v>0.69</v>
       </c>
       <c r="L60" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="M60" s="1">
-        <v>725655.0</v>
+        <v>1215886.02</v>
       </c>
       <c r="N60" s="1">
-        <v>751085.14</v>
+        <v>1224129.53</v>
       </c>
       <c r="O60" s="1">
-        <v>0.39</v>
+        <v>0.58</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B61" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="C61" s="1">
-        <v>794000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.68</v>
+        <v>97.972</v>
       </c>
       <c r="E61" s="1">
-        <v>99.943</v>
+        <v>99.702</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>793547.42</v>
+        <v>515459.34</v>
       </c>
       <c r="I61" s="1">
-        <v>13791.78</v>
+        <v>-8944.1</v>
       </c>
       <c r="J61" s="1">
-        <v>1.7379906546732</v>
+        <v>-1.7351708090109</v>
       </c>
       <c r="K61">
-        <v>0.14</v>
+        <v>2.23</v>
       </c>
       <c r="L61" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="M61" s="1">
-        <v>807339.2</v>
+        <v>506515.24</v>
       </c>
       <c r="N61" s="1">
-        <v>808470.38</v>
+        <v>518023.8</v>
       </c>
       <c r="O61" s="1">
-        <v>0.42</v>
+        <v>0.24</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B62" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C62" s="1">
-        <v>517000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.639</v>
+        <v>101.532</v>
       </c>
       <c r="E62" s="1">
-        <v>99.702</v>
+        <v>101.58528571</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>515459.34</v>
+        <v>1422194.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-10665.71</v>
+        <v>-746.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.0691661150228</v>
+        <v>-0.052454165887354</v>
       </c>
       <c r="K62">
-        <v>1.78</v>
+        <v>3.53</v>
       </c>
       <c r="L62" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="M62" s="1">
-        <v>504793.63</v>
+        <v>1421448.0</v>
       </c>
       <c r="N62" s="1">
-        <v>514000.48</v>
+        <v>1470850.74</v>
       </c>
       <c r="O62" s="1">
-        <v>0.27</v>
+        <v>0.69</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B63" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C63" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>96.487</v>
+        <v>100.263</v>
       </c>
       <c r="E63" s="1">
-        <v>99.3</v>
+        <v>99.05583333</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>496500.0</v>
+        <v>891502.5</v>
       </c>
       <c r="I63" s="1">
-        <v>-14065.0</v>
+        <v>10864.5</v>
       </c>
       <c r="J63" s="1">
-        <v>-2.8328298086606</v>
+        <v>1.218672970631</v>
       </c>
       <c r="K63">
-        <v>1.95</v>
+        <v>0.52</v>
       </c>
       <c r="L63" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="M63" s="1">
-        <v>482435.0</v>
+        <v>902367.0</v>
       </c>
       <c r="N63" s="1">
-        <v>492161.03</v>
+        <v>907027.27</v>
       </c>
       <c r="O63" s="1">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="B64" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="C64" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.222</v>
+        <v>98.891</v>
       </c>
       <c r="E64" s="1">
-        <v>101.58528571</v>
+        <v>99.12791364</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1422194.0</v>
+        <v>1090407.05</v>
       </c>
       <c r="I64" s="1">
-        <v>-5086.0</v>
+        <v>-2606.05</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.35761647145186</v>
+        <v>-0.23899790449814</v>
       </c>
       <c r="K64">
-        <v>2.98</v>
+        <v>0.15</v>
       </c>
       <c r="L64" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="M64" s="1">
-        <v>1417108.0</v>
+        <v>1087801.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1458839.51</v>
+        <v>1089496.21</v>
       </c>
       <c r="O64" s="1">
-        <v>0.76</v>
+        <v>0.51</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B65" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C65" s="1">
-        <v>900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.029</v>
+        <v>99.86</v>
       </c>
       <c r="E65" s="1">
-        <v>99.05583333</v>
+        <v>100.3119</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>891502.5</v>
+        <v>2006238.0</v>
       </c>
       <c r="I65" s="1">
-        <v>8758.5</v>
+        <v>-9038.0</v>
       </c>
       <c r="J65" s="1">
-        <v>0.98244256185485</v>
+        <v>-0.45049490638698</v>
       </c>
       <c r="K65">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>499.32</v>
+        <v>0.12</v>
+      </c>
+      <c r="L65" t="s">
+        <v>214</v>
       </c>
       <c r="M65" s="1">
-        <v>900261.0</v>
+        <v>1997200.0</v>
       </c>
       <c r="N65" s="1">
-        <v>900760.32</v>
+        <v>1999686.3</v>
       </c>
       <c r="O65" s="1">
-        <v>0.47</v>
+        <v>0.94</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B66" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C66" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.994</v>
+        <v>103.97</v>
       </c>
       <c r="E66" s="1">
-        <v>99.12791364</v>
+        <v>99.661</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1090407.05</v>
+        <v>398644.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-1473.05</v>
+        <v>17236.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.135091753121</v>
+        <v>4.3236571979009</v>
       </c>
       <c r="K66">
-        <v>2.85</v>
+        <v>4.6</v>
       </c>
       <c r="L66" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="M66" s="1">
-        <v>1088934.0</v>
+        <v>415880.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1120295.3</v>
+        <v>434278.63</v>
       </c>
       <c r="O66" s="1">
-        <v>0.59</v>
+        <v>0.2</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B67" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="C67" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.672</v>
+        <v>105.938</v>
       </c>
       <c r="E67" s="1">
-        <v>100.3119</v>
+        <v>107.34</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2006238.0</v>
+        <v>858720.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-12798.0</v>
+        <v>-11216.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.63791035759466</v>
+        <v>-1.3061300540339</v>
       </c>
       <c r="K67">
-        <v>3.68</v>
+        <v>1.42</v>
       </c>
       <c r="L67" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="M67" s="1">
-        <v>1993440.0</v>
+        <v>847504.0</v>
       </c>
       <c r="N67" s="1">
-        <v>2067124.93</v>
+        <v>858851.83</v>
       </c>
       <c r="O67" s="1">
-        <v>1.08</v>
+        <v>0.41</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B68" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C68" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>103.486</v>
+        <v>103.134</v>
       </c>
       <c r="E68" s="1">
-        <v>99.661</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>398644.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>15300.0</v>
+        <v>18804.0</v>
       </c>
       <c r="J68" s="1">
-        <v>3.8380108568046</v>
+        <v>3.134</v>
       </c>
       <c r="K68">
-        <v>3.97</v>
+        <v>0.25</v>
       </c>
       <c r="L68" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="M68" s="1">
-        <v>413944.0</v>
+        <v>618804.0</v>
       </c>
       <c r="N68" s="1">
-        <v>429808.38</v>
+        <v>620306.3</v>
       </c>
       <c r="O68" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="B69" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="C69" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>106.423</v>
+        <v>106.556</v>
       </c>
       <c r="E69" s="1">
-        <v>107.34</v>
+        <v>107.82818182</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>858720.0</v>
+        <v>1186110.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-7336.0</v>
+        <v>-13994.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.85429476430035</v>
+        <v>-1.1798231192722</v>
       </c>
       <c r="K69">
-        <v>0.43</v>
+        <v>1.88</v>
       </c>
       <c r="L69" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="M69" s="1">
-        <v>851384.0</v>
+        <v>1172116.0</v>
       </c>
       <c r="N69" s="1">
-        <v>854851.39</v>
+        <v>1192842.71</v>
       </c>
       <c r="O69" s="1">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="B70" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="C70" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>102.42</v>
+        <v>98.939</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>600000.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I70" s="1">
-        <v>14520.0</v>
+        <v>-8217.0</v>
       </c>
       <c r="J70" s="1">
-        <v>2.42</v>
+        <v>-0.91435324279934</v>
       </c>
       <c r="K70">
-        <v>4.4</v>
+        <v>0.37</v>
       </c>
       <c r="L70" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="M70" s="1">
-        <v>614520.0</v>
+        <v>890451.0</v>
       </c>
       <c r="N70" s="1">
-        <v>640928.88</v>
+        <v>893804.42</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B71" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="C71" s="1">
         <v>700000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.778</v>
+        <v>100.093</v>
       </c>
       <c r="E71" s="1">
-        <v>102.0</v>
+        <v>99.653</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>714000.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-15554.0</v>
+        <v>3080.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-2.178431372549</v>
+        <v>0.44153211644406</v>
       </c>
       <c r="K71">
-        <v>0.61</v>
+        <v>2.34</v>
       </c>
       <c r="L71" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="M71" s="1">
-        <v>698446.0</v>
+        <v>700651.0</v>
       </c>
       <c r="N71" s="1">
-        <v>702741.89</v>
+        <v>717026.68</v>
       </c>
       <c r="O71" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B72" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="C72" s="1">
-        <v>600000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>106.65</v>
+        <v>100.045</v>
       </c>
       <c r="E72" s="1">
-        <v>109.3</v>
+        <v>99.934</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>655800.0</v>
+        <v>681549.88</v>
       </c>
       <c r="I72" s="1">
-        <v>-15900.0</v>
+        <v>757.02</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.4245196706313</v>
+        <v>0.11107330838353</v>
       </c>
       <c r="K72">
-        <v>1.17</v>
+        <v>0.31</v>
       </c>
       <c r="L72" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="M72" s="1">
-        <v>639900.0</v>
+        <v>682306.9</v>
       </c>
       <c r="N72" s="1">
-        <v>646890.41</v>
+        <v>684432.31</v>
       </c>
       <c r="O72" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="B73" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="C73" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.028</v>
+        <v>100.834</v>
       </c>
       <c r="E73" s="1">
-        <v>99.852</v>
+        <v>100.582</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>898668.0</v>
+        <v>704074.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-7416.0</v>
+        <v>1764.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.8252213275648</v>
+        <v>0.25054184645364</v>
       </c>
       <c r="K73">
-        <v>0.81</v>
+        <v>0.65</v>
       </c>
       <c r="L73" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="M73" s="1">
-        <v>891252.0</v>
+        <v>705838.0</v>
       </c>
       <c r="N73" s="1">
-        <v>898550.63</v>
+        <v>710411.11</v>
       </c>
       <c r="O73" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B74" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C74" s="1">
-        <v>700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.027</v>
+        <v>104.443</v>
       </c>
       <c r="E74" s="1">
-        <v>99.653</v>
+        <v>106.52073684</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>697571.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I74" s="1">
-        <v>2618.0</v>
+        <v>-39477.0</v>
       </c>
       <c r="J74" s="1">
-        <v>0.37530229897745</v>
+        <v>-1.9505468171752</v>
       </c>
       <c r="K74">
-        <v>1.88</v>
+        <v>3.71</v>
       </c>
       <c r="L74" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="M74" s="1">
-        <v>700189.0</v>
+        <v>1984417.0</v>
       </c>
       <c r="N74" s="1">
-        <v>713328.38</v>
+        <v>2054951.25</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.97</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B75" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C75" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.937</v>
+        <v>99.274</v>
       </c>
       <c r="E75" s="1">
-        <v>100.582</v>
+        <v>99.589</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>704074.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I75" s="1">
-        <v>2485.0</v>
+        <v>-1260.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.35294585512318</v>
+        <v>-0.31629999297111</v>
       </c>
       <c r="K75">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>943.66</v>
+        <v>1.02</v>
+      </c>
+      <c r="L75" t="s">
+        <v>244</v>
       </c>
       <c r="M75" s="1">
-        <v>706559.0</v>
+        <v>397096.0</v>
       </c>
       <c r="N75" s="1">
-        <v>707502.66</v>
+        <v>401164.49</v>
       </c>
       <c r="O75" s="1">
-        <v>0.37</v>
+        <v>0.19</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B76" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C76" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>104.382</v>
+        <v>85.466</v>
       </c>
       <c r="E76" s="1">
-        <v>106.52073684</v>
+        <v>85.96</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2023894.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-40636.0</v>
+        <v>-3458.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.0078126621256</v>
+        <v>-0.5746859004188</v>
       </c>
       <c r="K76">
-        <v>3.03</v>
+        <v>0.55</v>
       </c>
       <c r="L76" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="M76" s="1">
-        <v>1983258.0</v>
+        <v>598262.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2040778.55</v>
+        <v>602133.58</v>
       </c>
       <c r="O76" s="1">
-        <v>1.07</v>
+        <v>0.28</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B77" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C77" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.074</v>
+        <v>99.19</v>
       </c>
       <c r="E77" s="1">
-        <v>99.589</v>
+        <v>100.65</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>398356.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-2060.0</v>
+        <v>-10220.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.51712538533372</v>
+        <v>-1.4505712866369</v>
       </c>
       <c r="K77">
-        <v>0.55</v>
+        <v>1.14</v>
       </c>
       <c r="L77" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="M77" s="1">
-        <v>396296.0</v>
+        <v>694330.0</v>
       </c>
       <c r="N77" s="1">
-        <v>398515.18</v>
+        <v>702327.26</v>
       </c>
       <c r="O77" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B78" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="C78" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>84.938</v>
+        <v>99.034</v>
       </c>
       <c r="E78" s="1">
-        <v>85.96</v>
+        <v>100.62</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>601720.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-7154.0</v>
+        <v>-6344.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.1889250814332</v>
+        <v>-1.5762273901809</v>
       </c>
       <c r="K78">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>0.12</v>
+      </c>
+      <c r="L78">
+        <v>479.45</v>
       </c>
       <c r="M78" s="1">
-        <v>594566.0</v>
+        <v>396136.0</v>
       </c>
       <c r="N78" s="1">
-        <v>597838.26</v>
+        <v>396615.45</v>
       </c>
       <c r="O78" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B79" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="C79" s="1">
-        <v>700000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>98.958</v>
+        <v>100.352</v>
       </c>
       <c r="E79" s="1">
-        <v>100.65</v>
+        <v>99.662</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>704550.0</v>
+        <v>575049.74</v>
       </c>
       <c r="I79" s="1">
-        <v>-11844.0</v>
+        <v>3981.3</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.6810730253353</v>
+        <v>0.69234010957035</v>
       </c>
       <c r="K79">
-        <v>0.73</v>
+        <v>0.42</v>
       </c>
       <c r="L79" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="M79" s="1">
-        <v>692706.0</v>
+        <v>579031.04</v>
       </c>
       <c r="N79" s="1">
-        <v>697826.55</v>
+        <v>581437.84</v>
       </c>
       <c r="O79" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="B80" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C80" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.647</v>
+        <v>99.005</v>
       </c>
       <c r="E80" s="1">
-        <v>100.62</v>
+        <v>99.64619429</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>402480.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I80" s="1">
-        <v>-7892.0</v>
+        <v>-4488.36</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.9608427747963</v>
+        <v>-0.64347092260824</v>
       </c>
       <c r="K80">
-        <v>2.82</v>
+        <v>3.34</v>
       </c>
       <c r="L80" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="M80" s="1">
-        <v>394588.0</v>
+        <v>693035.0</v>
       </c>
       <c r="N80" s="1">
-        <v>405855.12</v>
+        <v>716393.9</v>
       </c>
       <c r="O80" s="1">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="C81" s="1">
-        <v>700000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.779</v>
+        <v>99.617</v>
       </c>
       <c r="E81" s="1">
-        <v>99.64619429</v>
+        <v>99.96570933</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>697523.36</v>
+        <v>749742.82</v>
       </c>
       <c r="I81" s="1">
-        <v>-6070.36</v>
+        <v>-2615.32</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.87027336260107</v>
+        <v>-0.34882894910551</v>
       </c>
       <c r="K81">
-        <v>2.84</v>
+        <v>1.86</v>
       </c>
       <c r="L81" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="M81" s="1">
-        <v>691453.0</v>
+        <v>747127.5</v>
       </c>
       <c r="N81" s="1">
-        <v>711335.88</v>
+        <v>761084.69</v>
       </c>
       <c r="O81" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="C82" s="1">
-        <v>750000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.512</v>
+        <v>98.905</v>
       </c>
       <c r="E82" s="1">
-        <v>99.96570933</v>
+        <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>749742.82</v>
+        <v>600000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-3402.82</v>
+        <v>-6570.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.45386496665617</v>
+        <v>-1.095</v>
       </c>
       <c r="K82">
-        <v>1.42</v>
+        <v>2.35</v>
       </c>
       <c r="L82" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="M82" s="1">
-        <v>746340.0</v>
+        <v>593430.0</v>
       </c>
       <c r="N82" s="1">
-        <v>756958.15</v>
+        <v>607502.65</v>
       </c>
       <c r="O82" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B83" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C83" s="1">
-        <v>600000.0</v>
+        <v>2230000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.643</v>
+        <v>98.532</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>99.68358744</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>600000.0</v>
+        <v>2222944.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-8142.0</v>
+        <v>-25680.4</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.357</v>
+        <v>-1.155242777146</v>
       </c>
       <c r="K83">
-        <v>1.84</v>
+        <v>1.28</v>
       </c>
       <c r="L83" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="M83" s="1">
-        <v>591858.0</v>
+        <v>2197263.6</v>
       </c>
       <c r="N83" s="1">
-        <v>602884.62</v>
+        <v>2225702.52</v>
       </c>
       <c r="O83" s="1">
-        <v>0.32</v>
+        <v>1.05</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="B84" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="C84" s="1">
-        <v>1930000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.4</v>
+        <v>98.123</v>
       </c>
       <c r="E84" s="1">
         <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1930000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-30880.0</v>
+        <v>-22993.25</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.6</v>
+        <v>-1.877</v>
       </c>
       <c r="K84">
-        <v>0.8</v>
+        <v>2.8</v>
       </c>
       <c r="L84" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="M84" s="1">
-        <v>1899120.0</v>
+        <v>1202006.75</v>
       </c>
       <c r="N84" s="1">
-        <v>1914617.11</v>
+        <v>1236279.83</v>
       </c>
       <c r="O84" s="1">
-        <v>1.0</v>
+        <v>0.58</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B85" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="C85" s="1">
-        <v>1225000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.816</v>
+        <v>99.123</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1225000.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-26754.0</v>
+        <v>-10376.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-2.184</v>
+        <v>-1.2915753833898</v>
       </c>
       <c r="K85">
-        <v>2.29</v>
+        <v>0.25</v>
       </c>
       <c r="L85" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="M85" s="1">
-        <v>1198246.0</v>
+        <v>792984.0</v>
       </c>
       <c r="N85" s="1">
-        <v>1226264.87</v>
+        <v>794970.3</v>
       </c>
       <c r="O85" s="1">
-        <v>0.64</v>
+        <v>0.38</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B86" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="C86" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.743</v>
+        <v>98.255</v>
       </c>
       <c r="E86" s="1">
-        <v>100.42</v>
+        <v>99.259</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>803360.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-13416.0</v>
+        <v>-10040.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.6699860585541</v>
+        <v>-1.0114951792785</v>
       </c>
       <c r="K86">
-        <v>3.38</v>
+        <v>1.11</v>
       </c>
       <c r="L86" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="M86" s="1">
-        <v>789944.0</v>
+        <v>982550.0</v>
       </c>
       <c r="N86" s="1">
-        <v>816957.7</v>
+        <v>993697.26</v>
       </c>
       <c r="O86" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B87" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="C87" s="1">
-        <v>1000000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.625</v>
+        <v>100.311</v>
       </c>
       <c r="E87" s="1">
-        <v>99.259</v>
+        <v>99.731</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>992590.0</v>
+        <v>1544833.19</v>
       </c>
       <c r="I87" s="1">
-        <v>-16340.0</v>
+        <v>8984.2</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.6461983296225</v>
+        <v>0.58156440825821</v>
       </c>
       <c r="K87">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>0.05</v>
+      </c>
+      <c r="L87">
+        <v>795.72</v>
       </c>
       <c r="M87" s="1">
-        <v>976250.0</v>
+        <v>1553817.39</v>
       </c>
       <c r="N87" s="1">
-        <v>981404.11</v>
+        <v>1554613.11</v>
       </c>
       <c r="O87" s="1">
-        <v>0.51</v>
+        <v>0.73</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="B88" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="C88" s="1">
-        <v>858000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.864</v>
+        <v>100.101</v>
       </c>
       <c r="E88" s="1">
-        <v>99.362</v>
+        <v>99.451</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>852525.96</v>
+        <v>1491765.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-12852.84</v>
+        <v>9750.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.5076186067108</v>
+        <v>0.65358819921368</v>
       </c>
       <c r="K88">
-        <v>1.13</v>
+        <v>0.37</v>
       </c>
       <c r="L88" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="M88" s="1">
-        <v>839673.12</v>
+        <v>1501515.0</v>
       </c>
       <c r="N88" s="1">
-        <v>849369.7</v>
+        <v>1507026.99</v>
       </c>
       <c r="O88" s="1">
-        <v>0.44</v>
+        <v>0.71</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="B89" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="C89" s="1">
-        <v>600000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.316</v>
+        <v>98.168</v>
       </c>
       <c r="E89" s="1">
-        <v>100.4</v>
+        <v>99.228</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>602400.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="I89" s="1">
-        <v>-504.0</v>
+        <v>-16567.8</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.083665338645418</v>
+        <v>-1.068246865804</v>
       </c>
       <c r="K89">
-        <v>3.26</v>
+        <v>0.16</v>
       </c>
       <c r="L89" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="M89" s="1">
-        <v>601896.0</v>
+        <v>1534365.84</v>
       </c>
       <c r="N89" s="1">
-        <v>621451.48</v>
+        <v>1536828.1</v>
       </c>
       <c r="O89" s="1">
-        <v>0.32</v>
+        <v>0.73</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B90" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="C90" s="1">
-        <v>1000000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.669</v>
+        <v>91.253</v>
       </c>
       <c r="E90" s="1">
-        <v>99.9464</v>
+        <v>83.44605217</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>999464.0</v>
+        <v>847811.89</v>
       </c>
       <c r="I90" s="1">
-        <v>-2774.0</v>
+        <v>79318.59</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.27754876613865</v>
+        <v>9.3556826621056</v>
       </c>
       <c r="K90">
-        <v>0.23</v>
+        <v>1.38</v>
       </c>
       <c r="L90" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="M90" s="1">
-        <v>996690.0</v>
+        <v>927130.48</v>
       </c>
       <c r="N90" s="1">
-        <v>999025.62</v>
+        <v>941117.88</v>
       </c>
       <c r="O90" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="B91" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="C91" s="1">
-        <v>1563000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.062</v>
+        <v>100.121</v>
       </c>
       <c r="E91" s="1">
-        <v>99.228</v>
+        <v>100.375</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1550933.64</v>
+        <v>602250.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-18224.58</v>
+        <v>-1524.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.1750715523844</v>
+        <v>-0.25305105853051</v>
       </c>
       <c r="K91">
-        <v>2.64</v>
+        <v>1.77</v>
       </c>
       <c r="L91" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="M91" s="1">
-        <v>1532709.06</v>
+        <v>600726.0</v>
       </c>
       <c r="N91" s="1">
-        <v>1573951.92</v>
+        <v>611322.58</v>
       </c>
       <c r="O91" s="1">
-        <v>0.82</v>
+        <v>0.29</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="B92" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="C92" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.606</v>
+        <v>97.855</v>
       </c>
       <c r="E92" s="1">
-        <v>99.517</v>
+        <v>92.081555</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>696619.0</v>
+        <v>736652.44</v>
       </c>
       <c r="I92" s="1">
-        <v>-6377.0</v>
+        <v>46187.56</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.9154214857763</v>
+        <v>6.2699256110521</v>
       </c>
       <c r="K92">
-        <v>2.76</v>
+        <v>0.33</v>
       </c>
       <c r="L92" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="M92" s="1">
-        <v>690242.0</v>
+        <v>782840.0</v>
       </c>
       <c r="N92" s="1">
-        <v>709595.08</v>
+        <v>785448.22</v>
       </c>
       <c r="O92" s="1">
         <v>0.37</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="B93" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="C93" s="1">
-        <v>1016000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>90.997</v>
+        <v>102.046</v>
       </c>
       <c r="E93" s="1">
-        <v>83.44605217</v>
+        <v>99.329</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>847811.89</v>
+        <v>595974.0</v>
       </c>
       <c r="I93" s="1">
-        <v>76717.63</v>
+        <v>16302.0</v>
       </c>
       <c r="J93" s="1">
-        <v>9.048897627515</v>
+        <v>2.7353542268622</v>
       </c>
       <c r="K93">
-        <v>1.12</v>
+        <v>1.57</v>
       </c>
       <c r="L93" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="M93" s="1">
-        <v>924529.52</v>
+        <v>612276.0</v>
       </c>
       <c r="N93" s="1">
-        <v>935907.33</v>
+        <v>621703.4</v>
       </c>
       <c r="O93" s="1">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="B94" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="C94" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.098</v>
+        <v>100.309</v>
       </c>
       <c r="E94" s="1">
-        <v>100.375</v>
+        <v>100.30333333</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>602250.0</v>
+        <v>1504550.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-1662.0</v>
+        <v>85.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.27596513075965</v>
+        <v>0.0056495297597288</v>
       </c>
       <c r="K94">
-        <v>1.3</v>
+        <v>0.57</v>
       </c>
       <c r="L94" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="M94" s="1">
-        <v>600588.0</v>
+        <v>1504635.0</v>
       </c>
       <c r="N94" s="1">
-        <v>608410.6</v>
+        <v>1513257.64</v>
       </c>
       <c r="O94" s="1">
-        <v>0.32</v>
+        <v>0.71</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="B95" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="C95" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.64</v>
+        <v>98.679</v>
       </c>
       <c r="E95" s="1">
-        <v>92.081555</v>
+        <v>100.231</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>736652.44</v>
+        <v>902079.0</v>
       </c>
       <c r="I95" s="1">
-        <v>44467.56</v>
+        <v>-13968.0</v>
       </c>
       <c r="J95" s="1">
-        <v>6.0364369389722</v>
+        <v>-1.5484231425407</v>
       </c>
       <c r="K95">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>690.41</v>
+        <v>0.44</v>
+      </c>
+      <c r="L95" t="s">
+        <v>302</v>
       </c>
       <c r="M95" s="1">
-        <v>781120.0</v>
+        <v>888111.0</v>
       </c>
       <c r="N95" s="1">
-        <v>781810.41</v>
+        <v>892087.03</v>
       </c>
       <c r="O95" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B96" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="C96" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.903</v>
+        <v>98.298</v>
       </c>
       <c r="E96" s="1">
-        <v>99.329</v>
+        <v>100.33</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>595974.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I96" s="1">
-        <v>15444.0</v>
+        <v>-24384.0</v>
       </c>
       <c r="J96" s="1">
-        <v>2.5913882149221</v>
+        <v>-2.0253164556962</v>
       </c>
       <c r="K96">
-        <v>1.04</v>
+        <v>0.74</v>
       </c>
       <c r="L96" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="M96" s="1">
-        <v>611418.0</v>
+        <v>1179576.0</v>
       </c>
       <c r="N96" s="1">
-        <v>617660.47</v>
+        <v>1188452.71</v>
       </c>
       <c r="O96" s="1">
-        <v>0.32</v>
+        <v>0.56</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B97" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C97" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.394</v>
+        <v>101.433</v>
       </c>
       <c r="E97" s="1">
-        <v>100.231</v>
+        <v>99.651</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>902079.0</v>
+        <v>797208.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-16533.0</v>
+        <v>14256.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.8327663098243</v>
+        <v>1.7882409609537</v>
       </c>
       <c r="K97">
-        <v>0.85</v>
+        <v>0.6</v>
       </c>
       <c r="L97" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="M97" s="1">
-        <v>885546.0</v>
+        <v>811464.0</v>
       </c>
       <c r="N97" s="1">
-        <v>893220.66</v>
+        <v>816228.38</v>
       </c>
       <c r="O97" s="1">
-        <v>0.47</v>
+        <v>0.39</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B98" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="C98" s="1">
-        <v>1200000.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.101</v>
+        <v>100.453</v>
       </c>
       <c r="E98" s="1">
-        <v>100.33</v>
+        <v>99.768</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1203960.0</v>
+        <v>1194222.96</v>
       </c>
       <c r="I98" s="1">
-        <v>-26748.0</v>
+        <v>8199.45</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.2216684939699</v>
+        <v>0.6865928955176</v>
       </c>
       <c r="K98">
-        <v>0.33</v>
+        <v>0.1</v>
       </c>
       <c r="L98" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="M98" s="1">
-        <v>1177212.0</v>
+        <v>1202422.41</v>
       </c>
       <c r="N98" s="1">
-        <v>1181157.21</v>
+        <v>1203566.12</v>
       </c>
       <c r="O98" s="1">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="B99" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="C99" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>90.261</v>
+        <v>99.231</v>
       </c>
       <c r="E99" s="1">
-        <v>89.875</v>
+        <v>99.766</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>179750.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I99" s="1">
-        <v>772.0</v>
+        <v>-3210.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.42948539638387</v>
+        <v>-0.53625483631698</v>
       </c>
       <c r="K99">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>191.78</v>
+        <v>3.11</v>
+      </c>
+      <c r="L99" t="s">
+        <v>314</v>
       </c>
       <c r="M99" s="1">
-        <v>180522.0</v>
+        <v>595386.0</v>
       </c>
       <c r="N99" s="1">
-        <v>180713.78</v>
+        <v>614039.42</v>
       </c>
       <c r="O99" s="1">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B100" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C100" s="1">
-        <v>100000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>90.778</v>
+        <v>98.464</v>
       </c>
       <c r="E100" s="1">
-        <v>89.875</v>
+        <v>99.945</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>89875.0</v>
+        <v>592673.85</v>
       </c>
       <c r="I100" s="1">
-        <v>903.0</v>
+        <v>-8782.33</v>
       </c>
       <c r="J100" s="1">
-        <v>1.0047287899861</v>
+        <v>-1.481814998249</v>
       </c>
       <c r="K100">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>144.52</v>
+        <v>1.63</v>
+      </c>
+      <c r="L100" t="s">
+        <v>317</v>
       </c>
       <c r="M100" s="1">
-        <v>90778.0</v>
+        <v>583891.52</v>
       </c>
       <c r="N100" s="1">
-        <v>90922.52</v>
+        <v>593585.85</v>
       </c>
       <c r="O100" s="1">
-        <v>0.05</v>
+        <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B101" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C101" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.727</v>
+        <v>98.572</v>
       </c>
       <c r="E101" s="1">
-        <v>100.539</v>
+        <v>98.71</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>603234.0</v>
+        <v>987100.0</v>
       </c>
       <c r="I101" s="1">
-        <v>1128.0</v>
+        <v>-1380.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.18699211251355</v>
+        <v>-0.13980346469456</v>
       </c>
       <c r="K101">
-        <v>2.21</v>
+        <v>1.14</v>
       </c>
       <c r="L101" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="M101" s="1">
-        <v>604362.0</v>
+        <v>985720.0</v>
       </c>
       <c r="N101" s="1">
-        <v>617644.19</v>
+        <v>997117.26</v>
       </c>
       <c r="O101" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B102" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C102" s="1">
-        <v>600000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.051</v>
+        <v>98.678</v>
       </c>
       <c r="E102" s="1">
-        <v>99.766</v>
+        <v>99.90538798</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>598596.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I102" s="1">
-        <v>-10290.0</v>
+        <v>-11230.6</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.7190225126797</v>
+        <v>-1.228550334453</v>
       </c>
       <c r="K102">
-        <v>2.53</v>
+        <v>1.36</v>
       </c>
       <c r="L102" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="M102" s="1">
-        <v>588306.0</v>
+        <v>902903.7</v>
       </c>
       <c r="N102" s="1">
-        <v>603466.27</v>
+        <v>915381.54</v>
       </c>
       <c r="O102" s="1">
-        <v>0.32</v>
+        <v>0.43</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B103" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C103" s="1">
-        <v>593000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>97.981</v>
+        <v>100.273</v>
       </c>
       <c r="E103" s="1">
-        <v>99.945</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>592673.85</v>
+        <v>677000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-11646.52</v>
+        <v>1848.21</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.9650807944369</v>
+        <v>0.273</v>
       </c>
       <c r="K103">
-        <v>1.15</v>
+        <v>0.48</v>
       </c>
       <c r="L103" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="M103" s="1">
-        <v>581027.33</v>
+        <v>678848.21</v>
       </c>
       <c r="N103" s="1">
-        <v>587870.39</v>
+        <v>682110.72</v>
       </c>
       <c r="O103" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B104" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C104" s="1">
-        <v>915000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.728</v>
+        <v>89.242</v>
       </c>
       <c r="E104" s="1">
-        <v>99.90538798</v>
+        <v>88.81</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>914134.3</v>
+        <v>444050.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-10773.1</v>
+        <v>2160.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.1785029836426</v>
+        <v>0.48643170814098</v>
       </c>
       <c r="K104">
-        <v>0.99</v>
+        <v>0.22</v>
       </c>
       <c r="L104" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="M104" s="1">
-        <v>903361.2</v>
+        <v>446210.0</v>
       </c>
       <c r="N104" s="1">
-        <v>912392.12</v>
+        <v>447299.73</v>
       </c>
       <c r="O104" s="1">
-        <v>0.48</v>
+        <v>0.21</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B105" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>82.044</v>
+        <v>92.39</v>
       </c>
       <c r="E105" s="1">
-        <v>81.75</v>
+        <v>99.271</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>163500.0</v>
+        <v>397084.0</v>
       </c>
       <c r="I105" s="1">
-        <v>588.0</v>
+        <v>-27524.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.35963302752294</v>
+        <v>-6.9315308599692</v>
       </c>
       <c r="K105">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>263.01</v>
+        <v>1.14</v>
+      </c>
+      <c r="L105" t="s">
+        <v>332</v>
       </c>
       <c r="M105" s="1">
-        <v>164088.0</v>
+        <v>369560.0</v>
       </c>
       <c r="N105" s="1">
-        <v>164351.01</v>
+        <v>374124.38</v>
       </c>
       <c r="O105" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>333</v>
+      </c>
+      <c r="B106" t="s">
+        <v>334</v>
+      </c>
+      <c r="C106" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>101.327</v>
+      </c>
+      <c r="E106" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>1099362.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>15235.0</v>
+      </c>
+      <c r="J106" s="1">
+        <v>1.3858037661844</v>
+      </c>
+      <c r="K106">
+        <v>0.62</v>
+      </c>
+      <c r="L106" t="s">
         <v>335</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>889740.0</v>
+        <v>1114597.0</v>
       </c>
       <c r="N106" s="1">
-        <v>905123.22</v>
+        <v>1121370.29</v>
       </c>
       <c r="O106" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>336</v>
+      </c>
+      <c r="B107" t="s">
+        <v>337</v>
+      </c>
+      <c r="C107" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>94.132</v>
+      </c>
+      <c r="E107" s="1">
+        <v>94.62629</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>851636.61</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-4448.61</v>
+      </c>
+      <c r="J107" s="1">
+        <v>-0.52236011789113</v>
+      </c>
+      <c r="K107">
+        <v>0.45</v>
+      </c>
+      <c r="L107" t="s">
         <v>338</v>
       </c>
-      <c r="B107" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>367596.0</v>
+        <v>847188.0</v>
       </c>
       <c r="N107" s="1">
-        <v>371201.48</v>
+        <v>851194.85</v>
       </c>
       <c r="O107" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>339</v>
+      </c>
+      <c r="B108" t="s">
+        <v>340</v>
+      </c>
+      <c r="C108" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>101.341</v>
+      </c>
+      <c r="E108" s="1">
+        <v>101.3728</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1520592.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-477.0</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-0.03136936140661</v>
+      </c>
+      <c r="K108">
+        <v>3.85</v>
+      </c>
+      <c r="L108" t="s">
         <v>341</v>
       </c>
-      <c r="B108" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>1110417.0</v>
+        <v>1520115.0</v>
       </c>
       <c r="N108" s="1">
-        <v>1111727.96</v>
+        <v>1577921.51</v>
       </c>
       <c r="O108" s="1">
-        <v>0.58</v>
+        <v>0.74</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>342</v>
+      </c>
+      <c r="B109" t="s">
+        <v>343</v>
+      </c>
+      <c r="C109" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>98.074</v>
+      </c>
+      <c r="E109" s="1">
+        <v>98.42482759</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>2854320.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-10174.0</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-0.35644216485888</v>
+      </c>
+      <c r="K109">
+        <v>2.16</v>
+      </c>
+      <c r="L109" t="s">
         <v>344</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>846918.0</v>
+        <v>2844146.0</v>
       </c>
       <c r="N109" s="1">
-        <v>850154.3</v>
+        <v>2906714.49</v>
       </c>
       <c r="O109" s="1">
-        <v>0.44</v>
+        <v>1.37</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>345</v>
+      </c>
+      <c r="B110" t="s">
+        <v>346</v>
+      </c>
+      <c r="C110" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>96.602</v>
+      </c>
+      <c r="E110" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>986420.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-20400.0</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-2.0680845887147</v>
+      </c>
+      <c r="K110">
+        <v>0.14</v>
+      </c>
+      <c r="L110" t="s">
         <v>347</v>
       </c>
-      <c r="B110" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>1510770.0</v>
+        <v>966020.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1560614.18</v>
+        <v>967458.36</v>
       </c>
       <c r="O110" s="1">
-        <v>0.82</v>
+        <v>0.46</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B111" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C111" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.482</v>
+        <v>96.679</v>
       </c>
       <c r="E111" s="1">
-        <v>99.81333333</v>
+        <v>95.396</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>898320.0</v>
+        <v>763168.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-11982.0</v>
+        <v>10264.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.3338231365215</v>
+        <v>1.344920122437</v>
       </c>
       <c r="K111">
-        <v>1.64</v>
+        <v>0.14</v>
       </c>
       <c r="L111" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="M111" s="1">
-        <v>886338.0</v>
+        <v>773432.0</v>
       </c>
       <c r="N111" s="1">
-        <v>901132.52</v>
+        <v>774582.68</v>
       </c>
       <c r="O111" s="1">
-        <v>0.47</v>
+        <v>0.37</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B112" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C112" s="1">
-        <v>2900000.0</v>
+        <v>1068000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>93.37</v>
+        <v>98.102</v>
       </c>
       <c r="E112" s="1">
-        <v>93.09788345</v>
+        <v>99.14878652</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2699838.62</v>
+        <v>1058909.04</v>
       </c>
       <c r="I112" s="1">
-        <v>7891.38</v>
+        <v>-11179.68</v>
       </c>
       <c r="J112" s="1">
-        <v>0.29229080366292</v>
+        <v>-1.0557734024067</v>
       </c>
       <c r="K112">
-        <v>0.32</v>
+        <v>2.18</v>
       </c>
       <c r="L112" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="M112" s="1">
-        <v>2707730.0</v>
+        <v>1047729.36</v>
       </c>
       <c r="N112" s="1">
-        <v>2717010.0</v>
+        <v>1071027.85</v>
       </c>
       <c r="O112" s="1">
-        <v>1.42</v>
+        <v>0.51</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="B113" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="C113" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>96.333</v>
+        <v>98.864</v>
       </c>
       <c r="E113" s="1">
-        <v>98.642</v>
+        <v>99.736</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1085062.0</v>
+        <v>598416.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-25399.0</v>
+        <v>-5232.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.3407878996776</v>
+        <v>-0.87430817357825</v>
       </c>
       <c r="K113">
-        <v>3.92</v>
+        <v>2.13</v>
       </c>
       <c r="L113" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="M113" s="1">
-        <v>1059663.0</v>
+        <v>593184.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1102777.73</v>
+        <v>605940.16</v>
       </c>
       <c r="O113" s="1">
-        <v>0.58</v>
+        <v>0.29</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B114" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C114" s="1">
-        <v>768000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>97.899</v>
+        <v>99.361</v>
       </c>
       <c r="E114" s="1">
-        <v>99.628</v>
+        <v>99.394</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>765143.04</v>
+        <v>884606.6</v>
       </c>
       <c r="I114" s="1">
-        <v>-13278.72</v>
+        <v>-293.7</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.7354558959329</v>
+        <v>-0.033201199267561</v>
       </c>
       <c r="K114">
-        <v>1.74</v>
+        <v>0.36</v>
       </c>
       <c r="L114" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="M114" s="1">
-        <v>751864.32</v>
+        <v>884312.9</v>
       </c>
       <c r="N114" s="1">
-        <v>765199.11</v>
+        <v>887513.24</v>
       </c>
       <c r="O114" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B115" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C115" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.053</v>
+        <v>95.334</v>
       </c>
       <c r="E115" s="1">
-        <v>99.736</v>
+        <v>93.6</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>598416.0</v>
+        <v>936000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-10098.0</v>
+        <v>17340.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.6874548808855</v>
+        <v>1.8525641025641</v>
       </c>
       <c r="K115">
-        <v>1.58</v>
+        <v>1.0</v>
       </c>
       <c r="L115" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="M115" s="1">
-        <v>588318.0</v>
+        <v>953340.0</v>
       </c>
       <c r="N115" s="1">
-        <v>597786.49</v>
+        <v>963357.12</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>0.45</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="B116" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C116" s="1">
-        <v>469000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.939</v>
+        <v>98.639</v>
       </c>
       <c r="E116" s="1">
-        <v>99.594</v>
+        <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>467095.86</v>
+        <v>1700000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-7761.95</v>
+        <v>-23137.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.6617466915678</v>
+        <v>-1.361</v>
       </c>
       <c r="K116">
-        <v>2.86</v>
+        <v>3.05</v>
       </c>
       <c r="L116" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="M116" s="1">
-        <v>459333.91</v>
+        <v>1676863.0</v>
       </c>
       <c r="N116" s="1">
-        <v>472734.14</v>
+        <v>1728660.6</v>
       </c>
       <c r="O116" s="1">
-        <v>0.25</v>
+        <v>0.82</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B117" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C117" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>95.272</v>
+        <v>101.39</v>
       </c>
       <c r="E117" s="1">
-        <v>93.6</v>
+        <v>103.012</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>936000.0</v>
+        <v>927108.0</v>
       </c>
       <c r="I117" s="1">
-        <v>16720.0</v>
+        <v>-14598.0</v>
       </c>
       <c r="J117" s="1">
-        <v>1.7863247863248</v>
+        <v>-1.5745738360579</v>
       </c>
       <c r="K117">
-        <v>0.78</v>
+        <v>3.27</v>
       </c>
       <c r="L117" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="M117" s="1">
-        <v>952720.0</v>
+        <v>912510.0</v>
       </c>
       <c r="N117" s="1">
-        <v>960511.1</v>
+        <v>941957.26</v>
       </c>
       <c r="O117" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B118" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C118" s="1">
-        <v>1700000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.974</v>
+        <v>100.983</v>
       </c>
       <c r="E118" s="1">
-        <v>100.0</v>
+        <v>99.849</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1700000.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I118" s="1">
-        <v>-34442.0</v>
+        <v>13710.06</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.026</v>
+        <v>1.1357149295436</v>
       </c>
       <c r="K118">
-        <v>2.52</v>
+        <v>2.74</v>
       </c>
       <c r="L118" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="M118" s="1">
-        <v>1665558.0</v>
+        <v>1220884.47</v>
       </c>
       <c r="N118" s="1">
-        <v>1708331.63</v>
+        <v>1254040.88</v>
       </c>
       <c r="O118" s="1">
-        <v>0.89</v>
+        <v>0.59</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B119" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C119" s="1">
         <v>900000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.048</v>
+        <v>99.692</v>
       </c>
       <c r="E119" s="1">
-        <v>103.012</v>
+        <v>99.58877778</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>927108.0</v>
+        <v>896299.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-17676.0</v>
+        <v>929.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.9065739913796</v>
+        <v>0.10364844767204</v>
       </c>
       <c r="K119">
-        <v>2.69</v>
+        <v>0.61</v>
       </c>
       <c r="L119" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="M119" s="1">
-        <v>909432.0</v>
+        <v>897228.0</v>
       </c>
       <c r="N119" s="1">
-        <v>933639.53</v>
+        <v>902751.29</v>
       </c>
       <c r="O119" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B120" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C120" s="1">
-        <v>1209000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.719</v>
+        <v>100.675</v>
       </c>
       <c r="E120" s="1">
-        <v>99.849</v>
+        <v>100.242</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1207174.41</v>
+        <v>701694.0</v>
       </c>
       <c r="I120" s="1">
-        <v>10518.3</v>
+        <v>3031.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.8713156866869</v>
+        <v>0.43195466969933</v>
       </c>
       <c r="K120">
-        <v>2.22</v>
+        <v>0.51</v>
       </c>
       <c r="L120" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="M120" s="1">
-        <v>1217692.71</v>
+        <v>704725.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1244472.89</v>
+        <v>708263.36</v>
       </c>
       <c r="O120" s="1">
-        <v>0.65</v>
+        <v>0.33</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B121" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="C121" s="1">
-        <v>900000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.278</v>
+        <v>96.665</v>
       </c>
       <c r="E121" s="1">
-        <v>99.58877778</v>
+        <v>98.42664516</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>896299.0</v>
+        <v>762806.5</v>
       </c>
       <c r="I121" s="1">
-        <v>-2797.0</v>
+        <v>-13652.75</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.31206104212991</v>
+        <v>-1.7898051471769</v>
       </c>
       <c r="K121">
-        <v>0.13</v>
+        <v>1.49</v>
       </c>
       <c r="L121" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="M121" s="1">
-        <v>893502.0</v>
+        <v>749153.75</v>
       </c>
       <c r="N121" s="1">
-        <v>894710.22</v>
+        <v>760699.13</v>
       </c>
       <c r="O121" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="B122" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="C122" s="1">
-        <v>700000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.984</v>
+        <v>98.445</v>
       </c>
       <c r="E122" s="1">
-        <v>100.242</v>
+        <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>701694.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-1806.0</v>
+        <v>-25781.9</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.25737714730353</v>
+        <v>-1.555</v>
       </c>
       <c r="K122">
-        <v>4.39</v>
+        <v>0.9</v>
       </c>
       <c r="L122" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="M122" s="1">
-        <v>699888.0</v>
+        <v>1632218.1</v>
       </c>
       <c r="N122" s="1">
-        <v>730611.29</v>
+        <v>1647175.53</v>
       </c>
       <c r="O122" s="1">
-        <v>0.38</v>
+        <v>0.78</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B123" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C123" s="1">
-        <v>775000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>95.872</v>
+        <v>103.245</v>
       </c>
       <c r="E123" s="1">
-        <v>98.42664516</v>
+        <v>102.806722</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>762806.5</v>
+        <v>1028067.22</v>
       </c>
       <c r="I123" s="1">
-        <v>-19798.5</v>
+        <v>4382.78</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.5954812917824</v>
+        <v>0.42631259072729</v>
       </c>
       <c r="K123">
-        <v>1.06</v>
+        <v>0.61</v>
       </c>
       <c r="L123" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="M123" s="1">
-        <v>743008.0</v>
+        <v>1032450.0</v>
       </c>
       <c r="N123" s="1">
-        <v>751235.74</v>
+        <v>1038566.44</v>
       </c>
       <c r="O123" s="1">
-        <v>0.39</v>
+        <v>0.49</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="B124" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C124" s="1">
-        <v>1658000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.135</v>
+        <v>104.316</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>105.93</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1658000.0</v>
+        <v>847440.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-30921.7</v>
+        <v>-12912.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.865</v>
+        <v>-1.523647691872</v>
       </c>
       <c r="K124">
-        <v>0.47</v>
+        <v>1.34</v>
       </c>
       <c r="L124" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="M124" s="1">
-        <v>1627078.3</v>
+        <v>834528.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1634913.14</v>
+        <v>845212.93</v>
       </c>
       <c r="O124" s="1">
-        <v>0.85</v>
+        <v>0.4</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B125" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C125" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>103.103</v>
+        <v>100.613</v>
       </c>
       <c r="E125" s="1">
-        <v>102.806722</v>
+        <v>99.07293333</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1028067.22</v>
+        <v>1188875.2</v>
       </c>
       <c r="I125" s="1">
-        <v>2962.78</v>
+        <v>18480.8</v>
       </c>
       <c r="J125" s="1">
-        <v>0.28818932676406</v>
+        <v>1.5544777113695</v>
       </c>
       <c r="K125">
-        <v>4.71</v>
+        <v>2.69</v>
       </c>
       <c r="L125" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="M125" s="1">
-        <v>1031030.0</v>
+        <v>1207356.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1078139.59</v>
+        <v>1239587.51</v>
       </c>
       <c r="O125" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B126" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C126" s="1">
         <v>800000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>104.607</v>
+        <v>84.483</v>
       </c>
       <c r="E126" s="1">
-        <v>105.93</v>
+        <v>85.38325</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>847440.0</v>
+        <v>683066.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-10584.0</v>
+        <v>-7202.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.2489379779099</v>
+        <v>-1.0543637071674</v>
       </c>
       <c r="K126">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="L126" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="M126" s="1">
-        <v>836856.0</v>
+        <v>675864.0</v>
       </c>
       <c r="N126" s="1">
-        <v>840691.62</v>
+        <v>679143.45</v>
       </c>
       <c r="O126" s="1">
-        <v>0.44</v>
+        <v>0.32</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B127" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C127" s="1">
-        <v>1200000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.602</v>
+        <v>99.754</v>
       </c>
       <c r="E127" s="1">
-        <v>99.07293333</v>
+        <v>99.898</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1188875.2</v>
+        <v>2197756.0</v>
       </c>
       <c r="I127" s="1">
-        <v>6348.8</v>
+        <v>-3168.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.53401736363918</v>
+        <v>-0.14414702997057</v>
       </c>
       <c r="K127">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>1195224.0</v>
+        <v>2194588.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1221085.64</v>
+        <v>2194588.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.64</v>
+        <v>1.04</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B128" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="C128" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>83.688</v>
+        <v>86.374</v>
       </c>
       <c r="E128" s="1">
-        <v>85.38325</v>
+        <v>85.957</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>683066.0</v>
+        <v>429785.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-13562.0</v>
+        <v>2085.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.9854596773957</v>
+        <v>0.48512628407227</v>
       </c>
       <c r="K128">
-        <v>0.29</v>
+        <v>0.69</v>
       </c>
       <c r="L128" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="M128" s="1">
-        <v>669504.0</v>
+        <v>431870.0</v>
       </c>
       <c r="N128" s="1">
-        <v>671824.55</v>
+        <v>435342.6</v>
       </c>
       <c r="O128" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="B129" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="C129" s="1">
-        <v>500000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>96.983</v>
+        <v>100.581</v>
       </c>
       <c r="E129" s="1">
-        <v>95.972</v>
+        <v>99.609</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>479860.0</v>
+        <v>454217.04</v>
       </c>
       <c r="I129" s="1">
-        <v>5055.0</v>
+        <v>4432.32</v>
       </c>
       <c r="J129" s="1">
-        <v>1.0534322510732</v>
+        <v>0.975815438364</v>
       </c>
       <c r="K129">
-        <v>0.52</v>
+        <v>0.27</v>
       </c>
       <c r="L129" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="M129" s="1">
-        <v>484915.0</v>
+        <v>458649.36</v>
       </c>
       <c r="N129" s="1">
-        <v>487534.86</v>
+        <v>459898.68</v>
       </c>
       <c r="O129" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="B130" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C130" s="1">
-        <v>456000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.319</v>
+        <v>101.465</v>
       </c>
       <c r="E130" s="1">
-        <v>99.609</v>
+        <v>102.847</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>454217.04</v>
+        <v>719929.0</v>
       </c>
       <c r="I130" s="1">
-        <v>3237.6</v>
+        <v>-9674.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.71278699715889</v>
+        <v>-1.3437436191624</v>
       </c>
       <c r="K130">
-        <v>3.73</v>
+        <v>0.21</v>
       </c>
       <c r="L130" t="s">
-        <v>409</v>
+        <v>184</v>
       </c>
       <c r="M130" s="1">
-        <v>457454.64</v>
+        <v>710255.0</v>
       </c>
       <c r="N130" s="1">
-        <v>474445.32</v>
+        <v>711741.3</v>
       </c>
       <c r="O130" s="1">
-        <v>0.25</v>
+        <v>0.34</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="B131" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="C131" s="1">
-        <v>700000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>101.312</v>
+        <v>103.399</v>
       </c>
       <c r="E131" s="1">
-        <v>102.847</v>
+        <v>101.91549321</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>719929.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I131" s="1">
-        <v>-10745.0</v>
+        <v>17475.71</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.4925082890118</v>
+        <v>1.4556244045562</v>
       </c>
       <c r="K131">
-        <v>3.56</v>
+        <v>2.86</v>
       </c>
       <c r="L131" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="M131" s="1">
-        <v>709184.0</v>
+        <v>1218040.22</v>
       </c>
       <c r="N131" s="1">
-        <v>734079.55</v>
+        <v>1251768.36</v>
       </c>
       <c r="O131" s="1">
-        <v>0.38</v>
+        <v>0.59</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="B132" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="C132" s="1">
-        <v>1178000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>103.337</v>
+        <v>98.221</v>
       </c>
       <c r="E132" s="1">
-        <v>101.91549321</v>
+        <v>98.94725</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1200564.51</v>
+        <v>1978945.0</v>
       </c>
       <c r="I132" s="1">
-        <v>16745.35</v>
+        <v>-14525.0</v>
       </c>
       <c r="J132" s="1">
-        <v>1.3947896893937</v>
+        <v>-0.73397694225964</v>
       </c>
       <c r="K132">
-        <v>2.28</v>
+        <v>0.72</v>
       </c>
       <c r="L132" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="M132" s="1">
-        <v>1217309.86</v>
+        <v>1964420.0</v>
       </c>
       <c r="N132" s="1">
-        <v>1244210.44</v>
+        <v>1978885.75</v>
       </c>
       <c r="O132" s="1">
-        <v>0.65</v>
+        <v>0.93</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="B133" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="C133" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.173</v>
+        <v>98.268</v>
       </c>
       <c r="E133" s="1">
-        <v>99.423</v>
+        <v>97.929</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1491345.0</v>
+        <v>587574.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-18750.0</v>
+        <v>2034.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.2572543576436</v>
+        <v>0.34616916337346</v>
       </c>
       <c r="K133">
-        <v>0.31</v>
+        <v>1.68</v>
       </c>
       <c r="L133" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="M133" s="1">
-        <v>1472595.0</v>
+        <v>589608.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1477279.93</v>
+        <v>599705.26</v>
       </c>
       <c r="O133" s="1">
-        <v>0.77</v>
+        <v>0.28</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="B134" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="C134" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>97.961</v>
+        <v>98.559</v>
       </c>
       <c r="E134" s="1">
         <v>99.68483</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>996848.3</v>
       </c>
       <c r="I134" s="1">
-        <v>-17238.3</v>
+        <v>-11258.3</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.7292801723191</v>
+        <v>-1.1293894968773</v>
       </c>
       <c r="K134">
-        <v>1.43</v>
+        <v>1.94</v>
       </c>
       <c r="L134" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="M134" s="1">
-        <v>979610.0</v>
+        <v>985590.0</v>
       </c>
       <c r="N134" s="1">
-        <v>993890.82</v>
+        <v>1005007.81</v>
       </c>
       <c r="O134" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="B135" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="C135" s="1">
         <v>916000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.779</v>
+        <v>101.183</v>
       </c>
       <c r="E135" s="1">
         <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>916000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>7135.64</v>
+        <v>10836.28</v>
       </c>
       <c r="J135" s="1">
-        <v>0.779</v>
+        <v>1.183</v>
       </c>
       <c r="K135">
-        <v>0.25</v>
+        <v>0.89</v>
       </c>
       <c r="L135" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="M135" s="1">
-        <v>923135.64</v>
+        <v>926836.28</v>
       </c>
       <c r="N135" s="1">
-        <v>925390.05</v>
+        <v>935023.36</v>
       </c>
       <c r="O135" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="B136" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="C136" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.367</v>
+        <v>98.705</v>
       </c>
       <c r="E136" s="1">
         <v>99.779</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>2394696.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-33888.0</v>
+        <v>-25776.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.4151274316239</v>
+        <v>-1.0763787971417</v>
       </c>
       <c r="K136">
-        <v>0.5</v>
+        <v>1.02</v>
       </c>
       <c r="L136" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="M136" s="1">
-        <v>2360808.0</v>
+        <v>2368920.0</v>
       </c>
       <c r="N136" s="1">
-        <v>2372890.19</v>
+        <v>2393330.96</v>
       </c>
       <c r="O136" s="1">
-        <v>1.24</v>
+        <v>1.13</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="B137" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="C137" s="1">
-        <v>1559000.0</v>
+        <v>1959000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.791</v>
+        <v>98.492</v>
       </c>
       <c r="E137" s="1">
-        <v>100.0</v>
+        <v>99.59162838</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1559000.0</v>
+        <v>1951000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-34438.31</v>
+        <v>-21541.72</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.209</v>
+        <v>-1.1041373654536</v>
       </c>
       <c r="K137">
-        <v>0.5</v>
+        <v>0.16</v>
       </c>
       <c r="L137" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="M137" s="1">
-        <v>1524561.69</v>
+        <v>1929458.28</v>
       </c>
       <c r="N137" s="1">
-        <v>1532376.76</v>
+        <v>1932559.4</v>
       </c>
       <c r="O137" s="1">
-        <v>0.8</v>
+        <v>0.91</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="B138" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="C138" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0</v>
+        <v>100.602</v>
       </c>
       <c r="E138" s="1">
         <v>102.33536</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>2558384.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-58384.0</v>
+        <v>-43334.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.2820655538809</v>
+        <v>-1.6938035885153</v>
       </c>
       <c r="K138">
-        <v>0.26</v>
+        <v>0.8</v>
       </c>
       <c r="L138" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="M138" s="1">
-        <v>2500000.0</v>
+        <v>2515050.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2506501.37</v>
+        <v>2535095.89</v>
       </c>
       <c r="O138" s="1">
-        <v>1.31</v>
+        <v>1.2</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="B139" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="C139" s="1">
-        <v>1229000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>89.144</v>
+        <v>99.085</v>
       </c>
       <c r="E139" s="1">
-        <v>85.4301904</v>
+        <v>98.819</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1049937.04</v>
+        <v>592914.0</v>
       </c>
       <c r="I139" s="1">
-        <v>45642.72</v>
+        <v>1596.0</v>
       </c>
       <c r="J139" s="1">
-        <v>4.3471863798614</v>
+        <v>0.26917900403769</v>
       </c>
       <c r="K139">
-        <v>0.24</v>
+        <v>1.21</v>
       </c>
       <c r="L139" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="M139" s="1">
-        <v>1095579.76</v>
+        <v>594510.0</v>
       </c>
       <c r="N139" s="1">
-        <v>1098560.88</v>
+        <v>601795.04</v>
       </c>
       <c r="O139" s="1">
-        <v>0.57</v>
+        <v>0.28</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="B140" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="C140" s="1">
-        <v>451000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.104</v>
+        <v>89.74</v>
       </c>
       <c r="E140" s="1">
-        <v>100.0</v>
+        <v>85.4301904</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>451000.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="I140" s="1">
-        <v>469.04</v>
+        <v>52967.56</v>
       </c>
       <c r="J140" s="1">
-        <v>0.104</v>
+        <v>5.0448320215467</v>
       </c>
       <c r="K140">
-        <v>2.22</v>
+        <v>0.39</v>
       </c>
       <c r="L140" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="M140" s="1">
-        <v>451469.04</v>
+        <v>1102904.6</v>
       </c>
       <c r="N140" s="1">
-        <v>461473.99</v>
+        <v>1107660.19</v>
       </c>
       <c r="O140" s="1">
-        <v>0.24</v>
+        <v>0.52</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="B141" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="C141" s="1">
-        <v>2000000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>93.596</v>
+        <v>100.581</v>
       </c>
       <c r="E141" s="1">
-        <v>91.6578065</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1833156.13</v>
+        <v>451000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>38763.87</v>
+        <v>2620.31</v>
       </c>
       <c r="J141" s="1">
-        <v>2.1145972983763</v>
+        <v>0.581</v>
       </c>
       <c r="K141">
-        <v>0.28</v>
+        <v>2.72</v>
       </c>
       <c r="L141" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="M141" s="1">
-        <v>1871920.0</v>
+        <v>453620.31</v>
       </c>
       <c r="N141" s="1">
-        <v>1877536.44</v>
+        <v>465868.52</v>
       </c>
       <c r="O141" s="1">
-        <v>0.98</v>
+        <v>0.22</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="B142" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="C142" s="1">
-        <v>1432000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.772</v>
+        <v>94.215</v>
       </c>
       <c r="E142" s="1">
-        <v>100.45530726</v>
+        <v>91.6578065</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1438520.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I142" s="1">
-        <v>-9784.96</v>
+        <v>51143.87</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.68021021605539</v>
+        <v>2.7899353013646</v>
       </c>
       <c r="K142">
-        <v>2.1</v>
+        <v>0.35</v>
       </c>
       <c r="L142" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="M142" s="1">
-        <v>1428735.04</v>
+        <v>1884300.0</v>
       </c>
       <c r="N142" s="1">
-        <v>1458750.15</v>
+        <v>1891286.3</v>
       </c>
       <c r="O142" s="1">
-        <v>0.76</v>
+        <v>0.89</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="B143" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="C143" s="1">
-        <v>1100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.1</v>
+        <v>100.542</v>
       </c>
       <c r="E143" s="1">
-        <v>99.40027273</v>
+        <v>100.467</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1093403.0</v>
+        <v>1406538.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-3303.0</v>
+        <v>1050.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.30208440986535</v>
+        <v>0.074651378064439</v>
       </c>
       <c r="K143">
-        <v>0.49</v>
+        <v>3.38</v>
       </c>
       <c r="L143" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="M143" s="1">
-        <v>1090100.0</v>
+        <v>1407588.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1095485.6</v>
+        <v>1454842.79</v>
       </c>
       <c r="O143" s="1">
-        <v>0.57</v>
+        <v>0.69</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="B144" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="C144" s="1">
-        <v>500000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>97.893</v>
+        <v>100.188</v>
       </c>
       <c r="E144" s="1">
-        <v>99.794</v>
+        <v>100.45530726</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>498970.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-9505.0</v>
+        <v>-3827.84</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.9049241437361</v>
+        <v>-0.26609570947919</v>
       </c>
       <c r="K144">
-        <v>0.38</v>
+        <v>2.59</v>
       </c>
       <c r="L144" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="M144" s="1">
-        <v>489465.0</v>
+        <v>1434692.16</v>
       </c>
       <c r="N144" s="1">
-        <v>491382.81</v>
+        <v>1471720.15</v>
       </c>
       <c r="O144" s="1">
-        <v>0.26</v>
+        <v>0.69</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="B145" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="C145" s="1">
-        <v>952000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>105.225</v>
+        <v>99.419</v>
       </c>
       <c r="E145" s="1">
-        <v>100.27343697</v>
+        <v>99.40027273</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>954603.12</v>
+        <v>1093403.0</v>
       </c>
       <c r="I145" s="1">
-        <v>47138.88</v>
+        <v>206.0</v>
       </c>
       <c r="J145" s="1">
-        <v>4.9380605418512</v>
+        <v>0.018840262922271</v>
       </c>
       <c r="K145">
-        <v>0.57</v>
+        <v>1.0</v>
       </c>
       <c r="L145" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="M145" s="1">
-        <v>1001742.0</v>
+        <v>1093609.0</v>
       </c>
       <c r="N145" s="1">
-        <v>1007184.31</v>
+        <v>1104604.6</v>
       </c>
       <c r="O145" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="B146" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="C146" s="1">
-        <v>2200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>96.927</v>
+        <v>98.11</v>
       </c>
       <c r="E146" s="1">
-        <v>99.24563636</v>
+        <v>99.794</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>2183404.0</v>
+        <v>498970.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-51010.0</v>
+        <v>-8420.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.3362602614999</v>
+        <v>-1.687476200974</v>
       </c>
       <c r="K146">
-        <v>1.3</v>
+        <v>0.86</v>
       </c>
       <c r="L146" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="M146" s="1">
-        <v>2132394.0</v>
+        <v>490550.0</v>
       </c>
       <c r="N146" s="1">
-        <v>2160994.0</v>
+        <v>494865.07</v>
       </c>
       <c r="O146" s="1">
-        <v>1.13</v>
+        <v>0.23</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="B147" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="C147" s="1">
-        <v>547000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.602</v>
+        <v>105.085</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>100.27343697</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>547000.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I147" s="1">
-        <v>-2177.06</v>
+        <v>45806.08</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.398</v>
+        <v>4.7984423097213</v>
       </c>
       <c r="K147">
-        <v>2.74</v>
+        <v>1.44</v>
       </c>
       <c r="L147" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="M147" s="1">
-        <v>544822.94</v>
+        <v>1000409.2</v>
       </c>
       <c r="N147" s="1">
-        <v>559815.48</v>
+        <v>1014097.43</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.48</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="B148" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="C148" s="1">
-        <v>900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.0</v>
+        <v>97.906</v>
       </c>
       <c r="E148" s="1">
-        <v>101.2</v>
+        <v>99.24563636</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>910800.0</v>
+        <v>2183404.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-19800.0</v>
+        <v>-29472.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-2.1739130434783</v>
+        <v>-1.3498189066247</v>
       </c>
       <c r="K148">
-        <v>0.4</v>
+        <v>1.75</v>
       </c>
       <c r="L148" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="M148" s="1">
-        <v>891000.0</v>
+        <v>2153932.0</v>
       </c>
       <c r="N148" s="1">
-        <v>894558.08</v>
+        <v>2192326.52</v>
       </c>
       <c r="O148" s="1">
-        <v>0.47</v>
+        <v>1.03</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="B149" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="C149" s="1">
-        <v>2152000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.481</v>
+        <v>99.679</v>
       </c>
       <c r="E149" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2146146.56</v>
+        <v>547000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-26835.44</v>
+        <v>-1755.87</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.2504010909674</v>
+        <v>-0.321</v>
       </c>
       <c r="K149">
-        <v>0.66</v>
+        <v>3.24</v>
       </c>
       <c r="L149" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="M149" s="1">
-        <v>2119311.12</v>
+        <v>545244.13</v>
       </c>
       <c r="N149" s="1">
-        <v>2133490.74</v>
+        <v>562992.65</v>
       </c>
       <c r="O149" s="1">
-        <v>1.11</v>
+        <v>0.27</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="B150" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="C150" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.907</v>
+        <v>99.597</v>
       </c>
       <c r="E150" s="1">
-        <v>102.5055</v>
+        <v>101.2</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>512527.5</v>
+        <v>910800.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-7992.5</v>
+        <v>-14427.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.5594285184697</v>
+        <v>-1.5839920948617</v>
       </c>
       <c r="K150">
-        <v>1.48</v>
+        <v>0.9</v>
       </c>
       <c r="L150" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="M150" s="1">
-        <v>504535.0</v>
+        <v>896373.0</v>
       </c>
       <c r="N150" s="1">
-        <v>511933.97</v>
+        <v>904492.73</v>
       </c>
       <c r="O150" s="1">
-        <v>0.27</v>
+        <v>0.43</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="B151" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="C151" s="1">
-        <v>400000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.527</v>
+        <v>98.576</v>
       </c>
       <c r="E151" s="1">
-        <v>103.479</v>
+        <v>99.728</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>413916.0</v>
+        <v>2146146.56</v>
       </c>
       <c r="I151" s="1">
-        <v>-7808.0</v>
+        <v>-24791.04</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.8863730805284</v>
+        <v>-1.1551419862025</v>
       </c>
       <c r="K151">
-        <v>0.37</v>
+        <v>1.1</v>
       </c>
       <c r="L151" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="M151" s="1">
-        <v>406108.0</v>
+        <v>2121355.52</v>
       </c>
       <c r="N151" s="1">
-        <v>407587.45</v>
+        <v>2145115.96</v>
       </c>
       <c r="O151" s="1">
-        <v>0.21</v>
+        <v>1.01</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="B152" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="C152" s="1">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>104.594</v>
+        <v>101.102</v>
       </c>
       <c r="E152" s="1">
-        <v>103.12185667</v>
+        <v>102.5055</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1546827.85</v>
+        <v>512527.5</v>
       </c>
       <c r="I152" s="1">
-        <v>22082.15</v>
+        <v>-7017.5</v>
       </c>
       <c r="J152" s="1">
-        <v>1.4275764429765</v>
+        <v>-1.3691948236924</v>
       </c>
       <c r="K152">
-        <v>5.32</v>
+        <v>1.98</v>
       </c>
       <c r="L152" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="M152" s="1">
-        <v>1568910.0</v>
+        <v>505510.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1648651.44</v>
+        <v>515391.85</v>
       </c>
       <c r="O152" s="1">
-        <v>0.86</v>
+        <v>0.24</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="B153" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="C153" s="1">
-        <v>381000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.672</v>
+        <v>101.991</v>
       </c>
       <c r="E153" s="1">
-        <v>102.47</v>
+        <v>103.479</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>390410.7</v>
+        <v>413916.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-10660.38</v>
+        <v>-5952.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.7305552844735</v>
+        <v>-1.4379729220422</v>
       </c>
       <c r="K153">
-        <v>3.95</v>
+        <v>0.99</v>
       </c>
       <c r="L153" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="M153" s="1">
-        <v>379750.32</v>
+        <v>407964.0</v>
       </c>
       <c r="N153" s="1">
-        <v>394781.55</v>
+        <v>411909.21</v>
       </c>
       <c r="O153" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="B154" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="C154" s="1">
-        <v>631000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>97.222</v>
+        <v>104.932</v>
       </c>
       <c r="E154" s="1">
-        <v>99.422</v>
+        <v>103.12185667</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>627352.82</v>
+        <v>1546827.85</v>
       </c>
       <c r="I154" s="1">
-        <v>-13882.0</v>
+        <v>27152.15</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.212789925771</v>
+        <v>1.7553440093544</v>
       </c>
       <c r="K154">
-        <v>0.37</v>
+        <v>0.68</v>
       </c>
       <c r="L154" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="M154" s="1">
-        <v>613470.82</v>
+        <v>1573980.0</v>
       </c>
       <c r="N154" s="1">
-        <v>615774.4</v>
+        <v>1584140.96</v>
       </c>
       <c r="O154" s="1">
-        <v>0.32</v>
+        <v>0.75</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="B155" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="C155" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>94.111</v>
+        <v>97.261</v>
       </c>
       <c r="E155" s="1">
-        <v>99.383</v>
+        <v>97.26</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>198766.0</v>
+        <v>583560.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-10544.0</v>
+        <v>6.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-5.3047301852429</v>
+        <v>0.0010281719103434</v>
       </c>
       <c r="K155">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>356.16</v>
+        <v>0.64</v>
+      </c>
+      <c r="L155" t="s">
+        <v>478</v>
       </c>
       <c r="M155" s="1">
-        <v>188222.0</v>
+        <v>583566.0</v>
       </c>
       <c r="N155" s="1">
-        <v>188578.16</v>
+        <v>587387.92</v>
       </c>
       <c r="O155" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="B156" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="C156" s="1">
-        <v>638000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.108</v>
+        <v>99.71</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>102.47</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>638000.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I156" s="1">
-        <v>689.04</v>
+        <v>-10515.6</v>
       </c>
       <c r="J156" s="1">
-        <v>0.108</v>
+        <v>-2.6934712598809</v>
       </c>
       <c r="K156">
-        <v>3.77</v>
+        <v>0.49</v>
       </c>
       <c r="L156" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="M156" s="1">
-        <v>638689.04</v>
+        <v>379895.1</v>
       </c>
       <c r="N156" s="1">
-        <v>662740.77</v>
+        <v>381774.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="B157" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="C157" s="1">
-        <v>600000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>88.42</v>
+        <v>100.277</v>
       </c>
       <c r="E157" s="1">
-        <v>88.621</v>
+        <v>99.958</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>531726.0</v>
+        <v>787669.04</v>
       </c>
       <c r="I157" s="1">
-        <v>-1206.0</v>
+        <v>2513.72</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.22680854425023</v>
+        <v>0.31913403629524</v>
       </c>
       <c r="K157">
-        <v>1.34</v>
+        <v>0.29</v>
       </c>
       <c r="L157" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="M157" s="1">
-        <v>530520.0</v>
+        <v>790182.76</v>
       </c>
       <c r="N157" s="1">
-        <v>538560.41</v>
+        <v>792449.61</v>
       </c>
       <c r="O157" s="1">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="B158" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="C158" s="1">
-        <v>900000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>74.259</v>
+        <v>98.181</v>
       </c>
       <c r="E158" s="1">
-        <v>74.33222222</v>
+        <v>99.422</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>668990.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I158" s="1">
-        <v>-659.0</v>
+        <v>-7830.71</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.098506704136086</v>
+        <v>-1.2482146808553</v>
       </c>
       <c r="K158">
-        <v>0.3</v>
+        <v>0.81</v>
       </c>
       <c r="L158" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="M158" s="1">
-        <v>668331.0</v>
+        <v>619522.11</v>
       </c>
       <c r="N158" s="1">
-        <v>671067.99</v>
+        <v>624634.94</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="B159" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="C159" s="1">
-        <v>900000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.469</v>
+        <v>100.804</v>
       </c>
       <c r="E159" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>899865.0</v>
+        <v>638000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-22644.0</v>
+        <v>5129.52</v>
       </c>
       <c r="J159" s="1">
-        <v>-2.5163774566185</v>
+        <v>0.804</v>
       </c>
       <c r="K159">
-        <v>2.83</v>
+        <v>0.32</v>
       </c>
       <c r="L159" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="M159" s="1">
-        <v>877221.0</v>
+        <v>643129.52</v>
       </c>
       <c r="N159" s="1">
-        <v>902686.07</v>
+        <v>645157.14</v>
       </c>
       <c r="O159" s="1">
-        <v>0.47</v>
+        <v>0.3</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="B160" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="C160" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.604</v>
+        <v>89.017</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>700000.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I160" s="1">
-        <v>4228.0</v>
+        <v>2376.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.604</v>
+        <v>0.44684668419449</v>
       </c>
       <c r="K160">
-        <v>2.35</v>
+        <v>1.56</v>
       </c>
       <c r="L160" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="M160" s="1">
-        <v>704228.0</v>
+        <v>534102.0</v>
       </c>
       <c r="N160" s="1">
-        <v>720701.9</v>
+        <v>543478.03</v>
       </c>
       <c r="O160" s="1">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="B161" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="C161" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>98.684</v>
+        <v>75.13</v>
       </c>
       <c r="E161" s="1">
-        <v>99.6055</v>
+        <v>74.33222222</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>796844.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-7372.0</v>
+        <v>7180.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.92514971562815</v>
+        <v>1.0732596899804</v>
       </c>
       <c r="K161">
-        <v>0.9</v>
+        <v>0.41</v>
       </c>
       <c r="L161" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="M161" s="1">
-        <v>789472.0</v>
+        <v>676170.0</v>
       </c>
       <c r="N161" s="1">
-        <v>796704.88</v>
+        <v>679831.64</v>
       </c>
       <c r="O161" s="1">
-        <v>0.42</v>
+        <v>0.32</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="B162" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="C162" s="1">
-        <v>1900000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>102.185</v>
+        <v>98.549</v>
       </c>
       <c r="E162" s="1">
-        <v>102.18216842</v>
+        <v>99.985</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1941461.2</v>
+        <v>899865.0</v>
       </c>
       <c r="I162" s="1">
-        <v>53.8</v>
+        <v>-12924.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.0027711086886516</v>
+        <v>-1.4362154323148</v>
       </c>
       <c r="K162">
-        <v>3.17</v>
+        <v>3.29</v>
       </c>
       <c r="L162" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="M162" s="1">
-        <v>1941515.0</v>
+        <v>886941.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2001703.36</v>
+        <v>916567.03</v>
       </c>
       <c r="O162" s="1">
-        <v>1.05</v>
+        <v>0.43</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="B163" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="C163" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>95.215</v>
+        <v>101.358</v>
       </c>
       <c r="E163" s="1">
-        <v>99.405</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>596430.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-25140.0</v>
+        <v>9506.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-4.2150797243599</v>
+        <v>1.358</v>
       </c>
       <c r="K163">
-        <v>0.72</v>
+        <v>2.88</v>
       </c>
       <c r="L163" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="M163" s="1">
-        <v>571290.0</v>
+        <v>709506.0</v>
       </c>
       <c r="N163" s="1">
-        <v>575580.41</v>
+        <v>729673.59</v>
       </c>
       <c r="O163" s="1">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="B164" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="C164" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.046</v>
+        <v>98.984</v>
       </c>
       <c r="E164" s="1">
-        <v>100.66</v>
+        <v>99.6055</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>402640.0</v>
+        <v>796844.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-10456.0</v>
+        <v>-4972.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.5968607192529</v>
+        <v>-0.62396152822886</v>
       </c>
       <c r="K164">
-        <v>2.58</v>
+        <v>1.42</v>
       </c>
       <c r="L164" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="M164" s="1">
-        <v>392184.0</v>
+        <v>791872.0</v>
       </c>
       <c r="N164" s="1">
-        <v>402503.18</v>
+        <v>803214.47</v>
       </c>
       <c r="O164" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="B165" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="C165" s="1">
-        <v>150000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>95.292</v>
+        <v>95.702</v>
       </c>
       <c r="E165" s="1">
-        <v>99.237</v>
+        <v>97.273</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>148855.5</v>
+        <v>1361822.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-5917.5</v>
+        <v>-21994.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-3.9753317814928</v>
+        <v>-1.6150422008163</v>
       </c>
       <c r="K165">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>71.92</v>
+        <v>1.13</v>
+      </c>
+      <c r="L165" t="s">
+        <v>508</v>
       </c>
       <c r="M165" s="1">
-        <v>142938.0</v>
+        <v>1339828.0</v>
       </c>
       <c r="N165" s="1">
-        <v>143009.92</v>
+        <v>1355592.38</v>
       </c>
       <c r="O165" s="1">
-        <v>0.07</v>
+        <v>0.64</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B166" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="C166" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.775</v>
+        <v>98.61</v>
       </c>
       <c r="E166" s="1">
-        <v>99.42228</v>
+        <v>100.66</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>994222.8</v>
+        <v>402640.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-16472.8</v>
+        <v>-8200.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.6568519651732</v>
+        <v>-2.0365587124975</v>
       </c>
       <c r="K166">
-        <v>0.23</v>
+        <v>3.04</v>
       </c>
       <c r="L166" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="M166" s="1">
-        <v>977750.0</v>
+        <v>394440.0</v>
       </c>
       <c r="N166" s="1">
-        <v>980061.64</v>
+        <v>406608.49</v>
       </c>
       <c r="O166" s="1">
-        <v>0.51</v>
+        <v>0.19</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="B167" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="C167" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.309</v>
+        <v>100.672</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>100.05625</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>700000.0</v>
+        <v>1000562.5</v>
       </c>
       <c r="I167" s="1">
-        <v>-11837.0</v>
+        <v>6157.5</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.691</v>
+        <v>0.61540383534262</v>
       </c>
       <c r="K167">
-        <v>1.45</v>
+        <v>0.44</v>
       </c>
       <c r="L167" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="M167" s="1">
-        <v>688163.0</v>
+        <v>1006720.0</v>
       </c>
       <c r="N167" s="1">
-        <v>698295.93</v>
+        <v>1011154.93</v>
       </c>
       <c r="O167" s="1">
-        <v>0.36</v>
+        <v>0.48</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="B168" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="C168" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.751</v>
+        <v>98.184</v>
       </c>
       <c r="E168" s="1">
-        <v>99.1624</v>
+        <v>99.42228</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1487436.0</v>
+        <v>994222.8</v>
       </c>
       <c r="I168" s="1">
-        <v>-6171.0</v>
+        <v>-12382.8</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.41487499294087</v>
+        <v>-1.2454753602512</v>
       </c>
       <c r="K168">
-        <v>2.92</v>
+        <v>0.69</v>
       </c>
       <c r="L168" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="M168" s="1">
-        <v>1481265.0</v>
+        <v>981840.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1525032.12</v>
+        <v>988774.93</v>
       </c>
       <c r="O168" s="1">
-        <v>0.8</v>
+        <v>0.47</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="B169" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="C169" s="1">
-        <v>816000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.562</v>
+        <v>99.179</v>
       </c>
       <c r="E169" s="1">
         <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>816000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-19894.08</v>
+        <v>-5747.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.438</v>
+        <v>-0.821</v>
       </c>
       <c r="K169">
-        <v>0.5</v>
+        <v>1.96</v>
       </c>
       <c r="L169" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="M169" s="1">
-        <v>796105.92</v>
+        <v>694253.0</v>
       </c>
       <c r="N169" s="1">
-        <v>800206.22</v>
+        <v>708004.84</v>
       </c>
       <c r="O169" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="B170" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C170" s="1">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.356</v>
+        <v>99.652</v>
       </c>
       <c r="E170" s="1">
-        <v>99.3</v>
+        <v>99.1624</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>893700.0</v>
+        <v>1487436.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-8496.0</v>
+        <v>7344.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.95065458207452</v>
+        <v>0.49373552878914</v>
       </c>
       <c r="K170">
-        <v>0.26</v>
+        <v>3.43</v>
       </c>
       <c r="L170" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="M170" s="1">
-        <v>885204.0</v>
+        <v>1494780.0</v>
       </c>
       <c r="N170" s="1">
-        <v>887509.48</v>
+        <v>1546252.6</v>
       </c>
       <c r="O170" s="1">
-        <v>0.46</v>
+        <v>0.73</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="B171" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="C171" s="1">
-        <v>1222000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.601</v>
+        <v>98.539</v>
       </c>
       <c r="E171" s="1">
-        <v>99.24314075</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1212751.18</v>
+        <v>816000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-7846.96</v>
+        <v>-11921.76</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.64703791918801</v>
+        <v>-1.461</v>
       </c>
       <c r="K171">
-        <v>2.05</v>
+        <v>1.03</v>
       </c>
       <c r="L171" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="M171" s="1">
-        <v>1204904.22</v>
+        <v>804078.24</v>
       </c>
       <c r="N171" s="1">
-        <v>1229988.7</v>
+        <v>812449.68</v>
       </c>
       <c r="O171" s="1">
-        <v>0.64</v>
+        <v>0.38</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="B172" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="C172" s="1">
-        <v>1384000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>101.251</v>
+        <v>99.801</v>
       </c>
       <c r="E172" s="1">
-        <v>100.62532081</v>
+        <v>99.7</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1392654.44</v>
+        <v>1395800.0</v>
       </c>
       <c r="I172" s="1">
-        <v>8659.4</v>
+        <v>1414.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.6217910022245</v>
+        <v>0.10130391173521</v>
       </c>
       <c r="K172">
-        <v>3.55</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>0.0</v>
+      </c>
+      <c r="L172">
+        <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>1401313.84</v>
+        <v>1397214.0</v>
       </c>
       <c r="N172" s="1">
-        <v>1450512.2</v>
+        <v>1397214.0</v>
       </c>
       <c r="O172" s="1">
-        <v>0.76</v>
+        <v>0.66</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="B173" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="C173" s="1">
-        <v>200000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.772</v>
+        <v>98.75</v>
       </c>
       <c r="E173" s="1">
-        <v>100.23</v>
+        <v>99.24314075</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>200460.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I173" s="1">
-        <v>-2916.0</v>
+        <v>-6026.18</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.4546542951212</v>
+        <v>-0.49690159856204</v>
       </c>
       <c r="K173">
-        <v>2.27</v>
+        <v>2.52</v>
       </c>
       <c r="L173" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="M173" s="1">
-        <v>197544.0</v>
+        <v>1206725.0</v>
       </c>
       <c r="N173" s="1">
-        <v>202085.1</v>
+        <v>1237459.14</v>
       </c>
       <c r="O173" s="1">
-        <v>0.11</v>
+        <v>0.58</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="B174" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="C174" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.623</v>
+        <v>100.341</v>
       </c>
       <c r="E174" s="1">
-        <v>99.871</v>
+        <v>99.897</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1098581.0</v>
+        <v>399588.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-13728.0</v>
+        <v>1776.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.2496119994793</v>
+        <v>0.44445779152527</v>
       </c>
       <c r="K174">
-        <v>1.54</v>
+        <v>0.46</v>
       </c>
       <c r="L174" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="M174" s="1">
-        <v>1084853.0</v>
+        <v>401364.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1101786.22</v>
+        <v>403190.03</v>
       </c>
       <c r="O174" s="1">
-        <v>0.58</v>
+        <v>0.19</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="B175" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="C175" s="1">
-        <v>809000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.699</v>
+        <v>101.548</v>
       </c>
       <c r="E175" s="1">
-        <v>99.646</v>
+        <v>100.62532081</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>806136.14</v>
+        <v>1392654.44</v>
       </c>
       <c r="I175" s="1">
-        <v>428.77</v>
+        <v>12769.88</v>
       </c>
       <c r="J175" s="1">
-        <v>0.053188286534332</v>
+        <v>0.91694534072645</v>
       </c>
       <c r="K175">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="L175" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="M175" s="1">
-        <v>806564.91</v>
+        <v>1405424.32</v>
       </c>
       <c r="N175" s="1">
-        <v>808659.44</v>
+        <v>1409832.27</v>
       </c>
       <c r="O175" s="1">
-        <v>0.42</v>
+        <v>0.67</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="B176" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="C176" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.501</v>
+        <v>99.075</v>
       </c>
       <c r="E176" s="1">
-        <v>99.471</v>
+        <v>100.23</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>795768.0</v>
+        <v>200460.0</v>
       </c>
       <c r="I176" s="1">
-        <v>8240.0</v>
+        <v>-2310.0</v>
       </c>
       <c r="J176" s="1">
-        <v>1.0354776769109</v>
+        <v>-1.1523495959294</v>
       </c>
       <c r="K176">
-        <v>3.92</v>
+        <v>2.78</v>
       </c>
       <c r="L176" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="M176" s="1">
-        <v>804008.0</v>
+        <v>198150.0</v>
       </c>
       <c r="N176" s="1">
-        <v>835394.3</v>
+        <v>203718.49</v>
       </c>
       <c r="O176" s="1">
-        <v>0.44</v>
+        <v>0.1</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="B177" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="C177" s="1">
-        <v>741000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.183</v>
+        <v>99.078</v>
       </c>
       <c r="E177" s="1">
-        <v>98.46009582</v>
+        <v>99.871</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>729589.31</v>
+        <v>1098581.0</v>
       </c>
       <c r="I177" s="1">
-        <v>5356.72</v>
+        <v>-8723.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.73421031895328</v>
+        <v>-0.79402429133582</v>
       </c>
       <c r="K177">
-        <v>2.96</v>
+        <v>2.07</v>
       </c>
       <c r="L177" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="M177" s="1">
-        <v>734946.03</v>
+        <v>1089858.0</v>
       </c>
       <c r="N177" s="1">
-        <v>756901.96</v>
+        <v>1112630.26</v>
       </c>
       <c r="O177" s="1">
-        <v>0.4</v>
+        <v>0.52</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="B178" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="C178" s="1">
-        <v>900000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.01</v>
+        <v>100.5</v>
       </c>
       <c r="E178" s="1">
-        <v>98.41</v>
+        <v>100.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>885690.0</v>
+        <v>688000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-12600.0</v>
+        <v>3440.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.4226196524743</v>
+        <v>0.5</v>
       </c>
       <c r="K178">
-        <v>0.43</v>
+        <v>0.51</v>
       </c>
       <c r="L178" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="M178" s="1">
-        <v>873090.0</v>
+        <v>691440.0</v>
       </c>
       <c r="N178" s="1">
-        <v>877001.3</v>
+        <v>694926.97</v>
       </c>
       <c r="O178" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="B179" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="C179" s="1">
-        <v>800000.0</v>
+        <v>1309000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>106.337</v>
+        <v>99.827</v>
       </c>
       <c r="E179" s="1">
-        <v>108.24</v>
+        <v>99.42560275</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>865920.0</v>
+        <v>1301481.14</v>
       </c>
       <c r="I179" s="1">
-        <v>-15224.0</v>
+        <v>5254.29</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.7581300813008</v>
+        <v>0.40371618446964</v>
       </c>
       <c r="K179">
-        <v>2.22</v>
+        <v>0.74</v>
       </c>
       <c r="L179" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="M179" s="1">
-        <v>850696.0</v>
+        <v>1306735.43</v>
       </c>
       <c r="N179" s="1">
-        <v>868449.42</v>
+        <v>1316400.51</v>
       </c>
       <c r="O179" s="1">
-        <v>0.45</v>
+        <v>0.62</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="B180" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="C180" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.717</v>
+        <v>100.374</v>
       </c>
       <c r="E180" s="1">
-        <v>100.51323077</v>
+        <v>99.471</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1306672.0</v>
+        <v>795768.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-23351.0</v>
+        <v>7224.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.7870590324121</v>
+        <v>0.90780227402962</v>
       </c>
       <c r="K180">
-        <v>2.97</v>
+        <v>0.47</v>
       </c>
       <c r="L180" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="M180" s="1">
-        <v>1283321.0</v>
+        <v>802992.0</v>
       </c>
       <c r="N180" s="1">
-        <v>1321906.96</v>
+        <v>806761.86</v>
       </c>
       <c r="O180" s="1">
-        <v>0.69</v>
+        <v>0.38</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="B181" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="C181" s="1">
-        <v>500000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>88.505</v>
+        <v>99.671</v>
       </c>
       <c r="E181" s="1">
-        <v>85.25</v>
+        <v>98.46009582</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>426250.0</v>
+        <v>729589.31</v>
       </c>
       <c r="I181" s="1">
-        <v>16275.0</v>
+        <v>8972.8</v>
       </c>
       <c r="J181" s="1">
-        <v>3.8181818181818</v>
+        <v>1.2298425808898</v>
       </c>
       <c r="K181">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>226.03</v>
+        <v>3.44</v>
+      </c>
+      <c r="L181" t="s">
+        <v>555</v>
       </c>
       <c r="M181" s="1">
-        <v>442525.0</v>
+        <v>738562.11</v>
       </c>
       <c r="N181" s="1">
-        <v>442751.03</v>
+        <v>764070.78</v>
       </c>
       <c r="O181" s="1">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="B182" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="C182" s="1">
-        <v>610000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>101.067</v>
+        <v>97.632</v>
       </c>
       <c r="E182" s="1">
-        <v>99.18943934</v>
+        <v>98.41</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>605055.58</v>
+        <v>885690.0</v>
       </c>
       <c r="I182" s="1">
-        <v>11453.12</v>
+        <v>-7002.0</v>
       </c>
       <c r="J182" s="1">
-        <v>1.8929037891031</v>
+        <v>-0.79057006401788</v>
       </c>
       <c r="K182">
-        <v>1.47</v>
+        <v>0.9</v>
       </c>
       <c r="L182" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="M182" s="1">
-        <v>616508.7</v>
+        <v>878688.0</v>
       </c>
       <c r="N182" s="1">
-        <v>625470.69</v>
+        <v>886760.26</v>
       </c>
       <c r="O182" s="1">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="B183" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="C183" s="1">
-        <v>800000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.378</v>
+        <v>100.613</v>
       </c>
       <c r="E183" s="1">
-        <v>102.939</v>
+        <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>823512.0</v>
+        <v>945000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-20488.0</v>
+        <v>5792.85</v>
       </c>
       <c r="J183" s="1">
-        <v>-2.4878811723448</v>
+        <v>0.613</v>
       </c>
       <c r="K183">
         <v>0.51</v>
       </c>
       <c r="L183" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="M183" s="1">
-        <v>803024.0</v>
+        <v>950792.85</v>
       </c>
       <c r="N183" s="1">
-        <v>807076.05</v>
+        <v>955576.31</v>
       </c>
       <c r="O183" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="B184" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="C184" s="1">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.062</v>
+        <v>88.696</v>
       </c>
       <c r="E184" s="1">
-        <v>100.761</v>
+        <v>85.25</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1309893.0</v>
+        <v>426250.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-48087.0</v>
+        <v>17230.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-3.6710632089797</v>
+        <v>4.0422287390029</v>
       </c>
       <c r="K184">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>0.15</v>
+      </c>
+      <c r="L184">
+        <v>739.73</v>
       </c>
       <c r="M184" s="1">
-        <v>1261806.0</v>
+        <v>443480.0</v>
       </c>
       <c r="N184" s="1">
-        <v>1266974.84</v>
+        <v>444219.73</v>
       </c>
       <c r="O184" s="1">
-        <v>0.66</v>
+        <v>0.21</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B185" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="C185" s="1">
-        <v>600000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>101.586</v>
+        <v>101.367</v>
       </c>
       <c r="E185" s="1">
-        <v>101.425395</v>
+        <v>99.18943934</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>608552.37</v>
+        <v>605055.58</v>
       </c>
       <c r="I185" s="1">
-        <v>963.63</v>
+        <v>13283.12</v>
       </c>
       <c r="J185" s="1">
-        <v>0.15834791671257</v>
+        <v>2.1953553423968</v>
       </c>
       <c r="K185">
-        <v>3.54</v>
+        <v>1.98</v>
       </c>
       <c r="L185" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="M185" s="1">
-        <v>609516.0</v>
+        <v>618338.7</v>
       </c>
       <c r="N185" s="1">
-        <v>630783.12</v>
+        <v>630434.25</v>
       </c>
       <c r="O185" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="B186" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="C186" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>102.177</v>
+        <v>100.728</v>
       </c>
       <c r="E186" s="1">
-        <v>99.96825</v>
+        <v>102.939</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>299904.75</v>
+        <v>823512.0</v>
       </c>
       <c r="I186" s="1">
-        <v>6626.25</v>
+        <v>-17688.0</v>
       </c>
       <c r="J186" s="1">
-        <v>2.2094515008515</v>
+        <v>-2.1478739836214</v>
       </c>
       <c r="K186">
-        <v>1.78</v>
+        <v>1.0</v>
       </c>
       <c r="L186" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="M186" s="1">
-        <v>306531.0</v>
+        <v>805824.0</v>
       </c>
       <c r="N186" s="1">
-        <v>311881.68</v>
+        <v>813848.66</v>
       </c>
       <c r="O186" s="1">
-        <v>0.16</v>
+        <v>0.38</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="B187" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="C187" s="1">
-        <v>200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>104.703</v>
+        <v>97.735</v>
       </c>
       <c r="E187" s="1">
-        <v>104.45</v>
+        <v>100.761</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>208900.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="I187" s="1">
-        <v>506.0</v>
+        <v>-39338.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.24222115844902</v>
+        <v>-3.0031460584949</v>
       </c>
       <c r="K187">
-        <v>4.09</v>
+        <v>0.86</v>
       </c>
       <c r="L187" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="M187" s="1">
-        <v>209406.0</v>
+        <v>1270555.0</v>
       </c>
       <c r="N187" s="1">
-        <v>217579.97</v>
+        <v>1281734.11</v>
       </c>
       <c r="O187" s="1">
-        <v>0.11</v>
+        <v>0.6</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="B188" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="C188" s="1">
-        <v>950000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.98</v>
+        <v>101.86</v>
       </c>
       <c r="E188" s="1">
-        <v>99.589</v>
+        <v>101.425395</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>946095.5</v>
+        <v>608552.37</v>
       </c>
       <c r="I188" s="1">
-        <v>-15285.5</v>
+        <v>2607.63</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.6156402815572</v>
+        <v>0.42849722202216</v>
       </c>
       <c r="K188">
-        <v>2.19</v>
+        <v>0.31</v>
       </c>
       <c r="L188" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="M188" s="1">
-        <v>930810.0</v>
+        <v>611160.0</v>
       </c>
       <c r="N188" s="1">
-        <v>951579.86</v>
+        <v>613009.32</v>
       </c>
       <c r="O188" s="1">
-        <v>0.5</v>
+        <v>0.29</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="B189" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="C189" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>102.409</v>
+        <v>101.98</v>
       </c>
       <c r="E189" s="1">
-        <v>103.012</v>
+        <v>99.96825</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>721084.0</v>
+        <v>299904.75</v>
       </c>
       <c r="I189" s="1">
-        <v>-4221.0</v>
+        <v>6035.25</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.58536869490933</v>
+        <v>2.0123889334864</v>
       </c>
       <c r="K189">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>273.29</v>
+        <v>2.31</v>
+      </c>
+      <c r="L189" t="s">
+        <v>578</v>
       </c>
       <c r="M189" s="1">
-        <v>716863.0</v>
+        <v>305940.0</v>
       </c>
       <c r="N189" s="1">
-        <v>717136.29</v>
+        <v>312883.15</v>
       </c>
       <c r="O189" s="1">
-        <v>0.37</v>
+        <v>0.15</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="B190" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="C190" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.429</v>
+        <v>104.659</v>
       </c>
       <c r="E190" s="1">
-        <v>99.908</v>
+        <v>104.45</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>499540.0</v>
+        <v>208900.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-12395.0</v>
+        <v>418.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-2.4812827801577</v>
+        <v>0.20009573958832</v>
       </c>
       <c r="K190">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>0.42</v>
+      </c>
+      <c r="L190">
+        <v>838.36</v>
       </c>
       <c r="M190" s="1">
-        <v>487145.0</v>
+        <v>209318.0</v>
       </c>
       <c r="N190" s="1">
-        <v>491020.0</v>
+        <v>210156.36</v>
       </c>
       <c r="O190" s="1">
-        <v>0.26</v>
+        <v>0.1</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="B191" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="C191" s="1">
-        <v>700000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>104.054</v>
+        <v>98.258</v>
       </c>
       <c r="E191" s="1">
-        <v>106.6</v>
+        <v>99.589</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>746200.0</v>
+        <v>946095.5</v>
       </c>
       <c r="I191" s="1">
-        <v>-17822.0</v>
+        <v>-12644.5</v>
       </c>
       <c r="J191" s="1">
-        <v>-2.3883677298311</v>
+        <v>-1.3364929861732</v>
       </c>
       <c r="K191">
-        <v>2.07</v>
+        <v>2.6</v>
       </c>
       <c r="L191" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="M191" s="1">
-        <v>728378.0</v>
+        <v>933451.0</v>
       </c>
       <c r="N191" s="1">
-        <v>742886.22</v>
+        <v>958124.97</v>
       </c>
       <c r="O191" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="B192" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="C192" s="1">
-        <v>1480000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.875</v>
+        <v>97.882</v>
       </c>
       <c r="E192" s="1">
-        <v>99.902</v>
+        <v>99.908</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1478549.6</v>
+        <v>499540.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-29999.6</v>
+        <v>-10130.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.0289884086405</v>
+        <v>-2.0278656363855</v>
       </c>
       <c r="K192">
-        <v>0.54</v>
+        <v>1.3</v>
       </c>
       <c r="L192" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="M192" s="1">
-        <v>1448550.0</v>
+        <v>489410.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1456487.26</v>
+        <v>495922.15</v>
       </c>
       <c r="O192" s="1">
-        <v>0.76</v>
+        <v>0.23</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="B193" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="C193" s="1">
-        <v>667000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.83</v>
+        <v>102.614</v>
       </c>
       <c r="E193" s="1">
-        <v>100.0</v>
+        <v>103.012</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>667000.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-1133.9</v>
+        <v>-2786.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.17</v>
+        <v>-0.38636275385392</v>
       </c>
       <c r="K193">
-        <v>0.89</v>
+        <v>0.69</v>
       </c>
       <c r="L193" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="M193" s="1">
-        <v>665866.1</v>
+        <v>718298.0</v>
       </c>
       <c r="N193" s="1">
-        <v>671831.27</v>
+        <v>723126.08</v>
       </c>
       <c r="O193" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="B194" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="C194" s="1">
-        <v>727000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.166</v>
+        <v>104.16</v>
       </c>
       <c r="E194" s="1">
-        <v>99.79727373</v>
+        <v>106.6</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>725526.18</v>
+        <v>746200.0</v>
       </c>
       <c r="I194" s="1">
-        <v>2680.64</v>
+        <v>-17080.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.36947529584666</v>
+        <v>-2.2889305816135</v>
       </c>
       <c r="K194">
-        <v>0.34</v>
+        <v>2.65</v>
       </c>
       <c r="L194" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="M194" s="1">
-        <v>728206.82</v>
+        <v>729120.0</v>
       </c>
       <c r="N194" s="1">
-        <v>730647.33</v>
+        <v>747703.56</v>
       </c>
       <c r="O194" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B195" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="C195" s="1">
-        <v>248000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.984</v>
+        <v>98.519</v>
       </c>
       <c r="E195" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>248000.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="I195" s="1">
-        <v>2440.32</v>
+        <v>-20468.4</v>
       </c>
       <c r="J195" s="1">
-        <v>0.984</v>
+        <v>-1.3843566695361</v>
       </c>
       <c r="K195">
-        <v>4.11</v>
+        <v>1.03</v>
       </c>
       <c r="L195" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="M195" s="1">
-        <v>250440.32</v>
+        <v>1458081.2</v>
       </c>
       <c r="N195" s="1">
-        <v>260630.51</v>
+        <v>1473367.78</v>
       </c>
       <c r="O195" s="1">
-        <v>0.14</v>
+        <v>0.7</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="B196" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="C196" s="1">
-        <v>500000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>102.173</v>
+        <v>100.461</v>
       </c>
       <c r="E196" s="1">
-        <v>99.660226</v>
+        <v>100.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>498301.13</v>
+        <v>667000.0</v>
       </c>
       <c r="I196" s="1">
-        <v>12563.87</v>
+        <v>3074.87</v>
       </c>
       <c r="J196" s="1">
-        <v>2.521340860696</v>
+        <v>0.461</v>
       </c>
       <c r="K196">
-        <v>3.49</v>
+        <v>1.45</v>
       </c>
       <c r="L196" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="M196" s="1">
-        <v>510865.0</v>
+        <v>670074.87</v>
       </c>
       <c r="N196" s="1">
-        <v>528325.62</v>
+        <v>679722.25</v>
       </c>
       <c r="O196" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="B197" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="C197" s="1">
-        <v>800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>101.92</v>
+        <v>102.7</v>
       </c>
       <c r="E197" s="1">
-        <v>103.47225</v>
+        <v>102.706</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>827778.0</v>
+        <v>1540590.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-12418.0</v>
+        <v>-90.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.5001606710978</v>
+        <v>-0.0058419177068526</v>
       </c>
       <c r="K197">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="L197" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="M197" s="1">
-        <v>815360.0</v>
+        <v>1540500.0</v>
       </c>
       <c r="N197" s="1">
-        <v>817688.77</v>
+        <v>1547097.95</v>
       </c>
       <c r="O197" s="1">
-        <v>0.43</v>
+        <v>0.73</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="B198" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="C198" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.187</v>
+        <v>102.574</v>
       </c>
       <c r="E198" s="1">
-        <v>99.495</v>
+        <v>99.660226</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>795960.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I198" s="1">
-        <v>-10464.0</v>
+        <v>14568.87</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.3146389265792</v>
+        <v>2.9237079996186</v>
       </c>
       <c r="K198">
-        <v>2.28</v>
+        <v>4.06</v>
       </c>
       <c r="L198" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="M198" s="1">
-        <v>785496.0</v>
+        <v>512870.0</v>
       </c>
       <c r="N198" s="1">
-        <v>803756.27</v>
+        <v>533155.96</v>
       </c>
       <c r="O198" s="1">
-        <v>0.42</v>
+        <v>0.25</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="B199" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="C199" s="1">
-        <v>1084000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.869</v>
+        <v>101.956</v>
       </c>
       <c r="E199" s="1">
-        <v>101.11874539</v>
+        <v>103.47225</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>1096127.2</v>
+        <v>827778.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-24387.24</v>
+        <v>-12130.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-2.2248549255962</v>
+        <v>-1.4653687341292</v>
       </c>
       <c r="K199">
-        <v>2.96</v>
+        <v>0.87</v>
       </c>
       <c r="L199" t="s">
-        <v>610</v>
+        <v>440</v>
       </c>
       <c r="M199" s="1">
-        <v>1071739.96</v>
+        <v>815648.0</v>
       </c>
       <c r="N199" s="1">
-        <v>1103814.48</v>
+        <v>822634.3</v>
       </c>
       <c r="O199" s="1">
-        <v>0.58</v>
+        <v>0.39</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="B200" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="C200" s="1">
-        <v>7000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>100.45</v>
+        <v>99.092</v>
       </c>
       <c r="E200" s="1">
-        <v>100.19914286</v>
+        <v>99.495</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>7013.94</v>
+        <v>795960.0</v>
       </c>
       <c r="I200" s="1">
-        <v>17.56</v>
+        <v>-3224.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.25035857164447</v>
+        <v>-0.40504547967235</v>
       </c>
       <c r="K200">
-        <v>1.83</v>
-[...2 lines deleted...]
-        <v>128.01</v>
+        <v>2.81</v>
+      </c>
+      <c r="L200" t="s">
+        <v>608</v>
       </c>
       <c r="M200" s="1">
-        <v>7031.5</v>
+        <v>792736.0</v>
       </c>
       <c r="N200" s="1">
-        <v>7159.51</v>
+        <v>815242.85</v>
       </c>
       <c r="O200" s="1">
-        <v>0.0</v>
+        <v>0.38</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="B201" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="C201" s="1">
-        <v>800000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>97.865</v>
+        <v>100.511</v>
       </c>
       <c r="E201" s="1">
         <v>100.0</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>800000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-17080.0</v>
+        <v>4726.75</v>
       </c>
       <c r="J201" s="1">
-        <v>-2.135</v>
+        <v>0.511</v>
       </c>
       <c r="K201">
-        <v>0.77</v>
+        <v>0.5</v>
       </c>
       <c r="L201" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="M201" s="1">
-        <v>782920.0</v>
+        <v>929726.75</v>
       </c>
       <c r="N201" s="1">
-        <v>789047.25</v>
+        <v>934320.02</v>
       </c>
       <c r="O201" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="B202" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="C202" s="1">
-        <v>400000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.324</v>
+        <v>100.068</v>
       </c>
       <c r="E202" s="1">
-        <v>100.0</v>
+        <v>101.11874539</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>400000.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="I202" s="1">
-        <v>1296.0</v>
+        <v>-11390.08</v>
       </c>
       <c r="J202" s="1">
-        <v>0.324</v>
+        <v>-1.0391202772817</v>
       </c>
       <c r="K202">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>161.75</v>
+        <v>3.47</v>
+      </c>
+      <c r="L202" t="s">
+        <v>614</v>
       </c>
       <c r="M202" s="1">
-        <v>401296.0</v>
+        <v>1084737.12</v>
       </c>
       <c r="N202" s="1">
-        <v>401457.75</v>
+        <v>1122380.13</v>
       </c>
       <c r="O202" s="1">
-        <v>0.21</v>
+        <v>0.53</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="B203" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="C203" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>95.916</v>
+        <v>98.143</v>
       </c>
       <c r="E203" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>875250.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-12006.0</v>
+        <v>-14856.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.3717223650386</v>
+        <v>-1.857</v>
       </c>
       <c r="K203">
-        <v>2.46</v>
+        <v>1.17</v>
       </c>
       <c r="L203" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="M203" s="1">
-        <v>863244.0</v>
+        <v>785144.0</v>
       </c>
       <c r="N203" s="1">
-        <v>885374.14</v>
+        <v>794530.43</v>
       </c>
       <c r="O203" s="1">
-        <v>0.46</v>
+        <v>0.37</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="B204" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="C204" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.757</v>
+        <v>100.881</v>
       </c>
       <c r="E204" s="1">
-        <v>99.33133333</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>893982.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>3831.0</v>
+        <v>3524.0</v>
       </c>
       <c r="J204" s="1">
-        <v>0.42853211809634</v>
+        <v>0.881</v>
       </c>
       <c r="K204">
-        <v>2.96</v>
+        <v>0.55</v>
       </c>
       <c r="L204" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="M204" s="1">
-        <v>897813.0</v>
+        <v>403524.0</v>
       </c>
       <c r="N204" s="1">
-        <v>924418.48</v>
+        <v>405707.67</v>
       </c>
       <c r="O204" s="1">
-        <v>0.48</v>
+        <v>0.19</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="B205" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="C205" s="1">
         <v>900000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.173</v>
+        <v>96.247</v>
       </c>
       <c r="E205" s="1">
-        <v>99.8356</v>
+        <v>97.25</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>898520.4</v>
+        <v>875250.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-5963.4</v>
+        <v>-9027.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.66369110818185</v>
+        <v>-1.0313624678663</v>
       </c>
       <c r="K205">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="L205" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="M205" s="1">
-        <v>892557.0</v>
+        <v>866223.0</v>
       </c>
       <c r="N205" s="1">
-        <v>895053.58</v>
+        <v>868935.33</v>
       </c>
       <c r="O205" s="1">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="B206" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="C206" s="1">
         <v>900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>82.546</v>
+        <v>99.714</v>
       </c>
       <c r="E206" s="1">
-        <v>81.04033333</v>
+        <v>99.8356</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>729363.0</v>
+        <v>898520.4</v>
       </c>
       <c r="I206" s="1">
-        <v>13551.0</v>
+        <v>-1094.4</v>
       </c>
       <c r="J206" s="1">
-        <v>1.8579225982124</v>
+        <v>-0.12180023959389</v>
       </c>
       <c r="K206">
-        <v>0.46</v>
+        <v>0.79</v>
       </c>
       <c r="L206" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="M206" s="1">
-        <v>742914.0</v>
+        <v>897426.0</v>
       </c>
       <c r="N206" s="1">
-        <v>747074.96</v>
+        <v>904545.86</v>
       </c>
       <c r="O206" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="B207" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="C207" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>89.504</v>
+        <v>83.11</v>
       </c>
       <c r="E207" s="1">
-        <v>89.675</v>
+        <v>81.04033333</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>986425.0</v>
+        <v>729363.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1881.0</v>
+        <v>18627.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.19068859771397</v>
+        <v>2.5538723516274</v>
       </c>
       <c r="K207">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="L207" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="M207" s="1">
-        <v>984544.0</v>
+        <v>747990.0</v>
       </c>
       <c r="N207" s="1">
-        <v>990985.78</v>
+        <v>753075.62</v>
       </c>
       <c r="O207" s="1">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="B208" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="C208" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>100.566</v>
+        <v>90.077</v>
       </c>
       <c r="E208" s="1">
-        <v>99.774775</v>
+        <v>89.675</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>598648.65</v>
+        <v>986425.0</v>
       </c>
       <c r="I208" s="1">
-        <v>4747.35</v>
+        <v>4422.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.79301105915799</v>
+        <v>0.44828547532757</v>
       </c>
       <c r="K208">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>0.69</v>
+      </c>
+      <c r="L208" t="s">
+        <v>632</v>
       </c>
       <c r="M208" s="1">
-        <v>603396.0</v>
+        <v>990847.0</v>
       </c>
       <c r="N208" s="1">
-        <v>604074.08</v>
+        <v>998418.92</v>
       </c>
       <c r="O208" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>633</v>
+      </c>
+      <c r="B209" t="s">
+        <v>634</v>
+      </c>
+      <c r="C209" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>101.153</v>
+      </c>
+      <c r="E209" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="I209" s="1">
+        <v>8269.35</v>
+      </c>
+      <c r="J209" s="1">
+        <v>1.3813361142633</v>
+      </c>
+      <c r="K209">
+        <v>0.63</v>
+      </c>
+      <c r="L209" t="s">
         <v>635</v>
       </c>
-      <c r="B209" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M209" s="1">
-        <v>788400.0</v>
+        <v>606918.0</v>
       </c>
       <c r="N209" s="1">
-        <v>803257.97</v>
+        <v>610678.27</v>
       </c>
       <c r="O209" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>636</v>
+      </c>
+      <c r="B210" t="s">
+        <v>637</v>
+      </c>
+      <c r="C210" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.162</v>
+      </c>
+      <c r="E210" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-6704.0</v>
+      </c>
+      <c r="J210" s="1">
+        <v>-0.838</v>
+      </c>
+      <c r="K210">
+        <v>2.29</v>
+      </c>
+      <c r="L210" t="s">
         <v>638</v>
       </c>
-      <c r="B210" t="s">
+      <c r="M210" s="1">
+        <v>793296.0</v>
+      </c>
+      <c r="N210" s="1">
+        <v>811609.32</v>
+      </c>
+      <c r="O210" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="P210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16">
+      <c r="A211" t="s">
         <v>639</v>
       </c>
-      <c r="C210" s="1">
+      <c r="B211" t="s">
+        <v>640</v>
+      </c>
+      <c r="C211" s="1">
         <v>-4300000.0</v>
       </c>
-      <c r="D210" s="1">
-[...2 lines deleted...]
-      <c r="E210" s="1">
+      <c r="D211" s="1">
+        <v>11.28136674</v>
+      </c>
+      <c r="E211" s="1">
         <v>0.0</v>
       </c>
-      <c r="F210" t="s">
-[...5 lines deleted...]
-      <c r="H210" s="1">
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
         <v>0.0</v>
       </c>
-      <c r="I210" s="1">
-[...2 lines deleted...]
-      <c r="J210" s="1">
+      <c r="I211" s="1">
+        <v>-440307.1</v>
+      </c>
+      <c r="J211" s="1">
         <v>0</v>
       </c>
-      <c r="K210">
+      <c r="K211">
         <v>0.0</v>
       </c>
-      <c r="L210" t="s">
-[...11 lines deleted...]
-      <c r="P210">
+      <c r="L211" t="s">
+        <v>641</v>
+      </c>
+      <c r="M211" s="1">
+        <v>-440307.1</v>
+      </c>
+      <c r="N211" s="1">
+        <v>-485098.77</v>
+      </c>
+      <c r="O211" s="1">
+        <v>-0.23</v>
+      </c>
+      <c r="P211">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>