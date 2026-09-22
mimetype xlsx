--- v3 (2026-09-01)
+++ v4 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="642">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="645">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1872 +118,1881 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
+  </si>
+  <si>
+    <t>1 112.33</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>19 297.95</t>
+    <t>20 556.51</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>4 427.05</t>
+    <t>5 095.89</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>16 182.89</t>
+    <t>17 778.39</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>3 615.07</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>3 243.84</t>
+    <t>5 372.60</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>32 642.47</t>
+    <t>36 698.63</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>23 501.71</t>
+    <t>26 198.63</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 906.85</t>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>4 015.26</t>
-[...8 lines deleted...]
-    <t>6 650.96</t>
+    <t>4 604.92</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 677.18</t>
+    <t>2 713.08</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>37 836.99</t>
+    <t>40 167.12</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>9 988.56</t>
+    <t>10 658.72</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>5 580.82</t>
+    <t>9 766.44</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>1 205.48</t>
+    <t>2 356.16</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>1 304.38</t>
+    <t>2 495.34</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>8 016.44</t>
-[...8 lines deleted...]
-    <t>10 582.19</t>
+    <t>8 821.92</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>5 068.49</t>
-[...5 lines deleted...]
-    <t>ARKEMA SA PERP</t>
+    <t>5 787.67</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>5 413.70</t>
+    <t>6 161.64</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>3 423.29</t>
+    <t>6 846.58</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>20 074.66</t>
+    <t>22 742.81</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>42 900.00</t>
+    <t>47 013.70</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>67 262.76</t>
+    <t>71 939.98</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>6 419.44</t>
+    <t>6 983.49</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 734.66</t>
+    <t>5 037.79</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>2 965.28</t>
+  </si>
+  <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>6 974.81</t>
+    <t>8 036.20</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>8 197.26</t>
+    <t>9 463.01</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>13 823.63</t>
+    <t>16 347.95</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 591.00</t>
+    <t>4 158.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>30 636.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>6 846.58</t>
+    <t>10 269.86</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>2 130.43</t>
+    <t>5 326.09</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
+    <t>1 871.89</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>6 878.39</t>
+    <t>9 208.17</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>21 754.97</t>
+    <t>24 905.68</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>16 579.45</t>
+    <t>19 197.26</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
+    <t>2 942.93</t>
+  </si>
+  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>14 285.96</t>
+    <t>17 198.63</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
+    <t>3 495.21</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>18 888.08</t>
+    <t>20 822.96</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>2 708.87</t>
+  </si>
+  <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>23 658.90</t>
+    <t>26 118.49</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>28 203.30</t>
+    <t>2 095.63</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>26 027.40</t>
+    <t>28 760.27</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>10 852.05</t>
+    <t>11 830.14</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>32 306.85</t>
+    <t>37 369.86</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>16 861.87</t>
+    <t>18 650.25</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>20 388.70</t>
+    <t>22 136.30</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 486.30</t>
+    <t>3 046.92</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>19 254.79</t>
-[...8 lines deleted...]
-    <t>5 588.01</t>
+    <t>20 865.75</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>25 520.55</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>11 061.64</t>
+    <t>14 477.74</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>30 104.79</t>
+    <t>32 068.15</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>8 243.51</t>
+    <t>10 991.34</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>11 508.56</t>
+    <t>12 475.28</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>49 402.74</t>
+    <t>52 624.66</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>4 660.27</t>
+    <t>6 407.88</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>1 695.21</t>
+    <t>3 672.95</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>2 486.30</t>
+    <t>7 232.88</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>18 398.63</t>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>11 347.83</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 502.30</t>
+    <t>3 162.74</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>20 726.71</t>
+    <t>24 049.32</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>3 353.42</t>
-[...8 lines deleted...]
-    <t>16 375.68</t>
+    <t>5 424.66</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>2 125.41</t>
+    <t>3 400.66</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>4 573.11</t>
+    <t>6 097.48</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>70 534.25</t>
+    <t>76 000.00</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>4 068.49</t>
+    <t>4 845.21</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 871.58</t>
+    <t>4 123.29</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>7 997.26</t>
+    <t>9 205.48</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
+    <t>1 198.63</t>
+  </si>
+  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>2 406.80</t>
+    <t>3 610.20</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>23 358.90</t>
+    <t>24 818.84</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>13 957.19</t>
+    <t>15 359.59</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>14 072.65</t>
+    <t>15 351.98</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>28 438.92</t>
+    <t>32 862.75</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>34 273.08</t>
+    <t>36 899.85</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>1 986.30</t>
+    <t>3 654.79</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>11 147.26</t>
+    <t>13 664.38</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
+    <t>4 137.74</t>
+  </si>
+  <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>5 511.99</t>
+    <t>9 503.42</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>2 462.26</t>
+    <t>5 047.63</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>13 987.40</t>
+    <t>15 083.42</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>10 596.58</t>
+    <t>11 761.64</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>2 608.22</t>
+    <t>3 413.70</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>9 427.40</t>
+    <t>10 765.07</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>8 622.64</t>
+    <t>12 395.05</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>3 976.03</t>
+    <t>11 178.08</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
+    <t>10 947.95</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>6 893.15</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>3 812.36</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>1 047.95</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>10 891.87</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>13 698.63</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>13 925.55</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>4 893.76</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 621.92</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>4 967.12</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>9 067.47</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 330.48</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>3 025.68</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>68 825.34</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>3 955.48</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>3 164.38</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>25 295.51</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>14 136.99</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>5 120.55</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>10 952.05</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>55 587.67</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>31 647.95</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>35 834.43</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>7 335.62</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>5 350.68</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>12 938.78</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>17 948.92</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>8 849.32</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>13 561.64</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>1 816.44</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>34 906.85</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>3 682.19</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>5 063.01</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>3 688.36</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>2 298.74</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>36 595.72</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>17 917.81</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>11 219.18</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>21 575.34</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>10 678.80</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>29 589.04</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>6 719.10</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>25 734.59</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>8 452.87</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>5 500.87</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>13 190.38</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>7 561.64</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>50 476.71</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>39 973.40</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>13 351.80</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>5 321.92</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>17 151.52</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>23 186.30</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>18 906.03</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>10 035.62</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>27 784.38</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>10 924.66</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>4 980.82</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>14 799.66</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>5 116.44</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>2 755.73</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>3 966.99</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>6 292.71</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>3 495.89</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>4 050.00</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>21 718.95</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>18 180.82</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>12 945.21</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>6 952.05</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
     <t>8 876.71</t>
   </si>
   <si>
-    <t>FR0014017VR8</t>
-[...92 lines deleted...]
-    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>15 271.78</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>54 708.90</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>10 165.33</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>2 617.81</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>33 106.99</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>2 717.81</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>6 000.00</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>25 224.66</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>5 044.98</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>12 301.01</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>5 610.96</t>
+  </si>
+  <si>
+    <t>XS2631822868</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.5 09/06/2033</t>
+  </si>
+  <si>
+    <t>1 065.82</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
+    <t>9 819.86</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>7 175.19</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>13 411.64</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>9 693.15</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>13 703.42</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>3 143.84</t>
+  </si>
+  <si>
+    <t>XS2549543143</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
+  </si>
+  <si>
+    <t>7 611.99</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>1 327.40</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>26 313.70</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>6 741.10</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>7 642.36</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>20 295.21</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>18 373.29</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
+  </si>
+  <si>
+    <t>11 193.90</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>10 244.18</t>
+  </si>
+  <si>
+    <t>CH1305916897</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG 09/06/2033</t>
+  </si>
+  <si>
+    <t>BE0390119825</t>
+  </si>
+  <si>
+    <t>UCB SA 4.25 20/03/2030</t>
+  </si>
+  <si>
+    <t>8 942.47</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
+  </si>
+  <si>
+    <t>24 290.41</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>6 676.87</t>
+  </si>
+  <si>
+    <t>XS2496289138</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
+  </si>
+  <si>
+    <t>39 981.78</t>
+  </si>
+  <si>
+    <t>FR001400UHP0</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
+  </si>
+  <si>
+    <t>10 755.29</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
+  </si>
+  <si>
+    <t>3 032.88</t>
+  </si>
+  <si>
+    <t>FR00140007L3</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>4 006.85</t>
   </si>
   <si>
-    <t>DE000A383PT8</t>
-[...853 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>7 119.86</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 085.62</t>
+    <t>5 473.97</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 571.92</t>
+    <t>8 046.58</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 760.27</t>
-[...8 lines deleted...]
-    <t>18 313.32</t>
+    <t>5 054.79</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>1 190.14</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-44 791.67</t>
+    <t>-1 194.44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2292,10819 +2301,10869 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>327.2253</v>
+      </c>
+      <c r="C2">
+        <v>6481.88</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>2121035.38</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>2121035.38</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3289.0</v>
+      </c>
+      <c r="C3">
+        <v>11553.61</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>37999824.4</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>37999824.4</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1351263.7706</v>
+      </c>
+      <c r="C4">
+        <v>113.76</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>153730458.63</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>153730458.63</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>181172.4646</v>
+      </c>
+      <c r="C5">
+        <v>103.44</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>18742230.17</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>18742230.17</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2436.0</v>
+      </c>
+      <c r="C6">
+        <v>100.44</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>244681.84</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>244681.84</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P211"/>
+  <dimension ref="A1:Z212"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O211" sqref="O211"/>
+      <selection activeCell="N212" sqref="N212"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" s="1">
+        <v>2247.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>2553.0</v>
+        <v>4811.69</v>
       </c>
       <c r="D2" s="1">
-        <v>4805.57</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>4802.3386960392</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>10790855.05</v>
       </c>
       <c r="H2" s="1">
-        <v>12252953.33</v>
+        <v>21012.38</v>
       </c>
       <c r="I2" s="1">
-        <v>15666.88</v>
-[...2 lines deleted...]
-        <v>0.12786207192711</v>
+        <v>0.19472395748658</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>10811867.43</v>
+      </c>
+      <c r="M2" s="1">
+        <v>10811867.43</v>
+      </c>
+      <c r="N2" s="1">
+        <v>5.08</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>329.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>105.83</v>
+      </c>
+      <c r="D3" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>46060.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>46060.0</v>
       </c>
       <c r="M3" s="1">
-        <v>7140.0</v>
+        <v>46060.0</v>
       </c>
       <c r="N3" s="1">
-        <v>7140.0</v>
-[...8 lines deleted...]
-    <row r="4" spans="1:16">
+        <v>0.02</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.75</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>695317.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>2933.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.42182198910713</v>
+      </c>
+      <c r="J4">
+        <v>0.16</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="1">
+        <v>698250.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>699362.33</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D4" s="1">
-[...2 lines deleted...]
-      <c r="E4" s="1">
+      <c r="C5" s="1">
+        <v>101.992</v>
+      </c>
+      <c r="D5" s="1">
         <v>99.634</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" s="1">
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
         <v>498170.0</v>
       </c>
-      <c r="I4" s="1">
-[...17 lines deleted...]
-      <c r="O4" s="1">
+      <c r="H5" s="1">
+        <v>11790.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>2.3666619828573</v>
+      </c>
+      <c r="J5">
+        <v>4.11</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="1">
+        <v>509960.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>530516.51</v>
+      </c>
+      <c r="N5" s="1">
         <v>0.25</v>
       </c>
-      <c r="P4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>39</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D5" s="1">
-[...2 lines deleted...]
-      <c r="E5" s="1">
+      <c r="C6" s="1">
+        <v>101.625</v>
+      </c>
+      <c r="D6" s="1">
         <v>99.179</v>
       </c>
-      <c r="F5" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="1">
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
         <v>297537.0</v>
       </c>
-      <c r="I5" s="1">
-[...5 lines deleted...]
-      <c r="K5">
+      <c r="H6" s="1">
+        <v>7338.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>2.4662478952198</v>
+      </c>
+      <c r="J6">
+        <v>1.7</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="1">
+        <v>304875.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>309970.89</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>493000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>109.233</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.24670385</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>494216.25</v>
+      </c>
+      <c r="H7" s="1">
+        <v>44302.44</v>
+      </c>
+      <c r="I7" s="1">
+        <v>8.9641811656335</v>
+      </c>
+      <c r="J7">
+        <v>3.61</v>
+      </c>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="1">
+        <v>538518.69</v>
+      </c>
+      <c r="M7" s="1">
+        <v>556297.08</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>100.873</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1298011.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>13338.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.0275721854437</v>
+      </c>
+      <c r="J8">
+        <v>0.28</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1311349.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1314964.07</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>101.736</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.9080525</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>799264.42</v>
+      </c>
+      <c r="H9" s="1">
+        <v>14623.58</v>
+      </c>
+      <c r="I9" s="1">
+        <v>1.8296297988593</v>
+      </c>
+      <c r="J9">
+        <v>0.67</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" s="1">
+        <v>813888.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>819260.6</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>101.41</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>16920.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="J10">
+        <v>3.06</v>
+      </c>
+      <c r="K10" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1216920.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1253618.63</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>98.591</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1241625.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-9237.5</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-0.74398469747307</v>
+      </c>
+      <c r="J11">
+        <v>2.1</v>
+      </c>
+      <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1232387.5</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1258586.13</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.219</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>794024.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-16272.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-2.0493083332494</v>
+      </c>
+      <c r="J12">
+        <v>0.41</v>
+      </c>
+      <c r="K12" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" s="1">
+        <v>777752.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>781039.67</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="1">
+        <v>911000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>94.155</v>
+      </c>
+      <c r="D13" s="1">
+        <v>93.75230516</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>854083.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>3668.55</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.42953060210155</v>
+      </c>
+      <c r="J13">
+        <v>0.51</v>
+      </c>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" s="1">
+        <v>857752.05</v>
+      </c>
+      <c r="M13" s="1">
+        <v>862356.97</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="1">
+        <v>554000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.968</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>552038.84</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1783.88</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.32314392951047</v>
+      </c>
+      <c r="J14">
+        <v>0.49</v>
+      </c>
+      <c r="K14" t="s">
+        <v>68</v>
+      </c>
+      <c r="L14" s="1">
+        <v>553822.72</v>
+      </c>
+      <c r="M14" s="1">
+        <v>556535.8</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>101.747</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="H15" s="1">
+        <v>8006.67</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.88206741857338</v>
+      </c>
+      <c r="J15">
+        <v>4.46</v>
+      </c>
+      <c r="K15" t="s">
+        <v>71</v>
+      </c>
+      <c r="L15" s="1">
+        <v>915723.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>955890.12</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>110.477</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="H16" s="1">
+        <v>20128.29</v>
+      </c>
+      <c r="I16" s="1">
+        <v>10.022765511448</v>
+      </c>
+      <c r="J16">
+        <v>5.33</v>
+      </c>
+      <c r="K16" t="s">
+        <v>74</v>
+      </c>
+      <c r="L16" s="1">
+        <v>220954.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>231612.72</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1940000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.312</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1931852.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>14200.8</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.73508736694115</v>
+      </c>
+      <c r="J17">
+        <v>0.5</v>
+      </c>
+      <c r="K17" t="s">
+        <v>77</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1946052.8</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1955819.24</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>104.412</v>
+      </c>
+      <c r="D18" s="1">
+        <v>106.6386</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>426554.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-8906.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2.0879869015535</v>
+      </c>
+      <c r="J18">
+        <v>0.59</v>
+      </c>
+      <c r="K18" t="s">
+        <v>80</v>
+      </c>
+      <c r="L18" s="1">
+        <v>417648.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>420004.16</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>100.587</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-138.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-0.022860550641089</v>
+      </c>
+      <c r="J19">
+        <v>0.42</v>
+      </c>
+      <c r="K19" t="s">
+        <v>83</v>
+      </c>
+      <c r="L19" s="1">
+        <v>603522.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>606017.34</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>96.239</v>
+      </c>
+      <c r="D20" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>395212.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-10256.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-2.5950629029483</v>
+      </c>
+      <c r="J20">
+        <v>2.21</v>
+      </c>
+      <c r="K20" t="s">
+        <v>86</v>
+      </c>
+      <c r="L20" s="1">
+        <v>384956.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>393777.92</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>96.952</v>
+      </c>
+      <c r="D21" s="1">
+        <v>98.646</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>394584.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-6776.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.717251586481</v>
+      </c>
+      <c r="J21">
+        <v>1.45</v>
+      </c>
+      <c r="K21" t="s">
+        <v>89</v>
+      </c>
+      <c r="L21" s="1">
+        <v>387808.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>393595.67</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>96.715</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.04</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>384160.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>2700.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.70283215326947</v>
+      </c>
+      <c r="J22">
+        <v>1.54</v>
+      </c>
+      <c r="K22" t="s">
+        <v>92</v>
+      </c>
+      <c r="L22" s="1">
+        <v>386860.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>393021.64</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.318</v>
+      </c>
+      <c r="D23" s="1">
+        <v>97.87029412</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1663795.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>7611.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.45744818321969</v>
+      </c>
+      <c r="J23">
+        <v>0.4</v>
+      </c>
+      <c r="K23" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1671406.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1678252.58</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>106.756</v>
+      </c>
+      <c r="D24" s="1">
+        <v>103.75</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>726250.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>21042.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>2.8973493975904</v>
+      </c>
+      <c r="J24">
+        <v>3.25</v>
+      </c>
+      <c r="K24" t="s">
+        <v>98</v>
+      </c>
+      <c r="L24" s="1">
+        <v>747292.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>770034.81</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>102.589</v>
+      </c>
+      <c r="D25" s="1">
+        <v>105.43894615</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1370706.3</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-37049.3</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.7029349759318</v>
+      </c>
+      <c r="J25">
+        <v>3.62</v>
+      </c>
+      <c r="K25" t="s">
+        <v>101</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1333657.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1380670.7</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2480000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.195</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.65603468</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2471469.66</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-11433.66</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.46262595026151</v>
+      </c>
+      <c r="J26">
+        <v>2.9</v>
+      </c>
+      <c r="K26" t="s">
+        <v>104</v>
+      </c>
+      <c r="L26" s="1">
+        <v>2460036.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2531975.98</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="1">
+        <v>713000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>89.646</v>
+      </c>
+      <c r="D27" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>704757.72</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-65581.74</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-9.3055724171422</v>
+      </c>
+      <c r="J27">
+        <v>0.98</v>
+      </c>
+      <c r="K27" t="s">
+        <v>107</v>
+      </c>
+      <c r="L27" s="1">
+        <v>639175.98</v>
+      </c>
+      <c r="M27" s="1">
+        <v>646159.47</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" s="1">
+        <v>281000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>89.858</v>
+      </c>
+      <c r="D28" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>236854.9</v>
+      </c>
+      <c r="H28" s="1">
+        <v>15646.08</v>
+      </c>
+      <c r="I28" s="1">
+        <v>6.6057658085182</v>
+      </c>
+      <c r="J28">
+        <v>1.79</v>
+      </c>
+      <c r="K28" t="s">
+        <v>110</v>
+      </c>
+      <c r="L28" s="1">
+        <v>252500.98</v>
+      </c>
+      <c r="M28" s="1">
+        <v>257538.77</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="1">
+        <v>976000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>100.225</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>972662.08</v>
+      </c>
+      <c r="H29" s="1">
+        <v>5533.92</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.56894579461759</v>
+      </c>
+      <c r="J29">
+        <v>0.3</v>
+      </c>
+      <c r="K29" t="s">
+        <v>113</v>
+      </c>
+      <c r="L29" s="1">
+        <v>978196.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>981161.28</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>107.048</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>20227.76</v>
+      </c>
+      <c r="I30" s="1">
+        <v>7.048</v>
+      </c>
+      <c r="J30">
+        <v>2.8</v>
+      </c>
+      <c r="K30" t="s">
+        <v>116</v>
+      </c>
+      <c r="L30" s="1">
+        <v>307227.76</v>
+      </c>
+      <c r="M30" s="1">
+        <v>315263.96</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>92.198</v>
+      </c>
+      <c r="D31" s="1">
+        <v>91.63853818</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1008023.92</v>
+      </c>
+      <c r="H31" s="1">
+        <v>6154.08</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.61050932204069</v>
+      </c>
+      <c r="J31">
+        <v>0.86</v>
+      </c>
+      <c r="K31" t="s">
+        <v>119</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1014178.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1023641.01</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>104.103</v>
+      </c>
+      <c r="D32" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>951840.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-14913.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-1.5667549167927</v>
+      </c>
+      <c r="J32">
+        <v>1.82</v>
+      </c>
+      <c r="K32" t="s">
+        <v>122</v>
+      </c>
+      <c r="L32" s="1">
+        <v>936927.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>953274.95</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" s="1">
+        <v>292000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.264</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>290852.44</v>
+      </c>
+      <c r="H33" s="1">
+        <v>1918.44</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.65959219733553</v>
+      </c>
+      <c r="J33">
+        <v>1.42</v>
+      </c>
+      <c r="K33" t="s">
+        <v>125</v>
+      </c>
+      <c r="L33" s="1">
+        <v>292770.88</v>
+      </c>
+      <c r="M33" s="1">
+        <v>296928.88</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.625</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.23766667</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>902139.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-5514.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.61121401469175</v>
+      </c>
+      <c r="J34">
+        <v>0.11</v>
+      </c>
+      <c r="K34">
+        <v>949.32</v>
+      </c>
+      <c r="L34" s="1">
+        <v>896625.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>897574.32</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>100.821</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1397676.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>13818.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.98864114429954</v>
+      </c>
+      <c r="J35">
+        <v>0.73</v>
+      </c>
+      <c r="K35" t="s">
+        <v>130</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1411494.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1421763.86</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>132</v>
+      </c>
+      <c r="B36" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>107.413</v>
+      </c>
+      <c r="D36" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>863696.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-4392.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.5085122543117</v>
+      </c>
+      <c r="J36">
+        <v>0.67</v>
+      </c>
+      <c r="K36" t="s">
+        <v>133</v>
+      </c>
+      <c r="L36" s="1">
+        <v>859304.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>864630.09</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>135</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>89.495</v>
+      </c>
+      <c r="D37" s="1">
+        <v>87.458688</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1749173.76</v>
+      </c>
+      <c r="H37" s="1">
+        <v>40726.24</v>
+      </c>
+      <c r="I37" s="1">
+        <v>2.328312997332</v>
+      </c>
+      <c r="J37">
+        <v>0.09</v>
+      </c>
+      <c r="K37" t="s">
+        <v>136</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1789900.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1791771.89</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>138</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1045000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>100.902</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1037664.1</v>
+      </c>
+      <c r="H38" s="1">
+        <v>16761.8</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.6153396845858</v>
+      </c>
+      <c r="J38">
+        <v>0.88</v>
+      </c>
+      <c r="K38" t="s">
+        <v>139</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1054425.9</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1063634.07</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1685000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>99.128</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1675884.15</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-5577.35</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.33280045043686</v>
+      </c>
+      <c r="J39">
         <v>1.48</v>
       </c>
-      <c r="L5" t="s">
-[...8 lines deleted...]
-      <c r="O5" s="1">
+      <c r="K39" t="s">
+        <v>142</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1670306.8</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1695212.48</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>98.511</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1290796.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-10153.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.7865689078677</v>
+      </c>
+      <c r="J40">
+        <v>1.48</v>
+      </c>
+      <c r="K40" t="s">
+        <v>145</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1280643.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1299840.26</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>147</v>
+      </c>
+      <c r="B41" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>103.835</v>
+      </c>
+      <c r="D41" s="1">
+        <v>104.31933333</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>938874.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-4359.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.46427955188875</v>
+      </c>
+      <c r="J41">
+        <v>0.33</v>
+      </c>
+      <c r="K41" t="s">
+        <v>148</v>
+      </c>
+      <c r="L41" s="1">
+        <v>934515.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>937457.93</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>150</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.334</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1498995.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-8985.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.59940159907138</v>
+      </c>
+      <c r="J42">
+        <v>1.15</v>
+      </c>
+      <c r="K42" t="s">
+        <v>151</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1490010.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1507208.63</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>153</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.909</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1412740.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-14014.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-0.99197304528788</v>
+      </c>
+      <c r="J43">
+        <v>0.25</v>
+      </c>
+      <c r="K43" t="s">
+        <v>154</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1398726.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1402221.21</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>156</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.818</v>
+      </c>
+      <c r="D44" s="1">
+        <v>99.8407</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>998407.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-10227.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-1.0243317604945</v>
+      </c>
+      <c r="J44">
+        <v>2.08</v>
+      </c>
+      <c r="K44" t="s">
+        <v>157</v>
+      </c>
+      <c r="L44" s="1">
+        <v>988180.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1009002.96</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>159</v>
+      </c>
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>101.223</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>9784.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>1.223</v>
+      </c>
+      <c r="J45">
+        <v>0.34</v>
+      </c>
+      <c r="K45" t="s">
+        <v>160</v>
+      </c>
+      <c r="L45" s="1">
+        <v>809784.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>812492.87</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>162</v>
+      </c>
+      <c r="B46" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>105.222</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>899298.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>47700.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>5.3041372270371</v>
+      </c>
+      <c r="J46">
+        <v>2.9</v>
+      </c>
+      <c r="K46" t="s">
+        <v>163</v>
+      </c>
+      <c r="L46" s="1">
+        <v>946998.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>973116.49</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>165</v>
+      </c>
+      <c r="B47" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>109.154</v>
+      </c>
+      <c r="D47" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-5368.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.61097200091054</v>
+      </c>
+      <c r="J47">
+        <v>0.26</v>
+      </c>
+      <c r="K47" t="s">
+        <v>166</v>
+      </c>
+      <c r="L47" s="1">
+        <v>873232.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>875327.63</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>168</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>106.16</v>
+      </c>
+      <c r="D48" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1078400.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-16800.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.5578635014837</v>
+      </c>
+      <c r="J48">
+        <v>2.88</v>
+      </c>
+      <c r="K48" t="s">
+        <v>169</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1061600.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1090360.27</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>171</v>
+      </c>
+      <c r="B49" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>89.815</v>
+      </c>
+      <c r="D49" s="1">
+        <v>88.7895</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>710316.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>8204.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.1549789107946</v>
+      </c>
+      <c r="J49">
+        <v>1.48</v>
+      </c>
+      <c r="K49" t="s">
+        <v>172</v>
+      </c>
+      <c r="L49" s="1">
+        <v>718520.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>730350.14</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>174</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>100.588</v>
+      </c>
+      <c r="D50" s="1">
+        <v>101.79480909</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2239485.8</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-26549.8</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-1.1855310714629</v>
+      </c>
+      <c r="J50">
+        <v>1.7</v>
+      </c>
+      <c r="K50" t="s">
+        <v>175</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2212936.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2250305.86</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>177</v>
+      </c>
+      <c r="B51" s="1">
+        <v>921000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>98.464</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>916652.88</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-9799.44</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-1.0690458966321</v>
+      </c>
+      <c r="J51">
+        <v>2.03</v>
+      </c>
+      <c r="K51" t="s">
+        <v>178</v>
+      </c>
+      <c r="L51" s="1">
+        <v>906853.44</v>
+      </c>
+      <c r="M51" s="1">
+        <v>925503.69</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>180</v>
+      </c>
+      <c r="B52" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>98.246</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>895140.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-10926.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-1.2205911924392</v>
+      </c>
+      <c r="J52">
+        <v>2.46</v>
+      </c>
+      <c r="K52" t="s">
+        <v>181</v>
+      </c>
+      <c r="L52" s="1">
+        <v>884214.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>906350.3</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>183</v>
+      </c>
+      <c r="B53" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>703150.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-11942.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-1.6983573917372</v>
+      </c>
+      <c r="J53">
+        <v>0.44</v>
+      </c>
+      <c r="K53" t="s">
+        <v>184</v>
+      </c>
+      <c r="L53" s="1">
+        <v>691208.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>694254.92</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>186</v>
+      </c>
+      <c r="B54" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>96.213</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>792616.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-22912.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2.8906809854961</v>
+      </c>
+      <c r="J54">
+        <v>2.61</v>
+      </c>
+      <c r="K54" t="s">
+        <v>187</v>
+      </c>
+      <c r="L54" s="1">
+        <v>769704.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>790569.75</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>189</v>
+      </c>
+      <c r="B55" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>105.153</v>
+      </c>
+      <c r="D55" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1049200.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>2330.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.22207396111323</v>
+      </c>
+      <c r="J55">
+        <v>2.55</v>
+      </c>
+      <c r="K55" t="s">
+        <v>190</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1051530.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1077050.55</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>192</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>103.693</v>
+      </c>
+      <c r="D56" s="1">
+        <v>100.8613224</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1260766.53</v>
+      </c>
+      <c r="H56" s="1">
+        <v>35395.97</v>
+      </c>
+      <c r="I56" s="1">
+        <v>2.807496008004</v>
+      </c>
+      <c r="J56">
+        <v>1.16</v>
+      </c>
+      <c r="K56" t="s">
+        <v>193</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1296162.5</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1310640.24</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>195</v>
+      </c>
+      <c r="B57" s="1">
+        <v>596000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>99.937</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>591553.84</v>
+      </c>
+      <c r="H57" s="1">
+        <v>4070.68</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.68813347572894</v>
+      </c>
+      <c r="J57">
+        <v>0.14</v>
+      </c>
+      <c r="K57">
+        <v>808.27</v>
+      </c>
+      <c r="L57" s="1">
+        <v>595624.52</v>
+      </c>
+      <c r="M57" s="1">
+        <v>596432.79</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>197</v>
+      </c>
+      <c r="B58" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>104.035</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>699727.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>28518.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>4.0755894798972</v>
+      </c>
+      <c r="J58">
+        <v>4.58</v>
+      </c>
+      <c r="K58" t="s">
+        <v>198</v>
+      </c>
+      <c r="L58" s="1">
+        <v>728245.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>760313.15</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>200</v>
+      </c>
+      <c r="B59" s="1">
+        <v>1194000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>101.893</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.42909715</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1199123.42</v>
+      </c>
+      <c r="H59" s="1">
+        <v>17479.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.4576481209916</v>
+      </c>
+      <c r="J59">
+        <v>0.92</v>
+      </c>
+      <c r="K59" t="s">
+        <v>201</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1216602.42</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1227593.76</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>203</v>
+      </c>
+      <c r="B60" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>98.357</v>
+      </c>
+      <c r="D60" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>515459.34</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-6953.65</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-1.3490200798379</v>
+      </c>
+      <c r="J60">
+        <v>2.41</v>
+      </c>
+      <c r="K60" t="s">
+        <v>204</v>
+      </c>
+      <c r="L60" s="1">
+        <v>508505.69</v>
+      </c>
+      <c r="M60" s="1">
+        <v>520980.97</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>206</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>101.89</v>
+      </c>
+      <c r="D61" s="1">
+        <v>101.58528571</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1422194.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>4266.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.29995907731294</v>
+      </c>
+      <c r="J61">
+        <v>3.76</v>
+      </c>
+      <c r="K61" t="s">
+        <v>207</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1426460.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1479084.66</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>209</v>
+      </c>
+      <c r="B62" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>100.47</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.05583333</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>891502.5</v>
+      </c>
+      <c r="H62" s="1">
+        <v>12727.5</v>
+      </c>
+      <c r="I62" s="1">
+        <v>1.4276460245484</v>
+      </c>
+      <c r="J62">
+        <v>0.71</v>
+      </c>
+      <c r="K62" t="s">
+        <v>210</v>
+      </c>
+      <c r="L62" s="1">
+        <v>904230.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>910637.88</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>212</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>99.067</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.12791364</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1090407.05</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-670.05</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-0.061449529329437</v>
+      </c>
+      <c r="J63">
+        <v>0.33</v>
+      </c>
+      <c r="K63" t="s">
+        <v>213</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1089737.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1093409.95</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>215</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.3119</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2006238.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-1178.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-0.058716862107088</v>
+      </c>
+      <c r="J64">
+        <v>0.36</v>
+      </c>
+      <c r="K64" t="s">
+        <v>216</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2005060.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2012292.88</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>218</v>
+      </c>
+      <c r="B65" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>104.409</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>18992.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>4.7641504700936</v>
+      </c>
+      <c r="J65">
+        <v>0.24</v>
+      </c>
+      <c r="K65">
+        <v>963.01</v>
+      </c>
+      <c r="L65" s="1">
+        <v>417636.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>418599.01</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>220</v>
+      </c>
+      <c r="B66" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>100.943</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>6601.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.943</v>
+      </c>
+      <c r="J66">
+        <v>0.13</v>
+      </c>
+      <c r="K66">
+        <v>901.37</v>
+      </c>
+      <c r="L66" s="1">
+        <v>706601.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>707502.37</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>222</v>
+      </c>
+      <c r="B67" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>105.866</v>
+      </c>
+      <c r="D67" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>858720.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-11792.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-1.3732066331284</v>
+      </c>
+      <c r="J67">
+        <v>0.02</v>
+      </c>
+      <c r="K67">
+        <v>157.61</v>
+      </c>
+      <c r="L67" s="1">
+        <v>846928.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>847085.61</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>224</v>
+      </c>
+      <c r="B68" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>103.216</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>19296.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>3.216</v>
+      </c>
+      <c r="J68">
+        <v>0.53</v>
+      </c>
+      <c r="K68" t="s">
+        <v>225</v>
+      </c>
+      <c r="L68" s="1">
+        <v>619296.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>622458.74</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>227</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>106.799</v>
+      </c>
+      <c r="D69" s="1">
+        <v>107.82818182</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1186110.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-11321.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-0.95446459434622</v>
+      </c>
+      <c r="J69">
+        <v>2.19</v>
+      </c>
+      <c r="K69" t="s">
+        <v>228</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1174789.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1198838.32</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>230</v>
+      </c>
+      <c r="B70" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>898668.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-6057.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.67399751632416</v>
+      </c>
+      <c r="J70">
+        <v>0.6</v>
+      </c>
+      <c r="K70" t="s">
+        <v>231</v>
+      </c>
+      <c r="L70" s="1">
+        <v>892611.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>898035.66</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>233</v>
+      </c>
+      <c r="B71" s="1">
+        <v>682000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>100.167</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>681549.88</v>
+      </c>
+      <c r="H71" s="1">
+        <v>1589.06</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0.23315388156183</v>
+      </c>
+      <c r="J71">
+        <v>0.5</v>
+      </c>
+      <c r="K71" t="s">
+        <v>234</v>
+      </c>
+      <c r="L71" s="1">
+        <v>683138.94</v>
+      </c>
+      <c r="M71" s="1">
+        <v>686539.6</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>236</v>
+      </c>
+      <c r="B72" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>101.179</v>
+      </c>
+      <c r="D72" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>704074.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>4179.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.59354556481279</v>
+      </c>
+      <c r="J72">
+        <v>0.87</v>
+      </c>
+      <c r="K72" t="s">
+        <v>237</v>
+      </c>
+      <c r="L72" s="1">
+        <v>708253.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>714350.48</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>239</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>104.625</v>
+      </c>
+      <c r="D73" s="1">
+        <v>106.52073684</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>2023894.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-36019.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-1.7796880666675</v>
+      </c>
+      <c r="J73">
+        <v>4.0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>240</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1987875.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>2063875.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>242</v>
+      </c>
+      <c r="B74" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>398356.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-496.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.12451174326482</v>
+      </c>
+      <c r="J74">
+        <v>1.21</v>
+      </c>
+      <c r="K74" t="s">
+        <v>243</v>
+      </c>
+      <c r="L74" s="1">
+        <v>397860.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>402705.21</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>245</v>
+      </c>
+      <c r="B75" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>85.968</v>
+      </c>
+      <c r="D75" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>601720.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.0093066542577943</v>
+      </c>
+      <c r="J75">
+        <v>0.59</v>
+      </c>
+      <c r="K75" t="s">
+        <v>246</v>
+      </c>
+      <c r="L75" s="1">
+        <v>601776.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>605899.29</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>248</v>
+      </c>
+      <c r="B76" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>99.404</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>704550.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-8722.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-1.2379533035271</v>
+      </c>
+      <c r="J76">
+        <v>1.32</v>
+      </c>
+      <c r="K76" t="s">
+        <v>249</v>
+      </c>
+      <c r="L76" s="1">
+        <v>695828.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>705033.48</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>251</v>
+      </c>
+      <c r="B77" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>99.248</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-5488.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-1.3635460147088</v>
+      </c>
+      <c r="J77">
+        <v>0.3</v>
+      </c>
+      <c r="K77" t="s">
+        <v>252</v>
+      </c>
+      <c r="L77" s="1">
+        <v>396992.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>398190.63</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>254</v>
+      </c>
+      <c r="B78" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>100.832</v>
+      </c>
+      <c r="D78" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>575049.74</v>
+      </c>
+      <c r="H78" s="1">
+        <v>6750.9</v>
+      </c>
+      <c r="I78" s="1">
+        <v>1.1739680118802</v>
+      </c>
+      <c r="J78">
+        <v>0.63</v>
+      </c>
+      <c r="K78" t="s">
+        <v>255</v>
+      </c>
+      <c r="L78" s="1">
+        <v>581800.64</v>
+      </c>
+      <c r="M78" s="1">
+        <v>585410.84</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>257</v>
+      </c>
+      <c r="B79" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.435</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.64619429</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>697523.36</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-1478.36</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.21194415625019</v>
+      </c>
+      <c r="J79">
+        <v>3.55</v>
+      </c>
+      <c r="K79" t="s">
+        <v>258</v>
+      </c>
+      <c r="L79" s="1">
+        <v>696045.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>720863.84</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="D80" s="1">
+        <v>99.96570933</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>749742.82</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-1497.82</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-0.199777838486</v>
+      </c>
+      <c r="J80">
+        <v>2.05</v>
+      </c>
+      <c r="K80" t="s">
+        <v>261</v>
+      </c>
+      <c r="L80" s="1">
+        <v>748245.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>763604.59</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>263</v>
+      </c>
+      <c r="B81" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>99.133</v>
+      </c>
+      <c r="D81" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-5202.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-0.867</v>
+      </c>
+      <c r="J81">
+        <v>2.56</v>
+      </c>
+      <c r="K81" t="s">
+        <v>264</v>
+      </c>
+      <c r="L81" s="1">
+        <v>594798.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>610149.98</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>266</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2230000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>98.893</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.68358744</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>2222944.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-17630.1</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.79309690212619</v>
+      </c>
+      <c r="J82">
+        <v>1.47</v>
+      </c>
+      <c r="K82" t="s">
+        <v>267</v>
+      </c>
+      <c r="L82" s="1">
+        <v>2205313.9</v>
+      </c>
+      <c r="M82" s="1">
+        <v>2238176.65</v>
+      </c>
+      <c r="N82" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>269</v>
+      </c>
+      <c r="B83" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>98.522</v>
+      </c>
+      <c r="D83" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-18105.5</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-1.478</v>
+      </c>
+      <c r="J83">
+        <v>3.01</v>
+      </c>
+      <c r="K83" t="s">
+        <v>270</v>
+      </c>
+      <c r="L83" s="1">
+        <v>1206894.5</v>
+      </c>
+      <c r="M83" s="1">
+        <v>1243794.35</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>272</v>
+      </c>
+      <c r="B84" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>99.466</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>803360.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-7632.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-0.95000995817566</v>
+      </c>
+      <c r="J84">
+        <v>0.46</v>
+      </c>
+      <c r="K84" t="s">
+        <v>273</v>
+      </c>
+      <c r="L84" s="1">
+        <v>795728.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>799382.79</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>275</v>
+      </c>
+      <c r="B85" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>992590.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-5150.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.51884463877331</v>
+      </c>
+      <c r="J85">
+        <v>1.37</v>
+      </c>
+      <c r="K85" t="s">
+        <v>276</v>
+      </c>
+      <c r="L85" s="1">
+        <v>987440.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>1001104.38</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>278</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1549000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>100.537</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>1544833.19</v>
+      </c>
+      <c r="H86" s="1">
+        <v>12484.94</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.80817398802779</v>
+      </c>
+      <c r="J86">
+        <v>0.27</v>
+      </c>
+      <c r="K86" t="s">
+        <v>279</v>
+      </c>
+      <c r="L86" s="1">
+        <v>1557318.13</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1561455.87</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>281</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.407</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>1491765.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>14340.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.96127741299736</v>
+      </c>
+      <c r="J87">
+        <v>0.63</v>
+      </c>
+      <c r="K87" t="s">
+        <v>282</v>
+      </c>
+      <c r="L87" s="1">
+        <v>1506105.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1515608.42</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>284</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1563000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>98.417</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>1550933.64</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-12675.93</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-0.81730963034627</v>
+      </c>
+      <c r="J88">
+        <v>0.32</v>
+      </c>
+      <c r="K88" t="s">
+        <v>285</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1538257.71</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1543305.34</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>287</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1016000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>91.263</v>
+      </c>
+      <c r="D89" s="1">
+        <v>83.44605217</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>847811.89</v>
+      </c>
+      <c r="H89" s="1">
+        <v>79420.19</v>
+      </c>
+      <c r="I89" s="1">
+        <v>9.3676664525193</v>
+      </c>
+      <c r="J89">
+        <v>1.48</v>
+      </c>
+      <c r="K89" t="s">
+        <v>288</v>
+      </c>
+      <c r="L89" s="1">
+        <v>927232.08</v>
+      </c>
+      <c r="M89" s="1">
+        <v>942315.5</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>290</v>
+      </c>
+      <c r="B90" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>100.077</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>602250.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-1788.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-0.29688667496887</v>
+      </c>
+      <c r="J90">
+        <v>1.96</v>
+      </c>
+      <c r="K90" t="s">
+        <v>291</v>
+      </c>
+      <c r="L90" s="1">
+        <v>600462.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>612223.64</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>293</v>
+      </c>
+      <c r="B91" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.027</v>
+      </c>
+      <c r="D91" s="1">
+        <v>92.081555</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>736652.44</v>
+      </c>
+      <c r="H91" s="1">
+        <v>47563.56</v>
+      </c>
+      <c r="I91" s="1">
+        <v>6.456716548716</v>
+      </c>
+      <c r="J91">
+        <v>0.43</v>
+      </c>
+      <c r="K91" t="s">
+        <v>294</v>
+      </c>
+      <c r="L91" s="1">
+        <v>784216.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>787629.7</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>296</v>
+      </c>
+      <c r="B92" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>102.25</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>595974.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>17526.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>2.9407323138258</v>
+      </c>
+      <c r="J92">
+        <v>1.79</v>
+      </c>
+      <c r="K92" t="s">
+        <v>297</v>
+      </c>
+      <c r="L92" s="1">
+        <v>613500.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>624265.07</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>299</v>
+      </c>
+      <c r="B93" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.30333333</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>1504550.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>2035.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.13525638895351</v>
+      </c>
+      <c r="J93">
+        <v>0.83</v>
+      </c>
+      <c r="K93" t="s">
+        <v>300</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1506585.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>1518980.05</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>302</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.048</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.63382353</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1693775.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-9959.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-0.58797656123157</v>
+      </c>
+      <c r="J94">
+        <v>0.66</v>
+      </c>
+      <c r="K94" t="s">
+        <v>303</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1683816.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1694994.08</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>305</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>98.574</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1203960.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-21072.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-1.7502242599422</v>
+      </c>
+      <c r="J95">
+        <v>0.91</v>
+      </c>
+      <c r="K95" t="s">
+        <v>306</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1182888.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1193835.95</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>308</v>
+      </c>
+      <c r="B96" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>101.612</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>797208.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>15688.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>1.9678678588273</v>
+      </c>
+      <c r="J96">
+        <v>0.86</v>
+      </c>
+      <c r="K96" t="s">
+        <v>309</v>
+      </c>
+      <c r="L96" s="1">
+        <v>812896.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>819789.15</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>311</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1197000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>100.755</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>1194222.96</v>
+      </c>
+      <c r="H97" s="1">
+        <v>11814.39</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.98929516478229</v>
+      </c>
+      <c r="J97">
+        <v>0.32</v>
+      </c>
+      <c r="K97" t="s">
+        <v>312</v>
+      </c>
+      <c r="L97" s="1">
+        <v>1206037.35</v>
+      </c>
+      <c r="M97" s="1">
+        <v>1209849.71</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>314</v>
+      </c>
+      <c r="B98" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.375</v>
+      </c>
+      <c r="D98" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>598596.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-2346.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-0.3919170859812</v>
+      </c>
+      <c r="J98">
+        <v>0.17</v>
+      </c>
+      <c r="K98" t="s">
+        <v>315</v>
+      </c>
+      <c r="L98" s="1">
+        <v>596250.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>597297.95</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>317</v>
+      </c>
+      <c r="B99" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>592673.85</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-6024.88</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-1.0165591075091</v>
+      </c>
+      <c r="J99">
+        <v>1.84</v>
+      </c>
+      <c r="K99" t="s">
+        <v>318</v>
+      </c>
+      <c r="L99" s="1">
+        <v>586648.97</v>
+      </c>
+      <c r="M99" s="1">
+        <v>597540.84</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>320</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>98.93</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>987100.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>2200.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.2228750886435</v>
+      </c>
+      <c r="J100">
+        <v>1.37</v>
+      </c>
+      <c r="K100" t="s">
+        <v>321</v>
+      </c>
+      <c r="L100" s="1">
+        <v>989300.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1002998.63</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>323</v>
+      </c>
+      <c r="B101" s="1">
+        <v>915000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.859</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.90538798</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>914134.3</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-9574.45</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-1.0473789245191</v>
+      </c>
+      <c r="J101">
+        <v>1.52</v>
+      </c>
+      <c r="K101" t="s">
+        <v>324</v>
+      </c>
+      <c r="L101" s="1">
+        <v>904559.85</v>
+      </c>
+      <c r="M101" s="1">
+        <v>918485.4</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>326</v>
+      </c>
+      <c r="B102" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>3222.52</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.476</v>
+      </c>
+      <c r="J102">
+        <v>0.72</v>
+      </c>
+      <c r="K102" t="s">
+        <v>327</v>
+      </c>
+      <c r="L102" s="1">
+        <v>680222.52</v>
+      </c>
+      <c r="M102" s="1">
+        <v>685116.28</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>329</v>
+      </c>
+      <c r="B103" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>89.784</v>
+      </c>
+      <c r="D103" s="1">
+        <v>88.81</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>444050.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>4870.0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>1.096723341966</v>
+      </c>
+      <c r="J103">
+        <v>0.32</v>
+      </c>
+      <c r="K103" t="s">
+        <v>330</v>
+      </c>
+      <c r="L103" s="1">
+        <v>448920.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>450541.92</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>332</v>
+      </c>
+      <c r="B104" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>92.782</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.271</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>397084.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-25956.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-6.5366521944979</v>
+      </c>
+      <c r="J104">
+        <v>1.24</v>
+      </c>
+      <c r="K104" t="s">
+        <v>333</v>
+      </c>
+      <c r="L104" s="1">
+        <v>371128.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>376095.12</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>335</v>
+      </c>
+      <c r="B105" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>101.385</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>1099362.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>15873.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>1.4438374257069</v>
+      </c>
+      <c r="J105">
+        <v>0.82</v>
+      </c>
+      <c r="K105" t="s">
+        <v>336</v>
+      </c>
+      <c r="L105" s="1">
+        <v>1115235.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>1124302.47</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>338</v>
+      </c>
+      <c r="B106" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>95.308</v>
+      </c>
+      <c r="D106" s="1">
+        <v>94.62629</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>851636.61</v>
+      </c>
+      <c r="H106" s="1">
+        <v>6135.39</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.72042346793898</v>
+      </c>
+      <c r="J106">
+        <v>0.48</v>
+      </c>
+      <c r="K106" t="s">
+        <v>339</v>
+      </c>
+      <c r="L106" s="1">
+        <v>857772.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>862102.48</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>341</v>
+      </c>
+      <c r="B107" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>101.616</v>
+      </c>
+      <c r="D107" s="1">
+        <v>101.3728</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>1520592.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>3648.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.23990656270716</v>
+      </c>
+      <c r="J107">
+        <v>0.2</v>
+      </c>
+      <c r="K107" t="s">
+        <v>342</v>
+      </c>
+      <c r="L107" s="1">
+        <v>1524240.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>1527265.68</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>344</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>98.151</v>
+      </c>
+      <c r="D108" s="1">
+        <v>98.42482759</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2854320.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-7941.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-0.2782098713529</v>
+      </c>
+      <c r="J108">
+        <v>2.37</v>
+      </c>
+      <c r="K108" t="s">
+        <v>345</v>
+      </c>
+      <c r="L108" s="1">
+        <v>2846379.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>2915204.34</v>
+      </c>
+      <c r="N108" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>347</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.099</v>
+      </c>
+      <c r="D109" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>986420.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-5430.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.55047545670201</v>
+      </c>
+      <c r="J109">
+        <v>0.4</v>
+      </c>
+      <c r="K109" t="s">
+        <v>348</v>
+      </c>
+      <c r="L109" s="1">
+        <v>980990.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>984945.48</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>347</v>
+      </c>
+      <c r="B110" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>98.225</v>
+      </c>
+      <c r="D110" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>763168.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>22632.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>2.9655331460439</v>
+      </c>
+      <c r="J110">
+        <v>0.4</v>
+      </c>
+      <c r="K110" t="s">
+        <v>350</v>
+      </c>
+      <c r="L110" s="1">
+        <v>785800.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>788964.38</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>352</v>
+      </c>
+      <c r="B111" s="1">
+        <v>1068000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>98.686</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.14878652</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>1058909.04</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-4942.56</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-0.46675963782498</v>
+      </c>
+      <c r="J111">
+        <v>2.37</v>
+      </c>
+      <c r="K111" t="s">
+        <v>353</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1053966.48</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1079261.99</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>355</v>
+      </c>
+      <c r="B112" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>99.16</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>598416.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-3456.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-0.57752466511591</v>
+      </c>
+      <c r="J112">
+        <v>2.36</v>
+      </c>
+      <c r="K112" t="s">
+        <v>356</v>
+      </c>
+      <c r="L112" s="1">
+        <v>594960.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>609096.99</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>358</v>
+      </c>
+      <c r="B113" s="1">
+        <v>890000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.734</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>884606.6</v>
+      </c>
+      <c r="H113" s="1">
+        <v>3026.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.34207296215063</v>
+      </c>
+      <c r="J113">
+        <v>0.58</v>
+      </c>
+      <c r="K113" t="s">
+        <v>359</v>
+      </c>
+      <c r="L113" s="1">
+        <v>887632.6</v>
+      </c>
+      <c r="M113" s="1">
+        <v>892753.15</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>361</v>
+      </c>
+      <c r="B114" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>95.808</v>
+      </c>
+      <c r="D114" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>936000.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>22080.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>2.3589743589744</v>
+      </c>
+      <c r="J114">
+        <v>1.1</v>
+      </c>
+      <c r="K114" t="s">
+        <v>362</v>
+      </c>
+      <c r="L114" s="1">
+        <v>958080.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>969032.05</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>364</v>
+      </c>
+      <c r="B115" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>98.99</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-17170.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-1.01</v>
+      </c>
+      <c r="J115">
+        <v>3.27</v>
+      </c>
+      <c r="K115" t="s">
+        <v>365</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1682830.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>1738417.67</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>367</v>
+      </c>
+      <c r="B116" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>101.562</v>
+      </c>
+      <c r="D116" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>927108.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-13050.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-1.407602997709</v>
+      </c>
+      <c r="J116">
+        <v>3.52</v>
+      </c>
+      <c r="K116" t="s">
+        <v>368</v>
+      </c>
+      <c r="L116" s="1">
+        <v>914058.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>945705.95</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>370</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1209000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>101.146</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>1207174.41</v>
+      </c>
+      <c r="H117" s="1">
+        <v>15680.73</v>
+      </c>
+      <c r="I117" s="1">
+        <v>1.298961431762</v>
+      </c>
+      <c r="J117">
+        <v>2.96</v>
+      </c>
+      <c r="K117" t="s">
+        <v>371</v>
+      </c>
+      <c r="L117" s="1">
+        <v>1222855.14</v>
+      </c>
+      <c r="M117" s="1">
+        <v>1258689.57</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>373</v>
+      </c>
+      <c r="B118" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>99.873</v>
+      </c>
+      <c r="D118" s="1">
+        <v>99.58877778</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>896299.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>2558.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.28539583331009</v>
+      </c>
+      <c r="J118">
+        <v>0.82</v>
+      </c>
+      <c r="K118" t="s">
+        <v>374</v>
+      </c>
+      <c r="L118" s="1">
+        <v>898857.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>906192.62</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>376</v>
+      </c>
+      <c r="B119" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>101.053</v>
+      </c>
+      <c r="D119" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>701694.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>5677.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.80904211807426</v>
+      </c>
+      <c r="J119">
+        <v>0.76</v>
+      </c>
+      <c r="K119" t="s">
+        <v>377</v>
+      </c>
+      <c r="L119" s="1">
+        <v>707371.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>712721.68</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>379</v>
+      </c>
+      <c r="B120" s="1">
+        <v>775000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>96.959</v>
+      </c>
+      <c r="D120" s="1">
+        <v>98.42664516</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>762806.5</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-11374.25</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-1.4911055424934</v>
+      </c>
+      <c r="J120">
+        <v>1.67</v>
+      </c>
+      <c r="K120" t="s">
+        <v>380</v>
+      </c>
+      <c r="L120" s="1">
+        <v>751432.25</v>
+      </c>
+      <c r="M120" s="1">
+        <v>764371.03</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>382</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>98.611</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-23029.62</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-1.389</v>
+      </c>
+      <c r="J121">
+        <v>1.08</v>
+      </c>
+      <c r="K121" t="s">
+        <v>383</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1634970.38</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1652919.3</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>385</v>
+      </c>
+      <c r="B122" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>103.365</v>
+      </c>
+      <c r="D122" s="1">
+        <v>102.806722</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1028067.22</v>
+      </c>
+      <c r="H122" s="1">
+        <v>5582.78</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.54303647576663</v>
+      </c>
+      <c r="J122">
+        <v>0.88</v>
+      </c>
+      <c r="K122" t="s">
+        <v>386</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1033650.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1042499.32</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>388</v>
+      </c>
+      <c r="B123" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>104.477</v>
+      </c>
+      <c r="D123" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>847440.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-11624.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-1.371660530539</v>
+      </c>
+      <c r="J123">
+        <v>1.7</v>
+      </c>
+      <c r="K123" t="s">
+        <v>389</v>
+      </c>
+      <c r="L123" s="1">
+        <v>835816.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>849377.64</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>391</v>
+      </c>
+      <c r="B124" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>100.104</v>
+      </c>
+      <c r="D124" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1188912.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>12336.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>1.037587306714</v>
+      </c>
+      <c r="J124">
         <v>0.15</v>
       </c>
-      <c r="P5">
-[...84 lines deleted...]
-      <c r="K7">
+      <c r="K124" t="s">
+        <v>392</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1201248.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1203064.44</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>394</v>
+      </c>
+      <c r="B125" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>101.187</v>
+      </c>
+      <c r="D125" s="1">
+        <v>99.07293333</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1188875.2</v>
+      </c>
+      <c r="H125" s="1">
+        <v>25368.8</v>
+      </c>
+      <c r="I125" s="1">
+        <v>2.1338488682412</v>
+      </c>
+      <c r="J125">
+        <v>2.91</v>
+      </c>
+      <c r="K125" t="s">
+        <v>395</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1214244.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1249150.85</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>397</v>
+      </c>
+      <c r="B126" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>84.934</v>
+      </c>
+      <c r="D126" s="1">
+        <v>85.38325</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>683066.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-3594.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-0.52615706242149</v>
+      </c>
+      <c r="J126">
+        <v>0.46</v>
+      </c>
+      <c r="K126" t="s">
+        <v>398</v>
+      </c>
+      <c r="L126" s="1">
+        <v>679472.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>683154.19</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>400</v>
+      </c>
+      <c r="B127" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>99.911</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>2197756.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>286.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.01301327353901</v>
+      </c>
+      <c r="J127">
+        <v>0.23</v>
+      </c>
+      <c r="K127" t="s">
+        <v>401</v>
+      </c>
+      <c r="L127" s="1">
+        <v>2198042.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>2203105.01</v>
+      </c>
+      <c r="N127" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>403</v>
+      </c>
+      <c r="B128" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>86.846</v>
+      </c>
+      <c r="D128" s="1">
+        <v>85.957</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>429785.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>4445.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>1.0342380492572</v>
+      </c>
+      <c r="J128">
+        <v>0.74</v>
+      </c>
+      <c r="K128" t="s">
+        <v>404</v>
+      </c>
+      <c r="L128" s="1">
+        <v>434230.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>437918.36</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>406</v>
+      </c>
+      <c r="B129" s="1">
+        <v>456000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>100.771</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>454217.04</v>
+      </c>
+      <c r="H129" s="1">
+        <v>5298.72</v>
+      </c>
+      <c r="I129" s="1">
+        <v>1.1665612545051</v>
+      </c>
+      <c r="J129">
+        <v>0.5</v>
+      </c>
+      <c r="K129" t="s">
+        <v>407</v>
+      </c>
+      <c r="L129" s="1">
+        <v>459515.76</v>
+      </c>
+      <c r="M129" s="1">
+        <v>461814.5</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>409</v>
+      </c>
+      <c r="B130" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>101.861</v>
+      </c>
+      <c r="D130" s="1">
+        <v>102.847</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>719929.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-6902.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.9587056501405</v>
+      </c>
+      <c r="J130">
+        <v>0.44</v>
+      </c>
+      <c r="K130" t="s">
+        <v>184</v>
+      </c>
+      <c r="L130" s="1">
+        <v>713027.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>716073.92</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>411</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1178000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>103.669</v>
+      </c>
+      <c r="D131" s="1">
+        <v>101.91549321</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>1200564.51</v>
+      </c>
+      <c r="H131" s="1">
+        <v>20656.31</v>
+      </c>
+      <c r="I131" s="1">
+        <v>1.7205497770378</v>
+      </c>
+      <c r="J131">
+        <v>3.11</v>
+      </c>
+      <c r="K131" t="s">
+        <v>412</v>
+      </c>
+      <c r="L131" s="1">
+        <v>1221220.82</v>
+      </c>
+      <c r="M131" s="1">
+        <v>1257816.54</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>414</v>
+      </c>
+      <c r="B132" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>98.485</v>
+      </c>
+      <c r="D132" s="1">
+        <v>98.94725</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>1978945.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-9245.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-0.46716811230226</v>
+      </c>
+      <c r="J132">
+        <v>0.9</v>
+      </c>
+      <c r="K132" t="s">
+        <v>415</v>
+      </c>
+      <c r="L132" s="1">
+        <v>1969700.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>1987617.81</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>417</v>
+      </c>
+      <c r="B133" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>98.48</v>
+      </c>
+      <c r="D133" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>587574.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>3306.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.5626525339787</v>
+      </c>
+      <c r="J133">
+        <v>1.87</v>
+      </c>
+      <c r="K133" t="s">
+        <v>418</v>
+      </c>
+      <c r="L133" s="1">
+        <v>590880.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>602099.18</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>420</v>
+      </c>
+      <c r="B134" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>98.673</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.68483</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>996848.3</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-10118.3</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-1.0150290671108</v>
+      </c>
+      <c r="J134">
+        <v>2.16</v>
+      </c>
+      <c r="K134" t="s">
+        <v>421</v>
+      </c>
+      <c r="L134" s="1">
+        <v>986730.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>1008305.34</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>423</v>
+      </c>
+      <c r="B135" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>101.872</v>
+      </c>
+      <c r="D135" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>17147.52</v>
+      </c>
+      <c r="I135" s="1">
+        <v>1.872</v>
+      </c>
+      <c r="J135">
+        <v>1.17</v>
+      </c>
+      <c r="K135" t="s">
+        <v>424</v>
+      </c>
+      <c r="L135" s="1">
+        <v>933147.52</v>
+      </c>
+      <c r="M135" s="1">
+        <v>943826.32</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>426</v>
+      </c>
+      <c r="B136" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>2394696.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-22176.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.92604656290402</v>
+      </c>
+      <c r="J136">
+        <v>1.23</v>
+      </c>
+      <c r="K136" t="s">
+        <v>427</v>
+      </c>
+      <c r="L136" s="1">
+        <v>2372520.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>2402109.04</v>
+      </c>
+      <c r="N136" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>429</v>
+      </c>
+      <c r="B137" s="1">
+        <v>1959000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>98.647</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.59162838</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>1951000.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-18505.27</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-0.94850179395182</v>
+      </c>
+      <c r="J137">
+        <v>0.34</v>
+      </c>
+      <c r="K137" t="s">
+        <v>430</v>
+      </c>
+      <c r="L137" s="1">
+        <v>1932494.73</v>
+      </c>
+      <c r="M137" s="1">
+        <v>1939213.83</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>432</v>
+      </c>
+      <c r="B138" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>100.867</v>
+      </c>
+      <c r="D138" s="1">
+        <v>102.33536</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>2558384.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-36709.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-1.434851062233</v>
+      </c>
+      <c r="J138">
+        <v>1.03</v>
+      </c>
+      <c r="K138" t="s">
+        <v>433</v>
+      </c>
+      <c r="L138" s="1">
+        <v>2521675.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>2547409.59</v>
+      </c>
+      <c r="N138" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>435</v>
+      </c>
+      <c r="B139" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>99.22</v>
+      </c>
+      <c r="D139" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>592914.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>2406.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.40579240834253</v>
+      </c>
+      <c r="J139">
+        <v>1.41</v>
+      </c>
+      <c r="K139" t="s">
+        <v>436</v>
+      </c>
+      <c r="L139" s="1">
+        <v>595320.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>603772.87</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>438</v>
+      </c>
+      <c r="B140" s="1">
+        <v>1229000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>90.157</v>
+      </c>
+      <c r="D140" s="1">
+        <v>85.4301904</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>1049937.04</v>
+      </c>
+      <c r="H140" s="1">
+        <v>58092.49</v>
+      </c>
+      <c r="I140" s="1">
+        <v>5.5329498614507</v>
+      </c>
+      <c r="J140">
+        <v>0.45</v>
+      </c>
+      <c r="K140" t="s">
+        <v>439</v>
+      </c>
+      <c r="L140" s="1">
+        <v>1108029.53</v>
+      </c>
+      <c r="M140" s="1">
+        <v>1113530.4</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>441</v>
+      </c>
+      <c r="B141" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>100.694</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>3129.94</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.694</v>
+      </c>
+      <c r="J141">
+        <v>2.92</v>
+      </c>
+      <c r="K141" t="s">
+        <v>442</v>
+      </c>
+      <c r="L141" s="1">
+        <v>454129.94</v>
+      </c>
+      <c r="M141" s="1">
+        <v>467320.32</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>444</v>
+      </c>
+      <c r="B142" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>94.506</v>
+      </c>
+      <c r="D142" s="1">
+        <v>91.6578065</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>1833156.13</v>
+      </c>
+      <c r="H142" s="1">
+        <v>56963.87</v>
+      </c>
+      <c r="I142" s="1">
+        <v>3.1074205337873</v>
+      </c>
+      <c r="J142">
+        <v>0.38</v>
+      </c>
+      <c r="K142" t="s">
+        <v>445</v>
+      </c>
+      <c r="L142" s="1">
+        <v>1890120.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>1897681.64</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>447</v>
+      </c>
+      <c r="B143" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.689</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>1406538.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>3108.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.22096807907074</v>
+      </c>
+      <c r="J143">
+        <v>3.61</v>
+      </c>
+      <c r="K143" t="s">
+        <v>448</v>
+      </c>
+      <c r="L143" s="1">
+        <v>1409646.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>1460122.71</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>450</v>
+      </c>
+      <c r="B144" s="1">
+        <v>1432000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>100.5</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.45530726</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>1438520.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>640.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.044490170452966</v>
+      </c>
+      <c r="J144">
+        <v>2.79</v>
+      </c>
+      <c r="K144" t="s">
+        <v>451</v>
+      </c>
+      <c r="L144" s="1">
+        <v>1439160.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>1479133.4</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>453</v>
+      </c>
+      <c r="B145" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>99.659</v>
+      </c>
+      <c r="D145" s="1">
+        <v>99.40027273</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>1093403.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>2846.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.26028829260575</v>
+      </c>
+      <c r="J145">
+        <v>1.21</v>
+      </c>
+      <c r="K145" t="s">
+        <v>454</v>
+      </c>
+      <c r="L145" s="1">
+        <v>1096249.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>1109600.8</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>456</v>
+      </c>
+      <c r="B146" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>98.582</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>498970.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-6060.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-1.2145018738602</v>
+      </c>
+      <c r="J146">
+        <v>1.06</v>
+      </c>
+      <c r="K146" t="s">
+        <v>457</v>
+      </c>
+      <c r="L146" s="1">
+        <v>492910.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>498231.92</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>459</v>
+      </c>
+      <c r="B147" s="1">
+        <v>952000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>105.565</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.27343697</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>954603.12</v>
+      </c>
+      <c r="H147" s="1">
+        <v>50375.68</v>
+      </c>
+      <c r="I147" s="1">
+        <v>5.2771333913093</v>
+      </c>
+      <c r="J147">
+        <v>1.8</v>
+      </c>
+      <c r="K147" t="s">
+        <v>460</v>
+      </c>
+      <c r="L147" s="1">
+        <v>1004978.8</v>
+      </c>
+      <c r="M147" s="1">
+        <v>1022130.32</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>462</v>
+      </c>
+      <c r="B148" s="1">
+        <v>1125000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.456</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>1123740.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>6390.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.56863687329809</v>
+      </c>
+      <c r="J148">
         <v>0.08</v>
       </c>
-      <c r="L7">
-[...8 lines deleted...]
-      <c r="O7" s="1">
+      <c r="K148">
+        <v>955.48</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1130130.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>1131085.48</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>464</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>98.4</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.24563667</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1190947.64</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-10147.64</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-0.85206432752997</v>
+      </c>
+      <c r="J149">
+        <v>1.93</v>
+      </c>
+      <c r="K149" t="s">
+        <v>465</v>
+      </c>
+      <c r="L149" s="1">
+        <v>1180800.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1203986.3</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>467</v>
+      </c>
+      <c r="B150" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-82.05</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-0.015</v>
+      </c>
+      <c r="J150">
+        <v>3.46</v>
+      </c>
+      <c r="K150" t="s">
+        <v>468</v>
+      </c>
+      <c r="L150" s="1">
+        <v>546917.95</v>
+      </c>
+      <c r="M150" s="1">
+        <v>565823.98</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>470</v>
+      </c>
+      <c r="B151" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.798</v>
+      </c>
+      <c r="D151" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>910800.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-12618.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-1.3853754940711</v>
+      </c>
+      <c r="J151">
+        <v>1.12</v>
+      </c>
+      <c r="K151" t="s">
+        <v>471</v>
+      </c>
+      <c r="L151" s="1">
+        <v>898182.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>908217.62</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>473</v>
+      </c>
+      <c r="B152" s="1">
+        <v>2152000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>98.639</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>2146146.56</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-23435.28</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-1.091970158832</v>
+      </c>
+      <c r="J152">
+        <v>1.29</v>
+      </c>
+      <c r="K152" t="s">
+        <v>474</v>
+      </c>
+      <c r="L152" s="1">
+        <v>2122711.28</v>
+      </c>
+      <c r="M152" s="1">
+        <v>2150495.66</v>
+      </c>
+      <c r="N152" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>476</v>
+      </c>
+      <c r="B153" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>101.342</v>
+      </c>
+      <c r="D153" s="1">
+        <v>102.5055</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>512527.5</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-5817.5</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-1.1350610455049</v>
+      </c>
+      <c r="J153">
+        <v>2.18</v>
+      </c>
+      <c r="K153" t="s">
+        <v>477</v>
+      </c>
+      <c r="L153" s="1">
+        <v>506710.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>517634.66</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>479</v>
+      </c>
+      <c r="B154" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>101.987</v>
+      </c>
+      <c r="D154" s="1">
+        <v>103.479</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>413916.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-5968.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-1.4418384406498</v>
+      </c>
+      <c r="J154">
+        <v>1.25</v>
+      </c>
+      <c r="K154" t="s">
+        <v>480</v>
+      </c>
+      <c r="L154" s="1">
+        <v>407948.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>412928.82</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>479</v>
+      </c>
+      <c r="B155" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>104.905</v>
+      </c>
+      <c r="D155" s="1">
+        <v>103.12185667</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>1546827.85</v>
+      </c>
+      <c r="H155" s="1">
+        <v>26747.15</v>
+      </c>
+      <c r="I155" s="1">
+        <v>1.7291613931053</v>
+      </c>
+      <c r="J155">
+        <v>0.99</v>
+      </c>
+      <c r="K155" t="s">
+        <v>482</v>
+      </c>
+      <c r="L155" s="1">
+        <v>1573575.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>1588374.66</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>484</v>
+      </c>
+      <c r="B156" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>97.732</v>
+      </c>
+      <c r="D156" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>583560.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>2832.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.48529714168209</v>
+      </c>
+      <c r="J156">
+        <v>0.85</v>
+      </c>
+      <c r="K156" t="s">
+        <v>485</v>
+      </c>
+      <c r="L156" s="1">
+        <v>586392.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>591508.44</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>487</v>
+      </c>
+      <c r="B157" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.381</v>
+      </c>
+      <c r="D157" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-7959.09</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-2.038645457207</v>
+      </c>
+      <c r="J157">
+        <v>0.72</v>
+      </c>
+      <c r="K157" t="s">
+        <v>488</v>
+      </c>
+      <c r="L157" s="1">
+        <v>382451.61</v>
+      </c>
+      <c r="M157" s="1">
+        <v>385207.34</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>490</v>
+      </c>
+      <c r="B158" s="1">
+        <v>788000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.557</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>787669.04</v>
+      </c>
+      <c r="H158" s="1">
+        <v>4720.12</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.599251685708</v>
+      </c>
+      <c r="J158">
+        <v>0.5</v>
+      </c>
+      <c r="K158" t="s">
+        <v>491</v>
+      </c>
+      <c r="L158" s="1">
+        <v>792389.16</v>
+      </c>
+      <c r="M158" s="1">
+        <v>796356.15</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>493</v>
+      </c>
+      <c r="B159" s="1">
+        <v>631000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>98.339</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>627352.82</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-6833.73</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-1.0892961316409</v>
+      </c>
+      <c r="J159">
+        <v>1.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>494</v>
+      </c>
+      <c r="L159" s="1">
+        <v>620519.09</v>
+      </c>
+      <c r="M159" s="1">
+        <v>626811.8</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>496</v>
+      </c>
+      <c r="B160" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>101.271</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>8108.98</v>
+      </c>
+      <c r="I160" s="1">
+        <v>1.271</v>
+      </c>
+      <c r="J160">
+        <v>0.55</v>
+      </c>
+      <c r="K160" t="s">
+        <v>497</v>
+      </c>
+      <c r="L160" s="1">
+        <v>646108.98</v>
+      </c>
+      <c r="M160" s="1">
+        <v>649604.87</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>499</v>
+      </c>
+      <c r="B161" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>89.489</v>
+      </c>
+      <c r="D161" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>531726.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>5208.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.97945182293136</v>
+      </c>
+      <c r="J161">
+        <v>0.03</v>
+      </c>
+      <c r="K161">
+        <v>186.99</v>
+      </c>
+      <c r="L161" s="1">
+        <v>536934.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>537120.99</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>501</v>
+      </c>
+      <c r="B162" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>75.683</v>
+      </c>
+      <c r="D162" s="1">
+        <v>74.33222222</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>668990.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>12157.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>1.8172169987593</v>
+      </c>
+      <c r="J162">
+        <v>0.45</v>
+      </c>
+      <c r="K162" t="s">
+        <v>502</v>
+      </c>
+      <c r="L162" s="1">
+        <v>681147.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>685197.0</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>504</v>
+      </c>
+      <c r="B163" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>98.922</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>899865.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>-9567.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-1.0631594739211</v>
+      </c>
+      <c r="J163">
+        <v>0.11</v>
+      </c>
+      <c r="K163">
+        <v>998.63</v>
+      </c>
+      <c r="L163" s="1">
+        <v>890298.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>891296.63</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>506</v>
+      </c>
+      <c r="B164" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>101.499</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>10493.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>1.499</v>
+      </c>
+      <c r="J164">
+        <v>3.1</v>
+      </c>
+      <c r="K164" t="s">
+        <v>507</v>
+      </c>
+      <c r="L164" s="1">
+        <v>710493.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>732211.95</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>509</v>
+      </c>
+      <c r="B165" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>100.58</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>1099065.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>7315.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.66556573087124</v>
+      </c>
+      <c r="J165">
+        <v>0.05</v>
+      </c>
+      <c r="K165">
+        <v>602.74</v>
+      </c>
+      <c r="L165" s="1">
+        <v>1106380.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>1106982.74</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>511</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>96.14</v>
+      </c>
+      <c r="D166" s="1">
+        <v>97.273</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1361822.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-15862.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-1.1647630894493</v>
+      </c>
+      <c r="J166">
+        <v>1.3</v>
+      </c>
+      <c r="K166" t="s">
+        <v>512</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1345960.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1364140.82</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>514</v>
+      </c>
+      <c r="B167" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>98.915</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-6980.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-1.7335585138089</v>
+      </c>
+      <c r="J167">
+        <v>3.24</v>
+      </c>
+      <c r="K167" t="s">
+        <v>515</v>
+      </c>
+      <c r="L167" s="1">
+        <v>395660.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>408605.21</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>517</v>
+      </c>
+      <c r="B168" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>100.235</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.05625</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>1000562.5</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1787.5</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.17864950965082</v>
+      </c>
+      <c r="J168">
+        <v>0.7</v>
+      </c>
+      <c r="K168" t="s">
+        <v>518</v>
+      </c>
+      <c r="L168" s="1">
+        <v>1002350.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>1009302.05</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>520</v>
+      </c>
+      <c r="B169" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>98.385</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.42228</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>994222.8</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-10372.8</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-1.0433073954852</v>
+      </c>
+      <c r="J169">
+        <v>0.89</v>
+      </c>
+      <c r="K169" t="s">
+        <v>521</v>
+      </c>
+      <c r="L169" s="1">
+        <v>983850.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>992726.71</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>523</v>
+      </c>
+      <c r="B170" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.565</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-3045.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.435</v>
+      </c>
+      <c r="J170">
+        <v>2.18</v>
+      </c>
+      <c r="K170" t="s">
+        <v>524</v>
+      </c>
+      <c r="L170" s="1">
+        <v>696955.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>712226.78</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>526</v>
+      </c>
+      <c r="B171" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>100.154</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.1624</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>1487436.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>14874.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.999975797278</v>
+      </c>
+      <c r="J171">
+        <v>3.65</v>
+      </c>
+      <c r="K171" t="s">
+        <v>527</v>
+      </c>
+      <c r="L171" s="1">
+        <v>1502310.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>1557018.9</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>529</v>
+      </c>
+      <c r="B172" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>98.81</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-9710.4</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-1.19</v>
+      </c>
+      <c r="J172">
+        <v>1.25</v>
+      </c>
+      <c r="K172" t="s">
+        <v>530</v>
+      </c>
+      <c r="L172" s="1">
+        <v>806289.6</v>
+      </c>
+      <c r="M172" s="1">
+        <v>816454.93</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>532</v>
+      </c>
+      <c r="B173" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.066</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>1395800.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>5124.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.36710130391174</v>
+      </c>
+      <c r="J173">
+        <v>0.19</v>
+      </c>
+      <c r="K173" t="s">
+        <v>533</v>
+      </c>
+      <c r="L173" s="1">
+        <v>1400924.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>1403541.81</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>535</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1222000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.24314075</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1212751.18</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-2775.66</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.22887299932374</v>
+      </c>
+      <c r="J174">
+        <v>2.71</v>
+      </c>
+      <c r="K174" t="s">
+        <v>536</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1209975.52</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1243082.51</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>538</v>
+      </c>
+      <c r="B175" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>100.486</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>399588.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>2356.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.58960729551438</v>
+      </c>
+      <c r="J175">
+        <v>0.68</v>
+      </c>
+      <c r="K175" t="s">
+        <v>539</v>
+      </c>
+      <c r="L175" s="1">
+        <v>401944.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>404661.81</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>541</v>
+      </c>
+      <c r="B176" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>99.34</v>
+      </c>
+      <c r="D176" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>200460.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-1780.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-0.88795769729622</v>
+      </c>
+      <c r="J176">
+        <v>3.0</v>
+      </c>
+      <c r="K176" t="s">
+        <v>542</v>
+      </c>
+      <c r="L176" s="1">
+        <v>198680.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>204680.0</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>544</v>
+      </c>
+      <c r="B177" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.322</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>1098581.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-6039.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-0.54970912477095</v>
+      </c>
+      <c r="J177">
+        <v>2.29</v>
+      </c>
+      <c r="K177" t="s">
+        <v>545</v>
+      </c>
+      <c r="L177" s="1">
+        <v>1092542.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>1117766.66</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>547</v>
+      </c>
+      <c r="B178" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>100.741</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>5098.08</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0.741</v>
+      </c>
+      <c r="J178">
+        <v>0.73</v>
+      </c>
+      <c r="K178" t="s">
+        <v>548</v>
+      </c>
+      <c r="L178" s="1">
+        <v>693098.08</v>
+      </c>
+      <c r="M178" s="1">
+        <v>698143.06</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>550</v>
+      </c>
+      <c r="B179" s="1">
+        <v>1309000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>100.058</v>
+      </c>
+      <c r="D179" s="1">
+        <v>99.42560275</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>1301481.14</v>
+      </c>
+      <c r="H179" s="1">
+        <v>8278.08</v>
+      </c>
+      <c r="I179" s="1">
+        <v>0.63605070758075</v>
+      </c>
+      <c r="J179">
+        <v>0.94</v>
+      </c>
+      <c r="K179" t="s">
+        <v>551</v>
+      </c>
+      <c r="L179" s="1">
+        <v>1309759.22</v>
+      </c>
+      <c r="M179" s="1">
+        <v>1322060.23</v>
+      </c>
+      <c r="N179" s="1">
         <v>0.62</v>
       </c>
-      <c r="P7">
-[...546 lines deleted...]
-      <c r="O18" s="1">
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>553</v>
+      </c>
+      <c r="B180" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.516</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>441555.82</v>
+      </c>
+      <c r="H180" s="1">
+        <v>3730.06</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0.84475389770652</v>
+      </c>
+      <c r="J180">
         <v>0.2</v>
       </c>
-      <c r="P18">
-[...1834 lines deleted...]
-      <c r="K55">
+      <c r="K180">
+        <v>876.77</v>
+      </c>
+      <c r="L180" s="1">
+        <v>445285.88</v>
+      </c>
+      <c r="M180" s="1">
+        <v>446162.65</v>
+      </c>
+      <c r="N180" s="1">
         <v>0.21</v>
       </c>
-      <c r="L55" t="s">
-[...6249 lines deleted...]
-      <c r="L180" t="s">
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
         <v>552</v>
       </c>
-      <c r="M180" s="1">
-[...12 lines deleted...]
-    <row r="181" spans="1:16">
+    </row>
+    <row r="181" spans="1:26">
       <c r="A181" t="s">
         <v>553</v>
       </c>
-      <c r="B181" t="s">
+      <c r="B181" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.471</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>795768.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>7744.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>0.97314795266962</v>
+      </c>
+      <c r="J181">
+        <v>0.7</v>
+      </c>
+      <c r="K181" t="s">
+        <v>555</v>
+      </c>
+      <c r="L181" s="1">
+        <v>803512.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>809122.96</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
         <v>554</v>
       </c>
-      <c r="C181" s="1">
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>557</v>
+      </c>
+      <c r="B182" s="1">
         <v>741000.0</v>
       </c>
-      <c r="D181" s="1">
-[...2 lines deleted...]
-      <c r="E181" s="1">
+      <c r="C182" s="1">
+        <v>100.049</v>
+      </c>
+      <c r="D182" s="1">
         <v>98.46009582</v>
       </c>
-      <c r="F181" t="s">
-[...5 lines deleted...]
-      <c r="H181" s="1">
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
         <v>729589.31</v>
       </c>
-      <c r="I181" s="1">
-[...25 lines deleted...]
-      <c r="A182" t="s">
+      <c r="H182" s="1">
+        <v>11773.78</v>
+      </c>
+      <c r="I182" s="1">
+        <v>1.6137544559144</v>
+      </c>
+      <c r="J182">
+        <v>0.14</v>
+      </c>
+      <c r="K182" t="s">
+        <v>558</v>
+      </c>
+      <c r="L182" s="1">
+        <v>741363.09</v>
+      </c>
+      <c r="M182" s="1">
+        <v>742428.91</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
         <v>556</v>
       </c>
-      <c r="B182" t="s">
-[...2 lines deleted...]
-      <c r="C182" s="1">
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>560</v>
+      </c>
+      <c r="B183" s="1">
         <v>900000.0</v>
       </c>
-      <c r="D182" s="1">
-[...2 lines deleted...]
-      <c r="E182" s="1">
+      <c r="C183" s="1">
+        <v>98.0</v>
+      </c>
+      <c r="D183" s="1">
         <v>98.41</v>
       </c>
-      <c r="F182" t="s">
-[...5 lines deleted...]
-      <c r="H182" s="1">
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
         <v>885690.0</v>
       </c>
-      <c r="I182" s="1">
-[...17 lines deleted...]
-      <c r="O182" s="1">
+      <c r="H183" s="1">
+        <v>-3690.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-0.41662432679606</v>
+      </c>
+      <c r="J183">
+        <v>1.09</v>
+      </c>
+      <c r="K183" t="s">
+        <v>561</v>
+      </c>
+      <c r="L183" s="1">
+        <v>882000.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>891819.86</v>
+      </c>
+      <c r="N183" s="1">
         <v>0.42</v>
       </c>
-      <c r="P182">
-[...4 lines deleted...]
-      <c r="A183" t="s">
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
         <v>559</v>
       </c>
-      <c r="B183" t="s">
-[...2 lines deleted...]
-      <c r="C183" s="1">
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>563</v>
+      </c>
+      <c r="B184" s="1">
         <v>945000.0</v>
       </c>
-      <c r="D183" s="1">
-[...2 lines deleted...]
-      <c r="E183" s="1">
+      <c r="C184" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="D184" s="1">
         <v>100.0</v>
       </c>
-      <c r="F183" t="s">
-[...5 lines deleted...]
-      <c r="H183" s="1">
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
         <v>945000.0</v>
       </c>
-      <c r="I183" s="1">
-[...17 lines deleted...]
-      <c r="O183" s="1">
+      <c r="H184" s="1">
+        <v>10423.35</v>
+      </c>
+      <c r="I184" s="1">
+        <v>1.103</v>
+      </c>
+      <c r="J184">
+        <v>0.76</v>
+      </c>
+      <c r="K184" t="s">
+        <v>564</v>
+      </c>
+      <c r="L184" s="1">
+        <v>955423.35</v>
+      </c>
+      <c r="M184" s="1">
+        <v>962598.54</v>
+      </c>
+      <c r="N184" s="1">
         <v>0.45</v>
       </c>
-      <c r="P183">
-[...4 lines deleted...]
-      <c r="A184" t="s">
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
         <v>562</v>
       </c>
-      <c r="B184" t="s">
-[...2 lines deleted...]
-      <c r="C184" s="1">
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>566</v>
+      </c>
+      <c r="B185" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D184" s="1">
-[...2 lines deleted...]
-      <c r="E184" s="1">
+      <c r="C185" s="1">
+        <v>88.971</v>
+      </c>
+      <c r="D185" s="1">
         <v>85.25</v>
       </c>
-      <c r="F184" t="s">
-[...5 lines deleted...]
-      <c r="H184" s="1">
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
         <v>426250.0</v>
       </c>
-      <c r="I184" s="1">
-[...5 lines deleted...]
-      <c r="K184">
+      <c r="H185" s="1">
+        <v>18605.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>4.3648093841642</v>
+      </c>
+      <c r="J185">
+        <v>0.19</v>
+      </c>
+      <c r="K185">
+        <v>955.48</v>
+      </c>
+      <c r="L185" s="1">
+        <v>444855.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>445810.48</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>568</v>
+      </c>
+      <c r="B186" s="1">
+        <v>610000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>101.613</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.18943934</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>605055.58</v>
+      </c>
+      <c r="H186" s="1">
+        <v>14783.72</v>
+      </c>
+      <c r="I186" s="1">
+        <v>2.4433656160976</v>
+      </c>
+      <c r="J186">
+        <v>2.2</v>
+      </c>
+      <c r="K186" t="s">
+        <v>569</v>
+      </c>
+      <c r="L186" s="1">
+        <v>619839.3</v>
+      </c>
+      <c r="M186" s="1">
+        <v>633250.94</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>571</v>
+      </c>
+      <c r="B187" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>101.05</v>
+      </c>
+      <c r="D187" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>823512.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-15112.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-1.8350673699958</v>
+      </c>
+      <c r="J187">
+        <v>1.21</v>
+      </c>
+      <c r="K187" t="s">
+        <v>572</v>
+      </c>
+      <c r="L187" s="1">
+        <v>808400.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>818093.15</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>574</v>
+      </c>
+      <c r="B188" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>98.205</v>
+      </c>
+      <c r="D188" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>1309893.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-33228.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-2.5366957453777</v>
+      </c>
+      <c r="J188">
+        <v>1.05</v>
+      </c>
+      <c r="K188" t="s">
+        <v>575</v>
+      </c>
+      <c r="L188" s="1">
+        <v>1276665.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>1290368.42</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>577</v>
+      </c>
+      <c r="B189" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>102.113</v>
+      </c>
+      <c r="D189" s="1">
+        <v>101.425395</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>608552.37</v>
+      </c>
+      <c r="H189" s="1">
+        <v>4125.63</v>
+      </c>
+      <c r="I189" s="1">
+        <v>0.67794165356714</v>
+      </c>
+      <c r="J189">
+        <v>0.52</v>
+      </c>
+      <c r="K189" t="s">
+        <v>578</v>
+      </c>
+      <c r="L189" s="1">
+        <v>612678.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>615821.84</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>580</v>
+      </c>
+      <c r="B190" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>101.992</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.96825</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>299904.75</v>
+      </c>
+      <c r="H190" s="1">
+        <v>6071.25</v>
+      </c>
+      <c r="I190" s="1">
+        <v>2.0243927446964</v>
+      </c>
+      <c r="J190">
+        <v>2.54</v>
+      </c>
+      <c r="K190" t="s">
+        <v>581</v>
+      </c>
+      <c r="L190" s="1">
+        <v>305976.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>313587.99</v>
+      </c>
+      <c r="N190" s="1">
         <v>0.15</v>
       </c>
-      <c r="L184">
-[...266 lines deleted...]
-      <c r="A190" t="s">
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
         <v>579</v>
       </c>
-      <c r="B190" t="s">
-[...2 lines deleted...]
-      <c r="C190" s="1">
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>583</v>
+      </c>
+      <c r="B191" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D190" s="1">
-[...2 lines deleted...]
-      <c r="E190" s="1">
+      <c r="C191" s="1">
+        <v>104.775</v>
+      </c>
+      <c r="D191" s="1">
         <v>104.45</v>
       </c>
-      <c r="F190" t="s">
-[...5 lines deleted...]
-      <c r="H190" s="1">
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
         <v>208900.0</v>
       </c>
-      <c r="I190" s="1">
-[...17 lines deleted...]
-      <c r="O190" s="1">
+      <c r="H191" s="1">
+        <v>650.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>0.31115366203925</v>
+      </c>
+      <c r="J191">
+        <v>0.66</v>
+      </c>
+      <c r="K191" t="s">
+        <v>584</v>
+      </c>
+      <c r="L191" s="1">
+        <v>209550.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>210877.4</v>
+      </c>
+      <c r="N191" s="1">
         <v>0.1</v>
       </c>
-      <c r="P190">
-[...7 lines deleted...]
-      <c r="B191" t="s">
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
         <v>582</v>
       </c>
-      <c r="C191" s="1">
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>586</v>
+      </c>
+      <c r="B192" s="1">
         <v>950000.0</v>
       </c>
-      <c r="D191" s="1">
-[...2 lines deleted...]
-      <c r="E191" s="1">
+      <c r="C192" s="1">
+        <v>98.422</v>
+      </c>
+      <c r="D192" s="1">
         <v>99.589</v>
       </c>
-      <c r="F191" t="s">
-[...5 lines deleted...]
-      <c r="H191" s="1">
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
         <v>946095.5</v>
       </c>
-      <c r="I191" s="1">
-[...17 lines deleted...]
-      <c r="O191" s="1">
+      <c r="H192" s="1">
+        <v>-11086.5</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-1.1718161644358</v>
+      </c>
+      <c r="J192">
+        <v>2.77</v>
+      </c>
+      <c r="K192" t="s">
+        <v>587</v>
+      </c>
+      <c r="L192" s="1">
+        <v>935009.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>961322.7</v>
+      </c>
+      <c r="N192" s="1">
         <v>0.45</v>
       </c>
-      <c r="P191">
-[...7 lines deleted...]
-      <c r="B192" t="s">
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
         <v>585</v>
       </c>
-      <c r="C192" s="1">
-[...42 lines deleted...]
-    <row r="193" spans="1:16">
+    </row>
+    <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>589</v>
+      </c>
+      <c r="B193" s="1">
+        <v>700000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>700000.0</v>
+        <v>102.628</v>
       </c>
       <c r="D193" s="1">
-        <v>102.614</v>
-[...1 lines deleted...]
-      <c r="E193" s="1">
         <v>103.012</v>
       </c>
-      <c r="F193" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>721084.0</v>
       </c>
       <c r="H193" s="1">
-        <v>721084.0</v>
+        <v>-2688.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-2786.0</v>
-[...7 lines deleted...]
-      <c r="L193" t="s">
+        <v>-0.37277210422087</v>
+      </c>
+      <c r="J193">
+        <v>0.96</v>
+      </c>
+      <c r="K193" t="s">
+        <v>590</v>
+      </c>
+      <c r="L193" s="1">
+        <v>718396.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>725137.1</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
         <v>588</v>
       </c>
-      <c r="M193" s="1">
-[...12 lines deleted...]
-    <row r="194" spans="1:16">
+    </row>
+    <row r="194" spans="1:26">
       <c r="A194" t="s">
         <v>589</v>
       </c>
-      <c r="B194" t="s">
-        <v>590</v>
+      <c r="B194" s="1">
+        <v>500000.0</v>
       </c>
       <c r="C194" s="1">
+        <v>98.175</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-8665.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-1.7345958281619</v>
+      </c>
+      <c r="J194">
+        <v>1.53</v>
+      </c>
+      <c r="K194" t="s">
+        <v>592</v>
+      </c>
+      <c r="L194" s="1">
+        <v>490875.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>498517.36</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>594</v>
+      </c>
+      <c r="B195" s="1">
         <v>700000.0</v>
       </c>
-      <c r="D194" s="1">
-[...2 lines deleted...]
-      <c r="E194" s="1">
+      <c r="C195" s="1">
+        <v>104.427</v>
+      </c>
+      <c r="D195" s="1">
         <v>106.6</v>
       </c>
-      <c r="F194" t="s">
-[...5 lines deleted...]
-      <c r="H194" s="1">
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
         <v>746200.0</v>
       </c>
-      <c r="I194" s="1">
-[...17 lines deleted...]
-      <c r="O194" s="1">
+      <c r="H195" s="1">
+        <v>-15211.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-2.0384615384615</v>
+      </c>
+      <c r="J195">
+        <v>2.9</v>
+      </c>
+      <c r="K195" t="s">
+        <v>595</v>
+      </c>
+      <c r="L195" s="1">
+        <v>730989.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>751284.21</v>
+      </c>
+      <c r="N195" s="1">
         <v>0.35</v>
       </c>
-      <c r="P194">
-[...7 lines deleted...]
-      <c r="B195" t="s">
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
         <v>593</v>
       </c>
-      <c r="C195" s="1">
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>597</v>
+      </c>
+      <c r="B196" s="1">
         <v>1480000.0</v>
       </c>
-      <c r="D195" s="1">
-[...2 lines deleted...]
-      <c r="E195" s="1">
+      <c r="C196" s="1">
+        <v>98.932</v>
+      </c>
+      <c r="D196" s="1">
         <v>99.902</v>
       </c>
-      <c r="F195" t="s">
-[...5 lines deleted...]
-      <c r="H195" s="1">
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
         <v>1478549.6</v>
       </c>
-      <c r="I195" s="1">
-[...17 lines deleted...]
-      <c r="O195" s="1">
+      <c r="H196" s="1">
+        <v>-14356.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-0.97095153250185</v>
+      </c>
+      <c r="J196">
+        <v>1.24</v>
+      </c>
+      <c r="K196" t="s">
+        <v>598</v>
+      </c>
+      <c r="L196" s="1">
+        <v>1464193.6</v>
+      </c>
+      <c r="M196" s="1">
+        <v>1482566.89</v>
+      </c>
+      <c r="N196" s="1">
         <v>0.7</v>
       </c>
-      <c r="P195">
-[...7 lines deleted...]
-      <c r="B196" t="s">
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
         <v>596</v>
       </c>
-      <c r="C196" s="1">
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>600</v>
+      </c>
+      <c r="B197" s="1">
         <v>667000.0</v>
       </c>
-      <c r="D196" s="1">
-[...2 lines deleted...]
-      <c r="E196" s="1">
+      <c r="C197" s="1">
+        <v>100.452</v>
+      </c>
+      <c r="D197" s="1">
         <v>100.0</v>
       </c>
-      <c r="F196" t="s">
-[...5 lines deleted...]
-      <c r="H196" s="1">
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
         <v>667000.0</v>
       </c>
-      <c r="I196" s="1">
-[...17 lines deleted...]
-      <c r="O196" s="1">
+      <c r="H197" s="1">
+        <v>3014.84</v>
+      </c>
+      <c r="I197" s="1">
+        <v>0.452</v>
+      </c>
+      <c r="J197">
+        <v>1.68</v>
+      </c>
+      <c r="K197" t="s">
+        <v>601</v>
+      </c>
+      <c r="L197" s="1">
+        <v>670014.84</v>
+      </c>
+      <c r="M197" s="1">
+        <v>681208.74</v>
+      </c>
+      <c r="N197" s="1">
         <v>0.32</v>
       </c>
-      <c r="P196">
-[...7 lines deleted...]
-      <c r="B197" t="s">
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
         <v>599</v>
       </c>
-      <c r="C197" s="1">
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>603</v>
+      </c>
+      <c r="B198" s="1">
         <v>1500000.0</v>
       </c>
-      <c r="D197" s="1">
-[...2 lines deleted...]
-      <c r="E197" s="1">
+      <c r="C198" s="1">
+        <v>103.05</v>
+      </c>
+      <c r="D198" s="1">
         <v>102.706</v>
       </c>
-      <c r="F197" t="s">
-[...5 lines deleted...]
-      <c r="H197" s="1">
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
         <v>1540590.0</v>
       </c>
-      <c r="I197" s="1">
-[...17 lines deleted...]
-      <c r="O197" s="1">
+      <c r="H198" s="1">
+        <v>5160.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>0.33493661519288</v>
+      </c>
+      <c r="J198">
+        <v>0.68</v>
+      </c>
+      <c r="K198" t="s">
+        <v>604</v>
+      </c>
+      <c r="L198" s="1">
+        <v>1545750.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>1555994.18</v>
+      </c>
+      <c r="N198" s="1">
         <v>0.73</v>
       </c>
-      <c r="P197">
-[...7 lines deleted...]
-      <c r="B198" t="s">
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
         <v>602</v>
       </c>
-      <c r="C198" s="1">
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>606</v>
+      </c>
+      <c r="B199" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D198" s="1">
-[...2 lines deleted...]
-      <c r="E198" s="1">
+      <c r="C199" s="1">
+        <v>102.597</v>
+      </c>
+      <c r="D199" s="1">
         <v>99.660226</v>
       </c>
-      <c r="F198" t="s">
-[...5 lines deleted...]
-      <c r="H198" s="1">
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
         <v>498301.13</v>
       </c>
-      <c r="I198" s="1">
-[...28 lines deleted...]
-      <c r="B199" t="s">
+      <c r="H199" s="1">
+        <v>14683.87</v>
+      </c>
+      <c r="I199" s="1">
+        <v>2.9467864140705</v>
+      </c>
+      <c r="J199">
+        <v>0.17</v>
+      </c>
+      <c r="K199">
+        <v>847.6</v>
+      </c>
+      <c r="L199" s="1">
+        <v>512985.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>513832.6</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
         <v>605</v>
       </c>
-      <c r="C199" s="1">
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>608</v>
+      </c>
+      <c r="B200" s="1">
         <v>800000.0</v>
       </c>
-      <c r="D199" s="1">
-[...2 lines deleted...]
-      <c r="E199" s="1">
+      <c r="C200" s="1">
+        <v>102.159</v>
+      </c>
+      <c r="D200" s="1">
         <v>103.47225</v>
       </c>
-      <c r="F199" t="s">
-[...5 lines deleted...]
-      <c r="H199" s="1">
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
         <v>827778.0</v>
       </c>
-      <c r="I199" s="1">
-[...17 lines deleted...]
-      <c r="O199" s="1">
+      <c r="H200" s="1">
+        <v>-10506.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-1.269180867334</v>
+      </c>
+      <c r="J200">
+        <v>1.12</v>
+      </c>
+      <c r="K200" t="s">
+        <v>609</v>
+      </c>
+      <c r="L200" s="1">
+        <v>817272.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>826214.47</v>
+      </c>
+      <c r="N200" s="1">
         <v>0.39</v>
       </c>
-      <c r="P199">
-[...7 lines deleted...]
-      <c r="B200" t="s">
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
         <v>607</v>
       </c>
-      <c r="C200" s="1">
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>611</v>
+      </c>
+      <c r="B201" s="1">
         <v>800000.0</v>
       </c>
-      <c r="D200" s="1">
-[...2 lines deleted...]
-      <c r="E200" s="1">
+      <c r="C201" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="D201" s="1">
         <v>99.495</v>
       </c>
-      <c r="F200" t="s">
-[...5 lines deleted...]
-      <c r="H200" s="1">
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
         <v>795960.0</v>
       </c>
-      <c r="I200" s="1">
-[...28 lines deleted...]
-      <c r="B201" t="s">
+      <c r="H201" s="1">
+        <v>792.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>0.099502487562189</v>
+      </c>
+      <c r="J201">
+        <v>3.04</v>
+      </c>
+      <c r="K201" t="s">
+        <v>612</v>
+      </c>
+      <c r="L201" s="1">
+        <v>796752.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>821042.41</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
         <v>610</v>
       </c>
-      <c r="C201" s="1">
-[...5 lines deleted...]
-      <c r="E201" s="1">
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>614</v>
+      </c>
+      <c r="B202" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="D202" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>1606608.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>5568.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0.34656867138717</v>
+      </c>
+      <c r="J202">
+        <v>0.42</v>
+      </c>
+      <c r="K202" t="s">
+        <v>615</v>
+      </c>
+      <c r="L202" s="1">
+        <v>1612176.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>1618852.87</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>617</v>
+      </c>
+      <c r="B203" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>100.973</v>
+      </c>
+      <c r="D203" s="1">
+        <v>101.11874539</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>1096127.2</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-1579.88</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-0.14413290720274</v>
+      </c>
+      <c r="J203">
+        <v>3.69</v>
+      </c>
+      <c r="K203" t="s">
+        <v>618</v>
+      </c>
+      <c r="L203" s="1">
+        <v>1094547.32</v>
+      </c>
+      <c r="M203" s="1">
+        <v>1134529.1</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>620</v>
+      </c>
+      <c r="B204" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>98.411</v>
+      </c>
+      <c r="D204" s="1">
         <v>100.0</v>
       </c>
-      <c r="F201" t="s">
-[...90 lines deleted...]
-      <c r="C203" s="1">
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
         <v>800000.0</v>
       </c>
-      <c r="D203" s="1">
-[...2 lines deleted...]
-      <c r="E203" s="1">
+      <c r="H204" s="1">
+        <v>-12712.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-1.589</v>
+      </c>
+      <c r="J204">
+        <v>1.34</v>
+      </c>
+      <c r="K204" t="s">
+        <v>621</v>
+      </c>
+      <c r="L204" s="1">
+        <v>787288.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>798043.29</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>623</v>
+      </c>
+      <c r="B205" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>101.081</v>
+      </c>
+      <c r="D205" s="1">
         <v>100.0</v>
       </c>
-      <c r="F203" t="s">
-[...40 lines deleted...]
-      <c r="C204" s="1">
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D204" s="1">
-[...32 lines deleted...]
-      <c r="O204" s="1">
+      <c r="H205" s="1">
+        <v>4324.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>1.081</v>
+      </c>
+      <c r="J205">
+        <v>0.76</v>
+      </c>
+      <c r="K205" t="s">
+        <v>624</v>
+      </c>
+      <c r="L205" s="1">
+        <v>404324.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>407356.88</v>
+      </c>
+      <c r="N205" s="1">
         <v>0.19</v>
       </c>
-      <c r="P204">
-[...7 lines deleted...]
-      <c r="B205" t="s">
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
         <v>622</v>
       </c>
-      <c r="C205" s="1">
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>626</v>
+      </c>
+      <c r="B206" s="1">
         <v>900000.0</v>
       </c>
-      <c r="D205" s="1">
-[...2 lines deleted...]
-      <c r="E205" s="1">
+      <c r="C206" s="1">
+        <v>96.5</v>
+      </c>
+      <c r="D206" s="1">
         <v>97.25</v>
       </c>
-      <c r="F205" t="s">
-[...5 lines deleted...]
-      <c r="H205" s="1">
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
         <v>875250.0</v>
       </c>
-      <c r="I205" s="1">
-[...17 lines deleted...]
-      <c r="O205" s="1">
+      <c r="H206" s="1">
+        <v>-6750.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-0.77120822622108</v>
+      </c>
+      <c r="J206">
+        <v>0.45</v>
+      </c>
+      <c r="K206" t="s">
+        <v>627</v>
+      </c>
+      <c r="L206" s="1">
+        <v>868500.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>872506.85</v>
+      </c>
+      <c r="N206" s="1">
         <v>0.41</v>
       </c>
-      <c r="P205">
-[...7 lines deleted...]
-      <c r="B206" t="s">
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
         <v>625</v>
       </c>
-      <c r="C206" s="1">
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>629</v>
+      </c>
+      <c r="B207" s="1">
         <v>900000.0</v>
       </c>
-      <c r="D206" s="1">
-[...2 lines deleted...]
-      <c r="E206" s="1">
+      <c r="C207" s="1">
+        <v>99.765</v>
+      </c>
+      <c r="D207" s="1">
         <v>99.8356</v>
       </c>
-      <c r="F206" t="s">
-[...5 lines deleted...]
-      <c r="H206" s="1">
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
         <v>898520.4</v>
       </c>
-      <c r="I206" s="1">
-[...28 lines deleted...]
-      <c r="B207" t="s">
+      <c r="H207" s="1">
+        <v>-635.4</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-0.070716257527375</v>
+      </c>
+      <c r="J207">
+        <v>0.09</v>
+      </c>
+      <c r="K207">
+        <v>832.19</v>
+      </c>
+      <c r="L207" s="1">
+        <v>897885.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>898717.19</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
         <v>628</v>
       </c>
-      <c r="C207" s="1">
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>631</v>
+      </c>
+      <c r="B208" s="1">
         <v>900000.0</v>
       </c>
-      <c r="D207" s="1">
-[...2 lines deleted...]
-      <c r="E207" s="1">
+      <c r="C208" s="1">
+        <v>83.543</v>
+      </c>
+      <c r="D208" s="1">
         <v>81.04033333</v>
       </c>
-      <c r="F207" t="s">
-[...5 lines deleted...]
-      <c r="H207" s="1">
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
         <v>729363.0</v>
       </c>
-      <c r="I207" s="1">
-[...17 lines deleted...]
-      <c r="O207" s="1">
+      <c r="H208" s="1">
+        <v>22524.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>3.0881742013236</v>
+      </c>
+      <c r="J208">
+        <v>0.61</v>
+      </c>
+      <c r="K208" t="s">
+        <v>632</v>
+      </c>
+      <c r="L208" s="1">
+        <v>751887.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>757360.97</v>
+      </c>
+      <c r="N208" s="1">
         <v>0.36</v>
       </c>
-      <c r="P207">
-[...4 lines deleted...]
-      <c r="A208" t="s">
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
         <v>630</v>
       </c>
-      <c r="B208" t="s">
-[...2 lines deleted...]
-      <c r="C208" s="1">
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>634</v>
+      </c>
+      <c r="B209" s="1">
         <v>1100000.0</v>
       </c>
-      <c r="D208" s="1">
-[...2 lines deleted...]
-      <c r="E208" s="1">
+      <c r="C209" s="1">
+        <v>90.6</v>
+      </c>
+      <c r="D209" s="1">
         <v>89.675</v>
       </c>
-      <c r="F208" t="s">
-[...5 lines deleted...]
-      <c r="H208" s="1">
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
         <v>986425.0</v>
       </c>
-      <c r="I208" s="1">
-[...17 lines deleted...]
-      <c r="O208" s="1">
+      <c r="H209" s="1">
+        <v>10175.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>1.0315026484527</v>
+      </c>
+      <c r="J209">
+        <v>0.73</v>
+      </c>
+      <c r="K209" t="s">
+        <v>635</v>
+      </c>
+      <c r="L209" s="1">
+        <v>996600.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>1004646.58</v>
+      </c>
+      <c r="N209" s="1">
         <v>0.47</v>
       </c>
-      <c r="P208">
-[...4 lines deleted...]
-      <c r="A209" t="s">
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
         <v>633</v>
       </c>
-      <c r="B209" t="s">
-[...2 lines deleted...]
-      <c r="C209" s="1">
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>637</v>
+      </c>
+      <c r="B210" s="1">
         <v>600000.0</v>
       </c>
-      <c r="D209" s="1">
-[...2 lines deleted...]
-      <c r="E209" s="1">
+      <c r="C210" s="1">
+        <v>101.663</v>
+      </c>
+      <c r="D210" s="1">
         <v>99.774775</v>
       </c>
-      <c r="F209" t="s">
-[...5 lines deleted...]
-      <c r="H209" s="1">
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
         <v>598648.65</v>
       </c>
-      <c r="I209" s="1">
-[...17 lines deleted...]
-      <c r="O209" s="1">
+      <c r="H210" s="1">
+        <v>11329.35</v>
+      </c>
+      <c r="I210" s="1">
+        <v>1.8924873546445</v>
+      </c>
+      <c r="J210">
+        <v>0.84</v>
+      </c>
+      <c r="K210" t="s">
+        <v>638</v>
+      </c>
+      <c r="L210" s="1">
+        <v>609978.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>615032.79</v>
+      </c>
+      <c r="N210" s="1">
         <v>0.29</v>
       </c>
-      <c r="P209">
-[...4 lines deleted...]
-      <c r="A210" t="s">
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
         <v>636</v>
       </c>
-      <c r="B210" t="s">
-[...45 lines deleted...]
-    <row r="211" spans="1:16">
+    </row>
+    <row r="211" spans="1:26">
       <c r="A211" t="s">
+        <v>640</v>
+      </c>
+      <c r="B211" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>100.535</v>
+      </c>
+      <c r="D211" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>1008600.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>-3250.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-0.32222883204442</v>
+      </c>
+      <c r="J211">
+        <v>0.12</v>
+      </c>
+      <c r="K211" t="s">
+        <v>641</v>
+      </c>
+      <c r="L211" s="1">
+        <v>1005350.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>1006540.14</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
         <v>639</v>
       </c>
-      <c r="B211" t="s">
-[...2 lines deleted...]
-      <c r="C211" s="1">
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>643</v>
+      </c>
+      <c r="B212" s="1">
         <v>-4300000.0</v>
       </c>
-      <c r="D211" s="1">
-[...2 lines deleted...]
-      <c r="E211" s="1">
+      <c r="C212" s="1">
+        <v>10.91427767</v>
+      </c>
+      <c r="D212" s="1">
         <v>0.0</v>
       </c>
-      <c r="F211" t="s">
-[...5 lines deleted...]
-      <c r="H211" s="1">
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
         <v>0.0</v>
       </c>
-      <c r="I211" s="1">
-[...2 lines deleted...]
-      <c r="J211" s="1">
+      <c r="H212" s="1">
+        <v>-468119.5</v>
+      </c>
+      <c r="I212" s="1">
         <v>0</v>
       </c>
-      <c r="K211">
+      <c r="J212">
         <v>0.0</v>
       </c>
-      <c r="L211" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="K212" t="s">
+        <v>644</v>
+      </c>
+      <c r="L212" s="1">
+        <v>-468119.5</v>
+      </c>
+      <c r="M212" s="1">
+        <v>-469313.94</v>
+      </c>
+      <c r="N212" s="1">
+        <v>-0.22</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>642</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">