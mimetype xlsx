--- v4 (2026-09-22)
+++ v5 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="645">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="643">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -124,1875 +124,1869 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
-    <t>1 112.33</t>
+    <t>2 989.38</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>20 556.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>5 095.89</t>
+    <t>5 955.82</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>17 778.39</t>
+    <t>19 829.74</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>3 615.07</t>
+    <t>6 980.82</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>5 372.60</t>
+    <t>8 109.59</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>36 698.63</t>
+    <t>41 913.70</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>26 198.63</t>
+    <t>29 666.10</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>5 063.01</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>4 604.92</t>
+    <t>5 363.04</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>2 713.08</t>
+    <t>4 044.96</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>40 167.12</t>
+    <t>2 663.01</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 658.72</t>
+    <t>11 520.35</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>9 766.44</t>
+    <t>15 147.95</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>2 356.16</t>
-[...8 lines deleted...]
-    <t>2 495.34</t>
+    <t>3 835.62</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>8 821.92</t>
+    <t>9 857.53</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>5 787.67</t>
+    <t>6 712.33</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>6 161.64</t>
-[...8 lines deleted...]
-    <t>6 846.58</t>
+    <t>42 739.73</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>22 742.81</t>
+    <t>3 049.32</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>47 013.70</t>
+    <t>52 302.74</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>71 939.98</t>
+    <t>77 953.53</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>6 983.49</t>
+    <t>7 708.70</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>5 037.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>2 965.28</t>
+    <t>6 167.78</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>8 036.20</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>9 463.01</t>
+    <t>11 090.41</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>16 347.95</t>
+    <t>19 593.49</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 158.00</t>
+    <t>4 887.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
+    <t>3 279.45</t>
+  </si>
+  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>10 269.86</t>
+    <t>14 671.23</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>5 326.09</t>
-[...8 lines deleted...]
-    <t>1 871.89</t>
+    <t>9 434.78</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>9 208.17</t>
+    <t>12 203.60</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>24 905.68</t>
+    <t>28 956.61</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>19 197.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>2 942.93</t>
+    <t>6 253.72</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>17 198.63</t>
+    <t>20 943.49</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>3 495.21</t>
+    <t>6 990.41</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>20 822.96</t>
+    <t>23 310.66</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
-    <t>2 708.87</t>
+    <t>5 320.99</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>26 118.49</t>
+    <t>29 280.82</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>2 095.63</t>
+    <t>6 448.09</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>28 760.27</t>
+    <t>32 273.97</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>11 830.14</t>
+    <t>13 087.67</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>37 369.86</t>
+    <t>43 879.45</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>18 650.25</t>
+    <t>20 949.60</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>22 136.30</t>
+    <t>24 383.22</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 046.92</t>
+    <t>5 053.42</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>1 019.02</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>20 865.75</t>
+    <t>22 936.99</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>25 520.55</t>
+    <t>28 849.32</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>14 477.74</t>
+    <t>18 869.86</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
+    <t>2 626.89</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>32 068.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>10 991.34</t>
-[...8 lines deleted...]
-    <t>12 475.28</t>
+    <t>14 524.27</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>52 624.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>6 407.88</t>
+    <t>8 654.79</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>3 672.95</t>
+    <t>6 215.75</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>7 232.88</t>
+    <t>13 335.62</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
+    <t>2 331.51</t>
+  </si>
+  <si>
     <t>FR00140193E6</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
+    <t>3 943.49</t>
+  </si>
+  <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
+    <t>4 413.04</t>
+  </si>
+  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>3 162.74</t>
+    <t>5 297.59</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>24 049.32</t>
+    <t>28 321.23</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>8 087.67</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>3 400.66</t>
+    <t>5 040.26</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>6 097.48</t>
+    <t>8 057.38</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>76 000.00</t>
+    <t>83 027.40</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>4 845.21</t>
+    <t>5 843.84</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 123.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>9 205.48</t>
+    <t>41 498.63</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>1 198.63</t>
+    <t>2 123.29</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>3 610.20</t>
+    <t>5 157.43</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>24 818.84</t>
+    <t>1 320.89</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>15 359.59</t>
+    <t>17 162.67</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>15 351.98</t>
+    <t>16 996.83</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>32 862.75</t>
+    <t>26 449.47</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>36 899.85</t>
+    <t>40 277.13</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>3 654.79</t>
+    <t>5 800.00</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>13 664.38</t>
+    <t>16 900.68</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>4 137.74</t>
-[...8 lines deleted...]
-    <t>9 503.42</t>
+    <t>8 434.62</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>5 047.63</t>
+    <t>8 371.68</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>15 083.42</t>
+    <t>16 492.60</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>11 761.64</t>
+    <t>13 259.59</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>3 413.70</t>
+    <t>4 449.32</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>10 765.07</t>
+    <t>12 484.93</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>12 395.05</t>
-[...1 lines deleted...]
-  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>11 178.08</t>
+    <t>15 893.84</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>10 947.95</t>
+    <t>13 610.96</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>6 893.15</t>
+    <t>9 630.14</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>3 812.36</t>
+    <t>7 243.49</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>2 934.25</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>10 891.87</t>
+    <t>12 431.55</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>13 698.63</t>
+    <t>16 657.53</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>13 925.55</t>
+    <t>15 786.88</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>4 893.76</t>
+    <t>6 991.09</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 621.92</t>
+    <t>2 306.16</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>4 967.12</t>
+    <t>5 484.93</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>9 067.47</t>
+    <t>12 017.12</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>4 330.48</t>
+    <t>4 746.58</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>3 025.68</t>
+    <t>7 325.34</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>68 825.34</t>
+    <t>76 869.86</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>3 955.48</t>
-[...5 lines deleted...]
-    <t>3 164.38</t>
+    <t>7 910.96</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>25 295.51</t>
+    <t>27 863.10</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>14 136.99</t>
+    <t>15 912.33</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>5 120.55</t>
+    <t>7 589.38</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>10 952.05</t>
+    <t>12 154.11</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>55 587.67</t>
+    <t>60 460.62</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>31 647.95</t>
+    <t>34 477.40</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>35 834.43</t>
+    <t>39 277.59</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>7 335.62</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>5 350.68</t>
+    <t>7 680.82</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>12 938.78</t>
+    <t>14 730.31</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>17 948.92</t>
+    <t>21 795.11</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>8 849.32</t>
+    <t>12 363.01</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>13 561.64</t>
+    <t>17 260.27</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
-    <t>1 816.44</t>
+    <t>5 589.04</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>34 906.85</t>
+    <t>38 346.58</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>3 682.19</t>
+    <t>4 200.00</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>5 063.01</t>
-[...8 lines deleted...]
-    <t>3 688.36</t>
+    <t>11 572.60</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>3 521.58</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>2 298.74</t>
+    <t>3 648.00</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>36 595.72</t>
+    <t>40 282.60</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>17 917.81</t>
+    <t>22 356.16</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>11 219.18</t>
+    <t>12 661.64</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>21 575.34</t>
+    <t>24 349.32</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>10 678.80</t>
+    <t>13 882.44</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>29 589.04</t>
+    <t>36 246.58</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>6 719.10</t>
+    <t>11 370.79</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>25 734.59</t>
+    <t>33 048.63</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>8 452.87</t>
+    <t>9 954.36</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>5 500.87</t>
+    <t>6 459.09</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>13 190.38</t>
+    <t>14 401.74</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>1 050.28</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>7 561.64</t>
+    <t>8 301.37</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>50 476.71</t>
+    <t>54 619.18</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>39 973.40</t>
+    <t>43 760.35</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>13 351.80</t>
+    <t>16 381.20</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>5 321.92</t>
+    <t>6 616.44</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>17 151.52</t>
+    <t>21 604.32</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
+    <t>4 180.22</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>23 186.30</t>
+    <t>26 071.23</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>18 906.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>10 035.62</t>
+    <t>12 498.90</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>27 784.38</t>
+    <t>32 958.03</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>10 924.66</t>
+    <t>12 265.41</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>4 980.82</t>
+    <t>6 312.33</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
-    <t>14 799.66</t>
+    <t>20 763.70</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>5 116.44</t>
+    <t>6 780.82</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>2 755.73</t>
+    <t>3 883.07</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>3 966.99</t>
+    <t>6 152.88</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>6 292.71</t>
+    <t>7 809.71</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>3 495.89</t>
+    <t>5 383.67</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>4 050.00</t>
+    <t>4 549.32</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
+    <t>3 245.55</t>
+  </si>
+  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>21 718.95</t>
+    <t>23 713.55</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
+    <t>3 857.53</t>
+  </si>
+  <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>18 180.82</t>
+    <t>21 287.67</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>12 945.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>6 952.05</t>
+    <t>10 188.36</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>8 876.71</t>
-[...8 lines deleted...]
-    <t>15 271.78</t>
+    <t>11 373.29</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>54 708.90</t>
+    <t>2 619.86</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>10 165.33</t>
+    <t>12 471.74</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
-    <t>2 617.81</t>
+    <t>5 983.56</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>33 106.99</t>
+    <t>36 157.81</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>2 717.81</t>
+    <t>3 864.38</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>6 000.00</t>
+    <t>6 554.79</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>25 224.66</t>
+    <t>28 377.74</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>5 044.98</t>
+    <t>1 558.01</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>12 301.01</t>
+    <t>20 484.59</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>2 454.96</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>5 610.96</t>
+    <t>7 978.08</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>1 065.82</t>
+    <t>2 984.30</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>9 819.86</t>
+    <t>12 066.78</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>7 175.19</t>
+    <t>10 250.27</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 232.88</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>13 411.64</t>
+    <t>15 103.77</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>9 693.15</t>
+    <t>23 676.71</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>13 703.42</t>
+    <t>16 948.97</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 143.84</t>
+    <t>4 808.22</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>7 611.99</t>
+    <t>8 471.92</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>1 327.40</t>
+    <t>1 956.16</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>26 313.70</t>
+    <t>28 421.92</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>9 095.49</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...17 lines deleted...]
-    <t>20 295.21</t>
+    <t>9 200.68</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>6 663.01</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>18 373.29</t>
+    <t>22 341.92</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>11 193.90</t>
+    <t>13 182.30</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>10 244.18</t>
+    <t>14 932.19</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
+    <t>2 373.29</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>8 942.47</t>
+    <t>11 457.53</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>24 290.41</t>
+    <t>26 583.56</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>6 676.87</t>
+    <t>11 684.52</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>4 407.53</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>5 663.01</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>39 981.78</t>
+    <t>2 338.77</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>10 755.29</t>
+    <t>12 515.24</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>3 032.88</t>
+    <t>4 124.71</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 006.85</t>
+    <t>5 671.23</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>3 328.77</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 473.97</t>
+    <t>5 973.29</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>8 046.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 054.79</t>
+    <t>6 719.18</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
-    <t>1 190.14</t>
+    <t>3 669.59</t>
+  </si>
+  <si>
+    <t>CDS-00109709</t>
+  </si>
+  <si>
+    <t>267HDBE00N30AA0958</t>
+  </si>
+  <si>
+    <t>17 319.44</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-1 194.44</t>
+    <t>-17 319.44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2356,212 +2350,212 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>327.2253</v>
       </c>
       <c r="C2">
-        <v>6481.88</v>
+        <v>6457.65</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>2121035.38</v>
+        <v>2113108.83</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>2121035.38</v>
+        <v>2113108.83</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3289.0</v>
+        <v>2171.0</v>
       </c>
       <c r="C3">
-        <v>11553.61</v>
+        <v>11510.43</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>37999824.4</v>
+        <v>24989154.83</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>37999824.4</v>
+        <v>24989154.83</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1351263.7706</v>
+        <v>1382504.1162</v>
       </c>
       <c r="C4">
-        <v>113.76</v>
+        <v>113.36</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>153730458.63</v>
+        <v>156732117.04</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>153730458.63</v>
+        <v>156732117.04</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>181172.4646</v>
+        <v>261058.282</v>
       </c>
       <c r="C5">
-        <v>103.44</v>
+        <v>103.03</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>18742230.17</v>
+        <v>26897621.11</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>18742230.17</v>
+        <v>26897621.11</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>2436.0</v>
+        <v>2466.0</v>
       </c>
       <c r="C6">
-        <v>100.44</v>
+        <v>100.04</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>244681.84</v>
+        <v>246703.4</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>244681.84</v>
+        <v>246703.4</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z212"/>
+  <dimension ref="A1:Z211"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N212" sqref="N212"/>
+      <selection activeCell="N211" sqref="N211"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -2577,10593 +2571,10543 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>2247.0</v>
+        <v>2111.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4811.69</v>
+        <v>4819.08</v>
       </c>
       <c r="D2" s="1">
-        <v>4802.3386960392</v>
+        <v>4812.1507153008</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>10790855.05</v>
+        <v>10158450.16</v>
       </c>
       <c r="H2" s="1">
-        <v>21012.38</v>
+        <v>14627.72</v>
       </c>
       <c r="I2" s="1">
-        <v>0.19472395748658</v>
+        <v>0.14399558761038</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>10811867.43</v>
+        <v>10173077.88</v>
       </c>
       <c r="M2" s="1">
-        <v>10811867.43</v>
+        <v>10173077.88</v>
       </c>
       <c r="N2" s="1">
-        <v>5.08</v>
+        <v>4.82</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>329.0</v>
+        <v>698.0</v>
       </c>
       <c r="C3" s="1">
-        <v>105.83</v>
+        <v>105.5</v>
       </c>
       <c r="D3" s="1">
-        <v>105.69</v>
+        <v>105.696497135</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>46060.0</v>
+        <v>-137155.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>46060.0</v>
+        <v>-137155.0</v>
       </c>
       <c r="M3" s="1">
-        <v>46060.0</v>
+        <v>-137155.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.02</v>
+        <v>-0.07</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>700000.0</v>
+        <v>-95.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.75</v>
+        <v>114.1</v>
       </c>
       <c r="D4" s="1">
-        <v>99.331</v>
+        <v>115.335789474</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>695317.0</v>
+        <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>2933.0</v>
+        <v>117400.0</v>
       </c>
       <c r="I4" s="1">
-        <v>0.42182198910713</v>
+        <v>0</v>
       </c>
       <c r="J4">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>698250.0</v>
+        <v>117400.0</v>
       </c>
       <c r="M4" s="1">
-        <v>699362.33</v>
+        <v>117400.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.33</v>
+        <v>0.06</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>98.873</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>695317.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-3206.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.46108465635099</v>
+      </c>
+      <c r="J5">
+        <v>0.43</v>
+      </c>
+      <c r="K5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L5" s="1">
-        <v>509960.0</v>
+        <v>692111.0</v>
       </c>
       <c r="M5" s="1">
-        <v>530516.51</v>
+        <v>695100.38</v>
       </c>
       <c r="N5" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B6" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>101.625</v>
+        <v>101.548</v>
       </c>
       <c r="D6" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>297537.0</v>
+        <v>498170.0</v>
       </c>
       <c r="H6" s="1">
-        <v>7338.0</v>
+        <v>9570.0</v>
       </c>
       <c r="I6" s="1">
-        <v>2.4662478952198</v>
+        <v>1.9210309733625</v>
       </c>
       <c r="J6">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>0.06</v>
+      </c>
+      <c r="K6">
+        <v>299.66</v>
       </c>
       <c r="L6" s="1">
-        <v>304875.0</v>
+        <v>507740.0</v>
       </c>
       <c r="M6" s="1">
-        <v>309970.89</v>
+        <v>508039.66</v>
       </c>
       <c r="N6" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>493000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>109.233</v>
+        <v>100.832</v>
       </c>
       <c r="D7" s="1">
-        <v>100.24670385</v>
+        <v>99.179</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>494216.25</v>
+        <v>297537.0</v>
       </c>
       <c r="H7" s="1">
-        <v>44302.44</v>
+        <v>4959.0</v>
       </c>
       <c r="I7" s="1">
-        <v>8.9641811656335</v>
+        <v>1.6666834712994</v>
       </c>
       <c r="J7">
-        <v>3.61</v>
+        <v>1.99</v>
       </c>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="L7" s="1">
-        <v>538518.69</v>
+        <v>302496.0</v>
       </c>
       <c r="M7" s="1">
-        <v>556297.08</v>
+        <v>308451.82</v>
       </c>
       <c r="N7" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B8" s="1">
-        <v>1300000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>100.873</v>
+        <v>108.153</v>
       </c>
       <c r="D8" s="1">
-        <v>99.847</v>
+        <v>100.24670385</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>1298011.0</v>
+        <v>494216.25</v>
       </c>
       <c r="H8" s="1">
-        <v>13338.0</v>
+        <v>38978.04</v>
       </c>
       <c r="I8" s="1">
-        <v>1.0275721854437</v>
+        <v>7.8868390102511</v>
       </c>
       <c r="J8">
-        <v>0.28</v>
+        <v>4.02</v>
       </c>
       <c r="K8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="L8" s="1">
-        <v>1311349.0</v>
+        <v>533194.29</v>
       </c>
       <c r="M8" s="1">
-        <v>1314964.07</v>
+        <v>553024.03</v>
       </c>
       <c r="N8" s="1">
-        <v>0.62</v>
+        <v>0.26</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>101.736</v>
+        <v>100.139</v>
       </c>
       <c r="D9" s="1">
-        <v>99.9080525</v>
+        <v>99.847</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>799264.42</v>
+        <v>1298011.0</v>
       </c>
       <c r="H9" s="1">
-        <v>14623.58</v>
+        <v>3796.0</v>
       </c>
       <c r="I9" s="1">
-        <v>1.8296297988593</v>
+        <v>0.29244744459022</v>
       </c>
       <c r="J9">
-        <v>0.67</v>
+        <v>0.54</v>
       </c>
       <c r="K9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="L9" s="1">
-        <v>813888.0</v>
+        <v>1301807.0</v>
       </c>
       <c r="M9" s="1">
-        <v>819260.6</v>
+        <v>1308787.82</v>
       </c>
       <c r="N9" s="1">
-        <v>0.38</v>
+        <v>0.62</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B10" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>101.41</v>
+        <v>100.904</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0</v>
+        <v>99.9080525</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>1200000.0</v>
+        <v>799264.42</v>
       </c>
       <c r="H10" s="1">
-        <v>16920.0</v>
+        <v>7967.58</v>
       </c>
       <c r="I10" s="1">
-        <v>1.41</v>
+        <v>0.99686409161063</v>
       </c>
       <c r="J10">
-        <v>3.06</v>
+        <v>1.01</v>
       </c>
       <c r="K10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L10" s="1">
-        <v>1216920.0</v>
+        <v>807232.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1253618.63</v>
+        <v>815341.59</v>
       </c>
       <c r="N10" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B11" s="1">
-        <v>1250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>98.591</v>
+        <v>102.272</v>
       </c>
       <c r="D11" s="1">
-        <v>99.33</v>
+        <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>1241625.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-9237.5</v>
+        <v>27264.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-0.74398469747307</v>
+        <v>2.272</v>
       </c>
       <c r="J11">
-        <v>2.1</v>
+        <v>3.49</v>
       </c>
       <c r="K11" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="L11" s="1">
-        <v>1232387.5</v>
+        <v>1227264.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1258586.13</v>
+        <v>1269177.7</v>
       </c>
       <c r="N11" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B12" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>97.219</v>
+        <v>98.113</v>
       </c>
       <c r="D12" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>794024.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="H12" s="1">
-        <v>-16272.0</v>
+        <v>-15212.5</v>
       </c>
       <c r="I12" s="1">
-        <v>-2.0493083332494</v>
+        <v>-1.2252088996275</v>
       </c>
       <c r="J12">
-        <v>0.41</v>
+        <v>2.37</v>
       </c>
       <c r="K12" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="L12" s="1">
-        <v>777752.0</v>
+        <v>1226412.5</v>
       </c>
       <c r="M12" s="1">
-        <v>781039.67</v>
+        <v>1256078.6</v>
       </c>
       <c r="N12" s="1">
-        <v>0.37</v>
+        <v>0.6</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B13" s="1">
-        <v>911000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>94.155</v>
+        <v>96.43</v>
       </c>
       <c r="D13" s="1">
-        <v>93.75230516</v>
+        <v>99.253</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>854083.5</v>
+        <v>794024.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3668.55</v>
+        <v>-22584.0</v>
       </c>
       <c r="I13" s="1">
-        <v>0.42953060210155</v>
+        <v>-2.8442465215157</v>
       </c>
       <c r="J13">
-        <v>0.51</v>
+        <v>0.63</v>
       </c>
       <c r="K13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="L13" s="1">
-        <v>857752.05</v>
+        <v>771440.0</v>
       </c>
       <c r="M13" s="1">
-        <v>862356.97</v>
+        <v>776503.01</v>
       </c>
       <c r="N13" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B14" s="1">
-        <v>554000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.968</v>
+        <v>93.918</v>
       </c>
       <c r="D14" s="1">
-        <v>99.646</v>
+        <v>93.75230516</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>552038.84</v>
+        <v>854083.5</v>
       </c>
       <c r="H14" s="1">
-        <v>1783.88</v>
+        <v>1509.48</v>
       </c>
       <c r="I14" s="1">
-        <v>0.32314392951047</v>
+        <v>0.17673681788724</v>
       </c>
       <c r="J14">
-        <v>0.49</v>
+        <v>0.59</v>
       </c>
       <c r="K14" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="L14" s="1">
-        <v>553822.72</v>
+        <v>855592.98</v>
       </c>
       <c r="M14" s="1">
-        <v>556535.8</v>
+        <v>860956.02</v>
       </c>
       <c r="N14" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B15" s="1">
-        <v>900000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>101.747</v>
+        <v>99.146</v>
       </c>
       <c r="D15" s="1">
-        <v>100.85737</v>
+        <v>99.646</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>907716.33</v>
+        <v>552038.84</v>
       </c>
       <c r="H15" s="1">
-        <v>8006.67</v>
+        <v>-2770.0</v>
       </c>
       <c r="I15" s="1">
-        <v>0.88206741857338</v>
+        <v>-0.50177628805973</v>
       </c>
       <c r="J15">
-        <v>4.46</v>
+        <v>0.73</v>
       </c>
       <c r="K15" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="L15" s="1">
-        <v>915723.0</v>
+        <v>549268.84</v>
       </c>
       <c r="M15" s="1">
-        <v>955890.12</v>
+        <v>553313.8</v>
       </c>
       <c r="N15" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B16" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>110.477</v>
+        <v>101.463</v>
       </c>
       <c r="D16" s="1">
-        <v>100.412855</v>
+        <v>100.85737</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>200825.71</v>
+        <v>907716.33</v>
       </c>
       <c r="H16" s="1">
-        <v>20128.29</v>
+        <v>5450.67</v>
       </c>
       <c r="I16" s="1">
-        <v>10.022765511448</v>
+        <v>0.60048165047334</v>
       </c>
       <c r="J16">
-        <v>5.33</v>
+        <v>0.3</v>
       </c>
       <c r="K16" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="L16" s="1">
-        <v>220954.0</v>
+        <v>913167.0</v>
       </c>
       <c r="M16" s="1">
-        <v>231612.72</v>
+        <v>915830.01</v>
       </c>
       <c r="N16" s="1">
-        <v>0.11</v>
+        <v>0.43</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B17" s="1">
-        <v>1940000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>100.312</v>
+        <v>109.409</v>
       </c>
       <c r="D17" s="1">
-        <v>99.58</v>
+        <v>100.412855</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>1931852.0</v>
+        <v>200825.71</v>
       </c>
       <c r="H17" s="1">
-        <v>14200.8</v>
+        <v>17992.29</v>
       </c>
       <c r="I17" s="1">
-        <v>0.73508736694115</v>
+        <v>8.9591566737147</v>
       </c>
       <c r="J17">
-        <v>0.5</v>
+        <v>5.76</v>
       </c>
       <c r="K17" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="L17" s="1">
-        <v>1946052.8</v>
+        <v>218818.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1955819.24</v>
+        <v>230338.35</v>
       </c>
       <c r="N17" s="1">
-        <v>0.92</v>
+        <v>0.11</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B18" s="1">
-        <v>400000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>104.412</v>
+        <v>99.561</v>
       </c>
       <c r="D18" s="1">
-        <v>106.6386</v>
+        <v>99.58</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>426554.4</v>
+        <v>1931852.0</v>
       </c>
       <c r="H18" s="1">
-        <v>-8906.4</v>
+        <v>-368.6</v>
       </c>
       <c r="I18" s="1">
-        <v>-2.0879869015535</v>
+        <v>-0.019080136573609</v>
       </c>
       <c r="J18">
-        <v>0.59</v>
+        <v>0.78</v>
       </c>
       <c r="K18" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="L18" s="1">
-        <v>417648.0</v>
+        <v>1931483.4</v>
       </c>
       <c r="M18" s="1">
-        <v>420004.16</v>
+        <v>1946631.35</v>
       </c>
       <c r="N18" s="1">
-        <v>0.2</v>
+        <v>0.92</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B19" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>100.587</v>
+        <v>103.986</v>
       </c>
       <c r="D19" s="1">
-        <v>100.61</v>
+        <v>106.6386</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>603660.0</v>
+        <v>426554.4</v>
       </c>
       <c r="H19" s="1">
-        <v>-138.0</v>
+        <v>-10610.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-0.022860550641089</v>
+        <v>-2.4874670147583</v>
       </c>
       <c r="J19">
-        <v>0.42</v>
+        <v>0.96</v>
       </c>
       <c r="K19" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="L19" s="1">
-        <v>603522.0</v>
+        <v>415944.0</v>
       </c>
       <c r="M19" s="1">
-        <v>606017.34</v>
+        <v>419779.62</v>
       </c>
       <c r="N19" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B20" s="1">
         <v>400000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>96.239</v>
+        <v>94.068</v>
       </c>
       <c r="D20" s="1">
         <v>98.803</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>395212.0</v>
       </c>
       <c r="H20" s="1">
-        <v>-10256.0</v>
+        <v>-18940.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-2.5950629029483</v>
+        <v>-4.7923646043136</v>
       </c>
       <c r="J20">
-        <v>2.21</v>
+        <v>2.46</v>
       </c>
       <c r="K20" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="L20" s="1">
-        <v>384956.0</v>
+        <v>376272.0</v>
       </c>
       <c r="M20" s="1">
-        <v>393777.92</v>
+        <v>386129.53</v>
       </c>
       <c r="N20" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B21" s="1">
         <v>400000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>96.952</v>
+        <v>96.041</v>
       </c>
       <c r="D21" s="1">
         <v>98.646</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>394584.0</v>
       </c>
       <c r="H21" s="1">
-        <v>-6776.0</v>
+        <v>-10420.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.717251586481</v>
+        <v>-2.6407558339923</v>
       </c>
       <c r="J21">
-        <v>1.45</v>
+        <v>1.68</v>
       </c>
       <c r="K21" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="L21" s="1">
-        <v>387808.0</v>
+        <v>384164.0</v>
       </c>
       <c r="M21" s="1">
-        <v>393595.67</v>
+        <v>390876.33</v>
       </c>
       <c r="N21" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B22" s="1">
-        <v>400000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>96.715</v>
+        <v>96.034</v>
       </c>
       <c r="D22" s="1">
-        <v>96.04</v>
+        <v>96.72333333</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>384160.0</v>
+        <v>2321360.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2700.0</v>
+        <v>-16544.0</v>
       </c>
       <c r="I22" s="1">
-        <v>0.70283215326947</v>
+        <v>-0.71268566702278</v>
       </c>
       <c r="J22">
-        <v>1.54</v>
+        <v>1.78</v>
       </c>
       <c r="K22" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="L22" s="1">
-        <v>386860.0</v>
+        <v>2304816.0</v>
       </c>
       <c r="M22" s="1">
-        <v>393021.64</v>
+        <v>2347555.73</v>
       </c>
       <c r="N22" s="1">
-        <v>0.18</v>
+        <v>1.11</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B23" s="1">
-        <v>1700000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.318</v>
+        <v>107.555</v>
       </c>
       <c r="D23" s="1">
-        <v>97.87029412</v>
+        <v>103.75</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>1663795.0</v>
+        <v>726250.0</v>
       </c>
       <c r="H23" s="1">
-        <v>7611.0</v>
+        <v>26635.0</v>
       </c>
       <c r="I23" s="1">
-        <v>0.45744818321969</v>
+        <v>3.6674698795181</v>
       </c>
       <c r="J23">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="K23" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="L23" s="1">
-        <v>1671406.0</v>
+        <v>752885.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1678252.58</v>
+        <v>755934.32</v>
       </c>
       <c r="N23" s="1">
-        <v>0.79</v>
+        <v>0.36</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B24" s="1">
-        <v>700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>106.756</v>
+        <v>102.388</v>
       </c>
       <c r="D24" s="1">
-        <v>103.75</v>
+        <v>105.43894615</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>726250.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="H24" s="1">
-        <v>21042.0</v>
+        <v>-39662.3</v>
       </c>
       <c r="I24" s="1">
-        <v>2.8973493975904</v>
+        <v>-2.8935666232803</v>
       </c>
       <c r="J24">
-        <v>3.25</v>
+        <v>4.02</v>
       </c>
       <c r="K24" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="L24" s="1">
-        <v>747292.0</v>
+        <v>1331044.0</v>
       </c>
       <c r="M24" s="1">
-        <v>770034.81</v>
+        <v>1383346.74</v>
       </c>
       <c r="N24" s="1">
-        <v>0.36</v>
+        <v>0.66</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B25" s="1">
-        <v>1300000.0</v>
+        <v>2480000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>102.589</v>
+        <v>98.477</v>
       </c>
       <c r="D25" s="1">
-        <v>105.43894615</v>
+        <v>99.65603468</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>1370706.3</v>
+        <v>2471469.66</v>
       </c>
       <c r="H25" s="1">
-        <v>-37049.3</v>
+        <v>-29240.06</v>
       </c>
       <c r="I25" s="1">
-        <v>-2.7029349759318</v>
+        <v>-1.1831041454096</v>
       </c>
       <c r="J25">
-        <v>3.62</v>
+        <v>3.14</v>
       </c>
       <c r="K25" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="L25" s="1">
-        <v>1333657.0</v>
+        <v>2442229.6</v>
       </c>
       <c r="M25" s="1">
-        <v>1380670.7</v>
+        <v>2520183.13</v>
       </c>
       <c r="N25" s="1">
-        <v>0.65</v>
+        <v>1.19</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B26" s="1">
-        <v>2480000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.195</v>
+        <v>89.304</v>
       </c>
       <c r="D26" s="1">
-        <v>99.65603468</v>
+        <v>98.844</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>2471469.66</v>
+        <v>704757.72</v>
       </c>
       <c r="H26" s="1">
-        <v>-11433.66</v>
+        <v>-68020.2</v>
       </c>
       <c r="I26" s="1">
-        <v>-0.46262595026151</v>
+        <v>-9.6515721743353</v>
       </c>
       <c r="J26">
-        <v>2.9</v>
+        <v>1.08</v>
       </c>
       <c r="K26" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="L26" s="1">
-        <v>2460036.0</v>
+        <v>636737.52</v>
       </c>
       <c r="M26" s="1">
-        <v>2531975.98</v>
+        <v>644446.22</v>
       </c>
       <c r="N26" s="1">
-        <v>1.19</v>
+        <v>0.31</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B27" s="1">
-        <v>713000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>89.646</v>
+        <v>89.243</v>
       </c>
       <c r="D27" s="1">
-        <v>98.844</v>
+        <v>84.29</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>704757.72</v>
+        <v>236854.9</v>
       </c>
       <c r="H27" s="1">
-        <v>-65581.74</v>
+        <v>13917.93</v>
       </c>
       <c r="I27" s="1">
-        <v>-9.3055724171422</v>
+        <v>5.8761418910903</v>
       </c>
       <c r="J27">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>0.06</v>
+      </c>
+      <c r="K27">
+        <v>158.78</v>
       </c>
       <c r="L27" s="1">
-        <v>639175.98</v>
+        <v>250772.83</v>
       </c>
       <c r="M27" s="1">
-        <v>646159.47</v>
+        <v>250931.61</v>
       </c>
       <c r="N27" s="1">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B28" s="1">
-        <v>281000.0</v>
+        <v>976000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>89.858</v>
+        <v>99.289</v>
       </c>
       <c r="D28" s="1">
-        <v>84.29</v>
+        <v>99.658</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>236854.9</v>
+        <v>972662.08</v>
       </c>
       <c r="H28" s="1">
-        <v>15646.08</v>
+        <v>-3601.44</v>
       </c>
       <c r="I28" s="1">
-        <v>6.6057658085182</v>
+        <v>-0.37026631078288</v>
       </c>
       <c r="J28">
-        <v>1.79</v>
+        <v>0.63</v>
       </c>
       <c r="K28" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="L28" s="1">
-        <v>252500.98</v>
+        <v>969060.64</v>
       </c>
       <c r="M28" s="1">
-        <v>257538.77</v>
+        <v>975228.42</v>
       </c>
       <c r="N28" s="1">
-        <v>0.12</v>
+        <v>0.46</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B29" s="1">
-        <v>976000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>100.225</v>
+        <v>107.464</v>
       </c>
       <c r="D29" s="1">
-        <v>99.658</v>
+        <v>100.0</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>972662.08</v>
+        <v>287000.0</v>
       </c>
       <c r="H29" s="1">
-        <v>5533.92</v>
+        <v>21421.68</v>
       </c>
       <c r="I29" s="1">
-        <v>0.56894579461759</v>
+        <v>7.464</v>
       </c>
       <c r="J29">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>0.09</v>
+      </c>
+      <c r="K29">
+        <v>248.59</v>
       </c>
       <c r="L29" s="1">
-        <v>978196.0</v>
+        <v>308421.68</v>
       </c>
       <c r="M29" s="1">
-        <v>981161.28</v>
+        <v>308670.27</v>
       </c>
       <c r="N29" s="1">
-        <v>0.46</v>
+        <v>0.15</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B30" s="1">
-        <v>287000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>107.048</v>
+        <v>91.766</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0</v>
+        <v>91.63853818</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>287000.0</v>
+        <v>1008023.92</v>
       </c>
       <c r="H30" s="1">
-        <v>20227.76</v>
+        <v>1402.08</v>
       </c>
       <c r="I30" s="1">
-        <v>7.048</v>
+        <v>0.13909193742148</v>
       </c>
       <c r="J30">
-        <v>2.8</v>
+        <v>1.01</v>
       </c>
       <c r="K30" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="L30" s="1">
-        <v>307227.76</v>
+        <v>1009426.0</v>
       </c>
       <c r="M30" s="1">
-        <v>315263.96</v>
+        <v>1020516.41</v>
       </c>
       <c r="N30" s="1">
-        <v>0.15</v>
+        <v>0.48</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B31" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>92.198</v>
+        <v>103.556</v>
       </c>
       <c r="D31" s="1">
-        <v>91.63853818</v>
+        <v>105.76</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>1008023.92</v>
+        <v>951840.0</v>
       </c>
       <c r="H31" s="1">
-        <v>6154.08</v>
+        <v>-19836.0</v>
       </c>
       <c r="I31" s="1">
-        <v>0.61050932204069</v>
+        <v>-2.0839636913767</v>
       </c>
       <c r="J31">
-        <v>0.86</v>
+        <v>2.18</v>
       </c>
       <c r="K31" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="L31" s="1">
-        <v>1014178.0</v>
+        <v>932004.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1023641.01</v>
+        <v>951597.49</v>
       </c>
       <c r="N31" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B32" s="1">
-        <v>900000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>104.103</v>
+        <v>99.67</v>
       </c>
       <c r="D32" s="1">
-        <v>105.76</v>
+        <v>99.607</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>951840.0</v>
+        <v>290852.44</v>
       </c>
       <c r="H32" s="1">
-        <v>-14913.0</v>
+        <v>183.96</v>
       </c>
       <c r="I32" s="1">
-        <v>-1.5667549167927</v>
+        <v>0.06324856686779</v>
       </c>
       <c r="J32">
-        <v>1.82</v>
+        <v>1.67</v>
       </c>
       <c r="K32" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="L32" s="1">
-        <v>936927.0</v>
+        <v>291036.4</v>
       </c>
       <c r="M32" s="1">
-        <v>953274.95</v>
+        <v>295923.4</v>
       </c>
       <c r="N32" s="1">
-        <v>0.45</v>
+        <v>0.14</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B33" s="1">
-        <v>292000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.264</v>
+        <v>99.056</v>
       </c>
       <c r="D33" s="1">
-        <v>99.607</v>
+        <v>100.23766667</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>290852.44</v>
+        <v>902139.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1918.44</v>
+        <v>-10635.0</v>
       </c>
       <c r="I33" s="1">
-        <v>0.65959219733553</v>
+        <v>-1.1788648977597</v>
       </c>
       <c r="J33">
-        <v>1.42</v>
+        <v>0.36</v>
       </c>
       <c r="K33" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="L33" s="1">
-        <v>292770.88</v>
+        <v>891504.0</v>
       </c>
       <c r="M33" s="1">
-        <v>296928.88</v>
+        <v>894783.45</v>
       </c>
       <c r="N33" s="1">
-        <v>0.14</v>
+        <v>0.42</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B34" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.625</v>
+        <v>100.28</v>
       </c>
       <c r="D34" s="1">
-        <v>100.23766667</v>
+        <v>99.834</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>902139.0</v>
+        <v>1397676.0</v>
       </c>
       <c r="H34" s="1">
-        <v>-5514.0</v>
+        <v>6244.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.61121401469175</v>
+        <v>0.44674159104113</v>
       </c>
       <c r="J34">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>949.32</v>
+        <v>1.05</v>
+      </c>
+      <c r="K34" t="s">
+        <v>124</v>
       </c>
       <c r="L34" s="1">
-        <v>896625.0</v>
+        <v>1403920.0</v>
       </c>
       <c r="M34" s="1">
-        <v>897574.32</v>
+        <v>1418591.23</v>
       </c>
       <c r="N34" s="1">
-        <v>0.42</v>
+        <v>0.67</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B35" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>100.821</v>
+        <v>107.271</v>
       </c>
       <c r="D35" s="1">
-        <v>99.834</v>
+        <v>107.962</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>1397676.0</v>
+        <v>863696.0</v>
       </c>
       <c r="H35" s="1">
-        <v>13818.0</v>
+        <v>-5528.0</v>
       </c>
       <c r="I35" s="1">
-        <v>0.98864114429954</v>
+        <v>-0.64004001407903</v>
       </c>
       <c r="J35">
-        <v>0.73</v>
+        <v>1.18</v>
       </c>
       <c r="K35" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="L35" s="1">
-        <v>1411494.0</v>
+        <v>858168.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1421763.86</v>
+        <v>867602.78</v>
       </c>
       <c r="N35" s="1">
-        <v>0.67</v>
+        <v>0.41</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B36" s="1">
-        <v>800000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>107.413</v>
+        <v>100.055</v>
       </c>
       <c r="D36" s="1">
-        <v>107.962</v>
+        <v>99.298</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>863696.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="H36" s="1">
-        <v>-4392.0</v>
+        <v>7910.65</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.5085122543117</v>
+        <v>0.76235170899716</v>
       </c>
       <c r="J36">
-        <v>0.67</v>
+        <v>1.17</v>
       </c>
       <c r="K36" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="L36" s="1">
-        <v>859304.0</v>
+        <v>1045574.75</v>
       </c>
       <c r="M36" s="1">
-        <v>864630.09</v>
+        <v>1057778.35</v>
       </c>
       <c r="N36" s="1">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B37" s="1">
-        <v>2000000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>89.495</v>
+        <v>98.311</v>
       </c>
       <c r="D37" s="1">
-        <v>87.458688</v>
+        <v>99.459</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>1749173.76</v>
+        <v>1675884.15</v>
       </c>
       <c r="H37" s="1">
-        <v>40726.24</v>
+        <v>-19343.8</v>
       </c>
       <c r="I37" s="1">
-        <v>2.328312997332</v>
+        <v>-1.1542444625424</v>
       </c>
       <c r="J37">
-        <v>0.09</v>
+        <v>1.72</v>
       </c>
       <c r="K37" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="L37" s="1">
-        <v>1789900.0</v>
+        <v>1656540.35</v>
       </c>
       <c r="M37" s="1">
-        <v>1791771.89</v>
+        <v>1685496.96</v>
       </c>
       <c r="N37" s="1">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B38" s="1">
-        <v>1045000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>100.902</v>
+        <v>97.689</v>
       </c>
       <c r="D38" s="1">
-        <v>99.298</v>
+        <v>99.292</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>1037664.1</v>
+        <v>1290796.0</v>
       </c>
       <c r="H38" s="1">
-        <v>16761.8</v>
+        <v>-20839.0</v>
       </c>
       <c r="I38" s="1">
-        <v>1.6153396845858</v>
+        <v>-1.6144301655723</v>
       </c>
       <c r="J38">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1054425.9</v>
+        <v>1269957.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1063634.07</v>
+        <v>1269957.0</v>
       </c>
       <c r="N38" s="1">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B39" s="1">
-        <v>1685000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>99.128</v>
+        <v>103.2</v>
       </c>
       <c r="D39" s="1">
-        <v>99.459</v>
+        <v>104.31933333</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1675884.15</v>
+        <v>938874.0</v>
       </c>
       <c r="H39" s="1">
-        <v>-5577.35</v>
+        <v>-10074.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-0.33280045043686</v>
+        <v>-1.0729874296231</v>
       </c>
       <c r="J39">
-        <v>1.48</v>
+        <v>0.69</v>
       </c>
       <c r="K39" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="L39" s="1">
-        <v>1670306.8</v>
+        <v>928800.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1695212.48</v>
+        <v>935053.72</v>
       </c>
       <c r="N39" s="1">
-        <v>0.8</v>
+        <v>0.44</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B40" s="1">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>98.511</v>
+        <v>98.676</v>
       </c>
       <c r="D40" s="1">
-        <v>99.292</v>
+        <v>99.933</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1290796.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="H40" s="1">
-        <v>-10153.0</v>
+        <v>-18855.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-0.7865689078677</v>
+        <v>-1.2578427546456</v>
       </c>
       <c r="J40">
-        <v>1.48</v>
+        <v>1.4</v>
       </c>
       <c r="K40" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="L40" s="1">
-        <v>1280643.0</v>
+        <v>1480140.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1299840.26</v>
+        <v>1501083.49</v>
       </c>
       <c r="N40" s="1">
-        <v>0.61</v>
+        <v>0.71</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B41" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>103.835</v>
+        <v>99.209</v>
       </c>
       <c r="D41" s="1">
-        <v>104.31933333</v>
+        <v>100.91</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>938874.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="H41" s="1">
-        <v>-4359.0</v>
+        <v>-23814.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.46427955188875</v>
+        <v>-1.6856604895451</v>
       </c>
       <c r="J41">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="K41" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="L41" s="1">
-        <v>934515.0</v>
+        <v>1388926.0</v>
       </c>
       <c r="M41" s="1">
-        <v>937457.93</v>
+        <v>1395916.41</v>
       </c>
       <c r="N41" s="1">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B42" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.334</v>
+        <v>97.88</v>
       </c>
       <c r="D42" s="1">
-        <v>99.933</v>
+        <v>99.8407</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1498995.0</v>
+        <v>998407.0</v>
       </c>
       <c r="H42" s="1">
-        <v>-8985.0</v>
+        <v>-19607.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.59940159907138</v>
+        <v>-1.9638283786071</v>
       </c>
       <c r="J42">
-        <v>1.15</v>
+        <v>2.33</v>
       </c>
       <c r="K42" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="L42" s="1">
-        <v>1490010.0</v>
+        <v>978800.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1507208.63</v>
+        <v>1002110.66</v>
       </c>
       <c r="N42" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B43" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.909</v>
+        <v>100.67</v>
       </c>
       <c r="D43" s="1">
-        <v>100.91</v>
+        <v>100.0</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>1412740.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H43" s="1">
-        <v>-14014.0</v>
+        <v>5360.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-0.99197304528788</v>
+        <v>0.67</v>
       </c>
       <c r="J43">
-        <v>0.25</v>
+        <v>0.67</v>
       </c>
       <c r="K43" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="L43" s="1">
-        <v>1398726.0</v>
+        <v>805360.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1402221.21</v>
+        <v>810680.99</v>
       </c>
       <c r="N43" s="1">
-        <v>0.66</v>
+        <v>0.38</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B44" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>98.818</v>
+        <v>104.334</v>
       </c>
       <c r="D44" s="1">
-        <v>99.8407</v>
+        <v>99.922</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>998407.0</v>
+        <v>899298.0</v>
       </c>
       <c r="H44" s="1">
-        <v>-10227.0</v>
+        <v>39708.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-1.0243317604945</v>
+        <v>4.4154440463562</v>
       </c>
       <c r="J44">
-        <v>2.08</v>
+        <v>3.25</v>
       </c>
       <c r="K44" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="L44" s="1">
-        <v>988180.0</v>
+        <v>939006.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1009002.96</v>
+        <v>968286.82</v>
       </c>
       <c r="N44" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B45" s="1">
         <v>800000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>101.223</v>
+        <v>109.113</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0</v>
+        <v>109.825</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>800000.0</v>
+        <v>878600.0</v>
       </c>
       <c r="H45" s="1">
-        <v>9784.0</v>
+        <v>-5696.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1.223</v>
+        <v>-0.64830412019121</v>
       </c>
       <c r="J45">
-        <v>0.34</v>
+        <v>0.81</v>
       </c>
       <c r="K45" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="L45" s="1">
-        <v>809784.0</v>
+        <v>872904.0</v>
       </c>
       <c r="M45" s="1">
-        <v>812492.87</v>
+        <v>879352.09</v>
       </c>
       <c r="N45" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B46" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>105.222</v>
+        <v>105.092</v>
       </c>
       <c r="D46" s="1">
-        <v>99.922</v>
+        <v>107.84</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>899298.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="H46" s="1">
-        <v>47700.0</v>
+        <v>-27480.0</v>
       </c>
       <c r="I46" s="1">
-        <v>5.3041372270371</v>
+        <v>-2.5482195845697</v>
       </c>
       <c r="J46">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="K46" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="L46" s="1">
-        <v>946998.0</v>
+        <v>1050920.0</v>
       </c>
       <c r="M46" s="1">
-        <v>973116.49</v>
+        <v>1083193.97</v>
       </c>
       <c r="N46" s="1">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B47" s="1">
         <v>800000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>109.154</v>
+        <v>89.158</v>
       </c>
       <c r="D47" s="1">
-        <v>109.825</v>
+        <v>88.7895</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>878600.0</v>
+        <v>710316.0</v>
       </c>
       <c r="H47" s="1">
-        <v>-5368.0</v>
+        <v>2948.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-0.61097200091054</v>
+        <v>0.41502655156297</v>
       </c>
       <c r="J47">
-        <v>0.26</v>
+        <v>1.64</v>
       </c>
       <c r="K47" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="L47" s="1">
-        <v>873232.0</v>
+        <v>713264.0</v>
       </c>
       <c r="M47" s="1">
-        <v>875327.63</v>
+        <v>726351.67</v>
       </c>
       <c r="N47" s="1">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B48" s="1">
-        <v>1000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>106.16</v>
+        <v>99.482</v>
       </c>
       <c r="D48" s="1">
-        <v>107.84</v>
+        <v>101.79480909</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>1078400.0</v>
+        <v>2239485.8</v>
       </c>
       <c r="H48" s="1">
-        <v>-16800.0</v>
+        <v>-50881.8</v>
       </c>
       <c r="I48" s="1">
-        <v>-1.5578635014837</v>
+        <v>-2.2720304812828</v>
       </c>
       <c r="J48">
-        <v>2.88</v>
+        <v>1.99</v>
       </c>
       <c r="K48" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="L48" s="1">
-        <v>1061600.0</v>
+        <v>2188604.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1090360.27</v>
+        <v>2232483.45</v>
       </c>
       <c r="N48" s="1">
-        <v>0.51</v>
+        <v>1.06</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B49" s="1">
-        <v>800000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>89.815</v>
+        <v>97.529</v>
       </c>
       <c r="D49" s="1">
-        <v>88.7895</v>
+        <v>99.528</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>710316.0</v>
+        <v>916652.88</v>
       </c>
       <c r="H49" s="1">
-        <v>8204.0</v>
+        <v>-18410.79</v>
       </c>
       <c r="I49" s="1">
-        <v>1.1549789107946</v>
+        <v>-2.0084800257214</v>
       </c>
       <c r="J49">
-        <v>1.48</v>
+        <v>2.27</v>
       </c>
       <c r="K49" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="L49" s="1">
-        <v>718520.0</v>
+        <v>898242.09</v>
       </c>
       <c r="M49" s="1">
-        <v>730350.14</v>
+        <v>919191.69</v>
       </c>
       <c r="N49" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B50" s="1">
-        <v>2200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>100.588</v>
+        <v>97.291</v>
       </c>
       <c r="D50" s="1">
-        <v>101.79480909</v>
+        <v>99.46</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>2239485.8</v>
+        <v>895140.0</v>
       </c>
       <c r="H50" s="1">
-        <v>-26549.8</v>
+        <v>-19521.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-1.1855310714629</v>
+        <v>-2.1807761914337</v>
       </c>
       <c r="J50">
-        <v>1.7</v>
+        <v>2.71</v>
       </c>
       <c r="K50" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="L50" s="1">
-        <v>2212936.0</v>
+        <v>875619.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2250305.86</v>
+        <v>900002.22</v>
       </c>
       <c r="N50" s="1">
-        <v>1.06</v>
+        <v>0.43</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B51" s="1">
-        <v>921000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>98.464</v>
+        <v>98.263</v>
       </c>
       <c r="D51" s="1">
-        <v>99.528</v>
+        <v>100.45</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>916652.88</v>
+        <v>703150.0</v>
       </c>
       <c r="H51" s="1">
-        <v>-9799.44</v>
+        <v>-15309.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-1.0690458966321</v>
+        <v>-2.1772025883524</v>
       </c>
       <c r="J51">
-        <v>2.03</v>
+        <v>0.72</v>
       </c>
       <c r="K51" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="L51" s="1">
-        <v>906853.44</v>
+        <v>687841.0</v>
       </c>
       <c r="M51" s="1">
-        <v>925503.69</v>
+        <v>692894.42</v>
       </c>
       <c r="N51" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B52" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>98.246</v>
+        <v>109.256</v>
       </c>
       <c r="D52" s="1">
-        <v>99.46</v>
+        <v>109.11</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>895140.0</v>
+        <v>1091100.0</v>
       </c>
       <c r="H52" s="1">
-        <v>-10926.0</v>
+        <v>1460.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-1.2205911924392</v>
+        <v>0.13380991659793</v>
       </c>
       <c r="J52">
-        <v>2.46</v>
+        <v>0.1</v>
       </c>
       <c r="K52" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="L52" s="1">
-        <v>884214.0</v>
+        <v>1092560.0</v>
       </c>
       <c r="M52" s="1">
-        <v>906350.3</v>
+        <v>1093579.02</v>
       </c>
       <c r="N52" s="1">
-        <v>0.43</v>
+        <v>0.52</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="B53" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>98.744</v>
+        <v>95.036</v>
       </c>
       <c r="D53" s="1">
-        <v>100.45</v>
+        <v>99.077</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>703150.0</v>
+        <v>792616.0</v>
       </c>
       <c r="H53" s="1">
-        <v>-11942.0</v>
+        <v>-32328.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-1.6983573917372</v>
+        <v>-4.0786459016724</v>
       </c>
       <c r="J53">
-        <v>0.44</v>
+        <v>2.87</v>
       </c>
       <c r="K53" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="L53" s="1">
-        <v>691208.0</v>
+        <v>760288.0</v>
       </c>
       <c r="M53" s="1">
-        <v>694254.92</v>
+        <v>783224.99</v>
       </c>
       <c r="N53" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B54" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>96.213</v>
+        <v>104.47</v>
       </c>
       <c r="D54" s="1">
-        <v>99.077</v>
+        <v>104.92</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>792616.0</v>
+        <v>1049200.0</v>
       </c>
       <c r="H54" s="1">
-        <v>-22912.0</v>
+        <v>-4500.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-2.8906809854961</v>
+        <v>-0.4288982081586</v>
       </c>
       <c r="J54">
-        <v>2.61</v>
+        <v>2.88</v>
       </c>
       <c r="K54" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="L54" s="1">
-        <v>769704.0</v>
+        <v>1044700.0</v>
       </c>
       <c r="M54" s="1">
-        <v>790569.75</v>
+        <v>1073549.32</v>
       </c>
       <c r="N54" s="1">
-        <v>0.37</v>
+        <v>0.51</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="B55" s="1">
-        <v>1000000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>105.153</v>
+        <v>102.878</v>
       </c>
       <c r="D55" s="1">
-        <v>104.92</v>
+        <v>100.8613224</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>1049200.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="H55" s="1">
-        <v>2330.0</v>
+        <v>25208.47</v>
       </c>
       <c r="I55" s="1">
-        <v>0.22207396111323</v>
+        <v>1.9994558389808</v>
       </c>
       <c r="J55">
-        <v>2.55</v>
+        <v>1.51</v>
       </c>
       <c r="K55" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="L55" s="1">
-        <v>1051530.0</v>
+        <v>1285975.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1077050.55</v>
+        <v>1304844.86</v>
       </c>
       <c r="N55" s="1">
-        <v>0.51</v>
+        <v>0.62</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B56" s="1">
-        <v>1250000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>103.693</v>
+        <v>99.103</v>
       </c>
       <c r="D56" s="1">
-        <v>100.8613224</v>
+        <v>99.254</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>1260766.53</v>
+        <v>591553.84</v>
       </c>
       <c r="H56" s="1">
-        <v>35395.97</v>
+        <v>-899.96</v>
       </c>
       <c r="I56" s="1">
-        <v>2.807496008004</v>
+        <v>-0.15213492655208</v>
       </c>
       <c r="J56">
-        <v>1.16</v>
+        <v>0.44</v>
       </c>
       <c r="K56" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="L56" s="1">
-        <v>1296162.5</v>
+        <v>590653.88</v>
       </c>
       <c r="M56" s="1">
-        <v>1310640.24</v>
+        <v>593280.77</v>
       </c>
       <c r="N56" s="1">
-        <v>0.62</v>
+        <v>0.28</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B57" s="1">
-        <v>596000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>99.937</v>
+        <v>103.152</v>
       </c>
       <c r="D57" s="1">
-        <v>99.254</v>
+        <v>99.961</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>591553.84</v>
+        <v>699727.0</v>
       </c>
       <c r="H57" s="1">
-        <v>4070.68</v>
+        <v>22337.0</v>
       </c>
       <c r="I57" s="1">
-        <v>0.68813347572894</v>
+        <v>3.1922449755405</v>
       </c>
       <c r="J57">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="K57">
-        <v>808.27</v>
+        <v>467.47</v>
       </c>
       <c r="L57" s="1">
-        <v>595624.52</v>
+        <v>722064.0</v>
       </c>
       <c r="M57" s="1">
-        <v>596432.79</v>
+        <v>722531.47</v>
       </c>
       <c r="N57" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B58" s="1">
-        <v>700000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>104.035</v>
+        <v>101.033</v>
       </c>
       <c r="D58" s="1">
-        <v>99.961</v>
+        <v>100.42909715</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>699727.0</v>
+        <v>1199123.42</v>
       </c>
       <c r="H58" s="1">
-        <v>28518.0</v>
+        <v>7210.6</v>
       </c>
       <c r="I58" s="1">
-        <v>4.0755894798972</v>
+        <v>0.60132258946289</v>
       </c>
       <c r="J58">
-        <v>4.58</v>
+        <v>1.22</v>
       </c>
       <c r="K58" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="L58" s="1">
-        <v>728245.0</v>
+        <v>1206334.02</v>
       </c>
       <c r="M58" s="1">
-        <v>760313.15</v>
+        <v>1220858.29</v>
       </c>
       <c r="N58" s="1">
-        <v>0.36</v>
+        <v>0.58</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B59" s="1">
-        <v>1194000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>101.893</v>
+        <v>101.111</v>
       </c>
       <c r="D59" s="1">
-        <v>100.42909715</v>
+        <v>101.58528571</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>1199123.42</v>
+        <v>1422194.0</v>
       </c>
       <c r="H59" s="1">
-        <v>17479.0</v>
+        <v>-6640.0</v>
       </c>
       <c r="I59" s="1">
-        <v>1.4576481209916</v>
+        <v>-0.46688426473463</v>
       </c>
       <c r="J59">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>0.05</v>
+      </c>
+      <c r="K59">
+        <v>767.12</v>
       </c>
       <c r="L59" s="1">
-        <v>1216602.42</v>
+        <v>1415554.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1227593.76</v>
+        <v>1416321.12</v>
       </c>
       <c r="N59" s="1">
-        <v>0.58</v>
+        <v>0.67</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B60" s="1">
-        <v>517000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>98.357</v>
+        <v>99.839</v>
       </c>
       <c r="D60" s="1">
-        <v>99.702</v>
+        <v>99.05583333</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>515459.34</v>
+        <v>891502.5</v>
       </c>
       <c r="H60" s="1">
-        <v>-6953.65</v>
+        <v>7048.5</v>
       </c>
       <c r="I60" s="1">
-        <v>-1.3490200798379</v>
+        <v>0.79063154618187</v>
       </c>
       <c r="J60">
-        <v>2.41</v>
+        <v>0.96</v>
       </c>
       <c r="K60" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="L60" s="1">
-        <v>508505.69</v>
+        <v>898551.0</v>
       </c>
       <c r="M60" s="1">
-        <v>520980.97</v>
+        <v>907205.79</v>
       </c>
       <c r="N60" s="1">
-        <v>0.24</v>
+        <v>0.43</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="B61" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>101.89</v>
+        <v>98.428</v>
       </c>
       <c r="D61" s="1">
-        <v>101.58528571</v>
+        <v>99.12791364</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>1422194.0</v>
+        <v>1090407.05</v>
       </c>
       <c r="H61" s="1">
-        <v>4266.0</v>
+        <v>-7699.05</v>
       </c>
       <c r="I61" s="1">
-        <v>0.29995907731294</v>
+        <v>-0.70607118690218</v>
       </c>
       <c r="J61">
-        <v>3.76</v>
+        <v>0.57</v>
       </c>
       <c r="K61" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="L61" s="1">
-        <v>1426460.0</v>
+        <v>1082708.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1479084.66</v>
+        <v>1088923.75</v>
       </c>
       <c r="N61" s="1">
-        <v>0.69</v>
+        <v>0.52</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B62" s="1">
-        <v>900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>100.47</v>
+        <v>99.355</v>
       </c>
       <c r="D62" s="1">
-        <v>99.05583333</v>
+        <v>100.3119</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>891502.5</v>
+        <v>2006238.0</v>
       </c>
       <c r="H62" s="1">
-        <v>12727.5</v>
+        <v>-19138.0</v>
       </c>
       <c r="I62" s="1">
-        <v>1.4276460245484</v>
+        <v>-0.95392470883315</v>
       </c>
       <c r="J62">
-        <v>0.71</v>
+        <v>0.67</v>
       </c>
       <c r="K62" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="L62" s="1">
-        <v>904230.0</v>
+        <v>1987100.0</v>
       </c>
       <c r="M62" s="1">
-        <v>910637.88</v>
+        <v>2000435.62</v>
       </c>
       <c r="N62" s="1">
-        <v>0.43</v>
+        <v>0.95</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B63" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>99.067</v>
+        <v>103.852</v>
       </c>
       <c r="D63" s="1">
-        <v>99.12791364</v>
+        <v>99.661</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>1090407.05</v>
+        <v>398644.0</v>
       </c>
       <c r="H63" s="1">
-        <v>-670.05</v>
+        <v>16764.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-0.061449529329437</v>
+        <v>4.2052558172204</v>
       </c>
       <c r="J63">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="K63" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="L63" s="1">
-        <v>1089737.0</v>
+        <v>415408.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1093409.95</v>
+        <v>417739.51</v>
       </c>
       <c r="N63" s="1">
-        <v>0.51</v>
+        <v>0.2</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="B64" s="1">
-        <v>2000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>100.253</v>
+        <v>101.81</v>
       </c>
       <c r="D64" s="1">
-        <v>100.3119</v>
+        <v>100.0</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>2006238.0</v>
+        <v>700000.0</v>
       </c>
       <c r="H64" s="1">
-        <v>-1178.0</v>
+        <v>12670.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-0.058716862107088</v>
+        <v>1.81</v>
       </c>
       <c r="J64">
-        <v>0.36</v>
+        <v>0.56</v>
       </c>
       <c r="K64" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="L64" s="1">
-        <v>2005060.0</v>
+        <v>712670.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2012292.88</v>
+        <v>716613.49</v>
       </c>
       <c r="N64" s="1">
-        <v>0.95</v>
+        <v>0.34</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B65" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>104.409</v>
+        <v>106.012</v>
       </c>
       <c r="D65" s="1">
-        <v>99.661</v>
+        <v>107.34</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>398644.0</v>
+        <v>858720.0</v>
       </c>
       <c r="H65" s="1">
-        <v>18992.0</v>
+        <v>-10624.0</v>
       </c>
       <c r="I65" s="1">
-        <v>4.7641504700936</v>
+        <v>-1.2371902366313</v>
       </c>
       <c r="J65">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>963.01</v>
+        <v>0.55</v>
+      </c>
+      <c r="K65" t="s">
+        <v>214</v>
       </c>
       <c r="L65" s="1">
-        <v>417636.0</v>
+        <v>848096.0</v>
       </c>
       <c r="M65" s="1">
-        <v>418599.01</v>
+        <v>852509.04</v>
       </c>
       <c r="N65" s="1">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B66" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>100.943</v>
+        <v>102.702</v>
       </c>
       <c r="D66" s="1">
         <v>100.0</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="H66" s="1">
-        <v>6601.0</v>
+        <v>16212.0</v>
       </c>
       <c r="I66" s="1">
-        <v>0.943</v>
+        <v>2.702</v>
       </c>
       <c r="J66">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>901.37</v>
+        <v>0.88</v>
+      </c>
+      <c r="K66" t="s">
+        <v>217</v>
       </c>
       <c r="L66" s="1">
-        <v>706601.0</v>
+        <v>616212.0</v>
       </c>
       <c r="M66" s="1">
-        <v>707502.37</v>
+        <v>621509.59</v>
       </c>
       <c r="N66" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B67" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>105.866</v>
+        <v>106.031</v>
       </c>
       <c r="D67" s="1">
-        <v>107.34</v>
+        <v>107.82818182</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>858720.0</v>
+        <v>1186110.0</v>
       </c>
       <c r="H67" s="1">
-        <v>-11792.0</v>
+        <v>-19769.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-1.3732066331284</v>
+        <v>-1.6667088212729</v>
       </c>
       <c r="J67">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>157.61</v>
+        <v>2.57</v>
+      </c>
+      <c r="K67" t="s">
+        <v>220</v>
       </c>
       <c r="L67" s="1">
-        <v>846928.0</v>
+        <v>1166341.0</v>
       </c>
       <c r="M67" s="1">
-        <v>847085.61</v>
+        <v>1194662.23</v>
       </c>
       <c r="N67" s="1">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B68" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>103.216</v>
+        <v>98.503</v>
       </c>
       <c r="D68" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>600000.0</v>
+        <v>898668.0</v>
       </c>
       <c r="H68" s="1">
-        <v>19296.0</v>
+        <v>-12141.0</v>
       </c>
       <c r="I68" s="1">
-        <v>3.216</v>
+        <v>-1.3509994792293</v>
       </c>
       <c r="J68">
-        <v>0.53</v>
+        <v>0.9</v>
       </c>
       <c r="K68" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="L68" s="1">
-        <v>619296.0</v>
+        <v>886527.0</v>
       </c>
       <c r="M68" s="1">
-        <v>622458.74</v>
+        <v>894614.67</v>
       </c>
       <c r="N68" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B69" s="1">
-        <v>1100000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>106.799</v>
+        <v>99.513</v>
       </c>
       <c r="D69" s="1">
-        <v>107.82818182</v>
+        <v>99.934</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>1186110.0</v>
+        <v>681549.88</v>
       </c>
       <c r="H69" s="1">
-        <v>-11321.0</v>
+        <v>-2871.22</v>
       </c>
       <c r="I69" s="1">
-        <v>-0.95446459434622</v>
+        <v>-0.42127804350872</v>
       </c>
       <c r="J69">
-        <v>2.19</v>
+        <v>0.74</v>
       </c>
       <c r="K69" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="L69" s="1">
-        <v>1174789.0</v>
+        <v>678678.66</v>
       </c>
       <c r="M69" s="1">
-        <v>1198838.32</v>
+        <v>683718.92</v>
       </c>
       <c r="N69" s="1">
-        <v>0.56</v>
+        <v>0.32</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B70" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>99.179</v>
+        <v>100.155</v>
       </c>
       <c r="D70" s="1">
-        <v>99.852</v>
+        <v>100.582</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>898668.0</v>
+        <v>704074.0</v>
       </c>
       <c r="H70" s="1">
-        <v>-6057.0</v>
+        <v>-2989.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-0.67399751632416</v>
+        <v>-0.42452923982422</v>
       </c>
       <c r="J70">
-        <v>0.6</v>
+        <v>1.15</v>
       </c>
       <c r="K70" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="L70" s="1">
-        <v>892611.0</v>
+        <v>701085.0</v>
       </c>
       <c r="M70" s="1">
-        <v>898035.66</v>
+        <v>709142.38</v>
       </c>
       <c r="N70" s="1">
-        <v>0.42</v>
+        <v>0.34</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B71" s="1">
-        <v>682000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>100.167</v>
+        <v>104.044</v>
       </c>
       <c r="D71" s="1">
-        <v>99.934</v>
+        <v>106.52073684</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>681549.88</v>
+        <v>2023894.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1589.06</v>
+        <v>-47058.0</v>
       </c>
       <c r="I71" s="1">
-        <v>0.23315388156183</v>
+        <v>-2.3251217702113</v>
       </c>
       <c r="J71">
-        <v>0.5</v>
+        <v>4.37</v>
       </c>
       <c r="K71" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="L71" s="1">
-        <v>683138.94</v>
+        <v>1976836.0</v>
       </c>
       <c r="M71" s="1">
-        <v>686539.6</v>
+        <v>2059863.4</v>
       </c>
       <c r="N71" s="1">
-        <v>0.32</v>
+        <v>0.98</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B72" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>101.179</v>
+        <v>98.959</v>
       </c>
       <c r="D72" s="1">
-        <v>100.582</v>
+        <v>99.589</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>704074.0</v>
+        <v>398356.0</v>
       </c>
       <c r="H72" s="1">
-        <v>4179.0</v>
+        <v>-2520.0</v>
       </c>
       <c r="I72" s="1">
-        <v>0.59354556481279</v>
+        <v>-0.63259998594222</v>
       </c>
       <c r="J72">
-        <v>0.87</v>
+        <v>1.46</v>
       </c>
       <c r="K72" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="L72" s="1">
-        <v>708253.0</v>
+        <v>395836.0</v>
       </c>
       <c r="M72" s="1">
-        <v>714350.48</v>
+        <v>401679.84</v>
       </c>
       <c r="N72" s="1">
-        <v>0.34</v>
+        <v>0.19</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B73" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>104.625</v>
+        <v>85.336</v>
       </c>
       <c r="D73" s="1">
-        <v>106.52073684</v>
+        <v>85.96</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>2023894.0</v>
+        <v>601720.0</v>
       </c>
       <c r="H73" s="1">
-        <v>-36019.0</v>
+        <v>-4368.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-1.7796880666675</v>
+        <v>-0.72591903210796</v>
       </c>
       <c r="J73">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.01</v>
+      </c>
+      <c r="K73">
+        <v>71.92</v>
       </c>
       <c r="L73" s="1">
-        <v>1987875.0</v>
+        <v>597352.0</v>
       </c>
       <c r="M73" s="1">
-        <v>2063875.0</v>
+        <v>597423.92</v>
       </c>
       <c r="N73" s="1">
-        <v>0.97</v>
+        <v>0.28</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="B74" s="1">
-        <v>400000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>99.465</v>
+        <v>98.846</v>
       </c>
       <c r="D74" s="1">
-        <v>99.589</v>
+        <v>99.90703704</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>398356.0</v>
+        <v>2697490.0</v>
       </c>
       <c r="H74" s="1">
-        <v>-496.0</v>
+        <v>-28648.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-0.12451174326482</v>
+        <v>-1.0620243263182</v>
       </c>
       <c r="J74">
-        <v>1.21</v>
+        <v>1.54</v>
       </c>
       <c r="K74" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="L74" s="1">
-        <v>397860.0</v>
+        <v>2668842.0</v>
       </c>
       <c r="M74" s="1">
-        <v>402705.21</v>
+        <v>2710340.63</v>
       </c>
       <c r="N74" s="1">
-        <v>0.19</v>
+        <v>1.28</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B75" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>85.968</v>
+        <v>98.608</v>
       </c>
       <c r="D75" s="1">
-        <v>85.96</v>
+        <v>100.62</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>601720.0</v>
+        <v>402480.0</v>
       </c>
       <c r="H75" s="1">
-        <v>56.0</v>
+        <v>-8048.0</v>
       </c>
       <c r="I75" s="1">
-        <v>0.0093066542577943</v>
+        <v>-1.9996024647187</v>
       </c>
       <c r="J75">
-        <v>0.59</v>
+        <v>0.53</v>
       </c>
       <c r="K75" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="L75" s="1">
-        <v>601776.0</v>
+        <v>394432.0</v>
       </c>
       <c r="M75" s="1">
-        <v>605899.29</v>
+        <v>396555.29</v>
       </c>
       <c r="N75" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B76" s="1">
-        <v>700000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>99.404</v>
+        <v>99.489</v>
       </c>
       <c r="D76" s="1">
-        <v>100.65</v>
+        <v>99.662</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>704550.0</v>
+        <v>575049.74</v>
       </c>
       <c r="H76" s="1">
-        <v>-8722.0</v>
+        <v>-998.21</v>
       </c>
       <c r="I76" s="1">
-        <v>-1.2379533035271</v>
+        <v>-0.17358672312416</v>
       </c>
       <c r="J76">
-        <v>1.32</v>
+        <v>0.89</v>
       </c>
       <c r="K76" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="L76" s="1">
-        <v>695828.0</v>
+        <v>574051.53</v>
       </c>
       <c r="M76" s="1">
-        <v>705033.48</v>
+        <v>579208.96</v>
       </c>
       <c r="N76" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B77" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>99.248</v>
+        <v>98.774</v>
       </c>
       <c r="D77" s="1">
-        <v>100.62</v>
+        <v>99.64619429</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>402480.0</v>
+        <v>697523.36</v>
       </c>
       <c r="H77" s="1">
-        <v>-5488.0</v>
+        <v>-6105.36</v>
       </c>
       <c r="I77" s="1">
-        <v>-1.3635460147088</v>
+        <v>-0.87529111569826</v>
       </c>
       <c r="J77">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="K77" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="L77" s="1">
-        <v>396992.0</v>
+        <v>691418.0</v>
       </c>
       <c r="M77" s="1">
-        <v>398190.63</v>
+        <v>692738.89</v>
       </c>
       <c r="N77" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B78" s="1">
-        <v>577000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>100.832</v>
+        <v>99.103</v>
       </c>
       <c r="D78" s="1">
-        <v>99.662</v>
+        <v>99.96570933</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>575049.74</v>
+        <v>749742.82</v>
       </c>
       <c r="H78" s="1">
-        <v>6750.9</v>
+        <v>-6470.32</v>
       </c>
       <c r="I78" s="1">
-        <v>1.1739680118802</v>
+        <v>-0.86300526359159</v>
       </c>
       <c r="J78">
-        <v>0.63</v>
+        <v>2.29</v>
       </c>
       <c r="K78" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="L78" s="1">
-        <v>581800.64</v>
+        <v>743272.5</v>
       </c>
       <c r="M78" s="1">
-        <v>585410.84</v>
+        <v>760435.17</v>
       </c>
       <c r="N78" s="1">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B79" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.435</v>
+        <v>98.772</v>
       </c>
       <c r="D79" s="1">
-        <v>99.64619429</v>
+        <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>697523.36</v>
+        <v>600000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>-1478.36</v>
+        <v>-7368.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.21194415625019</v>
+        <v>-1.228</v>
       </c>
       <c r="J79">
-        <v>3.55</v>
+        <v>2.83</v>
       </c>
       <c r="K79" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="L79" s="1">
-        <v>696045.0</v>
+        <v>592632.0</v>
       </c>
       <c r="M79" s="1">
-        <v>720863.84</v>
+        <v>609628.83</v>
       </c>
       <c r="N79" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B80" s="1">
-        <v>750000.0</v>
+        <v>1530000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>99.766</v>
+        <v>97.771</v>
       </c>
       <c r="D80" s="1">
-        <v>99.96570933</v>
+        <v>99.68358758</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>749742.82</v>
+        <v>1525158.89</v>
       </c>
       <c r="H80" s="1">
-        <v>-1497.82</v>
+        <v>-29262.59</v>
       </c>
       <c r="I80" s="1">
-        <v>-0.199777838486</v>
+        <v>-1.9186584553167</v>
       </c>
       <c r="J80">
-        <v>2.05</v>
+        <v>1.73</v>
       </c>
       <c r="K80" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="L80" s="1">
-        <v>748245.0</v>
+        <v>1495896.3</v>
       </c>
       <c r="M80" s="1">
-        <v>763604.59</v>
+        <v>1522345.77</v>
       </c>
       <c r="N80" s="1">
-        <v>0.36</v>
+        <v>0.72</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B81" s="1">
-        <v>600000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>99.133</v>
+        <v>97.394</v>
       </c>
       <c r="D81" s="1">
         <v>100.0</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>600000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="H81" s="1">
-        <v>-5202.0</v>
+        <v>-31923.5</v>
       </c>
       <c r="I81" s="1">
-        <v>-0.867</v>
+        <v>-2.606</v>
       </c>
       <c r="J81">
-        <v>2.56</v>
+        <v>3.29</v>
       </c>
       <c r="K81" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="L81" s="1">
-        <v>594798.0</v>
+        <v>1193076.5</v>
       </c>
       <c r="M81" s="1">
-        <v>610149.98</v>
+        <v>1233353.63</v>
       </c>
       <c r="N81" s="1">
-        <v>0.29</v>
+        <v>0.58</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B82" s="1">
-        <v>2230000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>98.893</v>
+        <v>98.498</v>
       </c>
       <c r="D82" s="1">
-        <v>99.68358744</v>
+        <v>100.42</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>2222944.0</v>
+        <v>803360.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-17630.1</v>
+        <v>-15376.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-0.79309690212619</v>
+        <v>-1.9139613622784</v>
       </c>
       <c r="J82">
-        <v>1.47</v>
+        <v>0.73</v>
       </c>
       <c r="K82" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="L82" s="1">
-        <v>2205313.9</v>
+        <v>787984.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2238176.65</v>
+        <v>793784.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1.05</v>
+        <v>0.38</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B83" s="1">
-        <v>1225000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>98.522</v>
+        <v>98.376</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>1225000.0</v>
+        <v>992590.0</v>
       </c>
       <c r="H83" s="1">
-        <v>-18105.5</v>
+        <v>-8830.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-1.478</v>
+        <v>-0.88959187579968</v>
       </c>
       <c r="J83">
-        <v>3.01</v>
+        <v>1.69</v>
       </c>
       <c r="K83" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="L83" s="1">
-        <v>1206894.5</v>
+        <v>983760.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1243794.35</v>
+        <v>1000660.68</v>
       </c>
       <c r="N83" s="1">
-        <v>0.58</v>
+        <v>0.47</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B84" s="1">
-        <v>800000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>99.466</v>
+        <v>99.82</v>
       </c>
       <c r="D84" s="1">
-        <v>100.42</v>
+        <v>99.731</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>803360.0</v>
+        <v>1544833.19</v>
       </c>
       <c r="H84" s="1">
-        <v>-7632.0</v>
+        <v>1378.61</v>
       </c>
       <c r="I84" s="1">
-        <v>-0.95000995817566</v>
+        <v>0.089240055749967</v>
       </c>
       <c r="J84">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="K84" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="L84" s="1">
-        <v>795728.0</v>
+        <v>1546211.8</v>
       </c>
       <c r="M84" s="1">
-        <v>799382.79</v>
+        <v>1554646.42</v>
       </c>
       <c r="N84" s="1">
-        <v>0.38</v>
+        <v>0.74</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B85" s="1">
-        <v>1000000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>98.744</v>
+        <v>97.781</v>
       </c>
       <c r="D85" s="1">
-        <v>99.259</v>
+        <v>99.228</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>992590.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="H85" s="1">
-        <v>-5150.0</v>
+        <v>-22616.61</v>
       </c>
       <c r="I85" s="1">
-        <v>-0.51884463877331</v>
+        <v>-1.4582577498287</v>
       </c>
       <c r="J85">
-        <v>1.37</v>
+        <v>0.54</v>
       </c>
       <c r="K85" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="L85" s="1">
-        <v>987440.0</v>
+        <v>1528317.03</v>
       </c>
       <c r="M85" s="1">
-        <v>1001104.38</v>
+        <v>1536688.71</v>
       </c>
       <c r="N85" s="1">
-        <v>0.47</v>
+        <v>0.73</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B86" s="1">
-        <v>1549000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>100.537</v>
+        <v>91.181</v>
       </c>
       <c r="D86" s="1">
-        <v>99.731</v>
+        <v>83.44605217</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>1544833.19</v>
+        <v>847811.89</v>
       </c>
       <c r="H86" s="1">
-        <v>12484.94</v>
+        <v>78587.07</v>
       </c>
       <c r="I86" s="1">
-        <v>0.80817398802779</v>
+        <v>9.269399371127</v>
       </c>
       <c r="J86">
-        <v>0.27</v>
+        <v>1.62</v>
       </c>
       <c r="K86" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="L86" s="1">
-        <v>1557318.13</v>
+        <v>926398.96</v>
       </c>
       <c r="M86" s="1">
-        <v>1561455.87</v>
+        <v>942891.56</v>
       </c>
       <c r="N86" s="1">
-        <v>0.73</v>
+        <v>0.45</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B87" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>100.407</v>
+        <v>100.039</v>
       </c>
       <c r="D87" s="1">
-        <v>99.451</v>
+        <v>100.375</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>1491765.0</v>
+        <v>602250.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14340.0</v>
+        <v>-2016.0</v>
       </c>
       <c r="I87" s="1">
-        <v>0.96127741299736</v>
+        <v>-0.33474470734745</v>
       </c>
       <c r="J87">
-        <v>0.63</v>
+        <v>2.21</v>
       </c>
       <c r="K87" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="L87" s="1">
-        <v>1506105.0</v>
+        <v>600234.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1515608.42</v>
+        <v>613493.59</v>
       </c>
       <c r="N87" s="1">
-        <v>0.71</v>
+        <v>0.29</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B88" s="1">
-        <v>1563000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>98.417</v>
+        <v>97.847</v>
       </c>
       <c r="D88" s="1">
-        <v>99.228</v>
+        <v>92.081555</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>1550933.64</v>
+        <v>736652.44</v>
       </c>
       <c r="H88" s="1">
-        <v>-12675.93</v>
+        <v>46123.56</v>
       </c>
       <c r="I88" s="1">
-        <v>-0.81730963034627</v>
+        <v>6.2612376604631</v>
       </c>
       <c r="J88">
-        <v>0.32</v>
+        <v>0.56</v>
       </c>
       <c r="K88" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="L88" s="1">
-        <v>1538257.71</v>
+        <v>782776.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1543305.34</v>
+        <v>787225.32</v>
       </c>
       <c r="N88" s="1">
-        <v>0.73</v>
+        <v>0.37</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B89" s="1">
-        <v>1016000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>91.263</v>
+        <v>101.458</v>
       </c>
       <c r="D89" s="1">
-        <v>83.44605217</v>
+        <v>99.329</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>847811.89</v>
+        <v>595974.0</v>
       </c>
       <c r="H89" s="1">
-        <v>79420.19</v>
+        <v>12774.0</v>
       </c>
       <c r="I89" s="1">
-        <v>9.3676664525193</v>
+        <v>2.1433820938497</v>
       </c>
       <c r="J89">
-        <v>1.48</v>
+        <v>2.08</v>
       </c>
       <c r="K89" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="L89" s="1">
-        <v>927232.08</v>
+        <v>608748.0</v>
       </c>
       <c r="M89" s="1">
-        <v>942315.5</v>
+        <v>621232.93</v>
       </c>
       <c r="N89" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B90" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>100.077</v>
+        <v>100.054</v>
       </c>
       <c r="D90" s="1">
-        <v>100.375</v>
+        <v>100.30333333</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>602250.0</v>
+        <v>1504550.0</v>
       </c>
       <c r="H90" s="1">
-        <v>-1788.0</v>
+        <v>-3740.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-0.29688667496887</v>
+        <v>-0.24857930942807</v>
       </c>
       <c r="J90">
-        <v>1.96</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.06</v>
+      </c>
+      <c r="K90">
+        <v>898.19</v>
       </c>
       <c r="L90" s="1">
-        <v>600462.0</v>
+        <v>1500810.0</v>
       </c>
       <c r="M90" s="1">
-        <v>612223.64</v>
+        <v>1501708.19</v>
       </c>
       <c r="N90" s="1">
-        <v>0.29</v>
+        <v>0.71</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="B91" s="1">
-        <v>800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.027</v>
+        <v>98.565</v>
       </c>
       <c r="D91" s="1">
-        <v>92.081555</v>
+        <v>99.63382353</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>736652.44</v>
+        <v>1693775.0</v>
       </c>
       <c r="H91" s="1">
-        <v>47563.56</v>
+        <v>-18170.0</v>
       </c>
       <c r="I91" s="1">
-        <v>6.456716548716</v>
+        <v>-1.0727516937019</v>
       </c>
       <c r="J91">
-        <v>0.43</v>
+        <v>0.93</v>
       </c>
       <c r="K91" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="L91" s="1">
-        <v>784216.0</v>
+        <v>1675605.0</v>
       </c>
       <c r="M91" s="1">
-        <v>787629.7</v>
+        <v>1691498.84</v>
       </c>
       <c r="N91" s="1">
-        <v>0.37</v>
+        <v>0.8</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="B92" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>102.25</v>
+        <v>97.752</v>
       </c>
       <c r="D92" s="1">
-        <v>99.329</v>
+        <v>100.33</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>595974.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="H92" s="1">
-        <v>17526.0</v>
+        <v>-30936.0</v>
       </c>
       <c r="I92" s="1">
-        <v>2.9407323138258</v>
+        <v>-2.5695205820791</v>
       </c>
       <c r="J92">
-        <v>1.79</v>
+        <v>1.13</v>
       </c>
       <c r="K92" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="L92" s="1">
-        <v>613500.0</v>
+        <v>1173024.0</v>
       </c>
       <c r="M92" s="1">
-        <v>624265.07</v>
+        <v>1186634.96</v>
       </c>
       <c r="N92" s="1">
-        <v>0.29</v>
+        <v>0.56</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B93" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>100.439</v>
+        <v>100.909</v>
       </c>
       <c r="D93" s="1">
-        <v>100.30333333</v>
+        <v>99.651</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>1504550.0</v>
+        <v>797208.0</v>
       </c>
       <c r="H93" s="1">
-        <v>2035.0</v>
+        <v>10064.0</v>
       </c>
       <c r="I93" s="1">
-        <v>0.13525638895351</v>
+        <v>1.2624057962288</v>
       </c>
       <c r="J93">
-        <v>0.83</v>
+        <v>1.2</v>
       </c>
       <c r="K93" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="L93" s="1">
-        <v>1506585.0</v>
+        <v>807272.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1518980.05</v>
+        <v>816902.14</v>
       </c>
       <c r="N93" s="1">
-        <v>0.71</v>
+        <v>0.39</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B94" s="1">
-        <v>1700000.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.048</v>
+        <v>100.105</v>
       </c>
       <c r="D94" s="1">
-        <v>99.63382353</v>
+        <v>99.768</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>1693775.0</v>
+        <v>1194222.96</v>
       </c>
       <c r="H94" s="1">
-        <v>-9959.0</v>
+        <v>4033.89</v>
       </c>
       <c r="I94" s="1">
-        <v>-0.58797656123157</v>
+        <v>0.33778365808676</v>
       </c>
       <c r="J94">
-        <v>0.66</v>
+        <v>0.61</v>
       </c>
       <c r="K94" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="L94" s="1">
-        <v>1683816.0</v>
+        <v>1198256.85</v>
       </c>
       <c r="M94" s="1">
-        <v>1694994.08</v>
+        <v>1205500.34</v>
       </c>
       <c r="N94" s="1">
-        <v>0.8</v>
+        <v>0.57</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B95" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.574</v>
+        <v>99.192</v>
       </c>
       <c r="D95" s="1">
-        <v>100.33</v>
+        <v>99.766</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>1203960.0</v>
+        <v>598596.0</v>
       </c>
       <c r="H95" s="1">
-        <v>-21072.0</v>
+        <v>-3444.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-1.7502242599422</v>
+        <v>-0.57534631036626</v>
       </c>
       <c r="J95">
-        <v>0.91</v>
+        <v>0.49</v>
       </c>
       <c r="K95" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="L95" s="1">
-        <v>1182888.0</v>
+        <v>595152.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1193835.95</v>
+        <v>598086.25</v>
       </c>
       <c r="N95" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B96" s="1">
-        <v>800000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>101.612</v>
+        <v>97.81</v>
       </c>
       <c r="D96" s="1">
-        <v>99.651</v>
+        <v>99.945</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>797208.0</v>
+        <v>592673.85</v>
       </c>
       <c r="H96" s="1">
-        <v>15688.0</v>
+        <v>-12660.55</v>
       </c>
       <c r="I96" s="1">
-        <v>1.9678678588273</v>
+        <v>-2.1361748961929</v>
       </c>
       <c r="J96">
-        <v>0.86</v>
+        <v>2.1</v>
       </c>
       <c r="K96" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="L96" s="1">
-        <v>812896.0</v>
+        <v>580013.3</v>
       </c>
       <c r="M96" s="1">
-        <v>819789.15</v>
+        <v>592444.85</v>
       </c>
       <c r="N96" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B97" s="1">
-        <v>1197000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>100.755</v>
+        <v>98.398</v>
       </c>
       <c r="D97" s="1">
-        <v>99.768</v>
+        <v>98.71</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>1194222.96</v>
+        <v>987100.0</v>
       </c>
       <c r="H97" s="1">
-        <v>11814.39</v>
+        <v>-3120.0</v>
       </c>
       <c r="I97" s="1">
-        <v>0.98929516478229</v>
+        <v>-0.31607739843987</v>
       </c>
       <c r="J97">
-        <v>0.32</v>
+        <v>1.67</v>
       </c>
       <c r="K97" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="L97" s="1">
-        <v>1206037.35</v>
+        <v>983980.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1209849.71</v>
+        <v>1000637.53</v>
       </c>
       <c r="N97" s="1">
-        <v>0.57</v>
+        <v>0.47</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="B98" s="1">
-        <v>600000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>99.375</v>
+        <v>98.311</v>
       </c>
       <c r="D98" s="1">
-        <v>99.766</v>
+        <v>99.90538798</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>598596.0</v>
+        <v>914134.3</v>
       </c>
       <c r="H98" s="1">
-        <v>-2346.0</v>
+        <v>-14588.65</v>
       </c>
       <c r="I98" s="1">
-        <v>-0.3919170859812</v>
+        <v>-1.595897889402</v>
       </c>
       <c r="J98">
-        <v>0.17</v>
+        <v>1.73</v>
       </c>
       <c r="K98" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="L98" s="1">
-        <v>596250.0</v>
+        <v>899545.65</v>
       </c>
       <c r="M98" s="1">
-        <v>597297.95</v>
+        <v>915332.53</v>
       </c>
       <c r="N98" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B99" s="1">
-        <v>593000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>98.929</v>
+        <v>99.846</v>
       </c>
       <c r="D99" s="1">
-        <v>99.945</v>
+        <v>100.0</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>592673.85</v>
+        <v>677000.0</v>
       </c>
       <c r="H99" s="1">
-        <v>-6024.88</v>
+        <v>-1042.58</v>
       </c>
       <c r="I99" s="1">
-        <v>-1.0165591075091</v>
+        <v>-0.154</v>
       </c>
       <c r="J99">
-        <v>1.84</v>
+        <v>1.03</v>
       </c>
       <c r="K99" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="L99" s="1">
-        <v>586648.97</v>
+        <v>675957.42</v>
       </c>
       <c r="M99" s="1">
-        <v>597540.84</v>
+        <v>682948.51</v>
       </c>
       <c r="N99" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="B100" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>98.93</v>
+        <v>89.252</v>
       </c>
       <c r="D100" s="1">
-        <v>98.71</v>
+        <v>88.81</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>987100.0</v>
+        <v>444050.0</v>
       </c>
       <c r="H100" s="1">
-        <v>2200.0</v>
+        <v>2210.0</v>
       </c>
       <c r="I100" s="1">
-        <v>0.2228750886435</v>
+        <v>0.49769170138498</v>
       </c>
       <c r="J100">
-        <v>1.37</v>
+        <v>0.46</v>
       </c>
       <c r="K100" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="L100" s="1">
-        <v>989300.0</v>
+        <v>446260.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1002998.63</v>
+        <v>448566.16</v>
       </c>
       <c r="N100" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="B101" s="1">
-        <v>915000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>98.859</v>
+        <v>92.326</v>
       </c>
       <c r="D101" s="1">
-        <v>99.90538798</v>
+        <v>99.271</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>914134.3</v>
+        <v>397084.0</v>
       </c>
       <c r="H101" s="1">
-        <v>-9574.45</v>
+        <v>-27780.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-1.0473789245191</v>
+        <v>-6.9960008461686</v>
       </c>
       <c r="J101">
-        <v>1.52</v>
+        <v>1.37</v>
       </c>
       <c r="K101" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="L101" s="1">
-        <v>904559.85</v>
+        <v>369304.0</v>
       </c>
       <c r="M101" s="1">
-        <v>918485.4</v>
+        <v>374788.93</v>
       </c>
       <c r="N101" s="1">
-        <v>0.43</v>
+        <v>0.18</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B102" s="1">
-        <v>677000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>100.476</v>
+        <v>100.662</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0</v>
+        <v>99.942</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>677000.0</v>
+        <v>1099362.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3222.52</v>
+        <v>7920.0</v>
       </c>
       <c r="I102" s="1">
-        <v>0.476</v>
+        <v>0.72041784234856</v>
       </c>
       <c r="J102">
-        <v>0.72</v>
+        <v>1.09</v>
       </c>
       <c r="K102" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="L102" s="1">
-        <v>680222.52</v>
+        <v>1107282.0</v>
       </c>
       <c r="M102" s="1">
-        <v>685116.28</v>
+        <v>1119299.12</v>
       </c>
       <c r="N102" s="1">
-        <v>0.32</v>
+        <v>0.53</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="B103" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>89.784</v>
+        <v>95.777</v>
       </c>
       <c r="D103" s="1">
-        <v>88.81</v>
+        <v>94.62629</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>444050.0</v>
+        <v>851636.61</v>
       </c>
       <c r="H103" s="1">
-        <v>4870.0</v>
+        <v>10356.39</v>
       </c>
       <c r="I103" s="1">
-        <v>1.096723341966</v>
+        <v>1.2160573980022</v>
       </c>
       <c r="J103">
-        <v>0.32</v>
+        <v>0.53</v>
       </c>
       <c r="K103" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="L103" s="1">
-        <v>448920.0</v>
+        <v>861993.0</v>
       </c>
       <c r="M103" s="1">
-        <v>450541.92</v>
+        <v>866739.58</v>
       </c>
       <c r="N103" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B104" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>92.782</v>
+        <v>100.994</v>
       </c>
       <c r="D104" s="1">
-        <v>99.271</v>
+        <v>101.3728</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>397084.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="H104" s="1">
-        <v>-25956.0</v>
+        <v>-5682.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-6.5366521944979</v>
+        <v>-0.37367025474289</v>
       </c>
       <c r="J104">
-        <v>1.24</v>
+        <v>0.49</v>
       </c>
       <c r="K104" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="L104" s="1">
-        <v>371128.0</v>
+        <v>1514910.0</v>
       </c>
       <c r="M104" s="1">
-        <v>376095.12</v>
+        <v>1522235.34</v>
       </c>
       <c r="N104" s="1">
-        <v>0.18</v>
+        <v>0.72</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B105" s="1">
-        <v>1100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>101.385</v>
+        <v>97.796</v>
       </c>
       <c r="D105" s="1">
-        <v>99.942</v>
+        <v>98.42482759</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>1099362.0</v>
+        <v>2854320.0</v>
       </c>
       <c r="H105" s="1">
-        <v>15873.0</v>
+        <v>-18236.0</v>
       </c>
       <c r="I105" s="1">
-        <v>1.4438374257069</v>
+        <v>-0.63889122452984</v>
       </c>
       <c r="J105">
-        <v>0.82</v>
+        <v>2.65</v>
       </c>
       <c r="K105" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="L105" s="1">
-        <v>1115235.0</v>
+        <v>2836084.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1124302.47</v>
+        <v>2912953.86</v>
       </c>
       <c r="N105" s="1">
-        <v>0.53</v>
+        <v>1.38</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="B106" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>95.308</v>
+        <v>97.018</v>
       </c>
       <c r="D106" s="1">
-        <v>94.62629</v>
+        <v>97.19933364</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>851636.61</v>
+        <v>1069192.67</v>
       </c>
       <c r="H106" s="1">
-        <v>6135.39</v>
+        <v>-1994.67</v>
       </c>
       <c r="I106" s="1">
-        <v>0.72042346793898</v>
+        <v>-0.1865585180265</v>
       </c>
       <c r="J106">
-        <v>0.48</v>
+        <v>0.72</v>
       </c>
       <c r="K106" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="L106" s="1">
-        <v>857772.0</v>
+        <v>1067198.0</v>
       </c>
       <c r="M106" s="1">
-        <v>862102.48</v>
+        <v>1075108.96</v>
       </c>
       <c r="N106" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B107" s="1">
-        <v>1500000.0</v>
+        <v>1068000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>101.616</v>
+        <v>98.145</v>
       </c>
       <c r="D107" s="1">
-        <v>101.3728</v>
+        <v>99.14878652</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>1520592.0</v>
+        <v>1058909.04</v>
       </c>
       <c r="H107" s="1">
-        <v>3648.0</v>
+        <v>-10720.44</v>
       </c>
       <c r="I107" s="1">
-        <v>0.23990656270716</v>
+        <v>-1.0124042382337</v>
       </c>
       <c r="J107">
-        <v>0.2</v>
+        <v>2.61</v>
       </c>
       <c r="K107" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="L107" s="1">
-        <v>1524240.0</v>
+        <v>1048188.6</v>
       </c>
       <c r="M107" s="1">
-        <v>1527265.68</v>
+        <v>1076051.7</v>
       </c>
       <c r="N107" s="1">
-        <v>0.72</v>
+        <v>0.51</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B108" s="1">
-        <v>2900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>98.151</v>
+        <v>98.545</v>
       </c>
       <c r="D108" s="1">
-        <v>98.42482759</v>
+        <v>99.736</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>2854320.0</v>
+        <v>598416.0</v>
       </c>
       <c r="H108" s="1">
-        <v>-7941.0</v>
+        <v>-7146.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-0.2782098713529</v>
+        <v>-1.1941525627657</v>
       </c>
       <c r="J108">
-        <v>2.37</v>
+        <v>2.65</v>
       </c>
       <c r="K108" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="L108" s="1">
-        <v>2846379.0</v>
+        <v>591270.0</v>
       </c>
       <c r="M108" s="1">
-        <v>2915204.34</v>
+        <v>607182.33</v>
       </c>
       <c r="N108" s="1">
-        <v>1.37</v>
+        <v>0.29</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B109" s="1">
-        <v>1000000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>98.099</v>
+        <v>99.128</v>
       </c>
       <c r="D109" s="1">
-        <v>98.642</v>
+        <v>99.394</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>986420.0</v>
+        <v>884606.6</v>
       </c>
       <c r="H109" s="1">
-        <v>-5430.0</v>
+        <v>-2367.4</v>
       </c>
       <c r="I109" s="1">
-        <v>-0.55047545670201</v>
+        <v>-0.2676217880355</v>
       </c>
       <c r="J109">
-        <v>0.4</v>
+        <v>0.85</v>
       </c>
       <c r="K109" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="L109" s="1">
-        <v>980990.0</v>
+        <v>882239.2</v>
       </c>
       <c r="M109" s="1">
-        <v>984945.48</v>
+        <v>889828.58</v>
       </c>
       <c r="N109" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
+        <v>346</v>
+      </c>
+      <c r="B110" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>95.292</v>
+      </c>
+      <c r="D110" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>936000.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>16920.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>1.8076923076923</v>
+      </c>
+      <c r="J110">
+        <v>1.22</v>
+      </c>
+      <c r="K110" t="s">
         <v>347</v>
       </c>
-      <c r="B110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L110" s="1">
-        <v>785800.0</v>
+        <v>952920.0</v>
       </c>
       <c r="M110" s="1">
-        <v>788964.38</v>
+        <v>965074.11</v>
       </c>
       <c r="N110" s="1">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B111" s="1">
-        <v>1068000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>98.686</v>
+        <v>98.439</v>
       </c>
       <c r="D111" s="1">
-        <v>99.14878652</v>
+        <v>100.0</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>1058909.04</v>
+        <v>1700000.0</v>
       </c>
       <c r="H111" s="1">
-        <v>-4942.56</v>
+        <v>-26537.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-0.46675963782498</v>
+        <v>-1.561</v>
       </c>
       <c r="J111">
-        <v>2.37</v>
+        <v>3.56</v>
       </c>
       <c r="K111" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="L111" s="1">
-        <v>1053966.48</v>
+        <v>1673463.0</v>
       </c>
       <c r="M111" s="1">
-        <v>1079261.99</v>
+        <v>1733923.62</v>
       </c>
       <c r="N111" s="1">
-        <v>0.51</v>
+        <v>0.82</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="B112" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>99.16</v>
+        <v>100.909</v>
       </c>
       <c r="D112" s="1">
-        <v>99.736</v>
+        <v>103.012</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>598416.0</v>
+        <v>927108.0</v>
       </c>
       <c r="H112" s="1">
-        <v>-3456.0</v>
+        <v>-18927.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-0.57752466511591</v>
+        <v>-2.0415097270221</v>
       </c>
       <c r="J112">
-        <v>2.36</v>
+        <v>3.83</v>
       </c>
       <c r="K112" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="L112" s="1">
-        <v>594960.0</v>
+        <v>908181.0</v>
       </c>
       <c r="M112" s="1">
-        <v>609096.99</v>
+        <v>942658.4</v>
       </c>
       <c r="N112" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="B113" s="1">
-        <v>890000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.734</v>
+        <v>100.488</v>
       </c>
       <c r="D113" s="1">
-        <v>99.394</v>
+        <v>99.849</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>884606.6</v>
+        <v>1207174.41</v>
       </c>
       <c r="H113" s="1">
-        <v>3026.0</v>
+        <v>7725.51</v>
       </c>
       <c r="I113" s="1">
-        <v>0.34207296215063</v>
+        <v>0.63996634918727</v>
       </c>
       <c r="J113">
-        <v>0.58</v>
+        <v>3.25</v>
       </c>
       <c r="K113" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="L113" s="1">
-        <v>887632.6</v>
+        <v>1214899.92</v>
       </c>
       <c r="M113" s="1">
-        <v>892753.15</v>
+        <v>1254177.51</v>
       </c>
       <c r="N113" s="1">
-        <v>0.42</v>
+        <v>0.59</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="B114" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>95.808</v>
+        <v>99.117</v>
       </c>
       <c r="D114" s="1">
-        <v>93.6</v>
+        <v>99.58877778</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>936000.0</v>
+        <v>896299.0</v>
       </c>
       <c r="H114" s="1">
-        <v>22080.0</v>
+        <v>-4246.0</v>
       </c>
       <c r="I114" s="1">
-        <v>2.3589743589744</v>
+        <v>-0.47372584371956</v>
       </c>
       <c r="J114">
-        <v>1.1</v>
+        <v>1.07</v>
       </c>
       <c r="K114" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="L114" s="1">
-        <v>958080.0</v>
+        <v>892053.0</v>
       </c>
       <c r="M114" s="1">
-        <v>969032.05</v>
+        <v>901718.75</v>
       </c>
       <c r="N114" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B115" s="1">
-        <v>1700000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>98.99</v>
+        <v>100.9</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0</v>
+        <v>100.242</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>1700000.0</v>
+        <v>701694.0</v>
       </c>
       <c r="H115" s="1">
-        <v>-17170.0</v>
+        <v>4606.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-1.01</v>
+        <v>0.65641148420822</v>
       </c>
       <c r="J115">
-        <v>3.27</v>
+        <v>1.1</v>
       </c>
       <c r="K115" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="L115" s="1">
-        <v>1682830.0</v>
+        <v>706300.0</v>
       </c>
       <c r="M115" s="1">
-        <v>1738417.67</v>
+        <v>713980.82</v>
       </c>
       <c r="N115" s="1">
-        <v>0.82</v>
+        <v>0.34</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B116" s="1">
-        <v>900000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>101.562</v>
+        <v>96.135</v>
       </c>
       <c r="D116" s="1">
-        <v>103.012</v>
+        <v>98.42664516</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>927108.0</v>
+        <v>762806.5</v>
       </c>
       <c r="H116" s="1">
-        <v>-13050.0</v>
+        <v>-17760.25</v>
       </c>
       <c r="I116" s="1">
-        <v>-1.407602997709</v>
+        <v>-2.3282772236472</v>
       </c>
       <c r="J116">
-        <v>3.52</v>
+        <v>1.9</v>
       </c>
       <c r="K116" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="L116" s="1">
-        <v>914058.0</v>
+        <v>745046.25</v>
       </c>
       <c r="M116" s="1">
-        <v>945705.95</v>
+        <v>759776.56</v>
       </c>
       <c r="N116" s="1">
-        <v>0.44</v>
+        <v>0.36</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B117" s="1">
-        <v>1209000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>101.146</v>
+        <v>97.9</v>
       </c>
       <c r="D117" s="1">
-        <v>99.849</v>
+        <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>1207174.41</v>
+        <v>1658000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>15680.73</v>
+        <v>-34818.0</v>
       </c>
       <c r="I117" s="1">
-        <v>1.298961431762</v>
+        <v>-2.1</v>
       </c>
       <c r="J117">
-        <v>2.96</v>
+        <v>1.31</v>
       </c>
       <c r="K117" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="L117" s="1">
-        <v>1222855.14</v>
+        <v>1623182.0</v>
       </c>
       <c r="M117" s="1">
-        <v>1258689.57</v>
+        <v>1644977.11</v>
       </c>
       <c r="N117" s="1">
-        <v>0.59</v>
+        <v>0.78</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B118" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>99.873</v>
+        <v>102.883</v>
       </c>
       <c r="D118" s="1">
-        <v>99.58877778</v>
+        <v>102.806722</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>896299.0</v>
+        <v>1028067.22</v>
       </c>
       <c r="H118" s="1">
-        <v>2558.0</v>
+        <v>762.78</v>
       </c>
       <c r="I118" s="1">
-        <v>0.28539583331009</v>
+        <v>0.07419553752526</v>
       </c>
       <c r="J118">
-        <v>0.82</v>
+        <v>1.24</v>
       </c>
       <c r="K118" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="L118" s="1">
-        <v>898857.0</v>
+        <v>1028830.0</v>
       </c>
       <c r="M118" s="1">
-        <v>906192.62</v>
+        <v>1041193.01</v>
       </c>
       <c r="N118" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B119" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>101.053</v>
+        <v>105.203</v>
       </c>
       <c r="D119" s="1">
-        <v>100.242</v>
+        <v>105.93</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>701694.0</v>
+        <v>847440.0</v>
       </c>
       <c r="H119" s="1">
-        <v>5677.0</v>
+        <v>-5816.0</v>
       </c>
       <c r="I119" s="1">
-        <v>0.80904211807426</v>
+        <v>-0.68630227508732</v>
       </c>
       <c r="J119">
-        <v>0.76</v>
+        <v>2.16</v>
       </c>
       <c r="K119" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="L119" s="1">
-        <v>707371.0</v>
+        <v>841624.0</v>
       </c>
       <c r="M119" s="1">
-        <v>712721.68</v>
+        <v>858884.27</v>
       </c>
       <c r="N119" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B120" s="1">
-        <v>775000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>96.959</v>
+        <v>99.534</v>
       </c>
       <c r="D120" s="1">
-        <v>98.42664516</v>
+        <v>99.076</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>762806.5</v>
+        <v>1188912.0</v>
       </c>
       <c r="H120" s="1">
-        <v>-11374.25</v>
+        <v>5496.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-1.4911055424934</v>
+        <v>0.46227138762162</v>
       </c>
       <c r="J120">
-        <v>1.67</v>
+        <v>0.47</v>
       </c>
       <c r="K120" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="L120" s="1">
-        <v>751432.25</v>
+        <v>1194408.0</v>
       </c>
       <c r="M120" s="1">
-        <v>764371.03</v>
+        <v>1199997.04</v>
       </c>
       <c r="N120" s="1">
-        <v>0.36</v>
+        <v>0.57</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B121" s="1">
-        <v>1658000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>98.611</v>
+        <v>100.024</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0</v>
+        <v>99.07293333</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>1658000.0</v>
+        <v>1188875.2</v>
       </c>
       <c r="H121" s="1">
-        <v>-23029.62</v>
+        <v>11412.8</v>
       </c>
       <c r="I121" s="1">
-        <v>-1.389</v>
+        <v>0.95996619325561</v>
       </c>
       <c r="J121">
-        <v>1.08</v>
+        <v>3.2</v>
       </c>
       <c r="K121" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="L121" s="1">
-        <v>1634970.38</v>
+        <v>1200288.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1652919.3</v>
+        <v>1238634.58</v>
       </c>
       <c r="N121" s="1">
-        <v>0.78</v>
+        <v>0.59</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B122" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>103.365</v>
+        <v>84.218</v>
       </c>
       <c r="D122" s="1">
-        <v>102.806722</v>
+        <v>85.38325</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1028067.22</v>
+        <v>683066.0</v>
       </c>
       <c r="H122" s="1">
-        <v>5582.78</v>
+        <v>-9322.0</v>
       </c>
       <c r="I122" s="1">
-        <v>0.54303647576663</v>
+        <v>-1.3647290305768</v>
       </c>
       <c r="J122">
-        <v>0.88</v>
+        <v>0.53</v>
       </c>
       <c r="K122" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L122" s="1">
-        <v>1033650.0</v>
+        <v>673744.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1042499.32</v>
+        <v>677944.0</v>
       </c>
       <c r="N122" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B123" s="1">
-        <v>800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>104.477</v>
+        <v>98.868</v>
       </c>
       <c r="D123" s="1">
-        <v>105.93</v>
+        <v>99.898</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>847440.0</v>
+        <v>2197756.0</v>
       </c>
       <c r="H123" s="1">
-        <v>-11624.0</v>
+        <v>-22660.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-1.371660530539</v>
+        <v>-1.0310516727062</v>
       </c>
       <c r="J123">
-        <v>1.7</v>
+        <v>0.53</v>
       </c>
       <c r="K123" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="L123" s="1">
-        <v>835816.0</v>
+        <v>2175096.0</v>
       </c>
       <c r="M123" s="1">
-        <v>849377.64</v>
+        <v>2186668.6</v>
       </c>
       <c r="N123" s="1">
-        <v>0.4</v>
+        <v>1.04</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="B124" s="1">
-        <v>1200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>100.104</v>
+        <v>81.078</v>
       </c>
       <c r="D124" s="1">
-        <v>99.076</v>
+        <v>82.0</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>1188912.0</v>
+        <v>1066000.0</v>
       </c>
       <c r="H124" s="1">
-        <v>12336.0</v>
+        <v>-11986.0</v>
       </c>
       <c r="I124" s="1">
-        <v>1.037587306714</v>
+        <v>-1.1243902439024</v>
       </c>
       <c r="J124">
-        <v>0.15</v>
+        <v>0.27</v>
       </c>
       <c r="K124" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="L124" s="1">
-        <v>1201248.0</v>
+        <v>1054014.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1203064.44</v>
+        <v>1057535.58</v>
       </c>
       <c r="N124" s="1">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="B125" s="1">
-        <v>1200000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>101.187</v>
+        <v>100.315</v>
       </c>
       <c r="D125" s="1">
-        <v>99.07293333</v>
+        <v>99.609</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>1188875.2</v>
+        <v>454217.04</v>
       </c>
       <c r="H125" s="1">
-        <v>25368.8</v>
+        <v>3219.36</v>
       </c>
       <c r="I125" s="1">
-        <v>2.1338488682412</v>
+        <v>0.70877129576645</v>
       </c>
       <c r="J125">
-        <v>2.91</v>
+        <v>0.8</v>
       </c>
       <c r="K125" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="L125" s="1">
-        <v>1214244.0</v>
+        <v>457436.4</v>
       </c>
       <c r="M125" s="1">
-        <v>1249150.85</v>
+        <v>461084.4</v>
       </c>
       <c r="N125" s="1">
-        <v>0.59</v>
+        <v>0.22</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="B126" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>84.934</v>
+        <v>100.835</v>
       </c>
       <c r="D126" s="1">
-        <v>85.38325</v>
+        <v>102.847</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>683066.0</v>
+        <v>719929.0</v>
       </c>
       <c r="H126" s="1">
-        <v>-3594.0</v>
+        <v>-14084.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-0.52615706242149</v>
+        <v>-1.9563040244246</v>
       </c>
       <c r="J126">
-        <v>0.46</v>
+        <v>0.72</v>
       </c>
       <c r="K126" t="s">
-        <v>398</v>
+        <v>174</v>
       </c>
       <c r="L126" s="1">
-        <v>679472.0</v>
+        <v>705845.0</v>
       </c>
       <c r="M126" s="1">
-        <v>683154.19</v>
+        <v>710898.42</v>
       </c>
       <c r="N126" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B127" s="1">
-        <v>2200000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>99.911</v>
+        <v>102.82</v>
       </c>
       <c r="D127" s="1">
-        <v>99.898</v>
+        <v>101.91549321</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>2197756.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="H127" s="1">
-        <v>286.0</v>
+        <v>10655.09</v>
       </c>
       <c r="I127" s="1">
-        <v>0.01301327353901</v>
+        <v>0.8875066613455</v>
       </c>
       <c r="J127">
-        <v>0.23</v>
+        <v>3.42</v>
       </c>
       <c r="K127" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="L127" s="1">
-        <v>2198042.0</v>
+        <v>1211219.6</v>
       </c>
       <c r="M127" s="1">
-        <v>2203105.01</v>
+        <v>1251502.2</v>
       </c>
       <c r="N127" s="1">
-        <v>1.04</v>
+        <v>0.59</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="B128" s="1">
-        <v>500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>86.846</v>
+        <v>97.769</v>
       </c>
       <c r="D128" s="1">
-        <v>85.957</v>
+        <v>98.94725</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>429785.0</v>
+        <v>1978945.0</v>
       </c>
       <c r="H128" s="1">
-        <v>4445.0</v>
+        <v>-23565.0</v>
       </c>
       <c r="I128" s="1">
-        <v>1.0342380492572</v>
+        <v>-1.1907859996109</v>
       </c>
       <c r="J128">
-        <v>0.74</v>
+        <v>1.12</v>
       </c>
       <c r="K128" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="L128" s="1">
-        <v>434230.0</v>
+        <v>1955380.0</v>
       </c>
       <c r="M128" s="1">
-        <v>437918.36</v>
+        <v>1977736.16</v>
       </c>
       <c r="N128" s="1">
-        <v>0.21</v>
+        <v>0.94</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="B129" s="1">
-        <v>456000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>100.771</v>
+        <v>97.749</v>
       </c>
       <c r="D129" s="1">
-        <v>99.609</v>
+        <v>97.929</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>454217.04</v>
+        <v>587574.0</v>
       </c>
       <c r="H129" s="1">
-        <v>5298.72</v>
+        <v>-1080.0</v>
       </c>
       <c r="I129" s="1">
-        <v>1.1665612545051</v>
+        <v>-0.18380663541954</v>
       </c>
       <c r="J129">
-        <v>0.5</v>
+        <v>2.11</v>
       </c>
       <c r="K129" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="L129" s="1">
-        <v>459515.76</v>
+        <v>586494.0</v>
       </c>
       <c r="M129" s="1">
-        <v>461814.5</v>
+        <v>599155.64</v>
       </c>
       <c r="N129" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B130" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>101.861</v>
+        <v>97.513</v>
       </c>
       <c r="D130" s="1">
-        <v>102.847</v>
+        <v>99.68483</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>719929.0</v>
+        <v>996848.3</v>
       </c>
       <c r="H130" s="1">
-        <v>-6902.0</v>
+        <v>-21718.3</v>
       </c>
       <c r="I130" s="1">
-        <v>-0.9587056501405</v>
+        <v>-2.1786965980681</v>
       </c>
       <c r="J130">
-        <v>0.44</v>
+        <v>2.43</v>
       </c>
       <c r="K130" t="s">
-        <v>184</v>
+        <v>406</v>
       </c>
       <c r="L130" s="1">
-        <v>713027.0</v>
+        <v>975130.0</v>
       </c>
       <c r="M130" s="1">
-        <v>716073.92</v>
+        <v>999479.32</v>
       </c>
       <c r="N130" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B131" s="1">
-        <v>1178000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>103.669</v>
+        <v>101.707</v>
       </c>
       <c r="D131" s="1">
-        <v>101.91549321</v>
+        <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>1200564.51</v>
+        <v>916000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>20656.31</v>
+        <v>15636.12</v>
       </c>
       <c r="I131" s="1">
-        <v>1.7205497770378</v>
+        <v>1.707</v>
       </c>
       <c r="J131">
-        <v>3.11</v>
+        <v>1.52</v>
       </c>
       <c r="K131" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="L131" s="1">
-        <v>1221220.82</v>
+        <v>931636.12</v>
       </c>
       <c r="M131" s="1">
-        <v>1257816.54</v>
+        <v>945518.56</v>
       </c>
       <c r="N131" s="1">
-        <v>0.59</v>
+        <v>0.45</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B132" s="1">
-        <v>2000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>98.485</v>
+        <v>98.262</v>
       </c>
       <c r="D132" s="1">
-        <v>98.94725</v>
+        <v>99.779</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>1978945.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="H132" s="1">
-        <v>-9245.0</v>
+        <v>-36408.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-0.46716811230226</v>
+        <v>-1.5203599955903</v>
       </c>
       <c r="J132">
-        <v>0.9</v>
+        <v>1.51</v>
       </c>
       <c r="K132" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="L132" s="1">
-        <v>1969700.0</v>
+        <v>2358288.0</v>
       </c>
       <c r="M132" s="1">
-        <v>1987617.81</v>
+        <v>2394534.58</v>
       </c>
       <c r="N132" s="1">
-        <v>0.93</v>
+        <v>1.13</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B133" s="1">
-        <v>600000.0</v>
+        <v>1959000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>98.48</v>
+        <v>97.824</v>
       </c>
       <c r="D133" s="1">
-        <v>97.929</v>
+        <v>99.59162838</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>587574.0</v>
+        <v>1951000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>3306.0</v>
+        <v>-34627.84</v>
       </c>
       <c r="I133" s="1">
-        <v>0.5626525339787</v>
+        <v>-1.7748764736033</v>
       </c>
       <c r="J133">
-        <v>1.87</v>
+        <v>0.58</v>
       </c>
       <c r="K133" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="L133" s="1">
-        <v>590880.0</v>
+        <v>1916372.16</v>
       </c>
       <c r="M133" s="1">
-        <v>602099.18</v>
+        <v>1927742.95</v>
       </c>
       <c r="N133" s="1">
-        <v>0.28</v>
+        <v>0.91</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B134" s="1">
-        <v>1000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>98.673</v>
+        <v>99.813</v>
       </c>
       <c r="D134" s="1">
-        <v>99.68483</v>
+        <v>102.33536</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>996848.3</v>
+        <v>2558384.0</v>
       </c>
       <c r="H134" s="1">
-        <v>-10118.3</v>
+        <v>-63059.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-1.0150290671108</v>
+        <v>-2.4647980912951</v>
       </c>
       <c r="J134">
-        <v>2.16</v>
+        <v>1.32</v>
       </c>
       <c r="K134" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="L134" s="1">
-        <v>986730.0</v>
+        <v>2495325.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1008305.34</v>
+        <v>2528373.63</v>
       </c>
       <c r="N134" s="1">
-        <v>0.47</v>
+        <v>1.2</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B135" s="1">
-        <v>916000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>101.872</v>
+        <v>98.489</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0</v>
+        <v>98.819</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>916000.0</v>
+        <v>592914.0</v>
       </c>
       <c r="H135" s="1">
-        <v>17147.52</v>
+        <v>-1980.0</v>
       </c>
       <c r="I135" s="1">
-        <v>1.872</v>
+        <v>-0.33394387718961</v>
       </c>
       <c r="J135">
-        <v>1.17</v>
+        <v>1.66</v>
       </c>
       <c r="K135" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="L135" s="1">
-        <v>933147.52</v>
+        <v>590934.0</v>
       </c>
       <c r="M135" s="1">
-        <v>943826.32</v>
+        <v>600888.36</v>
       </c>
       <c r="N135" s="1">
-        <v>0.44</v>
+        <v>0.28</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B136" s="1">
-        <v>2400000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>98.855</v>
+        <v>89.575</v>
       </c>
       <c r="D136" s="1">
-        <v>99.779</v>
+        <v>85.4301904</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>2394696.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="H136" s="1">
-        <v>-22176.0</v>
+        <v>50939.71</v>
       </c>
       <c r="I136" s="1">
-        <v>-0.92604656290402</v>
+        <v>4.8516918690667</v>
       </c>
       <c r="J136">
-        <v>1.23</v>
+        <v>0.53</v>
       </c>
       <c r="K136" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="L136" s="1">
-        <v>2372520.0</v>
+        <v>1100876.75</v>
       </c>
       <c r="M136" s="1">
-        <v>2402109.04</v>
+        <v>1107335.84</v>
       </c>
       <c r="N136" s="1">
-        <v>1.13</v>
+        <v>0.52</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B137" s="1">
-        <v>1959000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>98.647</v>
+        <v>99.9</v>
       </c>
       <c r="D137" s="1">
-        <v>99.59162838</v>
+        <v>100.0</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>1951000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="H137" s="1">
-        <v>-18505.27</v>
+        <v>-451.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-0.94850179395182</v>
+        <v>-0.1</v>
       </c>
       <c r="J137">
-        <v>0.34</v>
+        <v>3.19</v>
       </c>
       <c r="K137" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="L137" s="1">
-        <v>1932494.73</v>
+        <v>450549.0</v>
       </c>
       <c r="M137" s="1">
-        <v>1939213.83</v>
+        <v>464950.74</v>
       </c>
       <c r="N137" s="1">
-        <v>0.91</v>
+        <v>0.22</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B138" s="1">
-        <v>2500000.0</v>
+        <v>1497000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>100.867</v>
+        <v>100.239</v>
       </c>
       <c r="D138" s="1">
-        <v>102.33536</v>
+        <v>99.999</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>2558384.0</v>
+        <v>1496985.03</v>
       </c>
       <c r="H138" s="1">
-        <v>-36709.0</v>
+        <v>3592.8</v>
       </c>
       <c r="I138" s="1">
-        <v>-1.434851062233</v>
+        <v>0.240002400024</v>
       </c>
       <c r="J138">
-        <v>1.03</v>
+        <v>0.07</v>
       </c>
       <c r="K138" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="L138" s="1">
-        <v>2521675.0</v>
+        <v>1500577.83</v>
       </c>
       <c r="M138" s="1">
-        <v>2547409.59</v>
+        <v>1501628.11</v>
       </c>
       <c r="N138" s="1">
-        <v>1.2</v>
+        <v>0.71</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B139" s="1">
-        <v>600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>99.22</v>
+        <v>94.356</v>
       </c>
       <c r="D139" s="1">
-        <v>98.819</v>
+        <v>91.6578065</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>592914.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="H139" s="1">
-        <v>2406.0</v>
+        <v>53963.87</v>
       </c>
       <c r="I139" s="1">
-        <v>0.40579240834253</v>
+        <v>2.9437683521261</v>
       </c>
       <c r="J139">
-        <v>1.41</v>
+        <v>0.42</v>
       </c>
       <c r="K139" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="L139" s="1">
-        <v>595320.0</v>
+        <v>1887120.0</v>
       </c>
       <c r="M139" s="1">
-        <v>603772.87</v>
+        <v>1895421.37</v>
       </c>
       <c r="N139" s="1">
-        <v>0.28</v>
+        <v>0.9</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B140" s="1">
-        <v>1229000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>90.157</v>
+        <v>100.093</v>
       </c>
       <c r="D140" s="1">
-        <v>85.4301904</v>
+        <v>100.467</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>1049937.04</v>
+        <v>1406538.0</v>
       </c>
       <c r="H140" s="1">
-        <v>58092.49</v>
+        <v>-5236.0</v>
       </c>
       <c r="I140" s="1">
-        <v>5.5329498614507</v>
+        <v>-0.37226153861467</v>
       </c>
       <c r="J140">
-        <v>0.45</v>
+        <v>3.9</v>
       </c>
       <c r="K140" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="L140" s="1">
-        <v>1108029.53</v>
+        <v>1401302.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1113530.4</v>
+        <v>1455921.18</v>
       </c>
       <c r="N140" s="1">
-        <v>0.52</v>
+        <v>0.69</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B141" s="1">
-        <v>451000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>100.694</v>
+        <v>99.65</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0</v>
+        <v>100.45530726</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>451000.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="H141" s="1">
-        <v>3129.94</v>
+        <v>-11532.0</v>
       </c>
       <c r="I141" s="1">
-        <v>0.694</v>
+        <v>-0.80165725884937</v>
       </c>
       <c r="J141">
-        <v>2.92</v>
+        <v>3.06</v>
       </c>
       <c r="K141" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="L141" s="1">
-        <v>454129.94</v>
+        <v>1426988.0</v>
       </c>
       <c r="M141" s="1">
-        <v>467320.32</v>
+        <v>1470748.35</v>
       </c>
       <c r="N141" s="1">
-        <v>0.22</v>
+        <v>0.7</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B142" s="1">
-        <v>2000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>94.506</v>
+        <v>99.31</v>
       </c>
       <c r="D142" s="1">
-        <v>91.6578065</v>
+        <v>99.40027273</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>1833156.13</v>
+        <v>1093403.0</v>
       </c>
       <c r="H142" s="1">
-        <v>56963.87</v>
+        <v>-993.0</v>
       </c>
       <c r="I142" s="1">
-        <v>3.1074205337873</v>
+        <v>-0.090817383892307</v>
       </c>
       <c r="J142">
-        <v>0.38</v>
+        <v>1.49</v>
       </c>
       <c r="K142" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="L142" s="1">
-        <v>1890120.0</v>
+        <v>1092410.0</v>
       </c>
       <c r="M142" s="1">
-        <v>1897681.64</v>
+        <v>1108791.2</v>
       </c>
       <c r="N142" s="1">
-        <v>0.89</v>
+        <v>0.53</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B143" s="1">
-        <v>1400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>100.689</v>
+        <v>97.693</v>
       </c>
       <c r="D143" s="1">
-        <v>100.467</v>
+        <v>99.794</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>1406538.0</v>
+        <v>498970.0</v>
       </c>
       <c r="H143" s="1">
-        <v>3108.0</v>
+        <v>-10505.0</v>
       </c>
       <c r="I143" s="1">
-        <v>0.22096807907074</v>
+        <v>-2.1053369942081</v>
       </c>
       <c r="J143">
-        <v>3.61</v>
+        <v>1.32</v>
       </c>
       <c r="K143" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="L143" s="1">
-        <v>1409646.0</v>
+        <v>488465.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1460122.71</v>
+        <v>495081.44</v>
       </c>
       <c r="N143" s="1">
-        <v>0.69</v>
+        <v>0.23</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="B144" s="1">
-        <v>1432000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>100.5</v>
+        <v>106.153</v>
       </c>
       <c r="D144" s="1">
-        <v>100.45530726</v>
+        <v>100.27343697</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>1438520.0</v>
+        <v>954603.12</v>
       </c>
       <c r="H144" s="1">
-        <v>640.0</v>
+        <v>55973.44</v>
       </c>
       <c r="I144" s="1">
-        <v>0.044490170452966</v>
+        <v>5.8635299662545</v>
       </c>
       <c r="J144">
-        <v>2.79</v>
+        <v>2.27</v>
       </c>
       <c r="K144" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="L144" s="1">
-        <v>1439160.0</v>
+        <v>1010576.56</v>
       </c>
       <c r="M144" s="1">
-        <v>1479133.4</v>
+        <v>1032180.88</v>
       </c>
       <c r="N144" s="1">
-        <v>0.69</v>
+        <v>0.49</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B145" s="1">
-        <v>1100000.0</v>
+        <v>1125000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>99.659</v>
+        <v>99.753</v>
       </c>
       <c r="D145" s="1">
-        <v>99.40027273</v>
+        <v>99.888</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>1093403.0</v>
+        <v>1123740.0</v>
       </c>
       <c r="H145" s="1">
-        <v>2846.0</v>
+        <v>-1518.75</v>
       </c>
       <c r="I145" s="1">
-        <v>0.26028829260575</v>
+        <v>-0.13515136953388</v>
       </c>
       <c r="J145">
-        <v>1.21</v>
+        <v>0.37</v>
       </c>
       <c r="K145" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="L145" s="1">
-        <v>1096249.0</v>
+        <v>1122221.25</v>
       </c>
       <c r="M145" s="1">
-        <v>1109600.8</v>
+        <v>1126401.47</v>
       </c>
       <c r="N145" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="B146" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>98.582</v>
+        <v>97.828</v>
       </c>
       <c r="D146" s="1">
-        <v>99.794</v>
+        <v>99.24563667</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>498970.0</v>
+        <v>1190947.64</v>
       </c>
       <c r="H146" s="1">
-        <v>-6060.0</v>
+        <v>-17011.64</v>
       </c>
       <c r="I146" s="1">
-        <v>-1.2145018738602</v>
+        <v>-1.4284120836748</v>
       </c>
       <c r="J146">
-        <v>1.06</v>
+        <v>2.17</v>
       </c>
       <c r="K146" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="L146" s="1">
-        <v>492910.0</v>
+        <v>1173936.0</v>
       </c>
       <c r="M146" s="1">
-        <v>498231.92</v>
+        <v>1200007.23</v>
       </c>
       <c r="N146" s="1">
-        <v>0.23</v>
+        <v>0.57</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B147" s="1">
-        <v>952000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>105.565</v>
+        <v>98.576</v>
       </c>
       <c r="D147" s="1">
-        <v>100.27343697</v>
+        <v>100.0</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>954603.12</v>
+        <v>547000.0</v>
       </c>
       <c r="H147" s="1">
-        <v>50375.68</v>
+        <v>-7789.28</v>
       </c>
       <c r="I147" s="1">
-        <v>5.2771333913093</v>
+        <v>-1.424</v>
       </c>
       <c r="J147">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>0.05</v>
+      </c>
+      <c r="K147">
+        <v>275.6</v>
       </c>
       <c r="L147" s="1">
-        <v>1004978.8</v>
+        <v>539210.72</v>
       </c>
       <c r="M147" s="1">
-        <v>1022130.32</v>
+        <v>539486.32</v>
       </c>
       <c r="N147" s="1">
-        <v>0.48</v>
+        <v>0.26</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B148" s="1">
-        <v>1125000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>100.456</v>
+        <v>99.039</v>
       </c>
       <c r="D148" s="1">
-        <v>99.888</v>
+        <v>101.2</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>1123740.0</v>
+        <v>910800.0</v>
       </c>
       <c r="H148" s="1">
-        <v>6390.0</v>
+        <v>-19449.0</v>
       </c>
       <c r="I148" s="1">
-        <v>0.56863687329809</v>
+        <v>-2.1353754940711</v>
       </c>
       <c r="J148">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>955.48</v>
+        <v>1.39</v>
+      </c>
+      <c r="K148" t="s">
+        <v>459</v>
       </c>
       <c r="L148" s="1">
-        <v>1130130.0</v>
+        <v>891351.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1131085.48</v>
+        <v>903849.9</v>
       </c>
       <c r="N148" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B149" s="1">
-        <v>1200000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>98.4</v>
+        <v>98.027</v>
       </c>
       <c r="D149" s="1">
-        <v>99.24563667</v>
+        <v>99.728</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>1190947.64</v>
+        <v>2146146.56</v>
       </c>
       <c r="H149" s="1">
-        <v>-10147.64</v>
+        <v>-36605.52</v>
       </c>
       <c r="I149" s="1">
-        <v>-0.85206432752997</v>
+        <v>-1.7056393390021</v>
       </c>
       <c r="J149">
-        <v>1.93</v>
+        <v>1.53</v>
       </c>
       <c r="K149" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="L149" s="1">
-        <v>1180800.0</v>
+        <v>2109541.04</v>
       </c>
       <c r="M149" s="1">
-        <v>1203986.3</v>
+        <v>2142499.07</v>
       </c>
       <c r="N149" s="1">
-        <v>0.57</v>
+        <v>1.02</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="B150" s="1">
-        <v>547000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>99.985</v>
+        <v>100.485</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0</v>
+        <v>102.5055</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>547000.0</v>
+        <v>512527.5</v>
       </c>
       <c r="H150" s="1">
-        <v>-82.05</v>
+        <v>-10102.5</v>
       </c>
       <c r="I150" s="1">
-        <v>-0.015</v>
+        <v>-1.9711137451161</v>
       </c>
       <c r="J150">
-        <v>3.46</v>
+        <v>2.45</v>
       </c>
       <c r="K150" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="L150" s="1">
-        <v>546917.95</v>
+        <v>502425.0</v>
       </c>
       <c r="M150" s="1">
-        <v>565823.98</v>
+        <v>514690.41</v>
       </c>
       <c r="N150" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="B151" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>99.798</v>
+        <v>101.501</v>
       </c>
       <c r="D151" s="1">
-        <v>101.2</v>
+        <v>103.479</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>910800.0</v>
+        <v>413916.0</v>
       </c>
       <c r="H151" s="1">
-        <v>-12618.0</v>
+        <v>-7912.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-1.3853754940711</v>
+        <v>-1.9114989514781</v>
       </c>
       <c r="J151">
-        <v>1.12</v>
+        <v>1.58</v>
       </c>
       <c r="K151" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="L151" s="1">
-        <v>898182.0</v>
+        <v>406004.0</v>
       </c>
       <c r="M151" s="1">
-        <v>908217.62</v>
+        <v>412316.33</v>
       </c>
       <c r="N151" s="1">
-        <v>0.43</v>
+        <v>0.2</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B152" s="1">
-        <v>2152000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>98.639</v>
+        <v>104.376</v>
       </c>
       <c r="D152" s="1">
-        <v>99.728</v>
+        <v>103.12185667</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>2146146.56</v>
+        <v>1546827.85</v>
       </c>
       <c r="H152" s="1">
-        <v>-23435.28</v>
+        <v>18812.15</v>
       </c>
       <c r="I152" s="1">
-        <v>-1.091970158832</v>
+        <v>1.2161760599281</v>
       </c>
       <c r="J152">
-        <v>1.29</v>
+        <v>1.38</v>
       </c>
       <c r="K152" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="L152" s="1">
-        <v>2122711.28</v>
+        <v>1565640.0</v>
       </c>
       <c r="M152" s="1">
-        <v>2150495.66</v>
+        <v>1586403.7</v>
       </c>
       <c r="N152" s="1">
-        <v>1.01</v>
+        <v>0.75</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="B153" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>101.342</v>
+        <v>97.021</v>
       </c>
       <c r="D153" s="1">
-        <v>102.5055</v>
+        <v>97.26</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>512527.5</v>
+        <v>583560.0</v>
       </c>
       <c r="H153" s="1">
-        <v>-5817.5</v>
+        <v>-1434.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-1.1350610455049</v>
+        <v>-0.24573308657207</v>
       </c>
       <c r="J153">
-        <v>2.18</v>
+        <v>1.13</v>
       </c>
       <c r="K153" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="L153" s="1">
-        <v>506710.0</v>
+        <v>582126.0</v>
       </c>
       <c r="M153" s="1">
-        <v>517634.66</v>
+        <v>588906.82</v>
       </c>
       <c r="N153" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="B154" s="1">
-        <v>400000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>101.987</v>
+        <v>99.688</v>
       </c>
       <c r="D154" s="1">
-        <v>103.479</v>
+        <v>102.47</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>413916.0</v>
+        <v>390410.7</v>
       </c>
       <c r="H154" s="1">
-        <v>-5968.0</v>
+        <v>-10599.42</v>
       </c>
       <c r="I154" s="1">
-        <v>-1.4418384406498</v>
+        <v>-2.7149409583293</v>
       </c>
       <c r="J154">
-        <v>1.25</v>
+        <v>1.02</v>
       </c>
       <c r="K154" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="L154" s="1">
-        <v>407948.0</v>
+        <v>379811.28</v>
       </c>
       <c r="M154" s="1">
-        <v>412928.82</v>
+        <v>383694.35</v>
       </c>
       <c r="N154" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
+        <v>478</v>
+      </c>
+      <c r="B155" s="1">
+        <v>788000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>787669.04</v>
+      </c>
+      <c r="H155" s="1">
+        <v>480.68</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0.061025630764921</v>
+      </c>
+      <c r="J155">
+        <v>0.78</v>
+      </c>
+      <c r="K155" t="s">
         <v>479</v>
       </c>
-      <c r="B155" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L155" s="1">
-        <v>1573575.0</v>
+        <v>788149.72</v>
       </c>
       <c r="M155" s="1">
-        <v>1588374.66</v>
+        <v>794302.6</v>
       </c>
       <c r="N155" s="1">
-        <v>0.75</v>
+        <v>0.38</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="B156" s="1">
-        <v>600000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>97.732</v>
+        <v>97.525</v>
       </c>
       <c r="D156" s="1">
-        <v>97.26</v>
+        <v>99.422</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>583560.0</v>
+        <v>627352.82</v>
       </c>
       <c r="H156" s="1">
-        <v>2832.0</v>
+        <v>-11970.07</v>
       </c>
       <c r="I156" s="1">
-        <v>0.48529714168209</v>
+        <v>-1.9080284041761</v>
       </c>
       <c r="J156">
-        <v>0.85</v>
+        <v>1.24</v>
       </c>
       <c r="K156" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="L156" s="1">
-        <v>586392.0</v>
+        <v>615382.75</v>
       </c>
       <c r="M156" s="1">
-        <v>591508.44</v>
+        <v>623192.46</v>
       </c>
       <c r="N156" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="B157" s="1">
-        <v>381000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>100.381</v>
+        <v>100.292</v>
       </c>
       <c r="D157" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>390410.7</v>
+        <v>638000.0</v>
       </c>
       <c r="H157" s="1">
-        <v>-7959.09</v>
+        <v>1862.96</v>
       </c>
       <c r="I157" s="1">
-        <v>-2.038645457207</v>
+        <v>0.292</v>
       </c>
       <c r="J157">
-        <v>0.72</v>
+        <v>0.84</v>
       </c>
       <c r="K157" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="L157" s="1">
-        <v>382451.61</v>
+        <v>639862.96</v>
       </c>
       <c r="M157" s="1">
-        <v>385207.34</v>
+        <v>645246.63</v>
       </c>
       <c r="N157" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B158" s="1">
-        <v>788000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.557</v>
+        <v>88.788</v>
       </c>
       <c r="D158" s="1">
-        <v>99.958</v>
+        <v>88.621</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>787669.04</v>
+        <v>531726.0</v>
       </c>
       <c r="H158" s="1">
-        <v>4720.12</v>
+        <v>1002.0</v>
       </c>
       <c r="I158" s="1">
-        <v>0.599251685708</v>
+        <v>0.1884429198497</v>
       </c>
       <c r="J158">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>0.15</v>
+      </c>
+      <c r="K158">
+        <v>908.22</v>
       </c>
       <c r="L158" s="1">
-        <v>792389.16</v>
+        <v>532728.0</v>
       </c>
       <c r="M158" s="1">
-        <v>796356.15</v>
+        <v>533636.22</v>
       </c>
       <c r="N158" s="1">
-        <v>0.37</v>
+        <v>0.25</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="B159" s="1">
-        <v>631000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>98.339</v>
+        <v>74.62</v>
       </c>
       <c r="D159" s="1">
-        <v>99.422</v>
+        <v>74.33222222</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>627352.82</v>
+        <v>668990.0</v>
       </c>
       <c r="H159" s="1">
-        <v>-6833.73</v>
+        <v>2590.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-1.0892961316409</v>
+        <v>0.38715077953333</v>
       </c>
       <c r="J159">
-        <v>1.0</v>
+        <v>0.51</v>
       </c>
       <c r="K159" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="L159" s="1">
-        <v>620519.09</v>
+        <v>671580.0</v>
       </c>
       <c r="M159" s="1">
-        <v>626811.8</v>
+        <v>676129.32</v>
       </c>
       <c r="N159" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="B160" s="1">
-        <v>638000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>101.271</v>
+        <v>98.201</v>
       </c>
       <c r="D160" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>638000.0</v>
+        <v>899865.0</v>
       </c>
       <c r="H160" s="1">
-        <v>8108.98</v>
+        <v>-16056.0</v>
       </c>
       <c r="I160" s="1">
-        <v>1.271</v>
+        <v>-1.784267640146</v>
       </c>
       <c r="J160">
-        <v>0.55</v>
+        <v>0.36</v>
       </c>
       <c r="K160" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="L160" s="1">
-        <v>646108.98</v>
+        <v>883809.0</v>
       </c>
       <c r="M160" s="1">
-        <v>649604.87</v>
+        <v>887054.55</v>
       </c>
       <c r="N160" s="1">
-        <v>0.31</v>
+        <v>0.42</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="B161" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>89.489</v>
+        <v>100.95</v>
       </c>
       <c r="D161" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>531726.0</v>
+        <v>700000.0</v>
       </c>
       <c r="H161" s="1">
-        <v>5208.0</v>
+        <v>6650.0</v>
       </c>
       <c r="I161" s="1">
-        <v>0.97945182293136</v>
+        <v>0.95</v>
       </c>
       <c r="J161">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>186.99</v>
+        <v>3.39</v>
+      </c>
+      <c r="K161" t="s">
+        <v>496</v>
       </c>
       <c r="L161" s="1">
-        <v>536934.0</v>
+        <v>706650.0</v>
       </c>
       <c r="M161" s="1">
-        <v>537120.99</v>
+        <v>730363.55</v>
       </c>
       <c r="N161" s="1">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="B162" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>75.683</v>
+        <v>99.689</v>
       </c>
       <c r="D162" s="1">
-        <v>74.33222222</v>
+        <v>99.915</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>668990.0</v>
+        <v>1099065.0</v>
       </c>
       <c r="H162" s="1">
-        <v>12157.0</v>
+        <v>-2486.0</v>
       </c>
       <c r="I162" s="1">
-        <v>1.8172169987593</v>
+        <v>-0.22619226342391</v>
       </c>
       <c r="J162">
-        <v>0.45</v>
+        <v>0.35</v>
       </c>
       <c r="K162" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="L162" s="1">
-        <v>681147.0</v>
+        <v>1096579.0</v>
       </c>
       <c r="M162" s="1">
-        <v>685197.0</v>
+        <v>1100436.53</v>
       </c>
       <c r="N162" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B163" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>98.922</v>
+        <v>95.255</v>
       </c>
       <c r="D163" s="1">
-        <v>99.985</v>
+        <v>97.273</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>899865.0</v>
+        <v>1361822.0</v>
       </c>
       <c r="H163" s="1">
-        <v>-9567.0</v>
+        <v>-28252.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-1.0631594739211</v>
+        <v>-2.0745736226908</v>
       </c>
       <c r="J163">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>998.63</v>
+        <v>1.52</v>
+      </c>
+      <c r="K163" t="s">
+        <v>502</v>
       </c>
       <c r="L163" s="1">
-        <v>890298.0</v>
+        <v>1333570.0</v>
       </c>
       <c r="M163" s="1">
-        <v>891296.63</v>
+        <v>1354857.67</v>
       </c>
       <c r="N163" s="1">
-        <v>0.42</v>
+        <v>0.64</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B164" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>101.499</v>
+        <v>98.124</v>
       </c>
       <c r="D164" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>700000.0</v>
+        <v>402640.0</v>
       </c>
       <c r="H164" s="1">
-        <v>10493.0</v>
+        <v>-10144.0</v>
       </c>
       <c r="I164" s="1">
-        <v>1.499</v>
+        <v>-2.5193721438506</v>
       </c>
       <c r="J164">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>0.11</v>
+      </c>
+      <c r="K164">
+        <v>443.84</v>
       </c>
       <c r="L164" s="1">
-        <v>710493.0</v>
+        <v>392496.0</v>
       </c>
       <c r="M164" s="1">
-        <v>732211.95</v>
+        <v>392939.84</v>
       </c>
       <c r="N164" s="1">
-        <v>0.34</v>
+        <v>0.19</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B165" s="1">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>100.58</v>
+        <v>99.765</v>
       </c>
       <c r="D165" s="1">
-        <v>99.915</v>
+        <v>100.05625</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>1099065.0</v>
+        <v>1000562.5</v>
       </c>
       <c r="H165" s="1">
-        <v>7315.0</v>
+        <v>-2912.5</v>
       </c>
       <c r="I165" s="1">
-        <v>0.66556573087124</v>
+        <v>-0.29108626397651</v>
       </c>
       <c r="J165">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>602.74</v>
+        <v>1.02</v>
+      </c>
+      <c r="K165" t="s">
+        <v>507</v>
       </c>
       <c r="L165" s="1">
-        <v>1106380.0</v>
+        <v>997650.0</v>
       </c>
       <c r="M165" s="1">
-        <v>1106982.74</v>
+        <v>1007838.36</v>
       </c>
       <c r="N165" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B166" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>96.14</v>
+        <v>97.612</v>
       </c>
       <c r="D166" s="1">
-        <v>97.273</v>
+        <v>99.42228</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>1361822.0</v>
+        <v>994222.8</v>
       </c>
       <c r="H166" s="1">
-        <v>-15862.0</v>
+        <v>-18102.8</v>
       </c>
       <c r="I166" s="1">
-        <v>-1.1647630894493</v>
+        <v>-1.82079912068</v>
       </c>
       <c r="J166">
-        <v>1.3</v>
+        <v>1.14</v>
       </c>
       <c r="K166" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="L166" s="1">
-        <v>1345960.0</v>
+        <v>976120.0</v>
       </c>
       <c r="M166" s="1">
-        <v>1364140.82</v>
+        <v>987493.29</v>
       </c>
       <c r="N166" s="1">
-        <v>0.64</v>
+        <v>0.47</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B167" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>98.915</v>
+        <v>99.144</v>
       </c>
       <c r="D167" s="1">
-        <v>100.66</v>
+        <v>99.1624</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>402640.0</v>
+        <v>1487436.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-6980.0</v>
+        <v>-276.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-1.7335585138089</v>
+        <v>-0.018555420199592</v>
       </c>
       <c r="J167">
-        <v>3.24</v>
+        <v>0.17</v>
       </c>
       <c r="K167" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="L167" s="1">
-        <v>395660.0</v>
+        <v>1487160.0</v>
       </c>
       <c r="M167" s="1">
-        <v>408605.21</v>
+        <v>1489779.86</v>
       </c>
       <c r="N167" s="1">
-        <v>0.19</v>
+        <v>0.71</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="B168" s="1">
-        <v>1000000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>100.235</v>
+        <v>98.159</v>
       </c>
       <c r="D168" s="1">
-        <v>100.05625</v>
+        <v>100.0</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>1000562.5</v>
+        <v>816000.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1787.5</v>
+        <v>-15022.56</v>
       </c>
       <c r="I168" s="1">
-        <v>0.17864950965082</v>
+        <v>-1.841</v>
       </c>
       <c r="J168">
-        <v>0.7</v>
+        <v>1.53</v>
       </c>
       <c r="K168" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="L168" s="1">
-        <v>1002350.0</v>
+        <v>800977.44</v>
       </c>
       <c r="M168" s="1">
-        <v>1009302.05</v>
+        <v>813449.18</v>
       </c>
       <c r="N168" s="1">
-        <v>0.47</v>
+        <v>0.39</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B169" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>98.385</v>
+        <v>99.183</v>
       </c>
       <c r="D169" s="1">
-        <v>99.42228</v>
+        <v>99.7</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>994222.8</v>
+        <v>1395800.0</v>
       </c>
       <c r="H169" s="1">
-        <v>-10372.8</v>
+        <v>-7238.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-1.0433073954852</v>
+        <v>-0.518555667001</v>
       </c>
       <c r="J169">
-        <v>0.89</v>
+        <v>0.43</v>
       </c>
       <c r="K169" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="L169" s="1">
-        <v>983850.0</v>
+        <v>1388562.0</v>
       </c>
       <c r="M169" s="1">
-        <v>992726.71</v>
+        <v>1394545.56</v>
       </c>
       <c r="N169" s="1">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B170" s="1">
-        <v>700000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>99.565</v>
+        <v>98.099</v>
       </c>
       <c r="D170" s="1">
-        <v>100.0</v>
+        <v>99.24314075</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>700000.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="H170" s="1">
-        <v>-3045.0</v>
+        <v>-13981.4</v>
       </c>
       <c r="I170" s="1">
-        <v>-0.435</v>
+        <v>-1.1528663282768</v>
       </c>
       <c r="J170">
-        <v>2.18</v>
+        <v>2.96</v>
       </c>
       <c r="K170" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="L170" s="1">
-        <v>696955.0</v>
+        <v>1198769.78</v>
       </c>
       <c r="M170" s="1">
-        <v>712226.78</v>
+        <v>1234927.59</v>
       </c>
       <c r="N170" s="1">
-        <v>0.33</v>
+        <v>0.59</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="B171" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>100.154</v>
+        <v>99.979</v>
       </c>
       <c r="D171" s="1">
-        <v>99.1624</v>
+        <v>99.897</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>1487436.0</v>
+        <v>399588.0</v>
       </c>
       <c r="H171" s="1">
-        <v>14874.0</v>
+        <v>328.0</v>
       </c>
       <c r="I171" s="1">
-        <v>0.999975797278</v>
+        <v>0.082084547083496</v>
       </c>
       <c r="J171">
-        <v>3.65</v>
+        <v>0.97</v>
       </c>
       <c r="K171" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="L171" s="1">
-        <v>1502310.0</v>
+        <v>399916.0</v>
       </c>
       <c r="M171" s="1">
-        <v>1557018.9</v>
+        <v>403780.38</v>
       </c>
       <c r="N171" s="1">
-        <v>0.73</v>
+        <v>0.19</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="B172" s="1">
-        <v>816000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>98.81</v>
+        <v>98.351</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0</v>
+        <v>100.23</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>816000.0</v>
+        <v>200460.0</v>
       </c>
       <c r="H172" s="1">
-        <v>-9710.4</v>
+        <v>-3758.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-1.19</v>
+        <v>-1.8746882171007</v>
       </c>
       <c r="J172">
-        <v>1.25</v>
+        <v>3.28</v>
       </c>
       <c r="K172" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="L172" s="1">
-        <v>806289.6</v>
+        <v>196702.0</v>
       </c>
       <c r="M172" s="1">
-        <v>816454.93</v>
+        <v>203256.79</v>
       </c>
       <c r="N172" s="1">
-        <v>0.38</v>
+        <v>0.1</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="B173" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.066</v>
+        <v>98.706</v>
       </c>
       <c r="D173" s="1">
-        <v>99.7</v>
+        <v>99.871</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>1395800.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="H173" s="1">
-        <v>5124.0</v>
+        <v>-12815.0</v>
       </c>
       <c r="I173" s="1">
-        <v>0.36710130391174</v>
+        <v>-1.1665047911806</v>
       </c>
       <c r="J173">
-        <v>0.19</v>
+        <v>2.58</v>
       </c>
       <c r="K173" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="L173" s="1">
-        <v>1400924.0</v>
+        <v>1085766.0</v>
       </c>
       <c r="M173" s="1">
-        <v>1403541.81</v>
+        <v>1114143.74</v>
       </c>
       <c r="N173" s="1">
-        <v>0.66</v>
+        <v>0.53</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="B174" s="1">
-        <v>1222000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>99.016</v>
+        <v>99.817</v>
       </c>
       <c r="D174" s="1">
-        <v>99.24314075</v>
+        <v>100.0</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>1212751.18</v>
+        <v>688000.0</v>
       </c>
       <c r="H174" s="1">
-        <v>-2775.66</v>
+        <v>-1259.04</v>
       </c>
       <c r="I174" s="1">
-        <v>-0.22887299932374</v>
+        <v>-0.183</v>
       </c>
       <c r="J174">
-        <v>2.71</v>
+        <v>0.23</v>
       </c>
       <c r="K174" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="L174" s="1">
-        <v>1209975.52</v>
+        <v>686740.96</v>
       </c>
       <c r="M174" s="1">
-        <v>1243082.51</v>
+        <v>688298.97</v>
       </c>
       <c r="N174" s="1">
-        <v>0.58</v>
+        <v>0.33</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="B175" s="1">
-        <v>400000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>100.486</v>
+        <v>99.147</v>
       </c>
       <c r="D175" s="1">
-        <v>99.897</v>
+        <v>99.57385255</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>399588.0</v>
+        <v>1701717.14</v>
       </c>
       <c r="H175" s="1">
-        <v>2356.0</v>
+        <v>-7294.91</v>
       </c>
       <c r="I175" s="1">
-        <v>0.58960729551438</v>
+        <v>-0.42867935149316</v>
       </c>
       <c r="J175">
-        <v>0.68</v>
+        <v>1.2</v>
       </c>
       <c r="K175" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="L175" s="1">
-        <v>401944.0</v>
+        <v>1694422.23</v>
       </c>
       <c r="M175" s="1">
-        <v>404661.81</v>
+        <v>1714906.82</v>
       </c>
       <c r="N175" s="1">
-        <v>0.19</v>
+        <v>0.81</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="B176" s="1">
-        <v>200000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>99.34</v>
+        <v>100.197</v>
       </c>
       <c r="D176" s="1">
-        <v>100.23</v>
+        <v>99.674</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>200460.0</v>
+        <v>441555.82</v>
       </c>
       <c r="H176" s="1">
-        <v>-1780.0</v>
+        <v>2316.89</v>
       </c>
       <c r="I176" s="1">
-        <v>-0.88795769729622</v>
+        <v>0.52471055641391</v>
       </c>
       <c r="J176">
-        <v>3.0</v>
+        <v>0.55</v>
       </c>
       <c r="K176" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="L176" s="1">
-        <v>198680.0</v>
+        <v>443872.71</v>
       </c>
       <c r="M176" s="1">
-        <v>204680.0</v>
+        <v>446327.67</v>
       </c>
       <c r="N176" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="B177" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.322</v>
+        <v>100.336</v>
       </c>
       <c r="D177" s="1">
-        <v>99.871</v>
+        <v>99.471</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>1098581.0</v>
+        <v>795768.0</v>
       </c>
       <c r="H177" s="1">
-        <v>-6039.0</v>
+        <v>6920.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-0.54970912477095</v>
+        <v>0.86960018497854</v>
       </c>
       <c r="J177">
-        <v>2.29</v>
+        <v>1.0</v>
       </c>
       <c r="K177" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="L177" s="1">
-        <v>1092542.0</v>
+        <v>802688.0</v>
       </c>
       <c r="M177" s="1">
-        <v>1117766.66</v>
+        <v>810666.08</v>
       </c>
       <c r="N177" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="B178" s="1">
-        <v>688000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>100.741</v>
+        <v>99.22</v>
       </c>
       <c r="D178" s="1">
-        <v>100.0</v>
+        <v>98.46009582</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>688000.0</v>
+        <v>729589.31</v>
       </c>
       <c r="H178" s="1">
-        <v>5098.08</v>
+        <v>5630.89</v>
       </c>
       <c r="I178" s="1">
-        <v>0.741</v>
+        <v>0.77178899455092</v>
       </c>
       <c r="J178">
-        <v>0.73</v>
+        <v>0.4</v>
       </c>
       <c r="K178" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="L178" s="1">
-        <v>693098.08</v>
+        <v>735220.2</v>
       </c>
       <c r="M178" s="1">
-        <v>698143.06</v>
+        <v>738204.5</v>
       </c>
       <c r="N178" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="B179" s="1">
-        <v>1309000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>100.058</v>
+        <v>96.747</v>
       </c>
       <c r="D179" s="1">
-        <v>99.42560275</v>
+        <v>98.41</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>1301481.14</v>
+        <v>885690.0</v>
       </c>
       <c r="H179" s="1">
-        <v>8278.08</v>
+        <v>-14967.0</v>
       </c>
       <c r="I179" s="1">
-        <v>0.63605070758075</v>
+        <v>-1.6898689157606</v>
       </c>
       <c r="J179">
-        <v>0.94</v>
+        <v>1.34</v>
       </c>
       <c r="K179" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="L179" s="1">
-        <v>1309759.22</v>
+        <v>870723.0</v>
       </c>
       <c r="M179" s="1">
-        <v>1322060.23</v>
+        <v>882789.78</v>
       </c>
       <c r="N179" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B180" s="1">
-        <v>443000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.516</v>
+        <v>100.318</v>
       </c>
       <c r="D180" s="1">
-        <v>99.674</v>
+        <v>100.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>441555.82</v>
+        <v>945000.0</v>
       </c>
       <c r="H180" s="1">
-        <v>3730.06</v>
+        <v>3005.1</v>
       </c>
       <c r="I180" s="1">
-        <v>0.84475389770652</v>
+        <v>0.318</v>
       </c>
       <c r="J180">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>876.77</v>
+        <v>1.08</v>
+      </c>
+      <c r="K180" t="s">
+        <v>551</v>
       </c>
       <c r="L180" s="1">
-        <v>445285.88</v>
+        <v>948005.1</v>
       </c>
       <c r="M180" s="1">
-        <v>446162.65</v>
+        <v>958255.37</v>
       </c>
       <c r="N180" s="1">
-        <v>0.21</v>
+        <v>0.45</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
         <v>553</v>
       </c>
       <c r="B181" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>100.439</v>
+        <v>88.464</v>
       </c>
       <c r="D181" s="1">
-        <v>99.471</v>
+        <v>85.25</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>795768.0</v>
+        <v>426250.0</v>
       </c>
       <c r="H181" s="1">
-        <v>7744.0</v>
+        <v>16070.0</v>
       </c>
       <c r="I181" s="1">
-        <v>0.97314795266962</v>
+        <v>3.7700879765396</v>
       </c>
       <c r="J181">
-        <v>0.7</v>
+        <v>0.25</v>
       </c>
       <c r="K181" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="L181" s="1">
-        <v>803512.0</v>
+        <v>442320.0</v>
       </c>
       <c r="M181" s="1">
-        <v>809122.96</v>
+        <v>443552.88</v>
       </c>
       <c r="N181" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
+        <v>556</v>
+      </c>
+      <c r="B182" s="1">
+        <v>610000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>101.018</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.18943934</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>605055.58</v>
+      </c>
+      <c r="H182" s="1">
+        <v>11154.22</v>
+      </c>
+      <c r="I182" s="1">
+        <v>1.8435033687318</v>
+      </c>
+      <c r="J182">
+        <v>2.48</v>
+      </c>
+      <c r="K182" t="s">
         <v>557</v>
       </c>
-      <c r="B182" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L182" s="1">
-        <v>741363.09</v>
+        <v>616209.8</v>
       </c>
       <c r="M182" s="1">
-        <v>742428.91</v>
+        <v>631313.57</v>
       </c>
       <c r="N182" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
+        <v>559</v>
+      </c>
+      <c r="B183" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.288</v>
+      </c>
+      <c r="D183" s="1">
+        <v>102.1775</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>1634840.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>-30232.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-1.8492329524602</v>
+      </c>
+      <c r="J183">
+        <v>1.48</v>
+      </c>
+      <c r="K183" t="s">
         <v>560</v>
       </c>
-      <c r="B183" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L183" s="1">
-        <v>882000.0</v>
+        <v>1604608.0</v>
       </c>
       <c r="M183" s="1">
-        <v>891819.86</v>
+        <v>1628284.71</v>
       </c>
       <c r="N183" s="1">
-        <v>0.42</v>
+        <v>0.77</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
+        <v>562</v>
+      </c>
+      <c r="B184" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>96.989</v>
+      </c>
+      <c r="D184" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>1309893.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-49036.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-3.743511874634</v>
+      </c>
+      <c r="J184">
+        <v>1.3</v>
+      </c>
+      <c r="K184" t="s">
         <v>563</v>
       </c>
-      <c r="B184" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L184" s="1">
-        <v>955423.35</v>
+        <v>1260857.0</v>
       </c>
       <c r="M184" s="1">
-        <v>962598.54</v>
+        <v>1277805.97</v>
       </c>
       <c r="N184" s="1">
-        <v>0.45</v>
+        <v>0.61</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
+        <v>565</v>
+      </c>
+      <c r="B185" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>101.29</v>
+      </c>
+      <c r="D185" s="1">
+        <v>101.425395</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>608552.37</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-812.37</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-0.13349220873135</v>
+      </c>
+      <c r="J185">
+        <v>0.8</v>
+      </c>
+      <c r="K185" t="s">
         <v>566</v>
       </c>
-      <c r="B185" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L185" s="1">
-        <v>444855.0</v>
+        <v>607740.0</v>
       </c>
       <c r="M185" s="1">
-        <v>445810.48</v>
+        <v>612548.22</v>
       </c>
       <c r="N185" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
         <v>568</v>
       </c>
       <c r="B186" s="1">
-        <v>610000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>101.613</v>
+        <v>101.55</v>
       </c>
       <c r="D186" s="1">
-        <v>99.18943934</v>
+        <v>99.96825</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>605055.58</v>
+        <v>299904.75</v>
       </c>
       <c r="H186" s="1">
-        <v>14783.72</v>
+        <v>4745.25</v>
       </c>
       <c r="I186" s="1">
-        <v>2.4433656160976</v>
+        <v>1.5822523651259</v>
       </c>
       <c r="J186">
-        <v>2.2</v>
+        <v>2.82</v>
       </c>
       <c r="K186" t="s">
         <v>569</v>
       </c>
       <c r="L186" s="1">
-        <v>619839.3</v>
+        <v>304650.0</v>
       </c>
       <c r="M186" s="1">
-        <v>633250.94</v>
+        <v>313121.92</v>
       </c>
       <c r="N186" s="1">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
         <v>571</v>
       </c>
       <c r="B187" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>101.05</v>
+        <v>103.659</v>
       </c>
       <c r="D187" s="1">
-        <v>102.939</v>
+        <v>104.45</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>823512.0</v>
+        <v>208900.0</v>
       </c>
       <c r="H187" s="1">
-        <v>-15112.0</v>
+        <v>-1582.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-1.8350673699958</v>
+        <v>-0.75730014360938</v>
       </c>
       <c r="J187">
-        <v>1.21</v>
+        <v>0.98</v>
       </c>
       <c r="K187" t="s">
         <v>572</v>
       </c>
       <c r="L187" s="1">
-        <v>808400.0</v>
+        <v>207318.0</v>
       </c>
       <c r="M187" s="1">
-        <v>818093.15</v>
+        <v>209274.16</v>
       </c>
       <c r="N187" s="1">
-        <v>0.38</v>
+        <v>0.1</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
         <v>574</v>
       </c>
       <c r="B188" s="1">
-        <v>1300000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>98.205</v>
+        <v>97.65</v>
       </c>
       <c r="D188" s="1">
-        <v>100.761</v>
+        <v>99.589</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>1309893.0</v>
+        <v>946095.5</v>
       </c>
       <c r="H188" s="1">
-        <v>-33228.0</v>
+        <v>-18420.5</v>
       </c>
       <c r="I188" s="1">
-        <v>-2.5366957453777</v>
+        <v>-1.9470021789555</v>
       </c>
       <c r="J188">
-        <v>1.05</v>
+        <v>2.99</v>
       </c>
       <c r="K188" t="s">
         <v>575</v>
       </c>
       <c r="L188" s="1">
-        <v>1276665.0</v>
+        <v>927675.0</v>
       </c>
       <c r="M188" s="1">
-        <v>1290368.42</v>
+        <v>956096.92</v>
       </c>
       <c r="N188" s="1">
-        <v>0.61</v>
+        <v>0.45</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
         <v>577</v>
       </c>
       <c r="B189" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>102.113</v>
+        <v>97.66</v>
       </c>
       <c r="D189" s="1">
-        <v>101.425395</v>
+        <v>99.908</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>608552.37</v>
+        <v>499540.0</v>
       </c>
       <c r="H189" s="1">
-        <v>4125.63</v>
+        <v>-11240.0</v>
       </c>
       <c r="I189" s="1">
-        <v>0.67794165356714</v>
+        <v>-2.2500700644593</v>
       </c>
       <c r="J189">
-        <v>0.52</v>
+        <v>1.82</v>
       </c>
       <c r="K189" t="s">
         <v>578</v>
       </c>
       <c r="L189" s="1">
-        <v>612678.0</v>
+        <v>488300.0</v>
       </c>
       <c r="M189" s="1">
-        <v>615821.84</v>
+        <v>497395.49</v>
       </c>
       <c r="N189" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
+        <v>577</v>
+      </c>
+      <c r="B190" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>102.124</v>
+      </c>
+      <c r="D190" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-6216.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-0.86203549101076</v>
+      </c>
+      <c r="J190">
+        <v>1.31</v>
+      </c>
+      <c r="K190" t="s">
         <v>580</v>
       </c>
-      <c r="B190" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L190" s="1">
-        <v>305976.0</v>
+        <v>714868.0</v>
       </c>
       <c r="M190" s="1">
-        <v>313587.99</v>
+        <v>724068.68</v>
       </c>
       <c r="N190" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
+        <v>582</v>
+      </c>
+      <c r="B191" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>97.506</v>
+      </c>
+      <c r="D191" s="1">
+        <v>97.93</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>489650.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-2120.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-0.43296232002451</v>
+      </c>
+      <c r="J191">
+        <v>1.33</v>
+      </c>
+      <c r="K191" t="s">
         <v>583</v>
       </c>
-      <c r="B191" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L191" s="1">
-        <v>209550.0</v>
+        <v>487530.0</v>
       </c>
       <c r="M191" s="1">
-        <v>210877.4</v>
+        <v>494193.01</v>
       </c>
       <c r="N191" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
+        <v>585</v>
+      </c>
+      <c r="B192" s="1">
+        <v>1480000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>97.506</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>1478549.6</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-35460.8</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-2.3983503833757</v>
+      </c>
+      <c r="J192">
+        <v>1.51</v>
+      </c>
+      <c r="K192" t="s">
         <v>586</v>
       </c>
-      <c r="B192" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L192" s="1">
-        <v>935009.0</v>
+        <v>1443088.8</v>
       </c>
       <c r="M192" s="1">
-        <v>961322.7</v>
+        <v>1465430.72</v>
       </c>
       <c r="N192" s="1">
-        <v>0.45</v>
+        <v>0.69</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
+        <v>588</v>
+      </c>
+      <c r="B193" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>100.061</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>406.87</v>
+      </c>
+      <c r="I193" s="1">
+        <v>0.061</v>
+      </c>
+      <c r="J193">
+        <v>1.98</v>
+      </c>
+      <c r="K193" t="s">
         <v>589</v>
       </c>
-      <c r="B193" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L193" s="1">
-        <v>718396.0</v>
+        <v>667406.87</v>
       </c>
       <c r="M193" s="1">
-        <v>725137.1</v>
+        <v>680589.17</v>
       </c>
       <c r="N193" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B194" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>98.175</v>
+        <v>102.788</v>
       </c>
       <c r="D194" s="1">
-        <v>99.908</v>
+        <v>102.706</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>499540.0</v>
+        <v>1540590.0</v>
       </c>
       <c r="H194" s="1">
-        <v>-8665.0</v>
+        <v>1230.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-1.7345958281619</v>
+        <v>0.079839541993652</v>
       </c>
       <c r="J194">
-        <v>1.53</v>
+        <v>1.0</v>
       </c>
       <c r="K194" t="s">
         <v>592</v>
       </c>
       <c r="L194" s="1">
-        <v>490875.0</v>
+        <v>1541820.0</v>
       </c>
       <c r="M194" s="1">
-        <v>498517.36</v>
+        <v>1556752.19</v>
       </c>
       <c r="N194" s="1">
-        <v>0.23</v>
+        <v>0.74</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
         <v>594</v>
       </c>
       <c r="B195" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>104.427</v>
+        <v>101.723</v>
       </c>
       <c r="D195" s="1">
-        <v>106.6</v>
+        <v>99.660226</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>746200.0</v>
+        <v>498301.13</v>
       </c>
       <c r="H195" s="1">
-        <v>-15211.0</v>
+        <v>10313.87</v>
       </c>
       <c r="I195" s="1">
-        <v>-2.0384615384615</v>
+        <v>2.0698066648976</v>
       </c>
       <c r="J195">
-        <v>2.9</v>
+        <v>0.47</v>
       </c>
       <c r="K195" t="s">
         <v>595</v>
       </c>
       <c r="L195" s="1">
-        <v>730989.0</v>
+        <v>508615.0</v>
       </c>
       <c r="M195" s="1">
-        <v>751284.21</v>
+        <v>510988.29</v>
       </c>
       <c r="N195" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
         <v>597</v>
       </c>
       <c r="B196" s="1">
-        <v>1480000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>98.932</v>
+        <v>101.607</v>
       </c>
       <c r="D196" s="1">
-        <v>99.902</v>
+        <v>103.47225</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>1478549.6</v>
+        <v>827778.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-14356.0</v>
+        <v>-14922.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-0.97095153250185</v>
+        <v>-1.802657234186</v>
       </c>
       <c r="J196">
-        <v>1.24</v>
+        <v>1.43</v>
       </c>
       <c r="K196" t="s">
         <v>598</v>
       </c>
       <c r="L196" s="1">
-        <v>1464193.6</v>
+        <v>812856.0</v>
       </c>
       <c r="M196" s="1">
-        <v>1482566.89</v>
+        <v>824313.53</v>
       </c>
       <c r="N196" s="1">
-        <v>0.7</v>
+        <v>0.39</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
         <v>600</v>
       </c>
       <c r="B197" s="1">
-        <v>667000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>100.452</v>
+        <v>98.231</v>
       </c>
       <c r="D197" s="1">
-        <v>100.0</v>
+        <v>99.495</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>667000.0</v>
+        <v>795960.0</v>
       </c>
       <c r="H197" s="1">
-        <v>3014.84</v>
+        <v>-10112.0</v>
       </c>
       <c r="I197" s="1">
-        <v>0.452</v>
+        <v>-1.2704155987738</v>
       </c>
       <c r="J197">
-        <v>1.68</v>
+        <v>3.32</v>
       </c>
       <c r="K197" t="s">
         <v>601</v>
       </c>
       <c r="L197" s="1">
-        <v>670014.84</v>
+        <v>785848.0</v>
       </c>
       <c r="M197" s="1">
-        <v>681208.74</v>
+        <v>812431.56</v>
       </c>
       <c r="N197" s="1">
-        <v>0.32</v>
+        <v>0.39</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
         <v>603</v>
       </c>
       <c r="B198" s="1">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>103.05</v>
+        <v>100.088</v>
       </c>
       <c r="D198" s="1">
-        <v>102.706</v>
+        <v>100.413</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>1540590.0</v>
+        <v>1606608.0</v>
       </c>
       <c r="H198" s="1">
-        <v>5160.0</v>
+        <v>-5200.0</v>
       </c>
       <c r="I198" s="1">
-        <v>0.33493661519288</v>
+        <v>-0.32366327069204</v>
       </c>
       <c r="J198">
-        <v>0.68</v>
+        <v>0.73</v>
       </c>
       <c r="K198" t="s">
         <v>604</v>
       </c>
       <c r="L198" s="1">
-        <v>1545750.0</v>
+        <v>1601408.0</v>
       </c>
       <c r="M198" s="1">
-        <v>1555994.18</v>
+        <v>1613092.52</v>
       </c>
       <c r="N198" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
         <v>606</v>
       </c>
       <c r="B199" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>102.597</v>
+        <v>91.319</v>
       </c>
       <c r="D199" s="1">
-        <v>99.660226</v>
+        <v>92.35</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>498301.13</v>
+        <v>831150.0</v>
       </c>
       <c r="H199" s="1">
-        <v>14683.87</v>
+        <v>-9279.0</v>
       </c>
       <c r="I199" s="1">
-        <v>2.9467864140705</v>
+        <v>-1.1164049810504</v>
       </c>
       <c r="J199">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>847.6</v>
+        <v>0.49</v>
+      </c>
+      <c r="K199" t="s">
+        <v>607</v>
       </c>
       <c r="L199" s="1">
-        <v>512985.0</v>
+        <v>821871.0</v>
       </c>
       <c r="M199" s="1">
-        <v>513832.6</v>
+        <v>826278.53</v>
       </c>
       <c r="N199" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B200" s="1">
         <v>800000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>102.159</v>
+        <v>89.219</v>
       </c>
       <c r="D200" s="1">
-        <v>103.47225</v>
+        <v>90.199</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>827778.0</v>
+        <v>721592.0</v>
       </c>
       <c r="H200" s="1">
-        <v>-10506.0</v>
+        <v>-7840.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-1.269180867334</v>
+        <v>-1.086486546414</v>
       </c>
       <c r="J200">
-        <v>1.12</v>
+        <v>0.71</v>
       </c>
       <c r="K200" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="L200" s="1">
-        <v>817272.0</v>
+        <v>713752.0</v>
       </c>
       <c r="M200" s="1">
-        <v>826214.47</v>
+        <v>719415.01</v>
       </c>
       <c r="N200" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
+        <v>612</v>
+      </c>
+      <c r="B201" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>99.893</v>
+      </c>
+      <c r="D201" s="1">
+        <v>101.11874539</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>1096127.2</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-13287.08</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-1.2121841333743</v>
+      </c>
+      <c r="J201">
+        <v>0.22</v>
+      </c>
+      <c r="K201" t="s">
+        <v>613</v>
+      </c>
+      <c r="L201" s="1">
+        <v>1082840.12</v>
+      </c>
+      <c r="M201" s="1">
+        <v>1085178.89</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
         <v>611</v>
-      </c>
-[...43 lines deleted...]
-        <v>610</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
+        <v>615</v>
+      </c>
+      <c r="B202" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>97.62</v>
+      </c>
+      <c r="D202" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>-19040.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-2.38</v>
+      </c>
+      <c r="J202">
+        <v>1.56</v>
+      </c>
+      <c r="K202" t="s">
+        <v>616</v>
+      </c>
+      <c r="L202" s="1">
+        <v>780960.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>793475.24</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
         <v>614</v>
-      </c>
-[...43 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
+        <v>618</v>
+      </c>
+      <c r="B203" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>100.334</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>1336.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>0.334</v>
+      </c>
+      <c r="J203">
+        <v>1.03</v>
+      </c>
+      <c r="K203" t="s">
+        <v>619</v>
+      </c>
+      <c r="L203" s="1">
+        <v>401336.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>405460.71</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
         <v>617</v>
-      </c>
-[...43 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
+        <v>621</v>
+      </c>
+      <c r="B204" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>96.227</v>
+      </c>
+      <c r="D204" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>875250.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-9207.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-1.0519280205656</v>
+      </c>
+      <c r="J204">
+        <v>0.63</v>
+      </c>
+      <c r="K204" t="s">
+        <v>622</v>
+      </c>
+      <c r="L204" s="1">
+        <v>866043.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>871714.23</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
         <v>620</v>
-      </c>
-[...43 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
+        <v>624</v>
+      </c>
+      <c r="B205" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>98.783</v>
+      </c>
+      <c r="D205" s="1">
+        <v>99.8356</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>898520.4</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-9473.4</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-1.0543333239846</v>
+      </c>
+      <c r="J205">
+        <v>0.37</v>
+      </c>
+      <c r="K205" t="s">
+        <v>625</v>
+      </c>
+      <c r="L205" s="1">
+        <v>889047.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>892375.77</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
         <v>623</v>
-      </c>
-[...43 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B206" s="1">
         <v>900000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>96.5</v>
+        <v>82.894</v>
       </c>
       <c r="D206" s="1">
-        <v>97.25</v>
+        <v>81.04033333</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>875250.0</v>
+        <v>729363.0</v>
       </c>
       <c r="H206" s="1">
-        <v>-6750.0</v>
+        <v>16683.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-0.77120822622108</v>
+        <v>2.287338403511</v>
       </c>
       <c r="J206">
-        <v>0.45</v>
+        <v>0.66</v>
       </c>
       <c r="K206" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="L206" s="1">
-        <v>868500.0</v>
+        <v>746046.0</v>
       </c>
       <c r="M206" s="1">
-        <v>872506.85</v>
+        <v>752019.29</v>
       </c>
       <c r="N206" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
+        <v>630</v>
+      </c>
+      <c r="B207" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>90.166</v>
+      </c>
+      <c r="D207" s="1">
+        <v>89.675</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>986425.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>5401.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0.5475327571787</v>
+      </c>
+      <c r="J207">
+        <v>0.04</v>
+      </c>
+      <c r="K207">
+        <v>406.85</v>
+      </c>
+      <c r="L207" s="1">
+        <v>991826.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>992232.85</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
         <v>629</v>
-      </c>
-[...43 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
+        <v>632</v>
+      </c>
+      <c r="B208" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>100.857</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="H208" s="1">
+        <v>6493.35</v>
+      </c>
+      <c r="I208" s="1">
+        <v>1.0846679433755</v>
+      </c>
+      <c r="J208">
+        <v>1.12</v>
+      </c>
+      <c r="K208" t="s">
+        <v>633</v>
+      </c>
+      <c r="L208" s="1">
+        <v>605142.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>611861.18</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
         <v>631</v>
-      </c>
-[...43 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
+        <v>635</v>
+      </c>
+      <c r="B209" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>99.882</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>1008600.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-9780.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-0.96966091612136</v>
+      </c>
+      <c r="J209">
+        <v>0.37</v>
+      </c>
+      <c r="K209" t="s">
+        <v>636</v>
+      </c>
+      <c r="L209" s="1">
+        <v>998820.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>1002489.59</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
         <v>634</v>
-      </c>
-[...43 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
+        <v>638</v>
+      </c>
+      <c r="B210" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>10.63467767</v>
+      </c>
+      <c r="D210" s="1">
+        <v>0.1064158907</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>457588.33</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-17616.63</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-3.8498862066696</v>
+      </c>
+      <c r="J210">
+        <v>0.0</v>
+      </c>
+      <c r="K210" t="s">
+        <v>639</v>
+      </c>
+      <c r="L210" s="1">
+        <v>439971.7</v>
+      </c>
+      <c r="M210" s="1">
+        <v>457291.14</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
         <v>637</v>
-      </c>
-[...43 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
+        <v>641</v>
+      </c>
+      <c r="B211" s="1">
+        <v>-4300000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>10.63467767</v>
+      </c>
+      <c r="D211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>-439971.7</v>
+      </c>
+      <c r="I211" s="1">
+        <v>0</v>
+      </c>
+      <c r="J211">
+        <v>0.0</v>
+      </c>
+      <c r="K211" t="s">
+        <v>642</v>
+      </c>
+      <c r="L211" s="1">
+        <v>-439971.7</v>
+      </c>
+      <c r="M211" s="1">
+        <v>-457291.14</v>
+      </c>
+      <c r="N211" s="1">
+        <v>-0.22</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
         <v>640</v>
-      </c>
-[...93 lines deleted...]
-        <v>642</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">