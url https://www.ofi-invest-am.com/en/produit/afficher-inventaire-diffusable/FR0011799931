--- v1 (2026-05-29)
+++ v2 (2026-06-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1161 +130,1146 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>1 228.77</t>
+    <t>1 843.15</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>33 998.29</t>
+    <t>44 597.95</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>9 578.08</t>
+    <t>17 391.78</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>96 897.26</t>
+    <t>113 178.08</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>11 256.16</t>
+    <t>15 972.60</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>16 167.12</t>
+    <t>21 238.36</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>82 109.59</t>
+    <t>103 142.47</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>20 367.12</t>
+    <t>29 407.19</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
-    <t>4 191.78</t>
+    <t>4 475.34</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>22 303.59</t>
+    <t>28 513.01</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>70 351.03</t>
+    <t>81 972.60</t>
   </si>
   <si>
     <t>XS3226478918</t>
   </si>
   <si>
     <t>ALPHABET INC 2.375 06/11/2028</t>
   </si>
   <si>
-    <t>2 093.58</t>
+    <t>2 505.14</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>17 753.42</t>
+    <t>21 886.64</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>134 149.32</t>
+    <t>161 342.47</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>4 241.10</t>
+    <t>7 594.52</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>5 523.29</t>
-[...8 lines deleted...]
-    <t>5 501.71</t>
+    <t>12 844.52</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>90 739.73</t>
+    <t>121 931.51</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>13 673.97</t>
+    <t>24 173.63</t>
   </si>
   <si>
     <t>XS1602547264</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 04/05/2027</t>
   </si>
   <si>
-    <t>11 794.59</t>
+    <t>12 689.88</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>12 663.86</t>
+    <t>16 629.32</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>11 836.98</t>
+    <t>15 655.07</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>69 391.10</t>
+    <t>2 584.25</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>4 811.64</t>
+    <t>6 246.58</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>93 849.32</t>
+    <t>123 182.53</t>
   </si>
   <si>
     <t>FR001400IFX3</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.875 14/02/2028</t>
   </si>
   <si>
-    <t>XS2321466133</t>
-[...5 lines deleted...]
-    <t>22 395.21</t>
+    <t>1 273.97</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>141 793.15</t>
+    <t>220 715.75</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>143 615.98</t>
+    <t>186 337.60</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>1 943.84</t>
+    <t>3 254.79</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>41 547.95</t>
+    <t>49 315.07</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>29 577.61</t>
+    <t>45 707.42</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>18 408.90</t>
+    <t>32 210.27</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>86 825.34</t>
+    <t>110 465.75</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>47 808.18</t>
+    <t>62 278.84</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>4 454.40</t>
+    <t>8 399.78</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>3 159.25</t>
+    <t>4 931.51</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>12 698.67</t>
+    <t>25 950.83</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>38 116.44</t>
+    <t>52 356.16</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>7 022.77</t>
+    <t>10 346.74</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>24 693.49</t>
+    <t>46 094.52</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>9 042.47</t>
+    <t>10 616.44</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>9 780.82</t>
+    <t>14 757.53</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>DE000CZ457N3</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
-    <t>6 084.25</t>
+    <t>11 075.34</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>40 839.04</t>
+    <t>55 145.55</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>35 571.92</t>
+    <t>45 061.64</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>42 267.12</t>
+    <t>75 945.21</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>10 068.49</t>
+    <t>13 163.36</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>12 705.48</t>
+    <t>16 767.12</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>1 183.56</t>
+    <t>12 394.52</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>12 024.66</t>
+    <t>15 616.44</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>6 904.11</t>
+    <t>9 222.95</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>57 698.63</t>
+    <t>74 432.88</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>117 753.42</t>
+    <t>162 739.73</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
     <t>PTEDPNOM0015</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.625 15/04/2027</t>
   </si>
   <si>
-    <t>27 237.67</t>
+    <t>35 327.05</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>3 146.40</t>
+    <t>16 073.63</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>72 263.01</t>
+    <t>98 383.56</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>6 472.60</t>
+    <t>9 421.23</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>4 630.14</t>
+    <t>6 180.82</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>34 092.70</t>
+    <t>45 628.38</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>44 684.38</t>
+    <t>56 259.86</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>16 351.81</t>
+    <t>24 544.11</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>2 966.35</t>
+    <t>9 514.78</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>40 015.67</t>
+    <t>53 072.82</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>7 195.21</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>27 984.16</t>
+    <t>79 332.05</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>97 306.27</t>
+    <t>1 376.93</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
-    <t>2 157.53</t>
+    <t>5 273.97</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>38 372.26</t>
+    <t>48 883.56</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
+    <t>6 366.44</t>
+  </si>
+  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>36 932.73</t>
+    <t>50 320.33</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>12 951.37</t>
+    <t>19 347.95</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>79 224.66</t>
+    <t>106 145.21</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>19 520.55</t>
+    <t>29 095.89</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>69 041.10</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>30 032.88</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>71 204.42</t>
+    <t>10 043.48</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>69 506.85</t>
+    <t>90 608.22</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>2 350.68</t>
+    <t>4 808.22</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
+    <t>1 811.22</t>
+  </si>
+  <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>76 571.15</t>
+    <t>94 354.31</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>81 986.30</t>
+    <t>6 148.97</t>
   </si>
   <si>
     <t>FR001400TSJ2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
   </si>
   <si>
-    <t>4 369.86</t>
+    <t>6 283.56</t>
+  </si>
+  <si>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>36 712.43</t>
+    <t>53 868.07</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
+    <t>9 306.90</t>
+  </si>
+  <si>
     <t>XS1603892149</t>
   </si>
   <si>
     <t>MORGAN STANLEY 1.875 27/04/2027</t>
   </si>
   <si>
-    <t>49 366.44</t>
+    <t>65 003.42</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>4 140.15</t>
+    <t>9 379.28</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>54 770.45</t>
+    <t>73 182.70</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>11 172.96</t>
+    <t>20 957.16</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>2 352.82</t>
-[...8 lines deleted...]
-    <t>51 413.92</t>
+    <t>6 457.19</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>10 058.42</t>
+    <t>17 516.71</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>12 818.49</t>
+    <t>14 315.07</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>95 315.07</t>
+    <t>121 958.90</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>106 636.85</t>
+    <t>139 055.21</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>52 097.02</t>
+    <t>2 663.17</t>
   </si>
   <si>
     <t>DK0030484548</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 0.375 17/01/2028</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>42 432.88</t>
+    <t>69 480.82</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>7 859.59</t>
+    <t>9 041.10</t>
+  </si>
+  <si>
+    <t>XS2747093321</t>
+  </si>
+  <si>
+    <t>PIRAEUS BANK SA 17/04/2034</t>
+  </si>
+  <si>
+    <t>123 656.20</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>58 224.66</t>
+    <t>74 600.34</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>35 000.82</t>
+    <t>46 711.26</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>129 531.16</t>
+    <t>167 484.93</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>100 021.75</t>
+    <t>120 613.56</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>30 589.04</t>
+    <t>43 589.38</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>71 054.79</t>
+    <t>97 836.99</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>16 272.10</t>
+    <t>29 150.55</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>114 279.45</t>
+    <t>178 323.29</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>64 146.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>5 479.45</t>
+    <t>7 054.79</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>65 976.99</t>
+    <t>88 827.40</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>38 123.29</t>
+    <t>50 347.60</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>4 437.67</t>
-[...8 lines deleted...]
-    <t>3 073.97</t>
+    <t>9 955.48</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
+    <t>3 184.93</t>
+  </si>
+  <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>10 488.01</t>
+    <t>18 493.15</t>
   </si>
   <si>
     <t>CH1255915006</t>
   </si>
   <si>
     <t>UBS GROUP AG 17/03/2028</t>
   </si>
   <si>
-    <t>35 580.82</t>
+    <t>1 368.49</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>30 558.90</t>
+    <t>39 561.64</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>58 061.64</t>
+    <t>78 936.99</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>14 845.24</t>
+    <t>25 969.52</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>103 117.81</t>
+    <t>134 868.49</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>61 632.00</t>
+    <t>80 079.04</t>
   </si>
   <si>
     <t>XS2760217880</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.125 08/02/2029</t>
   </si>
   <si>
-    <t>4 735.87</t>
+    <t>11 440.92</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>24 158.38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1648,212 +1633,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>925780.3455</v>
+        <v>869872.0921</v>
       </c>
       <c r="D2">
-        <v>119.82</v>
+        <v>118.17</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>110927385.69</v>
+        <v>102797183.65</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>110927385.69</v>
+        <v>102797183.65</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2087007.566</v>
+        <v>2817723.7835</v>
       </c>
       <c r="D3">
-        <v>107.16</v>
+        <v>105.63</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>223647731.39</v>
+        <v>297662294.22</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>223647731.39</v>
+        <v>297662294.22</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>73645.5691</v>
+        <v>29206.2507</v>
       </c>
       <c r="D4">
-        <v>111.21</v>
+        <v>109.64</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>8190142.12</v>
+        <v>3202461.75</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>8190142.12</v>
+        <v>3202461.75</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>99774.68</v>
+        <v>98828.75</v>
       </c>
       <c r="D5">
-        <v>101.09</v>
+        <v>99.68</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10086715.77</v>
+        <v>9851547.52</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10086715.77</v>
+        <v>9851547.52</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.78</v>
+        <v>99.35</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64603.88</v>
+        <v>63687.16</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64603.88</v>
+        <v>63687.16</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:P129"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="O129" sqref="O129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1872,6539 +1857,6439 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>2027.0</v>
+        <v>5372.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4778.97</v>
+        <v>4785.96</v>
       </c>
       <c r="E2" s="1">
-        <v>4776.8980957079</v>
+        <v>4784.364534624</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9682772.44</v>
+        <v>25701606.28</v>
       </c>
       <c r="I2" s="1">
-        <v>4199.75</v>
+        <v>8570.84</v>
       </c>
       <c r="J2" s="1">
-        <v>0.043373424564339</v>
+        <v>0.033347487727526</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>9686972.19</v>
+        <v>25710177.12</v>
       </c>
       <c r="N2" s="1">
-        <v>9686972.19</v>
+        <v>25710177.12</v>
       </c>
       <c r="O2" s="1">
-        <v>2.74</v>
+        <v>6.22</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>-239.0</v>
+        <v>1133.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.99</v>
+        <v>105.69</v>
       </c>
       <c r="E3" s="1">
-        <v>106.965</v>
+        <v>106.149571933</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-5975.0</v>
+        <v>-520695.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-5975.0</v>
+        <v>-520695.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-5975.0</v>
+        <v>-520695.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.13</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.741</v>
+        <v>100.331</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-252.0</v>
+        <v>-1482.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.083312670468634</v>
+        <v>-0.48995784775601</v>
       </c>
       <c r="K4">
-        <v>0.41</v>
+        <v>0.61</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>302223.0</v>
+        <v>300993.0</v>
       </c>
       <c r="N4" s="1">
-        <v>303451.77</v>
+        <v>302836.15</v>
       </c>
       <c r="O4" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>1900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>100.035</v>
+        <v>99.257</v>
       </c>
       <c r="E5" s="1">
-        <v>100.126</v>
+        <v>100.06721739</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1902394.0</v>
+        <v>2301546.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-1729.0</v>
+        <v>-18635.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.090885484289795</v>
+        <v>-0.80967315013474</v>
       </c>
       <c r="K5">
-        <v>1.79</v>
+        <v>1.94</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>1900665.0</v>
+        <v>2282911.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1934663.29</v>
+        <v>2327508.95</v>
       </c>
       <c r="O5" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>1900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>102.687</v>
+        <v>101.334</v>
       </c>
       <c r="E6" s="1">
-        <v>103.18510053</v>
+        <v>103.00508304</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1960516.91</v>
+        <v>2369116.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-9463.91</v>
+        <v>-38434.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.48272524208934</v>
+        <v>-1.6223306599082</v>
       </c>
       <c r="K6">
-        <v>0.5</v>
+        <v>0.76</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>1951053.0</v>
+        <v>2330682.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1960631.08</v>
+        <v>2348073.78</v>
       </c>
       <c r="O6" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>4700000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.959</v>
+        <v>98.492</v>
       </c>
       <c r="E7" s="1">
-        <v>99.80438553</v>
+        <v>99.78678667</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4690806.12</v>
+        <v>5089126.12</v>
       </c>
       <c r="I7" s="1">
-        <v>7266.88</v>
+        <v>-66034.12</v>
       </c>
       <c r="J7" s="1">
-        <v>0.15491750914659</v>
+        <v>-1.2975532231455</v>
       </c>
       <c r="K7">
-        <v>2.06</v>
+        <v>2.22</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>4698073.0</v>
+        <v>5023092.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4794970.26</v>
+        <v>5136270.08</v>
       </c>
       <c r="O7" s="1">
-        <v>1.36</v>
+        <v>1.24</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.529</v>
+        <v>99.253</v>
       </c>
       <c r="E8" s="1">
-        <v>100.27530389</v>
+        <v>100.2688735</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1804955.47</v>
+        <v>2005377.47</v>
       </c>
       <c r="I8" s="1">
-        <v>4566.53</v>
+        <v>-20317.47</v>
       </c>
       <c r="J8" s="1">
-        <v>0.25299959339163</v>
+        <v>-1.0131494097219</v>
       </c>
       <c r="K8">
-        <v>0.63</v>
+        <v>0.8</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1809522.0</v>
+        <v>1985060.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1820778.16</v>
+        <v>2001032.6</v>
       </c>
       <c r="O8" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>1400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.963</v>
+        <v>98.445</v>
       </c>
       <c r="E9" s="1">
-        <v>96.94192</v>
+        <v>97.27493412</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1357186.88</v>
+        <v>1653673.88</v>
       </c>
       <c r="I9" s="1">
-        <v>28295.12</v>
+        <v>19891.12</v>
       </c>
       <c r="J9" s="1">
-        <v>2.0848359512582</v>
+        <v>1.2028441786841</v>
       </c>
       <c r="K9">
-        <v>1.15</v>
+        <v>1.25</v>
       </c>
       <c r="L9" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>1385482.0</v>
+        <v>1673565.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1401649.12</v>
+        <v>1694803.36</v>
       </c>
       <c r="O9" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>4000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.67</v>
+        <v>98.986</v>
       </c>
       <c r="E10" s="1">
-        <v>99.756525</v>
+        <v>99.71406383</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3990261.0</v>
+        <v>4686561.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-3461.0</v>
+        <v>-34219.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.086736180916486</v>
+        <v>-0.7301515973013</v>
       </c>
       <c r="K10">
-        <v>2.05</v>
+        <v>2.19</v>
       </c>
       <c r="L10" t="s">
         <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>3986800.0</v>
+        <v>4652342.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4068909.59</v>
+        <v>4755484.47</v>
       </c>
       <c r="O10" s="1">
         <v>1.15</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>2400000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.894</v>
+        <v>97.391</v>
       </c>
       <c r="E11" s="1">
-        <v>99.98404875</v>
+        <v>99.76155759</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2399617.17</v>
+        <v>2893085.17</v>
       </c>
       <c r="I11" s="1">
-        <v>-2161.17</v>
+        <v>-68746.17</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.090063116192822</v>
+        <v>-2.3762235109034</v>
       </c>
       <c r="K11">
-        <v>0.85</v>
+        <v>1.01</v>
       </c>
       <c r="L11" t="s">
         <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>2397456.0</v>
+        <v>2824339.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2417823.12</v>
+        <v>2853746.19</v>
       </c>
       <c r="O11" s="1">
         <v>0.69</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>300000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.893</v>
+        <v>96.068</v>
       </c>
       <c r="E12" s="1">
         <v>97.254</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>291762.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1917.0</v>
+        <v>-3558.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.65704238386082</v>
+        <v>-1.2194871162112</v>
       </c>
       <c r="K12">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="L12" t="s">
         <v>62</v>
       </c>
       <c r="M12" s="1">
-        <v>293679.0</v>
+        <v>288204.0</v>
       </c>
       <c r="N12" s="1">
-        <v>297870.78</v>
+        <v>292679.34</v>
       </c>
       <c r="O12" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
-        <v>1551000.0</v>
+        <v>1851000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>95.269</v>
+        <v>92.215</v>
       </c>
       <c r="E13" s="1">
-        <v>94.35620567</v>
+        <v>94.22797137</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1463464.75</v>
+        <v>1744159.75</v>
       </c>
       <c r="I13" s="1">
-        <v>14157.44</v>
+        <v>-37260.1</v>
       </c>
       <c r="J13" s="1">
-        <v>0.96739193752361</v>
+        <v>-2.1362779412838</v>
       </c>
       <c r="K13">
-        <v>1.44</v>
+        <v>1.54</v>
       </c>
       <c r="L13" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>1477622.19</v>
+        <v>1706899.65</v>
       </c>
       <c r="N13" s="1">
-        <v>1499925.78</v>
+        <v>1735412.66</v>
       </c>
       <c r="O13" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.19</v>
+        <v>107.401</v>
       </c>
       <c r="E14" s="1">
-        <v>109.9044</v>
+        <v>109.8295</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1648566.0</v>
+        <v>1757272.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-10716.0</v>
+        <v>-38856.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.65001947146793</v>
+        <v>-2.2111545622988</v>
       </c>
       <c r="K14">
-        <v>4.69</v>
+        <v>5.12</v>
       </c>
       <c r="L14" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>1637850.0</v>
+        <v>1718416.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1708201.03</v>
+        <v>1800388.6</v>
       </c>
       <c r="O14" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>275000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.959</v>
+        <v>98.134</v>
       </c>
       <c r="E15" s="1">
         <v>99.755</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>274326.25</v>
       </c>
       <c r="I15" s="1">
-        <v>561.0</v>
+        <v>-4457.75</v>
       </c>
       <c r="J15" s="1">
-        <v>0.20450102751742</v>
+        <v>-1.6249812039497</v>
       </c>
       <c r="K15">
-        <v>0.76</v>
+        <v>0.91</v>
       </c>
       <c r="L15" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>274887.25</v>
+        <v>269868.5</v>
       </c>
       <c r="N15" s="1">
-        <v>276980.83</v>
+        <v>272373.64</v>
       </c>
       <c r="O15" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.852</v>
+        <v>100.254</v>
       </c>
       <c r="E16" s="1">
-        <v>100.739</v>
+        <v>100.75133333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>805912.0</v>
+        <v>906762.0</v>
       </c>
       <c r="I16" s="1">
-        <v>904.0</v>
+        <v>-4476.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.11217105589692</v>
+        <v>-0.49362456741681</v>
       </c>
       <c r="K16">
-        <v>2.22</v>
+        <v>2.43</v>
       </c>
       <c r="L16" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>806816.0</v>
+        <v>902286.0</v>
       </c>
       <c r="N16" s="1">
-        <v>824569.42</v>
+        <v>924172.64</v>
       </c>
       <c r="O16" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="1">
-        <v>5400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.282</v>
+        <v>98.163</v>
       </c>
       <c r="E17" s="1">
-        <v>100.19375</v>
+        <v>100.084275</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>5410462.5</v>
+        <v>6005056.5</v>
       </c>
       <c r="I17" s="1">
-        <v>4765.5</v>
+        <v>-115276.5</v>
       </c>
       <c r="J17" s="1">
-        <v>0.088079346266608</v>
+        <v>-1.9196572088872</v>
       </c>
       <c r="K17">
-        <v>2.48</v>
+        <v>2.69</v>
       </c>
       <c r="L17" t="s">
         <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>5415228.0</v>
+        <v>5889780.0</v>
       </c>
       <c r="N17" s="1">
-        <v>5549377.32</v>
+        <v>6051122.47</v>
       </c>
       <c r="O17" s="1">
-        <v>1.57</v>
+        <v>1.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="1">
-        <v>1200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.444</v>
+        <v>97.958</v>
       </c>
       <c r="E18" s="1">
-        <v>99.523</v>
+        <v>99.5035</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1194276.0</v>
+        <v>1393049.0</v>
       </c>
       <c r="I18" s="1">
-        <v>11052.0</v>
+        <v>-21637.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.92541422585734</v>
+        <v>-1.553211696071</v>
       </c>
       <c r="K18">
-        <v>0.35</v>
+        <v>0.54</v>
       </c>
       <c r="L18" t="s">
         <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>1205328.0</v>
+        <v>1371412.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1209569.1</v>
+        <v>1379006.52</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
-        <v>1600000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>104.705</v>
+        <v>103.342</v>
       </c>
       <c r="E19" s="1">
-        <v>104.863</v>
+        <v>104.746</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1677808.0</v>
+        <v>1990174.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-2528.0</v>
+        <v>-26676.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.15067278258299</v>
+        <v>-1.340385313043</v>
       </c>
       <c r="K19">
-        <v>0.35</v>
+        <v>0.68</v>
       </c>
       <c r="L19" t="s">
         <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>1675280.0</v>
+        <v>1963498.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1680803.29</v>
+        <v>1976342.52</v>
       </c>
       <c r="O19" s="1">
         <v>0.48</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="1">
-        <v>500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.975</v>
+        <v>103.681</v>
       </c>
       <c r="E20" s="1">
-        <v>99.834</v>
+        <v>106.02823333</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>499170.0</v>
+        <v>3817016.4</v>
       </c>
       <c r="I20" s="1">
-        <v>705.0</v>
+        <v>-84500.4</v>
       </c>
       <c r="J20" s="1">
-        <v>0.14123444918565</v>
+        <v>-2.2137814236271</v>
       </c>
       <c r="K20">
-        <v>1.1</v>
+        <v>3.39</v>
       </c>
       <c r="L20" t="s">
         <v>86</v>
       </c>
       <c r="M20" s="1">
-        <v>499875.0</v>
+        <v>3732516.0</v>
       </c>
       <c r="N20" s="1">
-        <v>505376.71</v>
+        <v>3854447.51</v>
       </c>
       <c r="O20" s="1">
-        <v>0.14</v>
+        <v>0.93</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="1">
-        <v>3000000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>105.678</v>
+        <v>101.221</v>
       </c>
       <c r="E21" s="1">
-        <v>106.26368</v>
+        <v>102.9313697</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3187910.4</v>
+        <v>3396735.2</v>
       </c>
       <c r="I21" s="1">
-        <v>-17570.4</v>
+        <v>-56442.2</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.55115727217427</v>
+        <v>-1.6616602907404</v>
       </c>
       <c r="K21">
-        <v>3.02</v>
+        <v>0.73</v>
       </c>
       <c r="L21" t="s">
         <v>89</v>
       </c>
       <c r="M21" s="1">
-        <v>3170340.0</v>
+        <v>3340293.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3261079.73</v>
+        <v>3364466.63</v>
       </c>
       <c r="O21" s="1">
-        <v>0.92</v>
+        <v>0.81</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="1">
-        <v>2800000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>102.62</v>
+        <v>99.917</v>
       </c>
       <c r="E22" s="1">
-        <v>103.0829</v>
+        <v>99.837</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2886321.2</v>
+        <v>798696.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-12961.2</v>
+        <v>640.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.44905605100361</v>
+        <v>0.080130612899025</v>
       </c>
       <c r="K22">
-        <v>0.49</v>
+        <v>1.59</v>
       </c>
       <c r="L22" t="s">
         <v>92</v>
       </c>
       <c r="M22" s="1">
-        <v>2873360.0</v>
+        <v>799336.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2887033.97</v>
+        <v>812025.88</v>
       </c>
       <c r="O22" s="1">
-        <v>0.82</v>
+        <v>0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>800000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.91</v>
+        <v>93.73</v>
       </c>
       <c r="E23" s="1">
-        <v>99.837</v>
+        <v>94.51235868</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>798696.0</v>
+        <v>4300312.32</v>
       </c>
       <c r="I23" s="1">
-        <v>584.0</v>
+        <v>-35597.32</v>
       </c>
       <c r="J23" s="1">
-        <v>0.073119184270361</v>
+        <v>-0.827784527055</v>
       </c>
       <c r="K23">
-        <v>1.47</v>
+        <v>0.37</v>
       </c>
       <c r="L23" t="s">
         <v>95</v>
       </c>
       <c r="M23" s="1">
-        <v>799280.0</v>
+        <v>4264715.0</v>
       </c>
       <c r="N23" s="1">
-        <v>811074.59</v>
+        <v>4281344.32</v>
       </c>
       <c r="O23" s="1">
-        <v>0.23</v>
+        <v>1.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>97</v>
       </c>
       <c r="C24" s="1">
-        <v>3850000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>95.075</v>
+        <v>96.224</v>
       </c>
       <c r="E24" s="1">
-        <v>94.51283948</v>
+        <v>96.74135808</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>3638744.32</v>
+        <v>4430754.2</v>
       </c>
       <c r="I24" s="1">
-        <v>21643.18</v>
+        <v>-23695.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.59479804285892</v>
+        <v>-0.53478480029427</v>
       </c>
       <c r="K24">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="L24" t="s">
         <v>98</v>
       </c>
       <c r="M24" s="1">
-        <v>3660387.5</v>
+        <v>4407059.2</v>
       </c>
       <c r="N24" s="1">
-        <v>3673051.36</v>
+        <v>4422714.27</v>
       </c>
       <c r="O24" s="1">
-        <v>1.04</v>
+        <v>1.07</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>99</v>
       </c>
       <c r="B25" t="s">
         <v>100</v>
       </c>
       <c r="C25" s="1">
-        <v>3880000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.218</v>
+        <v>95.23</v>
       </c>
       <c r="E25" s="1">
-        <v>96.724</v>
+        <v>96.32958306</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3752891.2</v>
+        <v>4720149.57</v>
       </c>
       <c r="I25" s="1">
-        <v>19167.2</v>
+        <v>-53879.57</v>
       </c>
       <c r="J25" s="1">
-        <v>0.51073156610562</v>
+        <v>-1.1414801416981</v>
       </c>
       <c r="K25">
-        <v>0.31</v>
+        <v>0.05</v>
       </c>
       <c r="L25" t="s">
         <v>101</v>
       </c>
       <c r="M25" s="1">
-        <v>3772058.4</v>
+        <v>4666270.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3783895.38</v>
+        <v>4668854.25</v>
       </c>
       <c r="O25" s="1">
-        <v>1.07</v>
+        <v>1.13</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>102</v>
       </c>
       <c r="B26" t="s">
         <v>103</v>
       </c>
       <c r="C26" s="1">
-        <v>4100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>96.907</v>
+        <v>98.104</v>
       </c>
       <c r="E26" s="1">
-        <v>96.35747732</v>
+        <v>98.4485</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>3950656.57</v>
+        <v>590691.0</v>
       </c>
       <c r="I26" s="1">
-        <v>22530.43</v>
+        <v>-2067.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0.57029583819279</v>
+        <v>-0.34992915077426</v>
       </c>
       <c r="K26">
-        <v>1.69</v>
+        <v>1.04</v>
       </c>
       <c r="L26" t="s">
         <v>104</v>
       </c>
       <c r="M26" s="1">
-        <v>3973187.0</v>
+        <v>588624.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4042578.1</v>
+        <v>594870.58</v>
       </c>
       <c r="O26" s="1">
-        <v>1.15</v>
+        <v>0.14</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>105</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" s="1">
-        <v>500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.62</v>
+        <v>100.142</v>
       </c>
       <c r="E27" s="1">
-        <v>98.446</v>
+        <v>101.45567878</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>492230.0</v>
+        <v>4159682.83</v>
       </c>
       <c r="I27" s="1">
-        <v>870.0</v>
+        <v>-53860.83</v>
       </c>
       <c r="J27" s="1">
-        <v>0.17674664282957</v>
+        <v>-1.2948302118506</v>
       </c>
       <c r="K27">
-        <v>0.96</v>
+        <v>3.0</v>
       </c>
       <c r="L27" t="s">
         <v>107</v>
       </c>
       <c r="M27" s="1">
-        <v>493100.0</v>
+        <v>4105822.0</v>
       </c>
       <c r="N27" s="1">
-        <v>497911.64</v>
+        <v>4229004.53</v>
       </c>
       <c r="O27" s="1">
-        <v>0.14</v>
+        <v>1.02</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>108</v>
       </c>
       <c r="B28" t="s">
         <v>109</v>
       </c>
       <c r="C28" s="1">
-        <v>3400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.105</v>
+        <v>101.319</v>
       </c>
       <c r="E28" s="1">
-        <v>101.60458324</v>
+        <v>102.557</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3454555.83</v>
+        <v>307671.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-16985.83</v>
+        <v>-3714.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.49169360218445</v>
+        <v>-1.2071335940014</v>
       </c>
       <c r="K28">
-        <v>2.76</v>
+        <v>0.42</v>
       </c>
       <c r="L28" t="s">
         <v>110</v>
       </c>
       <c r="M28" s="1">
-        <v>3437570.0</v>
+        <v>303957.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3531419.32</v>
+        <v>305230.97</v>
       </c>
       <c r="O28" s="1">
-        <v>1.0</v>
+        <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>111</v>
       </c>
       <c r="B29" t="s">
         <v>112</v>
       </c>
       <c r="C29" s="1">
-        <v>300000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>102.702</v>
+        <v>102.173</v>
       </c>
       <c r="E29" s="1">
-        <v>102.557</v>
+        <v>104.41792044</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>307671.0</v>
+        <v>4698806.42</v>
       </c>
       <c r="I29" s="1">
-        <v>435.0</v>
+        <v>-101021.42</v>
       </c>
       <c r="J29" s="1">
-        <v>0.14138479089677</v>
+        <v>-2.1499378984844</v>
       </c>
       <c r="K29">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>541.44</v>
+        <v>4.9</v>
+      </c>
+      <c r="L29" t="s">
+        <v>113</v>
       </c>
       <c r="M29" s="1">
-        <v>308106.0</v>
+        <v>4597785.0</v>
       </c>
       <c r="N29" s="1">
-        <v>308647.44</v>
+        <v>4818500.75</v>
       </c>
       <c r="O29" s="1">
-        <v>0.09</v>
+        <v>1.17</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C30" s="1">
-        <v>2100000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.93</v>
+        <v>98.723</v>
       </c>
       <c r="E30" s="1">
-        <v>99.328</v>
+        <v>100.19916009</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2085888.0</v>
+        <v>8374645.8</v>
       </c>
       <c r="I30" s="1">
-        <v>12642.0</v>
+        <v>-123377.46</v>
       </c>
       <c r="J30" s="1">
-        <v>0.60607280927835</v>
+        <v>-1.4732260079585</v>
       </c>
       <c r="K30">
-        <v>1.07</v>
+        <v>2.23</v>
       </c>
       <c r="L30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M30" s="1">
-        <v>2098530.0</v>
+        <v>8251268.34</v>
       </c>
       <c r="N30" s="1">
-        <v>2120925.21</v>
+        <v>8437605.94</v>
       </c>
       <c r="O30" s="1">
-        <v>0.6</v>
+        <v>2.04</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C31" s="1">
-        <v>3100000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>103.998</v>
+        <v>91.792</v>
       </c>
       <c r="E31" s="1">
-        <v>104.96078774</v>
+        <v>92.61058806</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3253784.42</v>
+        <v>3333981.17</v>
       </c>
       <c r="I31" s="1">
-        <v>-29846.42</v>
+        <v>-29469.17</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.9172832661114</v>
+        <v>-0.88390331250731</v>
       </c>
       <c r="K31">
-        <v>4.57</v>
+        <v>0.09</v>
       </c>
       <c r="L31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M31" s="1">
-        <v>3223938.0</v>
+        <v>3304512.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3365731.15</v>
+        <v>3307766.79</v>
       </c>
       <c r="O31" s="1">
-        <v>0.95</v>
+        <v>0.8</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C32" s="1">
-        <v>6958000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.304</v>
+        <v>97.775</v>
       </c>
       <c r="E32" s="1">
-        <v>100.31238574</v>
+        <v>97.397</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>6979735.8</v>
+        <v>1363558.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-583.48</v>
+        <v>5292.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.0083596287412483</v>
+        <v>0.38810230294568</v>
       </c>
       <c r="K32">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>0.05</v>
+      </c>
+      <c r="L32">
+        <v>671.23</v>
       </c>
       <c r="M32" s="1">
-        <v>6979152.32</v>
+        <v>1368850.0</v>
       </c>
       <c r="N32" s="1">
-        <v>7122768.3</v>
+        <v>1369521.23</v>
       </c>
       <c r="O32" s="1">
-        <v>2.02</v>
+        <v>0.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>122</v>
       </c>
       <c r="B33" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>3300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>93.349</v>
+        <v>98.797</v>
       </c>
       <c r="E33" s="1">
-        <v>92.58891424</v>
+        <v>99.4518355</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>3055434.17</v>
+        <v>1989036.71</v>
       </c>
       <c r="I33" s="1">
-        <v>25082.83</v>
+        <v>-13096.71</v>
       </c>
       <c r="J33" s="1">
-        <v>0.82092523040678</v>
+        <v>-0.65844486097997</v>
       </c>
       <c r="K33">
-        <v>0.06</v>
+        <v>2.47</v>
       </c>
       <c r="L33" t="s">
         <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>3080517.0</v>
+        <v>1975940.0</v>
       </c>
       <c r="N33" s="1">
-        <v>3082460.84</v>
+        <v>2025255.07</v>
       </c>
       <c r="O33" s="1">
-        <v>0.87</v>
+        <v>0.49</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>125</v>
       </c>
       <c r="B34" t="s">
         <v>126</v>
       </c>
       <c r="C34" s="1">
-        <v>1400000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.128</v>
+        <v>104.364</v>
       </c>
       <c r="E34" s="1">
-        <v>97.397</v>
+        <v>107.86245455</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1363558.0</v>
+        <v>2372974.0</v>
       </c>
       <c r="I34" s="1">
-        <v>10234.0</v>
+        <v>-76966.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.75053646416214</v>
+        <v>-3.2434405096727</v>
       </c>
       <c r="K34">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>230.14</v>
+        <v>2.08</v>
+      </c>
+      <c r="L34" t="s">
+        <v>127</v>
       </c>
       <c r="M34" s="1">
-        <v>1373792.0</v>
+        <v>2296008.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1374022.14</v>
+        <v>2341715.42</v>
       </c>
       <c r="O34" s="1">
-        <v>0.39</v>
+        <v>0.57</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1">
-        <v>1800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.511</v>
+        <v>98.983</v>
       </c>
       <c r="E35" s="1">
-        <v>99.45870611</v>
+        <v>99.371</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1790256.71</v>
+        <v>496855.0</v>
       </c>
       <c r="I35" s="1">
-        <v>941.29</v>
+        <v>-1940.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.052578493058685</v>
+        <v>-0.39045596803897</v>
       </c>
       <c r="K35">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>0.11</v>
+      </c>
+      <c r="L35">
+        <v>567.12</v>
       </c>
       <c r="M35" s="1">
-        <v>1791198.0</v>
+        <v>494915.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1832745.95</v>
+        <v>495482.12</v>
       </c>
       <c r="O35" s="1">
-        <v>0.52</v>
+        <v>0.12</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>131</v>
       </c>
       <c r="C36" s="1">
-        <v>1800000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>107.677</v>
+        <v>100.969</v>
       </c>
       <c r="E36" s="1">
-        <v>108.217</v>
+        <v>103.03238585</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1947906.0</v>
+        <v>4224327.82</v>
       </c>
       <c r="I36" s="1">
-        <v>-9720.0</v>
+        <v>-84598.82</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.49899738488408</v>
+        <v>-2.0026575494323</v>
       </c>
       <c r="K36">
-        <v>1.64</v>
+        <v>0.79</v>
       </c>
       <c r="L36" t="s">
         <v>132</v>
       </c>
       <c r="M36" s="1">
-        <v>1938186.0</v>
+        <v>4139729.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1967763.61</v>
+        <v>4171939.27</v>
       </c>
       <c r="O36" s="1">
-        <v>0.56</v>
+        <v>1.01</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>133</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" s="1">
-        <v>500000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.458</v>
+        <v>100.507</v>
       </c>
       <c r="E37" s="1">
-        <v>99.371</v>
+        <v>102.282425</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>496855.0</v>
+        <v>3273037.6</v>
       </c>
       <c r="I37" s="1">
-        <v>435.0</v>
+        <v>-56813.6</v>
       </c>
       <c r="J37" s="1">
-        <v>0.087550693864407</v>
+        <v>-1.7358065180797</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.45</v>
+      </c>
+      <c r="L37" t="s">
+        <v>135</v>
       </c>
       <c r="M37" s="1">
-        <v>497290.0</v>
+        <v>3216224.0</v>
       </c>
       <c r="N37" s="1">
-        <v>497290.0</v>
+        <v>3326689.75</v>
       </c>
       <c r="O37" s="1">
-        <v>0.14</v>
+        <v>0.8</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C38" s="1">
-        <v>3400000.0</v>
+        <v>3155000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>103.001</v>
+        <v>98.583</v>
       </c>
       <c r="E38" s="1">
-        <v>103.21431824</v>
+        <v>100.13010777</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>3509286.82</v>
+        <v>3159104.9</v>
       </c>
       <c r="I38" s="1">
-        <v>-7252.82</v>
+        <v>-48811.25</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.20667504173968</v>
+        <v>-1.5450974736546</v>
       </c>
       <c r="K38">
-        <v>0.54</v>
+        <v>1.97</v>
       </c>
       <c r="L38" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M38" s="1">
-        <v>3502034.0</v>
+        <v>3110293.65</v>
       </c>
       <c r="N38" s="1">
-        <v>3520442.9</v>
+        <v>3172572.49</v>
       </c>
       <c r="O38" s="1">
-        <v>1.0</v>
+        <v>0.77</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C39" s="1">
-        <v>2700000.0</v>
+        <v>1742000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.203</v>
+        <v>97.585</v>
       </c>
       <c r="E39" s="1">
-        <v>102.42528148</v>
+        <v>99.55577268</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2765482.6</v>
+        <v>1734261.56</v>
       </c>
       <c r="I39" s="1">
-        <v>-6001.6</v>
+        <v>-34330.86</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.2170181797564</v>
+        <v>-1.9795664501726</v>
       </c>
       <c r="K39">
-        <v>3.22</v>
+        <v>0.48</v>
       </c>
       <c r="L39" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="M39" s="1">
-        <v>2759481.0</v>
+        <v>1699930.7</v>
       </c>
       <c r="N39" s="1">
-        <v>2846306.34</v>
+        <v>1708330.48</v>
       </c>
       <c r="O39" s="1">
-        <v>0.81</v>
+        <v>0.41</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B40" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C40" s="1">
-        <v>2655000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.433</v>
+        <v>98.081</v>
       </c>
       <c r="E40" s="1">
-        <v>100.20489266</v>
+        <v>97.68931267</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2660439.9</v>
+        <v>4396019.07</v>
       </c>
       <c r="I40" s="1">
-        <v>6056.25</v>
+        <v>17625.93</v>
       </c>
       <c r="J40" s="1">
-        <v>0.22764092509664</v>
+        <v>0.40095208231205</v>
       </c>
       <c r="K40">
-        <v>1.8</v>
+        <v>0.11</v>
       </c>
       <c r="L40" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M40" s="1">
-        <v>2666496.15</v>
+        <v>4413645.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2714304.33</v>
+        <v>4418576.51</v>
       </c>
       <c r="O40" s="1">
-        <v>0.77</v>
+        <v>1.07</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C41" s="1">
-        <v>1442000.0</v>
+        <v>5662000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.092</v>
+        <v>98.044</v>
       </c>
       <c r="E41" s="1">
-        <v>99.69352011</v>
+        <v>99.79332179</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1437580.56</v>
+        <v>5650297.88</v>
       </c>
       <c r="I41" s="1">
-        <v>5746.08</v>
+        <v>-99046.6</v>
       </c>
       <c r="J41" s="1">
-        <v>0.39970490418986</v>
+        <v>-1.7529447491713</v>
       </c>
       <c r="K41">
-        <v>0.31</v>
+        <v>0.46</v>
       </c>
       <c r="L41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M41" s="1">
-        <v>1443326.64</v>
+        <v>5551251.28</v>
       </c>
       <c r="N41" s="1">
-        <v>1447781.04</v>
+        <v>5577202.11</v>
       </c>
       <c r="O41" s="1">
-        <v>0.41</v>
+        <v>1.35</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C42" s="1">
-        <v>4500000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.447</v>
+        <v>98.12</v>
       </c>
       <c r="E42" s="1">
-        <v>97.68931267</v>
+        <v>99.72018738</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>4396019.07</v>
+        <v>4188247.87</v>
       </c>
       <c r="I42" s="1">
-        <v>34095.93</v>
+        <v>-67207.87</v>
       </c>
       <c r="J42" s="1">
-        <v>0.7756092377461</v>
+        <v>-1.6046774710113</v>
       </c>
       <c r="K42">
-        <v>0.07</v>
+        <v>1.25</v>
       </c>
       <c r="L42" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M42" s="1">
-        <v>4430115.0</v>
+        <v>4121040.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4433274.25</v>
+        <v>4173396.16</v>
       </c>
       <c r="O42" s="1">
-        <v>1.26</v>
+        <v>1.01</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C43" s="1">
-        <v>4762000.0</v>
+        <v>1189000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.281</v>
+        <v>97.9105</v>
       </c>
       <c r="E43" s="1">
-        <v>99.89856951</v>
+        <v>99.80243902</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4757169.88</v>
+        <v>1186651.0</v>
       </c>
       <c r="I43" s="1">
-        <v>18211.34</v>
+        <v>-22495.15</v>
       </c>
       <c r="J43" s="1">
-        <v>0.38281878636632</v>
+        <v>-1.8956837351504</v>
       </c>
       <c r="K43">
-        <v>0.27</v>
+        <v>0.87</v>
       </c>
       <c r="L43" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M43" s="1">
-        <v>4775381.22</v>
+        <v>1164155.85</v>
       </c>
       <c r="N43" s="1">
-        <v>4788079.89</v>
+        <v>1174502.59</v>
       </c>
       <c r="O43" s="1">
-        <v>1.36</v>
+        <v>0.28</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C44" s="1">
-        <v>3500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.781</v>
+        <v>98.907</v>
       </c>
       <c r="E44" s="1">
-        <v>99.84825343</v>
+        <v>100.10731579</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>3494688.87</v>
+        <v>1902039.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-2353.87</v>
+        <v>-22806.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.06735563844343</v>
+        <v>-1.1990290419913</v>
       </c>
       <c r="K44">
-        <v>1.09</v>
+        <v>2.43</v>
       </c>
       <c r="L44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M44" s="1">
-        <v>3492335.0</v>
+        <v>1879233.0</v>
       </c>
       <c r="N44" s="1">
-        <v>3530451.44</v>
+        <v>1925327.52</v>
       </c>
       <c r="O44" s="1">
-        <v>1.0</v>
+        <v>0.47</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C45" s="1">
-        <v>989000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.008</v>
+        <v>96.934</v>
       </c>
       <c r="E45" s="1">
-        <v>99.94519717</v>
+        <v>96.0024946</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>988458.0</v>
+        <v>4800124.73</v>
       </c>
       <c r="I45" s="1">
-        <v>621.12</v>
+        <v>46575.27</v>
       </c>
       <c r="J45" s="1">
-        <v>0.062837267744305</v>
+        <v>0.9702929115344</v>
       </c>
       <c r="K45">
-        <v>0.71</v>
+        <v>0.21</v>
       </c>
       <c r="L45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>989079.12</v>
+        <v>4846700.0</v>
       </c>
       <c r="N45" s="1">
-        <v>996101.89</v>
+        <v>4857316.44</v>
       </c>
       <c r="O45" s="1">
-        <v>0.28</v>
+        <v>1.17</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C46" s="1">
-        <v>1100000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.539</v>
+        <v>98.928</v>
       </c>
       <c r="E46" s="1">
-        <v>100.49109091</v>
+        <v>100.23363158</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1105402.0</v>
+        <v>1904439.0</v>
       </c>
       <c r="I46" s="1">
-        <v>527.0</v>
+        <v>-24807.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.047674963497443</v>
+        <v>-1.3025883212852</v>
       </c>
       <c r="K46">
-        <v>2.24</v>
+        <v>0.78</v>
       </c>
       <c r="L46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>1105929.0</v>
+        <v>1879632.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1130622.49</v>
+        <v>1894389.53</v>
       </c>
       <c r="O46" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>4600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.373</v>
+        <v>97.45</v>
       </c>
       <c r="E47" s="1">
-        <v>95.889755</v>
+        <v>98.433</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>4410928.73</v>
+        <v>295299.0</v>
       </c>
       <c r="I47" s="1">
-        <v>68229.27</v>
+        <v>-2949.0</v>
       </c>
       <c r="J47" s="1">
-        <v>1.5468232242329</v>
+        <v>-0.99864882712099</v>
       </c>
       <c r="K47">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>0.13</v>
+      </c>
+      <c r="L47">
+        <v>400.68</v>
       </c>
       <c r="M47" s="1">
-        <v>4479158.0</v>
+        <v>292350.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4488200.47</v>
+        <v>292750.68</v>
       </c>
       <c r="O47" s="1">
-        <v>1.27</v>
+        <v>0.07</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>165</v>
       </c>
       <c r="B48" t="s">
         <v>166</v>
       </c>
       <c r="C48" s="1">
-        <v>1600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.171</v>
+        <v>98.383</v>
       </c>
       <c r="E48" s="1">
-        <v>100.336</v>
+        <v>99.68063636</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1605376.0</v>
+        <v>2192974.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-2640.0</v>
+        <v>-28548.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.16444745654601</v>
+        <v>-1.301793819717</v>
       </c>
       <c r="K48">
-        <v>0.61</v>
+        <v>0.5</v>
       </c>
       <c r="L48" t="s">
         <v>167</v>
       </c>
       <c r="M48" s="1">
-        <v>1602736.0</v>
+        <v>2164426.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1612516.82</v>
+        <v>2175501.34</v>
       </c>
       <c r="O48" s="1">
-        <v>0.46</v>
+        <v>0.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>168</v>
       </c>
       <c r="B49" t="s">
         <v>169</v>
       </c>
       <c r="C49" s="1">
-        <v>300000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.79</v>
+        <v>97.684</v>
       </c>
       <c r="E49" s="1">
-        <v>98.433</v>
+        <v>99.73340351</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>295299.0</v>
+        <v>5684804.0</v>
       </c>
       <c r="I49" s="1">
-        <v>1071.0</v>
+        <v>-116816.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.36268324647222</v>
+        <v>-2.0548817514201</v>
       </c>
       <c r="K49">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>46.23</v>
+        <v>0.97</v>
+      </c>
+      <c r="L49" t="s">
+        <v>170</v>
       </c>
       <c r="M49" s="1">
-        <v>296370.0</v>
+        <v>5567988.0</v>
       </c>
       <c r="N49" s="1">
-        <v>296416.23</v>
+        <v>5623133.55</v>
       </c>
       <c r="O49" s="1">
-        <v>0.08</v>
+        <v>1.36</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C50" s="1">
-        <v>2900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.367</v>
+        <v>101.747</v>
       </c>
       <c r="E50" s="1">
-        <v>99.67024138</v>
+        <v>103.763</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2890437.0</v>
+        <v>1556445.0</v>
       </c>
       <c r="I50" s="1">
-        <v>20206.0</v>
+        <v>-30240.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.6990638439793</v>
+        <v>-1.9428890837775</v>
       </c>
       <c r="K50">
-        <v>0.85</v>
+        <v>3.0</v>
       </c>
       <c r="L50" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M50" s="1">
-        <v>2910643.0</v>
+        <v>1526205.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2935223.48</v>
+        <v>1571266.64</v>
       </c>
       <c r="O50" s="1">
-        <v>0.83</v>
+        <v>0.38</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C51" s="1">
-        <v>1800000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.158</v>
+        <v>103.669</v>
       </c>
       <c r="E51" s="1">
-        <v>99.73188889</v>
+        <v>105.746875</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1795174.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="I51" s="1">
-        <v>7670.0</v>
+        <v>-49869.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.4272566336188</v>
+        <v>-1.9649516829694</v>
       </c>
       <c r="K51">
-        <v>0.34</v>
+        <v>3.16</v>
       </c>
       <c r="L51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="M51" s="1">
-        <v>1802844.0</v>
+        <v>2488056.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1808928.25</v>
+        <v>2564001.21</v>
       </c>
       <c r="O51" s="1">
-        <v>0.51</v>
+        <v>0.62</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C52" s="1">
-        <v>5300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.995</v>
+        <v>97.749</v>
       </c>
       <c r="E52" s="1">
-        <v>99.772</v>
+        <v>95.18054588</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>5287916.0</v>
+        <v>1618069.28</v>
       </c>
       <c r="I52" s="1">
-        <v>11819.0</v>
+        <v>43663.72</v>
       </c>
       <c r="J52" s="1">
-        <v>0.22350960189231</v>
+        <v>2.6985074458617</v>
       </c>
       <c r="K52">
         <v>0.77</v>
       </c>
       <c r="L52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M52" s="1">
-        <v>5299735.0</v>
+        <v>1661733.0</v>
       </c>
       <c r="N52" s="1">
-        <v>5340574.04</v>
+        <v>1674896.36</v>
       </c>
       <c r="O52" s="1">
-        <v>1.51</v>
+        <v>0.4</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C53" s="1">
-        <v>1300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>103.391</v>
+        <v>95.303</v>
       </c>
       <c r="E53" s="1">
-        <v>103.917</v>
+        <v>96.33935294</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1350921.0</v>
+        <v>1637769.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-6838.0</v>
+        <v>-17618.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.50617319591597</v>
+        <v>-1.0757316813299</v>
       </c>
       <c r="K53">
-        <v>2.74</v>
+        <v>0.99</v>
       </c>
       <c r="L53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="M53" s="1">
-        <v>1344083.0</v>
+        <v>1620151.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1379654.92</v>
+        <v>1636918.12</v>
       </c>
       <c r="O53" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C54" s="1">
-        <v>1500000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>105.642</v>
+        <v>106.421</v>
       </c>
       <c r="E54" s="1">
-        <v>106.37966667</v>
+        <v>109.3219769</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1595695.0</v>
+        <v>3170337.33</v>
       </c>
       <c r="I54" s="1">
-        <v>-11065.0</v>
+        <v>-84128.33</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.69342825539968</v>
+        <v>-2.6536081572115</v>
       </c>
       <c r="K54">
-        <v>2.82</v>
+        <v>0.43</v>
       </c>
       <c r="L54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M54" s="1">
-        <v>1584630.0</v>
+        <v>3086209.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1626897.12</v>
+        <v>3098603.52</v>
       </c>
       <c r="O54" s="1">
-        <v>0.46</v>
+        <v>0.75</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C55" s="1">
-        <v>1400000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.241</v>
+        <v>98.502</v>
       </c>
       <c r="E55" s="1">
-        <v>94.55244857</v>
+        <v>98.12584211</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1323734.28</v>
+        <v>5593173.0</v>
       </c>
       <c r="I55" s="1">
-        <v>51639.72</v>
+        <v>21441.0</v>
       </c>
       <c r="J55" s="1">
-        <v>3.9010638902545</v>
+        <v>0.38334233537922</v>
       </c>
       <c r="K55">
-        <v>0.72</v>
+        <v>0.27</v>
       </c>
       <c r="L55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M55" s="1">
-        <v>1375374.0</v>
+        <v>5614614.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1385442.49</v>
+        <v>5630230.44</v>
       </c>
       <c r="O55" s="1">
-        <v>0.39</v>
+        <v>1.36</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C56" s="1">
-        <v>1400000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>96.697</v>
+        <v>90.051</v>
       </c>
       <c r="E56" s="1">
-        <v>96.38942857</v>
+        <v>91.69810638</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1349452.0</v>
+        <v>4309811.0</v>
       </c>
       <c r="I56" s="1">
-        <v>4306.0</v>
+        <v>-77414.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.31909249087778</v>
+        <v>-1.7962272591536</v>
       </c>
       <c r="K56">
-        <v>0.91</v>
+        <v>0.2</v>
       </c>
       <c r="L56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M56" s="1">
-        <v>1353758.0</v>
+        <v>4232397.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1366463.48</v>
+        <v>4241619.95</v>
       </c>
       <c r="O56" s="1">
-        <v>0.39</v>
+        <v>1.03</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C57" s="1">
-        <v>2400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>108.613</v>
+        <v>98.739</v>
       </c>
       <c r="E57" s="1">
-        <v>109.68063875</v>
+        <v>100.2644475</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2632335.33</v>
+        <v>3208462.32</v>
       </c>
       <c r="I57" s="1">
-        <v>-25623.33</v>
+        <v>-48814.32</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.97340675817317</v>
+        <v>-1.5214241319187</v>
       </c>
       <c r="K57">
-        <v>0.05</v>
+        <v>2.33</v>
       </c>
       <c r="L57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M57" s="1">
-        <v>2606712.0</v>
+        <v>3159648.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2607895.56</v>
+        <v>3234080.88</v>
       </c>
       <c r="O57" s="1">
-        <v>0.74</v>
+        <v>0.78</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C58" s="1">
-        <v>5700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.614</v>
+        <v>106.839</v>
       </c>
       <c r="E58" s="1">
-        <v>98.12584211</v>
+        <v>109.72188889</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>5593173.0</v>
+        <v>1974994.0</v>
       </c>
       <c r="I58" s="1">
-        <v>27825.0</v>
+        <v>-51892.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.49748148322964</v>
+        <v>-2.6274510201044</v>
       </c>
       <c r="K58">
-        <v>0.21</v>
+        <v>9.04</v>
       </c>
       <c r="L58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M58" s="1">
-        <v>5620998.0</v>
+        <v>1923102.0</v>
       </c>
       <c r="N58" s="1">
-        <v>5633022.66</v>
+        <v>2085841.73</v>
       </c>
       <c r="O58" s="1">
-        <v>1.6</v>
+        <v>0.5</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C59" s="1">
-        <v>4000000.0</v>
+        <v>3652000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>92.262</v>
+        <v>94.354</v>
       </c>
       <c r="E59" s="1">
-        <v>91.7582</v>
+        <v>94.93111583</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3670328.0</v>
+        <v>3466884.35</v>
       </c>
       <c r="I59" s="1">
-        <v>20152.0</v>
+        <v>-21076.27</v>
       </c>
       <c r="J59" s="1">
-        <v>0.54905174687385</v>
+        <v>-0.60793115293852</v>
       </c>
       <c r="K59">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>0.02</v>
+      </c>
+      <c r="L59">
+        <v>775.42</v>
       </c>
       <c r="M59" s="1">
-        <v>3690480.0</v>
+        <v>3445808.08</v>
       </c>
       <c r="N59" s="1">
-        <v>3697384.11</v>
+        <v>3446583.5</v>
       </c>
       <c r="O59" s="1">
-        <v>1.05</v>
+        <v>0.83</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>200</v>
       </c>
       <c r="B60" t="s">
         <v>201</v>
       </c>
       <c r="C60" s="1">
-        <v>2700000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.346</v>
+        <v>98.745</v>
       </c>
       <c r="E60" s="1">
-        <v>100.37597481</v>
+        <v>98.55887522</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2710151.32</v>
+        <v>2266854.13</v>
       </c>
       <c r="I60" s="1">
-        <v>-809.32</v>
+        <v>4280.87</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.029862539188402</v>
+        <v>0.1888462933431</v>
       </c>
       <c r="K60">
-        <v>2.14</v>
+        <v>1.54</v>
       </c>
       <c r="L60" t="s">
         <v>202</v>
       </c>
       <c r="M60" s="1">
-        <v>2709342.0</v>
+        <v>2271135.0</v>
       </c>
       <c r="N60" s="1">
-        <v>2767040.63</v>
+        <v>2306462.05</v>
       </c>
       <c r="O60" s="1">
-        <v>0.78</v>
+        <v>0.56</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>203</v>
       </c>
       <c r="B61" t="s">
         <v>204</v>
       </c>
       <c r="C61" s="1">
-        <v>1400000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>109.693</v>
+        <v>99.145</v>
       </c>
       <c r="E61" s="1">
-        <v>110.1</v>
+        <v>100.12552698</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1541400.0</v>
+        <v>7459351.76</v>
       </c>
       <c r="I61" s="1">
-        <v>-5698.0</v>
+        <v>-73049.26</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.36966394187103</v>
+        <v>-0.97929769704278</v>
       </c>
       <c r="K61">
-        <v>8.41</v>
+        <v>0.22</v>
       </c>
       <c r="L61" t="s">
         <v>205</v>
       </c>
       <c r="M61" s="1">
-        <v>1535702.0</v>
+        <v>7386302.5</v>
       </c>
       <c r="N61" s="1">
-        <v>1653455.42</v>
+        <v>7402376.13</v>
       </c>
       <c r="O61" s="1">
-        <v>0.47</v>
+        <v>1.79</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>206</v>
       </c>
       <c r="B62" t="s">
         <v>207</v>
       </c>
       <c r="C62" s="1">
-        <v>3052000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>95.449</v>
+        <v>100.672</v>
       </c>
       <c r="E62" s="1">
-        <v>94.92415957</v>
+        <v>102.59867877</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2897085.35</v>
+        <v>5848124.69</v>
       </c>
       <c r="I62" s="1">
-        <v>16018.13</v>
+        <v>-109820.69</v>
       </c>
       <c r="J62" s="1">
-        <v>0.55290500847688</v>
+        <v>-1.8778787358585</v>
       </c>
       <c r="K62">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>167.23</v>
+        <v>1.73</v>
+      </c>
+      <c r="L62" t="s">
+        <v>208</v>
       </c>
       <c r="M62" s="1">
-        <v>2913103.48</v>
+        <v>5738304.0</v>
       </c>
       <c r="N62" s="1">
-        <v>2913270.71</v>
+        <v>5836687.56</v>
       </c>
       <c r="O62" s="1">
-        <v>0.83</v>
+        <v>1.41</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B63" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C63" s="1">
-        <v>1900000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.222</v>
+        <v>96.146</v>
       </c>
       <c r="E63" s="1">
-        <v>98.44821737</v>
+        <v>96.58793333</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1870516.13</v>
+        <v>2897638.0</v>
       </c>
       <c r="I63" s="1">
-        <v>14701.87</v>
+        <v>-13258.0</v>
       </c>
       <c r="J63" s="1">
-        <v>0.78597932218847</v>
+        <v>-0.4575450763691</v>
       </c>
       <c r="K63">
-        <v>1.43</v>
+        <v>0.31</v>
       </c>
       <c r="L63" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M63" s="1">
-        <v>1885218.0</v>
+        <v>2884380.0</v>
       </c>
       <c r="N63" s="1">
-        <v>1912455.67</v>
+        <v>2893801.23</v>
       </c>
       <c r="O63" s="1">
-        <v>0.54</v>
+        <v>0.7</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B64" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C64" s="1">
-        <v>6250000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>100.423</v>
+        <v>90.227</v>
       </c>
       <c r="E64" s="1">
-        <v>100.17895616</v>
+        <v>91.37542553</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>6261184.76</v>
+        <v>4294645.0</v>
       </c>
       <c r="I64" s="1">
-        <v>15252.74</v>
+        <v>-53976.0</v>
       </c>
       <c r="J64" s="1">
-        <v>0.24360788867697</v>
+        <v>-1.2568209945176</v>
       </c>
       <c r="K64">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="L64" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M64" s="1">
-        <v>6276437.5</v>
+        <v>4240669.0</v>
       </c>
       <c r="N64" s="1">
-        <v>6279583.9</v>
+        <v>4246849.82</v>
       </c>
       <c r="O64" s="1">
-        <v>1.78</v>
+        <v>1.03</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B65" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C65" s="1">
-        <v>4800000.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>102.724</v>
+        <v>99.417</v>
       </c>
       <c r="E65" s="1">
-        <v>102.74672271</v>
+        <v>100.1729412</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4931842.69</v>
+        <v>2214823.73</v>
       </c>
       <c r="I65" s="1">
-        <v>-1090.69</v>
+        <v>-16713.86</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.022115263372279</v>
+        <v>-0.7546361262799</v>
       </c>
       <c r="K65">
-        <v>1.51</v>
+        <v>2.06</v>
       </c>
       <c r="L65" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="M65" s="1">
-        <v>4930752.0</v>
+        <v>2198109.87</v>
       </c>
       <c r="N65" s="1">
-        <v>5003015.01</v>
+        <v>2243738.25</v>
       </c>
       <c r="O65" s="1">
-        <v>1.42</v>
+        <v>0.54</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B66" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C66" s="1">
-        <v>2500000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.125</v>
+        <v>99.855</v>
       </c>
       <c r="E66" s="1">
-        <v>96.5536</v>
+        <v>101.02184238</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2413840.0</v>
+        <v>4242917.38</v>
       </c>
       <c r="I66" s="1">
-        <v>14285.0</v>
+        <v>-49007.38</v>
       </c>
       <c r="J66" s="1">
-        <v>0.59179564511318</v>
+        <v>-1.1550396958236</v>
       </c>
       <c r="K66">
-        <v>0.26</v>
+        <v>1.34</v>
       </c>
       <c r="L66" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="M66" s="1">
-        <v>2428125.0</v>
+        <v>4193910.0</v>
       </c>
       <c r="N66" s="1">
-        <v>2434597.6</v>
+        <v>4250169.86</v>
       </c>
       <c r="O66" s="1">
-        <v>0.69</v>
+        <v>1.03</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B67" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C67" s="1">
-        <v>4000000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>91.655</v>
+        <v>98.224</v>
       </c>
       <c r="E67" s="1">
-        <v>91.43565</v>
+        <v>99.70908474</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3657426.0</v>
+        <v>2835726.37</v>
       </c>
       <c r="I67" s="1">
-        <v>8774.0</v>
+        <v>-42235.81</v>
       </c>
       <c r="J67" s="1">
-        <v>0.23989548934141</v>
+        <v>-1.4894176831314</v>
       </c>
       <c r="K67">
-        <v>0.12</v>
+        <v>0.86</v>
       </c>
       <c r="L67" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="M67" s="1">
-        <v>3666200.0</v>
+        <v>2793490.56</v>
       </c>
       <c r="N67" s="1">
-        <v>3670830.14</v>
+        <v>2818034.67</v>
       </c>
       <c r="O67" s="1">
-        <v>1.04</v>
+        <v>0.68</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B68" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C68" s="1">
-        <v>1811000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.192</v>
+        <v>97.648</v>
       </c>
       <c r="E68" s="1">
-        <v>100.21920099</v>
+        <v>99.80130986</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1814969.73</v>
+        <v>2834357.2</v>
       </c>
       <c r="I68" s="1">
-        <v>-492.61</v>
+        <v>-61154.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.027141499489361</v>
+        <v>-2.1575967912583</v>
       </c>
       <c r="K68">
-        <v>1.88</v>
+        <v>0.34</v>
       </c>
       <c r="L68" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="M68" s="1">
-        <v>1814477.12</v>
+        <v>2773203.2</v>
       </c>
       <c r="N68" s="1">
-        <v>1848569.82</v>
+        <v>2782717.98</v>
       </c>
       <c r="O68" s="1">
-        <v>0.52</v>
+        <v>0.67</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B69" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C69" s="1">
-        <v>3900000.0</v>
+        <v>3403000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.989</v>
+        <v>98.134</v>
       </c>
       <c r="E69" s="1">
-        <v>101.04406103</v>
+        <v>100.14639524</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>3940718.38</v>
+        <v>3407981.83</v>
       </c>
       <c r="I69" s="1">
-        <v>-2147.38</v>
+        <v>-68481.81</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.054492094915953</v>
+        <v>-2.0094534952377</v>
       </c>
       <c r="K69">
-        <v>1.15</v>
+        <v>1.56</v>
       </c>
       <c r="L69" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="M69" s="1">
-        <v>3938571.0</v>
+        <v>3339500.02</v>
       </c>
       <c r="N69" s="1">
-        <v>3983255.38</v>
+        <v>3392572.84</v>
       </c>
       <c r="O69" s="1">
-        <v>1.13</v>
+        <v>0.82</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B70" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C70" s="1">
-        <v>2344000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.106</v>
+        <v>94.154</v>
       </c>
       <c r="E70" s="1">
-        <v>99.81481954</v>
+        <v>94.38638591</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2339659.37</v>
+        <v>2076500.49</v>
       </c>
       <c r="I70" s="1">
-        <v>6825.27</v>
+        <v>-5112.49</v>
       </c>
       <c r="J70" s="1">
-        <v>0.29172067043247</v>
+        <v>-0.24620702112139</v>
       </c>
       <c r="K70">
-        <v>0.7</v>
+        <v>0.33</v>
       </c>
       <c r="L70" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="M70" s="1">
-        <v>2346484.64</v>
+        <v>2071388.0</v>
       </c>
       <c r="N70" s="1">
-        <v>2362836.45</v>
+        <v>2078583.21</v>
       </c>
       <c r="O70" s="1">
-        <v>0.67</v>
+        <v>0.5</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B71" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C71" s="1">
-        <v>2340000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.285</v>
+        <v>103.756</v>
       </c>
       <c r="E71" s="1">
-        <v>99.998</v>
+        <v>105.45008571</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2339953.2</v>
+        <v>3690753.0</v>
       </c>
       <c r="I71" s="1">
-        <v>6715.8</v>
+        <v>-59293.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.2870057401148</v>
+        <v>-1.6065285322534</v>
       </c>
       <c r="K71">
-        <v>0.13</v>
+        <v>2.27</v>
       </c>
       <c r="L71" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="M71" s="1">
-        <v>2346669.0</v>
+        <v>3631460.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2349635.35</v>
+        <v>3710792.05</v>
       </c>
       <c r="O71" s="1">
-        <v>0.67</v>
+        <v>0.9</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B72" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C72" s="1">
-        <v>2903000.0</v>
+        <v>2732000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.491</v>
+        <v>101.495</v>
       </c>
       <c r="E72" s="1">
-        <v>100.31015605</v>
+        <v>104.27937592</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2912003.83</v>
+        <v>2848912.55</v>
       </c>
       <c r="I72" s="1">
-        <v>5249.9</v>
+        <v>-76069.15</v>
       </c>
       <c r="J72" s="1">
-        <v>0.18028479035345</v>
+        <v>-2.6701117940598</v>
       </c>
       <c r="K72">
-        <v>1.38</v>
+        <v>0.05</v>
       </c>
       <c r="L72" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="M72" s="1">
-        <v>2917253.73</v>
+        <v>2772843.4</v>
       </c>
       <c r="N72" s="1">
-        <v>2957269.4</v>
+        <v>2774220.33</v>
       </c>
       <c r="O72" s="1">
-        <v>0.84</v>
+        <v>0.67</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B73" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C73" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>105.626</v>
+        <v>97.657</v>
       </c>
       <c r="E73" s="1">
-        <v>106.5724</v>
+        <v>99.58771429</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1598586.0</v>
+        <v>1394228.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-14196.0</v>
+        <v>-27030.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.88803480075517</v>
+        <v>-1.9387072989497</v>
       </c>
       <c r="K73">
-        <v>1.87</v>
+        <v>0.38</v>
       </c>
       <c r="L73" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="M73" s="1">
-        <v>1584390.0</v>
+        <v>1367198.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1612374.16</v>
+        <v>1372471.97</v>
       </c>
       <c r="O73" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B74" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C74" s="1">
-        <v>2232000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>104.336</v>
+        <v>101.986</v>
       </c>
       <c r="E74" s="1">
-        <v>104.57426299</v>
+        <v>103.8554</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2334097.55</v>
+        <v>1557831.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-5318.03</v>
+        <v>-28041.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.22784094863559</v>
+        <v>-1.8000026960562</v>
       </c>
       <c r="K74">
-        <v>4.36</v>
+        <v>3.26</v>
       </c>
       <c r="L74" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M74" s="1">
-        <v>2328779.52</v>
+        <v>1529790.0</v>
       </c>
       <c r="N74" s="1">
-        <v>2426085.79</v>
+        <v>1578673.56</v>
       </c>
       <c r="O74" s="1">
-        <v>0.69</v>
+        <v>0.38</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B75" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C75" s="1">
-        <v>1200000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.352</v>
+        <v>96.139</v>
       </c>
       <c r="E75" s="1">
-        <v>99.67</v>
+        <v>97.55072436</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1196040.0</v>
+        <v>5365289.84</v>
       </c>
       <c r="I75" s="1">
-        <v>8184.0</v>
+        <v>-77644.84</v>
       </c>
       <c r="J75" s="1">
-        <v>0.68425805157018</v>
+        <v>-1.4471695344608</v>
       </c>
       <c r="K75">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="L75" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="M75" s="1">
-        <v>1204224.0</v>
+        <v>5287645.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1206381.53</v>
+        <v>5294011.44</v>
       </c>
       <c r="O75" s="1">
-        <v>0.34</v>
+        <v>1.28</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B76" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C76" s="1">
-        <v>1300000.0</v>
+        <v>3211000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>103.356</v>
+        <v>97.94</v>
       </c>
       <c r="E76" s="1">
-        <v>104.04184615</v>
+        <v>99.71130178</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1352544.0</v>
+        <v>3201729.9</v>
       </c>
       <c r="I76" s="1">
-        <v>-8916.0</v>
+        <v>-56876.5</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.65920221449358</v>
+        <v>-1.7764302978837</v>
       </c>
       <c r="K76">
-        <v>2.95</v>
+        <v>1.57</v>
       </c>
       <c r="L76" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M76" s="1">
-        <v>1343628.0</v>
+        <v>3144853.4</v>
       </c>
       <c r="N76" s="1">
-        <v>1382000.26</v>
+        <v>3195173.73</v>
       </c>
       <c r="O76" s="1">
-        <v>0.39</v>
+        <v>0.77</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B77" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C77" s="1">
-        <v>4500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.926</v>
+        <v>100.79</v>
       </c>
       <c r="E77" s="1">
-        <v>97.64439644</v>
+        <v>102.16775</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>4393997.84</v>
+        <v>817342.0</v>
       </c>
       <c r="I77" s="1">
-        <v>12672.16</v>
+        <v>-11022.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.28839704664033</v>
+        <v>-1.3485175116414</v>
       </c>
       <c r="K77">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>601.03</v>
+        <v>2.42</v>
+      </c>
+      <c r="L77" t="s">
+        <v>253</v>
       </c>
       <c r="M77" s="1">
-        <v>4406670.0</v>
+        <v>806320.0</v>
       </c>
       <c r="N77" s="1">
-        <v>4407271.03</v>
+        <v>825667.95</v>
       </c>
       <c r="O77" s="1">
-        <v>1.25</v>
+        <v>0.2</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B78" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C78" s="1">
-        <v>2711000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.11</v>
+        <v>100.395</v>
       </c>
       <c r="E78" s="1">
-        <v>99.81773884</v>
+        <v>102.46913186</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2706058.9</v>
+        <v>4406172.67</v>
       </c>
       <c r="I78" s="1">
-        <v>7923.2</v>
+        <v>-89187.67</v>
       </c>
       <c r="J78" s="1">
-        <v>0.29279480945518</v>
+        <v>-2.0241528573595</v>
       </c>
       <c r="K78">
-        <v>1.36</v>
+        <v>2.47</v>
       </c>
       <c r="L78" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M78" s="1">
-        <v>2713982.1</v>
+        <v>4316985.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2750914.83</v>
+        <v>4423130.21</v>
       </c>
       <c r="O78" s="1">
-        <v>0.78</v>
+        <v>1.07</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B79" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C79" s="1">
-        <v>600000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.218</v>
+        <v>96.583</v>
       </c>
       <c r="E79" s="1">
-        <v>102.341</v>
+        <v>98.29550333</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>614046.0</v>
+        <v>3538638.12</v>
       </c>
       <c r="I79" s="1">
-        <v>-738.0</v>
+        <v>-61650.12</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.12018643554392</v>
+        <v>-1.7421990582072</v>
       </c>
       <c r="K79">
-        <v>2.16</v>
+        <v>0.81</v>
       </c>
       <c r="L79" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="M79" s="1">
-        <v>613308.0</v>
+        <v>3476988.0</v>
       </c>
       <c r="N79" s="1">
-        <v>626259.37</v>
+        <v>3506083.89</v>
       </c>
       <c r="O79" s="1">
-        <v>0.18</v>
+        <v>0.85</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B80" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C80" s="1">
-        <v>3600000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.993</v>
+        <v>101.715</v>
       </c>
       <c r="E80" s="1">
-        <v>102.60710194</v>
+        <v>103.193625</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>3693855.67</v>
+        <v>1651098.0</v>
       </c>
       <c r="I80" s="1">
-        <v>13892.33</v>
+        <v>-23658.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.37609292947821</v>
+        <v>-1.4328646755068</v>
       </c>
       <c r="K80">
-        <v>2.2</v>
+        <v>0.25</v>
       </c>
       <c r="L80" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="M80" s="1">
-        <v>3707748.0</v>
+        <v>1627440.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3786972.66</v>
+        <v>1631385.21</v>
       </c>
       <c r="O80" s="1">
-        <v>1.07</v>
+        <v>0.39</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B81" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C81" s="1">
-        <v>3000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.744</v>
+        <v>97.015</v>
       </c>
       <c r="E81" s="1">
-        <v>98.373804</v>
+        <v>98.15769682</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2951214.12</v>
+        <v>2159469.33</v>
       </c>
       <c r="I81" s="1">
-        <v>11105.88</v>
+        <v>-25139.33</v>
       </c>
       <c r="J81" s="1">
-        <v>0.37631562971785</v>
+        <v>-1.164143877885</v>
       </c>
       <c r="K81">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.03</v>
+      </c>
+      <c r="L81">
+        <v>632.88</v>
       </c>
       <c r="M81" s="1">
-        <v>2962320.0</v>
+        <v>2134330.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2981840.55</v>
+        <v>2134962.88</v>
       </c>
       <c r="O81" s="1">
-        <v>0.84</v>
+        <v>0.52</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B82" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C82" s="1">
-        <v>1400000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.468</v>
+        <v>94.546</v>
       </c>
       <c r="E82" s="1">
-        <v>103.315</v>
+        <v>95.02618682</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1446410.0</v>
+        <v>2090576.11</v>
       </c>
       <c r="I82" s="1">
-        <v>-11858.0</v>
+        <v>-10564.11</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.81982287179984</v>
+        <v>-0.50532051664936</v>
       </c>
       <c r="K82">
-        <v>4.93</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.02</v>
+      </c>
+      <c r="L82">
+        <v>534.93</v>
       </c>
       <c r="M82" s="1">
-        <v>1434552.0</v>
+        <v>2080012.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1503593.1</v>
+        <v>2080546.93</v>
       </c>
       <c r="O82" s="1">
-        <v>0.43</v>
+        <v>0.5</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>267</v>
       </c>
       <c r="B83" t="s">
         <v>268</v>
       </c>
       <c r="C83" s="1">
-        <v>1800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.576</v>
+        <v>107.475</v>
       </c>
       <c r="E83" s="1">
-        <v>98.195185</v>
+        <v>109.91236364</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1767513.33</v>
+        <v>2418072.0</v>
       </c>
       <c r="I83" s="1">
-        <v>6854.67</v>
+        <v>-53622.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.38781433122205</v>
+        <v>-2.2175518346848</v>
       </c>
       <c r="K83">
-        <v>1.67</v>
+        <v>0.46</v>
       </c>
       <c r="L83" t="s">
         <v>269</v>
       </c>
       <c r="M83" s="1">
-        <v>1774368.0</v>
+        <v>2364450.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1804400.88</v>
+        <v>2374493.48</v>
       </c>
       <c r="O83" s="1">
-        <v>0.51</v>
+        <v>0.57</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>270</v>
       </c>
       <c r="B84" t="s">
         <v>271</v>
       </c>
       <c r="C84" s="1">
-        <v>1800000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>95.584</v>
+        <v>95.959</v>
       </c>
       <c r="E84" s="1">
-        <v>94.993895</v>
+        <v>97.39164808</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1709890.11</v>
+        <v>5064365.7</v>
       </c>
       <c r="I84" s="1">
-        <v>10621.89</v>
+        <v>-74497.7</v>
       </c>
       <c r="J84" s="1">
-        <v>0.62120307836625</v>
+        <v>-1.4710173872317</v>
       </c>
       <c r="K84">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>295.89</v>
+        <v>1.74</v>
+      </c>
+      <c r="L84" t="s">
+        <v>272</v>
       </c>
       <c r="M84" s="1">
-        <v>1720512.0</v>
+        <v>4989868.0</v>
       </c>
       <c r="N84" s="1">
-        <v>1720807.89</v>
+        <v>5080476.22</v>
       </c>
       <c r="O84" s="1">
-        <v>0.49</v>
+        <v>1.23</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B85" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C85" s="1">
-        <v>1800000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>109.854</v>
+        <v>98.293</v>
       </c>
       <c r="E85" s="1">
-        <v>110.146</v>
+        <v>98.10838462</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1982628.0</v>
+        <v>3826227.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-5256.0</v>
+        <v>7200.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.26510268189494</v>
+        <v>0.18817493055169</v>
       </c>
       <c r="K85">
-        <v>3.96</v>
+        <v>0.12</v>
       </c>
       <c r="L85" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M85" s="1">
-        <v>1977372.0</v>
+        <v>3833427.0</v>
       </c>
       <c r="N85" s="1">
-        <v>2048576.42</v>
+        <v>3838235.22</v>
       </c>
       <c r="O85" s="1">
-        <v>0.58</v>
+        <v>0.93</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B86" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C86" s="1">
-        <v>4300000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.016</v>
+        <v>93.905</v>
       </c>
       <c r="E86" s="1">
-        <v>97.46899302</v>
+        <v>94.64382865</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>4191166.7</v>
+        <v>706989.4</v>
       </c>
       <c r="I86" s="1">
-        <v>23521.3</v>
+        <v>-5519.05</v>
       </c>
       <c r="J86" s="1">
-        <v>0.56121127322375</v>
+        <v>-0.78064112418093</v>
       </c>
       <c r="K86">
-        <v>1.62</v>
+        <v>0.24</v>
       </c>
       <c r="L86" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M86" s="1">
-        <v>4214688.0</v>
+        <v>701470.35</v>
       </c>
       <c r="N86" s="1">
-        <v>4284194.85</v>
+        <v>703281.57</v>
       </c>
       <c r="O86" s="1">
-        <v>1.21</v>
+        <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B87" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C87" s="1">
-        <v>3900000.0</v>
+        <v>6697000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.573</v>
+        <v>99.2</v>
       </c>
       <c r="E87" s="1">
-        <v>98.10838462</v>
+        <v>100.50576781</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>3826227.0</v>
+        <v>6730871.27</v>
       </c>
       <c r="I87" s="1">
-        <v>18120.0</v>
+        <v>-87447.27</v>
       </c>
       <c r="J87" s="1">
-        <v>0.47357357522175</v>
+        <v>-1.2991968868839</v>
       </c>
       <c r="K87">
-        <v>0.06</v>
+        <v>1.41</v>
       </c>
       <c r="L87" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="M87" s="1">
-        <v>3844347.0</v>
+        <v>6643424.0</v>
       </c>
       <c r="N87" s="1">
-        <v>3846697.68</v>
+        <v>6737778.31</v>
       </c>
       <c r="O87" s="1">
-        <v>1.09</v>
+        <v>1.63</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B88" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C88" s="1">
-        <v>47000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>95.539</v>
+        <v>98.565</v>
       </c>
       <c r="E88" s="1">
-        <v>94.82</v>
+        <v>100.23628089</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>44565.4</v>
+        <v>4510632.64</v>
       </c>
       <c r="I88" s="1">
-        <v>337.93</v>
+        <v>-75207.64</v>
       </c>
       <c r="J88" s="1">
-        <v>0.75827884412571</v>
+        <v>-1.6673412800915</v>
       </c>
       <c r="K88">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>106.55</v>
+        <v>0.14</v>
+      </c>
+      <c r="L88" t="s">
+        <v>284</v>
       </c>
       <c r="M88" s="1">
-        <v>44903.33</v>
+        <v>4435425.0</v>
       </c>
       <c r="N88" s="1">
-        <v>45009.88</v>
+        <v>4441573.97</v>
       </c>
       <c r="O88" s="1">
-        <v>0.01</v>
+        <v>1.07</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B89" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C89" s="1">
-        <v>6197000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.35</v>
+        <v>99.641</v>
       </c>
       <c r="E89" s="1">
-        <v>100.53963644</v>
+        <v>100.59866667</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>6230441.27</v>
+        <v>603592.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-11751.77</v>
+        <v>-5746.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.18861858238815</v>
+        <v>-0.95196755424194</v>
       </c>
       <c r="K89">
-        <v>1.24</v>
+        <v>1.05</v>
       </c>
       <c r="L89" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="M89" s="1">
-        <v>6218689.5</v>
+        <v>597846.0</v>
       </c>
       <c r="N89" s="1">
-        <v>6295260.65</v>
+        <v>604129.56</v>
       </c>
       <c r="O89" s="1">
-        <v>1.78</v>
+        <v>0.15</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B90" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C90" s="1">
-        <v>3800000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.305</v>
+        <v>99.388</v>
       </c>
       <c r="E90" s="1">
-        <v>100.36562211</v>
+        <v>100.03257271</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>3813893.64</v>
+        <v>2235728.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-2303.64</v>
+        <v>-14406.2</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.060401264886873</v>
+        <v>-0.644362820522</v>
       </c>
       <c r="K90">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>3811590.0</v>
+        <v>2221321.8</v>
       </c>
       <c r="N90" s="1">
-        <v>3893576.3</v>
+        <v>2221321.8</v>
       </c>
       <c r="O90" s="1">
-        <v>1.1</v>
+        <v>0.54</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B91" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C91" s="1">
-        <v>500000.0</v>
+        <v>5737000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.682</v>
+        <v>98.464</v>
       </c>
       <c r="E91" s="1">
-        <v>100.663</v>
+        <v>99.89940178</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>503315.0</v>
+        <v>5731228.68</v>
       </c>
       <c r="I91" s="1">
-        <v>95.0</v>
+        <v>-82349.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.018874859680319</v>
+        <v>-1.4368472206906</v>
       </c>
       <c r="K91">
-        <v>0.87</v>
+        <v>0.94</v>
       </c>
       <c r="L91" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="M91" s="1">
-        <v>503410.0</v>
+        <v>5648879.68</v>
       </c>
       <c r="N91" s="1">
-        <v>507779.86</v>
+        <v>5702747.75</v>
       </c>
       <c r="O91" s="1">
-        <v>0.14</v>
+        <v>1.38</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B92" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C92" s="1">
-        <v>4837000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.27</v>
+        <v>102.209</v>
       </c>
       <c r="E92" s="1">
-        <v>99.97714865</v>
+        <v>104.27862829</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>4835894.68</v>
+        <v>3170070.3</v>
       </c>
       <c r="I92" s="1">
-        <v>14165.22</v>
+        <v>-62916.7</v>
       </c>
       <c r="J92" s="1">
-        <v>0.29291828994092</v>
+        <v>-1.984709928988</v>
       </c>
       <c r="K92">
-        <v>0.76</v>
+        <v>0.31</v>
       </c>
       <c r="L92" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="M92" s="1">
-        <v>4850059.9</v>
+        <v>3107153.6</v>
       </c>
       <c r="N92" s="1">
-        <v>4886772.33</v>
+        <v>3116460.5</v>
       </c>
       <c r="O92" s="1">
-        <v>1.38</v>
+        <v>0.75</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B93" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C93" s="1">
-        <v>2540000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>103.797</v>
+        <v>98.807</v>
       </c>
       <c r="E93" s="1">
-        <v>104.50457874</v>
+        <v>97.59608447</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>2654416.3</v>
+        <v>3708651.21</v>
       </c>
       <c r="I93" s="1">
-        <v>-17972.5</v>
+        <v>46014.79</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.67707917556112</v>
+        <v>1.2407419138237</v>
       </c>
       <c r="K93">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>324.01</v>
+        <v>1.71</v>
+      </c>
+      <c r="L93" t="s">
+        <v>298</v>
       </c>
       <c r="M93" s="1">
-        <v>2636443.8</v>
+        <v>3754666.0</v>
       </c>
       <c r="N93" s="1">
-        <v>2636767.81</v>
+        <v>3819669.42</v>
       </c>
       <c r="O93" s="1">
-        <v>0.75</v>
+        <v>0.92</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B94" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C94" s="1">
-        <v>3100000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.419</v>
+        <v>98.084</v>
       </c>
       <c r="E94" s="1">
-        <v>97.22558742</v>
+        <v>99.59360657</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>3013993.21</v>
+        <v>2182095.92</v>
       </c>
       <c r="I94" s="1">
-        <v>67995.79</v>
+        <v>-33075.48</v>
       </c>
       <c r="J94" s="1">
-        <v>2.256003423445</v>
+        <v>-1.515766547971</v>
       </c>
       <c r="K94">
-        <v>1.59</v>
+        <v>0.43</v>
       </c>
       <c r="L94" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="M94" s="1">
-        <v>3081989.0</v>
+        <v>2149020.44</v>
       </c>
       <c r="N94" s="1">
-        <v>3131355.44</v>
+        <v>2158399.72</v>
       </c>
       <c r="O94" s="1">
-        <v>0.89</v>
+        <v>0.52</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B95" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C95" s="1">
-        <v>1791000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.155</v>
+        <v>101.311</v>
       </c>
       <c r="E95" s="1">
-        <v>99.63472473</v>
+        <v>102.75960606</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1784457.92</v>
+        <v>3391067.0</v>
       </c>
       <c r="I95" s="1">
-        <v>9318.13</v>
+        <v>-47804.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.52218266934532</v>
+        <v>-1.4097037893973</v>
       </c>
       <c r="K95">
-        <v>0.23</v>
+        <v>2.22</v>
       </c>
       <c r="L95" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="M95" s="1">
-        <v>1793776.05</v>
+        <v>3343263.0</v>
       </c>
       <c r="N95" s="1">
-        <v>1797916.2</v>
+        <v>3416445.7</v>
       </c>
       <c r="O95" s="1">
-        <v>0.51</v>
+        <v>0.83</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B96" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C96" s="1">
-        <v>2800000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>102.441</v>
+        <v>96.525</v>
       </c>
       <c r="E96" s="1">
-        <v>102.89</v>
+        <v>97.15552632</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2880920.0</v>
+        <v>3691910.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-12572.0</v>
+        <v>-23960.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.43638837593547</v>
+        <v>-0.64898656792825</v>
       </c>
       <c r="K96">
-        <v>1.96</v>
+        <v>0.55</v>
       </c>
       <c r="L96" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="M96" s="1">
-        <v>2868348.0</v>
+        <v>3667950.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2923118.45</v>
+        <v>3688907.16</v>
       </c>
       <c r="O96" s="1">
-        <v>0.83</v>
+        <v>0.89</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B97" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C97" s="1">
-        <v>2300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.521</v>
+        <v>102.49</v>
       </c>
       <c r="E97" s="1">
-        <v>97.20630435</v>
+        <v>104.71313615</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>2235745.0</v>
+        <v>1361270.77</v>
       </c>
       <c r="I97" s="1">
-        <v>7238.0</v>
+        <v>-28900.77</v>
       </c>
       <c r="J97" s="1">
-        <v>0.32373996139989</v>
+        <v>-2.1230728402403</v>
       </c>
       <c r="K97">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="L97" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M97" s="1">
-        <v>2242983.0</v>
+        <v>1332370.0</v>
       </c>
       <c r="N97" s="1">
-        <v>2254155.96</v>
+        <v>1338827.19</v>
       </c>
       <c r="O97" s="1">
-        <v>0.64</v>
+        <v>0.32</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B98" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C98" s="1">
-        <v>1200000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>104.066</v>
+        <v>102.072</v>
       </c>
       <c r="E98" s="1">
-        <v>104.79923083</v>
+        <v>103.41409219</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1257590.77</v>
+        <v>1985550.57</v>
       </c>
       <c r="I98" s="1">
-        <v>-8798.77</v>
+        <v>-25768.17</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.69965287674622</v>
+        <v>-1.2977846240401</v>
       </c>
       <c r="K98">
-        <v>0.2</v>
+        <v>0.91</v>
       </c>
       <c r="L98" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M98" s="1">
-        <v>1248792.0</v>
+        <v>1959782.4</v>
       </c>
       <c r="N98" s="1">
-        <v>1251144.82</v>
+        <v>1977299.11</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B99" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C99" s="1">
-        <v>3456000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.354</v>
+        <v>99.548</v>
       </c>
       <c r="E99" s="1">
-        <v>100.03801707</v>
+        <v>98.96886842</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3457313.87</v>
+        <v>3760817.0</v>
       </c>
       <c r="I99" s="1">
-        <v>10920.37</v>
+        <v>22007.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.31586284643575</v>
+        <v>0.58516540421935</v>
       </c>
       <c r="K99">
-        <v>1.49</v>
+        <v>0.38</v>
       </c>
       <c r="L99" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="M99" s="1">
-        <v>3468234.24</v>
+        <v>3782824.0</v>
       </c>
       <c r="N99" s="1">
-        <v>3519648.16</v>
+        <v>3797139.07</v>
       </c>
       <c r="O99" s="1">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B100" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C100" s="1">
-        <v>1620000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>102.965</v>
+        <v>97.429</v>
       </c>
       <c r="E100" s="1">
-        <v>103.55423272</v>
+        <v>99.34837534</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1677578.57</v>
+        <v>5762205.77</v>
       </c>
       <c r="I100" s="1">
-        <v>-9545.57</v>
+        <v>-111323.77</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.56900881846625</v>
+        <v>-1.9319645018508</v>
       </c>
       <c r="K100">
-        <v>0.62</v>
+        <v>2.1</v>
       </c>
       <c r="L100" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="M100" s="1">
-        <v>1668033.0</v>
+        <v>5650882.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1678091.42</v>
+        <v>5772840.9</v>
       </c>
       <c r="O100" s="1">
-        <v>0.48</v>
+        <v>1.4</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B101" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C101" s="1">
-        <v>3800000.0</v>
+        <v>7053000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.484</v>
+        <v>98.349</v>
       </c>
       <c r="E101" s="1">
-        <v>98.96886842</v>
+        <v>99.69928158</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>3760817.0</v>
+        <v>7031790.33</v>
       </c>
       <c r="I101" s="1">
-        <v>19575.0</v>
+        <v>-95235.36</v>
       </c>
       <c r="J101" s="1">
-        <v>0.52049860442558</v>
+        <v>-1.3543543753529</v>
       </c>
       <c r="K101">
-        <v>0.34</v>
+        <v>1.97</v>
       </c>
       <c r="L101" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="M101" s="1">
-        <v>3780392.0</v>
+        <v>6936554.97</v>
       </c>
       <c r="N101" s="1">
-        <v>3793210.49</v>
+        <v>7075610.18</v>
       </c>
       <c r="O101" s="1">
-        <v>1.07</v>
+        <v>1.71</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B102" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C102" s="1">
-        <v>4900000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.657</v>
+        <v>98.856</v>
       </c>
       <c r="E102" s="1">
-        <v>99.47907694</v>
+        <v>100.48512466</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>4874474.77</v>
+        <v>3361227.42</v>
       </c>
       <c r="I102" s="1">
-        <v>8718.23</v>
+        <v>-54494.22</v>
       </c>
       <c r="J102" s="1">
-        <v>0.17885475689928</v>
+        <v>-1.6212595338164</v>
       </c>
       <c r="K102">
-        <v>1.95</v>
+        <v>0.08</v>
       </c>
       <c r="L102" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M102" s="1">
-        <v>4883193.0</v>
+        <v>3306733.2</v>
       </c>
       <c r="N102" s="1">
-        <v>4978508.07</v>
+        <v>3309396.37</v>
       </c>
       <c r="O102" s="1">
-        <v>1.41</v>
+        <v>0.8</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B103" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C103" s="1">
-        <v>5853000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.816</v>
+        <v>94.969</v>
       </c>
       <c r="E103" s="1">
-        <v>99.79464087</v>
+        <v>95.67</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>5840980.33</v>
+        <v>191340.0</v>
       </c>
       <c r="I103" s="1">
-        <v>1250.15</v>
+        <v>-1402.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.021403085259149</v>
+        <v>-0.73272708268005</v>
       </c>
       <c r="K103">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>0.07</v>
+      </c>
+      <c r="L103">
+        <v>139.73</v>
       </c>
       <c r="M103" s="1">
-        <v>5842230.48</v>
+        <v>189938.0</v>
       </c>
       <c r="N103" s="1">
-        <v>5948867.33</v>
+        <v>190077.73</v>
       </c>
       <c r="O103" s="1">
-        <v>1.69</v>
+        <v>0.05</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B104" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C104" s="1">
-        <v>2845000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.534</v>
+        <v>102.529</v>
       </c>
       <c r="E104" s="1">
-        <v>100.60985659</v>
+        <v>104.52229566</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>2862350.42</v>
+        <v>5539681.67</v>
       </c>
       <c r="I104" s="1">
-        <v>-2158.12</v>
+        <v>-105644.67</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.075396778288243</v>
+        <v>-1.9070530816259</v>
       </c>
       <c r="K104">
-        <v>1.83</v>
+        <v>1.31</v>
       </c>
       <c r="L104" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="M104" s="1">
-        <v>2860192.3</v>
+        <v>5434037.0</v>
       </c>
       <c r="N104" s="1">
-        <v>2912289.32</v>
+        <v>5503517.82</v>
       </c>
       <c r="O104" s="1">
-        <v>0.83</v>
+        <v>1.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B105" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>96.122</v>
+        <v>100.886</v>
       </c>
       <c r="E105" s="1">
-        <v>95.67</v>
+        <v>101.8218</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>191340.0</v>
+        <v>381831.75</v>
       </c>
       <c r="I105" s="1">
-        <v>904.0</v>
+        <v>-3509.25</v>
       </c>
       <c r="J105" s="1">
-        <v>0.47245740566531</v>
+        <v>-0.9190566263806</v>
       </c>
       <c r="K105">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>92.47</v>
+        <v>2.41</v>
+      </c>
+      <c r="L105" t="s">
+        <v>333</v>
       </c>
       <c r="M105" s="1">
-        <v>192244.0</v>
+        <v>378322.5</v>
       </c>
       <c r="N105" s="1">
-        <v>192336.47</v>
+        <v>387363.6</v>
       </c>
       <c r="O105" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B106" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C106" s="1">
-        <v>4400000.0</v>
+        <v>1815000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>103.905</v>
+        <v>106.077</v>
       </c>
       <c r="E106" s="1">
-        <v>104.74494705</v>
+        <v>106.3931405</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>4608777.67</v>
+        <v>1931035.5</v>
       </c>
       <c r="I106" s="1">
-        <v>-36957.67</v>
+        <v>-5737.95</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.80189743672317</v>
+        <v>-0.29714368275467</v>
       </c>
       <c r="K106">
-        <v>0.96</v>
+        <v>6.81</v>
       </c>
       <c r="L106" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="M106" s="1">
-        <v>4571820.0</v>
+        <v>1925297.55</v>
       </c>
       <c r="N106" s="1">
-        <v>4614252.88</v>
+        <v>2048953.75</v>
       </c>
       <c r="O106" s="1">
-        <v>1.31</v>
+        <v>0.5</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B107" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C107" s="1">
-        <v>375000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.375</v>
+        <v>98.198</v>
       </c>
       <c r="E107" s="1">
-        <v>101.8218</v>
+        <v>99.92660182</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>381831.75</v>
+        <v>3297577.86</v>
       </c>
       <c r="I107" s="1">
-        <v>-1675.5</v>
+        <v>-57043.86</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.43880583529264</v>
+        <v>-1.7298715124197</v>
       </c>
       <c r="K107">
-        <v>2.1</v>
+        <v>2.26</v>
       </c>
       <c r="L107" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="M107" s="1">
-        <v>380156.25</v>
+        <v>3240534.0</v>
       </c>
       <c r="N107" s="1">
-        <v>388015.84</v>
+        <v>3315134.34</v>
       </c>
       <c r="O107" s="1">
-        <v>0.11</v>
+        <v>0.8</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B108" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C108" s="1">
-        <v>2800000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.212</v>
+        <v>98.765</v>
       </c>
       <c r="E108" s="1">
-        <v>100.04695929</v>
+        <v>100.15900849</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>2801314.86</v>
+        <v>3302242.51</v>
       </c>
       <c r="I108" s="1">
-        <v>4621.14</v>
+        <v>-45960.46</v>
       </c>
       <c r="J108" s="1">
-        <v>0.16496324872242</v>
+        <v>-1.3917954196526</v>
       </c>
       <c r="K108">
-        <v>2.08</v>
+        <v>1.42</v>
       </c>
       <c r="L108" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="M108" s="1">
-        <v>2805936.0</v>
+        <v>3256282.05</v>
       </c>
       <c r="N108" s="1">
-        <v>2864160.66</v>
+        <v>3302993.31</v>
       </c>
       <c r="O108" s="1">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B109" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C109" s="1">
-        <v>2797000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.352</v>
+        <v>100.646</v>
       </c>
       <c r="E109" s="1">
-        <v>100.2422778</v>
+        <v>101.80010086</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2803776.51</v>
+        <v>5904405.85</v>
       </c>
       <c r="I109" s="1">
-        <v>3068.93</v>
+        <v>-66937.85</v>
       </c>
       <c r="J109" s="1">
-        <v>0.10945701232086</v>
+        <v>-1.1336932402775</v>
       </c>
       <c r="K109">
-        <v>1.25</v>
+        <v>2.89</v>
       </c>
       <c r="L109" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="M109" s="1">
-        <v>2806845.44</v>
+        <v>5837468.0</v>
       </c>
       <c r="N109" s="1">
-        <v>2841846.26</v>
+        <v>6004952.93</v>
       </c>
       <c r="O109" s="1">
-        <v>0.81</v>
+        <v>1.45</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B110" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C110" s="1">
-        <v>4900000.0</v>
+        <v>5149000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.534</v>
+        <v>100.505</v>
       </c>
       <c r="E110" s="1">
-        <v>101.89685408</v>
+        <v>101.54052787</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>4992945.85</v>
+        <v>5228321.78</v>
       </c>
       <c r="I110" s="1">
-        <v>-17779.85</v>
+        <v>-53319.33</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.35609939571045</v>
+        <v>-1.0198172997684</v>
       </c>
       <c r="K110">
-        <v>2.64</v>
+        <v>2.34</v>
       </c>
       <c r="L110" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="M110" s="1">
-        <v>4975166.0</v>
+        <v>5175002.45</v>
       </c>
       <c r="N110" s="1">
-        <v>5104697.16</v>
+        <v>5295616.01</v>
       </c>
       <c r="O110" s="1">
-        <v>1.45</v>
+        <v>1.28</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B111" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C111" s="1">
-        <v>4749000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.337</v>
+        <v>99.678</v>
       </c>
       <c r="E111" s="1">
-        <v>101.56803074</v>
+        <v>101.50487879</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>4823465.78</v>
+        <v>3349661.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-10971.65</v>
+        <v>-60287.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.22746403727985</v>
+        <v>-1.7997940687132</v>
       </c>
       <c r="K111">
-        <v>2.11</v>
+        <v>1.32</v>
       </c>
       <c r="L111" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="M111" s="1">
-        <v>4812494.13</v>
+        <v>3289374.0</v>
       </c>
       <c r="N111" s="1">
-        <v>4912515.88</v>
+        <v>3332963.38</v>
       </c>
       <c r="O111" s="1">
-        <v>1.39</v>
+        <v>0.81</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B112" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C112" s="1">
-        <v>2800000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>101.856</v>
+        <v>102.952</v>
       </c>
       <c r="E112" s="1">
-        <v>101.62</v>
+        <v>105.09337452</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2845360.0</v>
+        <v>4413921.73</v>
       </c>
       <c r="I112" s="1">
-        <v>6608.0</v>
+        <v>-89937.73</v>
       </c>
       <c r="J112" s="1">
-        <v>0.23223774847471</v>
+        <v>-2.0375923158927</v>
       </c>
       <c r="K112">
-        <v>1.09</v>
+        <v>2.33</v>
       </c>
       <c r="L112" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="M112" s="1">
-        <v>2851968.0</v>
+        <v>4323984.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2882557.04</v>
+        <v>4421820.99</v>
       </c>
       <c r="O112" s="1">
-        <v>0.82</v>
+        <v>1.07</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B113" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C113" s="1">
-        <v>3500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>104.68</v>
+        <v>105.196</v>
       </c>
       <c r="E113" s="1">
-        <v>105.32653514</v>
+        <v>109.06825</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>3686428.73</v>
+        <v>2181365.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-22628.73</v>
+        <v>-77445.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.61383880327994</v>
+        <v>-3.5502999268806</v>
       </c>
       <c r="K113">
-        <v>2.03</v>
+        <v>1.46</v>
       </c>
       <c r="L113" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="M113" s="1">
-        <v>3663800.0</v>
+        <v>2103920.0</v>
       </c>
       <c r="N113" s="1">
-        <v>3734854.79</v>
+        <v>2133070.55</v>
       </c>
       <c r="O113" s="1">
-        <v>1.06</v>
+        <v>0.52</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B114" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C114" s="1">
-        <v>1700000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>108.934</v>
+        <v>99.994</v>
       </c>
       <c r="E114" s="1">
-        <v>109.396</v>
+        <v>101.34664646</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1859732.0</v>
+        <v>4864639.03</v>
       </c>
       <c r="I114" s="1">
-        <v>-7854.0</v>
+        <v>-64927.03</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.42231891476836</v>
+        <v>-1.3346731298992</v>
       </c>
       <c r="K114">
-        <v>0.96</v>
+        <v>3.72</v>
       </c>
       <c r="L114" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="M114" s="1">
-        <v>1851878.0</v>
+        <v>4799712.0</v>
       </c>
       <c r="N114" s="1">
-        <v>1868150.1</v>
+        <v>4978035.29</v>
       </c>
       <c r="O114" s="1">
-        <v>0.53</v>
+        <v>1.2</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B115" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C115" s="1">
-        <v>3300000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.158</v>
+        <v>92.685</v>
       </c>
       <c r="E115" s="1">
-        <v>101.79048576</v>
+        <v>94.43916654</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>3359086.03</v>
+        <v>5160156.06</v>
       </c>
       <c r="I115" s="1">
-        <v>-20872.03</v>
+        <v>-95847.66</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.62136038831968</v>
+        <v>-1.8574566134343</v>
       </c>
       <c r="K115">
-        <v>3.46</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>3338214.0</v>
+        <v>5064308.4</v>
       </c>
       <c r="N115" s="1">
-        <v>3452493.45</v>
+        <v>5064308.4</v>
       </c>
       <c r="O115" s="1">
-        <v>0.98</v>
+        <v>1.22</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B116" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C116" s="1">
-        <v>4564000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>94.863</v>
+        <v>100.22</v>
       </c>
       <c r="E116" s="1">
-        <v>94.54881814</v>
+        <v>100.637</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>4315208.06</v>
+        <v>805096.0</v>
       </c>
       <c r="I116" s="1">
-        <v>14339.26</v>
+        <v>-3336.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.33229591251737</v>
+        <v>-0.41436052346552</v>
       </c>
       <c r="K116">
-        <v>1.41</v>
+        <v>0.88</v>
       </c>
       <c r="L116" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="M116" s="1">
-        <v>4329547.32</v>
+        <v>801760.0</v>
       </c>
       <c r="N116" s="1">
-        <v>4393693.4</v>
+        <v>808814.79</v>
       </c>
       <c r="O116" s="1">
-        <v>1.24</v>
+        <v>0.2</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B117" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C117" s="1">
-        <v>800000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.56</v>
+        <v>99.844</v>
       </c>
       <c r="E117" s="1">
-        <v>100.637</v>
+        <v>101.30837019</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>805096.0</v>
+        <v>4214428.2</v>
       </c>
       <c r="I117" s="1">
-        <v>-616.0</v>
+        <v>-60917.8</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.076512614644713</v>
+        <v>-1.4454582474557</v>
       </c>
       <c r="K117">
-        <v>0.68</v>
+        <v>2.14</v>
       </c>
       <c r="L117" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="M117" s="1">
-        <v>804480.0</v>
+        <v>4153510.4</v>
       </c>
       <c r="N117" s="1">
-        <v>809959.45</v>
+        <v>4242337.8</v>
       </c>
       <c r="O117" s="1">
-        <v>0.23</v>
+        <v>1.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B118" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C118" s="1">
-        <v>3460000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.054</v>
+        <v>97.906</v>
       </c>
       <c r="E118" s="1">
-        <v>101.45818497</v>
+        <v>98.32790727</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3510453.2</v>
+        <v>5408034.9</v>
       </c>
       <c r="I118" s="1">
-        <v>-13984.8</v>
+        <v>-23204.9</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.39837591340058</v>
+        <v>-0.42908192031083</v>
       </c>
       <c r="K118">
-        <v>1.91</v>
+        <v>0.92</v>
       </c>
       <c r="L118" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M118" s="1">
-        <v>3496468.4</v>
+        <v>5384830.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3562445.39</v>
+        <v>5435177.6</v>
       </c>
       <c r="O118" s="1">
-        <v>1.01</v>
+        <v>1.31</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B119" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C119" s="1">
-        <v>4600000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.604</v>
+        <v>98.1</v>
       </c>
       <c r="E119" s="1">
-        <v>98.30891087</v>
+        <v>98.51473529</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4522209.9</v>
+        <v>3349501.0</v>
       </c>
       <c r="I119" s="1">
-        <v>13574.1</v>
+        <v>-14101.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.30016519135921</v>
+        <v>-0.42098808150826</v>
       </c>
       <c r="K119">
-        <v>0.83</v>
+        <v>0.29</v>
       </c>
       <c r="L119" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M119" s="1">
-        <v>4535784.0</v>
+        <v>3335400.0</v>
       </c>
       <c r="N119" s="1">
-        <v>4573907.29</v>
+        <v>3345355.48</v>
       </c>
       <c r="O119" s="1">
-        <v>1.3</v>
+        <v>0.81</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B120" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C120" s="1">
-        <v>3100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.909</v>
+        <v>108.017</v>
       </c>
       <c r="E120" s="1">
-        <v>98.5</v>
+        <v>110.87634667</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3053500.0</v>
+        <v>665258.08</v>
       </c>
       <c r="I120" s="1">
-        <v>12679.0</v>
+        <v>-17156.08</v>
       </c>
       <c r="J120" s="1">
-        <v>0.41522842639594</v>
+        <v>-2.5788608234567</v>
       </c>
       <c r="K120">
-        <v>0.14</v>
+        <v>0.53</v>
       </c>
       <c r="L120" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M120" s="1">
-        <v>3066179.0</v>
+        <v>648102.0</v>
       </c>
       <c r="N120" s="1">
-        <v>3070616.67</v>
+        <v>651286.93</v>
       </c>
       <c r="O120" s="1">
-        <v>0.87</v>
+        <v>0.16</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B121" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C121" s="1">
-        <v>1200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.922</v>
+        <v>98.275</v>
       </c>
       <c r="E121" s="1">
-        <v>99.7445</v>
+        <v>99.7983</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1196934.0</v>
+        <v>2993949.0</v>
       </c>
       <c r="I121" s="1">
-        <v>2130.0</v>
+        <v>-45699.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.17795467419256</v>
+        <v>-1.5263787058497</v>
       </c>
       <c r="K121">
-        <v>0.26</v>
+        <v>0.62</v>
       </c>
       <c r="L121" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="M121" s="1">
-        <v>1199064.0</v>
+        <v>2948250.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1202137.97</v>
+        <v>2966743.15</v>
       </c>
       <c r="O121" s="1">
-        <v>0.34</v>
+        <v>0.72</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B122" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C122" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>109.628</v>
+        <v>101.352</v>
       </c>
       <c r="E122" s="1">
-        <v>111.305416</v>
+        <v>102.1475</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>556527.08</v>
+        <v>1225770.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-8387.08</v>
+        <v>-9546.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.5070389746353</v>
+        <v>-0.77877578991165</v>
       </c>
       <c r="K122">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>212.33</v>
+        <v>0.11</v>
+      </c>
+      <c r="L122" t="s">
+        <v>383</v>
       </c>
       <c r="M122" s="1">
-        <v>548140.0</v>
+        <v>1216224.0</v>
       </c>
       <c r="N122" s="1">
-        <v>548352.33</v>
+        <v>1217592.49</v>
       </c>
       <c r="O122" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B123" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C123" s="1">
-        <v>2500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.238</v>
+        <v>94.944</v>
       </c>
       <c r="E123" s="1">
-        <v>99.90388</v>
+        <v>95.56322325</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2497597.0</v>
+        <v>3822528.93</v>
       </c>
       <c r="I123" s="1">
-        <v>8353.0</v>
+        <v>-24768.93</v>
       </c>
       <c r="J123" s="1">
-        <v>0.33444146513629</v>
+        <v>-0.64797233594776</v>
       </c>
       <c r="K123">
-        <v>0.42</v>
+        <v>0.99</v>
       </c>
       <c r="L123" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="M123" s="1">
-        <v>2505950.0</v>
+        <v>3797760.0</v>
       </c>
       <c r="N123" s="1">
-        <v>2516438.01</v>
+        <v>3837321.64</v>
       </c>
       <c r="O123" s="1">
-        <v>0.71</v>
+        <v>0.93</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B124" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C124" s="1">
-        <v>800000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.073</v>
+        <v>99.885</v>
       </c>
       <c r="E124" s="1">
-        <v>102.296</v>
+        <v>101.9176069</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>818368.0</v>
+        <v>4280539.49</v>
       </c>
       <c r="I124" s="1">
-        <v>-1784.0</v>
+        <v>-85369.49</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.21799483850786</v>
+        <v>-1.9943628647612</v>
       </c>
       <c r="K124">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="L124" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="M124" s="1">
-        <v>816584.0</v>
+        <v>4195170.0</v>
       </c>
       <c r="N124" s="1">
-        <v>852164.82</v>
+        <v>4274106.99</v>
       </c>
       <c r="O124" s="1">
-        <v>0.24</v>
+        <v>1.03</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B125" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C125" s="1">
-        <v>3300000.0</v>
+        <v>4710000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>96.268</v>
+        <v>98.168</v>
       </c>
       <c r="E125" s="1">
-        <v>95.53672515</v>
+        <v>99.72630149</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3152711.93</v>
+        <v>4697108.8</v>
       </c>
       <c r="I125" s="1">
-        <v>24132.07</v>
+        <v>-73396.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.76543847125291</v>
+        <v>-1.5625782396184</v>
       </c>
       <c r="K125">
-        <v>0.93</v>
+        <v>0.55</v>
       </c>
       <c r="L125" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="M125" s="1">
-        <v>3176844.0</v>
+        <v>4623712.8</v>
       </c>
       <c r="N125" s="1">
-        <v>3207402.9</v>
+        <v>4649682.32</v>
       </c>
       <c r="O125" s="1">
-        <v>0.91</v>
+        <v>1.12</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B126" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C126" s="1">
-        <v>3500000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>102.404</v>
+        <v>99.838</v>
       </c>
       <c r="E126" s="1">
-        <v>102.04104257</v>
+        <v>100.56275984</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3571436.49</v>
+        <v>6134328.35</v>
       </c>
       <c r="I126" s="1">
-        <v>12703.51</v>
+        <v>-44210.35</v>
       </c>
       <c r="J126" s="1">
-        <v>0.35569749134752</v>
+        <v>-0.72070400339754</v>
       </c>
       <c r="K126">
-        <v>1.66</v>
+        <v>2.21</v>
       </c>
       <c r="L126" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="M126" s="1">
-        <v>3584140.0</v>
+        <v>6090118.0</v>
       </c>
       <c r="N126" s="1">
-        <v>3642201.64</v>
+        <v>6224986.49</v>
       </c>
       <c r="O126" s="1">
-        <v>1.03</v>
+        <v>1.51</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B127" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C127" s="1">
-        <v>4010000.0</v>
+        <v>4124000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.248</v>
+        <v>97.964</v>
       </c>
       <c r="E127" s="1">
-        <v>99.79814963</v>
+        <v>99.37023084</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>4001905.8</v>
+        <v>4098028.32</v>
       </c>
       <c r="I127" s="1">
-        <v>18039.0</v>
+        <v>-57992.96</v>
       </c>
       <c r="J127" s="1">
-        <v>0.4507602352859</v>
+        <v>-1.4151429778309</v>
       </c>
       <c r="K127">
-        <v>0.37</v>
+        <v>1.94</v>
       </c>
       <c r="L127" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="M127" s="1">
-        <v>4019944.8</v>
+        <v>4040035.36</v>
       </c>
       <c r="N127" s="1">
-        <v>4034790.04</v>
+        <v>4120114.4</v>
       </c>
       <c r="O127" s="1">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B128" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C128" s="1">
-        <v>5100000.0</v>
+        <v>2905000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.554</v>
+        <v>99.535</v>
       </c>
       <c r="E128" s="1">
-        <v>100.6005951</v>
+        <v>101.26198279</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>5130630.35</v>
+        <v>2941660.6</v>
       </c>
       <c r="I128" s="1">
-        <v>-2376.35</v>
+        <v>-50168.85</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.046316920882831</v>
+        <v>-1.7054601744334</v>
       </c>
       <c r="K128">
-        <v>2.02</v>
+        <v>0.39</v>
       </c>
       <c r="L128" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="M128" s="1">
-        <v>5128254.0</v>
+        <v>2891491.75</v>
       </c>
       <c r="N128" s="1">
-        <v>5231371.81</v>
+        <v>2902932.67</v>
       </c>
       <c r="O128" s="1">
-        <v>1.48</v>
+        <v>0.7</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B129" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C129" s="1">
-        <v>3424000.0</v>
+        <v>1999000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.577</v>
+        <v>98.657</v>
       </c>
       <c r="E129" s="1">
-        <v>99.47769626</v>
+        <v>98.93570235</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3406116.32</v>
+        <v>1977724.69</v>
       </c>
       <c r="I129" s="1">
-        <v>3400.16</v>
+        <v>-5571.26</v>
       </c>
       <c r="J129" s="1">
-        <v>0.09982512869672</v>
+        <v>-0.28170048279066</v>
       </c>
       <c r="K129">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.02</v>
+      </c>
+      <c r="L129">
+        <v>328.6</v>
       </c>
       <c r="M129" s="1">
-        <v>3409516.48</v>
+        <v>1972153.43</v>
       </c>
       <c r="N129" s="1">
-        <v>3471148.48</v>
+        <v>1972482.03</v>
       </c>
       <c r="O129" s="1">
-        <v>0.98</v>
+        <v>0.48</v>
       </c>
       <c r="P129">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>