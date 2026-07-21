--- v2 (2026-06-24)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1146 +130,1080 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>1 843.15</t>
-[...8 lines deleted...]
-    <t>44 597.95</t>
+    <t>2 591.10</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>17 391.78</t>
+    <t>24 449.32</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>113 178.08</t>
-[...17 lines deleted...]
-    <t>21 238.36</t>
+    <t>122 958.90</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>103 142.47</t>
+    <t>5 504.79</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>29 407.19</t>
+    <t>35 246.92</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
-    <t>4 475.34</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>28 513.01</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>81 972.60</t>
-[...8 lines deleted...]
-    <t>2 505.14</t>
+    <t>90 410.96</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>21 886.64</t>
+    <t>24 216.78</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>161 342.47</t>
+    <t>176 301.37</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>7 594.52</t>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>12 844.52</t>
+    <t>20 496.58</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>121 931.51</t>
+    <t>137 810.96</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>24 173.63</t>
-[...8 lines deleted...]
-    <t>12 689.88</t>
+    <t>33 983.22</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>16 629.32</t>
+    <t>18 653.75</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>15 655.07</t>
+    <t>17 703.39</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>2 584.25</t>
-[...8 lines deleted...]
-    <t>6 246.58</t>
+    <t>9 162.33</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>123 182.53</t>
-[...8 lines deleted...]
-    <t>1 273.97</t>
+    <t>135 370.21</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>220 715.75</t>
+    <t>2 589.04</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>186 337.60</t>
+    <t>203 168.10</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>3 254.79</t>
+    <t>4 635.62</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
+    <t>1 208.22</t>
+  </si>
+  <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>49 315.07</t>
+    <t>3 150.68</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>45 707.42</t>
+    <t>57 342.03</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
+    <t>1 257.53</t>
+  </si>
+  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>32 210.27</t>
+    <t>44 397.95</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>110 465.75</t>
+    <t>119 671.23</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>62 278.84</t>
+    <t>68 934.59</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>8 399.78</t>
+    <t>12 074.68</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>4 931.51</t>
+    <t>7 089.04</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>25 950.83</t>
+    <t>38 690.33</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>52 356.16</t>
+    <t>60 410.96</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>10 346.74</t>
+    <t>12 664.41</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>46 094.52</t>
+    <t>50 284.93</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>6 058.82</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>10 616.44</t>
+    <t>11 575.34</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>14 757.53</t>
+    <t>18 583.56</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>XS3232968803</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>55 145.55</t>
+    <t>68 809.93</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>45 061.64</t>
+    <t>49 952.05</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>75 945.21</t>
-[...8 lines deleted...]
-    <t>13 163.36</t>
+    <t>86 071.23</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>16 767.12</t>
+    <t>18 397.26</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>12 394.52</t>
+    <t>25 742.47</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>4 684.31</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>15 616.44</t>
+    <t>19 989.04</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>9 222.95</t>
+    <t>10 575.00</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>74 432.88</t>
+    <t>81 797.26</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>162 739.73</t>
+    <t>176 547.95</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
+    <t>1 475.81</t>
+  </si>
+  <si>
     <t>PTEDPNOM0015</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.625 15/04/2027</t>
   </si>
   <si>
-    <t>35 327.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>16 073.63</t>
+    <t>31 075.68</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>98 383.56</t>
+    <t>113 687.67</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>9 421.23</t>
+    <t>11 434.93</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>6 180.82</t>
+    <t>7 082.19</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>32 372.60</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>45 628.38</t>
+    <t>50 504.69</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>56 259.86</t>
+    <t>66 167.26</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>24 544.11</t>
+    <t>30 271.07</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>9 514.78</t>
+    <t>16 715.15</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>53 072.82</t>
+    <t>60 578.06</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>7 195.21</t>
+    <t>8 250.00</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>79 332.05</t>
+    <t>96 418.96</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>1 376.93</t>
-[...8 lines deleted...]
-    <t>5 273.97</t>
+    <t>11 015.42</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>48 883.56</t>
+    <t>54 493.15</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>6 366.44</t>
+    <t>13 222.60</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>50 320.33</t>
+    <t>58 325.84</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>35 224.66</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>19 347.95</t>
+    <t>21 879.45</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>106 145.21</t>
+    <t>120 164.38</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>29 095.89</t>
+    <t>36 000.00</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>3 945.21</t>
+    <t>10 082.19</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
+    <t>3 586.30</t>
+  </si>
+  <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>10 043.48</t>
+    <t>23 434.78</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>90 608.22</t>
+    <t>98 586.30</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>4 808.22</t>
+    <t>7 800.00</t>
+  </si>
+  <si>
+    <t>FR0013181898</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 3 09/06/2028</t>
+  </si>
+  <si>
+    <t>96 706.85</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
-    <t>1 811.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>94 354.31</t>
-[...17 lines deleted...]
-    <t>6 283.56</t>
+    <t>108 482.23</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
+    <t>6 654.05</t>
+  </si>
+  <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>53 868.07</t>
+    <t>66 437.29</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>9 306.90</t>
-[...8 lines deleted...]
-    <t>65 003.42</t>
+    <t>20 164.94</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>9 379.28</t>
+    <t>14 631.68</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>73 182.70</t>
+    <t>83 690.98</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>20 957.16</t>
+    <t>23 997.57</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>6 457.19</t>
+    <t>11 215.12</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>17 516.71</t>
+    <t>24 328.77</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>14 315.07</t>
+    <t>16 136.99</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>121 958.90</t>
-[...8 lines deleted...]
-    <t>139 055.21</t>
+    <t>133 082.19</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>2 663.17</t>
-[...5 lines deleted...]
-    <t>NYKREDIT REALKREDIT A/S 0.375 17/01/2028</t>
+    <t>10 120.05</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>69 480.82</t>
+    <t>91 842.47</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>9 041.10</t>
+    <t>10 479.45</t>
   </si>
   <si>
     <t>XS2747093321</t>
   </si>
   <si>
     <t>PIRAEUS BANK SA 17/04/2034</t>
   </si>
   <si>
-    <t>123 656.20</t>
+    <t>2 163.08</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>74 600.34</t>
+    <t>81 878.42</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>46 711.26</t>
+    <t>53 350.43</t>
+  </si>
+  <si>
+    <t>FR0014002OL8</t>
+  </si>
+  <si>
+    <t>RENAULT SA 2.5 01/04/2028</t>
+  </si>
+  <si>
+    <t>3 164.38</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>167 484.93</t>
+    <t>184 726.03</t>
+  </si>
+  <si>
+    <t>DE000A2YB7B5</t>
+  </si>
+  <si>
+    <t>SCHAEFFLER AG 2.875 26/03/2027</t>
+  </si>
+  <si>
+    <t>4 410.96</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>120 613.56</t>
+    <t>135 425.75</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>43 589.38</t>
+    <t>20 786.64</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>97 836.99</t>
+    <t>113 141.10</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>29 150.55</t>
+    <t>41 332.87</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>178 323.29</t>
+    <t>1 052.05</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
+    <t>6 287.34</t>
+  </si>
+  <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>7 054.79</t>
+    <t>8 972.60</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>88 827.40</t>
+    <t>100 395.62</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>50 347.60</t>
+    <t>56 148.97</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>9 955.48</t>
+    <t>16 150.00</t>
+  </si>
+  <si>
+    <t>XS1997077364</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
+  </si>
+  <si>
+    <t>63 227.95</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>3 184.93</t>
+    <t>6 752.05</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>18 493.15</t>
-[...8 lines deleted...]
-    <t>1 368.49</t>
+    <t>25 684.93</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>39 561.64</t>
+    <t>2 630.14</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>78 936.99</t>
+    <t>126 728.77</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>25 969.52</t>
+    <t>36 357.33</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>134 868.49</t>
+    <t>148 906.85</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>80 079.04</t>
-[...8 lines deleted...]
-    <t>11 440.92</t>
+    <t>87 197.18</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
+  </si>
+  <si>
+    <t>2 628.82</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1633,212 +1567,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>869872.0921</v>
+        <v>864077.9008</v>
       </c>
       <c r="D2">
-        <v>118.17</v>
+        <v>119.24</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>102797183.65</v>
+        <v>103034070.83</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>102797183.65</v>
+        <v>103034070.83</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2817723.7835</v>
+        <v>2673152.7787</v>
       </c>
       <c r="D3">
-        <v>105.63</v>
+        <v>106.57</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>297662294.22</v>
+        <v>284897793.13</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>297662294.22</v>
+        <v>284897793.13</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29206.2507</v>
+        <v>29293.1975</v>
       </c>
       <c r="D4">
-        <v>109.64</v>
+        <v>110.63</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3202461.75</v>
+        <v>3240883.47</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3202461.75</v>
+        <v>3240883.47</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>98828.75</v>
+        <v>97640.06</v>
       </c>
       <c r="D5">
-        <v>99.68</v>
+        <v>100.59</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9851547.52</v>
+        <v>9821956.71</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9851547.52</v>
+        <v>9821956.71</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>99.35</v>
+        <v>100.23</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>63687.16</v>
+        <v>64252.56</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>63687.16</v>
+        <v>64252.56</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P129"/>
+  <dimension ref="A1:P121"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O129" sqref="O129"/>
+      <selection activeCell="O121" sqref="O121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1857,6439 +1791,6039 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>5372.0</v>
+        <v>2431.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4785.96</v>
+        <v>4793.7</v>
       </c>
       <c r="E2" s="1">
-        <v>4784.364534624</v>
+        <v>4793.25</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>25701606.28</v>
+        <v>11652390.75</v>
       </c>
       <c r="I2" s="1">
-        <v>8570.84</v>
+        <v>1093.95</v>
       </c>
       <c r="J2" s="1">
-        <v>0.033347487727526</v>
+        <v>0.0093882021592865</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>25710177.12</v>
+        <v>11653484.7</v>
       </c>
       <c r="N2" s="1">
-        <v>25710177.12</v>
+        <v>11653484.7</v>
       </c>
       <c r="O2" s="1">
-        <v>6.22</v>
+        <v>2.91</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>1133.0</v>
+        <v>655.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.69</v>
+        <v>105.995</v>
       </c>
       <c r="E3" s="1">
-        <v>106.149571933</v>
+        <v>105.894129771</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-520695.0</v>
+        <v>66070.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-520695.0</v>
+        <v>66070.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-520695.0</v>
+        <v>66070.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.13</v>
+        <v>0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.331</v>
+        <v>100.358</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-1482.0</v>
+        <v>-1401.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.48995784775601</v>
+        <v>-0.46317877510538</v>
       </c>
       <c r="K4">
-        <v>0.61</v>
+        <v>0.86</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>300993.0</v>
+        <v>301074.0</v>
       </c>
       <c r="N4" s="1">
-        <v>302836.15</v>
+        <v>303665.1</v>
       </c>
       <c r="O4" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.257</v>
+        <v>101.735</v>
       </c>
       <c r="E5" s="1">
-        <v>100.06721739</v>
+        <v>103.00508304</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2301546.0</v>
+        <v>2369116.91</v>
       </c>
       <c r="I5" s="1">
-        <v>-18635.0</v>
+        <v>-29211.91</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.80967315013474</v>
+        <v>-1.2330294835471</v>
       </c>
       <c r="K5">
-        <v>1.94</v>
+        <v>1.06</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>2282911.0</v>
+        <v>2339905.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2327508.95</v>
+        <v>2364354.32</v>
       </c>
       <c r="O5" s="1">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>2300000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.334</v>
+        <v>98.898</v>
       </c>
       <c r="E6" s="1">
-        <v>103.00508304</v>
+        <v>99.78678667</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2369116.91</v>
+        <v>5089126.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-38434.91</v>
+        <v>-45328.12</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.6223306599082</v>
+        <v>-0.89068572739557</v>
       </c>
       <c r="K6">
-        <v>0.76</v>
+        <v>2.41</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>2330682.0</v>
+        <v>5043798.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2348073.78</v>
+        <v>5166756.9</v>
       </c>
       <c r="O6" s="1">
-        <v>0.57</v>
+        <v>1.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>5100000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.492</v>
+        <v>99.267</v>
       </c>
       <c r="E7" s="1">
-        <v>99.78678667</v>
+        <v>99.71406383</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>5089126.12</v>
+        <v>4686561.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-66034.12</v>
+        <v>-21012.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.2975532231455</v>
+        <v>-0.44834581263319</v>
       </c>
       <c r="K7">
-        <v>2.22</v>
+        <v>0.12</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>5023092.0</v>
+        <v>4665549.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5136270.08</v>
+        <v>4671053.79</v>
       </c>
       <c r="O7" s="1">
-        <v>1.24</v>
+        <v>1.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>2000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.253</v>
+        <v>98.59</v>
       </c>
       <c r="E8" s="1">
-        <v>100.2688735</v>
+        <v>99.76155759</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2005377.47</v>
+        <v>2893085.17</v>
       </c>
       <c r="I8" s="1">
-        <v>-20317.47</v>
+        <v>-33975.17</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.0131494097219</v>
+        <v>-1.1743577531801</v>
       </c>
       <c r="K8">
-        <v>0.8</v>
+        <v>1.22</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1985060.0</v>
+        <v>2859110.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2001032.6</v>
+        <v>2894356.92</v>
       </c>
       <c r="O8" s="1">
-        <v>0.48</v>
+        <v>0.72</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>1700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.445</v>
+        <v>96.78</v>
       </c>
       <c r="E9" s="1">
-        <v>97.27493412</v>
+        <v>97.254</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1653673.88</v>
+        <v>291762.0</v>
       </c>
       <c r="I9" s="1">
-        <v>19891.12</v>
+        <v>-1422.0</v>
       </c>
       <c r="J9" s="1">
-        <v>1.2028441786841</v>
+        <v>-0.48738355234746</v>
       </c>
       <c r="K9">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.11</v>
+      </c>
+      <c r="L9">
+        <v>320.55</v>
       </c>
       <c r="M9" s="1">
-        <v>1673565.0</v>
+        <v>290340.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1694803.36</v>
+        <v>290660.55</v>
       </c>
       <c r="O9" s="1">
-        <v>0.41</v>
+        <v>0.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1">
-        <v>4700000.0</v>
+        <v>1851000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.986</v>
+        <v>93.384</v>
       </c>
       <c r="E10" s="1">
-        <v>99.71406383</v>
+        <v>94.22797137</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4686561.0</v>
+        <v>1744159.75</v>
       </c>
       <c r="I10" s="1">
-        <v>-34219.0</v>
+        <v>-15621.91</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.7301515973013</v>
+        <v>-0.8956696770465</v>
       </c>
       <c r="K10">
-        <v>2.19</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.04</v>
+      </c>
+      <c r="L10">
+        <v>741.67</v>
       </c>
       <c r="M10" s="1">
-        <v>4652342.0</v>
+        <v>1728537.84</v>
       </c>
       <c r="N10" s="1">
-        <v>4755484.47</v>
+        <v>1729279.51</v>
       </c>
       <c r="O10" s="1">
-        <v>1.15</v>
+        <v>0.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>107.308</v>
+      </c>
+      <c r="E11" s="1">
+        <v>109.8295</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1757272.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-40344.0</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-2.2958312657346</v>
+      </c>
+      <c r="K11">
+        <v>5.65</v>
+      </c>
+      <c r="L11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>2824339.0</v>
+        <v>1716928.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2853746.19</v>
+        <v>1807338.96</v>
       </c>
       <c r="O11" s="1">
-        <v>0.69</v>
+        <v>0.45</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.328</v>
+      </c>
+      <c r="E12" s="1">
+        <v>100.75133333</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>906762.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-3810.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-0.42017640792181</v>
+      </c>
+      <c r="K12">
+        <v>2.69</v>
+      </c>
+      <c r="L12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>288204.0</v>
+        <v>902952.0</v>
       </c>
       <c r="N12" s="1">
-        <v>292679.34</v>
+        <v>927168.78</v>
       </c>
       <c r="O12" s="1">
-        <v>0.07</v>
+        <v>0.23</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.226</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.084275</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>6005056.5</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-51496.5</v>
+      </c>
+      <c r="J13" s="1">
+        <v>-0.85755229780103</v>
+      </c>
+      <c r="K13">
+        <v>2.94</v>
+      </c>
+      <c r="L13" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>1706899.65</v>
+        <v>5953560.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1735412.66</v>
+        <v>6129861.37</v>
       </c>
       <c r="O13" s="1">
-        <v>0.42</v>
+        <v>1.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>1600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>107.401</v>
+        <v>98.616</v>
       </c>
       <c r="E14" s="1">
-        <v>109.8295</v>
+        <v>99.5035</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1757272.0</v>
+        <v>1393049.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-38856.0</v>
+        <v>-12425.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-2.2111545622988</v>
+        <v>-0.89192842462828</v>
       </c>
       <c r="K14">
-        <v>5.12</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.04</v>
+      </c>
+      <c r="L14">
+        <v>575.34</v>
       </c>
       <c r="M14" s="1">
-        <v>1718416.0</v>
+        <v>1380624.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1800388.6</v>
+        <v>1381199.34</v>
       </c>
       <c r="O14" s="1">
-        <v>0.44</v>
+        <v>0.34</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>275000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.134</v>
+        <v>100.204</v>
       </c>
       <c r="E15" s="1">
-        <v>99.755</v>
+        <v>99.762</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>274326.25</v>
+        <v>1296906.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-4457.75</v>
+        <v>5746.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.6249812039497</v>
+        <v>0.44305446963774</v>
       </c>
       <c r="K15">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>0.06</v>
+      </c>
+      <c r="L15">
+        <v>841.44</v>
       </c>
       <c r="M15" s="1">
-        <v>269868.5</v>
+        <v>1302652.0</v>
       </c>
       <c r="N15" s="1">
-        <v>272373.64</v>
+        <v>1303493.44</v>
       </c>
       <c r="O15" s="1">
-        <v>0.07</v>
+        <v>0.33</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.254</v>
+        <v>103.69</v>
       </c>
       <c r="E16" s="1">
-        <v>100.75133333</v>
+        <v>104.746</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>906762.0</v>
+        <v>1990174.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-4476.0</v>
+        <v>-20064.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.49362456741681</v>
+        <v>-1.008153055964</v>
       </c>
       <c r="K16">
-        <v>2.43</v>
+        <v>1.08</v>
       </c>
       <c r="L16" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>902286.0</v>
+        <v>1970110.0</v>
       </c>
       <c r="N16" s="1">
-        <v>924172.64</v>
+        <v>1990606.58</v>
       </c>
       <c r="O16" s="1">
-        <v>0.22</v>
+        <v>0.5</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C17" s="1">
-        <v>6000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.163</v>
+        <v>104.29</v>
       </c>
       <c r="E17" s="1">
-        <v>100.084275</v>
+        <v>106.02823333</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>6005056.5</v>
+        <v>3817016.4</v>
       </c>
       <c r="I17" s="1">
-        <v>-115276.5</v>
+        <v>-62576.4</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.9196572088872</v>
+        <v>-1.63940610787</v>
       </c>
       <c r="K17">
-        <v>2.69</v>
+        <v>3.83</v>
       </c>
       <c r="L17" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="M17" s="1">
-        <v>5889780.0</v>
+        <v>3754440.0</v>
       </c>
       <c r="N17" s="1">
-        <v>6051122.47</v>
+        <v>3892250.96</v>
       </c>
       <c r="O17" s="1">
-        <v>1.46</v>
+        <v>0.97</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C18" s="1">
-        <v>1400000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.958</v>
+        <v>101.636</v>
       </c>
       <c r="E18" s="1">
-        <v>99.5035</v>
+        <v>102.9313697</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1393049.0</v>
+        <v>3396735.2</v>
       </c>
       <c r="I18" s="1">
-        <v>-21637.0</v>
+        <v>-42747.2</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.553211696071</v>
+        <v>-1.2584790242112</v>
       </c>
       <c r="K18">
-        <v>0.54</v>
+        <v>1.03</v>
       </c>
       <c r="L18" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="M18" s="1">
-        <v>1371412.0</v>
+        <v>3353988.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1379006.52</v>
+        <v>3387971.22</v>
       </c>
       <c r="O18" s="1">
-        <v>0.33</v>
+        <v>0.84</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C19" s="1">
-        <v>1900000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>103.342</v>
+        <v>94.51</v>
       </c>
       <c r="E19" s="1">
-        <v>104.746</v>
+        <v>94.51235868</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1990174.0</v>
+        <v>4300312.32</v>
       </c>
       <c r="I19" s="1">
-        <v>-26676.0</v>
+        <v>-107.32</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.340385313043</v>
+        <v>-0.002495632689302</v>
       </c>
       <c r="K19">
-        <v>0.68</v>
+        <v>0.41</v>
       </c>
       <c r="L19" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="M19" s="1">
-        <v>1963498.0</v>
+        <v>4300205.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1976342.52</v>
+        <v>4318858.75</v>
       </c>
       <c r="O19" s="1">
-        <v>0.48</v>
+        <v>1.08</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C20" s="1">
-        <v>3600000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>103.681</v>
+        <v>96.903</v>
       </c>
       <c r="E20" s="1">
-        <v>106.02823333</v>
+        <v>96.74135808</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3817016.4</v>
+        <v>4430754.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-84500.4</v>
+        <v>7403.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-2.2137814236271</v>
+        <v>0.16708667792946</v>
       </c>
       <c r="K20">
-        <v>3.39</v>
+        <v>0.39</v>
       </c>
       <c r="L20" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="M20" s="1">
-        <v>3732516.0</v>
+        <v>4438157.4</v>
       </c>
       <c r="N20" s="1">
-        <v>3854447.51</v>
+        <v>4455860.79</v>
       </c>
       <c r="O20" s="1">
-        <v>0.93</v>
+        <v>1.11</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B21" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C21" s="1">
-        <v>3300000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.221</v>
+        <v>96.146</v>
       </c>
       <c r="E21" s="1">
-        <v>102.9313697</v>
+        <v>96.32958306</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3396735.2</v>
+        <v>4720149.57</v>
       </c>
       <c r="I21" s="1">
-        <v>-56442.2</v>
+        <v>-8995.57</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.6616602907404</v>
+        <v>-0.19057807102498</v>
       </c>
       <c r="K21">
-        <v>0.73</v>
+        <v>0.19</v>
       </c>
       <c r="L21" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="M21" s="1">
-        <v>3340293.0</v>
+        <v>4711154.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3364466.63</v>
+        <v>4720316.33</v>
       </c>
       <c r="O21" s="1">
-        <v>0.81</v>
+        <v>1.18</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C22" s="1">
-        <v>800000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.917</v>
+        <v>100.503</v>
       </c>
       <c r="E22" s="1">
-        <v>99.837</v>
+        <v>101.45567878</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>798696.0</v>
+        <v>4159682.83</v>
       </c>
       <c r="I22" s="1">
-        <v>640.0</v>
+        <v>-39059.83</v>
       </c>
       <c r="J22" s="1">
-        <v>0.080130612899025</v>
+        <v>-0.93900981388045</v>
       </c>
       <c r="K22">
-        <v>1.59</v>
+        <v>3.3</v>
       </c>
       <c r="L22" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="M22" s="1">
-        <v>799336.0</v>
+        <v>4120623.0</v>
       </c>
       <c r="N22" s="1">
-        <v>812025.88</v>
+        <v>4255993.21</v>
       </c>
       <c r="O22" s="1">
-        <v>0.2</v>
+        <v>1.06</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B23" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C23" s="1">
-        <v>4550000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>93.73</v>
+        <v>102.905</v>
       </c>
       <c r="E23" s="1">
-        <v>94.51235868</v>
+        <v>104.41792044</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4300312.32</v>
+        <v>4698806.42</v>
       </c>
       <c r="I23" s="1">
-        <v>-35597.32</v>
+        <v>-68081.42</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.827784527055</v>
+        <v>-1.4489088060793</v>
       </c>
       <c r="K23">
-        <v>0.37</v>
+        <v>0.06</v>
       </c>
       <c r="L23" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="M23" s="1">
-        <v>4264715.0</v>
+        <v>4630725.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4281344.32</v>
+        <v>4633314.04</v>
       </c>
       <c r="O23" s="1">
-        <v>1.04</v>
+        <v>1.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B24" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C24" s="1">
-        <v>4580000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>96.224</v>
+        <v>99.315</v>
       </c>
       <c r="E24" s="1">
-        <v>96.74135808</v>
+        <v>100.19916009</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4430754.2</v>
+        <v>8374645.8</v>
       </c>
       <c r="I24" s="1">
-        <v>-23695.0</v>
+        <v>-73898.1</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.53478480029427</v>
+        <v>-0.88240269218311</v>
       </c>
       <c r="K24">
-        <v>0.34</v>
+        <v>2.43</v>
       </c>
       <c r="L24" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="M24" s="1">
-        <v>4407059.2</v>
+        <v>8300747.7</v>
       </c>
       <c r="N24" s="1">
-        <v>4422714.27</v>
+        <v>8503915.8</v>
       </c>
       <c r="O24" s="1">
-        <v>1.07</v>
+        <v>2.12</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B25" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C25" s="1">
-        <v>4900000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>95.23</v>
+        <v>92.825</v>
       </c>
       <c r="E25" s="1">
-        <v>96.32958306</v>
+        <v>92.61058806</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>4720149.57</v>
+        <v>3333981.17</v>
       </c>
       <c r="I25" s="1">
-        <v>-53879.57</v>
+        <v>7718.83</v>
       </c>
       <c r="J25" s="1">
-        <v>-1.1414801416981</v>
+        <v>0.23151990387516</v>
       </c>
       <c r="K25">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="L25" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="M25" s="1">
-        <v>4666270.0</v>
+        <v>3341700.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4668854.25</v>
+        <v>3346335.62</v>
       </c>
       <c r="O25" s="1">
-        <v>1.13</v>
+        <v>0.83</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C26" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.104</v>
+        <v>98.089</v>
       </c>
       <c r="E26" s="1">
-        <v>98.4485</v>
+        <v>97.397</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>590691.0</v>
+        <v>1363558.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-2067.0</v>
+        <v>9688.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.34992915077426</v>
+        <v>0.71049416306457</v>
       </c>
       <c r="K26">
-        <v>1.04</v>
+        <v>0.09</v>
       </c>
       <c r="L26" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="M26" s="1">
-        <v>588624.0</v>
+        <v>1373246.0</v>
       </c>
       <c r="N26" s="1">
-        <v>594870.58</v>
+        <v>1374454.22</v>
       </c>
       <c r="O26" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B27" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C27" s="1">
-        <v>4100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.142</v>
+        <v>99.215</v>
       </c>
       <c r="E27" s="1">
-        <v>101.45567878</v>
+        <v>99.4518355</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>4159682.83</v>
+        <v>1989036.71</v>
       </c>
       <c r="I27" s="1">
-        <v>-53860.83</v>
+        <v>-4736.71</v>
       </c>
       <c r="J27" s="1">
-        <v>-1.2948302118506</v>
+        <v>-0.23814090389513</v>
       </c>
       <c r="K27">
-        <v>3.0</v>
+        <v>0.16</v>
       </c>
       <c r="L27" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="M27" s="1">
-        <v>4105822.0</v>
+        <v>1984300.0</v>
       </c>
       <c r="N27" s="1">
-        <v>4229004.53</v>
+        <v>1987450.68</v>
       </c>
       <c r="O27" s="1">
-        <v>1.02</v>
+        <v>0.5</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B28" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C28" s="1">
-        <v>300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.319</v>
+        <v>106.491</v>
       </c>
       <c r="E28" s="1">
-        <v>102.557</v>
+        <v>107.86245455</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>307671.0</v>
+        <v>2372974.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-3714.0</v>
+        <v>-30172.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.2071335940014</v>
+        <v>-1.271484643321</v>
       </c>
       <c r="K28">
-        <v>0.42</v>
+        <v>2.61</v>
       </c>
       <c r="L28" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="M28" s="1">
-        <v>303957.0</v>
+        <v>2342802.0</v>
       </c>
       <c r="N28" s="1">
-        <v>305230.97</v>
+        <v>2400144.03</v>
       </c>
       <c r="O28" s="1">
-        <v>0.07</v>
+        <v>0.6</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B29" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C29" s="1">
-        <v>4500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>102.173</v>
+        <v>99.206</v>
       </c>
       <c r="E29" s="1">
-        <v>104.41792044</v>
+        <v>99.371</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>4698806.42</v>
+        <v>496855.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-101021.42</v>
+        <v>-825.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.1499378984844</v>
+        <v>-0.16604441939801</v>
       </c>
       <c r="K29">
-        <v>4.9</v>
+        <v>0.25</v>
       </c>
       <c r="L29" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="M29" s="1">
-        <v>4597785.0</v>
+        <v>496030.0</v>
       </c>
       <c r="N29" s="1">
-        <v>4818500.75</v>
+        <v>497287.53</v>
       </c>
       <c r="O29" s="1">
-        <v>1.17</v>
+        <v>0.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B30" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C30" s="1">
-        <v>8358000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.723</v>
+        <v>101.677</v>
       </c>
       <c r="E30" s="1">
-        <v>100.19916009</v>
+        <v>103.03238585</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>8374645.8</v>
+        <v>4224327.82</v>
       </c>
       <c r="I30" s="1">
-        <v>-123377.46</v>
+        <v>-55570.82</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.4732260079585</v>
+        <v>-1.3154949702743</v>
       </c>
       <c r="K30">
-        <v>2.23</v>
+        <v>1.08</v>
       </c>
       <c r="L30" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="M30" s="1">
-        <v>8251268.34</v>
+        <v>4168757.0</v>
       </c>
       <c r="N30" s="1">
-        <v>8437605.94</v>
+        <v>4213154.95</v>
       </c>
       <c r="O30" s="1">
-        <v>2.04</v>
+        <v>1.05</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C31" s="1">
-        <v>3600000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>91.792</v>
+        <v>101.141</v>
       </c>
       <c r="E31" s="1">
-        <v>92.61058806</v>
+        <v>102.282425</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3333981.17</v>
+        <v>3273037.6</v>
       </c>
       <c r="I31" s="1">
-        <v>-29469.17</v>
+        <v>-36525.6</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.88390331250731</v>
+        <v>-1.1159541827445</v>
       </c>
       <c r="K31">
-        <v>0.09</v>
+        <v>3.74</v>
       </c>
       <c r="L31" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="M31" s="1">
-        <v>3304512.0</v>
+        <v>3236512.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3307766.79</v>
+        <v>3356183.23</v>
       </c>
       <c r="O31" s="1">
-        <v>0.8</v>
+        <v>0.84</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B32" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C32" s="1">
-        <v>1400000.0</v>
+        <v>3155000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.775</v>
+        <v>99.328</v>
       </c>
       <c r="E32" s="1">
-        <v>97.397</v>
+        <v>100.13010777</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1363558.0</v>
+        <v>3159104.9</v>
       </c>
       <c r="I32" s="1">
-        <v>5292.0</v>
+        <v>-25306.5</v>
       </c>
       <c r="J32" s="1">
-        <v>0.38810230294568</v>
+        <v>-0.80106551700768</v>
       </c>
       <c r="K32">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>671.23</v>
+        <v>2.18</v>
+      </c>
+      <c r="L32" t="s">
+        <v>118</v>
       </c>
       <c r="M32" s="1">
-        <v>1368850.0</v>
+        <v>3133798.4</v>
       </c>
       <c r="N32" s="1">
-        <v>1369521.23</v>
+        <v>3202732.99</v>
       </c>
       <c r="O32" s="1">
-        <v>0.33</v>
+        <v>0.8</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C33" s="1">
-        <v>2000000.0</v>
+        <v>1742000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.797</v>
+        <v>98.743</v>
       </c>
       <c r="E33" s="1">
-        <v>99.4518355</v>
+        <v>99.55577268</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1989036.71</v>
+        <v>1734261.56</v>
       </c>
       <c r="I33" s="1">
-        <v>-13096.71</v>
+        <v>-14158.5</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.65844486097997</v>
+        <v>-0.81639934405281</v>
       </c>
       <c r="K33">
-        <v>2.47</v>
+        <v>0.69</v>
       </c>
       <c r="L33" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="M33" s="1">
-        <v>1975940.0</v>
+        <v>1720103.06</v>
       </c>
       <c r="N33" s="1">
-        <v>2025255.07</v>
+        <v>1732177.74</v>
       </c>
       <c r="O33" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B34" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C34" s="1">
-        <v>2200000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>104.364</v>
+        <v>98.4</v>
       </c>
       <c r="E34" s="1">
-        <v>107.86245455</v>
+        <v>97.68931267</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2372974.0</v>
+        <v>4396019.07</v>
       </c>
       <c r="I34" s="1">
-        <v>-76966.0</v>
+        <v>31980.93</v>
       </c>
       <c r="J34" s="1">
-        <v>-3.2434405096727</v>
+        <v>0.72749752652916</v>
       </c>
       <c r="K34">
-        <v>2.08</v>
+        <v>0.16</v>
       </c>
       <c r="L34" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="M34" s="1">
-        <v>2296008.0</v>
+        <v>4428000.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2341715.42</v>
+        <v>4435089.04</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>1.11</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B35" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C35" s="1">
-        <v>500000.0</v>
+        <v>5662000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.983</v>
+        <v>98.867</v>
       </c>
       <c r="E35" s="1">
-        <v>99.371</v>
+        <v>99.79332179</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>496855.0</v>
+        <v>5650297.88</v>
       </c>
       <c r="I35" s="1">
-        <v>-1940.0</v>
+        <v>-52448.34</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.39045596803897</v>
+        <v>-0.92824026474158</v>
       </c>
       <c r="K35">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>567.12</v>
+        <v>0.68</v>
+      </c>
+      <c r="L35" t="s">
+        <v>127</v>
       </c>
       <c r="M35" s="1">
-        <v>494915.0</v>
+        <v>5597849.54</v>
       </c>
       <c r="N35" s="1">
-        <v>495482.12</v>
+        <v>5636539.87</v>
       </c>
       <c r="O35" s="1">
-        <v>0.12</v>
+        <v>1.41</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>128</v>
+      </c>
+      <c r="B36" t="s">
+        <v>129</v>
+      </c>
+      <c r="C36" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>98.675</v>
+      </c>
+      <c r="E36" s="1">
+        <v>99.72018738</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>4188247.87</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-43897.87</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-1.0481201534044</v>
+      </c>
+      <c r="K36">
+        <v>1.44</v>
+      </c>
+      <c r="L36" t="s">
         <v>130</v>
       </c>
-      <c r="B36" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>4139729.0</v>
+        <v>4144350.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4171939.27</v>
+        <v>4204760.96</v>
       </c>
       <c r="O36" s="1">
-        <v>1.01</v>
+        <v>1.05</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>131</v>
+      </c>
+      <c r="B37" t="s">
+        <v>132</v>
+      </c>
+      <c r="C37" s="1">
+        <v>1189000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>98.518</v>
+      </c>
+      <c r="E37" s="1">
+        <v>99.80243902</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1186651.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-15271.98</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-1.2869815977908</v>
+      </c>
+      <c r="K37">
+        <v>1.07</v>
+      </c>
+      <c r="L37" t="s">
         <v>133</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>3216224.0</v>
+        <v>1171379.02</v>
       </c>
       <c r="N37" s="1">
-        <v>3326689.75</v>
+        <v>1184043.43</v>
       </c>
       <c r="O37" s="1">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>134</v>
+      </c>
+      <c r="B38" t="s">
+        <v>135</v>
+      </c>
+      <c r="C38" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.663</v>
+      </c>
+      <c r="E38" s="1">
+        <v>100.10731579</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1902039.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-8442.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-0.44383947963212</v>
+      </c>
+      <c r="K38">
+        <v>2.65</v>
+      </c>
+      <c r="L38" t="s">
         <v>136</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>3110293.65</v>
+        <v>1893597.0</v>
       </c>
       <c r="N38" s="1">
-        <v>3172572.49</v>
+        <v>1943881.93</v>
       </c>
       <c r="O38" s="1">
-        <v>0.77</v>
+        <v>0.48</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>137</v>
+      </c>
+      <c r="B39" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" s="1">
+        <v>2773000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.92</v>
+      </c>
+      <c r="E39" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2763849.1</v>
+      </c>
+      <c r="I39" s="1">
+        <v>34662.5</v>
+      </c>
+      <c r="J39" s="1">
+        <v>1.25413865757</v>
+      </c>
+      <c r="K39">
+        <v>0.22</v>
+      </c>
+      <c r="L39" t="s">
         <v>139</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>1699930.7</v>
+        <v>2798511.6</v>
       </c>
       <c r="N39" s="1">
-        <v>1708330.48</v>
+        <v>2804570.42</v>
       </c>
       <c r="O39" s="1">
-        <v>0.41</v>
+        <v>0.7</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>140</v>
+      </c>
+      <c r="B40" t="s">
+        <v>141</v>
+      </c>
+      <c r="C40" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>97.338</v>
+      </c>
+      <c r="E40" s="1">
+        <v>96.0024946</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>4800124.73</v>
+      </c>
+      <c r="I40" s="1">
+        <v>66775.27</v>
+      </c>
+      <c r="J40" s="1">
+        <v>1.3911153096224</v>
+      </c>
+      <c r="K40">
+        <v>0.23</v>
+      </c>
+      <c r="L40" t="s">
         <v>142</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>4413645.0</v>
+        <v>4866900.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4418576.51</v>
+        <v>4878475.34</v>
       </c>
       <c r="O40" s="1">
-        <v>1.07</v>
+        <v>1.22</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>143</v>
+      </c>
+      <c r="B41" t="s">
+        <v>144</v>
+      </c>
+      <c r="C41" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.467</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.23363158</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1904439.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-14566.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-0.76484466029104</v>
+      </c>
+      <c r="K41">
+        <v>0.98</v>
+      </c>
+      <c r="L41" t="s">
         <v>145</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>5551251.28</v>
+        <v>1889873.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5577202.11</v>
+        <v>1908456.56</v>
       </c>
       <c r="O41" s="1">
-        <v>1.35</v>
+        <v>0.48</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B42" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C42" s="1">
-        <v>4200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.12</v>
+        <v>98.03</v>
       </c>
       <c r="E42" s="1">
-        <v>99.72018738</v>
+        <v>98.433</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>4188247.87</v>
+        <v>295299.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-67207.87</v>
+        <v>-1209.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.6046774710113</v>
+        <v>-0.40941554153587</v>
       </c>
       <c r="K42">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>0.28</v>
+      </c>
+      <c r="L42">
+        <v>832.19</v>
       </c>
       <c r="M42" s="1">
-        <v>4121040.0</v>
+        <v>294090.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4173396.16</v>
+        <v>294922.19</v>
       </c>
       <c r="O42" s="1">
-        <v>1.01</v>
+        <v>0.07</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B43" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C43" s="1">
-        <v>1189000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.9105</v>
+        <v>98.608</v>
       </c>
       <c r="E43" s="1">
-        <v>99.80243902</v>
+        <v>99.73340351</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1186651.0</v>
+        <v>5684804.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-22495.15</v>
+        <v>-64148.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.8956837351504</v>
+        <v>-1.1284118150775</v>
       </c>
       <c r="K43">
-        <v>0.87</v>
+        <v>1.21</v>
       </c>
       <c r="L43" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="M43" s="1">
-        <v>1164155.85</v>
+        <v>5620656.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1174502.59</v>
+        <v>5689465.93</v>
       </c>
       <c r="O43" s="1">
-        <v>0.28</v>
+        <v>1.42</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C44" s="1">
-        <v>1900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.907</v>
+        <v>102.381</v>
       </c>
       <c r="E44" s="1">
-        <v>100.10731579</v>
+        <v>103.763</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1902039.0</v>
+        <v>1556445.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-22806.0</v>
+        <v>-20730.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.1990290419913</v>
+        <v>-1.3318813064387</v>
       </c>
       <c r="K44">
-        <v>2.43</v>
+        <v>3.33</v>
       </c>
       <c r="L44" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="M44" s="1">
-        <v>1879233.0</v>
+        <v>1535715.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1925327.52</v>
+        <v>1585667.05</v>
       </c>
       <c r="O44" s="1">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C45" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>96.934</v>
+        <v>104.404</v>
       </c>
       <c r="E45" s="1">
-        <v>96.0024946</v>
+        <v>105.746875</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>4800124.73</v>
+        <v>2537925.0</v>
       </c>
       <c r="I45" s="1">
-        <v>46575.27</v>
+        <v>-32229.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.9702929115344</v>
+        <v>-1.2698956824965</v>
       </c>
       <c r="K45">
-        <v>0.21</v>
+        <v>3.59</v>
       </c>
       <c r="L45" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="M45" s="1">
-        <v>4846700.0</v>
+        <v>2505696.0</v>
       </c>
       <c r="N45" s="1">
-        <v>4857316.44</v>
+        <v>2591767.23</v>
       </c>
       <c r="O45" s="1">
-        <v>1.17</v>
+        <v>0.65</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B46" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C46" s="1">
-        <v>1900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.928</v>
+        <v>96.101</v>
       </c>
       <c r="E46" s="1">
-        <v>100.23363158</v>
+        <v>96.33935294</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1904439.0</v>
+        <v>1637769.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-24807.0</v>
+        <v>-4052.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.3025883212852</v>
+        <v>-0.24740973849181</v>
       </c>
       <c r="K46">
-        <v>0.78</v>
+        <v>1.08</v>
       </c>
       <c r="L46" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="M46" s="1">
-        <v>1879632.0</v>
+        <v>1633717.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1894389.53</v>
+        <v>1652114.26</v>
       </c>
       <c r="O46" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B47" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C47" s="1">
-        <v>300000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.45</v>
+        <v>107.133</v>
       </c>
       <c r="E47" s="1">
-        <v>98.433</v>
+        <v>109.3219769</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>295299.0</v>
+        <v>3170337.33</v>
       </c>
       <c r="I47" s="1">
-        <v>-2949.0</v>
+        <v>-63480.33</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.99864882712099</v>
+        <v>-2.0023209959175</v>
       </c>
       <c r="K47">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>400.68</v>
+        <v>0.89</v>
+      </c>
+      <c r="L47" t="s">
+        <v>162</v>
       </c>
       <c r="M47" s="1">
-        <v>292350.0</v>
+        <v>3106857.0</v>
       </c>
       <c r="N47" s="1">
-        <v>292750.68</v>
+        <v>3132599.47</v>
       </c>
       <c r="O47" s="1">
-        <v>0.07</v>
+        <v>0.78</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>163</v>
+      </c>
+      <c r="B48" t="s">
+        <v>164</v>
+      </c>
+      <c r="C48" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.558</v>
+      </c>
+      <c r="E48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>12834.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>0.558</v>
+      </c>
+      <c r="K48">
+        <v>0.2</v>
+      </c>
+      <c r="L48" t="s">
         <v>165</v>
       </c>
-      <c r="B48" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>2164426.0</v>
+        <v>2312834.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2175501.34</v>
+        <v>2317518.31</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B49" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C49" s="1">
         <v>5700000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>97.684</v>
+        <v>98.725</v>
       </c>
       <c r="E49" s="1">
-        <v>99.73340351</v>
+        <v>98.12584211</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5684804.0</v>
+        <v>5593173.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-116816.0</v>
+        <v>34152.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-2.0548817514201</v>
+        <v>0.61060153154569</v>
       </c>
       <c r="K49">
-        <v>0.97</v>
+        <v>0.35</v>
       </c>
       <c r="L49" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="M49" s="1">
-        <v>5567988.0</v>
+        <v>5627325.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5623133.55</v>
+        <v>5647314.04</v>
       </c>
       <c r="O49" s="1">
-        <v>1.36</v>
+        <v>1.41</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>169</v>
+      </c>
+      <c r="B50" t="s">
+        <v>170</v>
+      </c>
+      <c r="C50" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>91.63</v>
+      </c>
+      <c r="E50" s="1">
+        <v>91.69810638</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>4309811.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-3201.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-0.074272398488008</v>
+      </c>
+      <c r="K50">
+        <v>0.23</v>
+      </c>
+      <c r="L50" t="s">
         <v>171</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>1526205.0</v>
+        <v>4306610.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1571266.64</v>
+        <v>4317185.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.38</v>
+        <v>1.08</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>172</v>
+      </c>
+      <c r="B51" t="s">
+        <v>173</v>
+      </c>
+      <c r="C51" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.391</v>
+      </c>
+      <c r="E51" s="1">
+        <v>100.2644475</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3208462.32</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-27950.32</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-0.87114378204697</v>
+      </c>
+      <c r="K51">
+        <v>2.56</v>
+      </c>
+      <c r="L51" t="s">
         <v>174</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>2488056.0</v>
+        <v>3180512.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2564001.21</v>
+        <v>3262309.26</v>
       </c>
       <c r="O51" s="1">
-        <v>0.62</v>
+        <v>0.81</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>175</v>
+      </c>
+      <c r="B52" t="s">
+        <v>176</v>
+      </c>
+      <c r="C52" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>108.133</v>
+      </c>
+      <c r="E52" s="1">
+        <v>109.72188889</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1974994.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-28600.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-1.4481056651311</v>
+      </c>
+      <c r="K52">
+        <v>9.81</v>
+      </c>
+      <c r="L52" t="s">
         <v>177</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>1661733.0</v>
+        <v>1946394.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1674896.36</v>
+        <v>2122941.95</v>
       </c>
       <c r="O52" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>178</v>
+      </c>
+      <c r="B53" t="s">
+        <v>179</v>
+      </c>
+      <c r="C53" s="1">
+        <v>3652000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>95.022</v>
+      </c>
+      <c r="E53" s="1">
+        <v>94.93111583</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>3466884.35</v>
+      </c>
+      <c r="I53" s="1">
+        <v>3319.09</v>
+      </c>
+      <c r="J53" s="1">
+        <v>0.095736969131953</v>
+      </c>
+      <c r="K53">
+        <v>0.04</v>
+      </c>
+      <c r="L53" t="s">
         <v>180</v>
       </c>
-      <c r="B53" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>1620151.0</v>
+        <v>3470203.44</v>
       </c>
       <c r="N53" s="1">
-        <v>1636918.12</v>
+        <v>3471679.25</v>
       </c>
       <c r="O53" s="1">
-        <v>0.4</v>
+        <v>0.87</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B54" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C54" s="1">
-        <v>2900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>106.421</v>
+        <v>99.012</v>
       </c>
       <c r="E54" s="1">
-        <v>109.3219769</v>
+        <v>98.55887522</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3170337.33</v>
+        <v>2266854.13</v>
       </c>
       <c r="I54" s="1">
-        <v>-84128.33</v>
+        <v>10421.87</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.6536081572115</v>
+        <v>0.45975035896994</v>
       </c>
       <c r="K54">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>0.04</v>
+      </c>
+      <c r="L54">
+        <v>819.18</v>
       </c>
       <c r="M54" s="1">
-        <v>3086209.0</v>
+        <v>2277276.0</v>
       </c>
       <c r="N54" s="1">
-        <v>3098603.52</v>
+        <v>2278095.18</v>
       </c>
       <c r="O54" s="1">
-        <v>0.75</v>
+        <v>0.57</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B55" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C55" s="1">
-        <v>5700000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.502</v>
+        <v>99.446</v>
       </c>
       <c r="E55" s="1">
-        <v>98.12584211</v>
+        <v>100.12552698</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>5593173.0</v>
+        <v>7459351.76</v>
       </c>
       <c r="I55" s="1">
-        <v>21441.0</v>
+        <v>-50624.76</v>
       </c>
       <c r="J55" s="1">
-        <v>0.38334233537922</v>
+        <v>-0.6786750595604</v>
       </c>
       <c r="K55">
-        <v>0.27</v>
+        <v>0.42</v>
       </c>
       <c r="L55" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="M55" s="1">
-        <v>5614614.0</v>
+        <v>7408727.0</v>
       </c>
       <c r="N55" s="1">
-        <v>5630230.44</v>
+        <v>7439802.68</v>
       </c>
       <c r="O55" s="1">
-        <v>1.36</v>
+        <v>1.86</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B56" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C56" s="1">
-        <v>4700000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>90.051</v>
+        <v>101.131</v>
       </c>
       <c r="E56" s="1">
-        <v>91.69810638</v>
+        <v>102.59867877</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>4309811.0</v>
+        <v>5848124.69</v>
       </c>
       <c r="I56" s="1">
-        <v>-77414.0</v>
+        <v>-83657.69</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.7962272591536</v>
+        <v>-1.4305045537598</v>
       </c>
       <c r="K56">
-        <v>0.2</v>
+        <v>1.99</v>
       </c>
       <c r="L56" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="M56" s="1">
-        <v>4232397.0</v>
+        <v>5764467.0</v>
       </c>
       <c r="N56" s="1">
-        <v>4241619.95</v>
+        <v>5878154.67</v>
       </c>
       <c r="O56" s="1">
-        <v>1.03</v>
+        <v>1.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B57" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C57" s="1">
-        <v>3200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.739</v>
+        <v>96.657</v>
       </c>
       <c r="E57" s="1">
-        <v>100.2644475</v>
+        <v>96.58793333</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3208462.32</v>
+        <v>2897638.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-48814.32</v>
+        <v>2072.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.5214241319187</v>
+        <v>0.07150651668704</v>
       </c>
       <c r="K57">
-        <v>2.33</v>
+        <v>0.38</v>
       </c>
       <c r="L57" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="M57" s="1">
-        <v>3159648.0</v>
+        <v>2899710.0</v>
       </c>
       <c r="N57" s="1">
-        <v>3234080.88</v>
+        <v>2911144.93</v>
       </c>
       <c r="O57" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B58" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C58" s="1">
-        <v>1800000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>106.839</v>
+        <v>91.076</v>
       </c>
       <c r="E58" s="1">
-        <v>109.72188889</v>
+        <v>91.37542553</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1974994.0</v>
+        <v>4294645.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-51892.0</v>
+        <v>-14073.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-2.6274510201044</v>
+        <v>-0.32768715458437</v>
       </c>
       <c r="K58">
-        <v>9.04</v>
+        <v>0.15</v>
       </c>
       <c r="L58" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="M58" s="1">
-        <v>1923102.0</v>
+        <v>4280572.0</v>
       </c>
       <c r="N58" s="1">
-        <v>2085841.73</v>
+        <v>4287654.19</v>
       </c>
       <c r="O58" s="1">
-        <v>0.5</v>
+        <v>1.07</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B59" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C59" s="1">
-        <v>3652000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>94.354</v>
+        <v>101.08</v>
       </c>
       <c r="E59" s="1">
-        <v>94.93111583</v>
+        <v>100.539</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3466884.35</v>
+        <v>1407546.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-21076.27</v>
+        <v>7574.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.60793115293852</v>
+        <v>0.53809964292464</v>
       </c>
       <c r="K59">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>775.42</v>
+        <v>2.31</v>
+      </c>
+      <c r="L59" t="s">
+        <v>197</v>
       </c>
       <c r="M59" s="1">
-        <v>3445808.08</v>
+        <v>1415120.0</v>
       </c>
       <c r="N59" s="1">
-        <v>3446583.5</v>
+        <v>1447492.6</v>
       </c>
       <c r="O59" s="1">
-        <v>0.83</v>
+        <v>0.36</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>198</v>
+      </c>
+      <c r="B60" t="s">
+        <v>199</v>
+      </c>
+      <c r="C60" s="1">
+        <v>2211000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>99.494</v>
+      </c>
+      <c r="E60" s="1">
+        <v>100.1729412</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>2214823.73</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-15011.39</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-0.67776906110718</v>
+      </c>
+      <c r="K60">
+        <v>2.28</v>
+      </c>
+      <c r="L60" t="s">
         <v>200</v>
       </c>
-      <c r="B60" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>2271135.0</v>
+        <v>2199812.34</v>
       </c>
       <c r="N60" s="1">
-        <v>2306462.05</v>
+        <v>2250317.03</v>
       </c>
       <c r="O60" s="1">
         <v>0.56</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>201</v>
+      </c>
+      <c r="B61" t="s">
+        <v>202</v>
+      </c>
+      <c r="C61" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.209</v>
+      </c>
+      <c r="E61" s="1">
+        <v>101.02184238</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>4242917.38</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-34139.38</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-0.8046204284091</v>
+      </c>
+      <c r="K61">
+        <v>1.58</v>
+      </c>
+      <c r="L61" t="s">
         <v>203</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>7386302.5</v>
+        <v>4208778.0</v>
       </c>
       <c r="N61" s="1">
-        <v>7402376.13</v>
+        <v>4274945.26</v>
       </c>
       <c r="O61" s="1">
-        <v>1.79</v>
+        <v>1.07</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>204</v>
+      </c>
+      <c r="B62" t="s">
+        <v>205</v>
+      </c>
+      <c r="C62" s="1">
+        <v>2844000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>98.9</v>
+      </c>
+      <c r="E62" s="1">
+        <v>99.70908474</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>2835726.37</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-23010.37</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-0.81144535817819</v>
+      </c>
+      <c r="K62">
+        <v>1.06</v>
+      </c>
+      <c r="L62" t="s">
         <v>206</v>
       </c>
-      <c r="B62" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>5738304.0</v>
+        <v>2812716.0</v>
       </c>
       <c r="N62" s="1">
-        <v>5836687.56</v>
+        <v>2842987.07</v>
       </c>
       <c r="O62" s="1">
-        <v>1.41</v>
+        <v>0.71</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>207</v>
+      </c>
+      <c r="B63" t="s">
+        <v>208</v>
+      </c>
+      <c r="C63" s="1">
+        <v>2840000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>98.618</v>
+      </c>
+      <c r="E63" s="1">
+        <v>99.80130986</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>2834357.2</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-33606.0</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-1.1856656599246</v>
+      </c>
+      <c r="K63">
+        <v>0.59</v>
+      </c>
+      <c r="L63" t="s">
         <v>209</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>2884380.0</v>
+        <v>2800751.2</v>
       </c>
       <c r="N63" s="1">
-        <v>2893801.23</v>
+        <v>2817466.35</v>
       </c>
       <c r="O63" s="1">
         <v>0.7</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>210</v>
+      </c>
+      <c r="B64" t="s">
+        <v>211</v>
+      </c>
+      <c r="C64" s="1">
+        <v>3403000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.122</v>
+      </c>
+      <c r="E64" s="1">
+        <v>100.14639524</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>3407981.83</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-34860.17</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-1.0228977658604</v>
+      </c>
+      <c r="K64">
+        <v>1.78</v>
+      </c>
+      <c r="L64" t="s">
         <v>212</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>4240669.0</v>
+        <v>3373121.66</v>
       </c>
       <c r="N64" s="1">
-        <v>4246849.82</v>
+        <v>3433699.72</v>
       </c>
       <c r="O64" s="1">
-        <v>1.03</v>
+        <v>0.86</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>213</v>
+      </c>
+      <c r="B65" t="s">
+        <v>214</v>
+      </c>
+      <c r="C65" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>94.194</v>
+      </c>
+      <c r="E65" s="1">
+        <v>94.38638591</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>2076500.49</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-4232.49</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-0.20382802799146</v>
+      </c>
+      <c r="K65">
+        <v>0.38</v>
+      </c>
+      <c r="L65" t="s">
         <v>215</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>2198109.87</v>
+        <v>2072268.0</v>
       </c>
       <c r="N65" s="1">
-        <v>2243738.25</v>
+        <v>2080518.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>216</v>
+      </c>
+      <c r="B66" t="s">
+        <v>217</v>
+      </c>
+      <c r="C66" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>104.323</v>
+      </c>
+      <c r="E66" s="1">
+        <v>105.45008571</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>3690753.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-39448.0</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-1.068833378988</v>
+      </c>
+      <c r="K66">
+        <v>2.75</v>
+      </c>
+      <c r="L66" t="s">
         <v>218</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>4193910.0</v>
+        <v>3651305.0</v>
       </c>
       <c r="N66" s="1">
-        <v>4250169.86</v>
+        <v>3747723.96</v>
       </c>
       <c r="O66" s="1">
-        <v>1.03</v>
+        <v>0.93</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>219</v>
+      </c>
+      <c r="B67" t="s">
+        <v>220</v>
+      </c>
+      <c r="C67" s="1">
+        <v>2732000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>102.671</v>
+      </c>
+      <c r="E67" s="1">
+        <v>104.27937592</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2848912.55</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-43940.83</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-1.542372018404</v>
+      </c>
+      <c r="K67">
+        <v>0.4</v>
+      </c>
+      <c r="L67" t="s">
         <v>221</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>2793490.56</v>
+        <v>2804971.72</v>
       </c>
       <c r="N67" s="1">
-        <v>2818034.67</v>
+        <v>2815987.14</v>
       </c>
       <c r="O67" s="1">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>222</v>
+      </c>
+      <c r="B68" t="s">
+        <v>223</v>
+      </c>
+      <c r="C68" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>102.461</v>
+      </c>
+      <c r="E68" s="1">
+        <v>103.8554</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1557831.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-20916.0</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-1.3426360112233</v>
+      </c>
+      <c r="K68">
+        <v>3.63</v>
+      </c>
+      <c r="L68" t="s">
         <v>224</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>2773203.2</v>
+        <v>1536915.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2782717.98</v>
+        <v>1591408.15</v>
       </c>
       <c r="O68" s="1">
-        <v>0.67</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>225</v>
+      </c>
+      <c r="B69" t="s">
+        <v>226</v>
+      </c>
+      <c r="C69" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>96.87</v>
+      </c>
+      <c r="E69" s="1">
+        <v>97.55072436</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>5365289.84</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-37439.84</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-0.69781579591234</v>
+      </c>
+      <c r="K69">
+        <v>0.24</v>
+      </c>
+      <c r="L69" t="s">
         <v>227</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>3339500.02</v>
+        <v>5327850.0</v>
       </c>
       <c r="N69" s="1">
-        <v>3392572.84</v>
+        <v>5341072.6</v>
       </c>
       <c r="O69" s="1">
-        <v>0.82</v>
+        <v>1.33</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>228</v>
+      </c>
+      <c r="B70" t="s">
+        <v>229</v>
+      </c>
+      <c r="C70" s="1">
+        <v>3211000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>98.192</v>
+      </c>
+      <c r="E70" s="1">
+        <v>99.71130178</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3201729.9</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-48784.78</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-1.5237006719399</v>
+      </c>
+      <c r="K70">
+        <v>1.82</v>
+      </c>
+      <c r="L70" t="s">
         <v>230</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>2071388.0</v>
+        <v>3152945.12</v>
       </c>
       <c r="N70" s="1">
-        <v>2078583.21</v>
+        <v>3211270.96</v>
       </c>
       <c r="O70" s="1">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>231</v>
+      </c>
+      <c r="B71" t="s">
+        <v>232</v>
+      </c>
+      <c r="C71" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>95.26</v>
+      </c>
+      <c r="E71" s="1">
+        <v>93.87385581</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>4036575.8</v>
+      </c>
+      <c r="I71" s="1">
+        <v>59604.2</v>
+      </c>
+      <c r="J71" s="1">
+        <v>1.4766030158532</v>
+      </c>
+      <c r="K71">
+        <v>0.82</v>
+      </c>
+      <c r="L71" t="s">
         <v>233</v>
       </c>
-      <c r="B71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>3631460.0</v>
+        <v>4096180.0</v>
       </c>
       <c r="N71" s="1">
-        <v>3710792.05</v>
+        <v>4131404.66</v>
       </c>
       <c r="O71" s="1">
-        <v>0.9</v>
+        <v>1.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>234</v>
+      </c>
+      <c r="B72" t="s">
+        <v>235</v>
+      </c>
+      <c r="C72" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.249</v>
+      </c>
+      <c r="E72" s="1">
+        <v>102.16775</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>817342.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-7350.0</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-0.89925637003849</v>
+      </c>
+      <c r="K72">
+        <v>2.73</v>
+      </c>
+      <c r="L72" t="s">
         <v>236</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>2772843.4</v>
+        <v>809992.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2774220.33</v>
+        <v>831871.45</v>
       </c>
       <c r="O72" s="1">
-        <v>0.67</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>237</v>
+      </c>
+      <c r="B73" t="s">
+        <v>238</v>
+      </c>
+      <c r="C73" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>101.652</v>
+      </c>
+      <c r="E73" s="1">
+        <v>102.46913186</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>4406172.67</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-35136.67</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-0.79744196679428</v>
+      </c>
+      <c r="K73">
+        <v>2.79</v>
+      </c>
+      <c r="L73" t="s">
         <v>239</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>1367198.0</v>
+        <v>4371036.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1372471.97</v>
+        <v>4491200.38</v>
       </c>
       <c r="O73" s="1">
-        <v>0.33</v>
+        <v>1.12</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>240</v>
+      </c>
+      <c r="B74" t="s">
+        <v>241</v>
+      </c>
+      <c r="C74" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.548</v>
+      </c>
+      <c r="E74" s="1">
+        <v>98.29550333</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>3538638.12</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-26910.12</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-0.76046544143372</v>
+      </c>
+      <c r="K74">
+        <v>1.0</v>
+      </c>
+      <c r="L74" t="s">
         <v>242</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>1529790.0</v>
+        <v>3511728.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1578673.56</v>
+        <v>3547728.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.38</v>
+        <v>0.88</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>243</v>
+      </c>
+      <c r="B75" t="s">
+        <v>244</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>101.771</v>
+      </c>
+      <c r="E75" s="1">
+        <v>103.193625</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1651098.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-22762.0</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-1.3785977573712</v>
+      </c>
+      <c r="K75">
+        <v>0.63</v>
+      </c>
+      <c r="L75" t="s">
         <v>245</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>5287645.0</v>
+        <v>1628336.0</v>
       </c>
       <c r="N75" s="1">
-        <v>5294011.44</v>
+        <v>1638418.19</v>
       </c>
       <c r="O75" s="1">
-        <v>1.28</v>
+        <v>0.41</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>246</v>
+      </c>
+      <c r="B76" t="s">
+        <v>247</v>
+      </c>
+      <c r="C76" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>97.796</v>
+      </c>
+      <c r="E76" s="1">
+        <v>98.15769682</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>2159469.33</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-7957.33</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-0.36848543711431</v>
+      </c>
+      <c r="K76">
+        <v>0.16</v>
+      </c>
+      <c r="L76" t="s">
         <v>248</v>
       </c>
-      <c r="B76" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>3144853.4</v>
+        <v>2151512.0</v>
       </c>
       <c r="N76" s="1">
-        <v>3195173.73</v>
+        <v>2155098.3</v>
       </c>
       <c r="O76" s="1">
-        <v>0.77</v>
+        <v>0.54</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B77" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C77" s="1">
-        <v>800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.79</v>
+        <v>95.187</v>
       </c>
       <c r="E77" s="1">
-        <v>102.16775</v>
+        <v>95.02618682</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>817342.0</v>
+        <v>2090576.11</v>
       </c>
       <c r="I77" s="1">
-        <v>-11022.0</v>
+        <v>3537.89</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.3485175116414</v>
+        <v>0.16923038501574</v>
       </c>
       <c r="K77">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.03</v>
+      </c>
+      <c r="L77">
+        <v>745.89</v>
       </c>
       <c r="M77" s="1">
-        <v>806320.0</v>
+        <v>2094114.0</v>
       </c>
       <c r="N77" s="1">
-        <v>825667.95</v>
+        <v>2094859.89</v>
       </c>
       <c r="O77" s="1">
-        <v>0.2</v>
+        <v>0.52</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B78" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C78" s="1">
-        <v>4300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.395</v>
+        <v>108.113</v>
       </c>
       <c r="E78" s="1">
-        <v>102.46913186</v>
+        <v>109.91236364</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>4406172.67</v>
+        <v>2418072.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-89187.67</v>
+        <v>-39586.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-2.0241528573595</v>
+        <v>-1.6370893836081</v>
       </c>
       <c r="K78">
-        <v>2.47</v>
+        <v>1.07</v>
       </c>
       <c r="L78" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="M78" s="1">
-        <v>4316985.0</v>
+        <v>2378486.0</v>
       </c>
       <c r="N78" s="1">
-        <v>4423130.21</v>
+        <v>2401920.78</v>
       </c>
       <c r="O78" s="1">
-        <v>1.07</v>
+        <v>0.6</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B79" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C79" s="1">
-        <v>3600000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>96.583</v>
+        <v>96.675</v>
       </c>
       <c r="E79" s="1">
-        <v>98.29550333</v>
+        <v>97.39164808</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>3538638.12</v>
+        <v>5064365.7</v>
       </c>
       <c r="I79" s="1">
-        <v>-61650.12</v>
+        <v>-37265.7</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.7421990582072</v>
+        <v>-0.73584141050477</v>
       </c>
       <c r="K79">
-        <v>0.81</v>
+        <v>1.9</v>
       </c>
       <c r="L79" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="M79" s="1">
-        <v>3476988.0</v>
+        <v>5027100.0</v>
       </c>
       <c r="N79" s="1">
-        <v>3506083.89</v>
+        <v>5125686.3</v>
       </c>
       <c r="O79" s="1">
-        <v>0.85</v>
+        <v>1.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B80" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C80" s="1">
-        <v>1600000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.715</v>
+        <v>98.539</v>
       </c>
       <c r="E80" s="1">
-        <v>103.193625</v>
+        <v>98.10838462</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1651098.0</v>
+        <v>3826227.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-23658.0</v>
+        <v>16794.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.4328646755068</v>
+        <v>0.43891802551182</v>
       </c>
       <c r="K80">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="L80" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="M80" s="1">
-        <v>1627440.0</v>
+        <v>3843021.0</v>
       </c>
       <c r="N80" s="1">
-        <v>1631385.21</v>
+        <v>3850821.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.39</v>
+        <v>0.96</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B81" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C81" s="1">
-        <v>2200000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>97.015</v>
+        <v>99.464</v>
       </c>
       <c r="E81" s="1">
-        <v>98.15769682</v>
+        <v>99.548</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2159469.33</v>
+        <v>3683276.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-25139.33</v>
+        <v>-3108.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.164143877885</v>
+        <v>-0.084381403945835</v>
       </c>
       <c r="K81">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>632.88</v>
+        <v>2.61</v>
+      </c>
+      <c r="L81" t="s">
+        <v>262</v>
       </c>
       <c r="M81" s="1">
-        <v>2134330.0</v>
+        <v>3680168.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2134962.88</v>
+        <v>3776874.85</v>
       </c>
       <c r="O81" s="1">
-        <v>0.52</v>
+        <v>0.94</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B82" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C82" s="1">
-        <v>2200000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.546</v>
+        <v>94.794</v>
       </c>
       <c r="E82" s="1">
-        <v>95.02618682</v>
+        <v>94.64382865</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2090576.11</v>
+        <v>706989.4</v>
       </c>
       <c r="I82" s="1">
-        <v>-10564.11</v>
+        <v>1121.78</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.50532051664936</v>
+        <v>0.1586699885458</v>
       </c>
       <c r="K82">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L82">
-        <v>534.93</v>
+        <v>86.98</v>
       </c>
       <c r="M82" s="1">
-        <v>2080012.0</v>
+        <v>708111.18</v>
       </c>
       <c r="N82" s="1">
-        <v>2080546.93</v>
+        <v>708198.16</v>
       </c>
       <c r="O82" s="1">
-        <v>0.5</v>
+        <v>0.18</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>265</v>
+      </c>
+      <c r="B83" t="s">
+        <v>266</v>
+      </c>
+      <c r="C83" s="1">
+        <v>6697000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E83" s="1">
+        <v>100.50576781</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>6730871.27</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-60190.48</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-0.89424500314355</v>
+      </c>
+      <c r="K83">
+        <v>1.62</v>
+      </c>
+      <c r="L83" t="s">
         <v>267</v>
       </c>
-      <c r="B83" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>2364450.0</v>
+        <v>6670680.79</v>
       </c>
       <c r="N83" s="1">
-        <v>2374493.48</v>
+        <v>6779163.02</v>
       </c>
       <c r="O83" s="1">
-        <v>0.57</v>
+        <v>1.69</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>268</v>
+      </c>
+      <c r="B84" t="s">
+        <v>269</v>
+      </c>
+      <c r="C84" s="1">
+        <v>2235000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.411</v>
+      </c>
+      <c r="E84" s="1">
+        <v>100.03257271</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>2235728.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>8457.85</v>
+      </c>
+      <c r="J84" s="1">
+        <v>0.3783040691891</v>
+      </c>
+      <c r="K84">
+        <v>0.3</v>
+      </c>
+      <c r="L84" t="s">
         <v>270</v>
       </c>
-      <c r="B84" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>4989868.0</v>
+        <v>2244185.85</v>
       </c>
       <c r="N84" s="1">
-        <v>5080476.22</v>
+        <v>2250839.9</v>
       </c>
       <c r="O84" s="1">
-        <v>1.23</v>
+        <v>0.56</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>271</v>
+      </c>
+      <c r="B85" t="s">
+        <v>272</v>
+      </c>
+      <c r="C85" s="1">
+        <v>5737000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.252</v>
+      </c>
+      <c r="E85" s="1">
+        <v>99.89940178</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>5731228.68</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-37141.44</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-0.64805370844145</v>
+      </c>
+      <c r="K85">
+        <v>1.16</v>
+      </c>
+      <c r="L85" t="s">
         <v>273</v>
       </c>
-      <c r="B85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>3833427.0</v>
+        <v>5694087.24</v>
       </c>
       <c r="N85" s="1">
-        <v>3838235.22</v>
+        <v>5760524.53</v>
       </c>
       <c r="O85" s="1">
-        <v>0.93</v>
+        <v>1.44</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>274</v>
+      </c>
+      <c r="B86" t="s">
+        <v>275</v>
+      </c>
+      <c r="C86" s="1">
+        <v>3040000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>102.709</v>
+      </c>
+      <c r="E86" s="1">
+        <v>104.27862829</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>3170070.3</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-47716.7</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-1.5052252942151</v>
+      </c>
+      <c r="K86">
+        <v>0.66</v>
+      </c>
+      <c r="L86" t="s">
         <v>276</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>701470.35</v>
+        <v>3122353.6</v>
       </c>
       <c r="N86" s="1">
-        <v>703281.57</v>
+        <v>3142518.54</v>
       </c>
       <c r="O86" s="1">
-        <v>0.17</v>
+        <v>0.78</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>277</v>
+      </c>
+      <c r="B87" t="s">
+        <v>278</v>
+      </c>
+      <c r="C87" s="1">
+        <v>2191000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>98.788</v>
+      </c>
+      <c r="E87" s="1">
+        <v>99.59360657</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>2182095.92</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-17650.84</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-0.80889386384078</v>
+      </c>
+      <c r="K87">
+        <v>0.67</v>
+      </c>
+      <c r="L87" t="s">
         <v>279</v>
       </c>
-      <c r="B87" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>6643424.0</v>
+        <v>2164445.08</v>
       </c>
       <c r="N87" s="1">
-        <v>6737778.31</v>
+        <v>2179076.76</v>
       </c>
       <c r="O87" s="1">
-        <v>1.63</v>
+        <v>0.54</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>280</v>
+      </c>
+      <c r="B88" t="s">
+        <v>281</v>
+      </c>
+      <c r="C88" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>101.555</v>
+      </c>
+      <c r="E88" s="1">
+        <v>102.75960606</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>3391067.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-39752.0</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-1.1722564018936</v>
+      </c>
+      <c r="K88">
+        <v>2.54</v>
+      </c>
+      <c r="L88" t="s">
         <v>282</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>4435425.0</v>
+        <v>3351315.0</v>
       </c>
       <c r="N88" s="1">
-        <v>4441573.97</v>
+        <v>3435005.98</v>
       </c>
       <c r="O88" s="1">
-        <v>1.07</v>
+        <v>0.86</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>283</v>
+      </c>
+      <c r="B89" t="s">
+        <v>284</v>
+      </c>
+      <c r="C89" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>97.269</v>
+      </c>
+      <c r="E89" s="1">
+        <v>97.15552632</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>3691910.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>4312.0</v>
+      </c>
+      <c r="J89" s="1">
+        <v>0.11679591322649</v>
+      </c>
+      <c r="K89">
+        <v>0.63</v>
+      </c>
+      <c r="L89" t="s">
         <v>285</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>597846.0</v>
+        <v>3696222.0</v>
       </c>
       <c r="N89" s="1">
-        <v>604129.56</v>
+        <v>3720219.57</v>
       </c>
       <c r="O89" s="1">
-        <v>0.15</v>
+        <v>0.93</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>286</v>
+      </c>
+      <c r="B90" t="s">
+        <v>287</v>
+      </c>
+      <c r="C90" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>102.908</v>
+      </c>
+      <c r="E90" s="1">
+        <v>104.71313615</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>1361270.77</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-23466.77</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-1.7238870118397</v>
+      </c>
+      <c r="K90">
+        <v>0.86</v>
+      </c>
+      <c r="L90" t="s">
         <v>288</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>2221321.8</v>
+        <v>1337804.0</v>
       </c>
       <c r="N90" s="1">
-        <v>2221321.8</v>
+        <v>1349019.12</v>
       </c>
       <c r="O90" s="1">
-        <v>0.54</v>
+        <v>0.34</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>289</v>
+      </c>
+      <c r="B91" t="s">
         <v>290</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>1920000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>101.972</v>
+      </c>
+      <c r="E91" s="1">
+        <v>103.41409219</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>1985550.57</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-27688.17</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-1.3944832440102</v>
+      </c>
+      <c r="K91">
+        <v>1.27</v>
+      </c>
+      <c r="L91" t="s">
         <v>291</v>
       </c>
-      <c r="C91" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>5648879.68</v>
+        <v>1957862.4</v>
       </c>
       <c r="N91" s="1">
-        <v>5702747.75</v>
+        <v>1982191.17</v>
       </c>
       <c r="O91" s="1">
-        <v>1.38</v>
+        <v>0.49</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>292</v>
+      </c>
+      <c r="B92" t="s">
         <v>293</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.754</v>
+      </c>
+      <c r="E92" s="1">
+        <v>98.96886842</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>3760817.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>29835.0</v>
+      </c>
+      <c r="J92" s="1">
+        <v>0.79331166605554</v>
+      </c>
+      <c r="K92">
+        <v>0.42</v>
+      </c>
+      <c r="L92" t="s">
         <v>294</v>
       </c>
-      <c r="C92" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>3107153.6</v>
+        <v>3790652.0</v>
       </c>
       <c r="N92" s="1">
-        <v>3116460.5</v>
+        <v>3806788.99</v>
       </c>
       <c r="O92" s="1">
-        <v>0.75</v>
+        <v>0.95</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>295</v>
+      </c>
+      <c r="B93" t="s">
         <v>296</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.259</v>
+      </c>
+      <c r="E93" s="1">
+        <v>99.34837534</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>5762205.77</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-63183.77</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-1.096520543035</v>
+      </c>
+      <c r="K93">
+        <v>2.29</v>
+      </c>
+      <c r="L93" t="s">
         <v>297</v>
       </c>
-      <c r="C93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>3754666.0</v>
+        <v>5699022.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3819669.42</v>
+        <v>5832104.19</v>
       </c>
       <c r="O93" s="1">
-        <v>0.92</v>
+        <v>1.45</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>298</v>
+      </c>
+      <c r="B94" t="s">
         <v>299</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" s="1">
+        <v>3345000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.434</v>
+      </c>
+      <c r="E94" s="1">
+        <v>100.48512466</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>3361227.42</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-35160.12</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-1.04605001705</v>
+      </c>
+      <c r="K94">
+        <v>0.3</v>
+      </c>
+      <c r="L94" t="s">
         <v>300</v>
       </c>
-      <c r="C94" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>2149020.44</v>
+        <v>3326067.3</v>
       </c>
       <c r="N94" s="1">
-        <v>2158399.72</v>
+        <v>3336187.35</v>
       </c>
       <c r="O94" s="1">
-        <v>0.52</v>
+        <v>0.83</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>301</v>
+      </c>
+      <c r="B95" t="s">
         <v>302</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" s="1">
+        <v>5300000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>102.788</v>
+      </c>
+      <c r="E95" s="1">
+        <v>104.52229566</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>5539681.67</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-91917.67</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-1.6592590599163</v>
+      </c>
+      <c r="K95">
+        <v>1.73</v>
+      </c>
+      <c r="L95" t="s">
         <v>303</v>
       </c>
-      <c r="C95" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>3343263.0</v>
+        <v>5447764.0</v>
       </c>
       <c r="N95" s="1">
-        <v>3416445.7</v>
+        <v>5539606.47</v>
       </c>
       <c r="O95" s="1">
-        <v>0.83</v>
+        <v>1.38</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>304</v>
+      </c>
+      <c r="B96" t="s">
         <v>305</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" s="1">
+        <v>375000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>100.907</v>
+      </c>
+      <c r="E96" s="1">
+        <v>101.8218</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>381831.75</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-3430.5</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-0.89843235927866</v>
+      </c>
+      <c r="K96">
+        <v>2.79</v>
+      </c>
+      <c r="L96" t="s">
         <v>306</v>
       </c>
-      <c r="C96" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>3667950.0</v>
+        <v>378401.25</v>
       </c>
       <c r="N96" s="1">
-        <v>3688907.16</v>
+        <v>388880.7</v>
       </c>
       <c r="O96" s="1">
-        <v>0.89</v>
+        <v>0.1</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>307</v>
+      </c>
+      <c r="B97" t="s">
         <v>308</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" s="1">
+        <v>1815000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>108.183</v>
+      </c>
+      <c r="E97" s="1">
+        <v>106.3931405</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>1931035.5</v>
+      </c>
+      <c r="I97" s="1">
+        <v>32485.95</v>
+      </c>
+      <c r="J97" s="1">
+        <v>1.6823072387846</v>
+      </c>
+      <c r="K97">
+        <v>0.12</v>
+      </c>
+      <c r="L97" t="s">
         <v>309</v>
       </c>
-      <c r="C97" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>1332370.0</v>
+        <v>1963521.45</v>
       </c>
       <c r="N97" s="1">
-        <v>1338827.19</v>
+        <v>1965684.53</v>
       </c>
       <c r="O97" s="1">
-        <v>0.32</v>
+        <v>0.49</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>310</v>
+      </c>
+      <c r="B98" t="s">
         <v>311</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>98.97</v>
+      </c>
+      <c r="E98" s="1">
+        <v>99.92660182</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>3297577.86</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-31567.86</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-0.95730446225158</v>
+      </c>
+      <c r="K98">
+        <v>2.48</v>
+      </c>
+      <c r="L98" t="s">
         <v>312</v>
       </c>
-      <c r="C98" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>1959782.4</v>
+        <v>3266010.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1977299.11</v>
+        <v>3347888.42</v>
       </c>
       <c r="O98" s="1">
-        <v>0.48</v>
+        <v>0.83</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>313</v>
+      </c>
+      <c r="B99" t="s">
         <v>314</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" s="1">
+        <v>3297000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.211</v>
+      </c>
+      <c r="E99" s="1">
+        <v>100.15900849</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>3302242.51</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-31255.84</v>
+      </c>
+      <c r="J99" s="1">
+        <v>-0.94650347166659</v>
+      </c>
+      <c r="K99">
+        <v>1.62</v>
+      </c>
+      <c r="L99" t="s">
         <v>315</v>
       </c>
-      <c r="C99" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>3782824.0</v>
+        <v>3270986.67</v>
       </c>
       <c r="N99" s="1">
-        <v>3797139.07</v>
+        <v>3324337.1</v>
       </c>
       <c r="O99" s="1">
-        <v>0.92</v>
+        <v>0.83</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>316</v>
+      </c>
+      <c r="B100" t="s">
         <v>317</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.565</v>
+      </c>
+      <c r="E100" s="1">
+        <v>97.523</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>2047983.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>21882.0</v>
+      </c>
+      <c r="J100" s="1">
+        <v>1.0684659003517</v>
+      </c>
+      <c r="K100">
+        <v>0.15</v>
+      </c>
+      <c r="L100" t="s">
         <v>318</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>5650882.0</v>
+        <v>2069865.0</v>
       </c>
       <c r="N100" s="1">
-        <v>5772840.9</v>
+        <v>2073029.38</v>
       </c>
       <c r="O100" s="1">
-        <v>1.4</v>
+        <v>0.52</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>319</v>
+      </c>
+      <c r="B101" t="s">
         <v>320</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>100.845</v>
+      </c>
+      <c r="E101" s="1">
+        <v>101.80010086</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>5904405.85</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-55395.85</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-0.93821209800475</v>
+      </c>
+      <c r="K101">
+        <v>3.18</v>
+      </c>
+      <c r="L101" t="s">
         <v>321</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>6936554.97</v>
+        <v>5849010.0</v>
       </c>
       <c r="N101" s="1">
-        <v>7075610.18</v>
+        <v>6033736.03</v>
       </c>
       <c r="O101" s="1">
-        <v>1.71</v>
+        <v>1.5</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>322</v>
+      </c>
+      <c r="B102" t="s">
         <v>323</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.748</v>
+      </c>
+      <c r="E102" s="1">
+        <v>99.2</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>1984000.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>10960.0</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.55241935483871</v>
+      </c>
+      <c r="K102">
+        <v>0.22</v>
+      </c>
+      <c r="L102" t="s">
         <v>324</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>3306733.2</v>
+        <v>1994960.0</v>
       </c>
       <c r="N102" s="1">
-        <v>3309396.37</v>
+        <v>1999370.96</v>
       </c>
       <c r="O102" s="1">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>325</v>
+      </c>
+      <c r="B103" t="s">
         <v>326</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1">
+        <v>5149000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.51</v>
+      </c>
+      <c r="E103" s="1">
+        <v>101.54052787</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>5228321.78</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-53061.88</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-1.0148931575516</v>
+      </c>
+      <c r="K103">
+        <v>2.63</v>
+      </c>
+      <c r="L103" t="s">
         <v>327</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>189938.0</v>
+        <v>5175259.9</v>
       </c>
       <c r="N103" s="1">
-        <v>190077.73</v>
+        <v>5310685.65</v>
       </c>
       <c r="O103" s="1">
-        <v>0.05</v>
+        <v>1.32</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>328</v>
       </c>
       <c r="B104" t="s">
         <v>329</v>
       </c>
       <c r="C104" s="1">
-        <v>5300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>102.529</v>
+        <v>100.665</v>
       </c>
       <c r="E104" s="1">
-        <v>104.52229566</v>
+        <v>101.50487846</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>5539681.67</v>
+        <v>1319563.42</v>
       </c>
       <c r="I104" s="1">
-        <v>-105644.67</v>
+        <v>-10918.42</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.9070530816259</v>
+        <v>-0.82742669541415</v>
       </c>
       <c r="K104">
-        <v>1.31</v>
+        <v>1.6</v>
       </c>
       <c r="L104" t="s">
         <v>330</v>
       </c>
       <c r="M104" s="1">
-        <v>5434037.0</v>
+        <v>1308645.0</v>
       </c>
       <c r="N104" s="1">
-        <v>5503517.82</v>
+        <v>1329431.64</v>
       </c>
       <c r="O104" s="1">
-        <v>1.33</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>331</v>
       </c>
       <c r="B105" t="s">
         <v>332</v>
       </c>
       <c r="C105" s="1">
-        <v>375000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.886</v>
+        <v>103.601</v>
       </c>
       <c r="E105" s="1">
-        <v>101.8218</v>
+        <v>105.09337452</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>381831.75</v>
+        <v>4413921.73</v>
       </c>
       <c r="I105" s="1">
-        <v>-3509.25</v>
+        <v>-62679.73</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.9190566263806</v>
+        <v>-1.4200462498913</v>
       </c>
       <c r="K105">
-        <v>2.41</v>
+        <v>2.69</v>
       </c>
       <c r="L105" t="s">
         <v>333</v>
       </c>
       <c r="M105" s="1">
-        <v>378322.5</v>
+        <v>4351242.0</v>
       </c>
       <c r="N105" s="1">
-        <v>387363.6</v>
+        <v>4464383.1</v>
       </c>
       <c r="O105" s="1">
-        <v>0.09</v>
+        <v>1.11</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>334</v>
       </c>
       <c r="B106" t="s">
         <v>335</v>
       </c>
       <c r="C106" s="1">
-        <v>1815000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>106.077</v>
+        <v>107.994</v>
       </c>
       <c r="E106" s="1">
-        <v>106.3931405</v>
+        <v>109.06825</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1931035.5</v>
+        <v>2181365.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-5737.95</v>
+        <v>-21485.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.29714368275467</v>
+        <v>-0.98493374561341</v>
       </c>
       <c r="K106">
-        <v>6.81</v>
+        <v>2.07</v>
       </c>
       <c r="L106" t="s">
         <v>336</v>
       </c>
       <c r="M106" s="1">
-        <v>1925297.55</v>
+        <v>2159880.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2048953.75</v>
+        <v>2201212.87</v>
       </c>
       <c r="O106" s="1">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>337</v>
       </c>
       <c r="B107" t="s">
         <v>338</v>
       </c>
       <c r="C107" s="1">
-        <v>3300000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.198</v>
+        <v>100.439</v>
       </c>
       <c r="E107" s="1">
-        <v>99.92660182</v>
+        <v>101.34664646</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>3297577.86</v>
+        <v>4864639.03</v>
       </c>
       <c r="I107" s="1">
-        <v>-57043.86</v>
+        <v>-43567.03</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.7298715124197</v>
+        <v>-0.89558608010428</v>
       </c>
       <c r="K107">
-        <v>2.26</v>
+        <v>0.02</v>
       </c>
       <c r="L107" t="s">
         <v>339</v>
       </c>
       <c r="M107" s="1">
-        <v>3240534.0</v>
+        <v>4821072.0</v>
       </c>
       <c r="N107" s="1">
-        <v>3315134.34</v>
+        <v>4822124.05</v>
       </c>
       <c r="O107" s="1">
-        <v>0.8</v>
+        <v>1.2</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>340</v>
       </c>
       <c r="B108" t="s">
         <v>341</v>
       </c>
       <c r="C108" s="1">
-        <v>3297000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.765</v>
+        <v>93.614</v>
       </c>
       <c r="E108" s="1">
-        <v>100.15900849</v>
+        <v>94.43916654</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>3302242.51</v>
+        <v>5160156.06</v>
       </c>
       <c r="I108" s="1">
-        <v>-45960.46</v>
+        <v>-45087.1</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.3917954196526</v>
+        <v>-0.87375458175581</v>
       </c>
       <c r="K108">
-        <v>1.42</v>
+        <v>0.12</v>
       </c>
       <c r="L108" t="s">
         <v>342</v>
       </c>
       <c r="M108" s="1">
-        <v>3256282.05</v>
+        <v>5115068.96</v>
       </c>
       <c r="N108" s="1">
-        <v>3302993.31</v>
+        <v>5121356.3</v>
       </c>
       <c r="O108" s="1">
-        <v>0.8</v>
+        <v>1.28</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>343</v>
       </c>
       <c r="B109" t="s">
         <v>344</v>
       </c>
       <c r="C109" s="1">
-        <v>5800000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.646</v>
+        <v>100.263</v>
       </c>
       <c r="E109" s="1">
-        <v>101.80010086</v>
+        <v>100.637</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>5904405.85</v>
+        <v>805096.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-66937.85</v>
+        <v>-2992.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.1336932402775</v>
+        <v>-0.37163269970289</v>
       </c>
       <c r="K109">
-        <v>2.89</v>
+        <v>1.12</v>
       </c>
       <c r="L109" t="s">
         <v>345</v>
       </c>
       <c r="M109" s="1">
-        <v>5837468.0</v>
+        <v>802104.0</v>
       </c>
       <c r="N109" s="1">
-        <v>6004952.93</v>
+        <v>811076.6</v>
       </c>
       <c r="O109" s="1">
-        <v>1.45</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>346</v>
       </c>
       <c r="B110" t="s">
         <v>347</v>
       </c>
       <c r="C110" s="1">
-        <v>5149000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.505</v>
+        <v>100.301</v>
       </c>
       <c r="E110" s="1">
-        <v>101.54052787</v>
+        <v>101.30837019</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>5228321.78</v>
+        <v>4214428.2</v>
       </c>
       <c r="I110" s="1">
-        <v>-53319.33</v>
+        <v>-41906.6</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.0198172997684</v>
+        <v>-0.99436027881552</v>
       </c>
       <c r="K110">
-        <v>2.34</v>
+        <v>2.41</v>
       </c>
       <c r="L110" t="s">
         <v>348</v>
       </c>
       <c r="M110" s="1">
-        <v>5175002.45</v>
+        <v>4172521.6</v>
       </c>
       <c r="N110" s="1">
-        <v>5295616.01</v>
+        <v>4272917.22</v>
       </c>
       <c r="O110" s="1">
-        <v>1.28</v>
+        <v>1.07</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>349</v>
       </c>
       <c r="B111" t="s">
         <v>350</v>
       </c>
       <c r="C111" s="1">
-        <v>3300000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.678</v>
+        <v>98.229</v>
       </c>
       <c r="E111" s="1">
-        <v>101.50487879</v>
+        <v>98.32790727</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>3349661.0</v>
+        <v>5408034.9</v>
       </c>
       <c r="I111" s="1">
-        <v>-60287.0</v>
+        <v>-5439.9</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.7997940687132</v>
+        <v>-0.10058921772121</v>
       </c>
       <c r="K111">
-        <v>1.32</v>
+        <v>1.02</v>
       </c>
       <c r="L111" t="s">
         <v>351</v>
       </c>
       <c r="M111" s="1">
-        <v>3289374.0</v>
+        <v>5402595.0</v>
       </c>
       <c r="N111" s="1">
-        <v>3332963.38</v>
+        <v>5458743.97</v>
       </c>
       <c r="O111" s="1">
-        <v>0.81</v>
+        <v>1.36</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>352</v>
       </c>
       <c r="B112" t="s">
         <v>353</v>
       </c>
       <c r="C112" s="1">
-        <v>4200000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.952</v>
+        <v>98.247</v>
       </c>
       <c r="E112" s="1">
-        <v>105.09337452</v>
+        <v>98.51473529</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4413921.73</v>
+        <v>3349501.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-89937.73</v>
+        <v>-9103.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.0375923158927</v>
+        <v>-0.27177182511664</v>
       </c>
       <c r="K112">
-        <v>2.33</v>
+        <v>0.48</v>
       </c>
       <c r="L112" t="s">
         <v>354</v>
       </c>
       <c r="M112" s="1">
-        <v>4323984.0</v>
+        <v>3340398.0</v>
       </c>
       <c r="N112" s="1">
-        <v>4421820.99</v>
+        <v>3356548.0</v>
       </c>
       <c r="O112" s="1">
-        <v>1.07</v>
+        <v>0.84</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>355</v>
       </c>
       <c r="B113" t="s">
         <v>356</v>
       </c>
       <c r="C113" s="1">
-        <v>2000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>105.196</v>
+        <v>95.08</v>
       </c>
       <c r="E113" s="1">
-        <v>109.06825</v>
+        <v>94.967</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2181365.0</v>
+        <v>4368482.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-77445.0</v>
+        <v>5198.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-3.5502999268806</v>
+        <v>0.11898870133836</v>
       </c>
       <c r="K113">
-        <v>1.46</v>
+        <v>1.37</v>
       </c>
       <c r="L113" t="s">
         <v>357</v>
       </c>
       <c r="M113" s="1">
-        <v>2103920.0</v>
+        <v>4373680.0</v>
       </c>
       <c r="N113" s="1">
-        <v>2133070.55</v>
+        <v>4436907.95</v>
       </c>
       <c r="O113" s="1">
-        <v>0.52</v>
+        <v>1.11</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>358</v>
       </c>
       <c r="B114" t="s">
         <v>359</v>
       </c>
       <c r="C114" s="1">
-        <v>4800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.994</v>
+        <v>108.11</v>
       </c>
       <c r="E114" s="1">
-        <v>101.34664646</v>
+        <v>110.87634667</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>4864639.03</v>
+        <v>665258.08</v>
       </c>
       <c r="I114" s="1">
-        <v>-64927.03</v>
+        <v>-16598.08</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.3346731298992</v>
+        <v>-2.4949836009508</v>
       </c>
       <c r="K114">
-        <v>3.72</v>
+        <v>1.13</v>
       </c>
       <c r="L114" t="s">
         <v>360</v>
       </c>
       <c r="M114" s="1">
-        <v>4799712.0</v>
+        <v>648660.0</v>
       </c>
       <c r="N114" s="1">
-        <v>4978035.29</v>
+        <v>655412.05</v>
       </c>
       <c r="O114" s="1">
-        <v>1.2</v>
+        <v>0.16</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>361</v>
       </c>
       <c r="B115" t="s">
         <v>362</v>
       </c>
       <c r="C115" s="1">
-        <v>5464000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>92.685</v>
+        <v>99.036</v>
       </c>
       <c r="E115" s="1">
-        <v>94.43916654</v>
+        <v>99.7983</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>5160156.06</v>
+        <v>2993949.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-95847.66</v>
+        <v>-22869.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.8574566134343</v>
+        <v>-0.76384066662458</v>
       </c>
       <c r="K115">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.86</v>
+      </c>
+      <c r="L115" t="s">
+        <v>363</v>
       </c>
       <c r="M115" s="1">
-        <v>5064308.4</v>
+        <v>2971080.0</v>
       </c>
       <c r="N115" s="1">
-        <v>5064308.4</v>
+        <v>2996764.93</v>
       </c>
       <c r="O115" s="1">
-        <v>1.22</v>
+        <v>0.75</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B116" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C116" s="1">
-        <v>800000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.22</v>
+        <v>95.317</v>
       </c>
       <c r="E116" s="1">
-        <v>100.637</v>
+        <v>95.56322325</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>805096.0</v>
+        <v>3822528.93</v>
       </c>
       <c r="I116" s="1">
-        <v>-3336.0</v>
+        <v>-9848.93</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.41436052346552</v>
+        <v>-0.25765481910951</v>
       </c>
       <c r="K116">
-        <v>0.88</v>
+        <v>0.07</v>
       </c>
       <c r="L116" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="M116" s="1">
-        <v>801760.0</v>
+        <v>3812680.0</v>
       </c>
       <c r="N116" s="1">
-        <v>808814.79</v>
+        <v>3815310.14</v>
       </c>
       <c r="O116" s="1">
-        <v>0.2</v>
+        <v>0.95</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B117" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C117" s="1">
-        <v>4160000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.844</v>
+        <v>100.468</v>
       </c>
       <c r="E117" s="1">
-        <v>101.30837019</v>
+        <v>101.48381678</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>4214428.2</v>
+        <v>5987545.19</v>
       </c>
       <c r="I117" s="1">
-        <v>-60917.8</v>
+        <v>-59933.19</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.4454582474557</v>
+        <v>-1.0009643033692</v>
       </c>
       <c r="K117">
-        <v>2.14</v>
+        <v>2.15</v>
       </c>
       <c r="L117" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="M117" s="1">
-        <v>4153510.4</v>
+        <v>5927612.0</v>
       </c>
       <c r="N117" s="1">
-        <v>4242337.8</v>
+        <v>6054340.77</v>
       </c>
       <c r="O117" s="1">
-        <v>1.03</v>
+        <v>1.51</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B118" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C118" s="1">
-        <v>5500000.0</v>
+        <v>4710000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.906</v>
+        <v>98.916</v>
       </c>
       <c r="E118" s="1">
-        <v>98.32790727</v>
+        <v>99.72630149</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>5408034.9</v>
+        <v>4697108.8</v>
       </c>
       <c r="I118" s="1">
-        <v>-23204.9</v>
+        <v>-38165.2</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.42908192031083</v>
+        <v>-0.81252535602326</v>
       </c>
       <c r="K118">
-        <v>0.92</v>
+        <v>0.77</v>
       </c>
       <c r="L118" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="M118" s="1">
-        <v>5384830.0</v>
+        <v>4658943.6</v>
       </c>
       <c r="N118" s="1">
-        <v>5435177.6</v>
+        <v>4695300.93</v>
       </c>
       <c r="O118" s="1">
-        <v>1.31</v>
+        <v>1.17</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B119" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C119" s="1">
-        <v>3400000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.1</v>
+        <v>100.093</v>
       </c>
       <c r="E119" s="1">
-        <v>98.51473529</v>
+        <v>100.56275984</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>3349501.0</v>
+        <v>6134328.35</v>
       </c>
       <c r="I119" s="1">
-        <v>-14101.0</v>
+        <v>-28655.35</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.42098808150826</v>
+        <v>-0.46713101035747</v>
       </c>
       <c r="K119">
-        <v>0.29</v>
+        <v>2.44</v>
       </c>
       <c r="L119" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M119" s="1">
-        <v>3335400.0</v>
+        <v>6105673.0</v>
       </c>
       <c r="N119" s="1">
-        <v>3345355.48</v>
+        <v>6254579.85</v>
       </c>
       <c r="O119" s="1">
-        <v>0.81</v>
+        <v>1.56</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B120" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C120" s="1">
-        <v>600000.0</v>
+        <v>4124000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>108.017</v>
+        <v>98.683</v>
       </c>
       <c r="E120" s="1">
-        <v>110.87634667</v>
+        <v>99.37023084</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>665258.08</v>
+        <v>4098028.32</v>
       </c>
       <c r="I120" s="1">
-        <v>-17156.08</v>
+        <v>-28341.4</v>
       </c>
       <c r="J120" s="1">
-        <v>-2.5788608234567</v>
+        <v>-0.69158624067293</v>
       </c>
       <c r="K120">
-        <v>0.53</v>
+        <v>2.11</v>
       </c>
       <c r="L120" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="M120" s="1">
-        <v>648102.0</v>
+        <v>4069686.92</v>
       </c>
       <c r="N120" s="1">
-        <v>651286.93</v>
+        <v>4156884.1</v>
       </c>
       <c r="O120" s="1">
-        <v>0.16</v>
+        <v>1.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B121" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C121" s="1">
-        <v>3000000.0</v>
+        <v>1999000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.275</v>
+        <v>98.895</v>
       </c>
       <c r="E121" s="1">
-        <v>99.7983</v>
+        <v>98.93570235</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2993949.0</v>
+        <v>1977724.69</v>
       </c>
       <c r="I121" s="1">
-        <v>-45699.0</v>
+        <v>-813.64</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.5263787058497</v>
+        <v>-0.041140205414536</v>
       </c>
       <c r="K121">
-        <v>0.62</v>
+        <v>0.13</v>
       </c>
       <c r="L121" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M121" s="1">
-        <v>2948250.0</v>
+        <v>1976911.05</v>
       </c>
       <c r="N121" s="1">
-        <v>2966743.15</v>
+        <v>1979539.87</v>
       </c>
       <c r="O121" s="1">
-        <v>0.72</v>
+        <v>0.49</v>
       </c>
       <c r="P121">
-        <v>1</v>
-[...398 lines deleted...]
-      <c r="P129">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>