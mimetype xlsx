--- v3 (2026-07-21)
+++ v4 (2026-08-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="402">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1080 +130,1140 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>2 591.10</t>
+    <t>3 152.05</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>24 449.32</t>
+    <t>29 742.47</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>122 958.90</t>
+    <t>2 794.52</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>5 504.79</t>
+    <t>11 589.04</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>35 246.92</t>
+    <t>21 863.01</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
+    <t>2 472.23</t>
+  </si>
+  <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>90 410.96</t>
+    <t>96 739.73</t>
+  </si>
+  <si>
+    <t>XS3368960962</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>24 216.78</t>
+    <t>25 964.38</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>176 301.37</t>
+    <t>187 520.55</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
+    <t>2 991.78</t>
+  </si>
+  <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
+    <t>3 365.75</t>
+  </si>
+  <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>20 496.58</t>
+    <t>26 235.62</t>
+  </si>
+  <si>
+    <t>XS2791973642</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 27/06/2034</t>
+  </si>
+  <si>
+    <t>85 636.64</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>137 810.96</t>
+    <t>149 720.55</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>33 983.22</t>
+    <t>41 340.41</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>18 653.75</t>
+    <t>20 172.08</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>17 703.39</t>
+    <t>19 239.64</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>9 162.33</t>
+    <t>14 095.89</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>135 370.21</t>
+    <t>144 510.96</t>
+  </si>
+  <si>
+    <t>XS3367720797</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>2 589.04</t>
+    <t>16 181.51</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>203 168.10</t>
+    <t>215 790.97</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>4 635.62</t>
+    <t>5 671.23</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>1 208.22</t>
+    <t>1 610.96</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>3 150.68</t>
+    <t>6 027.40</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>57 342.03</t>
-[...8 lines deleted...]
-    <t>1 257.53</t>
+    <t>66 067.99</t>
+  </si>
+  <si>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>44 397.95</t>
+    <t>53 538.70</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>119 671.23</t>
+    <t>6 575.34</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>68 934.59</t>
+    <t>73 926.40</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>12 074.68</t>
+    <t>14 830.86</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>7 089.04</t>
+    <t>8 707.19</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>38 690.33</t>
+    <t>48 598.83</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>60 410.96</t>
+    <t>66 452.05</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>12 664.41</t>
+    <t>14 402.67</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>50 284.93</t>
+    <t>53 427.74</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>6 058.82</t>
+    <t>11 842.23</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>11 575.34</t>
+    <t>10 081.51</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>18 583.56</t>
+    <t>21 453.08</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
+    <t>1 155.82</t>
+  </si>
+  <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>68 809.93</t>
+    <t>65 188.36</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>49 952.05</t>
+    <t>53 619.86</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>86 071.23</t>
+    <t>93 665.75</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>18 397.26</t>
+    <t>19 619.86</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>25 742.47</t>
+    <t>35 753.42</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>1 903.25</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>4 684.31</t>
+    <t>9 155.70</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>19 989.04</t>
+    <t>23 268.49</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>10 575.00</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>81 797.26</t>
+    <t>87 320.55</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>176 547.95</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>1 475.81</t>
-[...5 lines deleted...]
-    <t>EDP FINANCE BV 1.625 15/04/2027</t>
+    <t>2 001.10</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>31 075.68</t>
+    <t>42 327.23</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>113 687.67</t>
+    <t>125 165.75</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>11 434.93</t>
+    <t>12 945.21</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>7 082.19</t>
+    <t>7 758.22</t>
+  </si>
+  <si>
+    <t>XS2987792269</t>
+  </si>
+  <si>
+    <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
+  </si>
+  <si>
+    <t>2 934.25</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>32 372.60</t>
+    <t>35 594.52</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>50 504.69</t>
+    <t>54 161.93</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>66 167.26</t>
+    <t>73 597.81</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>30 271.07</t>
+    <t>34 566.29</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>16 715.15</t>
+    <t>22 115.43</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>60 578.06</t>
+    <t>37 023.78</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>8 250.00</t>
+    <t>9 041.10</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>96 418.96</t>
+    <t>109 234.14</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>11 015.42</t>
+    <t>18 244.30</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>54 493.15</t>
+    <t>58 700.34</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>13 222.60</t>
+    <t>18 364.73</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>58 325.84</t>
+    <t>64 329.97</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>35 224.66</t>
+    <t>39 244.86</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>21 879.45</t>
+    <t>23 778.08</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>120 164.38</t>
+    <t>130 678.77</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>36 000.00</t>
+    <t>41 178.08</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>10 082.19</t>
+    <t>14 684.93</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>3 586.30</t>
+    <t>5 801.37</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>23 434.78</t>
+    <t>33 478.26</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>98 586.30</t>
-[...1 lines deleted...]
-  <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>7 800.00</t>
+    <t>10 043.84</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>96 706.85</t>
+    <t>103 093.15</t>
+  </si>
+  <si>
+    <t>DE000A3MQNP4</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
+  </si>
+  <si>
+    <t>6 170.55</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>108 482.23</t>
+    <t>85 294.60</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>6 654.05</t>
+    <t>11 644.59</t>
+  </si>
+  <si>
+    <t>XS2729836234</t>
+  </si>
+  <si>
+    <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
+  </si>
+  <si>
+    <t>24 452.05</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>66 437.29</t>
+    <t>75 864.20</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>20 164.94</t>
+    <t>28 308.48</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>14 631.68</t>
+    <t>18 570.98</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>83 690.98</t>
+    <t>91 572.20</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>23 997.57</t>
+    <t>26 277.88</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>11 215.12</t>
+    <t>14 783.56</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>24 328.77</t>
+    <t>29 437.81</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>16 136.99</t>
+    <t>17 503.42</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>133 082.19</t>
+    <t>141 424.66</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>10 120.05</t>
+    <t>15 712.70</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>91 842.47</t>
+    <t>108 613.70</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>10 479.45</t>
-[...8 lines deleted...]
-    <t>2 163.08</t>
+    <t>11 558.22</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>1 324.11</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>81 878.42</t>
+    <t>87 336.99</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>53 350.43</t>
+    <t>58 329.80</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>3 164.38</t>
+    <t>6 184.93</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>184 726.03</t>
+    <t>197 656.85</t>
+  </si>
+  <si>
+    <t>FR0014016SU0</t>
+  </si>
+  <si>
+    <t>SANOFI SA 3 05/05/2029</t>
+  </si>
+  <si>
+    <t>2 293.15</t>
   </si>
   <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>4 410.96</t>
+    <t>7 719.18</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>135 425.75</t>
+    <t>146 534.90</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>20 786.64</t>
+    <t>23 497.95</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>113 141.10</t>
+    <t>124 619.18</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>41 332.87</t>
+    <t>50 469.61</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>1 052.05</t>
+    <t>12 098.63</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>6 287.34</t>
+    <t>11 002.85</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>8 972.60</t>
+    <t>10 410.96</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>100 395.62</t>
+    <t>109 071.78</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>56 148.97</t>
+    <t>39 600.00</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>16 150.00</t>
+    <t>20 795.89</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>63 227.95</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>6 752.05</t>
+    <t>9 427.40</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>25 684.93</t>
+    <t>31 078.77</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>2 630.14</t>
+    <t>4 931.51</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>126 728.77</t>
+    <t>138 609.59</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>36 357.33</t>
+    <t>28 213.60</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>148 906.85</t>
+    <t>159 435.62</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>87 197.18</t>
+    <t>92 535.78</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
   </si>
   <si>
-    <t>2 628.82</t>
+    <t>4 353.99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1567,212 +1627,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>864077.9008</v>
+        <v>844787.7466</v>
       </c>
       <c r="D2">
-        <v>119.24</v>
+        <v>119.02</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>103034070.83</v>
+        <v>100550034.82</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>103034070.83</v>
+        <v>100550034.82</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2673152.7787</v>
+        <v>2561505.0586</v>
       </c>
       <c r="D3">
-        <v>106.57</v>
+        <v>106.36</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>284897793.13</v>
+        <v>272448986.79</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>284897793.13</v>
+        <v>272448986.79</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29293.1975</v>
+        <v>28563.4561</v>
       </c>
       <c r="D4">
-        <v>110.63</v>
+        <v>110.42</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3240883.47</v>
+        <v>3154056.64</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3240883.47</v>
+        <v>3154056.64</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>97640.06</v>
+        <v>103925.02</v>
       </c>
       <c r="D5">
-        <v>100.59</v>
+        <v>99.74</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9821956.71</v>
+        <v>10365593.04</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9821956.71</v>
+        <v>10365593.04</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.23</v>
+        <v>100.03</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64252.56</v>
+        <v>64123.05</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64252.56</v>
+        <v>64123.05</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P121"/>
+  <dimension ref="A1:P128"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O121" sqref="O121"/>
+      <selection activeCell="O128" sqref="O128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1791,6039 +1851,6389 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>2431.0</v>
+        <v>249.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4793.7</v>
+        <v>4799.78</v>
       </c>
       <c r="E2" s="1">
-        <v>4793.25</v>
+        <v>4798.05</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>11652390.75</v>
+        <v>1194714.45</v>
       </c>
       <c r="I2" s="1">
-        <v>1093.95</v>
+        <v>430.77</v>
       </c>
       <c r="J2" s="1">
-        <v>0.0093882021592865</v>
+        <v>0.03605631454445</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11653484.7</v>
+        <v>1195145.22</v>
       </c>
       <c r="N2" s="1">
-        <v>11653484.7</v>
+        <v>1195145.22</v>
       </c>
       <c r="O2" s="1">
-        <v>2.91</v>
+        <v>0.31</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>655.0</v>
+        <v>1047.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.995</v>
+        <v>105.65</v>
       </c>
       <c r="E3" s="1">
-        <v>105.894129771</v>
+        <v>105.775305635</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>66070.0</v>
+        <v>-131195.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>66070.0</v>
+        <v>-131195.0</v>
       </c>
       <c r="N3" s="1">
-        <v>66070.0</v>
+        <v>-131195.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.02</v>
+        <v>-0.03</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.358</v>
+        <v>100.313</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-1401.0</v>
+        <v>-1536.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.46317877510538</v>
+        <v>-0.50781056285643</v>
       </c>
       <c r="K4">
-        <v>0.86</v>
+        <v>1.05</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>301074.0</v>
+        <v>300939.0</v>
       </c>
       <c r="N4" s="1">
-        <v>303665.1</v>
+        <v>304091.05</v>
       </c>
       <c r="O4" s="1">
         <v>0.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.735</v>
+        <v>101.417</v>
       </c>
       <c r="E5" s="1">
         <v>103.00508304</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2369116.91</v>
       </c>
       <c r="I5" s="1">
-        <v>-29211.91</v>
+        <v>-36525.91</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.2330294835471</v>
+        <v>-1.5417521121826</v>
       </c>
       <c r="K5">
-        <v>1.06</v>
+        <v>1.29</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>2339905.0</v>
+        <v>2332591.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2364354.32</v>
+        <v>2362333.47</v>
       </c>
       <c r="O5" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>5100000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.898</v>
+        <v>98.608</v>
       </c>
       <c r="E6" s="1">
         <v>99.78678667</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>5089126.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-45328.12</v>
+        <v>-60118.12</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.89068572739557</v>
+        <v>-1.181305367217</v>
       </c>
       <c r="K6">
-        <v>2.41</v>
+        <v>0.05</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>5043798.0</v>
+        <v>5029008.0</v>
       </c>
       <c r="N6" s="1">
-        <v>5166756.9</v>
+        <v>5031802.52</v>
       </c>
       <c r="O6" s="1">
-        <v>1.29</v>
+        <v>1.3</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>4700000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.267</v>
+        <v>99.285</v>
       </c>
       <c r="E7" s="1">
         <v>99.71406383</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>4686561.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-21012.0</v>
+        <v>-20166.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.44834581263319</v>
+        <v>-0.43029419653345</v>
       </c>
       <c r="K7">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>4665549.0</v>
+        <v>4666395.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4671053.79</v>
+        <v>4677984.04</v>
       </c>
       <c r="O7" s="1">
-        <v>1.16</v>
+        <v>1.21</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>2900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.59</v>
+        <v>98.118</v>
       </c>
       <c r="E8" s="1">
-        <v>99.76155759</v>
+        <v>99.7615575</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2893085.17</v>
+        <v>1596184.92</v>
       </c>
       <c r="I8" s="1">
-        <v>-33975.17</v>
+        <v>-26296.92</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.1743577531801</v>
+        <v>-1.6474858063438</v>
       </c>
       <c r="K8">
-        <v>1.22</v>
+        <v>1.37</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>2859110.0</v>
+        <v>1569888.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2894356.92</v>
+        <v>1591751.01</v>
       </c>
       <c r="O8" s="1">
-        <v>0.72</v>
+        <v>0.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.78</v>
+        <v>96.551</v>
       </c>
       <c r="E9" s="1">
         <v>97.254</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>291762.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-1422.0</v>
+        <v>-2109.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.48738355234746</v>
+        <v>-0.72284944578115</v>
       </c>
       <c r="K9">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="L9">
-        <v>320.55</v>
+        <v>579.45</v>
       </c>
       <c r="M9" s="1">
-        <v>290340.0</v>
+        <v>289653.0</v>
       </c>
       <c r="N9" s="1">
-        <v>290660.55</v>
+        <v>290232.45</v>
       </c>
       <c r="O9" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>1851000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>93.384</v>
+        <v>92.989</v>
       </c>
       <c r="E10" s="1">
         <v>94.22797137</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1744159.75</v>
       </c>
       <c r="I10" s="1">
-        <v>-15621.91</v>
+        <v>-22933.36</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.8956696770465</v>
+        <v>-1.3148657971267</v>
       </c>
       <c r="K10">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>741.67</v>
+        <v>0.13</v>
+      </c>
+      <c r="L10" t="s">
+        <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1728537.84</v>
+        <v>1721226.39</v>
       </c>
       <c r="N10" s="1">
-        <v>1729279.51</v>
+        <v>1723698.62</v>
       </c>
       <c r="O10" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>107.308</v>
+        <v>106.717</v>
       </c>
       <c r="E11" s="1">
         <v>109.8295</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1757272.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-40344.0</v>
+        <v>-49800.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.2958312657346</v>
+        <v>-2.8339380585362</v>
       </c>
       <c r="K11">
-        <v>5.65</v>
+        <v>6.05</v>
       </c>
       <c r="L11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1716928.0</v>
+        <v>1707472.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1807338.96</v>
+        <v>1804211.73</v>
       </c>
       <c r="O11" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>900000.0</v>
+        <v>1577000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.328</v>
+        <v>100.157</v>
       </c>
       <c r="E12" s="1">
-        <v>100.75133333</v>
+        <v>99.983</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>906762.0</v>
+        <v>1576731.91</v>
       </c>
       <c r="I12" s="1">
-        <v>-3810.0</v>
+        <v>2743.98</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.42017640792181</v>
+        <v>0.17402958502946</v>
       </c>
       <c r="K12">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.02</v>
+      </c>
+      <c r="L12">
+        <v>291.64</v>
       </c>
       <c r="M12" s="1">
-        <v>902952.0</v>
+        <v>1579475.89</v>
       </c>
       <c r="N12" s="1">
-        <v>927168.78</v>
+        <v>1579767.53</v>
       </c>
       <c r="O12" s="1">
-        <v>0.23</v>
+        <v>0.41</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>6000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.226</v>
+        <v>100.156</v>
       </c>
       <c r="E13" s="1">
-        <v>100.084275</v>
+        <v>100.75133333</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>6005056.5</v>
+        <v>906762.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-51496.5</v>
+        <v>-5358.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.85755229780103</v>
+        <v>-0.59089375161288</v>
       </c>
       <c r="K13">
-        <v>2.94</v>
+        <v>2.88</v>
       </c>
       <c r="L13" t="s">
         <v>63</v>
       </c>
       <c r="M13" s="1">
-        <v>5953560.0</v>
+        <v>901404.0</v>
       </c>
       <c r="N13" s="1">
-        <v>6129861.37</v>
+        <v>927368.38</v>
       </c>
       <c r="O13" s="1">
-        <v>1.53</v>
+        <v>0.24</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>1400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.616</v>
+        <v>98.551</v>
       </c>
       <c r="E14" s="1">
-        <v>99.5035</v>
+        <v>100.084275</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1393049.0</v>
+        <v>6005056.5</v>
       </c>
       <c r="I14" s="1">
-        <v>-12425.0</v>
+        <v>-91996.5</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.89192842462828</v>
+        <v>-1.531983920551</v>
       </c>
       <c r="K14">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>575.34</v>
+        <v>3.13</v>
+      </c>
+      <c r="L14" t="s">
+        <v>66</v>
       </c>
       <c r="M14" s="1">
-        <v>1380624.0</v>
+        <v>5913060.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1381199.34</v>
+        <v>6100580.55</v>
       </c>
       <c r="O14" s="1">
-        <v>0.34</v>
+        <v>1.58</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C15" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.204</v>
+        <v>98.156</v>
       </c>
       <c r="E15" s="1">
-        <v>99.762</v>
+        <v>99.5035</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1296906.0</v>
+        <v>1393049.0</v>
       </c>
       <c r="I15" s="1">
-        <v>5746.0</v>
+        <v>-18865.0</v>
       </c>
       <c r="J15" s="1">
-        <v>0.44305446963774</v>
+        <v>-1.3542237207736</v>
       </c>
       <c r="K15">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>841.44</v>
+        <v>0.21</v>
+      </c>
+      <c r="L15" t="s">
+        <v>69</v>
       </c>
       <c r="M15" s="1">
-        <v>1302652.0</v>
+        <v>1374184.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1303493.44</v>
+        <v>1377175.78</v>
       </c>
       <c r="O15" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1">
-        <v>1900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.69</v>
+        <v>99.894</v>
       </c>
       <c r="E16" s="1">
-        <v>104.746</v>
+        <v>99.762</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1990174.0</v>
+        <v>1296906.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-20064.0</v>
+        <v>1716.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.008153055964</v>
+        <v>0.13231490948457</v>
       </c>
       <c r="K16">
-        <v>1.08</v>
+        <v>0.26</v>
       </c>
       <c r="L16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M16" s="1">
-        <v>1970110.0</v>
+        <v>1298622.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1990606.58</v>
+        <v>1301987.75</v>
       </c>
       <c r="O16" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C17" s="1">
-        <v>3600000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>104.29</v>
+        <v>103.171</v>
       </c>
       <c r="E17" s="1">
-        <v>106.02823333</v>
+        <v>104.746</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3817016.4</v>
+        <v>1990174.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-62576.4</v>
+        <v>-29925.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.63940610787</v>
+        <v>-1.5036373704008</v>
       </c>
       <c r="K17">
-        <v>3.83</v>
+        <v>1.38</v>
       </c>
       <c r="L17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M17" s="1">
-        <v>3754440.0</v>
+        <v>1960249.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3892250.96</v>
+        <v>1986484.62</v>
       </c>
       <c r="O17" s="1">
-        <v>0.97</v>
+        <v>0.51</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C18" s="1">
-        <v>3300000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.636</v>
+        <v>103.42</v>
       </c>
       <c r="E18" s="1">
-        <v>102.9313697</v>
+        <v>103.601</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3396735.2</v>
+        <v>1968419.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-42747.2</v>
+        <v>-3439.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.2584790242112</v>
+        <v>-0.17470873833264</v>
       </c>
       <c r="K18">
-        <v>1.03</v>
+        <v>4.51</v>
       </c>
       <c r="L18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M18" s="1">
-        <v>3353988.0</v>
+        <v>1964980.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3387971.22</v>
+        <v>2050616.64</v>
       </c>
       <c r="O18" s="1">
-        <v>0.84</v>
+        <v>0.53</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C19" s="1">
-        <v>4550000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>94.51</v>
+        <v>104.066</v>
       </c>
       <c r="E19" s="1">
-        <v>94.51235868</v>
+        <v>106.02823333</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4300312.32</v>
+        <v>3817016.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-107.32</v>
+        <v>-70640.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.002495632689302</v>
+        <v>-1.8506705918266</v>
       </c>
       <c r="K19">
-        <v>0.41</v>
+        <v>4.16</v>
       </c>
       <c r="L19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M19" s="1">
-        <v>4300205.0</v>
+        <v>3746376.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4318858.75</v>
+        <v>3896096.55</v>
       </c>
       <c r="O19" s="1">
-        <v>1.08</v>
+        <v>1.01</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B20" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C20" s="1">
-        <v>4580000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.903</v>
+        <v>101.31</v>
       </c>
       <c r="E20" s="1">
-        <v>96.74135808</v>
+        <v>102.9313697</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4430754.2</v>
+        <v>3396735.2</v>
       </c>
       <c r="I20" s="1">
-        <v>7403.2</v>
+        <v>-53505.2</v>
       </c>
       <c r="J20" s="1">
-        <v>0.16708667792946</v>
+        <v>-1.5751949106895</v>
       </c>
       <c r="K20">
-        <v>0.39</v>
+        <v>1.25</v>
       </c>
       <c r="L20" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M20" s="1">
-        <v>4438157.4</v>
+        <v>3343230.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4455860.79</v>
+        <v>3384570.41</v>
       </c>
       <c r="O20" s="1">
-        <v>1.11</v>
+        <v>0.88</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C21" s="1">
-        <v>4900000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.146</v>
+        <v>94.29</v>
       </c>
       <c r="E21" s="1">
-        <v>96.32958306</v>
+        <v>94.51235868</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>4720149.57</v>
+        <v>4300312.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-8995.57</v>
+        <v>-10117.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.19057807102498</v>
+        <v>-0.23526942340783</v>
       </c>
       <c r="K21">
-        <v>0.19</v>
+        <v>0.44</v>
       </c>
       <c r="L21" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M21" s="1">
-        <v>4711154.0</v>
+        <v>4290195.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4720316.33</v>
+        <v>4310367.08</v>
       </c>
       <c r="O21" s="1">
-        <v>1.18</v>
+        <v>1.11</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C22" s="1">
-        <v>4100000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.503</v>
+        <v>96.85</v>
       </c>
       <c r="E22" s="1">
-        <v>101.45567878</v>
+        <v>96.74135808</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4159682.83</v>
+        <v>4430754.2</v>
       </c>
       <c r="I22" s="1">
-        <v>-39059.83</v>
+        <v>4975.8</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.93900981388045</v>
+        <v>0.11230142263365</v>
       </c>
       <c r="K22">
-        <v>3.3</v>
+        <v>0.42</v>
       </c>
       <c r="L22" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>4120623.0</v>
+        <v>4435730.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4255993.21</v>
+        <v>4454969.64</v>
       </c>
       <c r="O22" s="1">
-        <v>1.06</v>
+        <v>1.15</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B23" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C23" s="1">
-        <v>4500000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.905</v>
+        <v>95.777</v>
       </c>
       <c r="E23" s="1">
-        <v>104.41792044</v>
+        <v>96.32958306</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4698806.42</v>
+        <v>4720149.57</v>
       </c>
       <c r="I23" s="1">
-        <v>-68081.42</v>
+        <v>-27076.57</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.4489088060793</v>
+        <v>-0.57363796630707</v>
       </c>
       <c r="K23">
-        <v>0.06</v>
+        <v>0.29</v>
       </c>
       <c r="L23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M23" s="1">
-        <v>4630725.0</v>
+        <v>4693073.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4633314.04</v>
+        <v>4707168.89</v>
       </c>
       <c r="O23" s="1">
-        <v>1.16</v>
+        <v>1.22</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C24" s="1">
-        <v>8358000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.315</v>
+        <v>100.308</v>
       </c>
       <c r="E24" s="1">
-        <v>100.19916009</v>
+        <v>101.45567878</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>8374645.8</v>
+        <v>4159682.83</v>
       </c>
       <c r="I24" s="1">
-        <v>-73898.1</v>
+        <v>-47054.83</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.88240269218311</v>
+        <v>-1.1312119679086</v>
       </c>
       <c r="K24">
-        <v>2.43</v>
+        <v>3.52</v>
       </c>
       <c r="L24" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>8300747.7</v>
+        <v>4112628.0</v>
       </c>
       <c r="N24" s="1">
-        <v>8503915.8</v>
+        <v>4257138.96</v>
       </c>
       <c r="O24" s="1">
-        <v>2.12</v>
+        <v>1.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1">
-        <v>3600000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>92.825</v>
+        <v>100.022</v>
       </c>
       <c r="E25" s="1">
-        <v>92.61058806</v>
+        <v>100.0</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3333981.17</v>
+        <v>972000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>7718.83</v>
+        <v>213.84</v>
       </c>
       <c r="J25" s="1">
-        <v>0.23151990387516</v>
+        <v>0.022</v>
       </c>
       <c r="K25">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>0.02</v>
+      </c>
+      <c r="L25">
+        <v>190.67</v>
       </c>
       <c r="M25" s="1">
-        <v>3341700.0</v>
+        <v>972213.84</v>
       </c>
       <c r="N25" s="1">
-        <v>3346335.62</v>
+        <v>972404.51</v>
       </c>
       <c r="O25" s="1">
-        <v>0.83</v>
+        <v>0.25</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C26" s="1">
-        <v>1400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.089</v>
+        <v>102.501</v>
       </c>
       <c r="E26" s="1">
-        <v>97.397</v>
+        <v>104.41792044</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1363558.0</v>
+        <v>4698806.42</v>
       </c>
       <c r="I26" s="1">
-        <v>9688.0</v>
+        <v>-86261.42</v>
       </c>
       <c r="J26" s="1">
-        <v>0.71049416306457</v>
+        <v>-1.8358155729259</v>
       </c>
       <c r="K26">
-        <v>0.09</v>
+        <v>0.36</v>
       </c>
       <c r="L26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>1373246.0</v>
+        <v>4612545.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1374454.22</v>
+        <v>4628726.51</v>
       </c>
       <c r="O26" s="1">
-        <v>0.34</v>
+        <v>1.2</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C27" s="1">
-        <v>2000000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.215</v>
+        <v>98.944</v>
       </c>
       <c r="E27" s="1">
-        <v>99.4518355</v>
+        <v>100.19916009</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1989036.71</v>
+        <v>8374645.8</v>
       </c>
       <c r="I27" s="1">
-        <v>-4736.71</v>
+        <v>-104906.28</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.23814090389513</v>
+        <v>-1.2526652769004</v>
       </c>
       <c r="K27">
-        <v>0.16</v>
+        <v>2.58</v>
       </c>
       <c r="L27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>1984300.0</v>
+        <v>8269739.52</v>
       </c>
       <c r="N27" s="1">
-        <v>1987450.68</v>
+        <v>8485530.49</v>
       </c>
       <c r="O27" s="1">
-        <v>0.5</v>
+        <v>2.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C28" s="1">
-        <v>2200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>106.491</v>
+        <v>92.559</v>
       </c>
       <c r="E28" s="1">
-        <v>107.86245455</v>
+        <v>92.61058806</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2372974.0</v>
+        <v>3333981.17</v>
       </c>
       <c r="I28" s="1">
-        <v>-30172.0</v>
+        <v>-1857.17</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.271484643321</v>
+        <v>-0.055704273818679</v>
       </c>
       <c r="K28">
-        <v>2.61</v>
+        <v>0.16</v>
       </c>
       <c r="L28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>2342802.0</v>
+        <v>3332124.0</v>
       </c>
       <c r="N28" s="1">
-        <v>2400144.03</v>
+        <v>3337795.23</v>
       </c>
       <c r="O28" s="1">
-        <v>0.6</v>
+        <v>0.86</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C29" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.206</v>
+        <v>98.191</v>
       </c>
       <c r="E29" s="1">
-        <v>99.371</v>
+        <v>97.397</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>496855.0</v>
+        <v>1363558.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-825.0</v>
+        <v>11116.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.16604441939801</v>
+        <v>0.81522018131975</v>
       </c>
       <c r="K29">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="L29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M29" s="1">
-        <v>496030.0</v>
+        <v>1374674.0</v>
       </c>
       <c r="N29" s="1">
-        <v>497287.53</v>
+        <v>1376284.96</v>
       </c>
       <c r="O29" s="1">
-        <v>0.12</v>
+        <v>0.36</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C30" s="1">
-        <v>4100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.677</v>
+        <v>99.197</v>
       </c>
       <c r="E30" s="1">
-        <v>103.03238585</v>
+        <v>99.4518355</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>4224327.82</v>
+        <v>1989036.71</v>
       </c>
       <c r="I30" s="1">
-        <v>-55570.82</v>
+        <v>-5096.71</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.3154949702743</v>
+        <v>-0.25624011735812</v>
       </c>
       <c r="K30">
-        <v>1.08</v>
+        <v>0.3</v>
       </c>
       <c r="L30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>4168757.0</v>
+        <v>1983940.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4213154.95</v>
+        <v>1989967.4</v>
       </c>
       <c r="O30" s="1">
-        <v>1.05</v>
+        <v>0.51</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C31" s="1">
-        <v>3200000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.141</v>
+        <v>106.232</v>
       </c>
       <c r="E31" s="1">
-        <v>102.282425</v>
+        <v>107.86245455</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3273037.6</v>
+        <v>2372974.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-36525.6</v>
+        <v>-35870.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.1159541827445</v>
+        <v>-1.5116052683257</v>
       </c>
       <c r="K31">
-        <v>3.74</v>
+        <v>3.0</v>
       </c>
       <c r="L31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>3236512.0</v>
+        <v>2337104.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3356183.23</v>
+        <v>2403171.99</v>
       </c>
       <c r="O31" s="1">
-        <v>0.84</v>
+        <v>0.62</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C32" s="1">
-        <v>3155000.0</v>
+        <v>1601000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.328</v>
+        <v>99.981</v>
       </c>
       <c r="E32" s="1">
-        <v>100.13010777</v>
+        <v>99.846</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3159104.9</v>
+        <v>1598534.46</v>
       </c>
       <c r="I32" s="1">
-        <v>-25306.5</v>
+        <v>2161.35</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.80106551700768</v>
+        <v>0.13520822065982</v>
       </c>
       <c r="K32">
-        <v>2.18</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.03</v>
+      </c>
+      <c r="L32">
+        <v>460.56</v>
       </c>
       <c r="M32" s="1">
-        <v>3133798.4</v>
+        <v>1600695.81</v>
       </c>
       <c r="N32" s="1">
-        <v>3202732.99</v>
+        <v>1601156.37</v>
       </c>
       <c r="O32" s="1">
-        <v>0.8</v>
+        <v>0.41</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>119</v>
       </c>
       <c r="B33" t="s">
         <v>120</v>
       </c>
       <c r="C33" s="1">
-        <v>1742000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.743</v>
+        <v>101.265</v>
       </c>
       <c r="E33" s="1">
-        <v>99.55577268</v>
+        <v>103.03238585</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1734261.56</v>
+        <v>4224327.82</v>
       </c>
       <c r="I33" s="1">
-        <v>-14158.5</v>
+        <v>-72462.82</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.81639934405281</v>
+        <v>-1.7153692395019</v>
       </c>
       <c r="K33">
-        <v>0.69</v>
+        <v>1.31</v>
       </c>
       <c r="L33" t="s">
         <v>121</v>
       </c>
       <c r="M33" s="1">
-        <v>1720103.06</v>
+        <v>4151865.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1732177.74</v>
+        <v>4205403.7</v>
       </c>
       <c r="O33" s="1">
-        <v>0.43</v>
+        <v>1.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>122</v>
       </c>
       <c r="B34" t="s">
         <v>123</v>
       </c>
       <c r="C34" s="1">
-        <v>4500000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.4</v>
+        <v>100.718</v>
       </c>
       <c r="E34" s="1">
-        <v>97.68931267</v>
+        <v>102.282425</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>4396019.07</v>
+        <v>3273037.6</v>
       </c>
       <c r="I34" s="1">
-        <v>31980.93</v>
+        <v>-50061.6</v>
       </c>
       <c r="J34" s="1">
-        <v>0.72749752652916</v>
+        <v>-1.5295149679918</v>
       </c>
       <c r="K34">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="L34" t="s">
         <v>124</v>
       </c>
       <c r="M34" s="1">
-        <v>4428000.0</v>
+        <v>3222976.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4435089.04</v>
+        <v>3229551.34</v>
       </c>
       <c r="O34" s="1">
-        <v>1.11</v>
+        <v>0.84</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>125</v>
       </c>
       <c r="B35" t="s">
         <v>126</v>
       </c>
       <c r="C35" s="1">
-        <v>5662000.0</v>
+        <v>3155000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.867</v>
+        <v>98.943</v>
       </c>
       <c r="E35" s="1">
-        <v>99.79332179</v>
+        <v>100.13010777</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>5650297.88</v>
+        <v>3159104.9</v>
       </c>
       <c r="I35" s="1">
-        <v>-52448.34</v>
+        <v>-37453.25</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.92824026474158</v>
+        <v>-1.185565252993</v>
       </c>
       <c r="K35">
-        <v>0.68</v>
+        <v>2.34</v>
       </c>
       <c r="L35" t="s">
         <v>127</v>
       </c>
       <c r="M35" s="1">
-        <v>5597849.54</v>
+        <v>3121651.65</v>
       </c>
       <c r="N35" s="1">
-        <v>5636539.87</v>
+        <v>3195578.05</v>
       </c>
       <c r="O35" s="1">
-        <v>1.41</v>
+        <v>0.83</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>128</v>
       </c>
       <c r="B36" t="s">
         <v>129</v>
       </c>
       <c r="C36" s="1">
-        <v>4200000.0</v>
+        <v>1742000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.675</v>
+        <v>98.529</v>
       </c>
       <c r="E36" s="1">
-        <v>99.72018738</v>
+        <v>99.55577268</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>4188247.87</v>
+        <v>1734261.56</v>
       </c>
       <c r="I36" s="1">
-        <v>-43897.87</v>
+        <v>-17886.38</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.0481201534044</v>
+        <v>-1.0313542324031</v>
       </c>
       <c r="K36">
-        <v>1.44</v>
+        <v>0.85</v>
       </c>
       <c r="L36" t="s">
         <v>130</v>
       </c>
       <c r="M36" s="1">
-        <v>4144350.0</v>
+        <v>1716375.18</v>
       </c>
       <c r="N36" s="1">
-        <v>4204760.96</v>
+        <v>1731206.04</v>
       </c>
       <c r="O36" s="1">
-        <v>1.05</v>
+        <v>0.45</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>131</v>
       </c>
       <c r="B37" t="s">
         <v>132</v>
       </c>
       <c r="C37" s="1">
-        <v>1189000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.518</v>
+        <v>98.47</v>
       </c>
       <c r="E37" s="1">
-        <v>99.80243902</v>
+        <v>97.68931267</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1186651.0</v>
+        <v>4396019.07</v>
       </c>
       <c r="I37" s="1">
-        <v>-15271.98</v>
+        <v>35130.93</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.2869815977908</v>
+        <v>0.79915326663949</v>
       </c>
       <c r="K37">
-        <v>1.07</v>
+        <v>0.19</v>
       </c>
       <c r="L37" t="s">
         <v>133</v>
       </c>
       <c r="M37" s="1">
-        <v>1171379.02</v>
+        <v>4431150.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1184043.43</v>
+        <v>4439857.19</v>
       </c>
       <c r="O37" s="1">
-        <v>0.3</v>
+        <v>1.15</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>134</v>
       </c>
       <c r="B38" t="s">
         <v>135</v>
       </c>
       <c r="C38" s="1">
-        <v>1900000.0</v>
+        <v>5662000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.663</v>
+        <v>98.462</v>
       </c>
       <c r="E38" s="1">
-        <v>100.10731579</v>
+        <v>99.79332179</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1902039.0</v>
+        <v>5650297.88</v>
       </c>
       <c r="I38" s="1">
-        <v>-8442.0</v>
+        <v>-75379.44</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.44383947963212</v>
+        <v>-1.3340790450503</v>
       </c>
       <c r="K38">
-        <v>2.65</v>
+        <v>0.86</v>
       </c>
       <c r="L38" t="s">
         <v>136</v>
       </c>
       <c r="M38" s="1">
-        <v>1893597.0</v>
+        <v>5574918.44</v>
       </c>
       <c r="N38" s="1">
-        <v>1943881.93</v>
+        <v>5623517.27</v>
       </c>
       <c r="O38" s="1">
-        <v>0.48</v>
+        <v>1.45</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>137</v>
       </c>
       <c r="B39" t="s">
         <v>138</v>
       </c>
       <c r="C39" s="1">
-        <v>2773000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.92</v>
+        <v>98.321</v>
       </c>
       <c r="E39" s="1">
-        <v>99.67</v>
+        <v>99.72018738</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2763849.1</v>
+        <v>4188247.87</v>
       </c>
       <c r="I39" s="1">
-        <v>34662.5</v>
+        <v>-58765.87</v>
       </c>
       <c r="J39" s="1">
-        <v>1.25413865757</v>
+        <v>-1.4031134694996</v>
       </c>
       <c r="K39">
-        <v>0.22</v>
+        <v>1.58</v>
       </c>
       <c r="L39" t="s">
         <v>139</v>
       </c>
       <c r="M39" s="1">
-        <v>2798511.6</v>
+        <v>4129482.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2804570.42</v>
+        <v>4195934.05</v>
       </c>
       <c r="O39" s="1">
-        <v>0.7</v>
+        <v>1.09</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>140</v>
       </c>
       <c r="B40" t="s">
         <v>141</v>
       </c>
       <c r="C40" s="1">
-        <v>5000000.0</v>
+        <v>1189000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.338</v>
+        <v>98.284</v>
       </c>
       <c r="E40" s="1">
-        <v>96.0024946</v>
+        <v>99.80243902</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4800124.73</v>
+        <v>1186651.0</v>
       </c>
       <c r="I40" s="1">
-        <v>66775.27</v>
+        <v>-18054.24</v>
       </c>
       <c r="J40" s="1">
-        <v>1.3911153096224</v>
+        <v>-1.5214448055915</v>
       </c>
       <c r="K40">
-        <v>0.23</v>
+        <v>1.21</v>
       </c>
       <c r="L40" t="s">
         <v>142</v>
       </c>
       <c r="M40" s="1">
-        <v>4866900.0</v>
+        <v>1168596.76</v>
       </c>
       <c r="N40" s="1">
-        <v>4878475.34</v>
+        <v>1182999.43</v>
       </c>
       <c r="O40" s="1">
-        <v>1.22</v>
+        <v>0.31</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>143</v>
       </c>
       <c r="B41" t="s">
         <v>144</v>
       </c>
       <c r="C41" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.467</v>
+        <v>99.315</v>
       </c>
       <c r="E41" s="1">
-        <v>100.23363158</v>
+        <v>100.10731579</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1904439.0</v>
+        <v>1902039.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-14566.0</v>
+        <v>-15054.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.76484466029104</v>
+        <v>-0.79146642103553</v>
       </c>
       <c r="K41">
-        <v>0.98</v>
+        <v>2.81</v>
       </c>
       <c r="L41" t="s">
         <v>145</v>
       </c>
       <c r="M41" s="1">
-        <v>1889873.0</v>
+        <v>1886985.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1908456.56</v>
+        <v>1940412.74</v>
       </c>
       <c r="O41" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>146</v>
       </c>
       <c r="B42" t="s">
         <v>147</v>
       </c>
       <c r="C42" s="1">
-        <v>300000.0</v>
+        <v>2773000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.03</v>
+        <v>100.553</v>
       </c>
       <c r="E42" s="1">
-        <v>98.433</v>
+        <v>99.67</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>295299.0</v>
+        <v>2763849.1</v>
       </c>
       <c r="I42" s="1">
-        <v>-1209.0</v>
+        <v>24485.59</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.40941554153587</v>
+        <v>0.88592354770743</v>
       </c>
       <c r="K42">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>832.19</v>
+        <v>0.43</v>
+      </c>
+      <c r="L42" t="s">
+        <v>148</v>
       </c>
       <c r="M42" s="1">
-        <v>294090.0</v>
+        <v>2788334.69</v>
       </c>
       <c r="N42" s="1">
-        <v>294922.19</v>
+        <v>2800176.92</v>
       </c>
       <c r="O42" s="1">
-        <v>0.07</v>
+        <v>0.72</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B43" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C43" s="1">
-        <v>5700000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.608</v>
+        <v>97.379</v>
       </c>
       <c r="E43" s="1">
-        <v>99.73340351</v>
+        <v>96.00249463</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>5684804.0</v>
+        <v>3936102.28</v>
       </c>
       <c r="I43" s="1">
-        <v>-64148.0</v>
+        <v>56436.72</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.1284118150775</v>
+        <v>1.4338224971125</v>
       </c>
       <c r="K43">
-        <v>1.21</v>
+        <v>0.25</v>
       </c>
       <c r="L43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M43" s="1">
-        <v>5620656.0</v>
+        <v>3992539.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5689465.93</v>
+        <v>4002620.51</v>
       </c>
       <c r="O43" s="1">
-        <v>1.42</v>
+        <v>1.04</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B44" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C44" s="1">
-        <v>1500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>102.381</v>
+        <v>99.255</v>
       </c>
       <c r="E44" s="1">
-        <v>103.763</v>
+        <v>100.23363158</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1556445.0</v>
+        <v>1904439.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-20730.0</v>
+        <v>-18594.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.3318813064387</v>
+        <v>-0.97635051582119</v>
       </c>
       <c r="K44">
-        <v>3.33</v>
+        <v>1.13</v>
       </c>
       <c r="L44" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M44" s="1">
-        <v>1535715.0</v>
+        <v>1885845.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1585667.05</v>
+        <v>1907298.08</v>
       </c>
       <c r="O44" s="1">
-        <v>0.4</v>
+        <v>0.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B45" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C45" s="1">
-        <v>2400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.404</v>
+        <v>97.796</v>
       </c>
       <c r="E45" s="1">
-        <v>105.746875</v>
+        <v>98.433</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2537925.0</v>
+        <v>295299.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-32229.0</v>
+        <v>-1911.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.2698956824965</v>
+        <v>-0.64714069468573</v>
       </c>
       <c r="K45">
-        <v>3.59</v>
+        <v>0.39</v>
       </c>
       <c r="L45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M45" s="1">
-        <v>2505696.0</v>
+        <v>293388.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2591767.23</v>
+        <v>294543.82</v>
       </c>
       <c r="O45" s="1">
-        <v>0.65</v>
+        <v>0.08</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B46" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C46" s="1">
-        <v>1700000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>96.101</v>
+        <v>98.048</v>
       </c>
       <c r="E46" s="1">
-        <v>96.33935294</v>
+        <v>99.7334034</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1637769.0</v>
+        <v>4687469.96</v>
       </c>
       <c r="I46" s="1">
-        <v>-4052.0</v>
+        <v>-79213.96</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.24740973849181</v>
+        <v>-1.6899086431692</v>
       </c>
       <c r="K46">
-        <v>1.08</v>
+        <v>1.39</v>
       </c>
       <c r="L46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M46" s="1">
-        <v>1633717.0</v>
+        <v>4608256.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1652114.26</v>
+        <v>4673444.36</v>
       </c>
       <c r="O46" s="1">
-        <v>0.41</v>
+        <v>1.21</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B47" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C47" s="1">
-        <v>2900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>107.133</v>
+        <v>101.88</v>
       </c>
       <c r="E47" s="1">
-        <v>109.3219769</v>
+        <v>103.763</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3170337.33</v>
+        <v>1556445.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-63480.33</v>
+        <v>-28245.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-2.0023209959175</v>
+        <v>-1.8147123733894</v>
       </c>
       <c r="K47">
-        <v>0.89</v>
+        <v>3.57</v>
       </c>
       <c r="L47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M47" s="1">
-        <v>3106857.0</v>
+        <v>1528200.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3132599.47</v>
+        <v>1581819.86</v>
       </c>
       <c r="O47" s="1">
-        <v>0.78</v>
+        <v>0.41</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B48" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C48" s="1">
-        <v>2300000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.558</v>
+        <v>103.854</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>105.746875</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2300000.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="I48" s="1">
-        <v>12834.0</v>
+        <v>-45429.0</v>
       </c>
       <c r="J48" s="1">
-        <v>0.558</v>
+        <v>-1.7900056148231</v>
       </c>
       <c r="K48">
-        <v>0.2</v>
+        <v>3.9</v>
       </c>
       <c r="L48" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M48" s="1">
-        <v>2312834.0</v>
+        <v>2492496.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2317518.31</v>
+        <v>2586161.75</v>
       </c>
       <c r="O48" s="1">
-        <v>0.58</v>
+        <v>0.67</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B49" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C49" s="1">
-        <v>5700000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.725</v>
+        <v>95.868</v>
       </c>
       <c r="E49" s="1">
-        <v>98.12584211</v>
+        <v>96.33935294</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5593173.0</v>
+        <v>1637769.0</v>
       </c>
       <c r="I49" s="1">
-        <v>34152.0</v>
+        <v>-8013.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.61060153154569</v>
+        <v>-0.48926313784178</v>
       </c>
       <c r="K49">
-        <v>0.35</v>
+        <v>1.15</v>
       </c>
       <c r="L49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M49" s="1">
-        <v>5627325.0</v>
+        <v>1629756.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5647314.04</v>
+        <v>1649375.86</v>
       </c>
       <c r="O49" s="1">
-        <v>1.41</v>
+        <v>0.43</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B50" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C50" s="1">
-        <v>4700000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>91.63</v>
+        <v>106.428</v>
       </c>
       <c r="E50" s="1">
-        <v>91.69810638</v>
+        <v>109.3219769</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4309811.0</v>
+        <v>3170337.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-3201.0</v>
+        <v>-83925.33</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.074272398488008</v>
+        <v>-2.6472050530976</v>
       </c>
       <c r="K50">
-        <v>0.23</v>
+        <v>1.23</v>
       </c>
       <c r="L50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="M50" s="1">
-        <v>4306610.0</v>
+        <v>3086412.0</v>
       </c>
       <c r="N50" s="1">
-        <v>4317185.0</v>
+        <v>3122165.42</v>
       </c>
       <c r="O50" s="1">
-        <v>1.08</v>
+        <v>0.81</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B51" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C51" s="1">
-        <v>3200000.0</v>
+        <v>1425000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.391</v>
+        <v>99.679</v>
       </c>
       <c r="E51" s="1">
-        <v>100.2644475</v>
+        <v>99.934</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3208462.32</v>
+        <v>1424059.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-27950.32</v>
+        <v>-3633.75</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.87114378204697</v>
+        <v>-0.25516841115136</v>
       </c>
       <c r="K51">
-        <v>2.56</v>
+        <v>0.13</v>
       </c>
       <c r="L51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M51" s="1">
-        <v>3180512.0</v>
+        <v>1420425.75</v>
       </c>
       <c r="N51" s="1">
-        <v>3262309.26</v>
+        <v>1422329.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.81</v>
+        <v>0.37</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B52" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C52" s="1">
-        <v>1800000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>108.133</v>
+        <v>99.999</v>
       </c>
       <c r="E52" s="1">
-        <v>109.72188889</v>
+        <v>100.0</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1974994.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-28600.0</v>
+        <v>-23.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.4481056651311</v>
+        <v>-0.001</v>
       </c>
       <c r="K52">
-        <v>9.81</v>
+        <v>0.4</v>
       </c>
       <c r="L52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="M52" s="1">
-        <v>1946394.0</v>
+        <v>2299977.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2122941.95</v>
+        <v>2309132.7</v>
       </c>
       <c r="O52" s="1">
-        <v>0.53</v>
+        <v>0.6</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B53" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C53" s="1">
-        <v>3652000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>95.022</v>
+        <v>98.674</v>
       </c>
       <c r="E53" s="1">
-        <v>94.93111583</v>
+        <v>98.12584211</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3466884.35</v>
+        <v>5593173.0</v>
       </c>
       <c r="I53" s="1">
-        <v>3319.09</v>
+        <v>31245.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.095736969131953</v>
+        <v>0.55862745529237</v>
       </c>
       <c r="K53">
-        <v>0.04</v>
+        <v>0.41</v>
       </c>
       <c r="L53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M53" s="1">
-        <v>3470203.44</v>
+        <v>5624418.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3471679.25</v>
+        <v>5647686.49</v>
       </c>
       <c r="O53" s="1">
-        <v>0.87</v>
+        <v>1.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B54" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C54" s="1">
-        <v>2300000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.012</v>
+        <v>91.337</v>
       </c>
       <c r="E54" s="1">
-        <v>98.55887522</v>
+        <v>91.69810638</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2266854.13</v>
+        <v>4309811.0</v>
       </c>
       <c r="I54" s="1">
-        <v>10421.87</v>
+        <v>-16972.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.45975035896994</v>
+        <v>-0.39379917123976</v>
       </c>
       <c r="K54">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>819.18</v>
+        <v>0.25</v>
+      </c>
+      <c r="L54" t="s">
+        <v>47</v>
       </c>
       <c r="M54" s="1">
-        <v>2277276.0</v>
+        <v>4292839.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2278095.18</v>
+        <v>4304428.04</v>
       </c>
       <c r="O54" s="1">
-        <v>0.57</v>
+        <v>1.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B55" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C55" s="1">
-        <v>7450000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.446</v>
+        <v>99.022</v>
       </c>
       <c r="E55" s="1">
-        <v>100.12552698</v>
+        <v>100.2644475</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>7459351.76</v>
+        <v>3208462.32</v>
       </c>
       <c r="I55" s="1">
-        <v>-50624.76</v>
+        <v>-39758.32</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.6786750595604</v>
+        <v>-1.2391705444744</v>
       </c>
       <c r="K55">
-        <v>0.42</v>
+        <v>2.73</v>
       </c>
       <c r="L55" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M55" s="1">
-        <v>7408727.0</v>
+        <v>3168704.0</v>
       </c>
       <c r="N55" s="1">
-        <v>7439802.68</v>
+        <v>3256024.55</v>
       </c>
       <c r="O55" s="1">
-        <v>1.86</v>
+        <v>0.84</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B56" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C56" s="1">
-        <v>5700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>101.131</v>
+        <v>107.658</v>
       </c>
       <c r="E56" s="1">
-        <v>102.59867877</v>
+        <v>109.72188889</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>5848124.69</v>
+        <v>1974994.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-83657.69</v>
+        <v>-37150.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.4305045537598</v>
+        <v>-1.881018372714</v>
       </c>
       <c r="K56">
-        <v>1.99</v>
+        <v>0.38</v>
       </c>
       <c r="L56" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M56" s="1">
-        <v>5764467.0</v>
+        <v>1937844.0</v>
       </c>
       <c r="N56" s="1">
-        <v>5878154.67</v>
+        <v>1944748.11</v>
       </c>
       <c r="O56" s="1">
-        <v>1.47</v>
+        <v>0.5</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B57" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C57" s="1">
-        <v>3000000.0</v>
+        <v>3652000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>96.657</v>
+        <v>94.876</v>
       </c>
       <c r="E57" s="1">
-        <v>96.58793333</v>
+        <v>94.93111583</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2897638.0</v>
+        <v>3466884.35</v>
       </c>
       <c r="I57" s="1">
-        <v>2072.0</v>
+        <v>-2012.83</v>
       </c>
       <c r="J57" s="1">
-        <v>0.07150651668704</v>
+        <v>-0.058058758146922</v>
       </c>
       <c r="K57">
-        <v>0.38</v>
+        <v>0.05</v>
       </c>
       <c r="L57" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M57" s="1">
-        <v>2899710.0</v>
+        <v>3464871.52</v>
       </c>
       <c r="N57" s="1">
-        <v>2911144.93</v>
+        <v>3466872.62</v>
       </c>
       <c r="O57" s="1">
-        <v>0.73</v>
+        <v>0.9</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B58" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C58" s="1">
-        <v>4700000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>91.076</v>
+        <v>99.169</v>
       </c>
       <c r="E58" s="1">
-        <v>91.37542553</v>
+        <v>100.12552698</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>4294645.0</v>
+        <v>7459351.76</v>
       </c>
       <c r="I58" s="1">
-        <v>-14073.0</v>
+        <v>-71261.26</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.32768715458437</v>
+        <v>-0.9553277857485</v>
       </c>
       <c r="K58">
-        <v>0.15</v>
+        <v>0.57</v>
       </c>
       <c r="L58" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M58" s="1">
-        <v>4280572.0</v>
+        <v>7388090.5</v>
       </c>
       <c r="N58" s="1">
-        <v>4287654.19</v>
+        <v>7430417.73</v>
       </c>
       <c r="O58" s="1">
-        <v>1.07</v>
+        <v>1.92</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B59" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C59" s="1">
-        <v>1400000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.08</v>
+        <v>100.669</v>
       </c>
       <c r="E59" s="1">
-        <v>100.539</v>
+        <v>102.59867877</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1407546.0</v>
+        <v>5848124.69</v>
       </c>
       <c r="I59" s="1">
-        <v>7574.0</v>
+        <v>-109991.69</v>
       </c>
       <c r="J59" s="1">
-        <v>0.53809964292464</v>
+        <v>-1.8808027501206</v>
       </c>
       <c r="K59">
-        <v>2.31</v>
+        <v>2.2</v>
       </c>
       <c r="L59" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M59" s="1">
-        <v>1415120.0</v>
+        <v>5738133.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1447492.6</v>
+        <v>5863298.75</v>
       </c>
       <c r="O59" s="1">
-        <v>0.36</v>
+        <v>1.52</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B60" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C60" s="1">
-        <v>2211000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.494</v>
+        <v>96.606</v>
       </c>
       <c r="E60" s="1">
-        <v>100.1729412</v>
+        <v>96.58793333</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2214823.73</v>
+        <v>2897638.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-15011.39</v>
+        <v>542.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.67776906110718</v>
+        <v>0.018704889982807</v>
       </c>
       <c r="K60">
-        <v>2.28</v>
+        <v>0.43</v>
       </c>
       <c r="L60" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M60" s="1">
-        <v>2199812.34</v>
+        <v>2898180.0</v>
       </c>
       <c r="N60" s="1">
-        <v>2250317.03</v>
+        <v>2911125.21</v>
       </c>
       <c r="O60" s="1">
-        <v>0.56</v>
+        <v>0.75</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B61" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C61" s="1">
-        <v>4200000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.209</v>
+        <v>90.806</v>
       </c>
       <c r="E61" s="1">
-        <v>101.02184238</v>
+        <v>91.37542553</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>4242917.38</v>
+        <v>4294645.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-34139.38</v>
+        <v>-26763.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.8046204284091</v>
+        <v>-0.62317141463381</v>
       </c>
       <c r="K61">
-        <v>1.58</v>
+        <v>0.17</v>
       </c>
       <c r="L61" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M61" s="1">
-        <v>4208778.0</v>
+        <v>4267882.0</v>
       </c>
       <c r="N61" s="1">
-        <v>4274945.26</v>
+        <v>4275640.22</v>
       </c>
       <c r="O61" s="1">
-        <v>1.07</v>
+        <v>1.11</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B62" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C62" s="1">
-        <v>2844000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.9</v>
+        <v>99.405</v>
       </c>
       <c r="E62" s="1">
-        <v>99.70908474</v>
+        <v>99.767</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2835726.37</v>
+        <v>1795806.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-23010.37</v>
+        <v>-6516.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.81144535817819</v>
+        <v>-0.36284542985155</v>
       </c>
       <c r="K62">
-        <v>1.06</v>
+        <v>0.16</v>
       </c>
       <c r="L62" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M62" s="1">
-        <v>2812716.0</v>
+        <v>1789290.0</v>
       </c>
       <c r="N62" s="1">
-        <v>2842987.07</v>
+        <v>1792224.25</v>
       </c>
       <c r="O62" s="1">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B63" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C63" s="1">
-        <v>2840000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.618</v>
+        <v>101.056</v>
       </c>
       <c r="E63" s="1">
-        <v>99.80130986</v>
+        <v>100.539</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2834357.2</v>
+        <v>1407546.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-33606.0</v>
+        <v>7238.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.1856656599246</v>
+        <v>0.51422830941227</v>
       </c>
       <c r="K63">
-        <v>0.59</v>
+        <v>2.54</v>
       </c>
       <c r="L63" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="M63" s="1">
-        <v>2800751.2</v>
+        <v>1414784.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2817466.35</v>
+        <v>1450378.52</v>
       </c>
       <c r="O63" s="1">
-        <v>0.7</v>
+        <v>0.38</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B64" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C64" s="1">
-        <v>3403000.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.122</v>
+        <v>99.492</v>
       </c>
       <c r="E64" s="1">
-        <v>100.14639524</v>
+        <v>100.1729412</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>3407981.83</v>
+        <v>2214823.73</v>
       </c>
       <c r="I64" s="1">
-        <v>-34860.17</v>
+        <v>-15055.61</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.0228977658604</v>
+        <v>-0.67976560825452</v>
       </c>
       <c r="K64">
-        <v>1.78</v>
+        <v>2.45</v>
       </c>
       <c r="L64" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="M64" s="1">
-        <v>3373121.66</v>
+        <v>2199768.12</v>
       </c>
       <c r="N64" s="1">
-        <v>3433699.72</v>
+        <v>2253930.05</v>
       </c>
       <c r="O64" s="1">
-        <v>0.86</v>
+        <v>0.58</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B65" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C65" s="1">
-        <v>2200000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>94.194</v>
+        <v>99.994</v>
       </c>
       <c r="E65" s="1">
-        <v>94.38638591</v>
+        <v>101.02184238</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2076500.49</v>
+        <v>4242917.38</v>
       </c>
       <c r="I65" s="1">
-        <v>-4232.49</v>
+        <v>-43169.38</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.20382802799146</v>
+        <v>-1.0174456896919</v>
       </c>
       <c r="K65">
-        <v>0.38</v>
+        <v>1.75</v>
       </c>
       <c r="L65" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="M65" s="1">
-        <v>2072268.0</v>
+        <v>4199748.0</v>
       </c>
       <c r="N65" s="1">
-        <v>2080518.0</v>
+        <v>4273345.81</v>
       </c>
       <c r="O65" s="1">
-        <v>0.52</v>
+        <v>1.11</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B66" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C66" s="1">
-        <v>3500000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>104.323</v>
+        <v>98.648</v>
       </c>
       <c r="E66" s="1">
-        <v>105.45008571</v>
+        <v>99.70908474</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3690753.0</v>
+        <v>2835726.37</v>
       </c>
       <c r="I66" s="1">
-        <v>-39448.0</v>
+        <v>-30177.25</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.068833378988</v>
+        <v>-1.0641806035749</v>
       </c>
       <c r="K66">
-        <v>2.75</v>
+        <v>1.22</v>
       </c>
       <c r="L66" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M66" s="1">
-        <v>3651305.0</v>
+        <v>2805549.12</v>
       </c>
       <c r="N66" s="1">
-        <v>3747723.96</v>
+        <v>2840115.41</v>
       </c>
       <c r="O66" s="1">
-        <v>0.93</v>
+        <v>0.73</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B67" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C67" s="1">
-        <v>2732000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.671</v>
+        <v>98.211</v>
       </c>
       <c r="E67" s="1">
-        <v>104.27937592</v>
+        <v>99.80130986</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2848912.55</v>
+        <v>2834357.2</v>
       </c>
       <c r="I67" s="1">
-        <v>-43940.83</v>
+        <v>-45164.8</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.542372018404</v>
+        <v>-1.5934759387419</v>
       </c>
       <c r="K67">
-        <v>0.4</v>
+        <v>0.78</v>
       </c>
       <c r="L67" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M67" s="1">
-        <v>2804971.72</v>
+        <v>2789192.4</v>
       </c>
       <c r="N67" s="1">
-        <v>2815987.14</v>
+        <v>2811307.83</v>
       </c>
       <c r="O67" s="1">
-        <v>0.7</v>
+        <v>0.73</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B68" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C68" s="1">
-        <v>1500000.0</v>
+        <v>1903000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.461</v>
+        <v>98.622</v>
       </c>
       <c r="E68" s="1">
-        <v>103.8554</v>
+        <v>100.14639517</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1557831.0</v>
+        <v>1905785.9</v>
       </c>
       <c r="I68" s="1">
-        <v>-20916.0</v>
+        <v>-29009.24</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.3426360112233</v>
+        <v>-1.5221667869408</v>
       </c>
       <c r="K68">
-        <v>3.63</v>
+        <v>1.95</v>
       </c>
       <c r="L68" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M68" s="1">
-        <v>1536915.0</v>
+        <v>1876776.66</v>
       </c>
       <c r="N68" s="1">
-        <v>1591408.15</v>
+        <v>1913800.44</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B69" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C69" s="1">
-        <v>5500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>96.87</v>
+        <v>93.991</v>
       </c>
       <c r="E69" s="1">
-        <v>97.55072436</v>
+        <v>94.38638591</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>5365289.84</v>
+        <v>2076500.49</v>
       </c>
       <c r="I69" s="1">
-        <v>-37439.84</v>
+        <v>-8698.49</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.69781579591234</v>
+        <v>-0.41890141812584</v>
       </c>
       <c r="K69">
-        <v>0.24</v>
+        <v>0.41</v>
       </c>
       <c r="L69" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="M69" s="1">
-        <v>5327850.0</v>
+        <v>2067802.0</v>
       </c>
       <c r="N69" s="1">
-        <v>5341072.6</v>
+        <v>2076843.1</v>
       </c>
       <c r="O69" s="1">
-        <v>1.33</v>
+        <v>0.54</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B70" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C70" s="1">
-        <v>3211000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.192</v>
+        <v>103.974</v>
       </c>
       <c r="E70" s="1">
-        <v>99.71130178</v>
+        <v>105.45008571</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>3201729.9</v>
+        <v>3690753.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-48784.78</v>
+        <v>-51663.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.5237006719399</v>
+        <v>-1.3997956514565</v>
       </c>
       <c r="K70">
-        <v>1.82</v>
+        <v>3.12</v>
       </c>
       <c r="L70" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="M70" s="1">
-        <v>3152945.12</v>
+        <v>3639090.0</v>
       </c>
       <c r="N70" s="1">
-        <v>3211270.96</v>
+        <v>3748324.14</v>
       </c>
       <c r="O70" s="1">
-        <v>0.8</v>
+        <v>0.97</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B71" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C71" s="1">
-        <v>4300000.0</v>
+        <v>2732000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>95.26</v>
+        <v>102.006</v>
       </c>
       <c r="E71" s="1">
-        <v>93.87385581</v>
+        <v>104.27937592</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>4036575.8</v>
+        <v>2848912.55</v>
       </c>
       <c r="I71" s="1">
-        <v>59604.2</v>
+        <v>-62108.63</v>
       </c>
       <c r="J71" s="1">
-        <v>1.4766030158532</v>
+        <v>-2.1800820105903</v>
       </c>
       <c r="K71">
-        <v>0.82</v>
+        <v>0.67</v>
       </c>
       <c r="L71" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M71" s="1">
-        <v>4096180.0</v>
+        <v>2786803.92</v>
       </c>
       <c r="N71" s="1">
-        <v>4131404.66</v>
+        <v>2805048.22</v>
       </c>
       <c r="O71" s="1">
-        <v>1.03</v>
+        <v>0.73</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B72" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C72" s="1">
-        <v>800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>101.249</v>
+        <v>102.206</v>
       </c>
       <c r="E72" s="1">
-        <v>102.16775</v>
+        <v>103.8554</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>817342.0</v>
+        <v>1557831.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-7350.0</v>
+        <v>-24741.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.89925637003849</v>
+        <v>-1.5881697051862</v>
       </c>
       <c r="K72">
-        <v>2.73</v>
+        <v>3.91</v>
       </c>
       <c r="L72" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="M72" s="1">
-        <v>809992.0</v>
+        <v>1533090.0</v>
       </c>
       <c r="N72" s="1">
-        <v>831871.45</v>
+        <v>1591790.34</v>
       </c>
       <c r="O72" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B73" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C73" s="1">
-        <v>4300000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.652</v>
+        <v>96.739</v>
       </c>
       <c r="E73" s="1">
-        <v>102.46913186</v>
+        <v>97.55072436</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>4406172.67</v>
+        <v>5365289.84</v>
       </c>
       <c r="I73" s="1">
-        <v>-35136.67</v>
+        <v>-44644.84</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.79744196679428</v>
+        <v>-0.83210490637725</v>
       </c>
       <c r="K73">
-        <v>2.79</v>
+        <v>0.33</v>
       </c>
       <c r="L73" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="M73" s="1">
-        <v>4371036.0</v>
+        <v>5320645.0</v>
       </c>
       <c r="N73" s="1">
-        <v>4491200.38</v>
+        <v>5339009.73</v>
       </c>
       <c r="O73" s="1">
-        <v>1.12</v>
+        <v>1.38</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B74" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C74" s="1">
-        <v>3600000.0</v>
+        <v>3211000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.548</v>
+        <v>97.764</v>
       </c>
       <c r="E74" s="1">
-        <v>98.29550333</v>
+        <v>99.71130178</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>3538638.12</v>
+        <v>3201729.9</v>
       </c>
       <c r="I74" s="1">
-        <v>-26910.12</v>
+        <v>-62527.86</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.76046544143372</v>
+        <v>-1.9529398779079</v>
       </c>
       <c r="K74">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L74" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="M74" s="1">
-        <v>3511728.0</v>
+        <v>3139202.04</v>
       </c>
       <c r="N74" s="1">
-        <v>3547728.0</v>
+        <v>3203532.01</v>
       </c>
       <c r="O74" s="1">
-        <v>0.88</v>
+        <v>0.83</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B75" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C75" s="1">
-        <v>1600000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.771</v>
+        <v>95.021</v>
       </c>
       <c r="E75" s="1">
-        <v>103.193625</v>
+        <v>93.87385581</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1651098.0</v>
+        <v>4036575.8</v>
       </c>
       <c r="I75" s="1">
-        <v>-22762.0</v>
+        <v>49327.2</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.3785977573712</v>
+        <v>1.2220060378898</v>
       </c>
       <c r="K75">
-        <v>0.63</v>
+        <v>0.91</v>
       </c>
       <c r="L75" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="M75" s="1">
-        <v>1628336.0</v>
+        <v>4085903.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1638418.19</v>
+        <v>4125147.86</v>
       </c>
       <c r="O75" s="1">
-        <v>0.41</v>
+        <v>1.07</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B76" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C76" s="1">
-        <v>2200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.796</v>
+        <v>100.949</v>
       </c>
       <c r="E76" s="1">
-        <v>98.15769682</v>
+        <v>102.16775</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2159469.33</v>
+        <v>817342.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-7957.33</v>
+        <v>-9750.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.36848543711431</v>
+        <v>-1.1928911031123</v>
       </c>
       <c r="K76">
-        <v>0.16</v>
+        <v>2.97</v>
       </c>
       <c r="L76" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="M76" s="1">
-        <v>2151512.0</v>
+        <v>807592.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2155098.3</v>
+        <v>831370.08</v>
       </c>
       <c r="O76" s="1">
-        <v>0.54</v>
+        <v>0.22</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B77" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C77" s="1">
-        <v>2200000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>95.187</v>
+        <v>100.997</v>
       </c>
       <c r="E77" s="1">
-        <v>95.02618682</v>
+        <v>102.46913186</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2090576.11</v>
+        <v>4406172.67</v>
       </c>
       <c r="I77" s="1">
-        <v>3537.89</v>
+        <v>-63301.67</v>
       </c>
       <c r="J77" s="1">
-        <v>0.16923038501574</v>
+        <v>-1.4366588588549</v>
       </c>
       <c r="K77">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>745.89</v>
+        <v>3.04</v>
+      </c>
+      <c r="L77" t="s">
+        <v>252</v>
       </c>
       <c r="M77" s="1">
-        <v>2094114.0</v>
+        <v>4342871.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2094859.89</v>
+        <v>4473549.77</v>
       </c>
       <c r="O77" s="1">
-        <v>0.52</v>
+        <v>1.16</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B78" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C78" s="1">
-        <v>2200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>108.113</v>
+        <v>96.979</v>
       </c>
       <c r="E78" s="1">
-        <v>109.91236364</v>
+        <v>98.29550333</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2418072.0</v>
+        <v>3538638.12</v>
       </c>
       <c r="I78" s="1">
-        <v>-39586.0</v>
+        <v>-47394.12</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.6370893836081</v>
+        <v>-1.3393322061426</v>
       </c>
       <c r="K78">
-        <v>1.07</v>
+        <v>1.14</v>
       </c>
       <c r="L78" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="M78" s="1">
-        <v>2378486.0</v>
+        <v>3491244.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2401920.78</v>
+        <v>3532422.08</v>
       </c>
       <c r="O78" s="1">
-        <v>0.6</v>
+        <v>0.91</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B79" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C79" s="1">
-        <v>5200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>96.675</v>
+        <v>101.554</v>
       </c>
       <c r="E79" s="1">
-        <v>97.39164808</v>
+        <v>103.193625</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>5064365.7</v>
+        <v>1651098.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-37265.7</v>
+        <v>-26234.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.73584141050477</v>
+        <v>-1.588882065147</v>
       </c>
       <c r="K79">
-        <v>1.9</v>
+        <v>0.92</v>
       </c>
       <c r="L79" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="M79" s="1">
-        <v>5027100.0</v>
+        <v>1624864.0</v>
       </c>
       <c r="N79" s="1">
-        <v>5125686.3</v>
+        <v>1639548.93</v>
       </c>
       <c r="O79" s="1">
-        <v>1.28</v>
+        <v>0.42</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B80" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C80" s="1">
-        <v>3900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.539</v>
+        <v>97.56</v>
       </c>
       <c r="E80" s="1">
-        <v>98.10838462</v>
+        <v>98.15769682</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>3826227.0</v>
+        <v>2159469.33</v>
       </c>
       <c r="I80" s="1">
-        <v>16794.0</v>
+        <v>-13149.33</v>
       </c>
       <c r="J80" s="1">
-        <v>0.43891802551182</v>
+        <v>-0.60891487632288</v>
       </c>
       <c r="K80">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="L80" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="M80" s="1">
-        <v>3843021.0</v>
+        <v>2146320.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3850821.0</v>
+        <v>2152121.37</v>
       </c>
       <c r="O80" s="1">
-        <v>0.96</v>
+        <v>0.56</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B81" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C81" s="1">
-        <v>3700000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.464</v>
+        <v>95.087</v>
       </c>
       <c r="E81" s="1">
-        <v>99.548</v>
+        <v>95.02618682</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>3683276.0</v>
+        <v>2090576.11</v>
       </c>
       <c r="I81" s="1">
-        <v>-3108.0</v>
+        <v>1337.89</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.084381403945835</v>
+        <v>0.063996234989981</v>
       </c>
       <c r="K81">
-        <v>2.61</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>0.04</v>
+      </c>
+      <c r="L81">
+        <v>904.11</v>
       </c>
       <c r="M81" s="1">
-        <v>3680168.0</v>
+        <v>2091914.0</v>
       </c>
       <c r="N81" s="1">
-        <v>3776874.85</v>
+        <v>2092818.11</v>
       </c>
       <c r="O81" s="1">
-        <v>0.94</v>
+        <v>0.54</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B82" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C82" s="1">
-        <v>747000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.794</v>
+        <v>107.792</v>
       </c>
       <c r="E82" s="1">
-        <v>94.64382865</v>
+        <v>109.91236364</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>706989.4</v>
+        <v>2418072.0</v>
       </c>
       <c r="I82" s="1">
-        <v>1121.78</v>
+        <v>-46648.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.1586699885458</v>
+        <v>-1.9291402406545</v>
       </c>
       <c r="K82">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>86.98</v>
+        <v>1.52</v>
+      </c>
+      <c r="L82" t="s">
+        <v>266</v>
       </c>
       <c r="M82" s="1">
-        <v>708111.18</v>
+        <v>2371424.0</v>
       </c>
       <c r="N82" s="1">
-        <v>708198.16</v>
+        <v>2404902.26</v>
       </c>
       <c r="O82" s="1">
-        <v>0.18</v>
+        <v>0.62</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B83" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C83" s="1">
-        <v>6697000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.607</v>
+        <v>96.27</v>
       </c>
       <c r="E83" s="1">
-        <v>100.50576781</v>
+        <v>97.39164808</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>6730871.27</v>
+        <v>5064365.7</v>
       </c>
       <c r="I83" s="1">
-        <v>-60190.48</v>
+        <v>-58325.7</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.89424500314355</v>
+        <v>-1.1516881571171</v>
       </c>
       <c r="K83">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.01</v>
+      </c>
+      <c r="L83">
+        <v>569.86</v>
       </c>
       <c r="M83" s="1">
-        <v>6670680.79</v>
+        <v>5006040.0</v>
       </c>
       <c r="N83" s="1">
-        <v>6779163.02</v>
+        <v>5006609.86</v>
       </c>
       <c r="O83" s="1">
-        <v>1.69</v>
+        <v>1.3</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B84" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C84" s="1">
-        <v>2235000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.411</v>
+        <v>98.609</v>
       </c>
       <c r="E84" s="1">
-        <v>100.03257271</v>
+        <v>98.10838462</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2235728.0</v>
+        <v>3826227.0</v>
       </c>
       <c r="I84" s="1">
-        <v>8457.85</v>
+        <v>19524.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.3783040691891</v>
+        <v>0.51026768667933</v>
       </c>
       <c r="K84">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="L84" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="M84" s="1">
-        <v>2244185.85</v>
+        <v>3845751.0</v>
       </c>
       <c r="N84" s="1">
-        <v>2250839.9</v>
+        <v>3855794.84</v>
       </c>
       <c r="O84" s="1">
-        <v>0.56</v>
+        <v>1.0</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B85" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C85" s="1">
-        <v>5737000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.252</v>
+        <v>99.375</v>
       </c>
       <c r="E85" s="1">
-        <v>99.89940178</v>
+        <v>99.548</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>5731228.68</v>
+        <v>3683276.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-37141.44</v>
+        <v>-6401.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.64805370844145</v>
+        <v>-0.17378551050749</v>
       </c>
       <c r="K85">
-        <v>1.16</v>
+        <v>2.79</v>
       </c>
       <c r="L85" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="M85" s="1">
-        <v>5694087.24</v>
+        <v>3676875.0</v>
       </c>
       <c r="N85" s="1">
-        <v>5760524.53</v>
+        <v>3779968.15</v>
       </c>
       <c r="O85" s="1">
-        <v>1.44</v>
+        <v>0.98</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B86" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C86" s="1">
-        <v>3040000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>102.709</v>
+        <v>93.513</v>
       </c>
       <c r="E86" s="1">
-        <v>104.27862829</v>
+        <v>93.619</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>3170070.3</v>
+        <v>2059618.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-47716.7</v>
+        <v>-2332.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.5052252942151</v>
+        <v>-0.11322487956505</v>
       </c>
       <c r="K86">
-        <v>0.66</v>
+        <v>0.28</v>
       </c>
       <c r="L86" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="M86" s="1">
-        <v>3122353.6</v>
+        <v>2057286.0</v>
       </c>
       <c r="N86" s="1">
-        <v>3142518.54</v>
+        <v>2063456.55</v>
       </c>
       <c r="O86" s="1">
-        <v>0.78</v>
+        <v>0.53</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B87" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C87" s="1">
-        <v>2191000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.788</v>
+        <v>94.631</v>
       </c>
       <c r="E87" s="1">
-        <v>99.59360657</v>
+        <v>94.64382865</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2182095.92</v>
+        <v>706989.4</v>
       </c>
       <c r="I87" s="1">
-        <v>-17650.84</v>
+        <v>-95.83</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.80889386384078</v>
+        <v>-0.013554658669564</v>
       </c>
       <c r="K87">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.03</v>
+      </c>
+      <c r="L87">
+        <v>194.42</v>
       </c>
       <c r="M87" s="1">
-        <v>2164445.08</v>
+        <v>706893.57</v>
       </c>
       <c r="N87" s="1">
-        <v>2179076.76</v>
+        <v>707087.99</v>
       </c>
       <c r="O87" s="1">
-        <v>0.54</v>
+        <v>0.18</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>280</v>
       </c>
       <c r="B88" t="s">
         <v>281</v>
       </c>
       <c r="C88" s="1">
-        <v>3300000.0</v>
+        <v>4797000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>101.555</v>
+        <v>99.471</v>
       </c>
       <c r="E88" s="1">
-        <v>102.75960606</v>
+        <v>100.50576777</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>3391067.0</v>
+        <v>4821261.68</v>
       </c>
       <c r="I88" s="1">
-        <v>-39752.0</v>
+        <v>-49637.81</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.1722564018936</v>
+        <v>-1.0295605858921</v>
       </c>
       <c r="K88">
-        <v>2.54</v>
+        <v>1.78</v>
       </c>
       <c r="L88" t="s">
         <v>282</v>
       </c>
       <c r="M88" s="1">
-        <v>3351315.0</v>
+        <v>4771623.87</v>
       </c>
       <c r="N88" s="1">
-        <v>3435005.98</v>
+        <v>4856918.47</v>
       </c>
       <c r="O88" s="1">
-        <v>0.86</v>
+        <v>1.26</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>283</v>
       </c>
       <c r="B89" t="s">
         <v>284</v>
       </c>
       <c r="C89" s="1">
-        <v>3800000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.269</v>
+        <v>99.774</v>
       </c>
       <c r="E89" s="1">
-        <v>97.15552632</v>
+        <v>100.03257271</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>3691910.0</v>
+        <v>2235728.0</v>
       </c>
       <c r="I89" s="1">
-        <v>4312.0</v>
+        <v>-5779.1</v>
       </c>
       <c r="J89" s="1">
-        <v>0.11679591322649</v>
+        <v>-0.25848851023022</v>
       </c>
       <c r="K89">
-        <v>0.63</v>
+        <v>0.52</v>
       </c>
       <c r="L89" t="s">
         <v>285</v>
       </c>
       <c r="M89" s="1">
-        <v>3696222.0</v>
+        <v>2229948.9</v>
       </c>
       <c r="N89" s="1">
-        <v>3720219.57</v>
+        <v>2241593.49</v>
       </c>
       <c r="O89" s="1">
-        <v>0.93</v>
+        <v>0.58</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>286</v>
       </c>
       <c r="B90" t="s">
         <v>287</v>
       </c>
       <c r="C90" s="1">
-        <v>1300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>102.908</v>
+        <v>102.094</v>
       </c>
       <c r="E90" s="1">
-        <v>104.71313615</v>
+        <v>102.189</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1361270.77</v>
+        <v>2043780.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-23466.77</v>
+        <v>-1900.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.7238870118397</v>
+        <v>-0.092964996232471</v>
       </c>
       <c r="K90">
-        <v>0.86</v>
+        <v>1.22</v>
       </c>
       <c r="L90" t="s">
         <v>288</v>
       </c>
       <c r="M90" s="1">
-        <v>1337804.0</v>
+        <v>2041880.0</v>
       </c>
       <c r="N90" s="1">
-        <v>1349019.12</v>
+        <v>2066332.05</v>
       </c>
       <c r="O90" s="1">
-        <v>0.34</v>
+        <v>0.53</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>289</v>
       </c>
       <c r="B91" t="s">
         <v>290</v>
       </c>
       <c r="C91" s="1">
-        <v>1920000.0</v>
+        <v>5737000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>101.972</v>
+        <v>98.856</v>
       </c>
       <c r="E91" s="1">
-        <v>103.41409219</v>
+        <v>99.89940178</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1985550.57</v>
+        <v>5731228.68</v>
       </c>
       <c r="I91" s="1">
-        <v>-27688.17</v>
+        <v>-59859.96</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.3944832440102</v>
+        <v>-1.0444524785565</v>
       </c>
       <c r="K91">
-        <v>1.27</v>
+        <v>1.32</v>
       </c>
       <c r="L91" t="s">
         <v>291</v>
       </c>
       <c r="M91" s="1">
-        <v>1957862.4</v>
+        <v>5671368.72</v>
       </c>
       <c r="N91" s="1">
-        <v>1982191.17</v>
+        <v>5747232.92</v>
       </c>
       <c r="O91" s="1">
-        <v>0.49</v>
+        <v>1.49</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>292</v>
       </c>
       <c r="B92" t="s">
         <v>293</v>
       </c>
       <c r="C92" s="1">
-        <v>3800000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.754</v>
+        <v>102.319</v>
       </c>
       <c r="E92" s="1">
-        <v>98.96886842</v>
+        <v>104.27862829</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>3760817.0</v>
+        <v>3170070.3</v>
       </c>
       <c r="I92" s="1">
-        <v>29835.0</v>
+        <v>-59572.7</v>
       </c>
       <c r="J92" s="1">
-        <v>0.79331166605554</v>
+        <v>-1.879223309338</v>
       </c>
       <c r="K92">
-        <v>0.42</v>
+        <v>0.93</v>
       </c>
       <c r="L92" t="s">
         <v>294</v>
       </c>
       <c r="M92" s="1">
-        <v>3790652.0</v>
+        <v>3110497.6</v>
       </c>
       <c r="N92" s="1">
-        <v>3806788.99</v>
+        <v>3138806.08</v>
       </c>
       <c r="O92" s="1">
-        <v>0.95</v>
+        <v>0.81</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>295</v>
       </c>
       <c r="B93" t="s">
         <v>296</v>
       </c>
       <c r="C93" s="1">
-        <v>5800000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.259</v>
+        <v>98.187</v>
       </c>
       <c r="E93" s="1">
-        <v>99.34837534</v>
+        <v>99.59360657</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>5762205.77</v>
+        <v>2182095.92</v>
       </c>
       <c r="I93" s="1">
-        <v>-63183.77</v>
+        <v>-30818.75</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.096520543035</v>
+        <v>-1.4123462546963</v>
       </c>
       <c r="K93">
-        <v>2.29</v>
+        <v>0.85</v>
       </c>
       <c r="L93" t="s">
         <v>297</v>
       </c>
       <c r="M93" s="1">
-        <v>5699022.0</v>
+        <v>2151277.17</v>
       </c>
       <c r="N93" s="1">
-        <v>5832104.19</v>
+        <v>2169848.15</v>
       </c>
       <c r="O93" s="1">
-        <v>1.45</v>
+        <v>0.56</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>298</v>
       </c>
       <c r="B94" t="s">
         <v>299</v>
       </c>
       <c r="C94" s="1">
-        <v>3345000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.434</v>
+        <v>101.28</v>
       </c>
       <c r="E94" s="1">
-        <v>100.48512466</v>
+        <v>102.75960606</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>3361227.42</v>
+        <v>3391067.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-35160.12</v>
+        <v>-48827.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.04605001705</v>
+        <v>-1.4398712853506</v>
       </c>
       <c r="K94">
-        <v>0.3</v>
+        <v>2.77</v>
       </c>
       <c r="L94" t="s">
         <v>300</v>
       </c>
       <c r="M94" s="1">
-        <v>3326067.3</v>
+        <v>3342240.0</v>
       </c>
       <c r="N94" s="1">
-        <v>3336187.35</v>
+        <v>3433812.2</v>
       </c>
       <c r="O94" s="1">
-        <v>0.83</v>
+        <v>0.89</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>301</v>
       </c>
       <c r="B95" t="s">
         <v>302</v>
       </c>
       <c r="C95" s="1">
-        <v>5300000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.788</v>
+        <v>97.246</v>
       </c>
       <c r="E95" s="1">
-        <v>104.52229566</v>
+        <v>97.15552632</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>5539681.67</v>
+        <v>3691910.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-91917.67</v>
+        <v>3438.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.6592590599163</v>
+        <v>0.09312253007251</v>
       </c>
       <c r="K95">
-        <v>1.73</v>
+        <v>0.69</v>
       </c>
       <c r="L95" t="s">
         <v>303</v>
       </c>
       <c r="M95" s="1">
-        <v>5447764.0</v>
+        <v>3695348.0</v>
       </c>
       <c r="N95" s="1">
-        <v>5539606.47</v>
+        <v>3721625.88</v>
       </c>
       <c r="O95" s="1">
-        <v>1.38</v>
+        <v>0.96</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>304</v>
       </c>
       <c r="B96" t="s">
         <v>305</v>
       </c>
       <c r="C96" s="1">
-        <v>375000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.907</v>
+        <v>102.482</v>
       </c>
       <c r="E96" s="1">
-        <v>101.8218</v>
+        <v>104.71313615</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>381831.75</v>
+        <v>1361270.77</v>
       </c>
       <c r="I96" s="1">
-        <v>-3430.5</v>
+        <v>-29004.77</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.89843235927866</v>
+        <v>-2.1307127604011</v>
       </c>
       <c r="K96">
-        <v>2.79</v>
+        <v>1.14</v>
       </c>
       <c r="L96" t="s">
         <v>306</v>
       </c>
       <c r="M96" s="1">
-        <v>378401.25</v>
+        <v>1332266.0</v>
       </c>
       <c r="N96" s="1">
-        <v>388880.7</v>
+        <v>1347049.56</v>
       </c>
       <c r="O96" s="1">
-        <v>0.1</v>
+        <v>0.35</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>307</v>
       </c>
       <c r="B97" t="s">
         <v>308</v>
       </c>
       <c r="C97" s="1">
-        <v>1815000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>108.183</v>
+        <v>101.795</v>
       </c>
       <c r="E97" s="1">
-        <v>106.3931405</v>
+        <v>103.41409219</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1931035.5</v>
+        <v>1985550.57</v>
       </c>
       <c r="I97" s="1">
-        <v>32485.95</v>
+        <v>-31086.57</v>
       </c>
       <c r="J97" s="1">
-        <v>1.6823072387846</v>
+        <v>-1.5656398013575</v>
       </c>
       <c r="K97">
-        <v>0.12</v>
+        <v>1.53</v>
       </c>
       <c r="L97" t="s">
         <v>309</v>
       </c>
       <c r="M97" s="1">
-        <v>1963521.45</v>
+        <v>1954464.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1965684.53</v>
+        <v>1983901.81</v>
       </c>
       <c r="O97" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>310</v>
       </c>
       <c r="B98" t="s">
         <v>311</v>
       </c>
       <c r="C98" s="1">
-        <v>3300000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.97</v>
+        <v>99.521</v>
       </c>
       <c r="E98" s="1">
-        <v>99.92660182</v>
+        <v>98.96886842</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3297577.86</v>
+        <v>3760817.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-31567.86</v>
+        <v>20981.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.95730446225158</v>
+        <v>0.55788409805635</v>
       </c>
       <c r="K98">
-        <v>2.48</v>
+        <v>0.46</v>
       </c>
       <c r="L98" t="s">
         <v>312</v>
       </c>
       <c r="M98" s="1">
-        <v>3266010.0</v>
+        <v>3781798.0</v>
       </c>
       <c r="N98" s="1">
-        <v>3347888.42</v>
+        <v>3799301.42</v>
       </c>
       <c r="O98" s="1">
-        <v>0.83</v>
+        <v>0.98</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>313</v>
       </c>
       <c r="B99" t="s">
         <v>314</v>
       </c>
       <c r="C99" s="1">
-        <v>3297000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.211</v>
+        <v>97.852</v>
       </c>
       <c r="E99" s="1">
-        <v>100.15900849</v>
+        <v>99.34837534</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3302242.51</v>
+        <v>5762205.77</v>
       </c>
       <c r="I99" s="1">
-        <v>-31255.84</v>
+        <v>-86789.77</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.94650347166659</v>
+        <v>-1.5061900505507</v>
       </c>
       <c r="K99">
-        <v>1.62</v>
+        <v>2.44</v>
       </c>
       <c r="L99" t="s">
         <v>315</v>
       </c>
       <c r="M99" s="1">
-        <v>3270986.67</v>
+        <v>5675416.0</v>
       </c>
       <c r="N99" s="1">
-        <v>3324337.1</v>
+        <v>5816840.66</v>
       </c>
       <c r="O99" s="1">
-        <v>0.83</v>
+        <v>1.5</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>316</v>
       </c>
       <c r="B100" t="s">
         <v>317</v>
       </c>
       <c r="C100" s="1">
-        <v>2100000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.565</v>
+        <v>98.959</v>
       </c>
       <c r="E100" s="1">
-        <v>97.523</v>
+        <v>100.48512466</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>2047983.0</v>
+        <v>3361227.42</v>
       </c>
       <c r="I100" s="1">
-        <v>21882.0</v>
+        <v>-51048.87</v>
       </c>
       <c r="J100" s="1">
-        <v>1.0684659003517</v>
+        <v>-1.5187567998597</v>
       </c>
       <c r="K100">
-        <v>0.15</v>
+        <v>0.47</v>
       </c>
       <c r="L100" t="s">
         <v>318</v>
       </c>
       <c r="M100" s="1">
-        <v>2069865.0</v>
+        <v>3310178.55</v>
       </c>
       <c r="N100" s="1">
-        <v>2073029.38</v>
+        <v>3325891.25</v>
       </c>
       <c r="O100" s="1">
-        <v>0.52</v>
+        <v>0.86</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>319</v>
       </c>
       <c r="B101" t="s">
         <v>320</v>
       </c>
       <c r="C101" s="1">
-        <v>5800000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.845</v>
+        <v>102.457</v>
       </c>
       <c r="E101" s="1">
-        <v>101.80010086</v>
+        <v>104.52229566</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>5904405.85</v>
+        <v>5539681.67</v>
       </c>
       <c r="I101" s="1">
-        <v>-55395.85</v>
+        <v>-109460.67</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.93821209800475</v>
+        <v>-1.9759379061938</v>
       </c>
       <c r="K101">
-        <v>3.18</v>
+        <v>2.05</v>
       </c>
       <c r="L101" t="s">
         <v>321</v>
       </c>
       <c r="M101" s="1">
-        <v>5849010.0</v>
+        <v>5430221.0</v>
       </c>
       <c r="N101" s="1">
-        <v>6033736.03</v>
+        <v>5538834.7</v>
       </c>
       <c r="O101" s="1">
-        <v>1.5</v>
+        <v>1.43</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>322</v>
       </c>
       <c r="B102" t="s">
         <v>323</v>
       </c>
       <c r="C102" s="1">
-        <v>2000000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.748</v>
+        <v>100.688</v>
       </c>
       <c r="E102" s="1">
-        <v>99.2</v>
+        <v>101.8218</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1984000.0</v>
+        <v>381831.75</v>
       </c>
       <c r="I102" s="1">
-        <v>10960.0</v>
+        <v>-4251.75</v>
       </c>
       <c r="J102" s="1">
-        <v>0.55241935483871</v>
+        <v>-1.1135140019131</v>
       </c>
       <c r="K102">
-        <v>0.22</v>
+        <v>3.08</v>
       </c>
       <c r="L102" t="s">
         <v>324</v>
       </c>
       <c r="M102" s="1">
-        <v>1994960.0</v>
+        <v>377580.0</v>
       </c>
       <c r="N102" s="1">
-        <v>1999370.96</v>
+        <v>389138.22</v>
       </c>
       <c r="O102" s="1">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>325</v>
       </c>
       <c r="B103" t="s">
         <v>326</v>
       </c>
       <c r="C103" s="1">
-        <v>5149000.0</v>
+        <v>1611000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.51</v>
+        <v>99.929</v>
       </c>
       <c r="E103" s="1">
-        <v>101.54052787</v>
+        <v>99.958</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>5228321.78</v>
+        <v>1610323.38</v>
       </c>
       <c r="I103" s="1">
-        <v>-53061.88</v>
+        <v>-467.19</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.0148931575516</v>
+        <v>-0.029012185117749</v>
       </c>
       <c r="K103">
-        <v>2.63</v>
+        <v>0.08</v>
       </c>
       <c r="L103" t="s">
         <v>327</v>
       </c>
       <c r="M103" s="1">
-        <v>5175259.9</v>
+        <v>1609856.19</v>
       </c>
       <c r="N103" s="1">
-        <v>5310685.65</v>
+        <v>1611180.3</v>
       </c>
       <c r="O103" s="1">
-        <v>1.32</v>
+        <v>0.42</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>328</v>
       </c>
       <c r="B104" t="s">
         <v>329</v>
       </c>
       <c r="C104" s="1">
-        <v>1300000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.665</v>
+        <v>98.583</v>
       </c>
       <c r="E104" s="1">
-        <v>101.50487846</v>
+        <v>99.92660182</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1319563.42</v>
+        <v>3297577.86</v>
       </c>
       <c r="I104" s="1">
-        <v>-10918.42</v>
+        <v>-44338.86</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.82742669541415</v>
+        <v>-1.3445887218566</v>
       </c>
       <c r="K104">
-        <v>1.6</v>
+        <v>2.65</v>
       </c>
       <c r="L104" t="s">
         <v>330</v>
       </c>
       <c r="M104" s="1">
-        <v>1308645.0</v>
+        <v>3253239.0</v>
       </c>
       <c r="N104" s="1">
-        <v>1329431.64</v>
+        <v>3340575.99</v>
       </c>
       <c r="O104" s="1">
-        <v>0.33</v>
+        <v>0.86</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>331</v>
       </c>
       <c r="B105" t="s">
         <v>332</v>
       </c>
       <c r="C105" s="1">
-        <v>4200000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>103.601</v>
+        <v>98.777</v>
       </c>
       <c r="E105" s="1">
-        <v>105.09337452</v>
+        <v>100.15900849</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>4413921.73</v>
+        <v>3302242.51</v>
       </c>
       <c r="I105" s="1">
-        <v>-62679.73</v>
+        <v>-45564.82</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.4200462498913</v>
+        <v>-1.3798144703794</v>
       </c>
       <c r="K105">
-        <v>2.69</v>
+        <v>1.77</v>
       </c>
       <c r="L105" t="s">
         <v>333</v>
       </c>
       <c r="M105" s="1">
-        <v>4351242.0</v>
+        <v>3256677.69</v>
       </c>
       <c r="N105" s="1">
-        <v>4464383.1</v>
+        <v>3315007.49</v>
       </c>
       <c r="O105" s="1">
-        <v>1.11</v>
+        <v>0.86</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>334</v>
       </c>
       <c r="B106" t="s">
         <v>335</v>
       </c>
       <c r="C106" s="1">
-        <v>2000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>107.994</v>
+        <v>98.389</v>
       </c>
       <c r="E106" s="1">
-        <v>109.06825</v>
+        <v>97.523</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>2181365.0</v>
+        <v>2047983.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-21485.0</v>
+        <v>18186.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.98493374561341</v>
+        <v>0.88799565230766</v>
       </c>
       <c r="K106">
-        <v>2.07</v>
+        <v>0.29</v>
       </c>
       <c r="L106" t="s">
         <v>336</v>
       </c>
       <c r="M106" s="1">
-        <v>2159880.0</v>
+        <v>2066169.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2201212.87</v>
+        <v>2072353.93</v>
       </c>
       <c r="O106" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>337</v>
       </c>
       <c r="B107" t="s">
         <v>338</v>
       </c>
       <c r="C107" s="1">
-        <v>4800000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.439</v>
+        <v>100.662</v>
       </c>
       <c r="E107" s="1">
-        <v>101.34664646</v>
+        <v>101.80010086</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>4864639.03</v>
+        <v>5904405.85</v>
       </c>
       <c r="I107" s="1">
-        <v>-43567.03</v>
+        <v>-66009.85</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.89558608010428</v>
+        <v>-1.1179761635119</v>
       </c>
       <c r="K107">
-        <v>0.02</v>
+        <v>3.41</v>
       </c>
       <c r="L107" t="s">
         <v>339</v>
       </c>
       <c r="M107" s="1">
-        <v>4821072.0</v>
+        <v>5838396.0</v>
       </c>
       <c r="N107" s="1">
-        <v>4822124.05</v>
+        <v>6036052.85</v>
       </c>
       <c r="O107" s="1">
-        <v>1.2</v>
+        <v>1.56</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>340</v>
       </c>
       <c r="B108" t="s">
         <v>341</v>
       </c>
       <c r="C108" s="1">
-        <v>5464000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>93.614</v>
+        <v>99.787</v>
       </c>
       <c r="E108" s="1">
-        <v>94.43916654</v>
+        <v>99.878</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>5160156.06</v>
+        <v>3096218.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-45087.1</v>
+        <v>-2821.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.87375458175581</v>
+        <v>-0.091111155609844</v>
       </c>
       <c r="K108">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="L108" t="s">
         <v>342</v>
       </c>
       <c r="M108" s="1">
-        <v>5115068.96</v>
+        <v>3093397.0</v>
       </c>
       <c r="N108" s="1">
-        <v>5121356.3</v>
+        <v>3095690.15</v>
       </c>
       <c r="O108" s="1">
-        <v>1.28</v>
+        <v>0.8</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>343</v>
       </c>
       <c r="B109" t="s">
         <v>344</v>
       </c>
       <c r="C109" s="1">
-        <v>800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.263</v>
+        <v>99.599</v>
       </c>
       <c r="E109" s="1">
-        <v>100.637</v>
+        <v>99.2</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>805096.0</v>
+        <v>1984000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-2992.0</v>
+        <v>7980.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.37163269970289</v>
+        <v>0.40221774193548</v>
       </c>
       <c r="K109">
-        <v>1.12</v>
+        <v>0.39</v>
       </c>
       <c r="L109" t="s">
         <v>345</v>
       </c>
       <c r="M109" s="1">
-        <v>802104.0</v>
+        <v>1991980.0</v>
       </c>
       <c r="N109" s="1">
-        <v>811076.6</v>
+        <v>1999699.18</v>
       </c>
       <c r="O109" s="1">
-        <v>0.2</v>
+        <v>0.52</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>346</v>
       </c>
       <c r="B110" t="s">
         <v>347</v>
       </c>
       <c r="C110" s="1">
-        <v>4160000.0</v>
+        <v>5149000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.301</v>
+        <v>100.468</v>
       </c>
       <c r="E110" s="1">
-        <v>101.30837019</v>
+        <v>101.54052787</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>4214428.2</v>
+        <v>5228321.78</v>
       </c>
       <c r="I110" s="1">
-        <v>-41906.6</v>
+        <v>-55224.46</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.99436027881552</v>
+        <v>-1.0562559521729</v>
       </c>
       <c r="K110">
-        <v>2.41</v>
+        <v>2.85</v>
       </c>
       <c r="L110" t="s">
         <v>348</v>
       </c>
       <c r="M110" s="1">
-        <v>4172521.6</v>
+        <v>5173097.32</v>
       </c>
       <c r="N110" s="1">
-        <v>4272917.22</v>
+        <v>5319632.22</v>
       </c>
       <c r="O110" s="1">
-        <v>1.07</v>
+        <v>1.38</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>349</v>
       </c>
       <c r="B111" t="s">
         <v>350</v>
       </c>
       <c r="C111" s="1">
-        <v>5500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.229</v>
+        <v>100.057</v>
       </c>
       <c r="E111" s="1">
-        <v>98.32790727</v>
+        <v>101.50487846</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>5408034.9</v>
+        <v>1319563.42</v>
       </c>
       <c r="I111" s="1">
-        <v>-5439.9</v>
+        <v>-18822.42</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.10058921772121</v>
+        <v>-1.4264126842801</v>
       </c>
       <c r="K111">
-        <v>1.02</v>
+        <v>1.81</v>
       </c>
       <c r="L111" t="s">
         <v>351</v>
       </c>
       <c r="M111" s="1">
-        <v>5402595.0</v>
+        <v>1300741.0</v>
       </c>
       <c r="N111" s="1">
-        <v>5458743.97</v>
+        <v>1324238.95</v>
       </c>
       <c r="O111" s="1">
-        <v>1.36</v>
+        <v>0.34</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>352</v>
       </c>
       <c r="B112" t="s">
         <v>353</v>
       </c>
       <c r="C112" s="1">
-        <v>3400000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.247</v>
+        <v>103.053</v>
       </c>
       <c r="E112" s="1">
-        <v>98.51473529</v>
+        <v>105.09337452</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>3349501.0</v>
+        <v>4413921.73</v>
       </c>
       <c r="I112" s="1">
-        <v>-9103.0</v>
+        <v>-85695.73</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.27177182511664</v>
+        <v>-1.9414873040805</v>
       </c>
       <c r="K112">
-        <v>0.48</v>
+        <v>2.97</v>
       </c>
       <c r="L112" t="s">
         <v>354</v>
       </c>
       <c r="M112" s="1">
-        <v>3340398.0</v>
+        <v>4328226.0</v>
       </c>
       <c r="N112" s="1">
-        <v>3356548.0</v>
+        <v>4452845.18</v>
       </c>
       <c r="O112" s="1">
-        <v>0.84</v>
+        <v>1.15</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>355</v>
       </c>
       <c r="B113" t="s">
         <v>356</v>
       </c>
       <c r="C113" s="1">
-        <v>4600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>95.08</v>
+        <v>107.267</v>
       </c>
       <c r="E113" s="1">
-        <v>94.967</v>
+        <v>109.06825</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>4368482.0</v>
+        <v>2181365.0</v>
       </c>
       <c r="I113" s="1">
-        <v>5198.0</v>
+        <v>-36025.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.11898870133836</v>
+        <v>-1.6514888613322</v>
       </c>
       <c r="K113">
-        <v>1.37</v>
+        <v>2.52</v>
       </c>
       <c r="L113" t="s">
         <v>357</v>
       </c>
       <c r="M113" s="1">
-        <v>4373680.0</v>
+        <v>2145340.0</v>
       </c>
       <c r="N113" s="1">
-        <v>4436907.95</v>
+        <v>2195809.61</v>
       </c>
       <c r="O113" s="1">
-        <v>1.11</v>
+        <v>0.57</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>358</v>
       </c>
       <c r="B114" t="s">
         <v>359</v>
       </c>
       <c r="C114" s="1">
-        <v>600000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>108.11</v>
+        <v>100.244</v>
       </c>
       <c r="E114" s="1">
-        <v>110.87634667</v>
+        <v>101.34664646</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>665258.08</v>
+        <v>4864639.03</v>
       </c>
       <c r="I114" s="1">
-        <v>-16598.08</v>
+        <v>-52927.03</v>
       </c>
       <c r="J114" s="1">
-        <v>-2.4949836009508</v>
+        <v>-1.0879950120369</v>
       </c>
       <c r="K114">
-        <v>1.13</v>
+        <v>0.25</v>
       </c>
       <c r="L114" t="s">
         <v>360</v>
       </c>
       <c r="M114" s="1">
-        <v>648660.0</v>
+        <v>4811712.0</v>
       </c>
       <c r="N114" s="1">
-        <v>655412.05</v>
+        <v>4823810.63</v>
       </c>
       <c r="O114" s="1">
-        <v>0.16</v>
+        <v>1.25</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>361</v>
       </c>
       <c r="B115" t="s">
         <v>362</v>
       </c>
       <c r="C115" s="1">
-        <v>3000000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.036</v>
+        <v>93.084</v>
       </c>
       <c r="E115" s="1">
-        <v>99.7983</v>
+        <v>94.43916654</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>2993949.0</v>
+        <v>5160156.06</v>
       </c>
       <c r="I115" s="1">
-        <v>-22869.0</v>
+        <v>-74046.3</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.76384066662458</v>
+        <v>-1.4349624146832</v>
       </c>
       <c r="K115">
-        <v>0.86</v>
+        <v>0.2</v>
       </c>
       <c r="L115" t="s">
         <v>363</v>
       </c>
       <c r="M115" s="1">
-        <v>2971080.0</v>
+        <v>5086109.76</v>
       </c>
       <c r="N115" s="1">
-        <v>2996764.93</v>
+        <v>5097112.61</v>
       </c>
       <c r="O115" s="1">
-        <v>0.75</v>
+        <v>1.32</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>364</v>
       </c>
       <c r="B116" t="s">
         <v>365</v>
       </c>
       <c r="C116" s="1">
-        <v>4000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>95.317</v>
+        <v>100.215</v>
       </c>
       <c r="E116" s="1">
-        <v>95.56322325</v>
+        <v>100.637</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3822528.93</v>
+        <v>805096.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-9848.93</v>
+        <v>-3376.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.25765481910951</v>
+        <v>-0.41932887506583</v>
       </c>
       <c r="K116">
-        <v>0.07</v>
+        <v>1.3</v>
       </c>
       <c r="L116" t="s">
         <v>366</v>
       </c>
       <c r="M116" s="1">
-        <v>3812680.0</v>
+        <v>801720.0</v>
       </c>
       <c r="N116" s="1">
-        <v>3815310.14</v>
+        <v>812130.96</v>
       </c>
       <c r="O116" s="1">
-        <v>0.95</v>
+        <v>0.21</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>367</v>
       </c>
       <c r="B117" t="s">
         <v>368</v>
       </c>
       <c r="C117" s="1">
-        <v>5900000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.468</v>
+        <v>100.06</v>
       </c>
       <c r="E117" s="1">
-        <v>101.48381678</v>
+        <v>101.30837019</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>5987545.19</v>
+        <v>4214428.2</v>
       </c>
       <c r="I117" s="1">
-        <v>-59933.19</v>
+        <v>-51932.2</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.0009643033692</v>
+        <v>-1.2322478290175</v>
       </c>
       <c r="K117">
-        <v>2.15</v>
+        <v>2.62</v>
       </c>
       <c r="L117" t="s">
         <v>369</v>
       </c>
       <c r="M117" s="1">
-        <v>5927612.0</v>
+        <v>4162496.0</v>
       </c>
       <c r="N117" s="1">
-        <v>6054340.77</v>
+        <v>4271567.78</v>
       </c>
       <c r="O117" s="1">
-        <v>1.51</v>
+        <v>1.1</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>370</v>
       </c>
       <c r="B118" t="s">
         <v>371</v>
       </c>
       <c r="C118" s="1">
-        <v>4710000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.916</v>
+        <v>98.151</v>
       </c>
       <c r="E118" s="1">
-        <v>99.72630149</v>
+        <v>98.32790722</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>4697108.8</v>
+        <v>3539804.66</v>
       </c>
       <c r="I118" s="1">
-        <v>-38165.2</v>
+        <v>-6368.66</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.81252535602326</v>
+        <v>-0.17991557760139</v>
       </c>
       <c r="K118">
-        <v>0.77</v>
+        <v>1.1</v>
       </c>
       <c r="L118" t="s">
         <v>372</v>
       </c>
       <c r="M118" s="1">
-        <v>4658943.6</v>
+        <v>3533436.0</v>
       </c>
       <c r="N118" s="1">
-        <v>4695300.93</v>
+        <v>3573036.0</v>
       </c>
       <c r="O118" s="1">
-        <v>1.17</v>
+        <v>0.92</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>373</v>
       </c>
       <c r="B119" t="s">
         <v>374</v>
       </c>
       <c r="C119" s="1">
-        <v>6100000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.093</v>
+        <v>98.356</v>
       </c>
       <c r="E119" s="1">
-        <v>100.56275984</v>
+        <v>98.51473529</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>6134328.35</v>
+        <v>3349501.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-28655.35</v>
+        <v>-5397.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.46713101035747</v>
+        <v>-0.16112847854053</v>
       </c>
       <c r="K119">
-        <v>2.44</v>
+        <v>0.61</v>
       </c>
       <c r="L119" t="s">
         <v>375</v>
       </c>
       <c r="M119" s="1">
-        <v>6105673.0</v>
+        <v>3344104.0</v>
       </c>
       <c r="N119" s="1">
-        <v>6254579.85</v>
+        <v>3364899.89</v>
       </c>
       <c r="O119" s="1">
-        <v>1.56</v>
+        <v>0.87</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>376</v>
       </c>
       <c r="B120" t="s">
         <v>377</v>
       </c>
       <c r="C120" s="1">
-        <v>4124000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.683</v>
+        <v>94.736</v>
       </c>
       <c r="E120" s="1">
-        <v>99.37023084</v>
+        <v>94.967</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>4098028.32</v>
+        <v>4368482.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-28341.4</v>
+        <v>-10626.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.69158624067293</v>
+        <v>-0.2432423894616</v>
       </c>
       <c r="K120">
-        <v>2.11</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.01</v>
+      </c>
+      <c r="L120">
+        <v>365.48</v>
       </c>
       <c r="M120" s="1">
-        <v>4069686.92</v>
+        <v>4357856.0</v>
       </c>
       <c r="N120" s="1">
-        <v>4156884.1</v>
+        <v>4358221.48</v>
       </c>
       <c r="O120" s="1">
-        <v>1.04</v>
+        <v>1.13</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>378</v>
+      </c>
+      <c r="B121" t="s">
         <v>379</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>107.531</v>
+      </c>
+      <c r="E121" s="1">
+        <v>110.87634667</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>665258.08</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-20072.08</v>
+      </c>
+      <c r="J121" s="1">
+        <v>-3.0171869539713</v>
+      </c>
+      <c r="K121">
+        <v>1.57</v>
+      </c>
+      <c r="L121" t="s">
         <v>380</v>
       </c>
-      <c r="C121" s="1">
+      <c r="M121" s="1">
+        <v>645186.0</v>
+      </c>
+      <c r="N121" s="1">
+        <v>654613.4</v>
+      </c>
+      <c r="O121" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P121">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:16">
+      <c r="A122" t="s">
+        <v>381</v>
+      </c>
+      <c r="B122" t="s">
+        <v>382</v>
+      </c>
+      <c r="C122" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>98.513</v>
+      </c>
+      <c r="E122" s="1">
+        <v>99.7983</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>2993949.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-38559.0</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-1.28789768964</v>
+      </c>
+      <c r="K122">
+        <v>1.04</v>
+      </c>
+      <c r="L122" t="s">
+        <v>383</v>
+      </c>
+      <c r="M122" s="1">
+        <v>2955390.0</v>
+      </c>
+      <c r="N122" s="1">
+        <v>2986468.77</v>
+      </c>
+      <c r="O122" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="P122">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16">
+      <c r="A123" t="s">
+        <v>384</v>
+      </c>
+      <c r="B123" t="s">
+        <v>385</v>
+      </c>
+      <c r="C123" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>95.201</v>
+      </c>
+      <c r="E123" s="1">
+        <v>95.56322325</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>3822528.93</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-14488.93</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-0.37904042756323</v>
+      </c>
+      <c r="K123">
+        <v>0.12</v>
+      </c>
+      <c r="L123" t="s">
+        <v>386</v>
+      </c>
+      <c r="M123" s="1">
+        <v>3808040.0</v>
+      </c>
+      <c r="N123" s="1">
+        <v>3812971.51</v>
+      </c>
+      <c r="O123" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="P123">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16">
+      <c r="A124" t="s">
+        <v>387</v>
+      </c>
+      <c r="B124" t="s">
+        <v>388</v>
+      </c>
+      <c r="C124" s="1">
+        <v>5900000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.08</v>
+      </c>
+      <c r="E124" s="1">
+        <v>101.48381678</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>5987545.19</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-82825.19</v>
+      </c>
+      <c r="J124" s="1">
+        <v>-1.3832912716605</v>
+      </c>
+      <c r="K124">
+        <v>2.35</v>
+      </c>
+      <c r="L124" t="s">
+        <v>389</v>
+      </c>
+      <c r="M124" s="1">
+        <v>5904720.0</v>
+      </c>
+      <c r="N124" s="1">
+        <v>6043329.59</v>
+      </c>
+      <c r="O124" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="P124">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16">
+      <c r="A125" t="s">
+        <v>390</v>
+      </c>
+      <c r="B125" t="s">
+        <v>391</v>
+      </c>
+      <c r="C125" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>98.409</v>
+      </c>
+      <c r="E125" s="1">
+        <v>99.72630133</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>3001761.67</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-39650.77</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-1.320916660249</v>
+      </c>
+      <c r="K125">
+        <v>0.94</v>
+      </c>
+      <c r="L125" t="s">
+        <v>392</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2962110.9</v>
+      </c>
+      <c r="N125" s="1">
+        <v>2990324.5</v>
+      </c>
+      <c r="O125" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="P125">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16">
+      <c r="A126" t="s">
+        <v>393</v>
+      </c>
+      <c r="B126" t="s">
+        <v>394</v>
+      </c>
+      <c r="C126" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.952</v>
+      </c>
+      <c r="E126" s="1">
+        <v>100.56275984</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>6134328.35</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-37256.35</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-0.60734195945021</v>
+      </c>
+      <c r="K126">
+        <v>2.61</v>
+      </c>
+      <c r="L126" t="s">
+        <v>395</v>
+      </c>
+      <c r="M126" s="1">
+        <v>6097072.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>6256507.62</v>
+      </c>
+      <c r="O126" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="P126">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16">
+      <c r="A127" t="s">
+        <v>396</v>
+      </c>
+      <c r="B127" t="s">
+        <v>397</v>
+      </c>
+      <c r="C127" s="1">
+        <v>4124000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>98.479</v>
+      </c>
+      <c r="E127" s="1">
+        <v>99.37023084</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>4098028.32</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-36754.36</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-0.89687911185543</v>
+      </c>
+      <c r="K127">
+        <v>2.24</v>
+      </c>
+      <c r="L127" t="s">
+        <v>398</v>
+      </c>
+      <c r="M127" s="1">
+        <v>4061273.96</v>
+      </c>
+      <c r="N127" s="1">
+        <v>4153809.74</v>
+      </c>
+      <c r="O127" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="P127">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16">
+      <c r="A128" t="s">
+        <v>399</v>
+      </c>
+      <c r="B128" t="s">
+        <v>400</v>
+      </c>
+      <c r="C128" s="1">
         <v>1999000.0</v>
       </c>
-      <c r="D121" s="1">
-[...2 lines deleted...]
-      <c r="E121" s="1">
+      <c r="D128" s="1">
+        <v>98.858</v>
+      </c>
+      <c r="E128" s="1">
         <v>98.93570235</v>
       </c>
-      <c r="F121" t="s">
-[...5 lines deleted...]
-      <c r="H121" s="1">
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
         <v>1977724.69</v>
       </c>
-      <c r="I121" s="1">
-[...20 lines deleted...]
-      <c r="P121">
+      <c r="I128" s="1">
+        <v>-1553.27</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-0.078538231729311</v>
+      </c>
+      <c r="K128">
+        <v>0.22</v>
+      </c>
+      <c r="L128" t="s">
+        <v>401</v>
+      </c>
+      <c r="M128" s="1">
+        <v>1976171.42</v>
+      </c>
+      <c r="N128" s="1">
+        <v>1980525.41</v>
+      </c>
+      <c r="O128" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="P128">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>