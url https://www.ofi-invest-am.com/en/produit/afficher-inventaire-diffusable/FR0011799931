--- v4 (2026-08-12)
+++ v5 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="402">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -118,1152 +118,1194 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>XS2079107830</t>
+  </si>
+  <si>
+    <t>AB SKF 0.875 15/11/2029</t>
+  </si>
+  <si>
+    <t>11 557.48</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>3 152.05</t>
-[...8 lines deleted...]
-    <t>29 742.47</t>
+    <t>21 530.14</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>2 794.52</t>
+    <t>28 630.14</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
+    <t>29 293.15</t>
+  </si>
+  <si>
+    <t>FR0014013VW7</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
+  </si>
+  <si>
+    <t>31 543.15</t>
+  </si>
+  <si>
+    <t>XS3402712627</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 3.625 16/06/2029</t>
+  </si>
+  <si>
+    <t>2 123.85</t>
+  </si>
+  <si>
+    <t>XS2640904319</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 27/06/2029</t>
+  </si>
+  <si>
+    <t>7 684.93</t>
+  </si>
+  <si>
+    <t>XS3368960962</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
+  </si>
+  <si>
+    <t>10 854.55</t>
+  </si>
+  <si>
+    <t>XS1346228577</t>
+  </si>
+  <si>
+    <t>AXA SA 06/07/2047</t>
+  </si>
+  <si>
+    <t>1 386.99</t>
+  </si>
+  <si>
+    <t>XS1799611642</t>
+  </si>
+  <si>
+    <t>AXA SA 28/05/2049</t>
+  </si>
+  <si>
+    <t>37 023.29</t>
+  </si>
+  <si>
+    <t>FR0014015J87</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3 18/04/2030</t>
+  </si>
+  <si>
     <t>11 589.04</t>
   </si>
   <si>
-    <t>FR0014013VW7</t>
-[...64 lines deleted...]
-  <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>3 365.75</t>
+    <t>12 427.40</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>26 235.62</t>
+    <t>47 178.08</t>
   </si>
   <si>
     <t>XS2791973642</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 27/06/2034</t>
   </si>
   <si>
-    <t>85 636.64</t>
+    <t>12 805.48</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>149 720.55</t>
+    <t>203 975.34</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>41 340.41</t>
+    <t>65 163.70</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>20 172.08</t>
-[...8 lines deleted...]
-    <t>19 239.64</t>
+    <t>25 088.58</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>14 095.89</t>
+    <t>30 071.23</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>144 510.96</t>
+    <t>15 234.59</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
+    <t>20 405.02</t>
+  </si>
+  <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>16 181.51</t>
+    <t>64 208.22</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>215 790.97</t>
+    <t>28 349.71</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>5 671.23</t>
-[...8 lines deleted...]
-    <t>1 610.96</t>
+    <t>9 024.66</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>6 027.40</t>
+    <t>15 342.47</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>66 067.99</t>
+    <t>18 596.31</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
-    <t>FR001400N4L7</t>
-[...5 lines deleted...]
-    <t>53 538.70</t>
+    <t>11 580.78</t>
+  </si>
+  <si>
+    <t>FR001400FB22</t>
+  </si>
+  <si>
+    <t>BPCE SA 25/01/2035</t>
+  </si>
+  <si>
+    <t>101 896.23</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>6 575.34</t>
+    <t>30 739.73</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>73 926.40</t>
+    <t>3 538.84</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>14 830.86</t>
+    <t>25 119.33</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>8 707.19</t>
+    <t>7 748.29</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>2 649.46</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>48 598.83</t>
+    <t>85 878.33</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>66 452.05</t>
+    <t>92 157.53</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>14 402.67</t>
+    <t>21 716.01</t>
+  </si>
+  <si>
+    <t>FR001400XHB4</t>
+  </si>
+  <si>
+    <t>CCF HOLDING SAS 27/05/2035</t>
+  </si>
+  <si>
+    <t>16 575.34</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>53 427.74</t>
+    <t>9 452.05</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>11 842.23</t>
+    <t>32 774.27</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>10 081.51</t>
-[...17 lines deleted...]
-    <t>1 155.82</t>
+    <t>1 868.49</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>65 188.36</t>
+    <t>7 243.15</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>53 619.86</t>
+    <t>2 328.77</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>93 665.75</t>
+    <t>118 257.53</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>19 619.86</t>
+    <t>2 465.75</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>35 753.42</t>
+    <t>72 871.23</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>1 903.25</t>
+    <t>11 270.38</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>9 155.70</t>
+    <t>23 634.48</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>23 268.49</t>
-[...5 lines deleted...]
-    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+    <t>33 887.67</t>
+  </si>
+  <si>
+    <t>FR0014019147</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
+  </si>
+  <si>
+    <t>15 857.88</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>87 320.55</t>
+    <t>9 780.82</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>6 904.11</t>
+    <t>44 931.51</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>2 001.10</t>
+    <t>6 439.01</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>42 327.23</t>
+    <t>78 760.79</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>125 165.75</t>
+    <t>173 724.66</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>12 945.21</t>
-[...8 lines deleted...]
-    <t>7 758.22</t>
+    <t>19 024.66</t>
   </si>
   <si>
     <t>XS2987792269</t>
   </si>
   <si>
     <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
-    <t>2 934.25</t>
+    <t>18 141.10</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>35 594.52</t>
+    <t>49 315.07</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>54 161.93</t>
+    <t>2 658.71</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>73 597.81</t>
+    <t>104 634.25</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>34 566.29</t>
+    <t>51 883.52</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>22 115.43</t>
+    <t>17 892.27</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>37 023.78</t>
+    <t>49 697.72</t>
+  </si>
+  <si>
+    <t>XS3379436325</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
+  </si>
+  <si>
+    <t>9 176.71</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>9 041.10</t>
+    <t>12 657.53</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>109 234.14</t>
+    <t>163 650.70</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>18 244.30</t>
+    <t>44 701.27</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>58 700.34</t>
+    <t>77 145.21</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>18 364.73</t>
+    <t>37 561.99</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>64 329.97</t>
+    <t>88 989.72</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>39 244.86</t>
+    <t>55 908.90</t>
+  </si>
+  <si>
+    <t>XS2443920751</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 16/02/2031</t>
+  </si>
+  <si>
+    <t>17 092.47</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>23 778.08</t>
+    <t>33 666.78</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>130 678.77</t>
+    <t>199 202.74</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>41 178.08</t>
+    <t>62 773.97</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>14 684.93</t>
+    <t>33 287.67</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>5 801.37</t>
+    <t>14 153.42</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
+    <t>1 545.21</t>
+  </si>
+  <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>33 478.26</t>
+    <t>72 000.00</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
+    <t>21 479.45</t>
+  </si>
+  <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>10 043.84</t>
+    <t>17 309.59</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>103 093.15</t>
+    <t>12 772.60</t>
   </si>
   <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>6 170.55</t>
+    <t>10 643.84</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>85 294.60</t>
+    <t>119 032.66</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>11 644.59</t>
+    <t>30 292.53</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>24 452.05</t>
+    <t>42 791.10</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>75 864.20</t>
+    <t>113 807.22</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>28 308.48</t>
+    <t>58 275.26</t>
+  </si>
+  <si>
+    <t>XS3407449779</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 11/06/2030</t>
+  </si>
+  <si>
+    <t>8 008.82</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>18 570.98</t>
+    <t>34 186.39</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>9 113.42</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>91 572.20</t>
+    <t>124 188.82</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>26 277.88</t>
+    <t>36 319.26</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>14 783.56</t>
+    <t>28 364.58</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>29 437.81</t>
+    <t>48 376.23</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>17 503.42</t>
+    <t>21 928.08</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>141 424.66</t>
-[...8 lines deleted...]
-    <t>15 712.70</t>
+    <t>23 438.36</t>
+  </si>
+  <si>
+    <t>XS3422221294</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.3252 01/11/2029</t>
+  </si>
+  <si>
+    <t>7 171.50</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>108 613.70</t>
-[...8 lines deleted...]
-    <t>11 558.22</t>
+    <t>76 849.32</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>1 324.11</t>
+    <t>13 359.86</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>87 336.99</t>
+    <t>10 751.71</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>58 329.80</t>
+    <t>78 969.92</t>
+  </si>
+  <si>
+    <t>XS3317606419</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.25 22/05/2029</t>
+  </si>
+  <si>
+    <t>7 885.48</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>6 184.93</t>
+    <t>17 486.30</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>197 656.85</t>
+    <t>12 739.73</t>
+  </si>
+  <si>
+    <t>XS3406773740</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 15/06/2030</t>
+  </si>
+  <si>
+    <t>14 906.22</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
-    <t>2 293.15</t>
-[...17 lines deleted...]
-    <t>146 534.90</t>
+    <t>20 884.93</t>
+  </si>
+  <si>
+    <t>XS3393867810</t>
+  </si>
+  <si>
+    <t>SAP SE 3 03/06/2029</t>
+  </si>
+  <si>
+    <t>12 230.14</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>23 497.95</t>
+    <t>32 277.40</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>124 619.18</t>
+    <t>161 786.30</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>50 469.61</t>
+    <t>1 283.97</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>12 098.63</t>
+    <t>51 857.53</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>11 002.85</t>
+    <t>28 195.40</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>10 410.96</t>
+    <t>15 068.49</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>109 071.78</t>
+    <t>147 057.81</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>39 600.00</t>
+    <t>48 821.92</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>20 795.89</t>
+    <t>39 002.05</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
+    <t>14 857.53</t>
+  </si>
+  <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>9 427.40</t>
+    <t>18 090.41</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>31 078.77</t>
+    <t>51 780.82</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>4 931.51</t>
+    <t>13 312.33</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>138 609.59</t>
+    <t>189 086.30</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>28 213.60</t>
-[...8 lines deleted...]
-    <t>159 435.62</t>
+    <t>1 517.05</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>16 066.21</t>
+  </si>
+  <si>
+    <t>XS1873209172</t>
+  </si>
+  <si>
+    <t>UNILEVER NV 1.375 04/09/2030</t>
+  </si>
+  <si>
+    <t>56 657.53</t>
+  </si>
+  <si>
+    <t>XS3405538888</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
+  </si>
+  <si>
+    <t>8 323.77</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>92 535.78</t>
-[...8 lines deleted...]
-    <t>4 353.99</t>
+    <t>18 271.73</t>
+  </si>
+  <si>
+    <t>XS3423368334</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 3.5 06/07/2031</t>
+  </si>
+  <si>
+    <t>3 020.55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1572,6669 +1614,6769 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1019261.2515</v>
+      </c>
+      <c r="C2">
+        <v>119.77</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>122079966.95</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>122079966.95</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2657827.347</v>
+      </c>
+      <c r="C3">
+        <v>107.0</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>284388145.4</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>284388145.4</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>28034.0619</v>
+      </c>
+      <c r="C4">
+        <v>111.11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>3114992.47</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>3114992.47</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>107566.99</v>
+      </c>
+      <c r="C5">
+        <v>100.39</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>10799567.7</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>10799567.7</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>641.0</v>
+      </c>
+      <c r="C6">
+        <v>100.63</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>64507.24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>64507.24</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P128"/>
+  <dimension ref="A1:Z130"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O128" sqref="O128"/>
+      <selection activeCell="N130" sqref="N130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" s="1">
+        <v>739.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>249.0</v>
+        <v>4819.08</v>
       </c>
       <c r="D2" s="1">
-        <v>4799.78</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>4818.7295805142</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>3561041.16</v>
       </c>
       <c r="H2" s="1">
-        <v>1194714.45</v>
+        <v>258.96</v>
       </c>
       <c r="I2" s="1">
-        <v>430.77</v>
-[...2 lines deleted...]
-        <v>0.03605631454445</v>
+        <v>0.0072720305204223</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>3561300.12</v>
+      </c>
+      <c r="M2" s="1">
+        <v>3561300.12</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>607.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>105.5</v>
+      </c>
+      <c r="D3" s="1">
+        <v>105.583327842</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>-50580.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>-50580.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-131195.0</v>
+        <v>-50580.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-131195.0</v>
-[...8 lines deleted...]
-    <row r="4" spans="1:16">
+        <v>-0.01</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1944000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>96.112</v>
+      </c>
+      <c r="D4" s="1">
+        <v>93.54761317</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1818565.6</v>
+      </c>
+      <c r="H4" s="1">
+        <v>49851.68</v>
+      </c>
+      <c r="I4" s="1">
+        <v>2.7412637740426</v>
+      </c>
+      <c r="J4">
+        <v>0.59</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1868417.28</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1879974.76</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...26 lines deleted...]
-      <c r="K4">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>100.201</v>
+      </c>
+      <c r="D5" s="1">
+        <v>100.45730769</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1305945.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-3332.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.25514091328502</v>
+      </c>
+      <c r="J5">
+        <v>1.66</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1302613.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1324143.14</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>98.663</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.72163855</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>5484690.12</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-58225.12</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-1.0615936128767</v>
+      </c>
+      <c r="J6">
+        <v>0.52</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="1">
+        <v>5426465.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>5455095.14</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.483</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.699</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>4386756.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-9504.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.2166521228899</v>
+      </c>
+      <c r="J7">
+        <v>0.67</v>
+      </c>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="1">
+        <v>4377252.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>4406545.15</v>
+      </c>
+      <c r="N7" s="1">
         <v>1.05</v>
       </c>
-      <c r="L4" t="s">
-[...22 lines deleted...]
-      <c r="C5" s="1">
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>98.092</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.69199529</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1694763.92</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-27199.92</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-1.604938580472</v>
+      </c>
+      <c r="J8">
+        <v>1.86</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1667564.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1699107.15</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.974</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.894</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>610352.34</v>
+      </c>
+      <c r="H9" s="1">
+        <v>488.8</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.080084889983382</v>
+      </c>
+      <c r="J9">
+        <v>0.35</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" s="1">
+        <v>610841.14</v>
+      </c>
+      <c r="M9" s="1">
+        <v>612964.99</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>106.406</v>
+      </c>
+      <c r="D10" s="1">
+        <v>109.65452941</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1864127.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-55225.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-2.9625127472538</v>
+      </c>
+      <c r="J10">
+        <v>0.45</v>
+      </c>
+      <c r="K10" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1808902.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1816586.93</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1677000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0143059</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1677239.91</v>
+      </c>
+      <c r="H11" s="1">
+        <v>78.72</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.0046934251642033</v>
+      </c>
+      <c r="J11">
+        <v>0.65</v>
+      </c>
+      <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1677318.63</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1688173.18</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>100.063</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.6916</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1006916.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-6286.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.62428246248942</v>
+      </c>
+      <c r="J12">
+        <v>0.14</v>
+      </c>
+      <c r="K12" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1000630.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1002016.99</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="1">
+        <v>7700000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.799</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.92478571</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>7694208.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-86685.5</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.126633103327</v>
+      </c>
+      <c r="J13">
+        <v>0.48</v>
+      </c>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" s="1">
+        <v>7607523.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>7644546.29</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>98.167</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.46406667</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1491961.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-19456.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-1.3040555349637</v>
+      </c>
+      <c r="J14">
+        <v>0.77</v>
+      </c>
+      <c r="K14" t="s">
+        <v>68</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1472505.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1484094.04</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>99.928</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.81171429</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1397364.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1628.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.11650507670156</v>
+      </c>
+      <c r="J15">
+        <v>0.89</v>
+      </c>
+      <c r="K15" t="s">
+        <v>71</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1398992.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1411419.4</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>102.807</v>
+      </c>
+      <c r="D16" s="1">
+        <v>104.67195</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2093439.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-37299.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-1.7817094264509</v>
+      </c>
+      <c r="J16">
+        <v>2.36</v>
+      </c>
+      <c r="K16" t="s">
+        <v>74</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2056140.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2103318.08</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>103.53</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.93731579</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3949618.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-15478.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-0.39188600011444</v>
+      </c>
+      <c r="J17">
+        <v>0.34</v>
+      </c>
+      <c r="K17" t="s">
+        <v>77</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3934140.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3946945.48</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>103.666</v>
+      </c>
+      <c r="D18" s="1">
+        <v>105.89313846</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4129832.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-86858.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2.1031943088054</v>
+      </c>
+      <c r="J18">
+        <v>5.23</v>
+      </c>
+      <c r="K18" t="s">
+        <v>80</v>
+      </c>
+      <c r="L18" s="1">
+        <v>4042974.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>4246949.34</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.15</v>
+      </c>
+      <c r="D19" s="1">
+        <v>102.9313697</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3396735.2</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-58785.2</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-1.7306382905562</v>
+      </c>
+      <c r="J19">
+        <v>1.97</v>
+      </c>
+      <c r="K19" t="s">
+        <v>83</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3337950.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3403113.7</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4550000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>94.724</v>
+      </c>
+      <c r="D20" s="1">
+        <v>94.51235868</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>4300312.32</v>
+      </c>
+      <c r="H20" s="1">
+        <v>9629.68</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.22392978191872</v>
+      </c>
+      <c r="J20">
+        <v>0.55</v>
+      </c>
+      <c r="K20" t="s">
+        <v>86</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4309942.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4335030.58</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>95.827</v>
+      </c>
+      <c r="D21" s="1">
+        <v>96.32958306</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>4720149.57</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-24626.57</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.521732831445</v>
+      </c>
+      <c r="J21">
+        <v>0.61</v>
+      </c>
+      <c r="K21" t="s">
+        <v>89</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4695523.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4725594.23</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.305</v>
+      </c>
+      <c r="D22" s="1">
+        <v>101.45567878</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4159682.83</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-47177.83</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-1.1341689241244</v>
+      </c>
+      <c r="J22">
+        <v>0.37</v>
+      </c>
+      <c r="K22" t="s">
+        <v>92</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4112505.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4127739.59</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2972000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>100.017</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.28432032</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2980450.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-7944.76</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.26656243184754</v>
+      </c>
+      <c r="J23">
+        <v>0.69</v>
+      </c>
+      <c r="K23" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="1">
+        <v>2972505.24</v>
+      </c>
+      <c r="M23" s="1">
+        <v>2992910.26</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>102.302</v>
+      </c>
+      <c r="D24" s="1">
+        <v>104.31542542</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>5007140.42</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-96644.42</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-1.9301320093595</v>
+      </c>
+      <c r="J24">
+        <v>1.34</v>
+      </c>
+      <c r="K24" t="s">
+        <v>98</v>
+      </c>
+      <c r="L24" s="1">
+        <v>4910496.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>4974704.22</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="1">
+        <v>6358000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>98.924</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.19916011</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>6370662.6</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-81074.68</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.2726255507551</v>
+      </c>
+      <c r="J25">
+        <v>0.45</v>
+      </c>
+      <c r="K25" t="s">
+        <v>101</v>
+      </c>
+      <c r="L25" s="1">
+        <v>6289587.92</v>
+      </c>
+      <c r="M25" s="1">
+        <v>6317937.63</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>92.964</v>
+      </c>
+      <c r="D26" s="1">
+        <v>92.61058806</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>3333981.17</v>
+      </c>
+      <c r="H26" s="1">
+        <v>12722.83</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.38161073357232</v>
+      </c>
+      <c r="J26">
+        <v>0.25</v>
+      </c>
+      <c r="K26" t="s">
+        <v>104</v>
+      </c>
+      <c r="L26" s="1">
+        <v>3346704.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>3355728.66</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.37</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-1636.71</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-0.082286565741665</v>
+      </c>
+      <c r="J27">
+        <v>0.77</v>
+      </c>
+      <c r="K27" t="s">
+        <v>107</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1987400.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2002742.47</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>106.903</v>
+      </c>
+      <c r="D28" s="1">
+        <v>107.86245455</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2372974.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-21108.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-0.88951669929801</v>
+      </c>
+      <c r="J28">
+        <v>0.85</v>
+      </c>
+      <c r="K28" t="s">
+        <v>110</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2351866.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2370462.31</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1701000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>99.926</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.8837425</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1699022.46</v>
+      </c>
+      <c r="H29" s="1">
+        <v>718.8</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.042306680277788</v>
+      </c>
+      <c r="J29">
+        <v>0.68</v>
+      </c>
+      <c r="K29" t="s">
+        <v>113</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1699741.26</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1711322.04</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>103.552</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>4250880.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-5248.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.12345679012346</v>
+      </c>
+      <c r="J30">
+        <v>2.49</v>
+      </c>
+      <c r="K30" t="s">
+        <v>116</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4245632.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4347528.23</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>100.679</v>
+      </c>
+      <c r="D31" s="1">
+        <v>102.20481176</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>3474963.6</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-51877.6</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-1.4928962133589</v>
+      </c>
+      <c r="J31">
+        <v>0.9</v>
+      </c>
+      <c r="K31" t="s">
+        <v>119</v>
+      </c>
+      <c r="L31" s="1">
+        <v>3423086.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>3453825.73</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>99.106</v>
+      </c>
+      <c r="D32" s="1">
+        <v>100.08431893</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>3357828.9</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-32822.6</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.97749471392065</v>
+      </c>
+      <c r="J32">
+        <v>0.11</v>
+      </c>
+      <c r="K32" t="s">
+        <v>122</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3325006.3</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3328545.14</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1842000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>98.618</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.51669707</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1833097.56</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-16554.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-0.90306159154999</v>
+      </c>
+      <c r="J33">
+        <v>1.36</v>
+      </c>
+      <c r="K33" t="s">
+        <v>125</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1816543.56</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1841662.89</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>98.875</v>
+      </c>
+      <c r="D34" s="1">
+        <v>97.755168</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2443879.2</v>
+      </c>
+      <c r="H34" s="1">
+        <v>27995.8</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1.1455476195386</v>
+      </c>
+      <c r="J34">
+        <v>0.31</v>
+      </c>
+      <c r="K34" t="s">
+        <v>128</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2471875.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2479623.29</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>109.256</v>
+      </c>
+      <c r="D35" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2836860.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>3796.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.13380991659793</v>
+      </c>
+      <c r="J35">
+        <v>0.1</v>
+      </c>
+      <c r="K35" t="s">
+        <v>131</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2840656.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2843305.46</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" s="1">
+        <v>6062000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.491</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.73470604</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>6045917.88</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-75393.46</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-1.2470142912361</v>
+      </c>
+      <c r="J36">
+        <v>1.42</v>
+      </c>
+      <c r="K36" t="s">
+        <v>134</v>
+      </c>
+      <c r="L36" s="1">
+        <v>5970524.42</v>
+      </c>
+      <c r="M36" s="1">
+        <v>6056402.75</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>136</v>
+      </c>
+      <c r="B37" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>98.475</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.65584156</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>4484512.87</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-53137.87</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-1.1849195562683</v>
+      </c>
+      <c r="J37">
+        <v>2.05</v>
+      </c>
+      <c r="K37" t="s">
+        <v>137</v>
+      </c>
+      <c r="L37" s="1">
+        <v>4431375.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>4523532.53</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.72692009</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1285480.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-12901.86</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-1.0036608893176</v>
+      </c>
+      <c r="J38">
+        <v>1.68</v>
+      </c>
+      <c r="K38" t="s">
+        <v>140</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1272578.14</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1294294.15</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>100.513</v>
+      </c>
+      <c r="D39" s="1">
+        <v>101.37413636</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2230231.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-18945.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.84946357574619</v>
+      </c>
+      <c r="J39">
+        <v>0.75</v>
+      </c>
+      <c r="K39" t="s">
+        <v>143</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2211286.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2227861.34</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>145</v>
+      </c>
+      <c r="B40" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>99.325</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.08315</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>2001663.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-15163.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.75752012201854</v>
+      </c>
+      <c r="J40">
+        <v>0.47</v>
+      </c>
+      <c r="K40" t="s">
+        <v>146</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1986500.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1995952.05</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2973000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>100.329</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.76841911</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2966115.1</v>
+      </c>
+      <c r="H41" s="1">
+        <v>16666.07</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.56188210632824</v>
+      </c>
+      <c r="J41">
+        <v>1.1</v>
+      </c>
+      <c r="K41" t="s">
+        <v>149</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2982781.17</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3015555.44</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>151</v>
+      </c>
+      <c r="B42" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>97.821</v>
+      </c>
+      <c r="D42" s="1">
+        <v>96.11421091</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>4229025.28</v>
+      </c>
+      <c r="H42" s="1">
+        <v>75098.72</v>
+      </c>
+      <c r="I42" s="1">
+        <v>1.7757926478983</v>
+      </c>
+      <c r="J42">
+        <v>0.04</v>
+      </c>
+      <c r="K42" t="s">
+        <v>152</v>
+      </c>
+      <c r="L42" s="1">
+        <v>4304124.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>4305992.49</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>154</v>
+      </c>
+      <c r="B43" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>98.017</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.7334034</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>4687469.96</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-80670.96</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-1.7209915090315</v>
+      </c>
+      <c r="J43">
+        <v>0.15</v>
+      </c>
+      <c r="K43" t="s">
+        <v>155</v>
+      </c>
+      <c r="L43" s="1">
+        <v>4606799.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>4614042.15</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>157</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>101.714</v>
+      </c>
+      <c r="D44" s="1">
+        <v>103.36625</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2067325.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-33045.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-1.5984424316448</v>
+      </c>
+      <c r="J44">
+        <v>0.12</v>
+      </c>
+      <c r="K44" t="s">
+        <v>158</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2034280.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2036608.77</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>160</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>103.565</v>
+      </c>
+      <c r="D45" s="1">
+        <v>105.746875</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2537925.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-52365.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-2.0632997429002</v>
+      </c>
+      <c r="J45">
+        <v>4.93</v>
+      </c>
+      <c r="K45" t="s">
+        <v>161</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2485560.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2603817.53</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>163</v>
+      </c>
+      <c r="B46" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>96.177</v>
+      </c>
+      <c r="D46" s="1">
+        <v>96.33716667</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1734069.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-2883.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-0.16625636004104</v>
+      </c>
+      <c r="J46">
+        <v>0.14</v>
+      </c>
+      <c r="K46" t="s">
+        <v>164</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1731186.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1733651.75</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>166</v>
+      </c>
+      <c r="B47" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>106.059</v>
+      </c>
+      <c r="D47" s="1">
+        <v>109.15333323</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>3383753.33</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-95924.33</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-2.834849962305</v>
+      </c>
+      <c r="J47">
+        <v>2.35</v>
+      </c>
+      <c r="K47" t="s">
+        <v>167</v>
+      </c>
+      <c r="L47" s="1">
+        <v>3287829.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>3360700.23</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>169</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1525000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.513</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.95229508</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1524272.5</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-6699.25</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-0.43950474734669</v>
+      </c>
+      <c r="J48">
+        <v>0.74</v>
+      </c>
+      <c r="K48" t="s">
+        <v>170</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1517573.25</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1528843.63</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" s="1">
         <v>2300000.0</v>
       </c>
-      <c r="D5" s="1">
-[...20 lines deleted...]
-      <c r="K5">
+      <c r="C49" s="1">
+        <v>99.921</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-1817.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-0.079</v>
+      </c>
+      <c r="J49">
+        <v>1.03</v>
+      </c>
+      <c r="K49" t="s">
+        <v>173</v>
+      </c>
+      <c r="L49" s="1">
+        <v>2298183.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>2321817.48</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>175</v>
+      </c>
+      <c r="B50" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.249</v>
+      </c>
+      <c r="D50" s="1">
+        <v>98.12584211</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>5593173.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>64020.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>1.1446096875602</v>
+      </c>
+      <c r="J50">
+        <v>0.59</v>
+      </c>
+      <c r="K50" t="s">
+        <v>176</v>
+      </c>
+      <c r="L50" s="1">
+        <v>5657193.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>5691080.67</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>178</v>
+      </c>
+      <c r="B51" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.28</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>4886917.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-22197.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-0.45421274803726</v>
+      </c>
+      <c r="J51">
+        <v>0.32</v>
+      </c>
+      <c r="K51" t="s">
+        <v>179</v>
+      </c>
+      <c r="L51" s="1">
+        <v>4864720.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>4880577.88</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>181</v>
+      </c>
+      <c r="B52" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.192</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.21200941</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>3407208.32</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-34680.32</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-1.0178514708487</v>
+      </c>
+      <c r="J52">
+        <v>0.29</v>
+      </c>
+      <c r="K52" t="s">
+        <v>182</v>
+      </c>
+      <c r="L52" s="1">
+        <v>3372528.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>3382308.82</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>184</v>
+      </c>
+      <c r="B53" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>107.347</v>
+      </c>
+      <c r="D53" s="1">
+        <v>109.5246</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2190492.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-43552.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-1.9882291284332</v>
+      </c>
+      <c r="J53">
+        <v>2.25</v>
+      </c>
+      <c r="K53" t="s">
+        <v>185</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2146940.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2191871.51</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>187</v>
+      </c>
+      <c r="B54" s="1">
+        <v>6352000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>95.354</v>
+      </c>
+      <c r="D54" s="1">
+        <v>95.22676873</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>6048804.35</v>
+      </c>
+      <c r="H54" s="1">
+        <v>8081.73</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.13360871888673</v>
+      </c>
+      <c r="J54">
+        <v>0.1</v>
+      </c>
+      <c r="K54" t="s">
+        <v>188</v>
+      </c>
+      <c r="L54" s="1">
+        <v>6056886.08</v>
+      </c>
+      <c r="M54" s="1">
+        <v>6063325.09</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>190</v>
+      </c>
+      <c r="B55" s="1">
+        <v>7450000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>99.221</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.12552698</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>7459351.76</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-67387.26</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-0.90339297794424</v>
+      </c>
+      <c r="J55">
+        <v>1.06</v>
+      </c>
+      <c r="K55" t="s">
+        <v>191</v>
+      </c>
+      <c r="L55" s="1">
+        <v>7391964.5</v>
+      </c>
+      <c r="M55" s="1">
+        <v>7470725.29</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>193</v>
+      </c>
+      <c r="B56" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>100.603</v>
+      </c>
+      <c r="D56" s="1">
+        <v>102.49824082</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>6252392.69</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-115609.69</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-1.8490471685329</v>
+      </c>
+      <c r="J56">
+        <v>2.85</v>
+      </c>
+      <c r="K56" t="s">
+        <v>194</v>
+      </c>
+      <c r="L56" s="1">
+        <v>6136783.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>6310507.66</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>196</v>
+      </c>
+      <c r="B57" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>97.15</v>
+      </c>
+      <c r="D57" s="1">
+        <v>96.6109375</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3091550.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>17250.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.55797253804726</v>
+      </c>
+      <c r="J57">
+        <v>0.59</v>
+      </c>
+      <c r="K57" t="s">
+        <v>197</v>
+      </c>
+      <c r="L57" s="1">
+        <v>3108800.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>3127824.66</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>199</v>
+      </c>
+      <c r="B58" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>99.636</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.78378947</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1895892.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-2808.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-0.14810970245141</v>
+      </c>
+      <c r="J58">
+        <v>0.95</v>
+      </c>
+      <c r="K58" t="s">
+        <v>200</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1893084.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1911225.1</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>202</v>
+      </c>
+      <c r="B59" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>101.156</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.60693333</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1509104.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>8236.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0.54575430189039</v>
+      </c>
+      <c r="J59">
+        <v>3.29</v>
+      </c>
+      <c r="K59" t="s">
+        <v>203</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1517340.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1566655.07</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>205</v>
+      </c>
+      <c r="B60" s="1">
+        <v>2411000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>99.599</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.1309718</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>2414157.73</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-12825.84</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-0.53127597425045</v>
+      </c>
+      <c r="J60">
+        <v>0.11</v>
+      </c>
+      <c r="K60" t="s">
+        <v>206</v>
+      </c>
+      <c r="L60" s="1">
+        <v>2401331.89</v>
+      </c>
+      <c r="M60" s="1">
+        <v>2403990.6</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>208</v>
+      </c>
+      <c r="B61" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>100.03</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.96518622</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>4543433.38</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-42083.38</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.92624622131028</v>
+      </c>
+      <c r="J61">
+        <v>2.33</v>
+      </c>
+      <c r="K61" t="s">
+        <v>209</v>
+      </c>
+      <c r="L61" s="1">
+        <v>4501350.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>4605984.25</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>211</v>
+      </c>
+      <c r="B62" s="1">
+        <v>3044000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>98.619</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.66249573</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>3033726.37</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-31764.01</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-1.0470294985767</v>
+      </c>
+      <c r="J62">
+        <v>1.7</v>
+      </c>
+      <c r="K62" t="s">
+        <v>212</v>
+      </c>
+      <c r="L62" s="1">
+        <v>3001962.36</v>
+      </c>
+      <c r="M62" s="1">
+        <v>3053845.88</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>214</v>
+      </c>
+      <c r="B63" s="1">
+        <v>3040000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>98.381</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.75109211</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>3032433.2</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-41650.8</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.3735108822842</v>
+      </c>
+      <c r="J63">
+        <v>0.59</v>
+      </c>
+      <c r="K63" t="s">
+        <v>215</v>
+      </c>
+      <c r="L63" s="1">
+        <v>2990782.4</v>
+      </c>
+      <c r="M63" s="1">
+        <v>3008674.67</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>217</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2003000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>98.624</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.08911133</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2004784.9</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-29346.18</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.4638069151459</v>
+      </c>
+      <c r="J64">
+        <v>2.48</v>
+      </c>
+      <c r="K64" t="s">
+        <v>218</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1975438.72</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2025136.44</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>220</v>
+      </c>
+      <c r="B65" s="1">
+        <v>1740000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.11</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.89802816</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1738225.69</v>
+      </c>
+      <c r="H65" s="1">
+        <v>3688.31</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.21218821130184</v>
+      </c>
+      <c r="J65">
+        <v>0.53</v>
+      </c>
+      <c r="K65" t="s">
+        <v>221</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1741914.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1751090.71</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>223</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>95.777</v>
+      </c>
+      <c r="D66" s="1">
+        <v>94.37435375</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2264984.49</v>
+      </c>
+      <c r="H66" s="1">
+        <v>33663.51</v>
+      </c>
+      <c r="I66" s="1">
+        <v>1.4862578595406</v>
+      </c>
+      <c r="J66">
+        <v>0.53</v>
+      </c>
+      <c r="K66" t="s">
+        <v>224</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2298648.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2311305.53</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>226</v>
+      </c>
+      <c r="B67" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>103.559</v>
+      </c>
+      <c r="D67" s="1">
+        <v>105.34539474</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>4003125.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-67883.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-1.69575019516</v>
+      </c>
+      <c r="J67">
+        <v>4.31</v>
+      </c>
+      <c r="K67" t="s">
+        <v>227</v>
+      </c>
+      <c r="L67" s="1">
+        <v>3935242.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>4098892.7</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>229</v>
+      </c>
+      <c r="B68" s="1">
+        <v>2932000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>102.316</v>
+      </c>
+      <c r="D68" s="1">
+        <v>104.17382503</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>3054376.55</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-54471.43</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.7833894776333</v>
+      </c>
+      <c r="J68">
+        <v>1.52</v>
+      </c>
+      <c r="K68" t="s">
+        <v>230</v>
+      </c>
+      <c r="L68" s="1">
+        <v>2999905.12</v>
+      </c>
+      <c r="M68" s="1">
+        <v>3044606.39</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>232</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>102.006</v>
+      </c>
+      <c r="D69" s="1">
+        <v>103.7676875</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1660283.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-28187.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-1.6977226171683</v>
+      </c>
+      <c r="J69">
+        <v>4.82</v>
+      </c>
+      <c r="K69" t="s">
+        <v>233</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1632096.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1709241.21</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>235</v>
+      </c>
+      <c r="B70" s="1">
+        <v>5900000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>97.058</v>
+      </c>
+      <c r="D70" s="1">
+        <v>97.51908203</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>5753625.84</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-27203.84</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.4728121145952</v>
+      </c>
+      <c r="J70">
+        <v>0.64</v>
+      </c>
+      <c r="K70" t="s">
+        <v>236</v>
+      </c>
+      <c r="L70" s="1">
+        <v>5726422.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>5763983.99</v>
+      </c>
+      <c r="N70" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>238</v>
+      </c>
+      <c r="B71" s="1">
+        <v>3411000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>98.145</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.62474055</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>3398199.9</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-50473.95</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.4853143277416</v>
+      </c>
+      <c r="J71">
+        <v>2.61</v>
+      </c>
+      <c r="K71" t="s">
+        <v>239</v>
+      </c>
+      <c r="L71" s="1">
+        <v>3347725.95</v>
+      </c>
+      <c r="M71" s="1">
+        <v>3436715.67</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>241</v>
+      </c>
+      <c r="B72" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>95.292</v>
+      </c>
+      <c r="D72" s="1">
+        <v>93.97710435</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>4322946.8</v>
+      </c>
+      <c r="H72" s="1">
+        <v>60485.2</v>
+      </c>
+      <c r="I72" s="1">
+        <v>1.3991659578138</v>
+      </c>
+      <c r="J72">
+        <v>1.22</v>
+      </c>
+      <c r="K72" t="s">
+        <v>242</v>
+      </c>
+      <c r="L72" s="1">
+        <v>4383432.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>4439340.9</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>244</v>
+      </c>
+      <c r="B73" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>93.973</v>
+      </c>
+      <c r="D73" s="1">
+        <v>94.632</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>2176536.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-15157.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-0.69638177360724</v>
+      </c>
+      <c r="J73">
+        <v>0.74</v>
+      </c>
+      <c r="K73" t="s">
+        <v>245</v>
+      </c>
+      <c r="L73" s="1">
+        <v>2161379.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>2178471.47</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>247</v>
+      </c>
+      <c r="B74" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>100.868</v>
+      </c>
+      <c r="D74" s="1">
+        <v>102.06211111</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>918559.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-10747.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-1.1699847260764</v>
+      </c>
+      <c r="J74">
+        <v>3.74</v>
+      </c>
+      <c r="K74" t="s">
+        <v>248</v>
+      </c>
+      <c r="L74" s="1">
+        <v>907812.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>941478.78</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>250</v>
+      </c>
+      <c r="B75" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>100.909</v>
+      </c>
+      <c r="D75" s="1">
+        <v>102.33841288</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>5321597.47</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-74329.47</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-1.3967510774542</v>
+      </c>
+      <c r="J75">
+        <v>3.83</v>
+      </c>
+      <c r="K75" t="s">
+        <v>251</v>
+      </c>
+      <c r="L75" s="1">
+        <v>5247268.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>5446470.74</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>253</v>
+      </c>
+      <c r="B76" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>97.041</v>
+      </c>
+      <c r="D76" s="1">
+        <v>98.22108</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>3830622.12</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-46023.12</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-1.2014528856738</v>
+      </c>
+      <c r="J76">
+        <v>1.61</v>
+      </c>
+      <c r="K76" t="s">
+        <v>254</v>
+      </c>
+      <c r="L76" s="1">
+        <v>3784599.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>3847372.97</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>256</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>101.219</v>
+      </c>
+      <c r="D77" s="1">
+        <v>103.01311111</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1854236.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-32294.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-1.7416337510436</v>
+      </c>
+      <c r="J77">
+        <v>1.85</v>
+      </c>
+      <c r="K77" t="s">
+        <v>257</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1821942.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1855229.67</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>259</v>
+      </c>
+      <c r="B78" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>97.774</v>
+      </c>
+      <c r="D78" s="1">
+        <v>98.13597208</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>2355263.33</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-8687.33</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.3688475037736</v>
+      </c>
+      <c r="J78">
+        <v>0.59</v>
+      </c>
+      <c r="K78" t="s">
+        <v>260</v>
+      </c>
+      <c r="L78" s="1">
+        <v>2346576.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>2360729.42</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>262</v>
+      </c>
+      <c r="B79" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>95.624</v>
+      </c>
+      <c r="D79" s="1">
+        <v>95.06467125</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>2281552.11</v>
+      </c>
+      <c r="H79" s="1">
+        <v>13423.89</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0.58836657471742</v>
+      </c>
+      <c r="J79">
+        <v>0.06</v>
+      </c>
+      <c r="K79" t="s">
+        <v>263</v>
+      </c>
+      <c r="L79" s="1">
+        <v>2294976.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>2296521.21</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>265</v>
+      </c>
+      <c r="B80" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>107.777</v>
+      </c>
+      <c r="D80" s="1">
+        <v>109.74741667</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>2633938.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-47290.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.7954105221915</v>
+      </c>
+      <c r="J80">
+        <v>3.0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>266</v>
+      </c>
+      <c r="L80" s="1">
+        <v>2586648.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>2658648.0</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>268</v>
+      </c>
+      <c r="B81" s="1">
+        <v>5600000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>96.492</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.33817321</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>5450937.7</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-47385.7</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-0.86931281566472</v>
+      </c>
+      <c r="J81">
+        <v>0.38</v>
+      </c>
+      <c r="K81" t="s">
+        <v>269</v>
+      </c>
+      <c r="L81" s="1">
+        <v>5403552.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>5425031.45</v>
+      </c>
+      <c r="N81" s="1">
         <v>1.29</v>
       </c>
-      <c r="L5" t="s">
-[...8 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>271</v>
+      </c>
+      <c r="B82" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D82" s="1">
+        <v>98.10838462</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>3826227.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>32004.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.83643756630226</v>
+      </c>
+      <c r="J82">
+        <v>0.44</v>
+      </c>
+      <c r="K82" t="s">
+        <v>272</v>
+      </c>
+      <c r="L82" s="1">
+        <v>3858231.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>3875540.59</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>274</v>
+      </c>
+      <c r="B83" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>99.454</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.548</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>3683276.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-3478.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.094426809177482</v>
+      </c>
+      <c r="J83">
+        <v>0.35</v>
+      </c>
+      <c r="K83" t="s">
+        <v>275</v>
+      </c>
+      <c r="L83" s="1">
+        <v>3679798.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>3692570.6</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>277</v>
+      </c>
+      <c r="B84" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>93.831</v>
+      </c>
+      <c r="D84" s="1">
+        <v>93.64325</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>2247438.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>4506.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.20049496359855</v>
+      </c>
+      <c r="J84">
+        <v>0.44</v>
+      </c>
+      <c r="K84" t="s">
+        <v>278</v>
+      </c>
+      <c r="L84" s="1">
+        <v>2251944.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>2262587.84</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>280</v>
+      </c>
+      <c r="B85" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>95.296</v>
+      </c>
+      <c r="D85" s="1">
+        <v>94.69343566</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>802053.4</v>
+      </c>
+      <c r="H85" s="1">
+        <v>5103.72</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.63633169562027</v>
+      </c>
+      <c r="J85">
+        <v>0.07</v>
+      </c>
+      <c r="K85">
+        <v>614.95</v>
+      </c>
+      <c r="L85" s="1">
+        <v>807157.12</v>
+      </c>
+      <c r="M85" s="1">
+        <v>807772.07</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>282</v>
+      </c>
+      <c r="B86" s="1">
+        <v>5197000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.644</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.44251838</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>5219997.68</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-41499.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-0.79500035333349</v>
+      </c>
+      <c r="J86">
+        <v>2.29</v>
+      </c>
+      <c r="K86" t="s">
+        <v>283</v>
+      </c>
+      <c r="L86" s="1">
+        <v>5178498.68</v>
+      </c>
+      <c r="M86" s="1">
+        <v>5297531.34</v>
+      </c>
+      <c r="N86" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>285</v>
+      </c>
+      <c r="B87" s="1">
+        <v>2435000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.179</v>
+      </c>
+      <c r="D87" s="1">
+        <v>100.07605749</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>2436852.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>2506.65</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.10286426914724</v>
+      </c>
+      <c r="J87">
+        <v>1.24</v>
+      </c>
+      <c r="K87" t="s">
+        <v>286</v>
+      </c>
+      <c r="L87" s="1">
+        <v>2439358.65</v>
+      </c>
+      <c r="M87" s="1">
+        <v>2469651.18</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>288</v>
+      </c>
+      <c r="B88" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>102.023</v>
+      </c>
+      <c r="D88" s="1">
+        <v>102.20309524</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>2146265.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-3782.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-0.17621309577336</v>
+      </c>
+      <c r="J88">
+        <v>2.04</v>
+      </c>
+      <c r="K88" t="s">
+        <v>289</v>
+      </c>
+      <c r="L88" s="1">
+        <v>2142483.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>2185274.1</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>291</v>
+      </c>
+      <c r="B89" s="1">
+        <v>6137000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>98.839</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.85746586</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>6128252.68</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-62503.25</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-1.0199195963963</v>
+      </c>
+      <c r="J89">
+        <v>1.85</v>
+      </c>
+      <c r="K89" t="s">
+        <v>292</v>
+      </c>
+      <c r="L89" s="1">
+        <v>6065749.43</v>
+      </c>
+      <c r="M89" s="1">
+        <v>6179556.65</v>
+      </c>
+      <c r="N89" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>294</v>
+      </c>
+      <c r="B90" s="1">
+        <v>3240000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>102.054</v>
+      </c>
+      <c r="D90" s="1">
+        <v>104.17235494</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>3375184.3</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-68634.7</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-2.0335096960483</v>
+      </c>
+      <c r="J90">
+        <v>1.8</v>
+      </c>
+      <c r="K90" t="s">
+        <v>295</v>
+      </c>
+      <c r="L90" s="1">
+        <v>3306549.6</v>
+      </c>
+      <c r="M90" s="1">
+        <v>3364824.86</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>297</v>
+      </c>
+      <c r="B91" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-3690.72</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-0.176</v>
+      </c>
+      <c r="J91">
+        <v>0.38</v>
+      </c>
+      <c r="K91" t="s">
+        <v>298</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2093309.28</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2101318.1</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>300</v>
+      </c>
+      <c r="B92" s="1">
+        <v>2391000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>98.28</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.51961188</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>2379513.92</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-29639.12</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-1.2455955710484</v>
+      </c>
+      <c r="J92">
+        <v>1.43</v>
+      </c>
+      <c r="K92" t="s">
+        <v>301</v>
+      </c>
+      <c r="L92" s="1">
+        <v>2349874.8</v>
+      </c>
+      <c r="M92" s="1">
+        <v>2384061.19</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>303</v>
+      </c>
+      <c r="B93" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>98.644</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.402</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>2186844.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-16676.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.76256010945454</v>
+      </c>
+      <c r="J93">
+        <v>0.41</v>
+      </c>
+      <c r="K93" t="s">
+        <v>304</v>
+      </c>
+      <c r="L93" s="1">
+        <v>2170168.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>2179281.42</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>306</v>
+      </c>
+      <c r="B94" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>101.083</v>
+      </c>
+      <c r="D94" s="1">
+        <v>102.68168571</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>3593859.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-55954.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-1.5569336470908</v>
+      </c>
+      <c r="J94">
+        <v>3.55</v>
+      </c>
+      <c r="K94" t="s">
+        <v>307</v>
+      </c>
+      <c r="L94" s="1">
+        <v>3537905.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>3662093.82</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>309</v>
+      </c>
+      <c r="B95" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>97.78</v>
+      </c>
+      <c r="D95" s="1">
+        <v>97.18643902</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>3984644.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>24336.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.61074464870638</v>
+      </c>
+      <c r="J95">
+        <v>0.89</v>
+      </c>
+      <c r="K95" t="s">
+        <v>310</v>
+      </c>
+      <c r="L95" s="1">
+        <v>4008980.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>4045299.26</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>312</v>
+      </c>
+      <c r="B96" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>102.286</v>
+      </c>
+      <c r="D96" s="1">
+        <v>104.56876929</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1463962.77</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-31958.77</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-2.1830316081057</v>
+      </c>
+      <c r="J96">
+        <v>2.03</v>
+      </c>
+      <c r="K96" t="s">
+        <v>313</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1432004.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1460368.58</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>315</v>
+      </c>
+      <c r="B97" s="1">
+        <v>2020000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>101.603</v>
+      </c>
+      <c r="D97" s="1">
+        <v>103.33785</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>2087424.57</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-35043.97</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-1.6788137163682</v>
+      </c>
+      <c r="J97">
+        <v>2.39</v>
+      </c>
+      <c r="K97" t="s">
+        <v>316</v>
+      </c>
+      <c r="L97" s="1">
+        <v>2052380.6</v>
+      </c>
+      <c r="M97" s="1">
+        <v>2100756.83</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>318</v>
+      </c>
+      <c r="B98" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.811</v>
+      </c>
+      <c r="D98" s="1">
+        <v>98.96886842</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>3760817.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>32001.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.85090553462187</v>
+      </c>
+      <c r="J98">
+        <v>0.58</v>
+      </c>
+      <c r="K98" t="s">
+        <v>319</v>
+      </c>
+      <c r="L98" s="1">
+        <v>3792818.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>3814746.08</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>321</v>
+      </c>
+      <c r="B99" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>97.991</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.34837534</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>5762205.77</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-78727.77</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-1.3662783514237</v>
+      </c>
+      <c r="J99">
+        <v>0.4</v>
+      </c>
+      <c r="K99" t="s">
+        <v>322</v>
+      </c>
+      <c r="L99" s="1">
+        <v>5683478.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>5706916.36</v>
+      </c>
+      <c r="N99" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>324</v>
+      </c>
+      <c r="B100" s="1">
+        <v>3936000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.419</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>3936000.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-22868.16</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-0.581</v>
+      </c>
+      <c r="J100">
+        <v>0.18</v>
+      </c>
+      <c r="K100" t="s">
+        <v>325</v>
+      </c>
+      <c r="L100" s="1">
+        <v>3913131.84</v>
+      </c>
+      <c r="M100" s="1">
+        <v>3920303.34</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>327</v>
+      </c>
+      <c r="B101" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>102.22</v>
+      </c>
+      <c r="D101" s="1">
+        <v>104.3865556</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>2609663.89</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-54163.89</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-2.0755121074232</v>
+      </c>
+      <c r="J101">
+        <v>3.07</v>
+      </c>
+      <c r="K101" t="s">
+        <v>328</v>
+      </c>
+      <c r="L101" s="1">
+        <v>2555500.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>2632349.32</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>330</v>
+      </c>
+      <c r="B102" s="1">
+        <v>1711000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.98915137</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>1710814.38</v>
+      </c>
+      <c r="H102" s="1">
+        <v>510.71</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.029851865051543</v>
+      </c>
+      <c r="J102">
+        <v>0.78</v>
+      </c>
+      <c r="K102" t="s">
+        <v>331</v>
+      </c>
+      <c r="L102" s="1">
+        <v>1711325.09</v>
+      </c>
+      <c r="M102" s="1">
+        <v>1724684.95</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>333</v>
+      </c>
+      <c r="B103" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>98.759</v>
+      </c>
+      <c r="D103" s="1">
+        <v>99.87771029</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>3495719.86</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-39154.86</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-1.1200800283808</v>
+      </c>
+      <c r="J103">
+        <v>0.31</v>
+      </c>
+      <c r="K103" t="s">
+        <v>334</v>
+      </c>
+      <c r="L103" s="1">
+        <v>3456565.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>3467316.71</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>336</v>
+      </c>
+      <c r="B104" s="1">
+        <v>3497000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>98.829</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.09947126</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>3500478.51</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-44428.38</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-1.2692087631185</v>
+      </c>
+      <c r="J104">
+        <v>2.26</v>
+      </c>
+      <c r="K104" t="s">
+        <v>337</v>
+      </c>
+      <c r="L104" s="1">
+        <v>3456050.13</v>
+      </c>
+      <c r="M104" s="1">
+        <v>3535020.05</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>339</v>
+      </c>
+      <c r="B105" s="1">
+        <v>1845000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>99.783</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.97942276</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>1844620.35</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-3624.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.19646319092164</v>
+      </c>
+      <c r="J105">
+        <v>0.43</v>
+      </c>
+      <c r="K105" t="s">
+        <v>340</v>
+      </c>
+      <c r="L105" s="1">
+        <v>1840996.35</v>
+      </c>
+      <c r="M105" s="1">
+        <v>1848881.83</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>342</v>
+      </c>
+      <c r="B106" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>98.505</v>
+      </c>
+      <c r="D106" s="1">
+        <v>97.62613043</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>2245401.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>20214.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.90024009074548</v>
+      </c>
+      <c r="J106">
+        <v>0.76</v>
+      </c>
+      <c r="K106" t="s">
+        <v>343</v>
+      </c>
+      <c r="L106" s="1">
+        <v>2265615.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>2283101.3</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>345</v>
+      </c>
+      <c r="B107" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>100.628</v>
+      </c>
+      <c r="D107" s="1">
+        <v>101.7329976</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>5086649.88</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-55249.88</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-1.0861742267191</v>
+      </c>
+      <c r="J107">
+        <v>0.25</v>
+      </c>
+      <c r="K107" t="s">
+        <v>346</v>
+      </c>
+      <c r="L107" s="1">
+        <v>5031400.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>5044139.73</v>
+      </c>
+      <c r="N107" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>348</v>
+      </c>
+      <c r="B108" s="1">
+        <v>4478000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>4477731.32</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-10612.86</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-0.23701422085325</v>
+      </c>
+      <c r="J108">
+        <v>0.33</v>
+      </c>
+      <c r="K108" t="s">
+        <v>349</v>
+      </c>
+      <c r="L108" s="1">
+        <v>4467118.46</v>
+      </c>
+      <c r="M108" s="1">
+        <v>4482024.68</v>
+      </c>
+      <c r="N108" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>351</v>
+      </c>
+      <c r="B109" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.89460606</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>3296522.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-9359.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.28390527956434</v>
+      </c>
+      <c r="J109">
+        <v>0.63</v>
+      </c>
+      <c r="K109" t="s">
+        <v>352</v>
+      </c>
+      <c r="L109" s="1">
+        <v>3287163.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>3308047.93</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>354</v>
+      </c>
+      <c r="B110" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>99.441</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.76912903</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>3092843.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-10172.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.3288883399513</v>
+      </c>
+      <c r="J110">
+        <v>0.39</v>
+      </c>
+      <c r="K110" t="s">
+        <v>355</v>
+      </c>
+      <c r="L110" s="1">
+        <v>3082671.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>3094901.14</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>357</v>
+      </c>
+      <c r="B111" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>99.789</v>
+      </c>
+      <c r="D111" s="1">
+        <v>101.50487846</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>1319563.42</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-22306.42</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-1.6904394030565</v>
+      </c>
+      <c r="J111">
+        <v>2.48</v>
+      </c>
+      <c r="K111" t="s">
+        <v>358</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1297257.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1329534.4</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>360</v>
+      </c>
+      <c r="B112" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>102.671</v>
+      </c>
+      <c r="D112" s="1">
+        <v>105.09337452</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>4413921.73</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-101739.73</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-2.3049735863803</v>
+      </c>
+      <c r="J112">
+        <v>3.85</v>
+      </c>
+      <c r="K112" t="s">
+        <v>361</v>
+      </c>
+      <c r="L112" s="1">
+        <v>4312182.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>4473968.3</v>
+      </c>
+      <c r="N112" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>363</v>
+      </c>
+      <c r="B113" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>106.712</v>
+      </c>
+      <c r="D113" s="1">
+        <v>109.06825</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>2181365.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-47125.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-2.1603445549003</v>
+      </c>
+      <c r="J113">
+        <v>0.06</v>
+      </c>
+      <c r="K113" t="s">
+        <v>364</v>
+      </c>
+      <c r="L113" s="1">
+        <v>2134240.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>2135523.97</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>366</v>
+      </c>
+      <c r="B114" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>100.336</v>
+      </c>
+      <c r="D114" s="1">
+        <v>101.27113519</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>5266099.03</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-48627.03</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.9233975609456</v>
+      </c>
+      <c r="J114">
+        <v>1.0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>367</v>
+      </c>
+      <c r="L114" s="1">
+        <v>5217472.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>5269329.53</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>369</v>
+      </c>
+      <c r="B115" s="1">
+        <v>5864000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>93.542</v>
+      </c>
+      <c r="D115" s="1">
+        <v>94.38383458</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>5534668.06</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-49365.18</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-0.89192666054846</v>
+      </c>
+      <c r="J115">
+        <v>0.48</v>
+      </c>
+      <c r="K115" t="s">
+        <v>370</v>
+      </c>
+      <c r="L115" s="1">
+        <v>5485302.88</v>
+      </c>
+      <c r="M115" s="1">
+        <v>5513498.28</v>
+      </c>
+      <c r="N115" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>372</v>
+      </c>
+      <c r="B116" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>100.125</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.637</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>805096.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-4096.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-0.50875920387134</v>
+      </c>
+      <c r="J116">
+        <v>1.88</v>
+      </c>
+      <c r="K116" t="s">
+        <v>373</v>
+      </c>
+      <c r="L116" s="1">
+        <v>801000.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>816068.49</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>375</v>
+      </c>
+      <c r="B117" s="1">
+        <v>4460000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>100.037</v>
+      </c>
+      <c r="D117" s="1">
+        <v>101.2363722</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>4515142.2</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-53492.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-1.1847245918412</v>
+      </c>
+      <c r="J117">
+        <v>3.3</v>
+      </c>
+      <c r="K117" t="s">
+        <v>376</v>
+      </c>
+      <c r="L117" s="1">
+        <v>4461650.2</v>
+      </c>
+      <c r="M117" s="1">
+        <v>4608708.01</v>
+      </c>
+      <c r="N117" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>378</v>
+      </c>
+      <c r="B118" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>98.42</v>
+      </c>
+      <c r="D118" s="1">
+        <v>98.32790722</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>3539804.66</v>
+      </c>
+      <c r="H118" s="1">
+        <v>3315.34</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.093658840485283</v>
+      </c>
+      <c r="J118">
+        <v>1.36</v>
+      </c>
+      <c r="K118" t="s">
+        <v>379</v>
+      </c>
+      <c r="L118" s="1">
+        <v>3543120.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>3591941.92</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>381</v>
+      </c>
+      <c r="B119" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>98.427</v>
+      </c>
+      <c r="D119" s="1">
+        <v>98.53145946</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>3645664.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-3865.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-0.10601635257665</v>
+      </c>
+      <c r="J119">
+        <v>1.05</v>
+      </c>
+      <c r="K119" t="s">
+        <v>382</v>
+      </c>
+      <c r="L119" s="1">
+        <v>3641799.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>3680801.05</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>384</v>
+      </c>
+      <c r="B120" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>94.971</v>
+      </c>
+      <c r="D120" s="1">
+        <v>95.03458182</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>5226902.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-3497.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-0.066903875373979</v>
+      </c>
+      <c r="J120">
+        <v>0.27</v>
+      </c>
+      <c r="K120" t="s">
+        <v>385</v>
+      </c>
+      <c r="L120" s="1">
+        <v>5223405.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>5238262.53</v>
+      </c>
+      <c r="N120" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>387</v>
+      </c>
+      <c r="B121" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>106.801</v>
+      </c>
+      <c r="D121" s="1">
+        <v>110.87634667</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>665258.08</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-24452.08</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-3.6755780553616</v>
+      </c>
+      <c r="J121">
+        <v>3.02</v>
+      </c>
+      <c r="K121" t="s">
+        <v>388</v>
+      </c>
+      <c r="L121" s="1">
+        <v>640806.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>658896.41</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>390</v>
+      </c>
+      <c r="B122" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.543</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.75103125</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>3192033.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-38657.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-1.2110463770268</v>
+      </c>
+      <c r="J122">
+        <v>1.62</v>
+      </c>
+      <c r="K122" t="s">
+        <v>391</v>
+      </c>
+      <c r="L122" s="1">
+        <v>3153376.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>3205156.82</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>393</v>
+      </c>
+      <c r="B123" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>95.724</v>
+      </c>
+      <c r="D123" s="1">
+        <v>95.56551</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>4109316.93</v>
+      </c>
+      <c r="H123" s="1">
+        <v>6815.07</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.16584435116811</v>
+      </c>
+      <c r="J123">
+        <v>0.31</v>
+      </c>
+      <c r="K123" t="s">
+        <v>394</v>
+      </c>
+      <c r="L123" s="1">
+        <v>4116132.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>4129444.33</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>396</v>
+      </c>
+      <c r="B124" s="1">
+        <v>6300000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>100.077</v>
+      </c>
+      <c r="D124" s="1">
+        <v>101.42027286</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>6389477.19</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-84626.19</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-1.3244618844942</v>
+      </c>
+      <c r="J124">
+        <v>3.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>397</v>
+      </c>
+      <c r="L124" s="1">
+        <v>6304851.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>6493937.3</v>
+      </c>
+      <c r="N124" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>399</v>
+      </c>
+      <c r="B125" s="1">
+        <v>3210000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>98.367</v>
+      </c>
+      <c r="D125" s="1">
+        <v>99.67338536</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>3199515.67</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-41934.97</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-1.3106661859231</v>
+      </c>
+      <c r="J125">
+        <v>0.05</v>
+      </c>
+      <c r="K125" t="s">
+        <v>400</v>
+      </c>
+      <c r="L125" s="1">
+        <v>3157580.7</v>
+      </c>
+      <c r="M125" s="1">
+        <v>3159097.75</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>402</v>
+      </c>
+      <c r="B126" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>100.088</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>2209086.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-7150.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-0.32366327069204</v>
+      </c>
+      <c r="J126">
+        <v>0.73</v>
+      </c>
+      <c r="K126" t="s">
+        <v>403</v>
+      </c>
+      <c r="L126" s="1">
+        <v>2201936.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>2218002.21</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>405</v>
+      </c>
+      <c r="B127" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>92.881</v>
+      </c>
+      <c r="D127" s="1">
+        <v>93.748</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>4406156.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-40749.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-0.92481972948756</v>
+      </c>
+      <c r="J127">
+        <v>1.21</v>
+      </c>
+      <c r="K127" t="s">
+        <v>406</v>
+      </c>
+      <c r="L127" s="1">
+        <v>4365407.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>4422064.53</v>
+      </c>
+      <c r="N127" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>408</v>
+      </c>
+      <c r="B128" s="1">
+        <v>2572000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>99.69</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>2564155.4</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-128.6</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-0.0050152966547971</v>
+      </c>
+      <c r="J128">
+        <v>0.32</v>
+      </c>
+      <c r="K128" t="s">
+        <v>409</v>
+      </c>
+      <c r="L128" s="1">
+        <v>2564026.8</v>
+      </c>
+      <c r="M128" s="1">
+        <v>2572350.57</v>
+      </c>
+      <c r="N128" s="1">
         <v>0.61</v>
       </c>
-      <c r="P5">
-[...146 lines deleted...]
-      <c r="O8" s="1">
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>411</v>
+      </c>
+      <c r="B129" s="1">
+        <v>4424000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>98.673</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.33535986</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>4394596.32</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-29302.8</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-0.66679162012314</v>
+      </c>
+      <c r="J129">
         <v>0.41</v>
       </c>
-      <c r="P8">
-[...1746 lines deleted...]
-      <c r="O43" s="1">
+      <c r="K129" t="s">
+        <v>412</v>
+      </c>
+      <c r="L129" s="1">
+        <v>4365293.52</v>
+      </c>
+      <c r="M129" s="1">
+        <v>4383565.25</v>
+      </c>
+      <c r="N129" s="1">
         <v>1.04</v>
       </c>
-      <c r="P43">
-[...46 lines deleted...]
-      <c r="O44" s="1">
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>414</v>
+      </c>
+      <c r="B130" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>98.585</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.473</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>2088933.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-18648.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.89270455299428</v>
+      </c>
+      <c r="J130">
+        <v>0.14</v>
+      </c>
+      <c r="K130" t="s">
+        <v>415</v>
+      </c>
+      <c r="L130" s="1">
+        <v>2070285.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>2073305.55</v>
+      </c>
+      <c r="N130" s="1">
         <v>0.49</v>
       </c>
-      <c r="P44">
-[...4200 lines deleted...]
-        <v>1</v>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">