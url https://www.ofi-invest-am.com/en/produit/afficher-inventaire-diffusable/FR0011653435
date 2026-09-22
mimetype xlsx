--- v0 (2026-05-02)
+++ v1 (2026-09-22)
@@ -900,3969 +900,3969 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>182435.0712</v>
+      </c>
+      <c r="C2">
+        <v>209.32</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>38187446.34</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>38187446.34</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>334881.8172</v>
+      </c>
+      <c r="C3">
+        <v>137.61</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>46083321.17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>46083321.17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>746478.6902</v>
+      </c>
+      <c r="C4">
+        <v>197.02</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>147075153.34</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>147075153.34</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>41043.3843</v>
+      </c>
+      <c r="C5">
+        <v>166.32</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>6826676.27</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>6826676.27</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>175.69</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>175.69</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>175.69</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P74"/>
+  <dimension ref="A1:Z74"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O74" sqref="O74"/>
+      <selection activeCell="N74" sqref="N74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" s="1">
+        <v>12250.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>12250.0</v>
+        <v>159.85</v>
       </c>
       <c r="D2" s="1">
-        <v>159.85</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>196.4425983673</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2406421.83</v>
       </c>
       <c r="H2" s="1">
-        <v>2406421.83</v>
+        <v>-448259.33</v>
       </c>
       <c r="I2" s="1">
-        <v>-448259.33</v>
-[...1 lines deleted...]
-      <c r="J2" s="1">
         <v>-18.627628972265</v>
       </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>1958162.5</v>
       </c>
       <c r="M2" s="1">
         <v>1958162.5</v>
       </c>
       <c r="N2" s="1">
-        <v>1958162.5</v>
-[...1 lines deleted...]
-      <c r="O2" s="1">
         <v>0.82</v>
       </c>
-      <c r="P2">
-[...3 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>35</v>
       </c>
+      <c r="B3" s="1">
+        <v>1028.0</v>
+      </c>
       <c r="C3" s="1">
-        <v>1028.0</v>
+        <v>1392.2</v>
       </c>
       <c r="D3" s="1">
-        <v>1392.2</v>
-[...1 lines deleted...]
-      <c r="E3" s="1">
         <v>1003.8507782101</v>
       </c>
-      <c r="F3" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1031958.6</v>
       </c>
       <c r="H3" s="1">
-        <v>1031958.6</v>
+        <v>399223.0</v>
       </c>
       <c r="I3" s="1">
-        <v>399223.0</v>
-[...1 lines deleted...]
-      <c r="J3" s="1">
         <v>38.685951161219</v>
       </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>1431181.6</v>
       </c>
       <c r="M3" s="1">
         <v>1431181.6</v>
       </c>
       <c r="N3" s="1">
-        <v>1431181.6</v>
-[...1 lines deleted...]
-      <c r="O3" s="1">
         <v>0.6</v>
       </c>
-      <c r="P3">
-[...3 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B4" t="s">
         <v>37</v>
       </c>
+      <c r="B4" s="1">
+        <v>22888.0</v>
+      </c>
       <c r="C4" s="1">
-        <v>22888.0</v>
+        <v>217.4</v>
       </c>
       <c r="D4" s="1">
-        <v>217.4</v>
-[...1 lines deleted...]
-      <c r="E4" s="1">
         <v>161.0160516428</v>
       </c>
-      <c r="F4" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>3685335.39</v>
       </c>
       <c r="H4" s="1">
-        <v>3685335.39</v>
+        <v>1290515.81</v>
       </c>
       <c r="I4" s="1">
-        <v>1290515.81</v>
-[...1 lines deleted...]
-      <c r="J4" s="1">
         <v>35.017594694414</v>
       </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
-        <v>0.0</v>
+      <c r="L4" s="1">
+        <v>4975851.2</v>
       </c>
       <c r="M4" s="1">
         <v>4975851.2</v>
       </c>
       <c r="N4" s="1">
-        <v>4975851.2</v>
-[...1 lines deleted...]
-      <c r="O4" s="1">
         <v>2.09</v>
       </c>
-      <c r="P4">
-[...3 lines deleted...]
-    <row r="5" spans="1:16">
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
         <v>39</v>
       </c>
+      <c r="B5" s="1">
+        <v>50453.0</v>
+      </c>
       <c r="C5" s="1">
-        <v>50453.0</v>
+        <v>59.16</v>
       </c>
       <c r="D5" s="1">
-        <v>59.16</v>
-[...1 lines deleted...]
-      <c r="E5" s="1">
         <v>70.7746155828</v>
       </c>
-      <c r="F5" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>3570791.68</v>
       </c>
       <c r="H5" s="1">
-        <v>3570791.68</v>
+        <v>-585992.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-585992.2</v>
-[...1 lines deleted...]
-      <c r="J5" s="1">
         <v>-16.410708115014</v>
       </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-        <v>0.0</v>
+      <c r="L5" s="1">
+        <v>2984799.48</v>
       </c>
       <c r="M5" s="1">
         <v>2984799.48</v>
       </c>
       <c r="N5" s="1">
-        <v>2984799.48</v>
-[...1 lines deleted...]
-      <c r="O5" s="1">
         <v>1.25</v>
       </c>
-      <c r="P5">
-[...3 lines deleted...]
-    <row r="6" spans="1:16">
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B6" t="s">
         <v>41</v>
       </c>
+      <c r="B6" s="1">
+        <v>19791.0</v>
+      </c>
       <c r="C6" s="1">
-        <v>19791.0</v>
+        <v>380.6</v>
       </c>
       <c r="D6" s="1">
-        <v>380.6</v>
-[...1 lines deleted...]
-      <c r="E6" s="1">
         <v>206.3804052347</v>
       </c>
-      <c r="F6" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>4084474.6</v>
       </c>
       <c r="H6" s="1">
-        <v>4084474.6</v>
+        <v>3447980.0</v>
       </c>
       <c r="I6" s="1">
-        <v>3447980.0</v>
-[...1 lines deleted...]
-      <c r="J6" s="1">
         <v>84.416732570696</v>
       </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>0.0</v>
+      <c r="L6" s="1">
+        <v>7532454.6</v>
       </c>
       <c r="M6" s="1">
         <v>7532454.6</v>
       </c>
       <c r="N6" s="1">
-        <v>7532454.6</v>
-[...1 lines deleted...]
-      <c r="O6" s="1">
         <v>3.16</v>
       </c>
-      <c r="P6">
-[...3 lines deleted...]
-    <row r="7" spans="1:16">
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B7" t="s">
         <v>43</v>
       </c>
+      <c r="B7" s="1">
+        <v>119924.0</v>
+      </c>
       <c r="C7" s="1">
-        <v>119924.0</v>
+        <v>26.08</v>
       </c>
       <c r="D7" s="1">
-        <v>26.08</v>
-[...1 lines deleted...]
-      <c r="E7" s="1">
         <v>20.7423318935</v>
       </c>
-      <c r="F7" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2487503.41</v>
       </c>
       <c r="H7" s="1">
-        <v>2487503.41</v>
+        <v>640114.51</v>
       </c>
       <c r="I7" s="1">
-        <v>640114.51</v>
-[...1 lines deleted...]
-      <c r="J7" s="1">
         <v>25.733211356683</v>
       </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7">
-        <v>0.0</v>
+      <c r="L7" s="1">
+        <v>3127617.92</v>
       </c>
       <c r="M7" s="1">
         <v>3127617.92</v>
       </c>
       <c r="N7" s="1">
-        <v>3127617.92</v>
-[...1 lines deleted...]
-      <c r="O7" s="1">
         <v>1.31</v>
       </c>
-      <c r="P7">
-[...3 lines deleted...]
-    <row r="8" spans="1:16">
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B8" t="s">
         <v>45</v>
       </c>
+      <c r="B8" s="1">
+        <v>44048.0</v>
+      </c>
       <c r="C8" s="1">
-        <v>44048.0</v>
+        <v>60.72</v>
       </c>
       <c r="D8" s="1">
-        <v>60.72</v>
-[...1 lines deleted...]
-      <c r="E8" s="1">
         <v>63.175715583</v>
       </c>
-      <c r="F8" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2782763.92</v>
       </c>
       <c r="H8" s="1">
-        <v>2782763.92</v>
+        <v>-108169.36</v>
       </c>
       <c r="I8" s="1">
-        <v>-108169.36</v>
-[...1 lines deleted...]
-      <c r="J8" s="1">
         <v>-3.8871195368955</v>
       </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8">
-        <v>0.0</v>
+      <c r="L8" s="1">
+        <v>2674594.56</v>
       </c>
       <c r="M8" s="1">
         <v>2674594.56</v>
       </c>
       <c r="N8" s="1">
-        <v>2674594.56</v>
-[...1 lines deleted...]
-      <c r="O8" s="1">
         <v>1.12</v>
       </c>
-      <c r="P8">
-[...3 lines deleted...]
-    <row r="9" spans="1:16">
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B9" t="s">
         <v>47</v>
       </c>
+      <c r="B9" s="1">
+        <v>37599.0</v>
+      </c>
       <c r="C9" s="1">
-        <v>37599.0</v>
+        <v>59.08</v>
       </c>
       <c r="D9" s="1">
-        <v>59.08</v>
-[...1 lines deleted...]
-      <c r="E9" s="1">
         <v>51.6907973616</v>
       </c>
-      <c r="F9" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1943522.29</v>
       </c>
       <c r="H9" s="1">
-        <v>1943522.29</v>
+        <v>277826.63</v>
       </c>
       <c r="I9" s="1">
-        <v>277826.63</v>
-[...1 lines deleted...]
-      <c r="J9" s="1">
         <v>14.295006104612</v>
       </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
       <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="L9">
-        <v>0.0</v>
+      <c r="L9" s="1">
+        <v>2221348.92</v>
       </c>
       <c r="M9" s="1">
         <v>2221348.92</v>
       </c>
       <c r="N9" s="1">
-        <v>2221348.92</v>
-[...1 lines deleted...]
-      <c r="O9" s="1">
         <v>0.93</v>
       </c>
-      <c r="P9">
-[...3 lines deleted...]
-    <row r="10" spans="1:16">
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B10" t="s">
         <v>49</v>
       </c>
+      <c r="B10" s="1">
+        <v>15390.0</v>
+      </c>
       <c r="C10" s="1">
-        <v>15390.0</v>
+        <v>1167.2</v>
       </c>
       <c r="D10" s="1">
-        <v>1167.2</v>
-[...1 lines deleted...]
-      <c r="E10" s="1">
         <v>488.0552969461</v>
       </c>
-      <c r="F10" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>7511171.02</v>
       </c>
       <c r="H10" s="1">
-        <v>7511171.02</v>
+        <v>10452036.98</v>
       </c>
       <c r="I10" s="1">
-        <v>10452036.98</v>
-[...1 lines deleted...]
-      <c r="J10" s="1">
         <v>139.15322860003</v>
       </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10">
-        <v>0.0</v>
+      <c r="L10" s="1">
+        <v>17963208.0</v>
       </c>
       <c r="M10" s="1">
         <v>17963208.0</v>
       </c>
       <c r="N10" s="1">
-        <v>17963208.0</v>
-[...1 lines deleted...]
-      <c r="O10" s="1">
         <v>7.54</v>
       </c>
-      <c r="P10">
-[...3 lines deleted...]
-    <row r="11" spans="1:16">
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B11" t="s">
         <v>51</v>
       </c>
+      <c r="B11" s="1">
+        <v>117187.0</v>
+      </c>
       <c r="C11" s="1">
-        <v>117187.0</v>
+        <v>39.27</v>
       </c>
       <c r="D11" s="1">
-        <v>39.27</v>
-[...1 lines deleted...]
-      <c r="E11" s="1">
         <v>25.085540717</v>
       </c>
-      <c r="F11" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>2939699.26</v>
       </c>
       <c r="H11" s="1">
-        <v>2939699.26</v>
+        <v>1662234.23</v>
       </c>
       <c r="I11" s="1">
-        <v>1662234.23</v>
-[...1 lines deleted...]
-      <c r="J11" s="1">
         <v>56.544363316947</v>
       </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11">
-        <v>0.0</v>
+      <c r="L11" s="1">
+        <v>4601933.49</v>
       </c>
       <c r="M11" s="1">
         <v>4601933.49</v>
       </c>
       <c r="N11" s="1">
-        <v>4601933.49</v>
-[...1 lines deleted...]
-      <c r="O11" s="1">
         <v>1.93</v>
       </c>
-      <c r="P11">
-[...3 lines deleted...]
-    <row r="12" spans="1:16">
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B12" t="s">
         <v>53</v>
       </c>
+      <c r="B12" s="1">
+        <v>293680.0</v>
+      </c>
       <c r="C12" s="1">
-        <v>293680.0</v>
+        <v>20.95</v>
       </c>
       <c r="D12" s="1">
-        <v>20.95</v>
-[...1 lines deleted...]
-      <c r="E12" s="1">
         <v>7.6062302166</v>
       </c>
-      <c r="F12" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2233797.69</v>
       </c>
       <c r="H12" s="1">
-        <v>2233797.69</v>
+        <v>3918798.31</v>
       </c>
       <c r="I12" s="1">
-        <v>3918798.31</v>
-[...1 lines deleted...]
-      <c r="J12" s="1">
         <v>175.43210504439</v>
       </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="L12">
-        <v>0.0</v>
+      <c r="L12" s="1">
+        <v>6152596.0</v>
       </c>
       <c r="M12" s="1">
         <v>6152596.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6152596.0</v>
-[...1 lines deleted...]
-      <c r="O12" s="1">
         <v>2.58</v>
       </c>
-      <c r="P12">
-[...3 lines deleted...]
-    <row r="13" spans="1:16">
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B13" t="s">
         <v>55</v>
       </c>
+      <c r="B13" s="1">
+        <v>569627.0</v>
+      </c>
       <c r="C13" s="1">
-        <v>569627.0</v>
+        <v>10.536</v>
       </c>
       <c r="D13" s="1">
-        <v>10.536</v>
-[...1 lines deleted...]
-      <c r="E13" s="1">
         <v>7.1640059548</v>
       </c>
-      <c r="F13" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>4080811.22</v>
       </c>
       <c r="H13" s="1">
-        <v>4080811.22</v>
+        <v>1920778.85</v>
       </c>
       <c r="I13" s="1">
-        <v>1920778.85</v>
-[...1 lines deleted...]
-      <c r="J13" s="1">
         <v>47.068554423353</v>
       </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13">
-        <v>0.0</v>
+      <c r="L13" s="1">
+        <v>6001590.07</v>
       </c>
       <c r="M13" s="1">
         <v>6001590.07</v>
       </c>
       <c r="N13" s="1">
-        <v>6001590.07</v>
-[...1 lines deleted...]
-      <c r="O13" s="1">
         <v>2.52</v>
       </c>
-      <c r="P13">
-[...3 lines deleted...]
-    <row r="14" spans="1:16">
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B14" t="s">
         <v>57</v>
       </c>
+      <c r="B14" s="1">
+        <v>23758.0</v>
+      </c>
       <c r="C14" s="1">
-        <v>23758.0</v>
+        <v>104.6</v>
       </c>
       <c r="D14" s="1">
-        <v>104.6</v>
-[...1 lines deleted...]
-      <c r="E14" s="1">
         <v>109.1831900833</v>
       </c>
-      <c r="F14" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>2593974.23</v>
       </c>
       <c r="H14" s="1">
-        <v>2593974.23</v>
+        <v>-108887.43</v>
       </c>
       <c r="I14" s="1">
-        <v>-108887.43</v>
-[...1 lines deleted...]
-      <c r="J14" s="1">
         <v>-4.1977066981116</v>
       </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14">
-        <v>0.0</v>
+      <c r="L14" s="1">
+        <v>2485086.8</v>
       </c>
       <c r="M14" s="1">
         <v>2485086.8</v>
       </c>
       <c r="N14" s="1">
-        <v>2485086.8</v>
-[...1 lines deleted...]
-      <c r="O14" s="1">
         <v>1.04</v>
       </c>
-      <c r="P14">
-[...3 lines deleted...]
-    <row r="15" spans="1:16">
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B15" t="s">
         <v>59</v>
       </c>
+      <c r="B15" s="1">
+        <v>47047.0</v>
+      </c>
       <c r="C15" s="1">
-        <v>47047.0</v>
+        <v>88.72</v>
       </c>
       <c r="D15" s="1">
-        <v>88.72</v>
-[...1 lines deleted...]
-      <c r="E15" s="1">
         <v>80.5364862797</v>
       </c>
-      <c r="F15" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3789000.07</v>
       </c>
       <c r="H15" s="1">
-        <v>3789000.07</v>
+        <v>385009.77</v>
       </c>
       <c r="I15" s="1">
-        <v>385009.77</v>
-[...1 lines deleted...]
-      <c r="J15" s="1">
         <v>10.161250010217</v>
       </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" s="1">
+        <v>4174009.84</v>
       </c>
       <c r="M15" s="1">
         <v>4174009.84</v>
       </c>
       <c r="N15" s="1">
-        <v>4174009.84</v>
-[...1 lines deleted...]
-      <c r="O15" s="1">
         <v>1.75</v>
       </c>
-      <c r="P15">
-[...3 lines deleted...]
-    <row r="16" spans="1:16">
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B16" t="s">
         <v>61</v>
       </c>
+      <c r="B16" s="1">
+        <v>51576.0</v>
+      </c>
       <c r="C16" s="1">
-        <v>51576.0</v>
+        <v>87.21</v>
       </c>
       <c r="D16" s="1">
-        <v>87.21</v>
-[...1 lines deleted...]
-      <c r="E16" s="1">
         <v>74.5558325578</v>
       </c>
-      <c r="F16" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>3845291.62</v>
       </c>
       <c r="H16" s="1">
-        <v>3845291.62</v>
+        <v>652651.34</v>
       </c>
       <c r="I16" s="1">
-        <v>652651.34</v>
-[...1 lines deleted...]
-      <c r="J16" s="1">
         <v>16.972739768434</v>
       </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" s="1">
+        <v>4497942.96</v>
       </c>
       <c r="M16" s="1">
         <v>4497942.96</v>
       </c>
       <c r="N16" s="1">
-        <v>4497942.96</v>
-[...1 lines deleted...]
-      <c r="O16" s="1">
         <v>1.89</v>
       </c>
-      <c r="P16">
-[...3 lines deleted...]
-    <row r="17" spans="1:16">
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B17" t="s">
         <v>63</v>
       </c>
+      <c r="B17" s="1">
+        <v>97953.0</v>
+      </c>
       <c r="C17" s="1">
-        <v>97953.0</v>
+        <v>27.2</v>
       </c>
       <c r="D17" s="1">
-        <v>27.2</v>
-[...1 lines deleted...]
-      <c r="E17" s="1">
         <v>25.137132094</v>
       </c>
-      <c r="F17" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>2462257.5</v>
       </c>
       <c r="H17" s="1">
-        <v>2462257.5</v>
+        <v>202064.1</v>
       </c>
       <c r="I17" s="1">
-        <v>202064.1</v>
-[...1 lines deleted...]
-      <c r="J17" s="1">
         <v>8.20645687951</v>
       </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" s="1">
+        <v>2664321.6</v>
       </c>
       <c r="M17" s="1">
         <v>2664321.6</v>
       </c>
       <c r="N17" s="1">
-        <v>2664321.6</v>
-[...1 lines deleted...]
-      <c r="O17" s="1">
         <v>1.12</v>
       </c>
-      <c r="P17">
-[...3 lines deleted...]
-    <row r="18" spans="1:16">
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B18" t="s">
         <v>65</v>
       </c>
+      <c r="B18" s="1">
+        <v>15124.0</v>
+      </c>
       <c r="C18" s="1">
-        <v>15124.0</v>
+        <v>141.6</v>
       </c>
       <c r="D18" s="1">
-        <v>141.6</v>
-[...1 lines deleted...]
-      <c r="E18" s="1">
         <v>141.2018983073</v>
       </c>
-      <c r="F18" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>2135537.51</v>
       </c>
       <c r="H18" s="1">
-        <v>2135537.51</v>
+        <v>6020.89</v>
       </c>
       <c r="I18" s="1">
-        <v>6020.89</v>
-[...1 lines deleted...]
-      <c r="J18" s="1">
         <v>0.28193791829018</v>
       </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>0.0</v>
+      <c r="L18" s="1">
+        <v>2141558.4</v>
       </c>
       <c r="M18" s="1">
         <v>2141558.4</v>
       </c>
       <c r="N18" s="1">
-        <v>2141558.4</v>
-[...1 lines deleted...]
-      <c r="O18" s="1">
         <v>0.9</v>
       </c>
-      <c r="P18">
-[...3 lines deleted...]
-    <row r="19" spans="1:16">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B19" t="s">
         <v>67</v>
       </c>
+      <c r="B19" s="1">
+        <v>43115.0</v>
+      </c>
       <c r="C19" s="1">
-        <v>43115.0</v>
+        <v>83.94</v>
       </c>
       <c r="D19" s="1">
-        <v>83.94</v>
-[...1 lines deleted...]
-      <c r="E19" s="1">
         <v>75.3524200394</v>
       </c>
-      <c r="F19" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3248819.59</v>
       </c>
       <c r="H19" s="1">
-        <v>3248819.59</v>
+        <v>370253.51</v>
       </c>
       <c r="I19" s="1">
-        <v>370253.51</v>
-[...1 lines deleted...]
-      <c r="J19" s="1">
         <v>11.396554956134</v>
       </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
-        <v>0.0</v>
+      <c r="L19" s="1">
+        <v>3619073.1</v>
       </c>
       <c r="M19" s="1">
         <v>3619073.1</v>
       </c>
       <c r="N19" s="1">
-        <v>3619073.1</v>
-[...1 lines deleted...]
-      <c r="O19" s="1">
         <v>1.52</v>
       </c>
-      <c r="P19">
-[...3 lines deleted...]
-    <row r="20" spans="1:16">
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B20" t="s">
         <v>69</v>
       </c>
+      <c r="B20" s="1">
+        <v>22745.0</v>
+      </c>
       <c r="C20" s="1">
-        <v>22745.0</v>
+        <v>75.44</v>
       </c>
       <c r="D20" s="1">
-        <v>75.44</v>
-[...1 lines deleted...]
-      <c r="E20" s="1">
         <v>56.9088867883</v>
       </c>
-      <c r="F20" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1294392.63</v>
       </c>
       <c r="H20" s="1">
-        <v>1294392.63</v>
+        <v>421490.17</v>
       </c>
       <c r="I20" s="1">
-        <v>421490.17</v>
-[...1 lines deleted...]
-      <c r="J20" s="1">
         <v>32.562775793926</v>
       </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20">
-        <v>0.0</v>
+      <c r="L20" s="1">
+        <v>1715882.8</v>
       </c>
       <c r="M20" s="1">
         <v>1715882.8</v>
       </c>
       <c r="N20" s="1">
-        <v>1715882.8</v>
-[...1 lines deleted...]
-      <c r="O20" s="1">
         <v>0.72</v>
       </c>
-      <c r="P20">
-[...3 lines deleted...]
-    <row r="21" spans="1:16">
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B21" t="s">
         <v>71</v>
       </c>
+      <c r="B21" s="1">
+        <v>59218.0</v>
+      </c>
       <c r="C21" s="1">
-        <v>59218.0</v>
+        <v>24.2</v>
       </c>
       <c r="D21" s="1">
-        <v>24.2</v>
-[...1 lines deleted...]
-      <c r="E21" s="1">
         <v>34.1859873687</v>
       </c>
-      <c r="F21" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2024425.8</v>
       </c>
       <c r="H21" s="1">
-        <v>2024425.8</v>
+        <v>-591350.2</v>
       </c>
       <c r="I21" s="1">
-        <v>-591350.2</v>
-[...1 lines deleted...]
-      <c r="J21" s="1">
         <v>-29.210761886161</v>
       </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21">
-        <v>0.0</v>
+      <c r="L21" s="1">
+        <v>1433075.6</v>
       </c>
       <c r="M21" s="1">
         <v>1433075.6</v>
       </c>
       <c r="N21" s="1">
-        <v>1433075.6</v>
-[...1 lines deleted...]
-      <c r="O21" s="1">
         <v>0.6</v>
       </c>
-      <c r="P21">
-[...3 lines deleted...]
-    <row r="22" spans="1:16">
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B22" t="s">
         <v>73</v>
       </c>
+      <c r="B22" s="1">
+        <v>5500.0</v>
+      </c>
       <c r="C22" s="1">
-        <v>5500.0</v>
+        <v>211.1</v>
       </c>
       <c r="D22" s="1">
-        <v>211.1</v>
-[...1 lines deleted...]
-      <c r="E22" s="1">
         <v>143.4102163636</v>
       </c>
-      <c r="F22" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>788756.19</v>
       </c>
       <c r="H22" s="1">
-        <v>788756.19</v>
+        <v>372293.81</v>
       </c>
       <c r="I22" s="1">
-        <v>372293.81</v>
-[...1 lines deleted...]
-      <c r="J22" s="1">
         <v>47.200112622888</v>
       </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22">
-        <v>0.0</v>
+      <c r="L22" s="1">
+        <v>1161050.0</v>
       </c>
       <c r="M22" s="1">
         <v>1161050.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1161050.0</v>
-[...1 lines deleted...]
-      <c r="O22" s="1">
         <v>0.49</v>
       </c>
-      <c r="P22">
-[...3 lines deleted...]
-    <row r="23" spans="1:16">
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B23" t="s">
         <v>75</v>
       </c>
+      <c r="B23" s="1">
+        <v>84749.0</v>
+      </c>
       <c r="C23" s="1">
-        <v>84749.0</v>
+        <v>27.05</v>
       </c>
       <c r="D23" s="1">
-        <v>27.05</v>
-[...1 lines deleted...]
-      <c r="E23" s="1">
         <v>31.4650374636</v>
       </c>
-      <c r="F23" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2666630.46</v>
       </c>
       <c r="H23" s="1">
-        <v>2666630.46</v>
+        <v>-374170.01</v>
       </c>
       <c r="I23" s="1">
-        <v>-374170.01</v>
-[...1 lines deleted...]
-      <c r="J23" s="1">
         <v>-14.031565888586</v>
       </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>0.0</v>
+      <c r="L23" s="1">
+        <v>2292460.45</v>
       </c>
       <c r="M23" s="1">
         <v>2292460.45</v>
       </c>
       <c r="N23" s="1">
-        <v>2292460.45</v>
-[...1 lines deleted...]
-      <c r="O23" s="1">
         <v>0.96</v>
       </c>
-      <c r="P23">
-[...3 lines deleted...]
-    <row r="24" spans="1:16">
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B24" t="s">
         <v>77</v>
       </c>
+      <c r="B24" s="1">
+        <v>38444.0</v>
+      </c>
       <c r="C24" s="1">
-        <v>38444.0</v>
+        <v>66.6</v>
       </c>
       <c r="D24" s="1">
-        <v>66.6</v>
-[...1 lines deleted...]
-      <c r="E24" s="1">
         <v>83.1082036209</v>
       </c>
-      <c r="F24" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>3195011.78</v>
       </c>
       <c r="H24" s="1">
-        <v>3195011.78</v>
+        <v>-634641.38</v>
       </c>
       <c r="I24" s="1">
-        <v>-634641.38</v>
-[...1 lines deleted...]
-      <c r="J24" s="1">
         <v>-19.863506731734</v>
       </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>0.0</v>
+      <c r="L24" s="1">
+        <v>2560370.4</v>
       </c>
       <c r="M24" s="1">
         <v>2560370.4</v>
       </c>
       <c r="N24" s="1">
-        <v>2560370.4</v>
-[...1 lines deleted...]
-      <c r="O24" s="1">
         <v>1.08</v>
       </c>
-      <c r="P24">
-[...3 lines deleted...]
-    <row r="25" spans="1:16">
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="B25" t="s">
         <v>79</v>
       </c>
+      <c r="B25" s="1">
+        <v>667545.0</v>
+      </c>
       <c r="C25" s="1">
-        <v>667545.0</v>
+        <v>9.405</v>
       </c>
       <c r="D25" s="1">
-        <v>9.405</v>
-[...1 lines deleted...]
-      <c r="E25" s="1">
         <v>5.4519418316</v>
       </c>
-      <c r="F25" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3639416.51</v>
       </c>
       <c r="H25" s="1">
-        <v>3639416.51</v>
+        <v>2638844.22</v>
       </c>
       <c r="I25" s="1">
-        <v>2638844.22</v>
-[...1 lines deleted...]
-      <c r="J25" s="1">
         <v>72.507343216949</v>
       </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25">
-        <v>0.0</v>
+      <c r="L25" s="1">
+        <v>6278260.73</v>
       </c>
       <c r="M25" s="1">
         <v>6278260.73</v>
       </c>
       <c r="N25" s="1">
-        <v>6278260.73</v>
-[...1 lines deleted...]
-      <c r="O25" s="1">
         <v>2.64</v>
       </c>
-      <c r="P25">
-[...3 lines deleted...]
-    <row r="26" spans="1:16">
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B26" t="s">
         <v>81</v>
       </c>
+      <c r="B26" s="1">
+        <v>122049.0</v>
+      </c>
       <c r="C26" s="1">
-        <v>122049.0</v>
+        <v>23.84</v>
       </c>
       <c r="D26" s="1">
-        <v>23.84</v>
-[...1 lines deleted...]
-      <c r="E26" s="1">
         <v>14.5844831174</v>
       </c>
-      <c r="F26" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1780021.58</v>
       </c>
       <c r="H26" s="1">
-        <v>1780021.58</v>
+        <v>1129626.58</v>
       </c>
       <c r="I26" s="1">
-        <v>1129626.58</v>
-[...1 lines deleted...]
-      <c r="J26" s="1">
         <v>63.46139803541</v>
       </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26">
-        <v>0.0</v>
+      <c r="L26" s="1">
+        <v>2909648.16</v>
       </c>
       <c r="M26" s="1">
         <v>2909648.16</v>
       </c>
       <c r="N26" s="1">
-        <v>2909648.16</v>
-[...1 lines deleted...]
-      <c r="O26" s="1">
         <v>1.22</v>
       </c>
-      <c r="P26">
-[...3 lines deleted...]
-    <row r="27" spans="1:16">
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B27" t="s">
         <v>83</v>
       </c>
+      <c r="B27" s="1">
+        <v>22450.0</v>
+      </c>
       <c r="C27" s="1">
-        <v>22450.0</v>
+        <v>104.9</v>
       </c>
       <c r="D27" s="1">
-        <v>104.9</v>
-[...1 lines deleted...]
-      <c r="E27" s="1">
         <v>104.5897002227</v>
       </c>
-      <c r="F27" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2348038.77</v>
       </c>
       <c r="H27" s="1">
-        <v>2348038.77</v>
+        <v>6966.23</v>
       </c>
       <c r="I27" s="1">
-        <v>6966.23</v>
-[...1 lines deleted...]
-      <c r="J27" s="1">
         <v>0.29668292061464</v>
       </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>0.0</v>
+      <c r="L27" s="1">
+        <v>2355005.0</v>
       </c>
       <c r="M27" s="1">
         <v>2355005.0</v>
       </c>
       <c r="N27" s="1">
-        <v>2355005.0</v>
-[...1 lines deleted...]
-      <c r="O27" s="1">
         <v>0.99</v>
       </c>
-      <c r="P27">
-[...3 lines deleted...]
-    <row r="28" spans="1:16">
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B28" t="s">
         <v>85</v>
       </c>
+      <c r="B28" s="1">
+        <v>11211.0</v>
+      </c>
       <c r="C28" s="1">
-        <v>11211.0</v>
+        <v>271.0</v>
       </c>
       <c r="D28" s="1">
-        <v>271.0</v>
-[...1 lines deleted...]
-      <c r="E28" s="1">
         <v>205.5135045937</v>
       </c>
-      <c r="F28" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2304011.9</v>
       </c>
       <c r="H28" s="1">
-        <v>2304011.9</v>
+        <v>734169.1</v>
       </c>
       <c r="I28" s="1">
-        <v>734169.1</v>
-[...1 lines deleted...]
-      <c r="J28" s="1">
         <v>31.864813719061</v>
       </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>0.0</v>
+      <c r="L28" s="1">
+        <v>3038181.0</v>
       </c>
       <c r="M28" s="1">
         <v>3038181.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3038181.0</v>
-[...1 lines deleted...]
-      <c r="O28" s="1">
         <v>1.28</v>
       </c>
-      <c r="P28">
-[...3 lines deleted...]
-    <row r="29" spans="1:16">
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B29" t="s">
         <v>87</v>
       </c>
+      <c r="B29" s="1">
+        <v>55707.0</v>
+      </c>
       <c r="C29" s="1">
-        <v>55707.0</v>
+        <v>13.04</v>
       </c>
       <c r="D29" s="1">
-        <v>13.04</v>
-[...1 lines deleted...]
-      <c r="E29" s="1">
         <v>21.7984617732</v>
       </c>
-      <c r="F29" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1214326.91</v>
       </c>
       <c r="H29" s="1">
-        <v>1214326.91</v>
+        <v>-487907.63</v>
       </c>
       <c r="I29" s="1">
-        <v>-487907.63</v>
-[...1 lines deleted...]
-      <c r="J29" s="1">
         <v>-40.179265235916</v>
       </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29">
-        <v>0.0</v>
+      <c r="L29" s="1">
+        <v>726419.28</v>
       </c>
       <c r="M29" s="1">
         <v>726419.28</v>
       </c>
       <c r="N29" s="1">
-        <v>726419.28</v>
-[...1 lines deleted...]
-      <c r="O29" s="1">
         <v>0.3</v>
       </c>
-      <c r="P29">
-[...3 lines deleted...]
-    <row r="30" spans="1:16">
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B30" t="s">
         <v>89</v>
       </c>
+      <c r="B30" s="1">
+        <v>12532.0</v>
+      </c>
       <c r="C30" s="1">
-        <v>12532.0</v>
+        <v>175.3</v>
       </c>
       <c r="D30" s="1">
-        <v>175.3</v>
-[...1 lines deleted...]
-      <c r="E30" s="1">
         <v>145.7381814555</v>
       </c>
-      <c r="F30" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1826390.89</v>
       </c>
       <c r="H30" s="1">
-        <v>1826390.89</v>
+        <v>370468.71</v>
       </c>
       <c r="I30" s="1">
-        <v>370468.71</v>
-[...1 lines deleted...]
-      <c r="J30" s="1">
         <v>20.284196117513</v>
       </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30">
-        <v>0.0</v>
+      <c r="L30" s="1">
+        <v>2196859.6</v>
       </c>
       <c r="M30" s="1">
         <v>2196859.6</v>
       </c>
       <c r="N30" s="1">
-        <v>2196859.6</v>
-[...1 lines deleted...]
-      <c r="O30" s="1">
         <v>0.92</v>
       </c>
-      <c r="P30">
-[...3 lines deleted...]
-    <row r="31" spans="1:16">
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B31" t="s">
         <v>91</v>
       </c>
+      <c r="B31" s="1">
+        <v>26519.0</v>
+      </c>
       <c r="C31" s="1">
-        <v>26519.0</v>
+        <v>72.52</v>
       </c>
       <c r="D31" s="1">
-        <v>72.52</v>
-[...1 lines deleted...]
-      <c r="E31" s="1">
         <v>69.0962449564</v>
       </c>
-      <c r="F31" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1832363.32</v>
       </c>
       <c r="H31" s="1">
-        <v>1832363.32</v>
+        <v>90794.56</v>
       </c>
       <c r="I31" s="1">
-        <v>90794.56</v>
-[...1 lines deleted...]
-      <c r="J31" s="1">
         <v>4.9550522545933</v>
       </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31">
-        <v>0.0</v>
+      <c r="L31" s="1">
+        <v>1923157.88</v>
       </c>
       <c r="M31" s="1">
         <v>1923157.88</v>
       </c>
       <c r="N31" s="1">
-        <v>1923157.88</v>
-[...1 lines deleted...]
-      <c r="O31" s="1">
         <v>0.81</v>
       </c>
-      <c r="P31">
-[...3 lines deleted...]
-    <row r="32" spans="1:16">
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B32" t="s">
         <v>93</v>
       </c>
+      <c r="B32" s="1">
+        <v>1130.0</v>
+      </c>
       <c r="C32" s="1">
-        <v>1130.0</v>
+        <v>2190.0</v>
       </c>
       <c r="D32" s="1">
-        <v>2190.0</v>
-[...1 lines deleted...]
-      <c r="E32" s="1">
         <v>1338.4087433628</v>
       </c>
-      <c r="F32" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1512401.88</v>
       </c>
       <c r="H32" s="1">
-        <v>1512401.88</v>
+        <v>962298.12</v>
       </c>
       <c r="I32" s="1">
-        <v>962298.12</v>
-[...1 lines deleted...]
-      <c r="J32" s="1">
         <v>63.627143864698</v>
       </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32">
-        <v>0.0</v>
+      <c r="L32" s="1">
+        <v>2474700.0</v>
       </c>
       <c r="M32" s="1">
         <v>2474700.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2474700.0</v>
-[...1 lines deleted...]
-      <c r="O32" s="1">
         <v>1.04</v>
       </c>
-      <c r="P32">
-[...3 lines deleted...]
-    <row r="33" spans="1:16">
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B33" t="s">
         <v>95</v>
       </c>
+      <c r="B33" s="1">
+        <v>193233.0</v>
+      </c>
       <c r="C33" s="1">
-        <v>193233.0</v>
+        <v>0.254</v>
       </c>
       <c r="D33" s="1">
-        <v>0.254</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>0.0</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>0.0</v>
       </c>
       <c r="H33" s="1">
-        <v>0.0</v>
+        <v>49081.18</v>
       </c>
       <c r="I33" s="1">
+        <v>0</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
         <v>49081.18</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M33" s="1">
         <v>49081.18</v>
       </c>
       <c r="N33" s="1">
-        <v>49081.18</v>
-[...1 lines deleted...]
-      <c r="O33" s="1">
         <v>0.02</v>
       </c>
-      <c r="P33">
-[...3 lines deleted...]
-    <row r="34" spans="1:16">
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B34" t="s">
         <v>97</v>
       </c>
+      <c r="B34" s="1">
+        <v>193233.0</v>
+      </c>
       <c r="C34" s="1">
-        <v>193233.0</v>
+        <v>18.57</v>
       </c>
       <c r="D34" s="1">
-        <v>18.57</v>
-[...1 lines deleted...]
-      <c r="E34" s="1">
         <v>12.0014293625</v>
       </c>
-      <c r="F34" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2319072.2</v>
       </c>
       <c r="H34" s="1">
-        <v>2319072.2</v>
+        <v>1269264.61</v>
       </c>
       <c r="I34" s="1">
-        <v>1269264.61</v>
-[...1 lines deleted...]
-      <c r="J34" s="1">
         <v>54.731569375029</v>
       </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34">
-        <v>0.0</v>
+      <c r="L34" s="1">
+        <v>3588336.81</v>
       </c>
       <c r="M34" s="1">
         <v>3588336.81</v>
       </c>
       <c r="N34" s="1">
-        <v>3588336.81</v>
-[...1 lines deleted...]
-      <c r="O34" s="1">
         <v>1.51</v>
       </c>
-      <c r="P34">
-[...3 lines deleted...]
-    <row r="35" spans="1:16">
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B35" t="s">
         <v>99</v>
       </c>
+      <c r="B35" s="1">
+        <v>60193.0</v>
+      </c>
       <c r="C35" s="1">
-        <v>60193.0</v>
+        <v>55.86</v>
       </c>
       <c r="D35" s="1">
-        <v>55.86</v>
-[...1 lines deleted...]
-      <c r="E35" s="1">
         <v>28.6805636868</v>
       </c>
-      <c r="F35" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1726369.17</v>
       </c>
       <c r="H35" s="1">
-        <v>1726369.17</v>
+        <v>1636011.81</v>
       </c>
       <c r="I35" s="1">
-        <v>1636011.81</v>
-[...1 lines deleted...]
-      <c r="J35" s="1">
         <v>94.766046476606</v>
       </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35">
-        <v>0.0</v>
+      <c r="L35" s="1">
+        <v>3362380.98</v>
       </c>
       <c r="M35" s="1">
         <v>3362380.98</v>
       </c>
       <c r="N35" s="1">
-        <v>3362380.98</v>
-[...1 lines deleted...]
-      <c r="O35" s="1">
         <v>1.41</v>
       </c>
-      <c r="P35">
-[...3 lines deleted...]
-    <row r="36" spans="1:16">
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B36" t="s">
         <v>101</v>
       </c>
+      <c r="B36" s="1">
+        <v>124771.0</v>
+      </c>
       <c r="C36" s="1">
-        <v>124771.0</v>
+        <v>41.93</v>
       </c>
       <c r="D36" s="1">
-        <v>41.93</v>
-[...1 lines deleted...]
-      <c r="E36" s="1">
         <v>35.9008943585</v>
       </c>
-      <c r="F36" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>4479390.49</v>
       </c>
       <c r="H36" s="1">
-        <v>4479390.49</v>
+        <v>752257.54</v>
       </c>
       <c r="I36" s="1">
-        <v>752257.54</v>
-[...1 lines deleted...]
-      <c r="J36" s="1">
         <v>16.793747758303</v>
       </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36">
-        <v>0.0</v>
+      <c r="L36" s="1">
+        <v>5231648.03</v>
       </c>
       <c r="M36" s="1">
         <v>5231648.03</v>
       </c>
       <c r="N36" s="1">
-        <v>5231648.03</v>
-[...1 lines deleted...]
-      <c r="O36" s="1">
         <v>2.2</v>
       </c>
-      <c r="P36">
-[...3 lines deleted...]
-    <row r="37" spans="1:16">
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B37" t="s">
         <v>103</v>
       </c>
+      <c r="B37" s="1">
+        <v>221102.0</v>
+      </c>
       <c r="C37" s="1">
-        <v>221102.0</v>
+        <v>25.045</v>
       </c>
       <c r="D37" s="1">
-        <v>25.045</v>
-[...1 lines deleted...]
-      <c r="E37" s="1">
         <v>14.6298670749</v>
       </c>
-      <c r="F37" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>3234692.87</v>
       </c>
       <c r="H37" s="1">
-        <v>3234692.87</v>
+        <v>2302806.72</v>
       </c>
       <c r="I37" s="1">
-        <v>2302806.72</v>
-[...1 lines deleted...]
-      <c r="J37" s="1">
         <v>71.19089238293</v>
       </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37">
-        <v>0.0</v>
+      <c r="L37" s="1">
+        <v>5537499.59</v>
       </c>
       <c r="M37" s="1">
         <v>5537499.59</v>
       </c>
       <c r="N37" s="1">
-        <v>5537499.59</v>
-[...1 lines deleted...]
-      <c r="O37" s="1">
         <v>2.32</v>
       </c>
-      <c r="P37">
-[...3 lines deleted...]
-    <row r="38" spans="1:16">
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B38" t="s">
         <v>105</v>
       </c>
+      <c r="B38" s="1">
+        <v>1242794.0</v>
+      </c>
       <c r="C38" s="1">
-        <v>1242794.0</v>
+        <v>5.94</v>
       </c>
       <c r="D38" s="1">
-        <v>5.94</v>
-[...1 lines deleted...]
-      <c r="E38" s="1">
         <v>2.7071045644</v>
       </c>
-      <c r="F38" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>3364373.31</v>
       </c>
       <c r="H38" s="1">
-        <v>3364373.31</v>
+        <v>4017823.05</v>
       </c>
       <c r="I38" s="1">
-        <v>4017823.05</v>
-[...1 lines deleted...]
-      <c r="J38" s="1">
         <v>119.42262881642</v>
       </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38">
-        <v>0.0</v>
+      <c r="L38" s="1">
+        <v>7382196.36</v>
       </c>
       <c r="M38" s="1">
         <v>7382196.36</v>
       </c>
       <c r="N38" s="1">
-        <v>7382196.36</v>
-[...1 lines deleted...]
-      <c r="O38" s="1">
         <v>3.1</v>
       </c>
-      <c r="P38">
-[...3 lines deleted...]
-    <row r="39" spans="1:16">
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B39" t="s">
         <v>107</v>
       </c>
+      <c r="B39" s="1">
+        <v>2312.0</v>
+      </c>
       <c r="C39" s="1">
-        <v>2312.0</v>
+        <v>288.7</v>
       </c>
       <c r="D39" s="1">
-        <v>288.7</v>
-[...1 lines deleted...]
-      <c r="E39" s="1">
         <v>507.7783607266</v>
       </c>
-      <c r="F39" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1173983.57</v>
       </c>
       <c r="H39" s="1">
-        <v>1173983.57</v>
+        <v>-506509.17</v>
       </c>
       <c r="I39" s="1">
-        <v>-506509.17</v>
-[...1 lines deleted...]
-      <c r="J39" s="1">
         <v>-43.144485403659</v>
       </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39">
-        <v>0.0</v>
+      <c r="L39" s="1">
+        <v>667474.4</v>
       </c>
       <c r="M39" s="1">
         <v>667474.4</v>
       </c>
       <c r="N39" s="1">
-        <v>667474.4</v>
-[...1 lines deleted...]
-      <c r="O39" s="1">
         <v>0.28</v>
       </c>
-      <c r="P39">
-[...3 lines deleted...]
-    <row r="40" spans="1:16">
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B40" t="s">
         <v>109</v>
       </c>
+      <c r="B40" s="1">
+        <v>21566.0</v>
+      </c>
       <c r="C40" s="1">
-        <v>21566.0</v>
+        <v>74.65</v>
       </c>
       <c r="D40" s="1">
-        <v>74.65</v>
-[...1 lines deleted...]
-      <c r="E40" s="1">
         <v>93.143358991</v>
       </c>
-      <c r="F40" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>2008729.68</v>
       </c>
       <c r="H40" s="1">
-        <v>2008729.68</v>
+        <v>-398827.78</v>
       </c>
       <c r="I40" s="1">
-        <v>-398827.78</v>
-[...1 lines deleted...]
-      <c r="J40" s="1">
         <v>-19.854726296472</v>
       </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>0.0</v>
+      <c r="L40" s="1">
+        <v>1609901.9</v>
       </c>
       <c r="M40" s="1">
         <v>1609901.9</v>
       </c>
       <c r="N40" s="1">
-        <v>1609901.9</v>
-[...1 lines deleted...]
-      <c r="O40" s="1">
         <v>0.68</v>
       </c>
-      <c r="P40">
-[...3 lines deleted...]
-    <row r="41" spans="1:16">
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B41" t="s">
         <v>111</v>
       </c>
+      <c r="B41" s="1">
+        <v>7210.0</v>
+      </c>
       <c r="C41" s="1">
-        <v>7210.0</v>
+        <v>100.5</v>
       </c>
       <c r="D41" s="1">
-        <v>100.5</v>
-[...1 lines deleted...]
-      <c r="E41" s="1">
         <v>99.3163994452</v>
       </c>
-      <c r="F41" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>716071.24</v>
       </c>
       <c r="H41" s="1">
-        <v>716071.24</v>
+        <v>8533.76</v>
       </c>
       <c r="I41" s="1">
-        <v>8533.76</v>
-[...1 lines deleted...]
-      <c r="J41" s="1">
         <v>1.1917473462557</v>
       </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41">
-        <v>0.0</v>
+      <c r="L41" s="1">
+        <v>724605.0</v>
       </c>
       <c r="M41" s="1">
         <v>724605.0</v>
       </c>
       <c r="N41" s="1">
-        <v>724605.0</v>
-[...1 lines deleted...]
-      <c r="O41" s="1">
         <v>0.3</v>
       </c>
-      <c r="P41">
-[...3 lines deleted...]
-    <row r="42" spans="1:16">
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B42" t="s">
         <v>113</v>
       </c>
+      <c r="B42" s="1">
+        <v>722708.0</v>
+      </c>
       <c r="C42" s="1">
-        <v>722708.0</v>
+        <v>3.803</v>
       </c>
       <c r="D42" s="1">
-        <v>3.803</v>
-[...1 lines deleted...]
-      <c r="E42" s="1">
         <v>3.5459065764</v>
       </c>
-      <c r="F42" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>2562655.05</v>
       </c>
       <c r="H42" s="1">
-        <v>2562655.05</v>
+        <v>185803.47</v>
       </c>
       <c r="I42" s="1">
-        <v>185803.47</v>
-[...1 lines deleted...]
-      <c r="J42" s="1">
         <v>7.25042841798</v>
       </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42">
-        <v>0.0</v>
+      <c r="L42" s="1">
+        <v>2748458.52</v>
       </c>
       <c r="M42" s="1">
         <v>2748458.52</v>
       </c>
       <c r="N42" s="1">
-        <v>2748458.52</v>
-[...1 lines deleted...]
-      <c r="O42" s="1">
         <v>1.15</v>
       </c>
-      <c r="P42">
-[...3 lines deleted...]
-    <row r="43" spans="1:16">
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B43" t="s">
         <v>115</v>
       </c>
+      <c r="B43" s="1">
+        <v>23314.0</v>
+      </c>
       <c r="C43" s="1">
-        <v>23314.0</v>
+        <v>159.22</v>
       </c>
       <c r="D43" s="1">
-        <v>159.22</v>
-[...1 lines deleted...]
-      <c r="E43" s="1">
         <v>147.4310847559</v>
       </c>
-      <c r="F43" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>3437208.31</v>
       </c>
       <c r="H43" s="1">
-        <v>3437208.31</v>
+        <v>274846.77</v>
       </c>
       <c r="I43" s="1">
-        <v>274846.77</v>
-[...1 lines deleted...]
-      <c r="J43" s="1">
         <v>7.9962209215071</v>
       </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" s="1">
+        <v>3712055.08</v>
       </c>
       <c r="M43" s="1">
         <v>3712055.08</v>
       </c>
       <c r="N43" s="1">
-        <v>3712055.08</v>
-[...1 lines deleted...]
-      <c r="O43" s="1">
         <v>1.56</v>
       </c>
-      <c r="P43">
-[...3 lines deleted...]
-    <row r="44" spans="1:16">
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B44" t="s">
         <v>117</v>
       </c>
+      <c r="B44" s="1">
+        <v>14154.0</v>
+      </c>
       <c r="C44" s="1">
-        <v>14154.0</v>
+        <v>128.1</v>
       </c>
       <c r="D44" s="1">
-        <v>128.1</v>
-[...1 lines deleted...]
-      <c r="E44" s="1">
         <v>76.1009608591</v>
       </c>
-      <c r="F44" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1077133.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1077133.0</v>
+        <v>735994.4</v>
       </c>
       <c r="I44" s="1">
-        <v>735994.4</v>
-[...1 lines deleted...]
-      <c r="J44" s="1">
         <v>68.329017865018</v>
       </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44">
-        <v>0.0</v>
+      <c r="L44" s="1">
+        <v>1813127.4</v>
       </c>
       <c r="M44" s="1">
         <v>1813127.4</v>
       </c>
       <c r="N44" s="1">
-        <v>1813127.4</v>
-[...1 lines deleted...]
-      <c r="O44" s="1">
         <v>0.76</v>
       </c>
-      <c r="P44">
-[...3 lines deleted...]
-    <row r="45" spans="1:16">
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B45" t="s">
         <v>119</v>
       </c>
+      <c r="B45" s="1">
+        <v>7474.0</v>
+      </c>
       <c r="C45" s="1">
-        <v>7474.0</v>
+        <v>384.85</v>
       </c>
       <c r="D45" s="1">
-        <v>384.85</v>
-[...1 lines deleted...]
-      <c r="E45" s="1">
         <v>360.5104602622</v>
       </c>
-      <c r="F45" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2694455.18</v>
       </c>
       <c r="H45" s="1">
-        <v>2694455.18</v>
+        <v>181913.72</v>
       </c>
       <c r="I45" s="1">
-        <v>181913.72</v>
-[...1 lines deleted...]
-      <c r="J45" s="1">
         <v>6.7514101310826</v>
       </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45">
-        <v>0.0</v>
+      <c r="L45" s="1">
+        <v>2876368.9</v>
       </c>
       <c r="M45" s="1">
         <v>2876368.9</v>
       </c>
       <c r="N45" s="1">
-        <v>2876368.9</v>
-[...1 lines deleted...]
-      <c r="O45" s="1">
         <v>1.21</v>
       </c>
-      <c r="P45">
-[...3 lines deleted...]
-    <row r="46" spans="1:16">
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B46" t="s">
         <v>121</v>
       </c>
+      <c r="B46" s="1">
+        <v>9267.0</v>
+      </c>
       <c r="C46" s="1">
-        <v>9267.0</v>
+        <v>609.2</v>
       </c>
       <c r="D46" s="1">
-        <v>609.2</v>
-[...1 lines deleted...]
-      <c r="E46" s="1">
         <v>637.8062684796</v>
       </c>
-      <c r="F46" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>5910550.69</v>
       </c>
       <c r="H46" s="1">
-        <v>5910550.69</v>
+        <v>-265094.29</v>
       </c>
       <c r="I46" s="1">
-        <v>-265094.29</v>
-[...1 lines deleted...]
-      <c r="J46" s="1">
         <v>-4.4851030623679</v>
       </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46">
-        <v>0.0</v>
+      <c r="L46" s="1">
+        <v>5645456.4</v>
       </c>
       <c r="M46" s="1">
         <v>5645456.4</v>
       </c>
       <c r="N46" s="1">
-        <v>5645456.4</v>
-[...1 lines deleted...]
-      <c r="O46" s="1">
         <v>2.37</v>
       </c>
-      <c r="P46">
-[...3 lines deleted...]
-    <row r="47" spans="1:16">
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B47" t="s">
         <v>123</v>
       </c>
+      <c r="B47" s="1">
+        <v>20503.0</v>
+      </c>
       <c r="C47" s="1">
-        <v>20503.0</v>
+        <v>130.0</v>
       </c>
       <c r="D47" s="1">
-        <v>130.0</v>
-[...1 lines deleted...]
-      <c r="E47" s="1">
         <v>100.928727991</v>
       </c>
-      <c r="F47" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2069341.71</v>
       </c>
       <c r="H47" s="1">
-        <v>2069341.71</v>
+        <v>596048.29</v>
       </c>
       <c r="I47" s="1">
-        <v>596048.29</v>
-[...1 lines deleted...]
-      <c r="J47" s="1">
         <v>28.803763395848</v>
       </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" s="1">
+        <v>2665390.0</v>
       </c>
       <c r="M47" s="1">
         <v>2665390.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2665390.0</v>
-[...1 lines deleted...]
-      <c r="O47" s="1">
         <v>1.12</v>
       </c>
-      <c r="P47">
-[...3 lines deleted...]
-    <row r="48" spans="1:16">
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B48" t="s">
         <v>125</v>
       </c>
+      <c r="B48" s="1">
+        <v>143643.0</v>
+      </c>
       <c r="C48" s="1">
-        <v>143643.0</v>
+        <v>16.38</v>
       </c>
       <c r="D48" s="1">
-        <v>16.38</v>
-[...1 lines deleted...]
-      <c r="E48" s="1">
         <v>11.8022236378</v>
       </c>
-      <c r="F48" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1695306.81</v>
       </c>
       <c r="H48" s="1">
-        <v>1695306.81</v>
+        <v>657565.53</v>
       </c>
       <c r="I48" s="1">
-        <v>657565.53</v>
-[...1 lines deleted...]
-      <c r="J48" s="1">
         <v>38.787405684992</v>
       </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48">
-        <v>0.0</v>
+      <c r="L48" s="1">
+        <v>2352872.34</v>
       </c>
       <c r="M48" s="1">
         <v>2352872.34</v>
       </c>
       <c r="N48" s="1">
-        <v>2352872.34</v>
-[...1 lines deleted...]
-      <c r="O48" s="1">
         <v>0.99</v>
       </c>
-      <c r="P48">
-[...3 lines deleted...]
-    <row r="49" spans="1:16">
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B49" t="s">
         <v>127</v>
       </c>
+      <c r="B49" s="1">
+        <v>22378.0</v>
+      </c>
       <c r="C49" s="1">
-        <v>22378.0</v>
+        <v>51.0</v>
       </c>
       <c r="D49" s="1">
-        <v>51.0</v>
-[...1 lines deleted...]
-      <c r="E49" s="1">
         <v>52.2038001609</v>
       </c>
-      <c r="F49" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1168216.64</v>
       </c>
       <c r="H49" s="1">
-        <v>1168216.64</v>
+        <v>-26938.64</v>
       </c>
       <c r="I49" s="1">
-        <v>-26938.64</v>
-[...1 lines deleted...]
-      <c r="J49" s="1">
         <v>-2.3059627022604</v>
       </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49">
-        <v>0.0</v>
+      <c r="L49" s="1">
+        <v>1141278.0</v>
       </c>
       <c r="M49" s="1">
         <v>1141278.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1141278.0</v>
-[...1 lines deleted...]
-      <c r="O49" s="1">
         <v>0.48</v>
       </c>
-      <c r="P49">
-[...3 lines deleted...]
-    <row r="50" spans="1:16">
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B50" t="s">
         <v>129</v>
       </c>
+      <c r="B50" s="1">
+        <v>3961.0</v>
+      </c>
       <c r="C50" s="1">
-        <v>3961.0</v>
+        <v>527.0</v>
       </c>
       <c r="D50" s="1">
-        <v>527.0</v>
-[...1 lines deleted...]
-      <c r="E50" s="1">
         <v>186.1487124464</v>
       </c>
-      <c r="F50" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>737335.05</v>
       </c>
       <c r="H50" s="1">
-        <v>737335.05</v>
+        <v>1350111.95</v>
       </c>
       <c r="I50" s="1">
-        <v>1350111.95</v>
-[...1 lines deleted...]
-      <c r="J50" s="1">
         <v>183.10698101223</v>
       </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50">
-        <v>0.0</v>
+      <c r="L50" s="1">
+        <v>2087447.0</v>
       </c>
       <c r="M50" s="1">
         <v>2087447.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2087447.0</v>
-[...1 lines deleted...]
-      <c r="O50" s="1">
         <v>0.88</v>
       </c>
-      <c r="P50">
-[...3 lines deleted...]
-    <row r="51" spans="1:16">
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B51" t="s">
         <v>131</v>
       </c>
+      <c r="B51" s="1">
+        <v>311023.0</v>
+      </c>
       <c r="C51" s="1">
-        <v>311023.0</v>
+        <v>5.708</v>
       </c>
       <c r="D51" s="1">
-        <v>5.708</v>
-[...1 lines deleted...]
-      <c r="E51" s="1">
         <v>4.5034241519</v>
       </c>
-      <c r="F51" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1400668.49</v>
       </c>
       <c r="H51" s="1">
-        <v>1400668.49</v>
+        <v>374650.79</v>
       </c>
       <c r="I51" s="1">
-        <v>374650.79</v>
-[...1 lines deleted...]
-      <c r="J51" s="1">
         <v>26.747998735946</v>
       </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>0.0</v>
+      <c r="L51" s="1">
+        <v>1775319.28</v>
       </c>
       <c r="M51" s="1">
         <v>1775319.28</v>
       </c>
       <c r="N51" s="1">
-        <v>1775319.28</v>
-[...1 lines deleted...]
-      <c r="O51" s="1">
         <v>0.75</v>
       </c>
-      <c r="P51">
-[...3 lines deleted...]
-    <row r="52" spans="1:16">
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B52" t="s">
         <v>133</v>
       </c>
+      <c r="B52" s="1">
+        <v>59.0</v>
+      </c>
       <c r="C52" s="1">
-        <v>59.0</v>
+        <v>4767.43</v>
       </c>
       <c r="D52" s="1">
-        <v>4767.43</v>
-[...1 lines deleted...]
-      <c r="E52" s="1">
         <v>4761.156440678</v>
       </c>
-      <c r="F52" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>280908.23</v>
       </c>
       <c r="H52" s="1">
-        <v>280908.23</v>
+        <v>370.14</v>
       </c>
       <c r="I52" s="1">
-        <v>370.14</v>
-[...1 lines deleted...]
-      <c r="J52" s="1">
         <v>0.13176545236855</v>
       </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" s="1">
+        <v>281278.37</v>
       </c>
       <c r="M52" s="1">
         <v>281278.37</v>
       </c>
       <c r="N52" s="1">
-        <v>281278.37</v>
-[...1 lines deleted...]
-      <c r="O52" s="1">
         <v>0.12</v>
       </c>
-      <c r="P52">
-[...3 lines deleted...]
-    <row r="53" spans="1:16">
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B53" t="s">
         <v>135</v>
       </c>
+      <c r="B53" s="1">
+        <v>11275.0</v>
+      </c>
       <c r="C53" s="1">
-        <v>11275.0</v>
+        <v>74.88</v>
       </c>
       <c r="D53" s="1">
-        <v>74.88</v>
-[...1 lines deleted...]
-      <c r="E53" s="1">
         <v>171.4178208426</v>
       </c>
-      <c r="F53" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1932735.93</v>
       </c>
       <c r="H53" s="1">
-        <v>1932735.93</v>
+        <v>-1088463.93</v>
       </c>
       <c r="I53" s="1">
-        <v>-1088463.93</v>
-[...1 lines deleted...]
-      <c r="J53" s="1">
         <v>-56.317260578893</v>
       </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>0.0</v>
+      <c r="L53" s="1">
+        <v>844272.0</v>
       </c>
       <c r="M53" s="1">
         <v>844272.0</v>
       </c>
       <c r="N53" s="1">
-        <v>844272.0</v>
-[...1 lines deleted...]
-      <c r="O53" s="1">
         <v>0.35</v>
       </c>
-      <c r="P53">
-[...3 lines deleted...]
-    <row r="54" spans="1:16">
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B54" t="s">
         <v>137</v>
       </c>
+      <c r="B54" s="1">
+        <v>15821.0</v>
+      </c>
       <c r="C54" s="1">
-        <v>15821.0</v>
+        <v>251.85</v>
       </c>
       <c r="D54" s="1">
-        <v>251.85</v>
-[...1 lines deleted...]
-      <c r="E54" s="1">
         <v>158.78</v>
       </c>
-      <c r="F54" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>2512058.38</v>
       </c>
       <c r="H54" s="1">
-        <v>2512058.38</v>
+        <v>1472460.47</v>
       </c>
       <c r="I54" s="1">
-        <v>1472460.47</v>
-[...1 lines deleted...]
-      <c r="J54" s="1">
         <v>58.615694671873</v>
       </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54">
-        <v>0.0</v>
+      <c r="L54" s="1">
+        <v>3984518.85</v>
       </c>
       <c r="M54" s="1">
         <v>3984518.85</v>
       </c>
       <c r="N54" s="1">
-        <v>3984518.85</v>
-[...1 lines deleted...]
-      <c r="O54" s="1">
         <v>1.67</v>
       </c>
-      <c r="P54">
-[...3 lines deleted...]
-    <row r="55" spans="1:16">
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B55" t="s">
         <v>139</v>
       </c>
+      <c r="B55" s="1">
+        <v>25774.0</v>
+      </c>
       <c r="C55" s="1">
-        <v>25774.0</v>
+        <v>53.38</v>
       </c>
       <c r="D55" s="1">
-        <v>53.38</v>
-[...1 lines deleted...]
-      <c r="E55" s="1">
         <v>32.849231008</v>
       </c>
-      <c r="F55" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>846656.08</v>
       </c>
       <c r="H55" s="1">
-        <v>846656.08</v>
+        <v>529160.04</v>
       </c>
       <c r="I55" s="1">
-        <v>529160.04</v>
-[...1 lines deleted...]
-      <c r="J55" s="1">
         <v>62.499998818883</v>
       </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>0.0</v>
+      <c r="L55" s="1">
+        <v>1375816.12</v>
       </c>
       <c r="M55" s="1">
         <v>1375816.12</v>
       </c>
       <c r="N55" s="1">
-        <v>1375816.12</v>
-[...1 lines deleted...]
-      <c r="O55" s="1">
         <v>0.58</v>
       </c>
-      <c r="P55">
-[...3 lines deleted...]
-    <row r="56" spans="1:16">
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B56" t="s">
         <v>141</v>
       </c>
+      <c r="B56" s="1">
+        <v>19708.0</v>
+      </c>
       <c r="C56" s="1">
-        <v>19708.0</v>
+        <v>95.8</v>
       </c>
       <c r="D56" s="1">
-        <v>95.8</v>
-[...1 lines deleted...]
-      <c r="E56" s="1">
         <v>42.7972884108</v>
       </c>
-      <c r="F56" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>843448.96</v>
       </c>
       <c r="H56" s="1">
-        <v>843448.96</v>
+        <v>1044577.44</v>
       </c>
       <c r="I56" s="1">
-        <v>1044577.44</v>
-[...1 lines deleted...]
-      <c r="J56" s="1">
         <v>123.84595743648</v>
       </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56">
-        <v>0.0</v>
+      <c r="L56" s="1">
+        <v>1888026.4</v>
       </c>
       <c r="M56" s="1">
         <v>1888026.4</v>
       </c>
       <c r="N56" s="1">
-        <v>1888026.4</v>
-[...1 lines deleted...]
-      <c r="O56" s="1">
         <v>0.79</v>
       </c>
-      <c r="P56">
-[...3 lines deleted...]
-    <row r="57" spans="1:16">
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B57" t="s">
         <v>143</v>
       </c>
+      <c r="B57" s="1">
+        <v>10309.0</v>
+      </c>
       <c r="C57" s="1">
-        <v>10309.0</v>
+        <v>320.7</v>
       </c>
       <c r="D57" s="1">
-        <v>320.7</v>
-[...1 lines deleted...]
-      <c r="E57" s="1">
         <v>214.0855504899</v>
       </c>
-      <c r="F57" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>2207007.94</v>
       </c>
       <c r="H57" s="1">
-        <v>2207007.94</v>
+        <v>1099088.36</v>
       </c>
       <c r="I57" s="1">
-        <v>1099088.36</v>
-[...1 lines deleted...]
-      <c r="J57" s="1">
         <v>49.799927770083</v>
       </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57">
-        <v>0.0</v>
+      <c r="L57" s="1">
+        <v>3306096.3</v>
       </c>
       <c r="M57" s="1">
         <v>3306096.3</v>
       </c>
       <c r="N57" s="1">
-        <v>3306096.3</v>
-[...1 lines deleted...]
-      <c r="O57" s="1">
         <v>1.39</v>
       </c>
-      <c r="P57">
-[...3 lines deleted...]
-    <row r="58" spans="1:16">
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B58" t="s">
         <v>145</v>
       </c>
+      <c r="B58" s="1">
+        <v>930476.0</v>
+      </c>
       <c r="C58" s="1">
-        <v>930476.0</v>
+        <v>2.734</v>
       </c>
       <c r="D58" s="1">
-        <v>2.734</v>
-[...1 lines deleted...]
-      <c r="E58" s="1">
         <v>2.5731999966</v>
       </c>
-      <c r="F58" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>2394300.84</v>
       </c>
       <c r="H58" s="1">
-        <v>2394300.84</v>
+        <v>149620.54</v>
       </c>
       <c r="I58" s="1">
-        <v>149620.54</v>
-[...1 lines deleted...]
-      <c r="J58" s="1">
         <v>6.249028422009</v>
       </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58">
-        <v>0.0</v>
+      <c r="L58" s="1">
+        <v>2543921.38</v>
       </c>
       <c r="M58" s="1">
         <v>2543921.38</v>
       </c>
       <c r="N58" s="1">
-        <v>2543921.38</v>
-[...1 lines deleted...]
-      <c r="O58" s="1">
         <v>1.07</v>
       </c>
-      <c r="P58">
-[...3 lines deleted...]
-    <row r="59" spans="1:16">
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B59" t="s">
         <v>147</v>
       </c>
+      <c r="B59" s="1">
+        <v>53854.0</v>
+      </c>
       <c r="C59" s="1">
-        <v>53854.0</v>
+        <v>80.78</v>
       </c>
       <c r="D59" s="1">
-        <v>80.78</v>
-[...1 lines deleted...]
-      <c r="E59" s="1">
         <v>90.1062721432</v>
       </c>
-      <c r="F59" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>4852583.18</v>
       </c>
       <c r="H59" s="1">
-        <v>4852583.18</v>
+        <v>-502257.06</v>
       </c>
       <c r="I59" s="1">
-        <v>-502257.06</v>
-[...1 lines deleted...]
-      <c r="J59" s="1">
         <v>-10.350302949366</v>
       </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" s="1">
+        <v>4350326.12</v>
       </c>
       <c r="M59" s="1">
         <v>4350326.12</v>
       </c>
       <c r="N59" s="1">
-        <v>4350326.12</v>
-[...1 lines deleted...]
-      <c r="O59" s="1">
         <v>1.83</v>
       </c>
-      <c r="P59">
-[...3 lines deleted...]
-    <row r="60" spans="1:16">
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B60" t="s">
         <v>149</v>
       </c>
+      <c r="B60" s="1">
+        <v>46738.0</v>
+      </c>
       <c r="C60" s="1">
-        <v>46738.0</v>
+        <v>202.15</v>
       </c>
       <c r="D60" s="1">
-        <v>202.15</v>
-[...1 lines deleted...]
-      <c r="E60" s="1">
         <v>176.7334849587</v>
       </c>
-      <c r="F60" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>8260169.62</v>
       </c>
       <c r="H60" s="1">
-        <v>8260169.62</v>
+        <v>1187917.08</v>
       </c>
       <c r="I60" s="1">
-        <v>1187917.08</v>
-[...1 lines deleted...]
-      <c r="J60" s="1">
         <v>14.381267390972</v>
       </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" s="1">
+        <v>9448086.7</v>
       </c>
       <c r="M60" s="1">
         <v>9448086.7</v>
       </c>
       <c r="N60" s="1">
-        <v>9448086.7</v>
-[...1 lines deleted...]
-      <c r="O60" s="1">
         <v>3.97</v>
       </c>
-      <c r="P60">
-[...3 lines deleted...]
-    <row r="61" spans="1:16">
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B61" t="s">
         <v>151</v>
       </c>
+      <c r="B61" s="1">
+        <v>34506.0</v>
+      </c>
       <c r="C61" s="1">
-        <v>34506.0</v>
+        <v>235.15</v>
       </c>
       <c r="D61" s="1">
-        <v>235.15</v>
-[...1 lines deleted...]
-      <c r="E61" s="1">
         <v>121.5453483452</v>
       </c>
-      <c r="F61" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>4194043.79</v>
       </c>
       <c r="H61" s="1">
-        <v>4194043.79</v>
+        <v>3920042.11</v>
       </c>
       <c r="I61" s="1">
-        <v>3920042.11</v>
-[...1 lines deleted...]
-      <c r="J61" s="1">
         <v>93.466885571073</v>
       </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>0.0</v>
+      <c r="L61" s="1">
+        <v>8114085.9</v>
       </c>
       <c r="M61" s="1">
         <v>8114085.9</v>
       </c>
       <c r="N61" s="1">
-        <v>8114085.9</v>
-[...1 lines deleted...]
-      <c r="O61" s="1">
         <v>3.41</v>
       </c>
-      <c r="P61">
-[...3 lines deleted...]
-    <row r="62" spans="1:16">
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B62" t="s">
         <v>153</v>
       </c>
+      <c r="B62" s="1">
+        <v>31864.0</v>
+      </c>
       <c r="C62" s="1">
-        <v>31864.0</v>
+        <v>48.72</v>
       </c>
       <c r="D62" s="1">
-        <v>48.72</v>
-[...1 lines deleted...]
-      <c r="E62" s="1">
         <v>95.653876475</v>
       </c>
-      <c r="F62" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>3047915.12</v>
       </c>
       <c r="H62" s="1">
-        <v>3047915.12</v>
+        <v>-1495501.04</v>
       </c>
       <c r="I62" s="1">
-        <v>-1495501.04</v>
-[...1 lines deleted...]
-      <c r="J62" s="1">
         <v>-49.066361139348</v>
       </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62">
-        <v>0.0</v>
+      <c r="L62" s="1">
+        <v>1552414.08</v>
       </c>
       <c r="M62" s="1">
         <v>1552414.08</v>
       </c>
       <c r="N62" s="1">
-        <v>1552414.08</v>
-[...1 lines deleted...]
-      <c r="O62" s="1">
         <v>0.65</v>
       </c>
-      <c r="P62">
-[...3 lines deleted...]
-    <row r="63" spans="1:16">
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B63" t="s">
         <v>155</v>
       </c>
+      <c r="B63" s="1">
+        <v>13238.0</v>
+      </c>
       <c r="C63" s="1">
-        <v>13238.0</v>
+        <v>136.3</v>
       </c>
       <c r="D63" s="1">
-        <v>136.3</v>
-[...1 lines deleted...]
-      <c r="E63" s="1">
         <v>89.12</v>
       </c>
-      <c r="F63" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1179770.56</v>
       </c>
       <c r="H63" s="1">
-        <v>1179770.56</v>
+        <v>624568.84</v>
       </c>
       <c r="I63" s="1">
-        <v>624568.84</v>
-[...1 lines deleted...]
-      <c r="J63" s="1">
         <v>52.939856373429</v>
       </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63">
-        <v>0.0</v>
+      <c r="L63" s="1">
+        <v>1804339.4</v>
       </c>
       <c r="M63" s="1">
         <v>1804339.4</v>
       </c>
       <c r="N63" s="1">
-        <v>1804339.4</v>
-[...1 lines deleted...]
-      <c r="O63" s="1">
         <v>0.76</v>
       </c>
-      <c r="P63">
-[...3 lines deleted...]
-    <row r="64" spans="1:16">
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B64" t="s">
         <v>157</v>
       </c>
+      <c r="B64" s="1">
+        <v>60000.0</v>
+      </c>
       <c r="C64" s="1">
-        <v>60000.0</v>
+        <v>46.3</v>
       </c>
       <c r="D64" s="1">
-        <v>46.3</v>
-[...1 lines deleted...]
-      <c r="E64" s="1">
         <v>52.7983598333</v>
       </c>
-      <c r="F64" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>3167901.59</v>
       </c>
       <c r="H64" s="1">
-        <v>3167901.59</v>
+        <v>-389901.59</v>
       </c>
       <c r="I64" s="1">
-        <v>-389901.59</v>
-[...1 lines deleted...]
-      <c r="J64" s="1">
         <v>-12.307882013469</v>
       </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64">
-        <v>0.0</v>
+      <c r="L64" s="1">
+        <v>2778000.0</v>
       </c>
       <c r="M64" s="1">
         <v>2778000.0</v>
       </c>
       <c r="N64" s="1">
-        <v>2778000.0</v>
-[...1 lines deleted...]
-      <c r="O64" s="1">
         <v>1.17</v>
       </c>
-      <c r="P64">
-[...3 lines deleted...]
-    <row r="65" spans="1:16">
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B65" t="s">
         <v>159</v>
       </c>
+      <c r="B65" s="1">
+        <v>25511.0</v>
+      </c>
       <c r="C65" s="1">
-        <v>25511.0</v>
+        <v>260.25</v>
       </c>
       <c r="D65" s="1">
-        <v>260.25</v>
-[...1 lines deleted...]
-      <c r="E65" s="1">
         <v>188.1251483674</v>
       </c>
-      <c r="F65" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>4799260.66</v>
       </c>
       <c r="H65" s="1">
-        <v>4799260.66</v>
+        <v>1839977.09</v>
       </c>
       <c r="I65" s="1">
-        <v>1839977.09</v>
-[...1 lines deleted...]
-      <c r="J65" s="1">
         <v>38.338761329125</v>
       </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65">
-        <v>0.0</v>
+      <c r="L65" s="1">
+        <v>6639237.75</v>
       </c>
       <c r="M65" s="1">
         <v>6639237.75</v>
       </c>
       <c r="N65" s="1">
-        <v>6639237.75</v>
-[...1 lines deleted...]
-      <c r="O65" s="1">
         <v>2.79</v>
       </c>
-      <c r="P65">
-[...3 lines deleted...]
-    <row r="66" spans="1:16">
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B66" t="s">
         <v>161</v>
       </c>
+      <c r="B66" s="1">
+        <v>60608.0</v>
+      </c>
       <c r="C66" s="1">
-        <v>60608.0</v>
+        <v>70.32</v>
       </c>
       <c r="D66" s="1">
-        <v>70.32</v>
-[...1 lines deleted...]
-      <c r="E66" s="1">
         <v>32.0377349525</v>
       </c>
-      <c r="F66" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>1941743.04</v>
       </c>
       <c r="H66" s="1">
-        <v>1941743.04</v>
+        <v>2320211.52</v>
       </c>
       <c r="I66" s="1">
-        <v>2320211.52</v>
-[...1 lines deleted...]
-      <c r="J66" s="1">
         <v>119.49117222019</v>
       </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>0.0</v>
+      <c r="L66" s="1">
+        <v>4261954.56</v>
       </c>
       <c r="M66" s="1">
         <v>4261954.56</v>
       </c>
       <c r="N66" s="1">
-        <v>4261954.56</v>
-[...1 lines deleted...]
-      <c r="O66" s="1">
         <v>1.79</v>
       </c>
-      <c r="P66">
-[...3 lines deleted...]
-    <row r="67" spans="1:16">
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B67" t="s">
         <v>163</v>
       </c>
+      <c r="B67" s="1">
+        <v>103088.0</v>
+      </c>
       <c r="C67" s="1">
-        <v>103088.0</v>
+        <v>24.305</v>
       </c>
       <c r="D67" s="1">
-        <v>24.305</v>
-[...1 lines deleted...]
-      <c r="E67" s="1">
         <v>29.4209613146</v>
       </c>
-      <c r="F67" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>3032948.06</v>
       </c>
       <c r="H67" s="1">
-        <v>3032948.06</v>
+        <v>-527394.22</v>
       </c>
       <c r="I67" s="1">
-        <v>-527394.22</v>
-[...1 lines deleted...]
-      <c r="J67" s="1">
         <v>-17.388831248234</v>
       </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>0.0</v>
+      <c r="L67" s="1">
+        <v>2505553.84</v>
       </c>
       <c r="M67" s="1">
         <v>2505553.84</v>
       </c>
       <c r="N67" s="1">
-        <v>2505553.84</v>
-[...1 lines deleted...]
-      <c r="O67" s="1">
         <v>1.05</v>
       </c>
-      <c r="P67">
-[...3 lines deleted...]
-    <row r="68" spans="1:16">
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B68" t="s">
         <v>165</v>
       </c>
+      <c r="B68" s="1">
+        <v>68561.0</v>
+      </c>
       <c r="C68" s="1">
-        <v>68561.0</v>
+        <v>32.94</v>
       </c>
       <c r="D68" s="1">
-        <v>32.94</v>
-[...1 lines deleted...]
-      <c r="E68" s="1">
         <v>29.5709954639</v>
       </c>
-      <c r="F68" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>2027417.02</v>
       </c>
       <c r="H68" s="1">
-        <v>2027417.02</v>
+        <v>230982.32</v>
       </c>
       <c r="I68" s="1">
-        <v>230982.32</v>
-[...1 lines deleted...]
-      <c r="J68" s="1">
         <v>11.392935825309</v>
       </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>0.0</v>
+      <c r="L68" s="1">
+        <v>2258399.34</v>
       </c>
       <c r="M68" s="1">
         <v>2258399.34</v>
       </c>
       <c r="N68" s="1">
-        <v>2258399.34</v>
-[...1 lines deleted...]
-      <c r="O68" s="1">
         <v>0.95</v>
       </c>
-      <c r="P68">
-[...3 lines deleted...]
-    <row r="69" spans="1:16">
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B69" t="s">
         <v>167</v>
       </c>
+      <c r="B69" s="1">
+        <v>55015.0</v>
+      </c>
       <c r="C69" s="1">
-        <v>55015.0</v>
+        <v>72.63</v>
       </c>
       <c r="D69" s="1">
-        <v>72.63</v>
-[...1 lines deleted...]
-      <c r="E69" s="1">
         <v>68.0993807144</v>
       </c>
-      <c r="F69" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>3746487.43</v>
       </c>
       <c r="H69" s="1">
-        <v>3746487.43</v>
+        <v>249252.02</v>
       </c>
       <c r="I69" s="1">
-        <v>249252.02</v>
-[...1 lines deleted...]
-      <c r="J69" s="1">
         <v>6.652952256135</v>
       </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" s="1">
+        <v>3995739.45</v>
       </c>
       <c r="M69" s="1">
         <v>3995739.45</v>
       </c>
       <c r="N69" s="1">
-        <v>3995739.45</v>
-[...1 lines deleted...]
-      <c r="O69" s="1">
         <v>1.68</v>
       </c>
-      <c r="P69">
-[...3 lines deleted...]
-    <row r="70" spans="1:16">
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B70" t="s">
         <v>169</v>
       </c>
+      <c r="B70" s="1">
+        <v>82764.0</v>
+      </c>
       <c r="C70" s="1">
-        <v>82764.0</v>
+        <v>29.82</v>
       </c>
       <c r="D70" s="1">
-        <v>29.82</v>
-[...1 lines deleted...]
-      <c r="E70" s="1">
         <v>28.6166706539</v>
       </c>
-      <c r="F70" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2368430.13</v>
       </c>
       <c r="H70" s="1">
-        <v>2368430.13</v>
+        <v>99592.35</v>
       </c>
       <c r="I70" s="1">
-        <v>99592.35</v>
-[...1 lines deleted...]
-      <c r="J70" s="1">
         <v>4.2049942169922</v>
       </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70">
-        <v>0.0</v>
+      <c r="L70" s="1">
+        <v>2468022.48</v>
       </c>
       <c r="M70" s="1">
         <v>2468022.48</v>
       </c>
       <c r="N70" s="1">
-        <v>2468022.48</v>
-[...1 lines deleted...]
-      <c r="O70" s="1">
         <v>1.04</v>
       </c>
-      <c r="P70">
-[...3 lines deleted...]
-    <row r="71" spans="1:16">
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B71" t="s">
         <v>171</v>
       </c>
+      <c r="B71" s="1">
+        <v>17916.0</v>
+      </c>
       <c r="C71" s="1">
-        <v>17916.0</v>
+        <v>117.45</v>
       </c>
       <c r="D71" s="1">
-        <v>117.45</v>
-[...1 lines deleted...]
-      <c r="E71" s="1">
         <v>107.1482641215</v>
       </c>
-      <c r="F71" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1919668.3</v>
       </c>
       <c r="H71" s="1">
-        <v>1919668.3</v>
+        <v>184565.9</v>
       </c>
       <c r="I71" s="1">
-        <v>184565.9</v>
-[...1 lines deleted...]
-      <c r="J71" s="1">
         <v>9.6144682912147</v>
       </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>0.0</v>
+      <c r="L71" s="1">
+        <v>2104234.2</v>
       </c>
       <c r="M71" s="1">
         <v>2104234.2</v>
       </c>
       <c r="N71" s="1">
-        <v>2104234.2</v>
-[...1 lines deleted...]
-      <c r="O71" s="1">
         <v>0.88</v>
       </c>
-      <c r="P71">
-[...3 lines deleted...]
-    <row r="72" spans="1:16">
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B72" t="s">
         <v>173</v>
       </c>
+      <c r="B72" s="1">
+        <v>25667.0</v>
+      </c>
       <c r="C72" s="1">
-        <v>25667.0</v>
+        <v>25.23</v>
       </c>
       <c r="D72" s="1">
-        <v>25.23</v>
-[...1 lines deleted...]
-      <c r="E72" s="1">
         <v>28.6202146725</v>
       </c>
-      <c r="F72" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>734595.05</v>
       </c>
       <c r="H72" s="1">
-        <v>734595.05</v>
+        <v>-87016.64</v>
       </c>
       <c r="I72" s="1">
-        <v>-87016.64</v>
-[...1 lines deleted...]
-      <c r="J72" s="1">
         <v>-11.845524959636</v>
       </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72">
-        <v>0.0</v>
+      <c r="L72" s="1">
+        <v>647578.41</v>
       </c>
       <c r="M72" s="1">
         <v>647578.41</v>
       </c>
       <c r="N72" s="1">
-        <v>647578.41</v>
-[...1 lines deleted...]
-      <c r="O72" s="1">
         <v>0.27</v>
       </c>
-      <c r="P72">
-[...3 lines deleted...]
-    <row r="73" spans="1:16">
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B73" t="s">
         <v>175</v>
       </c>
+      <c r="B73" s="1">
+        <v>37232.0</v>
+      </c>
       <c r="C73" s="1">
-        <v>37232.0</v>
+        <v>28.62</v>
       </c>
       <c r="D73" s="1">
-        <v>28.62</v>
-[...1 lines deleted...]
-      <c r="E73" s="1">
         <v>30.4387252901</v>
       </c>
-      <c r="F73" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1133294.62</v>
       </c>
       <c r="H73" s="1">
-        <v>1133294.62</v>
+        <v>-67714.78</v>
       </c>
       <c r="I73" s="1">
-        <v>-67714.78</v>
-[...1 lines deleted...]
-      <c r="J73" s="1">
         <v>-5.9750376296677</v>
       </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73">
-        <v>0.0</v>
+      <c r="L73" s="1">
+        <v>1065579.84</v>
       </c>
       <c r="M73" s="1">
         <v>1065579.84</v>
       </c>
       <c r="N73" s="1">
-        <v>1065579.84</v>
-[...1 lines deleted...]
-      <c r="O73" s="1">
         <v>0.45</v>
       </c>
-      <c r="P73">
-[...3 lines deleted...]
-    <row r="74" spans="1:16">
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B74" t="s">
         <v>177</v>
       </c>
+      <c r="B74" s="1">
+        <v>13480.0</v>
+      </c>
       <c r="C74" s="1">
-        <v>13480.0</v>
+        <v>87.64</v>
       </c>
       <c r="D74" s="1">
-        <v>87.64</v>
-[...1 lines deleted...]
-      <c r="E74" s="1">
         <v>135.3619354599</v>
       </c>
-      <c r="F74" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1824678.89</v>
       </c>
       <c r="H74" s="1">
-        <v>1824678.89</v>
+        <v>-643291.69</v>
       </c>
       <c r="I74" s="1">
-        <v>-643291.69</v>
-[...1 lines deleted...]
-      <c r="J74" s="1">
         <v>-35.255062878488</v>
       </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74">
-        <v>0.0</v>
+      <c r="L74" s="1">
+        <v>1181387.2</v>
       </c>
       <c r="M74" s="1">
         <v>1181387.2</v>
       </c>
       <c r="N74" s="1">
-        <v>1181387.2</v>
-[...1 lines deleted...]
-      <c r="O74" s="1">
         <v>0.5</v>
       </c>
-      <c r="P74">
-        <v>1</v>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">