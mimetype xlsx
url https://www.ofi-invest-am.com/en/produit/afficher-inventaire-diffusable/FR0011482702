--- v0 (2026-05-06)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="635">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="609">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -136,1833 +136,1755 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>QS0003091590</t>
   </si>
   <si>
     <t>FORTUNE MANAGEMENT</t>
   </si>
   <si>
+    <t>IE00B66F4759</t>
+  </si>
+  <si>
+    <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
+  </si>
+  <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>115 745.89</t>
-[...8 lines deleted...]
-    <t>16 121.37</t>
+    <t>1 000.68</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>24 871.25</t>
+    <t>30 535.00</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>75 143.84</t>
+    <t>85 068.49</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>55 660.36</t>
+    <t>64 489.25</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>1 875.00</t>
+    <t>6 187.50</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>4 369.17</t>
+    <t>14 418.25</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>116 174.44</t>
+    <t>11 242.69</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>8 781.56</t>
-[...8 lines deleted...]
-    <t>57 819.44</t>
+    <t>16 860.60</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>66 316.44</t>
+    <t>74 756.71</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>162 604.11</t>
+    <t>173 046.58</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>2 636.99</t>
+    <t>4 852.05</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>59 386.83</t>
+    <t>69 975.18</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>12 546.65</t>
+    <t>24 089.56</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>19 566.75</t>
+    <t>37 568.17</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
+    <t>9 121.56</t>
+  </si>
+  <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>82 934.17</t>
+    <t>99 521.00</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>45 574.74</t>
+    <t>54 689.69</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>26 421.25</t>
+    <t>33 950.56</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>135 878.63</t>
+    <t>149 531.51</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>8 870.69</t>
+    <t>12 794.27</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>5 940.81</t>
+    <t>8 425.16</t>
   </si>
   <si>
     <t>XS2205083749</t>
   </si>
   <si>
     <t>AVANTOR FUNDING INC 3.875 15/07/2028</t>
   </si>
   <si>
-    <t>6 393.75</t>
+    <t>12 276.00</t>
   </si>
   <si>
     <t>XS2769426623</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7 28/02/2029</t>
   </si>
   <si>
-    <t>39 480.00</t>
+    <t>1 233.75</t>
   </si>
   <si>
     <t>XS2648489388</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7.25 31/07/2030</t>
   </si>
   <si>
-    <t>2 668.40</t>
-[...8 lines deleted...]
-    <t>9 165.63</t>
+    <t>8 805.73</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>10 886.16</t>
+    <t>20 825.69</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>1 707.05</t>
+    <t>7 315.94</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>18 022.81</t>
+    <t>25 559.63</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>30 981.32</t>
+    <t>39 364.50</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>22 321.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>32 856.16</t>
+    <t>38 163.70</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>80 460.62</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>43 125.00</t>
+    <t>51 750.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>58 203.75</t>
+    <t>80 515.19</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>56 453.75</t>
+    <t>65 367.50</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>90 719.79</t>
+    <t>115 267.50</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>49 508.67</t>
+    <t>60 564.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>46 244.25</t>
+    <t>56 671.88</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>39 389.10</t>
+    <t>47 266.92</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>122 979.45</t>
+    <t>134 306.51</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>14 049.44</t>
+    <t>19 924.67</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>44 971.88</t>
+    <t>53 381.25</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>4 709.20</t>
+    <t>9 041.67</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>9 350.47</t>
+    <t>23 376.16</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>36 616.44</t>
+    <t>40 500.00</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>31 994.58</t>
+    <t>37 929.06</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>65 309.22</t>
+    <t>78 371.06</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>24 972.29</t>
+    <t>31 729.50</t>
   </si>
   <si>
     <t>XS3230567144</t>
   </si>
   <si>
     <t>DEUCE FINCO PLC 20/11/2032</t>
   </si>
   <si>
-    <t>16 403.10</t>
+    <t>20 603.89</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>5 983.56</t>
+    <t>10 816.44</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>35 842.19</t>
+    <t>41 527.50</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>31 572.60</t>
+    <t>36 520.55</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>15 839.27</t>
+    <t>20 659.91</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>59 776.04</t>
+    <t>71 731.25</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>18 126.88</t>
+    <t>21 752.25</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>60 213.70</t>
+    <t>64 010.96</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>130 019.52</t>
+    <t>138 268.49</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>15 578.33</t>
+    <t>24 535.88</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>79 003.09</t>
+    <t>102 045.66</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>57 944.44</t>
+    <t>71 271.67</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>18 505.21</t>
+    <t>26 243.75</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>64 489.38</t>
+    <t>70 969.18</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>53 322.07</t>
+    <t>57 645.48</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>11 371.11</t>
+    <t>17 909.50</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>67 678.08</t>
-[...8 lines deleted...]
-    <t>29 059.06</t>
+    <t>73 575.34</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>29 156.29</t>
+    <t>37 979.91</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>42 626.72</t>
+    <t>60 452.44</t>
   </si>
   <si>
     <t>XS2796660384</t>
   </si>
   <si>
     <t>EUTELSAT SA 9.75 13/04/2029</t>
   </si>
   <si>
-    <t>112 352.05</t>
+    <t>132 013.66</t>
   </si>
   <si>
     <t>DE000A3E5WW4</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 02/09/2081</t>
   </si>
   <si>
-    <t>8 438.36</t>
+    <t>10 969.86</t>
   </si>
   <si>
     <t>XS2209344543</t>
   </si>
   <si>
     <t>FAURECIA SE 3.75 15/06/2028</t>
   </si>
   <si>
-    <t>3 593.01</t>
+    <t>5 095.54</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>9 491.78</t>
+    <t>17 158.22</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>28 277.22</t>
+    <t>33 932.67</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>27 307.54</t>
+    <t>32 929.68</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>29 852.57</t>
+    <t>35 389.74</t>
   </si>
   <si>
     <t>XS2937174196</t>
   </si>
   <si>
     <t>GETLINK SE 4.125 15/04/2030</t>
   </si>
   <si>
-    <t>40 559.06</t>
+    <t>48 670.88</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>2 480.63</t>
+    <t>8 820.00</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>14 225.53</t>
+    <t>18 893.29</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>37 405.48</t>
+    <t>40 598.63</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>49 513.89</t>
+    <t>59 416.67</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>60 544.69</t>
+    <t>74 610.63</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>47 460.99</t>
+    <t>60 303.38</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>5 880.94</t>
+    <t>7 472.25</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>49 669.75</t>
+    <t>60 869.79</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>22 775.73</t>
+    <t>32 300.13</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>6 440.27</t>
+    <t>12 587.81</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>2 248.56</t>
+    <t>6 970.54</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>21 004.27</t>
+    <t>24 345.86</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>47 812.50</t>
+    <t>60 750.00</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>89 713.98</t>
+    <t>107 656.77</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>5 309.59</t>
+    <t>7 265.75</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>127 602.74</t>
+    <t>5 671.23</t>
   </si>
   <si>
     <t>XS2056730679</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG PERP</t>
   </si>
   <si>
-    <t>43 797.95</t>
+    <t>46 717.81</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>57 463.89</t>
+    <t>67 111.11</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>52 406.25</t>
-[...17 lines deleted...]
-    <t>17 192.08</t>
+    <t>61 678.13</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>13 811.25</t>
+    <t>16 002.00</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
+    <t>4 282.64</t>
+  </si>
+  <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>57 987.95</t>
+    <t>69 585.54</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>60 358.26</t>
+    <t>69 932.33</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>7 246.56</t>
+    <t>10 276.93</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>20 658.08</t>
+    <t>24 334.52</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>20 995.77</t>
+    <t>27 205.78</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>5 022.74</t>
+    <t>10 882.60</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>69 312.48</t>
+    <t>79 350.84</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>19 093.92</t>
+    <t>31 624.31</t>
   </si>
   <si>
     <t>XS3124322424</t>
   </si>
   <si>
     <t>LEVI STRAUSS &amp; CO 4 15/08/2030</t>
   </si>
   <si>
-    <t>27 992.11</t>
+    <t>2 638.00</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>20 598.42</t>
+    <t>26 172.11</t>
   </si>
   <si>
     <t>XS2240463674</t>
   </si>
   <si>
     <t>LORCA TELECOM BONDCO 4 18/09/2027</t>
   </si>
   <si>
-    <t>10 445.14</t>
+    <t>12 101.96</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>29 091.56</t>
+    <t>35 850.21</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>11 332.29</t>
+    <t>15 109.72</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>46 904.86</t>
+    <t>66 519.62</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>26 364.72</t>
+    <t>32 552.36</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>6 927.08</t>
+    <t>13 300.00</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>30 656.03</t>
+    <t>41 950.35</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>22 825.69</t>
+    <t>32 547.74</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>27 041.67</t>
+    <t>38 350.00</t>
   </si>
   <si>
     <t>XS2406737036</t>
   </si>
   <si>
     <t>NATURGY FINANCE BV PERP</t>
   </si>
   <si>
-    <t>75 512.98</t>
+    <t>2 176.17</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>23 123.84</t>
+    <t>29 380.88</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>41 829.62</t>
+    <t>49 273.88</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>32 000.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>3 687.50</t>
+    <t>7 080.00</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>49 123.18</t>
+    <t>57 618.17</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>24 653.13</t>
+    <t>32 870.83</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>7 302.44</t>
+    <t>11 042.71</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>76 961.81</t>
+    <t>90 578.13</t>
   </si>
   <si>
     <t>XS2804500572</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 6.875 15/02/2028</t>
   </si>
   <si>
-    <t>25 448.52</t>
+    <t>2 312.43</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>6 858.22</t>
+    <t>15 330.14</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>2 775.83</t>
+    <t>8 605.07</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>7 354.79</t>
+    <t>8 663.70</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>31 872.57</t>
+    <t>39 203.26</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>11 953.13</t>
+    <t>22 950.00</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>67 428.63</t>
+    <t>85 254.58</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>131 501.80</t>
+    <t>140 213.28</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>7 272.28</t>
+    <t>11 561.06</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>6 980.42</t>
+    <t>23 035.38</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>17 896.15</t>
+    <t>26 437.50</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>27 612.99</t>
+    <t>37 786.19</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>43 604.51</t>
+    <t>53 633.55</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>33 841.64</t>
+    <t>37 949.59</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>10 079.31</t>
+    <t>18 220.29</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>54 510.00</t>
+    <t>64 957.75</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>31 995.22</t>
+    <t>36 868.67</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>200 192.33</t>
+    <t>3 431.87</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>24 990.00</t>
+    <t>39 359.25</t>
   </si>
   <si>
     <t>XS2826718087</t>
   </si>
   <si>
     <t>SAIPEM FINANCE INTERNATIONAL BV 4.875 30/05/2030</t>
   </si>
   <si>
-    <t>102 814.68</t>
+    <t>111 248.70</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>27 848.07</t>
+    <t>32 116.75</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>34 038.75</t>
+    <t>39 438.00</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>148 438.36</t>
+    <t>158 334.25</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>23 526.25</t>
+    <t>27 258.00</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>10 435.56</t>
-[...8 lines deleted...]
-    <t>39 715.07</t>
+    <t>17 283.89</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>43 780.04</t>
+    <t>47 760.04</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>4 129.69</t>
+    <t>7 929.00</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>60 139.39</t>
+    <t>7 314.25</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>11 907.50</t>
+    <t>16 887.00</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>132 534.25</t>
+    <t>143 321.92</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>70 398.00</t>
+    <t>7 240.94</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>1 313.99</t>
-[...17 lines deleted...]
-    <t>36 919.45</t>
+    <t>4 336.18</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>7 657.75</t>
+    <t>14 967.42</t>
+  </si>
+  <si>
+    <t>XS2410367747</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>24 562.85</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...8 lines deleted...]
-    <t>22 740.16</t>
+    <t>40 326.90</t>
   </si>
   <si>
     <t>XS2783649176</t>
   </si>
   <si>
     <t>TENNET HOLDING BV PERP</t>
   </si>
   <si>
-    <t>87 517.60</t>
+    <t>93 155.24</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>18 847.22</t>
+    <t>23 182.08</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>30 631.25</t>
+    <t>37 676.44</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>6 432.29</t>
+    <t>14 218.75</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>56 999.25</t>
+    <t>62 201.56</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>33 177.08</t>
+    <t>41 562.50</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>38 616.32</t>
+    <t>44 741.67</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>14 761.02</t>
+    <t>22 141.53</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>49 965.41</t>
+    <t>58 099.32</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>20 629.11</t>
+    <t>22 117.81</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>39 126.56</t>
+    <t>56 771.88</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>59 758.90</t>
+    <t>64 476.71</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>83 123.29</t>
+    <t>89 020.55</t>
   </si>
   <si>
     <t>XS2581647091</t>
   </si>
   <si>
     <t>VERISURE HOLDING AB 7.125 01/02/2028</t>
   </si>
   <si>
-    <t>152 672.92</t>
+    <t>15 703.50</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>40 833.33</t>
+    <t>4 200.00</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>17 380.14</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>27 812.67</t>
+    <t>29 632.19</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>6 989.58</t>
+    <t>23 065.63</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>28 264.08</t>
+    <t>33 294.13</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>75 012.74</t>
+    <t>84 445.48</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>244 712.33</t>
+    <t>260 821.92</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>38 602.01</t>
+    <t>41 517.99</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>14 120.31</t>
+    <t>27 111.00</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>15 612.85</t>
+    <t>18 735.42</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>12 749.31</t>
+    <t>24 478.67</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>2 693.37</t>
+    <t>4 868.78</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>16 088.91</t>
+    <t>30 890.70</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>228 353.42</t>
+    <t>248 087.67</t>
+  </si>
+  <si>
+    <t>CDS-00107802</t>
+  </si>
+  <si>
+    <t>724500D4BFEWKWVC1G62</t>
+  </si>
+  <si>
+    <t>216 944.44</t>
   </si>
   <si>
     <t>CDS-00107664</t>
   </si>
   <si>
     <t>PAR20260206050137055</t>
   </si>
   <si>
-    <t>-501 388.80</t>
+    <t>-711 972.20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2326,299 +2248,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2144304.4819</v>
+        <v>2183220.7855</v>
       </c>
       <c r="D2">
-        <v>134.01</v>
+        <v>134.37</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>287374912.73</v>
+        <v>293367760.32</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>287374912.73</v>
+        <v>293367760.32</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.15</v>
+        <v>54.29</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55617123.58</v>
+        <v>55764937.27</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55617123.58</v>
+        <v>55764937.27</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>424092.2961</v>
+        <v>450829.6905</v>
       </c>
       <c r="D4">
-        <v>124.55</v>
+        <v>124.85</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>52823047.52</v>
+        <v>56287850.05</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>52823047.52</v>
+        <v>56287850.05</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.38</v>
+        <v>132.75</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.38</v>
+        <v>132.75</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.38</v>
+        <v>132.75</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.87</v>
+        <v>129.26</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.87</v>
+        <v>129.26</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.87</v>
+        <v>129.26</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.51</v>
+        <v>128.85</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1413.7</v>
+        <v>1417.35</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1413.7</v>
+        <v>1417.35</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10690.3</v>
       </c>
       <c r="D8">
-        <v>11007.59</v>
+        <v>11038.44</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>117674546.24</v>
+        <v>118004262.48</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>117674546.24</v>
+        <v>118004262.48</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2501.0</v>
+        <v>2531.0</v>
       </c>
       <c r="D9">
-        <v>100.79</v>
+        <v>101.04</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>252097.4</v>
+        <v>255732.95</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>252097.4</v>
+        <v>255732.95</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P203"/>
+  <dimension ref="A1:P195"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O203" sqref="O203"/>
+      <selection activeCell="O195" sqref="O195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2687,10089 +2609,9689 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>4000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>0.001</v>
+        <v>93.61</v>
       </c>
       <c r="E3" s="1">
-        <v>0.0001</v>
+        <v>93.5512</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.33</v>
+        <v>26194336.0</v>
       </c>
       <c r="I3" s="1">
-        <v>3.05</v>
+        <v>16464.0</v>
       </c>
       <c r="J3" s="1">
-        <v>924.24242424242</v>
+        <v>0.06285328248061</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3.38</v>
+        <v>26210800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3.38</v>
+        <v>26210800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>5.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" t="s">
         <v>43</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>125000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
-        <v>0.0</v>
+        <v>0.0001</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G4">
         <v>1.18</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>105.76</v>
+        <v>3.06</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>927.27272727273</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>105.76</v>
+        <v>3.39</v>
       </c>
       <c r="N4" s="1">
-        <v>105.76</v>
+        <v>3.39</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>809.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>4773.25</v>
+        <v>0.001</v>
       </c>
       <c r="E5" s="1">
-        <v>4768.3315945612</v>
+        <v>0.0</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H5" s="1">
-        <v>3857580.26</v>
+        <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>3978.99</v>
+        <v>105.87</v>
       </c>
       <c r="J5" s="1">
-        <v>0.10314730301943</v>
+        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3861559.25</v>
+        <v>105.87</v>
       </c>
       <c r="N5" s="1">
-        <v>3861559.25</v>
+        <v>105.87</v>
       </c>
       <c r="O5" s="1">
-        <v>0.75</v>
+        <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>102.0</v>
+        <v>7247.0</v>
       </c>
       <c r="D6" s="1">
-        <v>128.2</v>
+        <v>4778.97</v>
       </c>
       <c r="E6" s="1">
-        <v>128.21</v>
+        <v>4774.8606195667</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>0.0</v>
+        <v>34603414.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-1020.0</v>
+        <v>29780.68</v>
       </c>
       <c r="J6" s="1">
-        <v>0</v>
+        <v>0.08606283535153</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>-1020.0</v>
+        <v>34633195.59</v>
       </c>
       <c r="N6" s="1">
-        <v>-1020.0</v>
+        <v>34633195.59</v>
       </c>
       <c r="O6" s="1">
-        <v>0.0</v>
+        <v>6.61</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.617</v>
+        <v>103.631</v>
       </c>
       <c r="E7" s="1">
         <v>100.13</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2503250.0</v>
       </c>
       <c r="I7" s="1">
-        <v>87175.0</v>
+        <v>87525.0</v>
       </c>
       <c r="J7" s="1">
-        <v>3.482472785379</v>
+        <v>3.4964546090083</v>
       </c>
       <c r="K7">
-        <v>4.63</v>
+        <v>0.04</v>
       </c>
       <c r="L7" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="1">
-        <v>2590425.0</v>
+        <v>2590775.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2706170.89</v>
+        <v>2591775.68</v>
       </c>
       <c r="O7" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="1">
-        <v>1805000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.052</v>
+        <v>101.457</v>
       </c>
       <c r="E8" s="1">
-        <v>87.83365097</v>
+        <v>100.0</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1585397.4</v>
+        <v>1576000.0</v>
       </c>
       <c r="I8" s="1">
-        <v>184441.2</v>
+        <v>22962.32</v>
       </c>
       <c r="J8" s="1">
-        <v>11.633751890851</v>
+        <v>1.457</v>
       </c>
       <c r="K8">
-        <v>0.89</v>
+        <v>1.94</v>
       </c>
       <c r="L8" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="1">
-        <v>1769838.6</v>
+        <v>1598962.32</v>
       </c>
       <c r="N8" s="1">
-        <v>1785959.97</v>
+        <v>1629497.32</v>
       </c>
       <c r="O8" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>55</v>
       </c>
       <c r="B9" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="1">
-        <v>1576000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>101.513</v>
+        <v>100.568</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>99.49072913</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1576000.0</v>
+        <v>4576573.54</v>
       </c>
       <c r="I9" s="1">
-        <v>23844.88</v>
+        <v>49554.46</v>
       </c>
       <c r="J9" s="1">
-        <v>1.513</v>
+        <v>1.0827851790622</v>
       </c>
       <c r="K9">
-        <v>1.58</v>
+        <v>1.85</v>
       </c>
       <c r="L9" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="1">
-        <v>1599844.88</v>
+        <v>4626128.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1624716.13</v>
+        <v>4711196.49</v>
       </c>
       <c r="O9" s="1">
-        <v>0.32</v>
+        <v>0.9</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>58</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="1">
-        <v>4600000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.279</v>
+        <v>103.991</v>
       </c>
       <c r="E10" s="1">
-        <v>99.49072913</v>
+        <v>100.42060793</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4576573.54</v>
+        <v>2581813.83</v>
       </c>
       <c r="I10" s="1">
-        <v>36260.46</v>
+        <v>91794.78</v>
       </c>
       <c r="J10" s="1">
-        <v>0.79230585246971</v>
+        <v>3.5554376126338</v>
       </c>
       <c r="K10">
-        <v>1.63</v>
+        <v>2.51</v>
       </c>
       <c r="L10" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="1">
-        <v>4612834.0</v>
+        <v>2673608.61</v>
       </c>
       <c r="N10" s="1">
-        <v>4687977.84</v>
+        <v>2738097.86</v>
       </c>
       <c r="O10" s="1">
-        <v>0.91</v>
+        <v>0.52</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="1">
-        <v>2571000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>103.56</v>
+        <v>101.864</v>
       </c>
       <c r="E11" s="1">
-        <v>100.42060793</v>
+        <v>100.2479</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2581813.83</v>
+        <v>1002479.0</v>
       </c>
       <c r="I11" s="1">
-        <v>80713.77</v>
+        <v>16161.0</v>
       </c>
       <c r="J11" s="1">
-        <v>3.126242839903</v>
+        <v>1.6121035951875</v>
       </c>
       <c r="K11">
-        <v>2.16</v>
+        <v>0.62</v>
       </c>
       <c r="L11" t="s">
         <v>63</v>
       </c>
       <c r="M11" s="1">
-        <v>2662527.6</v>
+        <v>1018640.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2718187.96</v>
+        <v>1024827.5</v>
       </c>
       <c r="O11" s="1">
-        <v>0.53</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="1">
-        <v>1000000.0</v>
+        <v>1498000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>101.623</v>
+        <v>107.298</v>
       </c>
       <c r="E12" s="1">
-        <v>100.2479</v>
+        <v>105.76043057</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1002479.0</v>
+        <v>1584291.25</v>
       </c>
       <c r="I12" s="1">
-        <v>13751.0</v>
+        <v>23032.79</v>
       </c>
       <c r="J12" s="1">
-        <v>1.3716995567987</v>
+        <v>1.4538229634229</v>
       </c>
       <c r="K12">
-        <v>0.19</v>
+        <v>0.96</v>
       </c>
       <c r="L12" t="s">
         <v>66</v>
       </c>
       <c r="M12" s="1">
-        <v>1016230.0</v>
+        <v>1607324.04</v>
       </c>
       <c r="N12" s="1">
-        <v>1018105.0</v>
+        <v>1621742.29</v>
       </c>
       <c r="O12" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>67</v>
       </c>
       <c r="B13" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="1">
-        <v>1498000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>107.549</v>
+        <v>99.122</v>
       </c>
       <c r="E13" s="1">
-        <v>105.76043057</v>
+        <v>99.95557916</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1584291.25</v>
+        <v>5448578.62</v>
       </c>
       <c r="I13" s="1">
-        <v>26792.77</v>
+        <v>-45438.4</v>
       </c>
       <c r="J13" s="1">
-        <v>1.6911518005291</v>
+        <v>-0.83394960720967</v>
       </c>
       <c r="K13">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="L13" t="s">
         <v>69</v>
       </c>
       <c r="M13" s="1">
-        <v>1611084.02</v>
+        <v>5403140.22</v>
       </c>
       <c r="N13" s="1">
-        <v>1615453.19</v>
+        <v>5414382.91</v>
       </c>
       <c r="O13" s="1">
-        <v>0.31</v>
+        <v>1.03</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>70</v>
       </c>
       <c r="B14" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="1">
-        <v>5451000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.211</v>
+        <v>104.419</v>
       </c>
       <c r="E14" s="1">
-        <v>99.95557916</v>
+        <v>94.23756966</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>5448578.62</v>
+        <v>1826324.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-40587.01</v>
+        <v>-5047.9</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.7449100550925</v>
+        <v>-0.27639672498436</v>
       </c>
       <c r="K14">
-        <v>2.13</v>
+        <v>0.87</v>
       </c>
       <c r="L14" t="s">
         <v>72</v>
       </c>
       <c r="M14" s="1">
-        <v>5407991.61</v>
+        <v>1821276.2</v>
       </c>
       <c r="N14" s="1">
-        <v>5524166.05</v>
+        <v>1838136.8</v>
       </c>
       <c r="O14" s="1">
-        <v>1.08</v>
+        <v>0.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>73</v>
       </c>
       <c r="B15" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="1">
-        <v>1938000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.796</v>
+        <v>105.892</v>
       </c>
       <c r="E15" s="1">
-        <v>94.23756966</v>
+        <v>103.3764868</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1826324.1</v>
+        <v>2584412.17</v>
       </c>
       <c r="I15" s="1">
-        <v>1527.73</v>
+        <v>62887.83</v>
       </c>
       <c r="J15" s="1">
-        <v>0.083650541544078</v>
+        <v>2.4333514108162</v>
       </c>
       <c r="K15">
-        <v>0.45</v>
+        <v>2.99</v>
       </c>
       <c r="L15" t="s">
         <v>75</v>
       </c>
       <c r="M15" s="1">
-        <v>1827851.83</v>
+        <v>2647300.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1836633.39</v>
+        <v>2722056.71</v>
       </c>
       <c r="O15" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>77</v>
       </c>
       <c r="C16" s="1">
-        <v>4163000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.588</v>
+        <v>103.323</v>
       </c>
       <c r="E16" s="1">
-        <v>100.04511626</v>
+        <v>98.92441182</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4164878.19</v>
+        <v>3264505.59</v>
       </c>
       <c r="I16" s="1">
-        <v>-102289.75</v>
+        <v>145153.41</v>
       </c>
       <c r="J16" s="1">
-        <v>-2.4560082032075</v>
+        <v>4.4464132775463</v>
       </c>
       <c r="K16">
-        <v>1.39</v>
+        <v>5.24</v>
       </c>
       <c r="L16" t="s">
         <v>78</v>
       </c>
       <c r="M16" s="1">
-        <v>4062588.44</v>
+        <v>3409659.0</v>
       </c>
       <c r="N16" s="1">
-        <v>4120407.88</v>
+        <v>3582705.58</v>
       </c>
       <c r="O16" s="1">
-        <v>0.8</v>
+        <v>0.68</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
       <c r="C17" s="1">
-        <v>2500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.092</v>
+        <v>94.393</v>
       </c>
       <c r="E17" s="1">
-        <v>103.3764868</v>
+        <v>81.90598182</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2584412.17</v>
+        <v>1801931.6</v>
       </c>
       <c r="I17" s="1">
-        <v>67887.83</v>
+        <v>274714.4</v>
       </c>
       <c r="J17" s="1">
-        <v>2.6268190031004</v>
+        <v>15.245550941001</v>
       </c>
       <c r="K17">
-        <v>2.65</v>
+        <v>0.22</v>
       </c>
       <c r="L17" t="s">
         <v>81</v>
       </c>
       <c r="M17" s="1">
-        <v>2652300.0</v>
+        <v>2076646.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2718616.44</v>
+        <v>2081498.05</v>
       </c>
       <c r="O17" s="1">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="1">
-        <v>3300000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.155</v>
+        <v>96.516</v>
       </c>
       <c r="E18" s="1">
-        <v>98.92441182</v>
+        <v>96.4088025</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3264505.59</v>
+        <v>3398651.31</v>
       </c>
       <c r="I18" s="1">
-        <v>139609.41</v>
+        <v>-31143.15</v>
       </c>
       <c r="J18" s="1">
-        <v>4.2765866423283</v>
+        <v>-0.91633848722186</v>
       </c>
       <c r="K18">
-        <v>4.93</v>
+        <v>1.98</v>
       </c>
       <c r="L18" t="s">
         <v>84</v>
       </c>
       <c r="M18" s="1">
-        <v>3404115.0</v>
+        <v>3367508.16</v>
       </c>
       <c r="N18" s="1">
-        <v>3566719.11</v>
+        <v>3437483.34</v>
       </c>
       <c r="O18" s="1">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>86</v>
       </c>
       <c r="C19" s="1">
-        <v>2200000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D19" s="1">
-        <v>93.479</v>
+        <v>96.96</v>
       </c>
       <c r="E19" s="1">
-        <v>81.90598182</v>
+        <v>97.78572159</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1801931.6</v>
+        <v>3173391.13</v>
       </c>
       <c r="I19" s="1">
-        <v>254606.4</v>
+        <v>-59093.0</v>
       </c>
       <c r="J19" s="1">
-        <v>14.129637329186</v>
+        <v>-1.8621404541457</v>
       </c>
       <c r="K19">
-        <v>0.12</v>
+        <v>0.74</v>
       </c>
       <c r="L19" t="s">
         <v>87</v>
       </c>
       <c r="M19" s="1">
-        <v>2056538.0</v>
+        <v>3114298.13</v>
       </c>
       <c r="N19" s="1">
-        <v>2059174.99</v>
+        <v>3138387.69</v>
       </c>
       <c r="O19" s="1">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>89</v>
       </c>
       <c r="C20" s="1">
-        <v>3525250.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.733</v>
+        <v>104.486</v>
       </c>
       <c r="E20" s="1">
-        <v>96.4088025</v>
+        <v>103.54083188</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3398651.31</v>
+        <v>4403591.58</v>
       </c>
       <c r="I20" s="1">
-        <v>-23571.88</v>
+        <v>40198.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.69356570739232</v>
+        <v>0.91284578212405</v>
       </c>
       <c r="K20">
-        <v>1.68</v>
+        <v>0.88</v>
       </c>
       <c r="L20" t="s">
         <v>90</v>
       </c>
       <c r="M20" s="1">
-        <v>3375079.43</v>
+        <v>4443789.58</v>
       </c>
       <c r="N20" s="1">
-        <v>3434466.26</v>
+        <v>4481357.75</v>
       </c>
       <c r="O20" s="1">
-        <v>0.67</v>
+        <v>0.86</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>92</v>
       </c>
       <c r="C21" s="1">
-        <v>3245250.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.315</v>
+        <v>108.727</v>
       </c>
       <c r="E21" s="1">
-        <v>97.78572159</v>
+        <v>108.54733851</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3173391.13</v>
+        <v>2305545.47</v>
       </c>
       <c r="I21" s="1">
-        <v>-47690.61</v>
+        <v>3816.01</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.5028279857831</v>
+        <v>0.1655144107828</v>
       </c>
       <c r="K21">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="L21" t="s">
         <v>93</v>
       </c>
       <c r="M21" s="1">
-        <v>3125700.52</v>
+        <v>2309361.48</v>
       </c>
       <c r="N21" s="1">
-        <v>3138247.17</v>
+        <v>2318483.04</v>
       </c>
       <c r="O21" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>94</v>
       </c>
       <c r="B22" t="s">
         <v>95</v>
       </c>
       <c r="C22" s="1">
-        <v>4253000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.633</v>
+        <v>101.076</v>
       </c>
       <c r="E22" s="1">
-        <v>103.54083188</v>
+        <v>99.95464109</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4403591.58</v>
+        <v>4325037.32</v>
       </c>
       <c r="I22" s="1">
-        <v>46449.91</v>
+        <v>48521.2</v>
       </c>
       <c r="J22" s="1">
-        <v>1.0548187577377</v>
+        <v>1.1218677761606</v>
       </c>
       <c r="K22">
-        <v>0.46</v>
+        <v>2.3</v>
       </c>
       <c r="L22" t="s">
         <v>96</v>
       </c>
       <c r="M22" s="1">
-        <v>4450041.49</v>
+        <v>4373558.52</v>
       </c>
       <c r="N22" s="1">
-        <v>4469608.24</v>
+        <v>4473079.52</v>
       </c>
       <c r="O22" s="1">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>98</v>
       </c>
       <c r="C23" s="1">
-        <v>2124000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>108.969</v>
+        <v>100.354</v>
       </c>
       <c r="E23" s="1">
-        <v>108.54733851</v>
+        <v>100.01062956</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2305545.47</v>
+        <v>3261346.63</v>
       </c>
       <c r="I23" s="1">
-        <v>8956.09</v>
+        <v>11197.31</v>
       </c>
       <c r="J23" s="1">
-        <v>0.38845861495848</v>
+        <v>0.34333394362316</v>
       </c>
       <c r="K23">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>414.62</v>
+        <v>1.68</v>
+      </c>
+      <c r="L23" t="s">
+        <v>99</v>
       </c>
       <c r="M23" s="1">
-        <v>2314501.56</v>
+        <v>3272543.94</v>
       </c>
       <c r="N23" s="1">
-        <v>2314916.18</v>
+        <v>3327233.63</v>
       </c>
       <c r="O23" s="1">
-        <v>0.45</v>
+        <v>0.64</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C24" s="1">
-        <v>4327000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.873</v>
+        <v>102.731</v>
       </c>
       <c r="E24" s="1">
-        <v>99.95464109</v>
+        <v>100.06368348</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4325037.32</v>
+        <v>2658692.07</v>
       </c>
       <c r="I24" s="1">
-        <v>83007.39</v>
+        <v>70870.6</v>
       </c>
       <c r="J24" s="1">
-        <v>1.9192294507184</v>
+        <v>2.665618963538</v>
       </c>
       <c r="K24">
-        <v>1.92</v>
+        <v>1.28</v>
       </c>
       <c r="L24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M24" s="1">
-        <v>4408044.71</v>
+        <v>2729562.67</v>
       </c>
       <c r="N24" s="1">
-        <v>4490978.88</v>
+        <v>2763513.23</v>
       </c>
       <c r="O24" s="1">
-        <v>0.87</v>
+        <v>0.53</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C25" s="1">
-        <v>3261000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.532</v>
+        <v>98.814</v>
       </c>
       <c r="E25" s="1">
-        <v>100.01062956</v>
+        <v>65.88463274</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3261346.63</v>
+        <v>3126884.67</v>
       </c>
       <c r="I25" s="1">
-        <v>-15608.11</v>
+        <v>1562827.77</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.47857869066803</v>
+        <v>49.980345773354</v>
       </c>
       <c r="K25">
-        <v>1.4</v>
+        <v>3.15</v>
       </c>
       <c r="L25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M25" s="1">
-        <v>3245738.52</v>
+        <v>4689712.44</v>
       </c>
       <c r="N25" s="1">
-        <v>3291313.26</v>
+        <v>4839243.95</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>0.92</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C26" s="1">
-        <v>2757000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.253</v>
+        <v>101.623</v>
       </c>
       <c r="E26" s="1">
-        <v>100.06368335</v>
+        <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2758755.75</v>
+        <v>1445000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>60359.46</v>
+        <v>23452.35</v>
       </c>
       <c r="J26" s="1">
-        <v>2.1879233056424</v>
+        <v>1.623</v>
       </c>
       <c r="K26">
-        <v>0.96</v>
+        <v>0.89</v>
       </c>
       <c r="L26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M26" s="1">
-        <v>2819115.21</v>
+        <v>1468452.35</v>
       </c>
       <c r="N26" s="1">
-        <v>2845536.46</v>
+        <v>1481246.62</v>
       </c>
       <c r="O26" s="1">
-        <v>0.55</v>
+        <v>0.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C27" s="1">
-        <v>4746000.0</v>
+        <v>1268000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.465</v>
+        <v>105.293</v>
       </c>
       <c r="E27" s="1">
-        <v>65.88463274</v>
+        <v>52.65093533</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3126884.67</v>
+        <v>667613.86</v>
       </c>
       <c r="I27" s="1">
-        <v>1593724.23</v>
+        <v>44447.59</v>
       </c>
       <c r="J27" s="1">
-        <v>50.968436581321</v>
+        <v>6.6576793357765</v>
       </c>
       <c r="K27">
-        <v>2.86</v>
+        <v>0.66</v>
       </c>
       <c r="L27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M27" s="1">
-        <v>4720608.9</v>
+        <v>712061.45</v>
       </c>
       <c r="N27" s="1">
-        <v>4856487.53</v>
+        <v>720486.61</v>
       </c>
       <c r="O27" s="1">
-        <v>0.95</v>
+        <v>0.14</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C28" s="1">
-        <v>1445000.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.063</v>
+        <v>99.884</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>99.01644276</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1445000.0</v>
+        <v>2352630.68</v>
       </c>
       <c r="I28" s="1">
-        <v>15360.35</v>
+        <v>20613.16</v>
       </c>
       <c r="J28" s="1">
-        <v>1.063</v>
+        <v>0.87617492091874</v>
       </c>
       <c r="K28">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="L28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M28" s="1">
-        <v>1460360.35</v>
+        <v>2373243.84</v>
       </c>
       <c r="N28" s="1">
-        <v>1469231.04</v>
+        <v>2385519.84</v>
       </c>
       <c r="O28" s="1">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C29" s="1">
-        <v>1268000.0</v>
+        <v>1269000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>105.185</v>
+        <v>100.091</v>
       </c>
       <c r="E29" s="1">
-        <v>52.65093533</v>
+        <v>99.92911899</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>667613.86</v>
+        <v>1268100.52</v>
       </c>
       <c r="I29" s="1">
-        <v>43717.23</v>
+        <v>2054.27</v>
       </c>
       <c r="J29" s="1">
-        <v>6.5482807681674</v>
+        <v>0.16199583294864</v>
       </c>
       <c r="K29">
-        <v>0.47</v>
+        <v>0.1</v>
       </c>
       <c r="L29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M29" s="1">
-        <v>711331.09</v>
+        <v>1270154.79</v>
       </c>
       <c r="N29" s="1">
-        <v>717271.9</v>
+        <v>1271388.54</v>
       </c>
       <c r="O29" s="1">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C30" s="1">
-        <v>2376000.0</v>
+        <v>1325000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.07</v>
+        <v>99.31</v>
       </c>
       <c r="E30" s="1">
-        <v>99.01644276</v>
+        <v>102.98398264</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2352630.68</v>
+        <v>1364537.77</v>
       </c>
       <c r="I30" s="1">
-        <v>25032.52</v>
+        <v>-48680.27</v>
       </c>
       <c r="J30" s="1">
-        <v>1.0640225094744</v>
+        <v>-3.5675282187315</v>
       </c>
       <c r="K30">
-        <v>0.27</v>
+        <v>0.66</v>
       </c>
       <c r="L30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M30" s="1">
-        <v>2377663.2</v>
+        <v>1315857.5</v>
       </c>
       <c r="N30" s="1">
-        <v>2384056.95</v>
+        <v>1324663.23</v>
       </c>
       <c r="O30" s="1">
-        <v>0.46</v>
+        <v>0.25</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C31" s="1">
-        <v>1269000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>102.219</v>
+        <v>99.044</v>
       </c>
       <c r="E31" s="1">
-        <v>99.92911899</v>
+        <v>99.45524576</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1268100.52</v>
+        <v>2933929.75</v>
       </c>
       <c r="I31" s="1">
-        <v>29058.59</v>
+        <v>-12131.75</v>
       </c>
       <c r="J31" s="1">
-        <v>2.2915052507036</v>
+        <v>-0.41349831228917</v>
       </c>
       <c r="K31">
-        <v>3.11</v>
+        <v>0.71</v>
       </c>
       <c r="L31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M31" s="1">
-        <v>1297159.11</v>
+        <v>2921798.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1336639.11</v>
+        <v>2942623.69</v>
       </c>
       <c r="O31" s="1">
-        <v>0.26</v>
+        <v>0.56</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C32" s="1">
-        <v>1325000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>102.854</v>
+        <v>101.983</v>
       </c>
       <c r="E32" s="1">
-        <v>102.98398264</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1364537.77</v>
+        <v>1713000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-1722.27</v>
+        <v>33968.79</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.12621636702662</v>
+        <v>1.983</v>
       </c>
       <c r="K32">
-        <v>0.2</v>
+        <v>0.43</v>
       </c>
       <c r="L32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M32" s="1">
-        <v>1362815.5</v>
+        <v>1746968.79</v>
       </c>
       <c r="N32" s="1">
-        <v>1365483.9</v>
+        <v>1754284.73</v>
       </c>
       <c r="O32" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C33" s="1">
-        <v>2514000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.653</v>
+        <v>101.282</v>
       </c>
       <c r="E33" s="1">
-        <v>100.90409348</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2536728.91</v>
+        <v>2247000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>43967.5</v>
+        <v>28806.54</v>
       </c>
       <c r="J33" s="1">
-        <v>1.7332360516205</v>
+        <v>1.282</v>
       </c>
       <c r="K33">
-        <v>0.36</v>
+        <v>1.14</v>
       </c>
       <c r="L33" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M33" s="1">
-        <v>2580696.41</v>
+        <v>2275806.54</v>
       </c>
       <c r="N33" s="1">
-        <v>2589862.04</v>
+        <v>2301366.17</v>
       </c>
       <c r="O33" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C34" s="1">
-        <v>2950000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.596</v>
+        <v>103.297</v>
       </c>
       <c r="E34" s="1">
-        <v>99.45524576</v>
+        <v>103.51827695</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2933929.75</v>
+        <v>2362287.08</v>
       </c>
       <c r="I34" s="1">
-        <v>-25347.75</v>
+        <v>-5049.54</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.8639521788141</v>
+        <v>-0.21375640762511</v>
       </c>
       <c r="K34">
-        <v>0.37</v>
+        <v>1.73</v>
       </c>
       <c r="L34" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M34" s="1">
-        <v>2908582.0</v>
+        <v>2357237.54</v>
       </c>
       <c r="N34" s="1">
-        <v>2919468.16</v>
+        <v>2396602.04</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>0.46</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C35" s="1">
-        <v>1713000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.634</v>
+        <v>104.175</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>100.39127686</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1713000.0</v>
+        <v>794095.0</v>
       </c>
       <c r="I35" s="1">
-        <v>27990.42</v>
+        <v>29929.25</v>
       </c>
       <c r="J35" s="1">
-        <v>1.634</v>
+        <v>3.7689760041305</v>
       </c>
       <c r="K35">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>0.07</v>
+      </c>
+      <c r="L35">
+        <v>590.5</v>
       </c>
       <c r="M35" s="1">
-        <v>1740990.42</v>
+        <v>824024.25</v>
       </c>
       <c r="N35" s="1">
-        <v>1742697.47</v>
+        <v>824614.75</v>
       </c>
       <c r="O35" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>135</v>
       </c>
       <c r="B36" t="s">
         <v>136</v>
       </c>
       <c r="C36" s="1">
-        <v>2247000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.566</v>
+        <v>104.454</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>103.60736833</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2247000.0</v>
+        <v>1864932.63</v>
       </c>
       <c r="I36" s="1">
-        <v>12718.02</v>
+        <v>15239.37</v>
       </c>
       <c r="J36" s="1">
-        <v>0.566</v>
+        <v>0.8171539150988</v>
       </c>
       <c r="K36">
-        <v>0.8</v>
+        <v>2.12</v>
       </c>
       <c r="L36" t="s">
         <v>137</v>
       </c>
       <c r="M36" s="1">
-        <v>2259718.02</v>
+        <v>1880172.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2277740.83</v>
+        <v>1918335.7</v>
       </c>
       <c r="O36" s="1">
-        <v>0.44</v>
+        <v>0.37</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>138</v>
       </c>
       <c r="B37" t="s">
         <v>139</v>
       </c>
       <c r="C37" s="1">
-        <v>2282000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>103.316</v>
+        <v>99.393</v>
       </c>
       <c r="E37" s="1">
-        <v>103.51827695</v>
+        <v>93.54200514</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2362287.08</v>
+        <v>2548084.22</v>
       </c>
       <c r="I37" s="1">
-        <v>-4615.96</v>
+        <v>159381.1</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.19540216085845</v>
+        <v>6.254938465103</v>
       </c>
       <c r="K37">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>0.01</v>
+      </c>
+      <c r="L37">
+        <v>233.22</v>
       </c>
       <c r="M37" s="1">
-        <v>2357671.12</v>
+        <v>2707465.32</v>
       </c>
       <c r="N37" s="1">
-        <v>2388652.44</v>
+        <v>2707698.54</v>
       </c>
       <c r="O37" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>140</v>
+      </c>
+      <c r="B38" t="s">
         <v>141</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>101.138</v>
+      </c>
+      <c r="E38" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>84996.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>3.2125727115012</v>
+      </c>
+      <c r="K38">
+        <v>1.92</v>
+      </c>
+      <c r="L38" t="s">
         <v>142</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>817775.35</v>
+        <v>2730726.0</v>
       </c>
       <c r="N38" s="1">
-        <v>840096.38</v>
+        <v>2782476.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.16</v>
+        <v>0.53</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B39" t="s">
         <v>144</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>105.272</v>
+      </c>
+      <c r="E39" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="I39" s="1">
+        <v>187856.89</v>
+      </c>
+      <c r="J39" s="1">
+        <v>4.4012039368669</v>
+      </c>
+      <c r="K39">
+        <v>1.9</v>
+      </c>
+      <c r="L39" t="s">
         <v>145</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>1881396.0</v>
+        <v>4456163.76</v>
       </c>
       <c r="N39" s="1">
-        <v>1914252.16</v>
+        <v>4536678.95</v>
       </c>
       <c r="O39" s="1">
-        <v>0.37</v>
+        <v>0.87</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>146</v>
+      </c>
+      <c r="B40" t="s">
         <v>147</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>103.366</v>
+      </c>
+      <c r="E40" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="I40" s="1">
+        <v>76128.11</v>
+      </c>
+      <c r="J40" s="1">
+        <v>3.1974755268291</v>
+      </c>
+      <c r="K40">
+        <v>2.75</v>
+      </c>
+      <c r="L40" t="s">
         <v>148</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>2704468.92</v>
+        <v>2457009.82</v>
       </c>
       <c r="N40" s="1">
-        <v>2784929.54</v>
+        <v>2522377.32</v>
       </c>
       <c r="O40" s="1">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>149</v>
+      </c>
+      <c r="B41" t="s">
         <v>150</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>104.316</v>
+      </c>
+      <c r="E41" s="1">
+        <v>102.84970974</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>5268990.63</v>
+      </c>
+      <c r="I41" s="1">
+        <v>75118.05</v>
+      </c>
+      <c r="J41" s="1">
+        <v>1.4256630021754</v>
+      </c>
+      <c r="K41">
+        <v>2.25</v>
+      </c>
+      <c r="L41" t="s">
         <v>151</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>2694384.0</v>
+        <v>5344108.68</v>
       </c>
       <c r="N41" s="1">
-        <v>2737509.0</v>
+        <v>5459376.18</v>
       </c>
       <c r="O41" s="1">
-        <v>0.53</v>
+        <v>1.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B42" t="s">
         <v>153</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>103.747</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="I42" s="1">
+        <v>90642.09</v>
+      </c>
+      <c r="J42" s="1">
+        <v>3.6638110496886</v>
+      </c>
+      <c r="K42">
+        <v>2.45</v>
+      </c>
+      <c r="L42" t="s">
         <v>154</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>4481434.77</v>
+        <v>2564625.84</v>
       </c>
       <c r="N42" s="1">
-        <v>4539638.52</v>
+        <v>2625189.84</v>
       </c>
       <c r="O42" s="1">
-        <v>0.88</v>
+        <v>0.5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B43" t="s">
         <v>156</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>102.132</v>
+      </c>
+      <c r="E43" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>71379.35</v>
+      </c>
+      <c r="J43" s="1">
+        <v>2.1319997013142</v>
+      </c>
+      <c r="K43">
+        <v>1.69</v>
+      </c>
+      <c r="L43" t="s">
         <v>157</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>2447858.37</v>
+        <v>3419379.35</v>
       </c>
       <c r="N43" s="1">
-        <v>2504312.12</v>
+        <v>3476051.23</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.66</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>158</v>
+      </c>
+      <c r="B44" t="s">
         <v>159</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>103.662</v>
+      </c>
+      <c r="E44" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="I44" s="1">
+        <v>18174.92</v>
+      </c>
+      <c r="J44" s="1">
+        <v>0.93286368876241</v>
+      </c>
+      <c r="K44">
+        <v>2.49</v>
+      </c>
+      <c r="L44" t="s">
         <v>160</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>5324385.13</v>
+        <v>1966468.14</v>
       </c>
       <c r="N44" s="1">
-        <v>5415104.92</v>
+        <v>2013735.06</v>
       </c>
       <c r="O44" s="1">
-        <v>1.05</v>
+        <v>0.38</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>161</v>
+      </c>
+      <c r="B45" t="s">
         <v>162</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>106.734</v>
+      </c>
+      <c r="E45" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>2537150.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>131200.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>5.1711566127348</v>
+      </c>
+      <c r="K45">
+        <v>5.37</v>
+      </c>
+      <c r="L45" t="s">
         <v>163</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>2536890.0</v>
+        <v>2668350.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2586398.67</v>
+        <v>2802656.51</v>
       </c>
       <c r="O45" s="1">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>164</v>
+      </c>
+      <c r="B46" t="s">
         <v>165</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>101.9</v>
+      </c>
+      <c r="E46" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="I46" s="1">
+        <v>34786.19</v>
+      </c>
+      <c r="J46" s="1">
+        <v>1.7949550727304</v>
+      </c>
+      <c r="K46">
+        <v>1.03</v>
+      </c>
+      <c r="L46" t="s">
         <v>166</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>3427481.52</v>
+        <v>1972784.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3473725.77</v>
+        <v>1992708.67</v>
       </c>
       <c r="O46" s="1">
-        <v>0.68</v>
+        <v>0.38</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>167</v>
+      </c>
+      <c r="B47" t="s">
         <v>168</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>98.718</v>
+      </c>
+      <c r="E47" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>50706.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>1.9392812887237</v>
+      </c>
+      <c r="K47">
+        <v>1.98</v>
+      </c>
+      <c r="L47" t="s">
         <v>169</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>1970793.3</v>
+        <v>2665386.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2010182.4</v>
+        <v>2718767.25</v>
       </c>
       <c r="O47" s="1">
-        <v>0.39</v>
+        <v>0.52</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" t="s">
         <v>171</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.6</v>
+      </c>
+      <c r="E48" s="1">
+        <v>92.4965576</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>2007175.3</v>
+      </c>
+      <c r="I48" s="1">
+        <v>154144.7</v>
+      </c>
+      <c r="J48" s="1">
+        <v>7.6796829853377</v>
+      </c>
+      <c r="K48">
+        <v>0.42</v>
+      </c>
+      <c r="L48" t="s">
         <v>172</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>2586175.0</v>
+        <v>2161320.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2709154.45</v>
+        <v>2170361.67</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>173</v>
+      </c>
+      <c r="B49" t="s">
         <v>174</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>4063000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>101.809</v>
+      </c>
+      <c r="E49" s="1">
+        <v>97.961492</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>3980175.42</v>
+      </c>
+      <c r="I49" s="1">
+        <v>156324.25</v>
+      </c>
+      <c r="J49" s="1">
+        <v>3.9275718656642</v>
+      </c>
+      <c r="K49">
+        <v>0.58</v>
+      </c>
+      <c r="L49" t="s">
         <v>175</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>1967421.28</v>
+        <v>4136499.67</v>
       </c>
       <c r="N49" s="1">
-        <v>1981470.72</v>
+        <v>4159875.83</v>
       </c>
       <c r="O49" s="1">
-        <v>0.39</v>
+        <v>0.79</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>176</v>
+      </c>
+      <c r="B50" t="s">
         <v>177</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>92.269</v>
+      </c>
+      <c r="E50" s="1">
+        <v>89.54278944</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1611770.21</v>
+      </c>
+      <c r="I50" s="1">
+        <v>49071.79</v>
+      </c>
+      <c r="J50" s="1">
+        <v>3.0445897123263</v>
+      </c>
+      <c r="K50">
+        <v>2.25</v>
+      </c>
+      <c r="L50" t="s">
         <v>178</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>2635983.0</v>
+        <v>1660842.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2680954.88</v>
+        <v>1701342.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>179</v>
+      </c>
+      <c r="B51" t="s">
         <v>180</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>2477000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>100.593</v>
+      </c>
+      <c r="E51" s="1">
+        <v>100.00201776</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>2477049.98</v>
+      </c>
+      <c r="I51" s="1">
+        <v>14638.63</v>
+      </c>
+      <c r="J51" s="1">
+        <v>0.5909703121937</v>
+      </c>
+      <c r="K51">
+        <v>1.53</v>
+      </c>
+      <c r="L51" t="s">
         <v>181</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>2155222.3</v>
+        <v>2491688.61</v>
       </c>
       <c r="N51" s="1">
-        <v>2159931.5</v>
+        <v>2529617.67</v>
       </c>
       <c r="O51" s="1">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>182</v>
+      </c>
+      <c r="B52" t="s">
         <v>183</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>3207000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>103.09</v>
+      </c>
+      <c r="E52" s="1">
+        <v>102.084372</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3273845.81</v>
+      </c>
+      <c r="I52" s="1">
+        <v>32250.49</v>
+      </c>
+      <c r="J52" s="1">
+        <v>0.98509495778605</v>
+      </c>
+      <c r="K52">
+        <v>2.44</v>
+      </c>
+      <c r="L52" t="s">
         <v>184</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>4144869.45</v>
+        <v>3306096.3</v>
       </c>
       <c r="N52" s="1">
-        <v>4154219.92</v>
+        <v>3384467.36</v>
       </c>
       <c r="O52" s="1">
-        <v>0.81</v>
+        <v>0.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>185</v>
+      </c>
+      <c r="B53" t="s">
         <v>186</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>1923000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>103.094</v>
+      </c>
+      <c r="E53" s="1">
+        <v>100.24366355</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1927685.65</v>
+      </c>
+      <c r="I53" s="1">
+        <v>54811.97</v>
+      </c>
+      <c r="J53" s="1">
+        <v>2.8434081044282</v>
+      </c>
+      <c r="K53">
+        <v>1.65</v>
+      </c>
+      <c r="L53" t="s">
         <v>187</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>1665522.0</v>
+        <v>1982497.62</v>
       </c>
       <c r="N53" s="1">
-        <v>1702138.44</v>
+        <v>2014227.12</v>
       </c>
       <c r="O53" s="1">
-        <v>0.33</v>
+        <v>0.38</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>188</v>
+      </c>
+      <c r="B54" t="s">
         <v>189</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.854</v>
+      </c>
+      <c r="E54" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>11008.06</v>
+      </c>
+      <c r="J54" s="1">
+        <v>0.854</v>
+      </c>
+      <c r="K54">
+        <v>1.6</v>
+      </c>
+      <c r="L54" t="s">
         <v>190</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>2495552.73</v>
+        <v>1300008.06</v>
       </c>
       <c r="N54" s="1">
-        <v>2527547.31</v>
+        <v>1320611.95</v>
       </c>
       <c r="O54" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>191</v>
+      </c>
+      <c r="B55" t="s">
         <v>192</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>103.342</v>
+      </c>
+      <c r="E55" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="I55" s="1">
+        <v>56177.88</v>
+      </c>
+      <c r="J55" s="1">
+        <v>3.5170654732016</v>
+      </c>
+      <c r="K55">
+        <v>0.68</v>
+      </c>
+      <c r="L55" t="s">
         <v>193</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>3317513.22</v>
+        <v>1653472.0</v>
       </c>
       <c r="N55" s="1">
-        <v>3382822.44</v>
+        <v>1664288.44</v>
       </c>
       <c r="O55" s="1">
-        <v>0.66</v>
+        <v>0.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>194</v>
+      </c>
+      <c r="B56" t="s">
         <v>195</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>102.298</v>
+      </c>
+      <c r="E56" s="1">
+        <v>100.16979772</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1584686.2</v>
+      </c>
+      <c r="I56" s="1">
+        <v>33668.16</v>
+      </c>
+      <c r="J56" s="1">
+        <v>2.1245947620418</v>
+      </c>
+      <c r="K56">
+        <v>2.63</v>
+      </c>
+      <c r="L56" t="s">
         <v>196</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>1976690.16</v>
+        <v>1618354.36</v>
       </c>
       <c r="N56" s="1">
-        <v>2001662.45</v>
+        <v>1659881.86</v>
       </c>
       <c r="O56" s="1">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>197</v>
+      </c>
+      <c r="B57" t="s">
         <v>198</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>96.565</v>
+      </c>
+      <c r="E57" s="1">
+        <v>91.58588302</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>3938192.97</v>
+      </c>
+      <c r="I57" s="1">
+        <v>214102.03</v>
+      </c>
+      <c r="J57" s="1">
+        <v>5.436555080743</v>
+      </c>
+      <c r="K57">
+        <v>0.85</v>
+      </c>
+      <c r="L57" t="s">
         <v>199</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>1297816.76</v>
+        <v>4152295.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1314219.86</v>
+        <v>4188815.55</v>
       </c>
       <c r="O57" s="1">
-        <v>0.26</v>
+        <v>0.8</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>200</v>
+      </c>
+      <c r="B58" t="s">
         <v>201</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.129</v>
+      </c>
+      <c r="E58" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>1995.63</v>
+      </c>
+      <c r="J58" s="1">
+        <v>0.129</v>
+      </c>
+      <c r="K58">
+        <v>1.34</v>
+      </c>
+      <c r="L58" t="s">
         <v>202</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>1649776.0</v>
+        <v>1548995.63</v>
       </c>
       <c r="N58" s="1">
-        <v>1655759.56</v>
+        <v>1569655.54</v>
       </c>
       <c r="O58" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>203</v>
+      </c>
+      <c r="B59" t="s">
         <v>204</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>2994000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>101.756</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100.6600501</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>3013761.9</v>
+      </c>
+      <c r="I59" s="1">
+        <v>32812.74</v>
+      </c>
+      <c r="J59" s="1">
+        <v>1.0887635151271</v>
+      </c>
+      <c r="K59">
+        <v>2.4</v>
+      </c>
+      <c r="L59" t="s">
         <v>205</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>1612833.18</v>
+        <v>3046574.64</v>
       </c>
       <c r="N59" s="1">
-        <v>1648675.37</v>
+        <v>3118305.89</v>
       </c>
       <c r="O59" s="1">
-        <v>0.32</v>
+        <v>0.6</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>206</v>
+      </c>
+      <c r="B60" t="s">
         <v>207</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>1746000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>99.03</v>
+      </c>
+      <c r="E60" s="1">
+        <v>97.65969015</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>1705138.19</v>
+      </c>
+      <c r="I60" s="1">
+        <v>23925.61</v>
+      </c>
+      <c r="J60" s="1">
+        <v>1.4031478586495</v>
+      </c>
+      <c r="K60">
+        <v>1.25</v>
+      </c>
+      <c r="L60" t="s">
         <v>208</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>4141717.0</v>
+        <v>1729063.8</v>
       </c>
       <c r="N60" s="1">
-        <v>4173289.6</v>
+        <v>1750816.05</v>
       </c>
       <c r="O60" s="1">
-        <v>0.81</v>
+        <v>0.33</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>209</v>
+      </c>
+      <c r="B61" t="s">
         <v>210</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>98.666</v>
+      </c>
+      <c r="E61" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="I61" s="1">
+        <v>315358.36</v>
+      </c>
+      <c r="J61" s="1">
+        <v>7.8331499776534</v>
+      </c>
+      <c r="K61">
+        <v>1.45</v>
+      </c>
+      <c r="L61" t="s">
         <v>211</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>1553033.3</v>
+        <v>4341304.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1568872.57</v>
+        <v>4405314.96</v>
       </c>
       <c r="O61" s="1">
-        <v>0.31</v>
+        <v>0.84</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>212</v>
+      </c>
+      <c r="B62" t="s">
         <v>213</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>103.223</v>
+      </c>
+      <c r="E62" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="I62" s="1">
+        <v>54649.13</v>
+      </c>
+      <c r="J62" s="1">
+        <v>1.7375054131786</v>
+      </c>
+      <c r="K62">
+        <v>4.46</v>
+      </c>
+      <c r="L62" t="s">
         <v>214</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>2998311.36</v>
+        <v>3199913.0</v>
       </c>
       <c r="N62" s="1">
-        <v>3058087.4</v>
+        <v>3338181.49</v>
       </c>
       <c r="O62" s="1">
-        <v>0.6</v>
+        <v>0.64</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>215</v>
+      </c>
+      <c r="B63" t="s">
         <v>216</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>87.527</v>
+      </c>
+      <c r="E63" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-314616.6</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-11.109762504031</v>
+      </c>
+      <c r="K63">
+        <v>0.85</v>
+      </c>
+      <c r="L63" t="s">
         <v>217</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>1731595.49</v>
+        <v>2517276.52</v>
       </c>
       <c r="N63" s="1">
-        <v>1749722.37</v>
+        <v>2541812.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>218</v>
+      </c>
+      <c r="B64" t="s">
         <v>219</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>3611000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>107.719</v>
+      </c>
+      <c r="E64" s="1">
+        <v>106.49917419</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>3845685.18</v>
+      </c>
+      <c r="I64" s="1">
+        <v>44047.91</v>
+      </c>
+      <c r="J64" s="1">
+        <v>1.1453852288554</v>
+      </c>
+      <c r="K64">
+        <v>2.83</v>
+      </c>
+      <c r="L64" t="s">
         <v>220</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>4336244.0</v>
+        <v>3889733.09</v>
       </c>
       <c r="N64" s="1">
-        <v>4396457.7</v>
+        <v>3991778.75</v>
       </c>
       <c r="O64" s="1">
-        <v>0.86</v>
+        <v>0.76</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>221</v>
+      </c>
+      <c r="B65" t="s">
         <v>222</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>102.018</v>
+      </c>
+      <c r="E65" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="I65" s="1">
+        <v>52124.94</v>
+      </c>
+      <c r="J65" s="1">
+        <v>1.2398696821607</v>
+      </c>
+      <c r="K65">
+        <v>1.71</v>
+      </c>
+      <c r="L65" t="s">
         <v>223</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>3198735.0</v>
+        <v>4256190.96</v>
       </c>
       <c r="N65" s="1">
-        <v>3328754.52</v>
+        <v>4327462.63</v>
       </c>
       <c r="O65" s="1">
-        <v>0.65</v>
+        <v>0.83</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>224</v>
+      </c>
+      <c r="B66" t="s">
         <v>225</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>103.791</v>
+      </c>
+      <c r="E66" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-6992.95</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-0.35335383723258</v>
+      </c>
+      <c r="K66">
+        <v>1.38</v>
+      </c>
+      <c r="L66" t="s">
         <v>226</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>2505283.6</v>
+        <v>1972029.0</v>
       </c>
       <c r="N66" s="1">
-        <v>2520861.93</v>
+        <v>1998272.75</v>
       </c>
       <c r="O66" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>227</v>
+      </c>
+      <c r="B67" t="s">
         <v>228</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>111.925</v>
+      </c>
+      <c r="E67" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="I67" s="1">
+        <v>6955.83</v>
+      </c>
+      <c r="J67" s="1">
+        <v>0.36691334103719</v>
+      </c>
+      <c r="K67">
+        <v>4.17</v>
+      </c>
+      <c r="L67" t="s">
         <v>229</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>3901035.52</v>
+        <v>1902725.0</v>
       </c>
       <c r="N67" s="1">
-        <v>3980038.61</v>
+        <v>1973694.18</v>
       </c>
       <c r="O67" s="1">
-        <v>0.77</v>
+        <v>0.38</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>230</v>
+      </c>
+      <c r="B68" t="s">
         <v>231</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>103.409</v>
+      </c>
+      <c r="E68" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="I68" s="1">
+        <v>25178.37</v>
+      </c>
+      <c r="J68" s="1">
+        <v>1.5631437889685</v>
+      </c>
+      <c r="K68">
+        <v>3.64</v>
+      </c>
+      <c r="L68" t="s">
         <v>232</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>4252227.56</v>
+        <v>1635930.38</v>
       </c>
       <c r="N68" s="1">
-        <v>4310172.0</v>
+        <v>1693575.86</v>
       </c>
       <c r="O68" s="1">
-        <v>0.84</v>
+        <v>0.32</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>233</v>
+      </c>
+      <c r="B69" t="s">
         <v>234</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>97.877</v>
+      </c>
+      <c r="E69" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="I69" s="1">
+        <v>128912.87</v>
+      </c>
+      <c r="J69" s="1">
+        <v>4.7168814320849</v>
+      </c>
+      <c r="K69">
+        <v>0.61</v>
+      </c>
+      <c r="L69" t="s">
         <v>235</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>1976570.0</v>
+        <v>2861923.48</v>
       </c>
       <c r="N69" s="1">
-        <v>1995075.21</v>
+        <v>2879832.98</v>
       </c>
       <c r="O69" s="1">
-        <v>0.39</v>
+        <v>0.55</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>236</v>
+      </c>
+      <c r="B70" t="s">
         <v>237</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>105.855</v>
+      </c>
+      <c r="E70" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="I70" s="1">
+        <v>47798.1</v>
+      </c>
+      <c r="J70" s="1">
+        <v>2.3098659504444</v>
+      </c>
+      <c r="K70">
+        <v>3.68</v>
+      </c>
+      <c r="L70" t="s">
         <v>238</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>1908063.0</v>
+        <v>2117100.0</v>
       </c>
       <c r="N70" s="1">
-        <v>1972552.38</v>
+        <v>2190675.34</v>
       </c>
       <c r="O70" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>239</v>
+      </c>
+      <c r="B71" t="s">
         <v>240</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>100.511</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>14476.63</v>
+      </c>
+      <c r="J71" s="1">
+        <v>0.511</v>
+      </c>
+      <c r="K71">
+        <v>1.34</v>
+      </c>
+      <c r="L71" t="s">
         <v>241</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>1637037.78</v>
+        <v>2847476.63</v>
       </c>
       <c r="N71" s="1">
-        <v>1690359.85</v>
+        <v>2885456.54</v>
       </c>
       <c r="O71" s="1">
-        <v>0.33</v>
+        <v>0.55</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>242</v>
+      </c>
+      <c r="B72" t="s">
         <v>243</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>106.85</v>
+      </c>
+      <c r="E72" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="I72" s="1">
+        <v>33253.78</v>
+      </c>
+      <c r="J72" s="1">
+        <v>0.88619044561737</v>
+      </c>
+      <c r="K72">
+        <v>1.71</v>
+      </c>
+      <c r="L72" t="s">
         <v>244</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>2866338.72</v>
+        <v>3785695.5</v>
       </c>
       <c r="N72" s="1">
-        <v>2877709.83</v>
+        <v>3846147.94</v>
       </c>
       <c r="O72" s="1">
-        <v>0.56</v>
+        <v>0.73</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>245</v>
+      </c>
+      <c r="B73" t="s">
         <v>246</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>3505000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>105.618</v>
+      </c>
+      <c r="E73" s="1">
+        <v>108.2488505</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>3794122.21</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-92211.31</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-2.4303726895502</v>
+      </c>
+      <c r="K73">
+        <v>3.77</v>
+      </c>
+      <c r="L73" t="s">
         <v>247</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>2116460.0</v>
+        <v>3701910.9</v>
       </c>
       <c r="N73" s="1">
-        <v>2184138.08</v>
+        <v>3833924.56</v>
       </c>
       <c r="O73" s="1">
-        <v>0.43</v>
+        <v>0.73</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>248</v>
+      </c>
+      <c r="B74" t="s">
         <v>249</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>98.695</v>
+      </c>
+      <c r="E74" s="1">
+        <v>91.34423156</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>2923015.41</v>
+      </c>
+      <c r="I74" s="1">
+        <v>235224.59</v>
+      </c>
+      <c r="J74" s="1">
+        <v>8.0473263738285</v>
+      </c>
+      <c r="K74">
+        <v>0.34</v>
+      </c>
+      <c r="L74" t="s">
         <v>250</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>975395.52</v>
+        <v>3158240.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1004454.58</v>
+        <v>3169209.86</v>
       </c>
       <c r="O74" s="1">
-        <v>0.2</v>
+        <v>0.61</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>251</v>
+      </c>
+      <c r="B75" t="s">
         <v>252</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>878000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>100.107</v>
+      </c>
+      <c r="E75" s="1">
+        <v>69.3732164</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>609096.84</v>
+      </c>
+      <c r="I75" s="1">
+        <v>18717.06</v>
+      </c>
+      <c r="J75" s="1">
+        <v>3.0729202272663</v>
+      </c>
+      <c r="K75">
+        <v>0.58</v>
+      </c>
+      <c r="L75" t="s">
         <v>253</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>2852321.06</v>
+        <v>627813.9</v>
       </c>
       <c r="N75" s="1">
-        <v>2881477.35</v>
+        <v>632909.44</v>
       </c>
       <c r="O75" s="1">
-        <v>0.56</v>
+        <v>0.12</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>254</v>
+      </c>
+      <c r="B76" t="s">
         <v>255</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>103.314</v>
+      </c>
+      <c r="E76" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="I76" s="1">
+        <v>51530.07</v>
+      </c>
+      <c r="J76" s="1">
+        <v>1.9558721009867</v>
+      </c>
+      <c r="K76">
+        <v>0.66</v>
+      </c>
+      <c r="L76" t="s">
         <v>256</v>
       </c>
-      <c r="C76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>3787573.29</v>
+        <v>2686164.0</v>
       </c>
       <c r="N76" s="1">
-        <v>3830200.01</v>
+        <v>2703322.22</v>
       </c>
       <c r="O76" s="1">
-        <v>0.75</v>
+        <v>0.52</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" t="s">
         <v>258</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>99.548</v>
+      </c>
+      <c r="E77" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-10397.9</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-0.46977152032601</v>
+      </c>
+      <c r="K77">
+        <v>1.53</v>
+      </c>
+      <c r="L77" t="s">
         <v>259</v>
       </c>
-      <c r="C77" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>3715755.65</v>
+        <v>2202997.24</v>
       </c>
       <c r="N77" s="1">
-        <v>3828107.7</v>
+        <v>2236929.91</v>
       </c>
       <c r="O77" s="1">
-        <v>0.75</v>
+        <v>0.43</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>260</v>
+      </c>
+      <c r="B78" t="s">
         <v>261</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>101.582</v>
+      </c>
+      <c r="E78" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="I78" s="1">
+        <v>21159.36</v>
+      </c>
+      <c r="J78" s="1">
+        <v>1.1412542470127</v>
+      </c>
+      <c r="K78">
+        <v>1.78</v>
+      </c>
+      <c r="L78" t="s">
         <v>262</v>
       </c>
-      <c r="C78" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>3160224.0</v>
+        <v>1875203.72</v>
       </c>
       <c r="N78" s="1">
-        <v>3168662.36</v>
+        <v>1908133.4</v>
       </c>
       <c r="O78" s="1">
-        <v>0.62</v>
+        <v>0.36</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>263</v>
+      </c>
+      <c r="B79" t="s">
         <v>264</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>101.969</v>
+      </c>
+      <c r="E79" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="I79" s="1">
+        <v>38274.8</v>
+      </c>
+      <c r="J79" s="1">
+        <v>1.9313821230912</v>
+      </c>
+      <c r="K79">
+        <v>1.79</v>
+      </c>
+      <c r="L79" t="s">
         <v>265</v>
       </c>
-      <c r="C79" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>627838.98</v>
+        <v>2020005.89</v>
       </c>
       <c r="N79" s="1">
-        <v>631431.99</v>
+        <v>2055395.63</v>
       </c>
       <c r="O79" s="1">
-        <v>0.12</v>
+        <v>0.39</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>266</v>
+      </c>
+      <c r="B80" t="s">
         <v>267</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" s="1">
+        <v>3078000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>102.732</v>
+      </c>
+      <c r="E80" s="1">
+        <v>100.08080539</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>3080487.19</v>
+      </c>
+      <c r="I80" s="1">
+        <v>81603.77</v>
+      </c>
+      <c r="J80" s="1">
+        <v>2.6490540283662</v>
+      </c>
+      <c r="K80">
+        <v>1.58</v>
+      </c>
+      <c r="L80" t="s">
         <v>268</v>
       </c>
-      <c r="C80" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>2667002.0</v>
+        <v>3162090.96</v>
       </c>
       <c r="N80" s="1">
-        <v>2676493.78</v>
+        <v>3210761.84</v>
       </c>
       <c r="O80" s="1">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>269</v>
+      </c>
+      <c r="B81" t="s">
         <v>270</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.812</v>
+      </c>
+      <c r="E81" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="I81" s="1">
+        <v>3418.2</v>
+      </c>
+      <c r="J81" s="1">
+        <v>0.23351260422913</v>
+      </c>
+      <c r="K81">
+        <v>0.6</v>
+      </c>
+      <c r="L81" t="s">
         <v>271</v>
       </c>
-      <c r="C81" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>2214482.71</v>
+        <v>1467236.4</v>
       </c>
       <c r="N81" s="1">
-        <v>2242759.93</v>
+        <v>1476056.4</v>
       </c>
       <c r="O81" s="1">
-        <v>0.44</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>272</v>
+      </c>
+      <c r="B82" t="s">
         <v>273</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>98.884</v>
+      </c>
+      <c r="E82" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="I82" s="1">
+        <v>15508.64</v>
+      </c>
+      <c r="J82" s="1">
+        <v>0.92675757328325</v>
+      </c>
+      <c r="K82">
+        <v>1.11</v>
+      </c>
+      <c r="L82" t="s">
         <v>274</v>
       </c>
-      <c r="C82" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>1862503.24</v>
+        <v>1688938.72</v>
       </c>
       <c r="N82" s="1">
-        <v>1889810.78</v>
+        <v>1707832.01</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>275</v>
+      </c>
+      <c r="B83" t="s">
         <v>276</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.566</v>
+      </c>
+      <c r="E83" s="1">
+        <v>78.77307</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>2914603.59</v>
+      </c>
+      <c r="I83" s="1">
+        <v>769338.41</v>
+      </c>
+      <c r="J83" s="1">
+        <v>26.395987867427</v>
+      </c>
+      <c r="K83">
+        <v>1.1</v>
+      </c>
+      <c r="L83" t="s">
         <v>277</v>
       </c>
-      <c r="C83" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>2013844.98</v>
+        <v>3683942.0</v>
       </c>
       <c r="N83" s="1">
-        <v>2043697.55</v>
+        <v>3724540.63</v>
       </c>
       <c r="O83" s="1">
-        <v>0.4</v>
+        <v>0.71</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>278</v>
+      </c>
+      <c r="B84" t="s">
         <v>279</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="E84" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="I84" s="1">
+        <v>183774.99</v>
+      </c>
+      <c r="J84" s="1">
+        <v>4.8391574695526</v>
+      </c>
+      <c r="K84">
+        <v>1.49</v>
+      </c>
+      <c r="L84" t="s">
         <v>280</v>
       </c>
-      <c r="C84" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>3162706.56</v>
+        <v>3981440.0</v>
       </c>
       <c r="N84" s="1">
-        <v>3203265.62</v>
+        <v>4040856.67</v>
       </c>
       <c r="O84" s="1">
-        <v>0.62</v>
+        <v>0.77</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>281</v>
+      </c>
+      <c r="B85" t="s">
         <v>282</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>104.636</v>
+      </c>
+      <c r="E85" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="I85" s="1">
+        <v>8292.04</v>
+      </c>
+      <c r="J85" s="1">
+        <v>0.25712068056899</v>
+      </c>
+      <c r="K85">
+        <v>2.41</v>
+      </c>
+      <c r="L85" t="s">
         <v>283</v>
       </c>
-      <c r="C85" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>1469882.4</v>
+        <v>3233252.39</v>
       </c>
       <c r="N85" s="1">
-        <v>1472363.03</v>
+        <v>3307863.02</v>
       </c>
       <c r="O85" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>284</v>
+      </c>
+      <c r="B86" t="s">
         <v>285</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" s="1">
+        <v>4873000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.387</v>
+      </c>
+      <c r="E86" s="1">
+        <v>97.79670121</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>4765633.25</v>
+      </c>
+      <c r="I86" s="1">
+        <v>126225.26</v>
+      </c>
+      <c r="J86" s="1">
+        <v>2.6486566082272</v>
+      </c>
+      <c r="K86">
+        <v>1.24</v>
+      </c>
+      <c r="L86" t="s">
         <v>286</v>
       </c>
-      <c r="C86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>1692030.2</v>
+        <v>4891858.51</v>
       </c>
       <c r="N86" s="1">
-        <v>1706255.73</v>
+        <v>4952161.89</v>
       </c>
       <c r="O86" s="1">
-        <v>0.33</v>
+        <v>0.95</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>287</v>
+      </c>
+      <c r="B87" t="s">
         <v>288</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>104.32</v>
+      </c>
+      <c r="E87" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-8269.07</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-2.1029660318547</v>
+      </c>
+      <c r="K87">
+        <v>2.03</v>
+      </c>
+      <c r="L87" t="s">
         <v>289</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>3684904.0</v>
+        <v>384940.8</v>
       </c>
       <c r="N87" s="1">
-        <v>3722309.48</v>
+        <v>392413.05</v>
       </c>
       <c r="O87" s="1">
-        <v>0.72</v>
+        <v>0.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>290</v>
+      </c>
+      <c r="B88" t="s">
         <v>291</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>101.918</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>51728.46</v>
+      </c>
+      <c r="J88" s="1">
+        <v>1.918</v>
+      </c>
+      <c r="K88">
+        <v>2.26</v>
+      </c>
+      <c r="L88" t="s">
         <v>292</v>
       </c>
-      <c r="C88" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>3959760.0</v>
+        <v>2748728.46</v>
       </c>
       <c r="N88" s="1">
-        <v>4009273.89</v>
+        <v>2809598.25</v>
       </c>
       <c r="O88" s="1">
-        <v>0.78</v>
+        <v>0.54</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>293</v>
+      </c>
+      <c r="B89" t="s">
         <v>294</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>98.204</v>
+      </c>
+      <c r="E89" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="I89" s="1">
+        <v>222830.2</v>
+      </c>
+      <c r="J89" s="1">
+        <v>5.2041398936567</v>
+      </c>
+      <c r="K89">
+        <v>0.7</v>
+      </c>
+      <c r="L89" t="s">
         <v>295</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>3232572.6</v>
+        <v>4504617.48</v>
       </c>
       <c r="N89" s="1">
-        <v>3293117.29</v>
+        <v>4536917.61</v>
       </c>
       <c r="O89" s="1">
-        <v>0.64</v>
+        <v>0.87</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>296</v>
+      </c>
+      <c r="B90" t="s">
         <v>297</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" s="1">
+        <v>2137000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="E90" s="1">
+        <v>99.685</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>2130268.45</v>
+      </c>
+      <c r="I90" s="1">
+        <v>6688.81</v>
+      </c>
+      <c r="J90" s="1">
+        <v>0.3139890655565</v>
+      </c>
+      <c r="K90">
+        <v>0.59</v>
+      </c>
+      <c r="L90" t="s">
         <v>298</v>
       </c>
-      <c r="C90" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>4892199.62</v>
+        <v>2136957.26</v>
       </c>
       <c r="N90" s="1">
-        <v>4939660.61</v>
+        <v>2149545.07</v>
       </c>
       <c r="O90" s="1">
-        <v>0.96</v>
+        <v>0.41</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>299</v>
+      </c>
+      <c r="B91" t="s">
         <v>300</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.005</v>
+      </c>
+      <c r="E91" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="I91" s="1">
+        <v>12125.54</v>
+      </c>
+      <c r="J91" s="1">
+        <v>0.57576700287936</v>
+      </c>
+      <c r="K91">
+        <v>0.33</v>
+      </c>
+      <c r="L91" t="s">
         <v>301</v>
       </c>
-      <c r="C91" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>385188.03</v>
+        <v>2118105.9</v>
       </c>
       <c r="N91" s="1">
-        <v>391068.97</v>
+        <v>2125076.44</v>
       </c>
       <c r="O91" s="1">
-        <v>0.08</v>
+        <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>302</v>
+      </c>
+      <c r="B92" t="s">
         <v>303</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" s="1">
+        <v>1452000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>100.033</v>
+      </c>
+      <c r="E92" s="1">
+        <v>99.91096625</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>1450707.23</v>
+      </c>
+      <c r="I92" s="1">
+        <v>1771.93</v>
+      </c>
+      <c r="J92" s="1">
+        <v>0.12214249459555</v>
+      </c>
+      <c r="K92">
+        <v>1.68</v>
+      </c>
+      <c r="L92" t="s">
         <v>304</v>
       </c>
-      <c r="C92" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>2735648.01</v>
+        <v>1452479.16</v>
       </c>
       <c r="N92" s="1">
-        <v>2785317.76</v>
+        <v>1476825.02</v>
       </c>
       <c r="O92" s="1">
-        <v>0.54</v>
+        <v>0.28</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>305</v>
+      </c>
+      <c r="B93" t="s">
         <v>306</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>105.72</v>
+      </c>
+      <c r="E93" s="1">
+        <v>102.76761933</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>3083028.58</v>
+      </c>
+      <c r="I93" s="1">
+        <v>88571.42</v>
+      </c>
+      <c r="J93" s="1">
+        <v>2.8728705460136</v>
+      </c>
+      <c r="K93">
+        <v>2.03</v>
+      </c>
+      <c r="L93" t="s">
         <v>307</v>
       </c>
-      <c r="C93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>4507323.81</v>
+        <v>3171600.0</v>
       </c>
       <c r="N93" s="1">
-        <v>4530099.54</v>
+        <v>3232350.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.88</v>
+        <v>0.62</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>308</v>
+      </c>
+      <c r="B94" t="s">
         <v>309</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" s="1">
+        <v>4085000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>106.613</v>
+      </c>
+      <c r="E94" s="1">
+        <v>107.00187687</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>4371026.67</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-15885.62</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-0.36342994905588</v>
+      </c>
+      <c r="K94">
+        <v>2.64</v>
+      </c>
+      <c r="L94" t="s">
         <v>310</v>
       </c>
-      <c r="C94" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>2139991.8</v>
+        <v>4355141.05</v>
       </c>
       <c r="N94" s="1">
-        <v>2146432.07</v>
+        <v>4462797.82</v>
       </c>
       <c r="O94" s="1">
-        <v>0.42</v>
+        <v>0.85</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>311</v>
+      </c>
+      <c r="B95" t="s">
         <v>312</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>102.833</v>
+      </c>
+      <c r="E95" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>805416.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>17248.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>2.1415020312484</v>
+      </c>
+      <c r="K95">
+        <v>0.91</v>
+      </c>
+      <c r="L95" t="s">
         <v>313</v>
       </c>
-      <c r="C95" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>2107007.58</v>
+        <v>822664.0</v>
       </c>
       <c r="N95" s="1">
-        <v>2109256.14</v>
+        <v>829929.75</v>
       </c>
       <c r="O95" s="1">
-        <v>0.41</v>
+        <v>0.16</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>314</v>
+      </c>
+      <c r="B96" t="s">
         <v>315</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>107.711</v>
+      </c>
+      <c r="E96" s="1">
+        <v>106.27639</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>2444356.97</v>
+      </c>
+      <c r="I96" s="1">
+        <v>32996.03</v>
+      </c>
+      <c r="J96" s="1">
+        <v>1.3498858965759</v>
+      </c>
+      <c r="K96">
+        <v>0.25</v>
+      </c>
+      <c r="L96" t="s">
         <v>316</v>
       </c>
-      <c r="C96" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>1445553.12</v>
+        <v>2477353.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1466557.39</v>
+        <v>2483024.23</v>
       </c>
       <c r="O96" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>317</v>
+      </c>
+      <c r="B97" t="s">
         <v>318</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>100.766</v>
+      </c>
+      <c r="E97" s="1">
+        <v>101.61188214</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>1422566.35</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-11842.35</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-0.83246380739991</v>
+      </c>
+      <c r="K97">
+        <v>3.34</v>
+      </c>
+      <c r="L97" t="s">
         <v>319</v>
       </c>
-      <c r="C97" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>3172890.0</v>
+        <v>1410724.0</v>
       </c>
       <c r="N97" s="1">
-        <v>3220702.5</v>
+        <v>1457441.81</v>
       </c>
       <c r="O97" s="1">
-        <v>0.63</v>
+        <v>0.28</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>320</v>
+      </c>
+      <c r="B98" t="s">
         <v>321</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" s="1">
+        <v>3775000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>98.49</v>
+      </c>
+      <c r="E98" s="1">
+        <v>99.00852132</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>3737571.68</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-19574.18</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-0.52371383550295</v>
+      </c>
+      <c r="K98">
+        <v>1.78</v>
+      </c>
+      <c r="L98" t="s">
         <v>322</v>
       </c>
-      <c r="C98" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>4357918.85</v>
+        <v>3717997.5</v>
       </c>
       <c r="N98" s="1">
-        <v>4447632.83</v>
+        <v>3785108.61</v>
       </c>
       <c r="O98" s="1">
-        <v>0.87</v>
+        <v>0.72</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>323</v>
+      </c>
+      <c r="B99" t="s">
         <v>324</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" s="1">
+        <v>2150000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>98.671</v>
+      </c>
+      <c r="E99" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>2096250.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>25176.5</v>
+      </c>
+      <c r="J99" s="1">
+        <v>1.2010256410256</v>
+      </c>
+      <c r="K99">
+        <v>2.87</v>
+      </c>
+      <c r="L99" t="s">
         <v>325</v>
       </c>
-      <c r="C99" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>821744.0</v>
+        <v>2121426.5</v>
       </c>
       <c r="N99" s="1">
-        <v>827053.59</v>
+        <v>2183104.63</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.42</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>326</v>
+      </c>
+      <c r="B100" t="s">
         <v>327</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>1524000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>96.786</v>
+      </c>
+      <c r="E100" s="1">
+        <v>92.6043248</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>1411289.91</v>
+      </c>
+      <c r="I100" s="1">
+        <v>63728.73</v>
+      </c>
+      <c r="J100" s="1">
+        <v>4.5156370458285</v>
+      </c>
+      <c r="K100">
+        <v>1.05</v>
+      </c>
+      <c r="L100" t="s">
         <v>328</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>2471097.0</v>
+        <v>1475018.64</v>
       </c>
       <c r="N100" s="1">
-        <v>2598699.74</v>
+        <v>1491020.64</v>
       </c>
       <c r="O100" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>329</v>
+      </c>
+      <c r="B101" t="s">
         <v>330</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>102.102</v>
+      </c>
+      <c r="E101" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>18518.62</v>
+      </c>
+      <c r="J101" s="1">
+        <v>2.102</v>
+      </c>
+      <c r="K101">
+        <v>0.49</v>
+      </c>
+      <c r="L101" t="s">
         <v>331</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>1410598.0</v>
+        <v>899518.62</v>
       </c>
       <c r="N101" s="1">
-        <v>1454395.95</v>
+        <v>903801.26</v>
       </c>
       <c r="O101" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>332</v>
+      </c>
+      <c r="B102" t="s">
         <v>333</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1">
+        <v>3157000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>102.102</v>
+      </c>
+      <c r="E102" s="1">
+        <v>100.05914096</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>3158867.08</v>
+      </c>
+      <c r="I102" s="1">
+        <v>64493.06</v>
+      </c>
+      <c r="J102" s="1">
+        <v>2.0416515911141</v>
+      </c>
+      <c r="K102">
+        <v>2.2</v>
+      </c>
+      <c r="L102" t="s">
         <v>334</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>3711353.5</v>
+        <v>3223360.14</v>
       </c>
       <c r="N102" s="1">
-        <v>3768817.39</v>
+        <v>3292945.68</v>
       </c>
       <c r="O102" s="1">
-        <v>0.73</v>
+        <v>0.63</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>335</v>
+      </c>
+      <c r="B103" t="s">
         <v>336</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>101.182</v>
+      </c>
+      <c r="E103" s="1">
+        <v>97.85640253</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>2861321.21</v>
+      </c>
+      <c r="I103" s="1">
+        <v>97240.47</v>
+      </c>
+      <c r="J103" s="1">
+        <v>3.3984464820012</v>
+      </c>
+      <c r="K103">
+        <v>2.39</v>
+      </c>
+      <c r="L103" t="s">
         <v>337</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>2139981.0</v>
+        <v>2958561.68</v>
       </c>
       <c r="N103" s="1">
-        <v>2192387.25</v>
+        <v>3028494.01</v>
       </c>
       <c r="O103" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>338</v>
+      </c>
+      <c r="B104" t="s">
         <v>339</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.94</v>
+      </c>
+      <c r="E104" s="1">
+        <v>100.32507202</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>849753.36</v>
+      </c>
+      <c r="I104" s="1">
+        <v>5208.44</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.6129354993077</v>
+      </c>
+      <c r="K104">
+        <v>1.21</v>
+      </c>
+      <c r="L104" t="s">
         <v>340</v>
       </c>
-      <c r="C104" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>1989272.18</v>
+        <v>854961.8</v>
       </c>
       <c r="N104" s="1">
-        <v>2006861.07</v>
+        <v>865238.73</v>
       </c>
       <c r="O104" s="1">
-        <v>0.39</v>
+        <v>0.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>341</v>
+      </c>
+      <c r="B105" t="s">
         <v>342</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>102.154</v>
+      </c>
+      <c r="E105" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>27528.12</v>
+      </c>
+      <c r="J105" s="1">
+        <v>2.154</v>
+      </c>
+      <c r="K105">
+        <v>1.9</v>
+      </c>
+      <c r="L105" t="s">
         <v>343</v>
       </c>
-      <c r="C105" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>2004200.22</v>
+        <v>1305528.12</v>
       </c>
       <c r="N105" s="1">
-        <v>2021392.3</v>
+        <v>1329862.64</v>
       </c>
       <c r="O105" s="1">
-        <v>0.39</v>
+        <v>0.25</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>344</v>
+      </c>
+      <c r="B106" t="s">
         <v>345</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" s="1">
+        <v>1988000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>101.118</v>
+      </c>
+      <c r="E106" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>1988000.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>22225.84</v>
+      </c>
+      <c r="J106" s="1">
+        <v>1.118</v>
+      </c>
+      <c r="K106">
+        <v>1.37</v>
+      </c>
+      <c r="L106" t="s">
         <v>346</v>
       </c>
-      <c r="C106" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>1480291.68</v>
+        <v>2010225.84</v>
       </c>
       <c r="N106" s="1">
-        <v>1494102.93</v>
+        <v>2037431.62</v>
       </c>
       <c r="O106" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>347</v>
+      </c>
+      <c r="B107" t="s">
         <v>348</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>101.548</v>
+      </c>
+      <c r="E107" s="1">
+        <v>100.83722714</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>2117581.77</v>
+      </c>
+      <c r="I107" s="1">
+        <v>14926.23</v>
+      </c>
+      <c r="J107" s="1">
+        <v>0.70487148177518</v>
+      </c>
+      <c r="K107">
+        <v>0.52</v>
+      </c>
+      <c r="L107" t="s">
         <v>349</v>
       </c>
-      <c r="C107" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>890523.61</v>
+        <v>2132508.0</v>
       </c>
       <c r="N107" s="1">
-        <v>891288.37</v>
+        <v>2143390.6</v>
       </c>
       <c r="O107" s="1">
-        <v>0.17</v>
+        <v>0.41</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>350</v>
       </c>
       <c r="B108" t="s">
         <v>351</v>
       </c>
       <c r="C108" s="1">
-        <v>3157000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.911</v>
+        <v>104.024</v>
       </c>
       <c r="E108" s="1">
-        <v>100.05914096</v>
+        <v>101.7659905</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>3158867.08</v>
+        <v>3642204.8</v>
       </c>
       <c r="I108" s="1">
-        <v>58463.19</v>
+        <v>80814.16</v>
       </c>
       <c r="J108" s="1">
-        <v>1.8507644835755</v>
+        <v>2.2188252566138</v>
       </c>
       <c r="K108">
-        <v>1.84</v>
+        <v>2.22</v>
       </c>
       <c r="L108" t="s">
         <v>352</v>
       </c>
       <c r="M108" s="1">
-        <v>3217330.27</v>
+        <v>3723018.96</v>
       </c>
       <c r="N108" s="1">
-        <v>3275318.22</v>
+        <v>3802369.8</v>
       </c>
       <c r="O108" s="1">
-        <v>0.64</v>
+        <v>0.73</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>353</v>
       </c>
       <c r="B109" t="s">
         <v>354</v>
       </c>
       <c r="C109" s="1">
-        <v>2924000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.194</v>
+        <v>100.073</v>
       </c>
       <c r="E109" s="1">
-        <v>97.85640253</v>
+        <v>99.8</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2861321.21</v>
+        <v>2395200.0</v>
       </c>
       <c r="I109" s="1">
-        <v>97591.35</v>
+        <v>6552.0</v>
       </c>
       <c r="J109" s="1">
-        <v>3.4107093484971</v>
+        <v>0.27354709418838</v>
       </c>
       <c r="K109">
-        <v>2.06</v>
+        <v>1.32</v>
       </c>
       <c r="L109" t="s">
         <v>355</v>
       </c>
       <c r="M109" s="1">
-        <v>2958912.56</v>
+        <v>2401752.0</v>
       </c>
       <c r="N109" s="1">
-        <v>3019270.82</v>
+        <v>2433376.31</v>
       </c>
       <c r="O109" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>356</v>
       </c>
       <c r="B110" t="s">
         <v>357</v>
       </c>
       <c r="C110" s="1">
-        <v>847000.0</v>
+        <v>1319000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.769</v>
+        <v>101.761</v>
       </c>
       <c r="E110" s="1">
-        <v>100.32507202</v>
+        <v>100.12170508</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>849753.36</v>
+        <v>1320605.29</v>
       </c>
       <c r="I110" s="1">
-        <v>3760.07</v>
+        <v>21622.3</v>
       </c>
       <c r="J110" s="1">
-        <v>0.44248957132691</v>
+        <v>1.6373022403992</v>
       </c>
       <c r="K110">
-        <v>0.86</v>
+        <v>0.2</v>
       </c>
       <c r="L110" t="s">
         <v>358</v>
       </c>
       <c r="M110" s="1">
-        <v>853513.43</v>
+        <v>1342227.59</v>
       </c>
       <c r="N110" s="1">
-        <v>860759.99</v>
+        <v>1344865.59</v>
       </c>
       <c r="O110" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>359</v>
       </c>
       <c r="B111" t="s">
         <v>360</v>
       </c>
       <c r="C111" s="1">
-        <v>1278000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.413</v>
+        <v>105.064</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>100.47036099</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1278000.0</v>
+        <v>934941.01</v>
       </c>
       <c r="I111" s="1">
-        <v>18058.14</v>
+        <v>42746.75</v>
       </c>
       <c r="J111" s="1">
-        <v>1.413</v>
+        <v>4.5721333798375</v>
       </c>
       <c r="K111">
-        <v>1.62</v>
+        <v>2.81</v>
       </c>
       <c r="L111" t="s">
         <v>361</v>
       </c>
       <c r="M111" s="1">
-        <v>1296058.14</v>
+        <v>977687.76</v>
       </c>
       <c r="N111" s="1">
-        <v>1316716.22</v>
+        <v>1003859.87</v>
       </c>
       <c r="O111" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>362</v>
       </c>
       <c r="B112" t="s">
         <v>363</v>
       </c>
       <c r="C112" s="1">
-        <v>1988000.0</v>
+        <v>4353000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.534</v>
+        <v>100.097</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>14.53366506</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1988000.0</v>
+        <v>632650.44</v>
       </c>
       <c r="I112" s="1">
-        <v>10615.92</v>
+        <v>16297.58</v>
       </c>
       <c r="J112" s="1">
-        <v>0.534</v>
+        <v>2.5760797700544</v>
       </c>
       <c r="K112">
-        <v>1.06</v>
+        <v>0.28</v>
       </c>
       <c r="L112" t="s">
         <v>364</v>
       </c>
       <c r="M112" s="1">
-        <v>1998615.92</v>
+        <v>648948.02</v>
       </c>
       <c r="N112" s="1">
-        <v>2019611.69</v>
+        <v>661049.98</v>
       </c>
       <c r="O112" s="1">
-        <v>0.39</v>
+        <v>0.13</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>365</v>
       </c>
       <c r="B113" t="s">
         <v>366</v>
       </c>
       <c r="C113" s="1">
-        <v>2100000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>101.524</v>
+        <v>103.37</v>
       </c>
       <c r="E113" s="1">
-        <v>100.83722714</v>
+        <v>100.14070507</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2117581.77</v>
+        <v>2173053.3</v>
       </c>
       <c r="I113" s="1">
-        <v>14422.23</v>
+        <v>70075.7</v>
       </c>
       <c r="J113" s="1">
-        <v>0.68107074797872</v>
+        <v>3.2247575335589</v>
       </c>
       <c r="K113">
-        <v>0.24</v>
+        <v>1.65</v>
       </c>
       <c r="L113" t="s">
         <v>367</v>
       </c>
       <c r="M113" s="1">
-        <v>2132004.0</v>
+        <v>2243129.0</v>
       </c>
       <c r="N113" s="1">
-        <v>2137026.74</v>
+        <v>2278979.21</v>
       </c>
       <c r="O113" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>368</v>
       </c>
       <c r="B114" t="s">
         <v>369</v>
       </c>
       <c r="C114" s="1">
-        <v>3579000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.921</v>
+        <v>103.247</v>
       </c>
       <c r="E114" s="1">
-        <v>101.7659905</v>
+        <v>102.39609091</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>3642204.8</v>
+        <v>1126357.0</v>
       </c>
       <c r="I114" s="1">
-        <v>77127.79</v>
+        <v>9360.0</v>
       </c>
       <c r="J114" s="1">
-        <v>2.1176126614297</v>
+        <v>0.83099763218944</v>
       </c>
       <c r="K114">
-        <v>1.94</v>
+        <v>1.37</v>
       </c>
       <c r="L114" t="s">
         <v>370</v>
       </c>
       <c r="M114" s="1">
-        <v>3719332.59</v>
+        <v>1135717.0</v>
       </c>
       <c r="N114" s="1">
-        <v>3788645.07</v>
+        <v>1150826.72</v>
       </c>
       <c r="O114" s="1">
-        <v>0.74</v>
+        <v>0.22</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>371</v>
       </c>
       <c r="B115" t="s">
         <v>372</v>
       </c>
       <c r="C115" s="1">
-        <v>2400000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.027</v>
+        <v>103.467</v>
       </c>
       <c r="E115" s="1">
-        <v>99.8</v>
+        <v>92.97841301</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>2395200.0</v>
+        <v>4975274.88</v>
       </c>
       <c r="I115" s="1">
-        <v>5448.0</v>
+        <v>7592.37</v>
       </c>
       <c r="J115" s="1">
-        <v>0.22745490981964</v>
+        <v>0.15260202065459</v>
       </c>
       <c r="K115">
-        <v>0.8</v>
+        <v>1.24</v>
       </c>
       <c r="L115" t="s">
         <v>373</v>
       </c>
       <c r="M115" s="1">
-        <v>2400648.0</v>
+        <v>4982867.25</v>
       </c>
       <c r="N115" s="1">
-        <v>2419741.92</v>
+        <v>5049386.87</v>
       </c>
       <c r="O115" s="1">
-        <v>0.47</v>
+        <v>0.96</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>374</v>
       </c>
       <c r="B116" t="s">
         <v>375</v>
       </c>
       <c r="C116" s="1">
-        <v>1319000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>101.285</v>
+        <v>105.395</v>
       </c>
       <c r="E116" s="1">
-        <v>100.12170508</v>
+        <v>103.47</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1320605.29</v>
+        <v>1541703.0</v>
       </c>
       <c r="I116" s="1">
-        <v>15343.86</v>
+        <v>28682.5</v>
       </c>
       <c r="J116" s="1">
-        <v>1.1618808523779</v>
+        <v>1.8604426403789</v>
       </c>
       <c r="K116">
-        <v>2.12</v>
+        <v>2.18</v>
       </c>
       <c r="L116" t="s">
         <v>376</v>
       </c>
       <c r="M116" s="1">
-        <v>1335949.15</v>
+        <v>1570385.5</v>
       </c>
       <c r="N116" s="1">
-        <v>1363941.26</v>
+        <v>1602937.86</v>
       </c>
       <c r="O116" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>377</v>
       </c>
       <c r="B117" t="s">
         <v>378</v>
       </c>
       <c r="C117" s="1">
-        <v>930564.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>104.432</v>
+        <v>107.313</v>
       </c>
       <c r="E117" s="1">
-        <v>100.47036099</v>
+        <v>105.20933357</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>934941.01</v>
+        <v>1472930.67</v>
       </c>
       <c r="I117" s="1">
-        <v>36865.59</v>
+        <v>29451.33</v>
       </c>
       <c r="J117" s="1">
-        <v>3.9430926235656</v>
+        <v>1.9995055164409</v>
       </c>
       <c r="K117">
-        <v>2.21</v>
+        <v>0.95</v>
       </c>
       <c r="L117" t="s">
         <v>379</v>
       </c>
       <c r="M117" s="1">
-        <v>971806.6</v>
+        <v>1502382.0</v>
       </c>
       <c r="N117" s="1">
-        <v>992405.02</v>
+        <v>1515682.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>380</v>
       </c>
       <c r="B118" t="s">
         <v>381</v>
       </c>
       <c r="C118" s="1">
-        <v>4353000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.058</v>
+        <v>96.638</v>
       </c>
       <c r="E118" s="1">
-        <v>14.53366506</v>
+        <v>98.03544408</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>632650.44</v>
+        <v>2673426.56</v>
       </c>
       <c r="I118" s="1">
-        <v>16044.74</v>
+        <v>-38108.3</v>
       </c>
       <c r="J118" s="1">
-        <v>2.5361145722115</v>
+        <v>-1.4254477968529</v>
       </c>
       <c r="K118">
-        <v>0.24</v>
+        <v>1.54</v>
       </c>
       <c r="L118" t="s">
         <v>382</v>
       </c>
       <c r="M118" s="1">
-        <v>648695.18</v>
+        <v>2635318.26</v>
       </c>
       <c r="N118" s="1">
-        <v>659140.32</v>
+        <v>2677268.61</v>
       </c>
       <c r="O118" s="1">
-        <v>0.13</v>
+        <v>0.51</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>383</v>
       </c>
       <c r="B119" t="s">
         <v>384</v>
       </c>
       <c r="C119" s="1">
-        <v>2170000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.947</v>
+        <v>100.009</v>
       </c>
       <c r="E119" s="1">
-        <v>100.14070507</v>
+        <v>99.9978546</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>2173053.3</v>
+        <v>3926915.75</v>
       </c>
       <c r="I119" s="1">
-        <v>60896.6</v>
+        <v>437.68</v>
       </c>
       <c r="J119" s="1">
-        <v>2.8023518797261</v>
+        <v>0.011145642735014</v>
       </c>
       <c r="K119">
-        <v>1.34</v>
+        <v>0.83</v>
       </c>
       <c r="L119" t="s">
         <v>385</v>
       </c>
       <c r="M119" s="1">
-        <v>2233949.9</v>
+        <v>3927353.43</v>
       </c>
       <c r="N119" s="1">
-        <v>2263041.46</v>
+        <v>3959901.17</v>
       </c>
       <c r="O119" s="1">
-        <v>0.44</v>
+        <v>0.76</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>386</v>
       </c>
       <c r="B120" t="s">
         <v>387</v>
       </c>
       <c r="C120" s="1">
-        <v>1100000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>103.354</v>
+        <v>86.837</v>
       </c>
       <c r="E120" s="1">
-        <v>102.39609091</v>
+        <v>91.95776</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1126357.0</v>
+        <v>2206986.24</v>
       </c>
       <c r="I120" s="1">
-        <v>10537.0</v>
+        <v>-122898.24</v>
       </c>
       <c r="J120" s="1">
-        <v>0.93549380880129</v>
+        <v>-5.5686001920882</v>
       </c>
       <c r="K120">
-        <v>1.03</v>
+        <v>1.6</v>
       </c>
       <c r="L120" t="s">
         <v>388</v>
       </c>
       <c r="M120" s="1">
-        <v>1136894.0</v>
+        <v>2084088.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1148226.29</v>
+        <v>2122438.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>389</v>
       </c>
       <c r="B121" t="s">
         <v>390</v>
       </c>
       <c r="C121" s="1">
-        <v>5351000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>103.507</v>
+        <v>99.542</v>
       </c>
       <c r="E121" s="1">
-        <v>92.97841301</v>
+        <v>96.87136758</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>4975274.88</v>
+        <v>3196755.13</v>
       </c>
       <c r="I121" s="1">
-        <v>9518.73</v>
+        <v>88130.87</v>
       </c>
       <c r="J121" s="1">
-        <v>0.19132068538091</v>
+        <v>2.7568852294295</v>
       </c>
       <c r="K121">
-        <v>0.88</v>
+        <v>0.07</v>
       </c>
       <c r="L121" t="s">
         <v>391</v>
       </c>
       <c r="M121" s="1">
-        <v>4984793.61</v>
+        <v>3284886.0</v>
       </c>
       <c r="N121" s="1">
-        <v>5031698.47</v>
+        <v>3287062.17</v>
       </c>
       <c r="O121" s="1">
-        <v>0.98</v>
+        <v>0.63</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>392</v>
       </c>
       <c r="B122" t="s">
         <v>393</v>
       </c>
       <c r="C122" s="1">
-        <v>1490000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>104.827</v>
+        <v>104.468</v>
       </c>
       <c r="E122" s="1">
-        <v>103.47</v>
+        <v>101.22761608</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1541703.0</v>
+        <v>1687464.36</v>
       </c>
       <c r="I122" s="1">
-        <v>20219.3</v>
+        <v>54017.2</v>
       </c>
       <c r="J122" s="1">
-        <v>1.3114912535034</v>
+        <v>3.2010868662139</v>
       </c>
       <c r="K122">
-        <v>1.77</v>
+        <v>1.76</v>
       </c>
       <c r="L122" t="s">
         <v>394</v>
       </c>
       <c r="M122" s="1">
-        <v>1561922.3</v>
+        <v>1741481.56</v>
       </c>
       <c r="N122" s="1">
-        <v>1588287.02</v>
+        <v>1770862.44</v>
       </c>
       <c r="O122" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>395</v>
       </c>
       <c r="B123" t="s">
         <v>396</v>
       </c>
       <c r="C123" s="1">
-        <v>1400000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>106.737</v>
+        <v>104.075</v>
       </c>
       <c r="E123" s="1">
-        <v>105.20933357</v>
+        <v>103.54205743</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1472930.67</v>
+        <v>1875146.66</v>
       </c>
       <c r="I123" s="1">
-        <v>21387.33</v>
+        <v>9651.59</v>
       </c>
       <c r="J123" s="1">
-        <v>1.4520255729348</v>
+        <v>0.51471120664236</v>
       </c>
       <c r="K123">
-        <v>0.49</v>
+        <v>2.72</v>
       </c>
       <c r="L123" t="s">
         <v>397</v>
       </c>
       <c r="M123" s="1">
-        <v>1494318.0</v>
+        <v>1884798.25</v>
       </c>
       <c r="N123" s="1">
-        <v>1501245.08</v>
+        <v>1934072.13</v>
       </c>
       <c r="O123" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>398</v>
       </c>
       <c r="B124" t="s">
         <v>399</v>
       </c>
       <c r="C124" s="1">
-        <v>2727000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>96.88</v>
+        <v>103.147</v>
       </c>
       <c r="E124" s="1">
-        <v>98.03544408</v>
+        <v>101.78811563</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2673426.56</v>
+        <v>1302887.88</v>
       </c>
       <c r="I124" s="1">
-        <v>-31508.96</v>
+        <v>17393.72</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.1785983004523</v>
+        <v>1.3350128024831</v>
       </c>
       <c r="K124">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.05</v>
+      </c>
+      <c r="L124">
+        <v>600.0</v>
       </c>
       <c r="M124" s="1">
-        <v>2641917.6</v>
+        <v>1320281.6</v>
       </c>
       <c r="N124" s="1">
-        <v>2672573.63</v>
+        <v>1320881.6</v>
       </c>
       <c r="O124" s="1">
-        <v>0.52</v>
+        <v>0.25</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>400</v>
+      </c>
+      <c r="B125" t="s">
         <v>401</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>97.497</v>
+      </c>
+      <c r="E125" s="1">
+        <v>94.44113136</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>2005929.63</v>
+      </c>
+      <c r="I125" s="1">
+        <v>64906.65</v>
+      </c>
+      <c r="J125" s="1">
+        <v>3.2357391320851</v>
+      </c>
+      <c r="K125">
+        <v>0.33</v>
+      </c>
+      <c r="L125" t="s">
         <v>402</v>
       </c>
-      <c r="C125" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>3931712.4</v>
+        <v>2070836.28</v>
       </c>
       <c r="N125" s="1">
-        <v>3954538.09</v>
+        <v>2077916.28</v>
       </c>
       <c r="O125" s="1">
-        <v>0.77</v>
+        <v>0.4</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>403</v>
+      </c>
+      <c r="B126" t="s">
         <v>404</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" s="1">
+        <v>1834000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>105.183</v>
+      </c>
+      <c r="E126" s="1">
+        <v>101.19775245</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1855966.78</v>
+      </c>
+      <c r="I126" s="1">
+        <v>73089.44</v>
+      </c>
+      <c r="J126" s="1">
+        <v>3.9380791072133</v>
+      </c>
+      <c r="K126">
+        <v>3.14</v>
+      </c>
+      <c r="L126" t="s">
         <v>405</v>
       </c>
-      <c r="C126" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>2135952.0</v>
+        <v>1929056.22</v>
       </c>
       <c r="N126" s="1">
-        <v>2162993.67</v>
+        <v>1986674.39</v>
       </c>
       <c r="O126" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>406</v>
+      </c>
+      <c r="B127" t="s">
         <v>407</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" s="1">
+        <v>2450000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>102.997</v>
+      </c>
+      <c r="E127" s="1">
+        <v>101.43494653</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>2485156.19</v>
+      </c>
+      <c r="I127" s="1">
+        <v>38270.31</v>
+      </c>
+      <c r="J127" s="1">
+        <v>1.5399559252652</v>
+      </c>
+      <c r="K127">
+        <v>1.34</v>
+      </c>
+      <c r="L127" t="s">
         <v>408</v>
       </c>
-      <c r="C127" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>3284886.0</v>
+        <v>2523426.5</v>
       </c>
       <c r="N127" s="1">
-        <v>3360398.98</v>
+        <v>2556297.33</v>
       </c>
       <c r="O127" s="1">
-        <v>0.65</v>
+        <v>0.49</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>409</v>
+      </c>
+      <c r="B128" t="s">
         <v>410</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" s="1">
+        <v>1037000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>94.343</v>
+      </c>
+      <c r="E128" s="1">
+        <v>98.76648216</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>1024208.42</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-45871.51</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-4.47872806982</v>
+      </c>
+      <c r="K128">
+        <v>1.06</v>
+      </c>
+      <c r="L128" t="s">
         <v>411</v>
       </c>
-      <c r="C128" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M128" s="1">
-        <v>1735930.45</v>
+        <v>978336.91</v>
       </c>
       <c r="N128" s="1">
-        <v>1759054.29</v>
+        <v>989379.62</v>
       </c>
       <c r="O128" s="1">
-        <v>0.34</v>
+        <v>0.19</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>412</v>
+      </c>
+      <c r="B129" t="s">
         <v>413</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" s="1">
+        <v>3875000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>102.759</v>
+      </c>
+      <c r="E129" s="1">
+        <v>100.0960031</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3878720.12</v>
+      </c>
+      <c r="I129" s="1">
+        <v>103191.13</v>
+      </c>
+      <c r="J129" s="1">
+        <v>2.660442795754</v>
+      </c>
+      <c r="K129">
+        <v>2.34</v>
+      </c>
+      <c r="L129" t="s">
         <v>414</v>
       </c>
-      <c r="C129" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>1887134.44</v>
+        <v>3981911.25</v>
       </c>
       <c r="N129" s="1">
-        <v>1928964.06</v>
+        <v>4072489.38</v>
       </c>
       <c r="O129" s="1">
-        <v>0.38</v>
+        <v>0.78</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>415</v>
+      </c>
+      <c r="B130" t="s">
         <v>416</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" s="1">
+        <v>761000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>106.435</v>
+      </c>
+      <c r="E130" s="1">
+        <v>108.80813929</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>828029.94</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-18059.59</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-2.1810310385637</v>
+      </c>
+      <c r="K130">
+        <v>0.3</v>
+      </c>
+      <c r="L130" t="s">
         <v>417</v>
       </c>
-      <c r="C130" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>1318976.0</v>
+        <v>809970.35</v>
       </c>
       <c r="N130" s="1">
-        <v>1350976.0</v>
+        <v>812282.78</v>
       </c>
       <c r="O130" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>418</v>
+      </c>
+      <c r="B131" t="s">
         <v>419</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>117.176</v>
+      </c>
+      <c r="E131" s="1">
+        <v>123.47145</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>2345957.55</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-119613.55</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-5.0987090537934</v>
+      </c>
+      <c r="K131">
+        <v>0.81</v>
+      </c>
+      <c r="L131" t="s">
         <v>420</v>
       </c>
-      <c r="C131" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>2084557.32</v>
+        <v>2226344.0</v>
       </c>
       <c r="N131" s="1">
-        <v>2088244.82</v>
+        <v>2241674.14</v>
       </c>
       <c r="O131" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>421</v>
+      </c>
+      <c r="B132" t="s">
         <v>422</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" s="1">
+        <v>1276000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>109.943</v>
+      </c>
+      <c r="E132" s="1">
+        <v>113.147</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>1443755.72</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-40883.04</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-2.8317144953026</v>
+      </c>
+      <c r="K132">
+        <v>0.67</v>
+      </c>
+      <c r="L132" t="s">
         <v>423</v>
       </c>
-      <c r="C132" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>1922105.36</v>
+        <v>1402872.68</v>
       </c>
       <c r="N132" s="1">
-        <v>1971228.54</v>
+        <v>1411477.75</v>
       </c>
       <c r="O132" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
+        <v>424</v>
+      </c>
+      <c r="B133" t="s">
         <v>425</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>96.844</v>
+      </c>
+      <c r="E133" s="1">
+        <v>93.14264308</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>1210854.36</v>
+      </c>
+      <c r="I133" s="1">
+        <v>48117.64</v>
+      </c>
+      <c r="J133" s="1">
+        <v>3.9738585902272</v>
+      </c>
+      <c r="K133">
+        <v>0.67</v>
+      </c>
+      <c r="L133" t="s">
         <v>426</v>
       </c>
-      <c r="C133" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M133" s="1">
-        <v>2529551.5</v>
+        <v>1258972.0</v>
       </c>
       <c r="N133" s="1">
-        <v>2554204.63</v>
+        <v>1267635.7</v>
       </c>
       <c r="O133" s="1">
-        <v>0.5</v>
+        <v>0.24</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>427</v>
+      </c>
+      <c r="B134" t="s">
         <v>428</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" s="1">
+        <v>3991000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>98.544</v>
+      </c>
+      <c r="E134" s="1">
+        <v>94.47603859</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>3770538.7</v>
+      </c>
+      <c r="I134" s="1">
+        <v>162352.34</v>
+      </c>
+      <c r="J134" s="1">
+        <v>4.3058128537442</v>
+      </c>
+      <c r="K134">
+        <v>0.98</v>
+      </c>
+      <c r="L134" t="s">
         <v>429</v>
       </c>
-      <c r="C134" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>981323.47</v>
+        <v>3932891.04</v>
       </c>
       <c r="N134" s="1">
-        <v>988625.91</v>
+        <v>3972094.3</v>
       </c>
       <c r="O134" s="1">
-        <v>0.19</v>
+        <v>0.76</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>430</v>
+      </c>
+      <c r="B135" t="s">
         <v>431</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" s="1">
+        <v>3825000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>101.798</v>
+      </c>
+      <c r="E135" s="1">
+        <v>100.05687163</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>3827175.34</v>
+      </c>
+      <c r="I135" s="1">
+        <v>66598.16</v>
+      </c>
+      <c r="J135" s="1">
+        <v>1.740138720689</v>
+      </c>
+      <c r="K135">
+        <v>0.6</v>
+      </c>
+      <c r="L135" t="s">
         <v>432</v>
       </c>
-      <c r="C135" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>3975595.0</v>
+        <v>3893773.5</v>
       </c>
       <c r="N135" s="1">
-        <v>4052556.81</v>
+        <v>3916723.5</v>
       </c>
       <c r="O135" s="1">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>433</v>
+      </c>
+      <c r="B136" t="s">
         <v>434</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" s="1">
+        <v>3382000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>87.254</v>
+      </c>
+      <c r="E136" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>3382000.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-431069.72</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-12.746</v>
+      </c>
+      <c r="K136">
+        <v>2.52</v>
+      </c>
+      <c r="L136" t="s">
         <v>435</v>
       </c>
-      <c r="C136" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>809079.98</v>
+        <v>2950930.28</v>
       </c>
       <c r="N136" s="1">
-        <v>834528.5</v>
+        <v>3036184.86</v>
       </c>
       <c r="O136" s="1">
-        <v>0.16</v>
+        <v>0.58</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>436</v>
+      </c>
+      <c r="B137" t="s">
         <v>437</v>
       </c>
-      <c r="B137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" s="1">
-        <v>1900000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>116.549</v>
+        <v>0.001</v>
       </c>
       <c r="E137" s="1">
-        <v>123.47145</v>
+        <v>0.0</v>
       </c>
       <c r="F137" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G137">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H137" s="1">
-        <v>2345957.55</v>
+        <v>0.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-131526.55</v>
+        <v>10.59</v>
       </c>
       <c r="J137" s="1">
-        <v>-5.6065187539306</v>
+        <v>0</v>
       </c>
       <c r="K137">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>2214431.0</v>
+        <v>10.59</v>
       </c>
       <c r="N137" s="1">
-        <v>2221289.22</v>
+        <v>10.59</v>
       </c>
       <c r="O137" s="1">
-        <v>0.43</v>
+        <v>0.0</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>438</v>
+      </c>
+      <c r="B138" t="s">
+        <v>439</v>
+      </c>
+      <c r="C138" s="1">
+        <v>2817000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>100.333</v>
+      </c>
+      <c r="E138" s="1">
+        <v>101.3779503</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>2855816.86</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-29436.25</v>
+      </c>
+      <c r="J138" s="1">
+        <v>-1.030747118707</v>
+      </c>
+      <c r="K138">
+        <v>4.98</v>
+      </c>
+      <c r="L138" t="s">
         <v>440</v>
       </c>
-      <c r="B138" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>1401405.28</v>
+        <v>2826380.61</v>
       </c>
       <c r="N138" s="1">
-        <v>1404181.11</v>
+        <v>2966593.89</v>
       </c>
       <c r="O138" s="1">
-        <v>0.27</v>
+        <v>0.57</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>441</v>
+      </c>
+      <c r="B139" t="s">
+        <v>442</v>
+      </c>
+      <c r="C139" s="1">
+        <v>1053000.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>104.179</v>
+      </c>
+      <c r="E139" s="1">
+        <v>103.32906363</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>1088055.04</v>
+      </c>
+      <c r="I139" s="1">
+        <v>8949.83</v>
+      </c>
+      <c r="J139" s="1">
+        <v>0.82255305761003</v>
+      </c>
+      <c r="K139">
+        <v>1.1</v>
+      </c>
+      <c r="L139" t="s">
         <v>443</v>
       </c>
-      <c r="B139" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M139" s="1">
-        <v>1257048.0</v>
+        <v>1097004.87</v>
       </c>
       <c r="N139" s="1">
-        <v>1264402.79</v>
+        <v>1108565.93</v>
       </c>
       <c r="O139" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>444</v>
+      </c>
+      <c r="B140" t="s">
+        <v>445</v>
+      </c>
+      <c r="C140" s="1">
+        <v>3046000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>104.706</v>
+      </c>
+      <c r="E140" s="1">
+        <v>104.47316382</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>3182252.57</v>
+      </c>
+      <c r="I140" s="1">
+        <v>7092.19</v>
+      </c>
+      <c r="J140" s="1">
+        <v>0.22286697375501</v>
+      </c>
+      <c r="K140">
+        <v>0.76</v>
+      </c>
+      <c r="L140" t="s">
         <v>446</v>
       </c>
-      <c r="B140" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>3929498.69</v>
+        <v>3189344.76</v>
       </c>
       <c r="N140" s="1">
-        <v>3961371.26</v>
+        <v>3212380.14</v>
       </c>
       <c r="O140" s="1">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>447</v>
+      </c>
+      <c r="B141" t="s">
+        <v>448</v>
+      </c>
+      <c r="C141" s="1">
+        <v>2520000.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>101.644</v>
+      </c>
+      <c r="E141" s="1">
+        <v>101.57528214</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>2559697.11</v>
+      </c>
+      <c r="I141" s="1">
+        <v>1731.69</v>
+      </c>
+      <c r="J141" s="1">
+        <v>0.06765214498367</v>
+      </c>
+      <c r="K141">
+        <v>1.05</v>
+      </c>
+      <c r="L141" t="s">
         <v>449</v>
       </c>
-      <c r="B141" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M141" s="1">
-        <v>3890790.0</v>
+        <v>2561428.8</v>
       </c>
       <c r="N141" s="1">
-        <v>3902743.13</v>
+        <v>2587866.3</v>
       </c>
       <c r="O141" s="1">
-        <v>0.76</v>
+        <v>0.49</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>450</v>
+      </c>
+      <c r="B142" t="s">
+        <v>451</v>
+      </c>
+      <c r="C142" s="1">
+        <v>2947000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>104.265</v>
+      </c>
+      <c r="E142" s="1">
+        <v>101.56042721</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>2992985.79</v>
+      </c>
+      <c r="I142" s="1">
+        <v>79703.76</v>
+      </c>
+      <c r="J142" s="1">
+        <v>2.663018323251</v>
+      </c>
+      <c r="K142">
+        <v>1.28</v>
+      </c>
+      <c r="L142" t="s">
         <v>452</v>
       </c>
-      <c r="B142" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>3134167.04</v>
+        <v>3072689.55</v>
       </c>
       <c r="N142" s="1">
-        <v>3201595.67</v>
+        <v>3110475.74</v>
       </c>
       <c r="O142" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>453</v>
+      </c>
+      <c r="B143" t="s">
+        <v>454</v>
+      </c>
+      <c r="C143" s="1">
+        <v>4051000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="E143" s="1">
+        <v>97.5906781</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>3953398.37</v>
+      </c>
+      <c r="I143" s="1">
+        <v>97439.59</v>
+      </c>
+      <c r="J143" s="1">
+        <v>2.4647045625205</v>
+      </c>
+      <c r="K143">
+        <v>1.32</v>
+      </c>
+      <c r="L143" t="s">
         <v>455</v>
       </c>
-      <c r="B143" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>10.58</v>
+        <v>4050837.96</v>
       </c>
       <c r="N143" s="1">
-        <v>10.58</v>
+        <v>4104471.51</v>
       </c>
       <c r="O143" s="1">
-        <v>0.0</v>
+        <v>0.78</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>456</v>
+      </c>
+      <c r="B144" t="s">
         <v>457</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" s="1">
+        <v>1360000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>104.681</v>
+      </c>
+      <c r="E144" s="1">
+        <v>99.81182206</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>1357440.78</v>
+      </c>
+      <c r="I144" s="1">
+        <v>66220.82</v>
+      </c>
+      <c r="J144" s="1">
+        <v>4.8783579347012</v>
+      </c>
+      <c r="K144">
+        <v>2.79</v>
+      </c>
+      <c r="L144" t="s">
         <v>458</v>
       </c>
-      <c r="C144" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>2823197.4</v>
+        <v>1423661.6</v>
       </c>
       <c r="N144" s="1">
-        <v>2954699.2</v>
+        <v>1461611.19</v>
       </c>
       <c r="O144" s="1">
-        <v>0.58</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>459</v>
+      </c>
+      <c r="B145" t="s">
         <v>460</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C145" s="1">
+        <v>2159000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>103.045</v>
+      </c>
+      <c r="E145" s="1">
+        <v>102.17381658</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>2205932.7</v>
+      </c>
+      <c r="I145" s="1">
+        <v>18808.85</v>
+      </c>
+      <c r="J145" s="1">
+        <v>0.85264840581945</v>
+      </c>
+      <c r="K145">
+        <v>0.84</v>
+      </c>
+      <c r="L145" t="s">
         <v>461</v>
       </c>
-      <c r="C145" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>1096931.16</v>
+        <v>2224741.55</v>
       </c>
       <c r="N145" s="1">
-        <v>1104203.44</v>
+        <v>2242961.84</v>
       </c>
       <c r="O145" s="1">
-        <v>0.21</v>
+        <v>0.43</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>462</v>
+      </c>
+      <c r="B146" t="s">
         <v>463</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C146" s="1">
+        <v>1817000.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>88.195</v>
+      </c>
+      <c r="E146" s="1">
+        <v>97.56207595</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>1772702.92</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-170199.77</v>
+      </c>
+      <c r="J146" s="1">
+        <v>-9.6011445617746</v>
+      </c>
+      <c r="K146">
+        <v>3.58</v>
+      </c>
+      <c r="L146" t="s">
         <v>464</v>
       </c>
-      <c r="C146" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M146" s="1">
-        <v>3189710.28</v>
+        <v>1602503.15</v>
       </c>
       <c r="N146" s="1">
-        <v>3196690.7</v>
+        <v>1667460.9</v>
       </c>
       <c r="O146" s="1">
-        <v>0.62</v>
+        <v>0.32</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>465</v>
+      </c>
+      <c r="B147" t="s">
         <v>466</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" s="1">
+        <v>1907000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>102.185</v>
+      </c>
+      <c r="E147" s="1">
+        <v>100.07713005</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>1908470.87</v>
+      </c>
+      <c r="I147" s="1">
+        <v>40197.08</v>
+      </c>
+      <c r="J147" s="1">
+        <v>2.1062454047308</v>
+      </c>
+      <c r="K147">
+        <v>1.93</v>
+      </c>
+      <c r="L147" t="s">
         <v>467</v>
       </c>
-      <c r="C147" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>2575969.2</v>
+        <v>1948667.95</v>
       </c>
       <c r="N147" s="1">
-        <v>2593865.35</v>
+        <v>1985536.62</v>
       </c>
       <c r="O147" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>468</v>
+      </c>
+      <c r="B148" t="s">
         <v>469</v>
       </c>
-      <c r="B148" t="s">
+      <c r="C148" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>103.35</v>
+      </c>
+      <c r="E148" s="1">
+        <v>100.0646</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>3802454.8</v>
+      </c>
+      <c r="I148" s="1">
+        <v>124845.2</v>
+      </c>
+      <c r="J148" s="1">
+        <v>3.2832790017649</v>
+      </c>
+      <c r="K148">
+        <v>0.09</v>
+      </c>
+      <c r="L148" t="s">
         <v>470</v>
       </c>
-      <c r="C148" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>3067178.66</v>
+        <v>3927300.0</v>
       </c>
       <c r="N148" s="1">
-        <v>3094791.65</v>
+        <v>3930731.87</v>
       </c>
       <c r="O148" s="1">
-        <v>0.6</v>
+        <v>0.75</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>471</v>
+      </c>
+      <c r="B149" t="s">
         <v>472</v>
       </c>
-      <c r="B149" t="s">
+      <c r="C149" s="1">
+        <v>3332000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>104.51</v>
+      </c>
+      <c r="E149" s="1">
+        <v>102.94102671</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>3429995.01</v>
+      </c>
+      <c r="I149" s="1">
+        <v>52278.19</v>
+      </c>
+      <c r="J149" s="1">
+        <v>1.5241476983956</v>
+      </c>
+      <c r="K149">
+        <v>1.18</v>
+      </c>
+      <c r="L149" t="s">
         <v>473</v>
       </c>
-      <c r="C149" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>4049906.23</v>
+        <v>3482273.2</v>
       </c>
       <c r="N149" s="1">
-        <v>4093510.74</v>
+        <v>3521632.45</v>
       </c>
       <c r="O149" s="1">
-        <v>0.8</v>
+        <v>0.67</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>474</v>
+      </c>
+      <c r="B150" t="s">
         <v>475</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C150" s="1">
+        <v>3007000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>106.566</v>
+      </c>
+      <c r="E150" s="1">
+        <v>100.60017459</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>3025047.25</v>
+      </c>
+      <c r="I150" s="1">
+        <v>179392.37</v>
+      </c>
+      <c r="J150" s="1">
+        <v>5.9302336517223</v>
+      </c>
+      <c r="K150">
+        <v>3.7</v>
+      </c>
+      <c r="L150" t="s">
         <v>476</v>
       </c>
-      <c r="C150" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>1429659.2</v>
+        <v>3204439.62</v>
       </c>
       <c r="N150" s="1">
-        <v>1463500.84</v>
+        <v>3315688.32</v>
       </c>
       <c r="O150" s="1">
-        <v>0.28</v>
+        <v>0.63</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>477</v>
+      </c>
+      <c r="B151" t="s">
         <v>478</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C151" s="1">
+        <v>6595000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>82.958</v>
+      </c>
+      <c r="E151" s="1">
+        <v>77.42602805</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>5106246.55</v>
+      </c>
+      <c r="I151" s="1">
+        <v>364833.55</v>
+      </c>
+      <c r="J151" s="1">
+        <v>7.1448479118189</v>
+      </c>
+      <c r="K151">
+        <v>0.49</v>
+      </c>
+      <c r="L151" t="s">
         <v>479</v>
       </c>
-      <c r="C151" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>2220747.4</v>
+        <v>5471080.1</v>
       </c>
       <c r="N151" s="1">
-        <v>2230826.71</v>
+        <v>5503196.85</v>
       </c>
       <c r="O151" s="1">
-        <v>0.43</v>
+        <v>1.05</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>480</v>
+      </c>
+      <c r="B152" t="s">
         <v>481</v>
       </c>
-      <c r="B152" t="s">
+      <c r="C152" s="1">
+        <v>1878000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>95.811</v>
+      </c>
+      <c r="E152" s="1">
+        <v>99.95192119</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>1877097.08</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-77766.5</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-4.1429130559406</v>
+      </c>
+      <c r="K152">
+        <v>2.1</v>
+      </c>
+      <c r="L152" t="s">
         <v>482</v>
       </c>
-      <c r="C152" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>1601376.61</v>
+        <v>1799330.58</v>
       </c>
       <c r="N152" s="1">
-        <v>1655886.61</v>
+        <v>1838768.58</v>
       </c>
       <c r="O152" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>483</v>
+      </c>
+      <c r="B153" t="s">
         <v>484</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C153" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>106.346</v>
+      </c>
+      <c r="E153" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="I153" s="1">
+        <v>198277.82</v>
+      </c>
+      <c r="J153" s="1">
+        <v>6.1869127583101</v>
+      </c>
+      <c r="K153">
+        <v>4.95</v>
+      </c>
+      <c r="L153" t="s">
         <v>485</v>
       </c>
-      <c r="C153" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M153" s="1">
-        <v>1938312.94</v>
+        <v>3403072.0</v>
       </c>
       <c r="N153" s="1">
-        <v>1970308.16</v>
+        <v>3561406.25</v>
       </c>
       <c r="O153" s="1">
-        <v>0.38</v>
+        <v>0.68</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>486</v>
+      </c>
+      <c r="B154" t="s">
         <v>487</v>
       </c>
-      <c r="B154" t="s">
+      <c r="C154" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>102.547</v>
+      </c>
+      <c r="E154" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="I154" s="1">
+        <v>31020.21</v>
+      </c>
+      <c r="J154" s="1">
+        <v>2.386096856954</v>
+      </c>
+      <c r="K154">
+        <v>2.1</v>
+      </c>
+      <c r="L154" t="s">
         <v>488</v>
       </c>
-      <c r="C154" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>3946376.0</v>
+        <v>1331060.06</v>
       </c>
       <c r="N154" s="1">
-        <v>4146568.33</v>
+        <v>1358318.06</v>
       </c>
       <c r="O154" s="1">
-        <v>0.81</v>
+        <v>0.26</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>489</v>
+      </c>
+      <c r="B155" t="s">
         <v>490</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C155" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.54</v>
+      </c>
+      <c r="E155" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="I155" s="1">
+        <v>1895.24</v>
+      </c>
+      <c r="J155" s="1">
+        <v>0.094341953771865</v>
+      </c>
+      <c r="K155">
+        <v>0.86</v>
+      </c>
+      <c r="L155" t="s">
         <v>491</v>
       </c>
-      <c r="C155" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>3481973.32</v>
+        <v>2010800.0</v>
       </c>
       <c r="N155" s="1">
-        <v>3506963.32</v>
+        <v>2028083.89</v>
       </c>
       <c r="O155" s="1">
-        <v>0.68</v>
+        <v>0.39</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>492</v>
+      </c>
+      <c r="B156" t="s">
         <v>493</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>101.06</v>
+      </c>
+      <c r="E156" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="I156" s="1">
+        <v>15655.25</v>
+      </c>
+      <c r="J156" s="1">
+        <v>1.1037368067927</v>
+      </c>
+      <c r="K156">
+        <v>3.37</v>
+      </c>
+      <c r="L156" t="s">
         <v>494</v>
       </c>
-      <c r="C156" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>3195358.48</v>
+        <v>1434041.4</v>
       </c>
       <c r="N156" s="1">
-        <v>3298173.16</v>
+        <v>1481801.44</v>
       </c>
       <c r="O156" s="1">
-        <v>0.64</v>
+        <v>0.28</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>495</v>
+      </c>
+      <c r="B157" t="s">
         <v>496</v>
       </c>
-      <c r="B157" t="s">
+      <c r="C157" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>98.447</v>
+      </c>
+      <c r="E157" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="I157" s="1">
+        <v>170686.89</v>
+      </c>
+      <c r="J157" s="1">
+        <v>7.0204904494007</v>
+      </c>
+      <c r="K157">
+        <v>0.3</v>
+      </c>
+      <c r="L157" t="s">
         <v>497</v>
       </c>
-      <c r="C157" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M157" s="1">
-        <v>5434939.5</v>
+        <v>2601954.21</v>
       </c>
       <c r="N157" s="1">
-        <v>5462787.57</v>
+        <v>2609883.21</v>
       </c>
       <c r="O157" s="1">
-        <v>1.06</v>
+        <v>0.5</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>498</v>
+      </c>
+      <c r="B158" t="s">
         <v>499</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C158" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>101.33</v>
+      </c>
+      <c r="E158" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="I158" s="1">
+        <v>45064.83</v>
+      </c>
+      <c r="J158" s="1">
+        <v>1.3089914820308</v>
+      </c>
+      <c r="K158">
+        <v>0.21</v>
+      </c>
+      <c r="L158" t="s">
         <v>500</v>
       </c>
-      <c r="C158" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M158" s="1">
-        <v>1757545.08</v>
+        <v>3487778.6</v>
       </c>
       <c r="N158" s="1">
-        <v>1791583.83</v>
+        <v>3495092.85</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>0.67</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>501</v>
+      </c>
+      <c r="B159" t="s">
         <v>502</v>
       </c>
-      <c r="B159" t="s">
+      <c r="C159" s="1">
+        <v>1732000.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>103.598</v>
+      </c>
+      <c r="E159" s="1">
+        <v>100.16080774</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>1734785.19</v>
+      </c>
+      <c r="I159" s="1">
+        <v>59532.17</v>
+      </c>
+      <c r="J159" s="1">
+        <v>3.4316738662036</v>
+      </c>
+      <c r="K159">
+        <v>0.98</v>
+      </c>
+      <c r="L159" t="s">
         <v>503</v>
       </c>
-      <c r="C159" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M159" s="1">
-        <v>3401920.0</v>
+        <v>1794317.36</v>
       </c>
       <c r="N159" s="1">
-        <v>3550358.36</v>
+        <v>1811204.36</v>
       </c>
       <c r="O159" s="1">
-        <v>0.69</v>
+        <v>0.35</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>504</v>
+      </c>
+      <c r="B160" t="s">
         <v>505</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C160" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>101.552</v>
+      </c>
+      <c r="E160" s="1">
+        <v>100.0558076</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>5002790.38</v>
+      </c>
+      <c r="I160" s="1">
+        <v>74809.62</v>
+      </c>
+      <c r="J160" s="1">
+        <v>1.4953578766576</v>
+      </c>
+      <c r="K160">
+        <v>2.87</v>
+      </c>
+      <c r="L160" t="s">
         <v>506</v>
       </c>
-      <c r="C160" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>1322415.38</v>
+        <v>5077600.0</v>
       </c>
       <c r="N160" s="1">
-        <v>1345941.63</v>
+        <v>5220921.92</v>
       </c>
       <c r="O160" s="1">
-        <v>0.26</v>
+        <v>1.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>507</v>
+      </c>
+      <c r="B161" t="s">
         <v>508</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>85.316</v>
+      </c>
+      <c r="E161" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-368733.28</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-14.917766628928</v>
+      </c>
+      <c r="K161">
+        <v>0.29</v>
+      </c>
+      <c r="L161" t="s">
         <v>509</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>2017800.0</v>
+        <v>2103039.4</v>
       </c>
       <c r="N161" s="1">
-        <v>2028235.56</v>
+        <v>2110280.34</v>
       </c>
       <c r="O161" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>510</v>
+      </c>
+      <c r="B162" t="s">
         <v>511</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>101.369</v>
+      </c>
+      <c r="E162" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>7296.77</v>
+      </c>
+      <c r="J162" s="1">
+        <v>1.369</v>
+      </c>
+      <c r="K162">
+        <v>0.81</v>
+      </c>
+      <c r="L162" t="s">
         <v>512</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>1577904.0</v>
+        <v>540296.77</v>
       </c>
       <c r="N162" s="1">
-        <v>1617619.07</v>
+        <v>544632.95</v>
       </c>
       <c r="O162" s="1">
-        <v>0.31</v>
+        <v>0.1</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>513</v>
+      </c>
+      <c r="B163" t="s">
         <v>514</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.807</v>
+      </c>
+      <c r="E163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-5597.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>-0.193</v>
+      </c>
+      <c r="K163">
+        <v>0.52</v>
+      </c>
+      <c r="L163" t="s">
         <v>515</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>1437929.46</v>
+        <v>2894403.0</v>
       </c>
       <c r="N163" s="1">
-        <v>1481709.5</v>
+        <v>2909370.42</v>
       </c>
       <c r="O163" s="1">
-        <v>0.29</v>
+        <v>0.56</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>516</v>
+      </c>
+      <c r="B164" t="s">
         <v>517</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>98.594</v>
+      </c>
+      <c r="E164" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>123200.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>12.815525093256</v>
+      </c>
+      <c r="K164">
+        <v>2.23</v>
+      </c>
+      <c r="L164" t="s">
         <v>518</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>2595029.55</v>
+        <v>1084534.0</v>
       </c>
       <c r="N164" s="1">
-        <v>2599159.24</v>
+        <v>1109096.85</v>
       </c>
       <c r="O164" s="1">
-        <v>0.51</v>
+        <v>0.21</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>519</v>
+      </c>
+      <c r="B165" t="s">
+        <v>517</v>
+      </c>
+      <c r="C165" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>95.626</v>
+      </c>
+      <c r="E165" s="1">
+        <v>94.06809095</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>1975429.91</v>
+      </c>
+      <c r="I165" s="1">
+        <v>32716.09</v>
+      </c>
+      <c r="J165" s="1">
+        <v>1.6561503819693</v>
+      </c>
+      <c r="K165">
+        <v>1.92</v>
+      </c>
+      <c r="L165" t="s">
         <v>520</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>3488673.52</v>
+        <v>2008146.0</v>
       </c>
       <c r="N165" s="1">
-        <v>3548812.91</v>
+        <v>2048472.9</v>
       </c>
       <c r="O165" s="1">
-        <v>0.69</v>
+        <v>0.39</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>521</v>
+      </c>
+      <c r="B166" t="s">
+        <v>522</v>
+      </c>
+      <c r="C166" s="1">
+        <v>2010000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>105.103</v>
+      </c>
+      <c r="E166" s="1">
+        <v>102.4847393</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>2059943.26</v>
+      </c>
+      <c r="I166" s="1">
+        <v>52627.04</v>
+      </c>
+      <c r="J166" s="1">
+        <v>2.5547810477071</v>
+      </c>
+      <c r="K166">
+        <v>4.63</v>
+      </c>
+      <c r="L166" t="s">
         <v>523</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>1790870.68</v>
+        <v>2112570.3</v>
       </c>
       <c r="N166" s="1">
-        <v>1802778.18</v>
+        <v>2205725.54</v>
       </c>
       <c r="O166" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>524</v>
+      </c>
+      <c r="B167" t="s">
+        <v>525</v>
+      </c>
+      <c r="C167" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>92.846</v>
+      </c>
+      <c r="E167" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-1817.2</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-0.16559139784946</v>
+      </c>
+      <c r="K167">
+        <v>1.96</v>
+      </c>
+      <c r="L167" t="s">
         <v>526</v>
       </c>
-      <c r="B167" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>5057700.0</v>
+        <v>1095582.8</v>
       </c>
       <c r="N167" s="1">
-        <v>5190234.25</v>
+        <v>1118764.88</v>
       </c>
       <c r="O167" s="1">
-        <v>1.01</v>
+        <v>0.21</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>527</v>
+      </c>
+      <c r="B168" t="s">
+        <v>528</v>
+      </c>
+      <c r="C168" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>101.735</v>
+      </c>
+      <c r="E168" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-38856.76</v>
+      </c>
+      <c r="J168" s="1">
+        <v>-2.4496047463908</v>
+      </c>
+      <c r="K168">
+        <v>2.48</v>
+      </c>
+      <c r="L168" t="s">
         <v>529</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>2250027.35</v>
+        <v>1547389.35</v>
       </c>
       <c r="N168" s="1">
-        <v>2320425.35</v>
+        <v>1585065.79</v>
       </c>
       <c r="O168" s="1">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="B169" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="C169" s="1">
-        <v>533000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.656</v>
+        <v>98.723</v>
       </c>
       <c r="E169" s="1">
         <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>533000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>8826.48</v>
+        <v>-19155.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.656</v>
+        <v>-1.277</v>
       </c>
       <c r="K169">
-        <v>0.25</v>
+        <v>0.95</v>
       </c>
       <c r="L169" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="M169" s="1">
-        <v>541826.48</v>
+        <v>1480845.0</v>
       </c>
       <c r="N169" s="1">
-        <v>543140.47</v>
+        <v>1495063.75</v>
       </c>
       <c r="O169" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>533</v>
+      </c>
+      <c r="B170" t="s">
+        <v>534</v>
+      </c>
+      <c r="C170" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>102.243</v>
+      </c>
+      <c r="E170" s="1">
+        <v>99.44707143</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>1963085.19</v>
+      </c>
+      <c r="I170" s="1">
+        <v>55191.63</v>
+      </c>
+      <c r="J170" s="1">
+        <v>2.8114740145332</v>
+      </c>
+      <c r="K170">
+        <v>3.15</v>
+      </c>
+      <c r="L170" t="s">
         <v>535</v>
       </c>
-      <c r="B170" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>2435073.64</v>
+        <v>2018276.82</v>
       </c>
       <c r="N170" s="1">
-        <v>2444900.58</v>
+        <v>2080478.38</v>
       </c>
       <c r="O170" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>536</v>
+      </c>
+      <c r="B171" t="s">
+        <v>537</v>
+      </c>
+      <c r="C171" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>103.317</v>
+      </c>
+      <c r="E171" s="1">
+        <v>100.82032267</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>3024609.68</v>
+      </c>
+      <c r="I171" s="1">
+        <v>74900.32</v>
+      </c>
+      <c r="J171" s="1">
+        <v>2.476363164982</v>
+      </c>
+      <c r="K171">
+        <v>1.39</v>
+      </c>
+      <c r="L171" t="s">
         <v>538</v>
       </c>
-      <c r="B171" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>2208285.4</v>
+        <v>3099510.0</v>
       </c>
       <c r="N171" s="1">
-        <v>2245204.85</v>
+        <v>3141072.5</v>
       </c>
       <c r="O171" s="1">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>539</v>
+      </c>
+      <c r="B172" t="s">
+        <v>540</v>
+      </c>
+      <c r="C172" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>112.677</v>
+      </c>
+      <c r="E172" s="1">
+        <v>113.539</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>1476007.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-11206.0</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-0.75921049154916</v>
+      </c>
+      <c r="K172">
+        <v>3.44</v>
+      </c>
+      <c r="L172" t="s">
         <v>541</v>
       </c>
-      <c r="B172" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>2906409.0</v>
+        <v>1464801.0</v>
       </c>
       <c r="N172" s="1">
-        <v>2914066.75</v>
+        <v>1509542.67</v>
       </c>
       <c r="O172" s="1">
-        <v>0.57</v>
+        <v>0.29</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>542</v>
+      </c>
+      <c r="B173" t="s">
+        <v>543</v>
+      </c>
+      <c r="C173" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>92.509</v>
+      </c>
+      <c r="E173" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-162873.44</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-7.3357373613774</v>
+      </c>
+      <c r="K173">
+        <v>1.0</v>
+      </c>
+      <c r="L173" t="s">
         <v>544</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>2016063.0</v>
+        <v>2057400.16</v>
       </c>
       <c r="N173" s="1">
-        <v>2053519.18</v>
+        <v>2079541.69</v>
       </c>
       <c r="O173" s="1">
         <v>0.4</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>545</v>
+      </c>
+      <c r="B174" t="s">
+        <v>546</v>
+      </c>
+      <c r="C174" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>103.044</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.55343345</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>2887049.57</v>
+      </c>
+      <c r="I174" s="1">
+        <v>101226.43</v>
+      </c>
+      <c r="J174" s="1">
+        <v>3.5062241761232</v>
+      </c>
+      <c r="K174">
+        <v>2.0</v>
+      </c>
+      <c r="L174" t="s">
         <v>547</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>1084468.0</v>
+        <v>2988276.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1107208.16</v>
+        <v>3046375.32</v>
       </c>
       <c r="O174" s="1">
-        <v>0.22</v>
+        <v>0.58</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>548</v>
+      </c>
+      <c r="B175" t="s">
+        <v>546</v>
+      </c>
+      <c r="C175" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.979</v>
+      </c>
+      <c r="E175" s="1">
+        <v>98.387</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>885483.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>14328.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>1.6180999522295</v>
+      </c>
+      <c r="K175">
+        <v>2.46</v>
+      </c>
+      <c r="L175" t="s">
         <v>549</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>2110640.7</v>
+        <v>899811.0</v>
       </c>
       <c r="N175" s="1">
-        <v>2198158.3</v>
+        <v>921928.81</v>
       </c>
       <c r="O175" s="1">
-        <v>0.43</v>
+        <v>0.18</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>550</v>
+      </c>
+      <c r="B176" t="s">
+        <v>551</v>
+      </c>
+      <c r="C176" s="1">
+        <v>4419000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>102.635</v>
+      </c>
+      <c r="E176" s="1">
+        <v>100.25273885</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>4430168.53</v>
+      </c>
+      <c r="I176" s="1">
+        <v>105272.11</v>
+      </c>
+      <c r="J176" s="1">
+        <v>2.3762551985804</v>
+      </c>
+      <c r="K176">
+        <v>1.28</v>
+      </c>
+      <c r="L176" t="s">
         <v>552</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>1118026.4</v>
+        <v>4535440.64</v>
       </c>
       <c r="N176" s="1">
-        <v>1136873.62</v>
+        <v>4592212.52</v>
       </c>
       <c r="O176" s="1">
-        <v>0.22</v>
+        <v>0.88</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>553</v>
+      </c>
+      <c r="B177" t="s">
+        <v>554</v>
+      </c>
+      <c r="C177" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>104.954</v>
+      </c>
+      <c r="E177" s="1">
+        <v>99.58935313</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>1593429.65</v>
+      </c>
+      <c r="I177" s="1">
+        <v>85834.35</v>
+      </c>
+      <c r="J177" s="1">
+        <v>5.3867674672679</v>
+      </c>
+      <c r="K177">
+        <v>4.03</v>
+      </c>
+      <c r="L177" t="s">
         <v>555</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>1559344.41</v>
+        <v>1679264.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1589975.66</v>
+        <v>1743740.71</v>
       </c>
       <c r="O177" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>556</v>
+      </c>
+      <c r="B178" t="s">
+        <v>557</v>
+      </c>
+      <c r="C178" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>97.101</v>
+      </c>
+      <c r="E178" s="1">
+        <v>89.63713976</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>3675122.73</v>
+      </c>
+      <c r="I178" s="1">
+        <v>306018.27</v>
+      </c>
+      <c r="J178" s="1">
+        <v>8.3267496756496</v>
+      </c>
+      <c r="K178">
+        <v>2.17</v>
+      </c>
+      <c r="L178" t="s">
         <v>558</v>
       </c>
-      <c r="B178" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>1530720.0</v>
+        <v>3981141.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1537152.29</v>
+        <v>4070161.55</v>
       </c>
       <c r="O178" s="1">
-        <v>0.3</v>
+        <v>0.78</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>559</v>
+      </c>
+      <c r="B179" t="s">
+        <v>560</v>
+      </c>
+      <c r="C179" s="1">
+        <v>4408000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>102.197</v>
+      </c>
+      <c r="E179" s="1">
+        <v>102.79332963</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>4531129.97</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-26286.21</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-0.58012482921561</v>
+      </c>
+      <c r="K179">
+        <v>0.36</v>
+      </c>
+      <c r="L179" t="s">
         <v>561</v>
       </c>
-      <c r="B179" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>2017349.04</v>
+        <v>4504843.76</v>
       </c>
       <c r="N179" s="1">
-        <v>2074348.29</v>
+        <v>4520547.26</v>
       </c>
       <c r="O179" s="1">
-        <v>0.4</v>
+        <v>0.86</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>562</v>
+      </c>
+      <c r="B180" t="s">
+        <v>563</v>
+      </c>
+      <c r="C180" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.158</v>
+      </c>
+      <c r="E180" s="1">
+        <v>100.256</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>1604096.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-1568.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-0.097749760612831</v>
+      </c>
+      <c r="K180">
+        <v>0.26</v>
+      </c>
+      <c r="L180" t="s">
         <v>564</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>3098250.0</v>
+        <v>1602528.0</v>
       </c>
       <c r="N180" s="1">
-        <v>3131427.08</v>
+        <v>1606728.0</v>
       </c>
       <c r="O180" s="1">
-        <v>0.61</v>
+        <v>0.31</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="B181" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="C181" s="1">
-        <v>1300000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>112.731</v>
+        <v>81.887</v>
       </c>
       <c r="E181" s="1">
-        <v>113.539</v>
+        <v>73.81842241</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1476007.0</v>
+        <v>2140734.25</v>
       </c>
       <c r="I181" s="1">
-        <v>-10504.0</v>
+        <v>233988.75</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.71164974149852</v>
+        <v>10.930303469475</v>
       </c>
       <c r="K181">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>0.01</v>
+      </c>
+      <c r="L181">
+        <v>297.95</v>
       </c>
       <c r="M181" s="1">
-        <v>1465503.0</v>
+        <v>2374723.0</v>
       </c>
       <c r="N181" s="1">
-        <v>1504119.32</v>
+        <v>2375020.95</v>
       </c>
       <c r="O181" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="B182" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="C182" s="1">
-        <v>2224000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>94.863</v>
+        <v>96.216</v>
       </c>
       <c r="E182" s="1">
-        <v>99.83244604</v>
+        <v>93.7</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>2220273.6</v>
+        <v>2155100.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-110520.48</v>
+        <v>57868.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-4.9777865214449</v>
+        <v>2.6851654215582</v>
       </c>
       <c r="K182">
-        <v>0.66</v>
+        <v>1.29</v>
       </c>
       <c r="L182" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="M182" s="1">
-        <v>2109753.12</v>
+        <v>2212968.0</v>
       </c>
       <c r="N182" s="1">
-        <v>2124514.14</v>
+        <v>2242600.19</v>
       </c>
       <c r="O182" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="B183" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="C183" s="1">
-        <v>2900000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.117</v>
+        <v>96.149</v>
       </c>
       <c r="E183" s="1">
-        <v>99.55343345</v>
+        <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>2887049.57</v>
+        <v>3355000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>103343.43</v>
+        <v>-129201.05</v>
       </c>
       <c r="J183" s="1">
-        <v>3.5795516320144</v>
+        <v>-3.851</v>
       </c>
       <c r="K183">
-        <v>1.72</v>
+        <v>0.69</v>
       </c>
       <c r="L183" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="M183" s="1">
-        <v>2990393.0</v>
+        <v>3225798.95</v>
       </c>
       <c r="N183" s="1">
-        <v>3040358.41</v>
+        <v>3248864.58</v>
       </c>
       <c r="O183" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="B184" t="s">
         <v>574</v>
       </c>
       <c r="C184" s="1">
-        <v>900000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.977</v>
+        <v>97.221</v>
       </c>
       <c r="E184" s="1">
-        <v>98.387</v>
+        <v>101.28018323</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>885483.0</v>
+        <v>1569842.84</v>
       </c>
       <c r="I184" s="1">
-        <v>14310.0</v>
+        <v>-62917.34</v>
       </c>
       <c r="J184" s="1">
-        <v>1.6160671633448</v>
+        <v>-4.0078750813043</v>
       </c>
       <c r="K184">
-        <v>2.29</v>
+        <v>2.15</v>
       </c>
       <c r="L184" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="M184" s="1">
-        <v>899793.0</v>
+        <v>1506925.5</v>
       </c>
       <c r="N184" s="1">
-        <v>920422.11</v>
+        <v>1540219.63</v>
       </c>
       <c r="O184" s="1">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>576</v>
+      </c>
+      <c r="B185" t="s">
+        <v>577</v>
+      </c>
+      <c r="C185" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>97.036</v>
+      </c>
+      <c r="E185" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="I185" s="1">
+        <v>218835.01</v>
+      </c>
+      <c r="J185" s="1">
+        <v>4.3042320910914</v>
+      </c>
+      <c r="K185">
+        <v>1.55</v>
+      </c>
+      <c r="L185" t="s">
         <v>578</v>
       </c>
-      <c r="B185" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>4528193.49</v>
+        <v>5303017.4</v>
       </c>
       <c r="N185" s="1">
-        <v>4567320.05</v>
+        <v>5387462.88</v>
       </c>
       <c r="O185" s="1">
-        <v>0.89</v>
+        <v>1.03</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>579</v>
+      </c>
+      <c r="B186" t="s">
+        <v>580</v>
+      </c>
+      <c r="C186" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>98.956</v>
+      </c>
+      <c r="E186" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="I186" s="1">
+        <v>335922.23</v>
+      </c>
+      <c r="J186" s="1">
+        <v>5.6012600897359</v>
+      </c>
+      <c r="K186">
+        <v>4.08</v>
+      </c>
+      <c r="L186" t="s">
         <v>581</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>1676240.0</v>
+        <v>6333184.0</v>
       </c>
       <c r="N186" s="1">
-        <v>1735998.9</v>
+        <v>6594005.92</v>
       </c>
       <c r="O186" s="1">
-        <v>0.34</v>
+        <v>1.26</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>582</v>
+      </c>
+      <c r="B187" t="s">
+        <v>583</v>
+      </c>
+      <c r="C187" s="1">
+        <v>1067000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>104.437</v>
+      </c>
+      <c r="E187" s="1">
+        <v>102.21806092</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>1090666.71</v>
+      </c>
+      <c r="I187" s="1">
+        <v>23676.08</v>
+      </c>
+      <c r="J187" s="1">
+        <v>2.1707896448036</v>
+      </c>
+      <c r="K187">
+        <v>3.89</v>
+      </c>
+      <c r="L187" t="s">
         <v>584</v>
       </c>
-      <c r="B187" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>3982330.0</v>
+        <v>1114342.79</v>
       </c>
       <c r="N187" s="1">
-        <v>4065453.29</v>
+        <v>1155860.78</v>
       </c>
       <c r="O187" s="1">
-        <v>0.79</v>
+        <v>0.22</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>585</v>
+      </c>
+      <c r="B188" t="s">
+        <v>586</v>
+      </c>
+      <c r="C188" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>97.996</v>
+      </c>
+      <c r="E188" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-80099.45</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-2.0668241449541</v>
+      </c>
+      <c r="K188">
+        <v>0.7</v>
+      </c>
+      <c r="L188" t="s">
         <v>587</v>
       </c>
-      <c r="B188" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>4501890.4</v>
+        <v>3795385.08</v>
       </c>
       <c r="N188" s="1">
-        <v>4654563.32</v>
+        <v>3822496.08</v>
       </c>
       <c r="O188" s="1">
-        <v>0.91</v>
+        <v>0.73</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>588</v>
+      </c>
+      <c r="B189" t="s">
+        <v>589</v>
+      </c>
+      <c r="C189" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>95.747</v>
+      </c>
+      <c r="E189" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="I189" s="1">
+        <v>71884.5</v>
+      </c>
+      <c r="J189" s="1">
+        <v>4.6203773007643</v>
+      </c>
+      <c r="K189">
+        <v>1.1</v>
+      </c>
+      <c r="L189" t="s">
         <v>590</v>
       </c>
-      <c r="B189" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>1602016.0</v>
+        <v>1627699.0</v>
       </c>
       <c r="N189" s="1">
-        <v>1642849.33</v>
+        <v>1646434.42</v>
       </c>
       <c r="O189" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>591</v>
+      </c>
+      <c r="B190" t="s">
+        <v>592</v>
+      </c>
+      <c r="C190" s="1">
+        <v>3338000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.859</v>
+      </c>
+      <c r="E190" s="1">
+        <v>90.92355123</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>3035028.14</v>
+      </c>
+      <c r="I190" s="1">
+        <v>298265.28</v>
+      </c>
+      <c r="J190" s="1">
+        <v>9.8274304632971</v>
+      </c>
+      <c r="K190">
+        <v>0.73</v>
+      </c>
+      <c r="L190" t="s">
         <v>593</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>2321479.0</v>
+        <v>3333293.42</v>
       </c>
       <c r="N190" s="1">
-        <v>2338859.14</v>
+        <v>3357772.09</v>
       </c>
       <c r="O190" s="1">
-        <v>0.46</v>
+        <v>0.64</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>594</v>
+      </c>
+      <c r="B191" t="s">
+        <v>595</v>
+      </c>
+      <c r="C191" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.862</v>
+      </c>
+      <c r="E191" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>20947.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>2.1425364104358</v>
+      </c>
+      <c r="K191">
+        <v>0.49</v>
+      </c>
+      <c r="L191" t="s">
         <v>596</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>2214302.0</v>
+        <v>998620.0</v>
       </c>
       <c r="N191" s="1">
-        <v>2242114.67</v>
+        <v>1003488.78</v>
       </c>
       <c r="O191" s="1">
-        <v>0.44</v>
+        <v>0.19</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>597</v>
+      </c>
+      <c r="B192" t="s">
+        <v>598</v>
+      </c>
+      <c r="C192" s="1">
+        <v>3432300.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>104.888</v>
+      </c>
+      <c r="E192" s="1">
+        <v>103.09125717</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>3538401.22</v>
+      </c>
+      <c r="I192" s="1">
+        <v>61669.6</v>
+      </c>
+      <c r="J192" s="1">
+        <v>1.7428662315462</v>
+      </c>
+      <c r="K192">
+        <v>0.9</v>
+      </c>
+      <c r="L192" t="s">
         <v>599</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>3330474.95</v>
+        <v>3600070.82</v>
       </c>
       <c r="N192" s="1">
-        <v>3337464.53</v>
+        <v>3630961.52</v>
       </c>
       <c r="O192" s="1">
-        <v>0.65</v>
+        <v>0.69</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>600</v>
+      </c>
+      <c r="B193" t="s">
+        <v>601</v>
+      </c>
+      <c r="C193" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>107.471</v>
+      </c>
+      <c r="E193" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="I193" s="1">
+        <v>352753.23</v>
+      </c>
+      <c r="J193" s="1">
+        <v>7.1795204819077</v>
+      </c>
+      <c r="K193">
+        <v>5.06</v>
+      </c>
+      <c r="L193" t="s">
         <v>602</v>
       </c>
-      <c r="B193" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>1521170.0</v>
+        <v>5266079.0</v>
       </c>
       <c r="N193" s="1">
-        <v>1549434.08</v>
+        <v>5514166.67</v>
       </c>
       <c r="O193" s="1">
-        <v>0.3</v>
+        <v>1.05</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>603</v>
+      </c>
+      <c r="B194" t="s">
+        <v>604</v>
+      </c>
+      <c r="C194" s="1">
+        <v>22000000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>11.07641109</v>
+      </c>
+      <c r="E194" s="1">
+        <v>0.1108537268</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>2438781.99</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-218915.99</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-8.9764477061765</v>
+      </c>
+      <c r="K194">
+        <v>0.0</v>
+      </c>
+      <c r="L194" t="s">
         <v>605</v>
       </c>
-      <c r="B194" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>5313674.15</v>
+        <v>2219866.0</v>
       </c>
       <c r="N194" s="1">
-        <v>5388686.89</v>
+        <v>2436810.44</v>
       </c>
       <c r="O194" s="1">
-        <v>1.05</v>
+        <v>0.47</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>606</v>
+      </c>
+      <c r="B195" t="s">
+        <v>607</v>
+      </c>
+      <c r="C195" s="1">
+        <v>-72200000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>11.07641111</v>
+      </c>
+      <c r="E195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-7285196.62</v>
+      </c>
+      <c r="J195" s="1">
+        <v>0</v>
+      </c>
+      <c r="K195">
+        <v>0.0</v>
+      </c>
+      <c r="L195" t="s">
         <v>608</v>
       </c>
-      <c r="B195" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>6377856.0</v>
+        <v>-7285196.62</v>
       </c>
       <c r="N195" s="1">
-        <v>6622568.33</v>
+        <v>-7997168.82</v>
       </c>
       <c r="O195" s="1">
-        <v>1.29</v>
+        <v>-1.53</v>
       </c>
       <c r="P195">
-        <v>1</v>
-[...398 lines deleted...]
-      <c r="P203">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>