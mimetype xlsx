--- v1 (2026-05-29)
+++ v2 (2026-06-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="609">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="617">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1728 +163,1752 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>1 000.68</t>
+    <t>8 005.48</t>
+  </si>
+  <si>
+    <t>XS2900445375</t>
+  </si>
+  <si>
+    <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
+  </si>
+  <si>
+    <t>67 011.88</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>30 535.00</t>
+    <t>35 706.25</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>85 068.49</t>
+    <t>94 993.15</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>64 489.25</t>
+    <t>3 454.78</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>6 187.50</t>
+    <t>10 125.00</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>14 418.25</t>
+    <t>23 593.50</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>11 242.69</t>
+    <t>24 359.16</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>16 860.60</t>
+    <t>24 237.11</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>74 756.71</t>
+    <t>83 196.99</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
-    <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
-[...2 lines deleted...]
-    <t>173 046.58</t>
+    <t>ALSTRIA SARL 5.5 20/03/2031</t>
+  </si>
+  <si>
+    <t>1 989.04</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>4 852.05</t>
+    <t>7 067.12</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>69 975.18</t>
+    <t>79 642.81</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>24 089.56</t>
+    <t>34 628.74</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>37 568.17</t>
+    <t>54 004.24</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>9 121.56</t>
+    <t>17 828.51</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>99 521.00</t>
+    <t>114 665.50</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>54 689.69</t>
+    <t>63 012.03</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>33 950.56</t>
+    <t>41 700.14</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>149 531.51</t>
+    <t>163 184.38</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>12 794.27</t>
+    <t>16 376.67</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>8 425.16</t>
-[...8 lines deleted...]
-    <t>12 276.00</t>
+    <t>10 693.47</t>
   </si>
   <si>
     <t>XS2769426623</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7 28/02/2029</t>
   </si>
   <si>
-    <t>1 233.75</t>
+    <t>6 415.50</t>
   </si>
   <si>
     <t>XS2648489388</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7.25 31/07/2030</t>
   </si>
   <si>
-    <t>8 805.73</t>
+    <t>14 409.38</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>20 825.69</t>
+    <t>30 765.22</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>7 315.94</t>
+    <t>12 437.09</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>25 559.63</t>
+    <t>32 441.06</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>39 364.50</t>
+    <t>47 018.71</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
+    <t>3 070.62</t>
+  </si>
+  <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>38 163.70</t>
+    <t>43 471.23</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
+    <t>5 130.82</t>
+  </si>
+  <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>51 750.00</t>
+    <t>59 625.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>80 515.19</t>
+    <t>100 886.50</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>65 367.50</t>
+    <t>74 281.25</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>115 267.50</t>
+    <t>137 680.63</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>60 564.00</t>
+    <t>70 658.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>56 671.88</t>
+    <t>66 192.75</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>47 266.92</t>
+    <t>54 459.71</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>134 306.51</t>
+    <t>145 633.56</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>19 924.67</t>
+    <t>25 289.00</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>53 381.25</t>
+    <t>61 059.38</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>9 041.67</t>
+    <t>12 997.40</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>23 376.16</t>
+    <t>37 401.86</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>40 500.00</t>
+    <t>44 383.56</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>37 929.06</t>
+    <t>43 347.50</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>78 371.06</t>
+    <t>90 297.09</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>31 729.50</t>
+    <t>37 899.13</t>
   </si>
   <si>
     <t>XS3230567144</t>
   </si>
   <si>
     <t>DEUCE FINCO PLC 20/11/2032</t>
   </si>
   <si>
-    <t>20 603.89</t>
+    <t>1 820.71</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>10 816.44</t>
+    <t>15 649.32</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>41 527.50</t>
+    <t>2 224.69</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>36 520.55</t>
+    <t>41 468.49</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>20 659.91</t>
+    <t>25 480.56</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>71 731.25</t>
+    <t>82 646.88</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>21 752.25</t>
+    <t>25 062.38</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>64 010.96</t>
+    <t>1 808.22</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>138 268.49</t>
+    <t>3 142.47</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>24 535.88</t>
+    <t>32 714.50</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>102 045.66</t>
+    <t>125 088.23</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>71 271.67</t>
+    <t>83 440.00</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>26 243.75</t>
+    <t>33 309.38</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>70 969.18</t>
+    <t>77 448.97</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>57 645.48</t>
+    <t>61 968.89</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>17 909.50</t>
+    <t>23 879.33</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>73 575.34</t>
+    <t>79 472.60</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>37 979.91</t>
+    <t>46 036.25</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>60 452.44</t>
-[...26 lines deleted...]
-    <t>5 095.54</t>
+    <t>76 728.09</t>
+  </si>
+  <si>
+    <t>XS3224536121</t>
+  </si>
+  <si>
+    <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
+  </si>
+  <si>
+    <t>2 998.31</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>17 158.22</t>
+    <t>24 824.66</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>33 932.67</t>
+    <t>39 096.33</t>
+  </si>
+  <si>
+    <t>XS3152574763</t>
+  </si>
+  <si>
+    <t>FORVIA SE 5.375 15/03/2031</t>
+  </si>
+  <si>
+    <t>6 046.88</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>32 929.68</t>
+    <t>38 551.82</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>35 389.74</t>
+    <t>40 445.42</t>
   </si>
   <si>
     <t>XS2937174196</t>
   </si>
   <si>
     <t>GETLINK SE 4.125 15/04/2030</t>
   </si>
   <si>
-    <t>48 670.88</t>
+    <t>56 077.31</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>8 820.00</t>
+    <t>14 608.13</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>18 893.29</t>
+    <t>23 561.04</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>40 598.63</t>
+    <t>43 791.78</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>59 416.67</t>
+    <t>68 458.33</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>74 610.63</t>
+    <t>87 453.44</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>60 303.38</t>
+    <t>35 075.91</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>7 472.25</t>
+    <t>8 925.19</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>60 869.79</t>
+    <t>71 095.92</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>32 300.13</t>
+    <t>40 996.31</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>12 587.81</t>
+    <t>18 735.34</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>6 970.54</t>
+    <t>11 692.52</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>24 345.86</t>
+    <t>27 687.45</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>60 750.00</t>
+    <t>72 562.50</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>107 656.77</t>
+    <t>124 039.32</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>7 265.75</t>
+    <t>9 221.92</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>5 671.23</t>
-[...8 lines deleted...]
-    <t>46 717.81</t>
+    <t>13 114.73</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>67 111.11</t>
+    <t>75 919.44</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>61 678.13</t>
+    <t>70 143.75</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>16 002.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>4 282.64</t>
+    <t>7 494.62</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>69 585.54</t>
+    <t>80 174.65</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>69 932.33</t>
+    <t>3 746.38</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>10 276.93</t>
+    <t>1 196.39</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>24 334.52</t>
+    <t>28 010.96</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>27 205.78</t>
+    <t>33 415.80</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>10 882.60</t>
+    <t>16 742.47</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>79 350.84</t>
+    <t>89 389.20</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>31 624.31</t>
-[...8 lines deleted...]
-    <t>2 638.00</t>
+    <t>44 154.70</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>26 172.11</t>
-[...8 lines deleted...]
-    <t>12 101.96</t>
+    <t>31 261.13</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>35 850.21</t>
+    <t>42 021.15</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>15 109.72</t>
+    <t>18 558.68</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>66 519.62</t>
+    <t>84 428.75</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>32 552.36</t>
+    <t>38 201.94</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>13 300.00</t>
+    <t>19 118.75</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>41 950.35</t>
+    <t>4 874.51</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>32 547.74</t>
+    <t>41 424.40</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>38 350.00</t>
-[...8 lines deleted...]
-    <t>2 176.17</t>
+    <t>48 675.00</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>29 380.88</t>
+    <t>35 093.82</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>49 273.88</t>
+    <t>56 718.13</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
+    <t>5 200.00</t>
+  </si>
+  <si>
+    <t>XS2999659704</t>
+  </si>
+  <si>
+    <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
+  </si>
+  <si>
+    <t>87 020.55</t>
+  </si>
+  <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>7 080.00</t>
+    <t>10 177.50</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>57 618.17</t>
+    <t>65 374.46</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>32 870.83</t>
+    <t>40 373.96</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>11 042.71</t>
+    <t>14 782.99</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>90 578.13</t>
-[...8 lines deleted...]
-    <t>2 312.43</t>
+    <t>103 010.42</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>15 330.14</t>
+    <t>23 802.05</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>8 605.07</t>
+    <t>14 434.31</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>8 663.70</t>
+    <t>9 972.60</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>39 203.26</t>
+    <t>45 896.50</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>22 950.00</t>
+    <t>32 990.63</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>85 254.58</t>
+    <t>101 530.46</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>140 213.28</t>
+    <t>148 924.76</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>11 561.06</t>
+    <t>15 476.91</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>23 035.38</t>
+    <t>37 694.25</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>26 437.50</t>
+    <t>34 978.85</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>37 786.19</t>
+    <t>47 959.40</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>53 633.55</t>
+    <t>31 790.50</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>37 949.59</t>
+    <t>42 057.53</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>18 220.29</t>
+    <t>26 361.27</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>64 957.75</t>
+    <t>74 497.00</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>36 868.67</t>
+    <t>1 907.00</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>3 431.87</t>
+    <t>15 443.41</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>39 359.25</t>
+    <t>52 479.00</t>
   </si>
   <si>
     <t>XS2826718087</t>
   </si>
   <si>
     <t>SAIPEM FINANCE INTERNATIONAL BV 4.875 30/05/2030</t>
   </si>
   <si>
-    <t>111 248.70</t>
+    <t>19 781.28</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>32 116.75</t>
+    <t>36 385.43</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>39 438.00</t>
+    <t>2 112.75</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>158 334.25</t>
+    <t>168 230.14</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>27 258.00</t>
+    <t>1 460.25</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>17 283.89</t>
+    <t>24 132.22</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>47 760.04</t>
+    <t>51 740.04</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>7 929.00</t>
+    <t>11 397.94</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>7 314.25</t>
+    <t>15 847.54</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>16 887.00</t>
+    <t>21 433.50</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>143 321.92</t>
+    <t>123 287.67</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>6 997.26</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>7 240.94</t>
+    <t>15 688.70</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>4 336.18</t>
+    <t>7 095.56</t>
+  </si>
+  <si>
+    <t>XS2348767836</t>
+  </si>
+  <si>
+    <t>SYNTHOS SA 2.5 07/06/2028</t>
+  </si>
+  <si>
+    <t>31 728.47</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>14 967.42</t>
+    <t>22 277.08</t>
+  </si>
+  <si>
+    <t>XS2293060658</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>43 197.63</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...8 lines deleted...]
-    <t>40 326.90</t>
+    <t>26 385.53</t>
   </si>
   <si>
     <t>XS2783649176</t>
   </si>
   <si>
     <t>TENNET HOLDING BV PERP</t>
   </si>
   <si>
-    <t>93 155.24</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>23 182.08</t>
+    <t>27 140.00</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>37 676.44</t>
+    <t>44 109.00</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>14 218.75</t>
+    <t>21 328.13</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>62 201.56</t>
+    <t>66 951.50</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>41 562.50</t>
+    <t>49 218.75</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>44 741.67</t>
+    <t>2 396.88</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>22 141.53</t>
+    <t>29 522.05</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>58 099.32</t>
+    <t>66 233.22</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>22 117.81</t>
+    <t>23 606.51</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>56 771.88</t>
+    <t>72 882.81</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>64 476.71</t>
+    <t>69 194.52</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>89 020.55</t>
+    <t>94 917.81</t>
   </si>
   <si>
     <t>XS2581647091</t>
   </si>
   <si>
     <t>VERISURE HOLDING AB 7.125 01/02/2028</t>
   </si>
   <si>
-    <t>15 703.50</t>
+    <t>34 024.25</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>4 200.00</t>
+    <t>9 100.00</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
+    <t>1 340.75</t>
+  </si>
+  <si>
+    <t>XS3192216540</t>
+  </si>
+  <si>
+    <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>29 176.88</t>
+  </si>
+  <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>29 632.19</t>
+    <t>31 451.71</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>23 065.63</t>
+    <t>37 743.75</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>33 294.13</t>
+    <t>38 324.18</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>84 445.48</t>
+    <t>93 878.22</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>260 821.92</t>
+    <t>276 931.51</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>41 517.99</t>
+    <t>44 433.97</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>27 111.00</t>
+    <t>38 972.06</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>18 735.42</t>
+    <t>21 586.46</t>
+  </si>
+  <si>
+    <t>XS2922654418</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 4.875 30/04/2030</t>
+  </si>
+  <si>
+    <t>4 380.82</t>
+  </si>
+  <si>
+    <t>XS2830945452</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 5.375 20/06/2029</t>
+  </si>
+  <si>
+    <t>98 428.91</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>24 478.67</t>
+    <t>35 188.08</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>4 868.78</t>
+    <t>7 044.20</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>30 890.70</t>
+    <t>44 405.38</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>248 087.67</t>
-[...2 lines deleted...]
-    <t>CDS-00107802</t>
+    <t>267 821.92</t>
+  </si>
+  <si>
+    <t>CDS-00107981</t>
   </si>
   <si>
     <t>724500D4BFEWKWVC1G62</t>
   </si>
   <si>
-    <t>216 944.44</t>
-[...8 lines deleted...]
-    <t>-711 972.20</t>
+    <t>10 277.78</t>
+  </si>
+  <si>
+    <t>CDS-00108246</t>
+  </si>
+  <si>
+    <t>20 555.56</t>
+  </si>
+  <si>
+    <t>CDS-00108248</t>
+  </si>
+  <si>
+    <t>-20 555.56</t>
+  </si>
+  <si>
+    <t>CDS-00108215</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2248,299 +2272,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2183220.7855</v>
+        <v>2181794.3988</v>
       </c>
       <c r="D2">
-        <v>134.37</v>
+        <v>131.22</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>293367760.32</v>
+        <v>286306071.0</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>293367760.32</v>
+        <v>286306071.0</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.29</v>
+        <v>53.02</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55764937.27</v>
+        <v>54458190.56</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55764937.27</v>
+        <v>54458190.56</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>450829.6905</v>
+        <v>462936.8238</v>
       </c>
       <c r="D4">
-        <v>124.85</v>
+        <v>121.89</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56287850.05</v>
+        <v>56430408.82</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56287850.05</v>
+        <v>56430408.82</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.75</v>
+        <v>129.65</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.75</v>
+        <v>129.65</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.75</v>
+        <v>129.65</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>129.26</v>
+        <v>126.29</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>129.26</v>
+        <v>126.29</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>129.26</v>
+        <v>126.29</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.85</v>
+        <v>125.82</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1417.35</v>
+        <v>1384.03</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1417.35</v>
+        <v>1384.03</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>10690.3</v>
+        <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>11038.44</v>
+        <v>10781.32</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>118004262.48</v>
+        <v>100851785.93</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>118004262.48</v>
+        <v>100851785.93</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2531.0</v>
+        <v>2691.0</v>
       </c>
       <c r="D9">
-        <v>101.04</v>
+        <v>98.64</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>255732.95</v>
+        <v>265458.31</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>255732.95</v>
+        <v>265458.31</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P195"/>
+  <dimension ref="A1:P199"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O195" sqref="O195"/>
+      <selection activeCell="O199" sqref="O199"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2612,9686 +2636,9886 @@
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
         <v>280000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>93.61</v>
+        <v>89.03</v>
       </c>
       <c r="E3" s="1">
         <v>93.5512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>26194336.0</v>
       </c>
       <c r="I3" s="1">
-        <v>16464.0</v>
+        <v>-1265936.0</v>
       </c>
       <c r="J3" s="1">
-        <v>0.06285328248061</v>
+        <v>-4.8328615774036</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>26210800.0</v>
+        <v>24928400.0</v>
       </c>
       <c r="N3" s="1">
-        <v>26210800.0</v>
+        <v>24928400.0</v>
       </c>
       <c r="O3" s="1">
-        <v>5.01</v>
+        <v>5.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.06</v>
+        <v>3.13</v>
       </c>
       <c r="J4" s="1">
-        <v>927.27272727273</v>
+        <v>948.48484848485</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.39</v>
+        <v>3.46</v>
       </c>
       <c r="N4" s="1">
-        <v>3.39</v>
+        <v>3.46</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>105.87</v>
+        <v>108.27</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>105.87</v>
+        <v>108.27</v>
       </c>
       <c r="N5" s="1">
-        <v>105.87</v>
+        <v>108.27</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>7247.0</v>
+        <v>954.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4778.97</v>
+        <v>4784.78</v>
       </c>
       <c r="E6" s="1">
-        <v>4774.8606195667</v>
+        <v>4783.498951782</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>34603414.91</v>
+        <v>4563458.0</v>
       </c>
       <c r="I6" s="1">
-        <v>29780.68</v>
+        <v>1222.12</v>
       </c>
       <c r="J6" s="1">
-        <v>0.08606283535153</v>
+        <v>0.026780568595131</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>34633195.59</v>
+        <v>4564680.12</v>
       </c>
       <c r="N6" s="1">
-        <v>34633195.59</v>
+        <v>4564680.12</v>
       </c>
       <c r="O6" s="1">
-        <v>6.61</v>
+        <v>0.92</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>2500000.0</v>
+        <v>676.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.631</v>
+        <v>115.32</v>
       </c>
       <c r="E7" s="1">
-        <v>100.13</v>
+        <v>116.823047337</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>87525.0</v>
+        <v>-1016060.0</v>
       </c>
       <c r="J7" s="1">
-        <v>3.4964546090083</v>
+        <v>0</v>
       </c>
       <c r="K7">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2590775.0</v>
+        <v>-1016060.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2591775.68</v>
+        <v>-1016060.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.49</v>
+        <v>-0.2</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" t="s">
         <v>52</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>1576000.0</v>
+        <v>483.0</v>
       </c>
       <c r="D8" s="1">
-        <v>101.457</v>
+        <v>105.68</v>
       </c>
       <c r="E8" s="1">
-        <v>100.0</v>
+        <v>105.815</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1576000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>22962.32</v>
+        <v>-65205.0</v>
       </c>
       <c r="J8" s="1">
-        <v>1.457</v>
+        <v>0</v>
       </c>
       <c r="K8">
-        <v>1.94</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1598962.32</v>
+        <v>-65205.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1629497.32</v>
+        <v>-65205.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.31</v>
+        <v>-0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.955</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>20625.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>0.82392889243983</v>
+      </c>
+      <c r="K9">
+        <v>0.32</v>
+      </c>
+      <c r="L9" t="s">
         <v>55</v>
       </c>
-      <c r="B9" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>4626128.0</v>
+        <v>2523875.0</v>
       </c>
       <c r="N9" s="1">
-        <v>4711196.49</v>
+        <v>2531880.48</v>
       </c>
       <c r="O9" s="1">
-        <v>0.9</v>
+        <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>101.787</v>
+      </c>
+      <c r="E10" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>2070.6</v>
+      </c>
+      <c r="J10" s="1">
+        <v>0.085545722713864</v>
+      </c>
+      <c r="K10">
+        <v>2.82</v>
+      </c>
+      <c r="L10" t="s">
         <v>58</v>
       </c>
-      <c r="B10" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>2673608.61</v>
+        <v>2422530.6</v>
       </c>
       <c r="N10" s="1">
-        <v>2738097.86</v>
+        <v>2489542.48</v>
       </c>
       <c r="O10" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>98.649</v>
+      </c>
+      <c r="E11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-21291.76</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-1.351</v>
+      </c>
+      <c r="K11">
+        <v>2.27</v>
+      </c>
+      <c r="L11" t="s">
         <v>61</v>
       </c>
-      <c r="B11" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>1018640.0</v>
+        <v>1554708.24</v>
       </c>
       <c r="N11" s="1">
-        <v>1024827.5</v>
+        <v>1590414.49</v>
       </c>
       <c r="O11" s="1">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>96.256</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.49072913</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>4576573.54</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-148797.54</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-3.2512869879504</v>
+      </c>
+      <c r="K12">
+        <v>2.07</v>
+      </c>
+      <c r="L12" t="s">
         <v>64</v>
       </c>
-      <c r="B12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>1607324.04</v>
+        <v>4427776.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1621742.29</v>
+        <v>4522769.15</v>
       </c>
       <c r="O12" s="1">
-        <v>0.31</v>
+        <v>0.91</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.889</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="I13" s="1">
+        <v>12042.36</v>
+      </c>
+      <c r="J13" s="1">
+        <v>0.46643022281742</v>
+      </c>
+      <c r="K13">
+        <v>0.13</v>
+      </c>
+      <c r="L13" t="s">
         <v>67</v>
       </c>
-      <c r="B13" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>5403140.22</v>
+        <v>2593856.19</v>
       </c>
       <c r="N13" s="1">
-        <v>5414382.91</v>
+        <v>2597310.97</v>
       </c>
       <c r="O13" s="1">
-        <v>1.03</v>
+        <v>0.52</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.473</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-7749.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-0.77298377322617</v>
+      </c>
+      <c r="K14">
+        <v>1.01</v>
+      </c>
+      <c r="L14" t="s">
         <v>70</v>
       </c>
-      <c r="B14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>1821276.2</v>
+        <v>994730.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1838136.8</v>
+        <v>1004855.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" s="1">
+        <v>1498000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>106.423</v>
+      </c>
+      <c r="E15" s="1">
+        <v>105.76043057</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1584291.25</v>
+      </c>
+      <c r="I15" s="1">
+        <v>9925.29</v>
+      </c>
+      <c r="J15" s="1">
+        <v>0.62648139980575</v>
+      </c>
+      <c r="K15">
+        <v>1.58</v>
+      </c>
+      <c r="L15" t="s">
         <v>73</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>2647300.0</v>
+        <v>1594216.54</v>
       </c>
       <c r="N15" s="1">
-        <v>2722056.71</v>
+        <v>1617810.04</v>
       </c>
       <c r="O15" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C16" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>95.453</v>
+      </c>
+      <c r="E16" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-245435.59</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-4.5045801321299</v>
+      </c>
+      <c r="K16">
+        <v>0.45</v>
+      </c>
+      <c r="L16" t="s">
         <v>76</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>3409659.0</v>
+        <v>5203143.03</v>
       </c>
       <c r="N16" s="1">
-        <v>3582705.58</v>
+        <v>5227502.19</v>
       </c>
       <c r="O16" s="1">
-        <v>0.68</v>
+        <v>1.05</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.321</v>
+      </c>
+      <c r="E17" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-24199.22</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-1.325023307747</v>
+      </c>
+      <c r="K17">
+        <v>1.25</v>
+      </c>
+      <c r="L17" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>2076646.0</v>
+        <v>1802124.88</v>
       </c>
       <c r="N17" s="1">
-        <v>2081498.05</v>
+        <v>1826361.99</v>
       </c>
       <c r="O17" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>103.013</v>
+      </c>
+      <c r="E18" s="1">
+        <v>103.3764868</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>2584412.17</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-9087.17</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-0.35161458011552</v>
+      </c>
+      <c r="K18">
+        <v>3.33</v>
+      </c>
+      <c r="L18" t="s">
         <v>82</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>3367508.16</v>
+        <v>2575325.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3437483.34</v>
+        <v>2658521.99</v>
       </c>
       <c r="O18" s="1">
-        <v>0.66</v>
+        <v>0.53</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.387</v>
+      </c>
+      <c r="E19" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="I19" s="1">
+        <v>48265.41</v>
+      </c>
+      <c r="J19" s="1">
+        <v>1.4784906525463</v>
+      </c>
+      <c r="K19">
+        <v>0.06</v>
+      </c>
+      <c r="L19" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>3114298.13</v>
+        <v>3312771.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3138387.69</v>
+        <v>3314760.04</v>
       </c>
       <c r="O19" s="1">
-        <v>0.6</v>
+        <v>0.67</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C20" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>91.29</v>
+      </c>
+      <c r="E20" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="I20" s="1">
+        <v>206448.4</v>
+      </c>
+      <c r="J20" s="1">
+        <v>11.45706085625</v>
+      </c>
+      <c r="K20">
+        <v>0.32</v>
+      </c>
+      <c r="L20" t="s">
         <v>88</v>
       </c>
-      <c r="B20" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>4443789.58</v>
+        <v>2008380.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4481357.75</v>
+        <v>2015447.12</v>
       </c>
       <c r="O20" s="1">
-        <v>0.86</v>
+        <v>0.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>90</v>
+      </c>
+      <c r="C21" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>94.914</v>
+      </c>
+      <c r="E21" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-87038.02</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-2.5609576288072</v>
+      </c>
+      <c r="K21">
+        <v>2.26</v>
+      </c>
+      <c r="L21" t="s">
         <v>91</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>2309361.48</v>
+        <v>3311613.29</v>
       </c>
       <c r="N21" s="1">
-        <v>2318483.04</v>
+        <v>3391256.1</v>
       </c>
       <c r="O21" s="1">
-        <v>0.44</v>
+        <v>0.68</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C22" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>95.389</v>
+      </c>
+      <c r="E22" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-109552.59</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-3.4522246238206</v>
+      </c>
+      <c r="K22">
+        <v>1.07</v>
+      </c>
+      <c r="L22" t="s">
         <v>94</v>
       </c>
-      <c r="B22" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>4373558.52</v>
+        <v>3063838.54</v>
       </c>
       <c r="N22" s="1">
-        <v>4473079.52</v>
+        <v>3098467.28</v>
       </c>
       <c r="O22" s="1">
-        <v>0.85</v>
+        <v>0.62</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>102.957</v>
+      </c>
+      <c r="E23" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-24830.37</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-0.56386632476938</v>
+      </c>
+      <c r="K23">
+        <v>1.27</v>
+      </c>
+      <c r="L23" t="s">
         <v>97</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>3272543.94</v>
+        <v>4378761.21</v>
       </c>
       <c r="N23" s="1">
-        <v>3327233.63</v>
+        <v>4432765.45</v>
       </c>
       <c r="O23" s="1">
-        <v>0.64</v>
+        <v>0.89</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
+        <v>99</v>
+      </c>
+      <c r="C24" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>107.24</v>
+      </c>
+      <c r="E24" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-27767.87</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-1.204394810743</v>
+      </c>
+      <c r="K24">
+        <v>0.84</v>
+      </c>
+      <c r="L24" t="s">
         <v>100</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>2729562.67</v>
+        <v>2277777.6</v>
       </c>
       <c r="N24" s="1">
-        <v>2763513.23</v>
+        <v>2295606.11</v>
       </c>
       <c r="O24" s="1">
-        <v>0.53</v>
+        <v>0.46</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>99.198</v>
+      </c>
+      <c r="E25" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-32739.86</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-0.75698445071452</v>
+      </c>
+      <c r="K25">
+        <v>2.65</v>
+      </c>
+      <c r="L25" t="s">
         <v>103</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>4689712.44</v>
+        <v>4292297.46</v>
       </c>
       <c r="N25" s="1">
-        <v>4839243.95</v>
+        <v>4406962.96</v>
       </c>
       <c r="O25" s="1">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>96.737</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-106753.06</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-3.2732816260012</v>
+      </c>
+      <c r="K26">
+        <v>1.93</v>
+      </c>
+      <c r="L26" t="s">
         <v>106</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>1468452.35</v>
+        <v>3154593.57</v>
       </c>
       <c r="N26" s="1">
-        <v>1481246.62</v>
+        <v>3217605.6</v>
       </c>
       <c r="O26" s="1">
-        <v>0.28</v>
+        <v>0.65</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
+        <v>108</v>
+      </c>
+      <c r="C27" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.212</v>
+      </c>
+      <c r="E27" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-22629.23</v>
+      </c>
+      <c r="J27" s="1">
+        <v>-0.85114144113726</v>
+      </c>
+      <c r="K27">
+        <v>1.57</v>
+      </c>
+      <c r="L27" t="s">
         <v>109</v>
       </c>
-      <c r="B27" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>712061.45</v>
+        <v>2636062.84</v>
       </c>
       <c r="N27" s="1">
-        <v>720486.61</v>
+        <v>2677762.98</v>
       </c>
       <c r="O27" s="1">
-        <v>0.14</v>
+        <v>0.54</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" t="s">
+        <v>111</v>
+      </c>
+      <c r="C28" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>95.32</v>
+      </c>
+      <c r="E28" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1397002.53</v>
+      </c>
+      <c r="J28" s="1">
+        <v>44.677136429212</v>
+      </c>
+      <c r="K28">
+        <v>3.44</v>
+      </c>
+      <c r="L28" t="s">
         <v>112</v>
       </c>
-      <c r="B28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>2373243.84</v>
+        <v>4523887.2</v>
       </c>
       <c r="N28" s="1">
-        <v>2385519.84</v>
+        <v>4687071.58</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.94</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B29" t="s">
+        <v>114</v>
+      </c>
+      <c r="C29" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.551</v>
+      </c>
+      <c r="E29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-6488.05</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-0.449</v>
+      </c>
+      <c r="K29">
+        <v>1.13</v>
+      </c>
+      <c r="L29" t="s">
         <v>115</v>
       </c>
-      <c r="B29" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>1270154.79</v>
+        <v>1438511.95</v>
       </c>
       <c r="N29" s="1">
-        <v>1271388.54</v>
+        <v>1454888.62</v>
       </c>
       <c r="O29" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" t="s">
+        <v>117</v>
+      </c>
+      <c r="C30" s="1">
+        <v>1268000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.587</v>
+      </c>
+      <c r="E30" s="1">
+        <v>52.65093533</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>667613.86</v>
+      </c>
+      <c r="I30" s="1">
+        <v>32910.48</v>
+      </c>
+      <c r="J30" s="1">
+        <v>4.9295681189123</v>
+      </c>
+      <c r="K30">
+        <v>0.84</v>
+      </c>
+      <c r="L30" t="s">
         <v>118</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>1315857.5</v>
+        <v>700524.34</v>
       </c>
       <c r="N30" s="1">
-        <v>1324663.23</v>
+        <v>711217.81</v>
       </c>
       <c r="O30" s="1">
-        <v>0.25</v>
+        <v>0.14</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31" t="s">
+        <v>120</v>
+      </c>
+      <c r="C31" s="1">
+        <v>1269000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>97.729</v>
+      </c>
+      <c r="E31" s="1">
+        <v>99.92911899</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>1268100.52</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-27919.51</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-2.2016795640144</v>
+      </c>
+      <c r="K31">
+        <v>0.51</v>
+      </c>
+      <c r="L31" t="s">
         <v>121</v>
       </c>
-      <c r="B31" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>2921798.0</v>
+        <v>1240181.01</v>
       </c>
       <c r="N31" s="1">
-        <v>2942623.69</v>
+        <v>1246596.51</v>
       </c>
       <c r="O31" s="1">
-        <v>0.56</v>
+        <v>0.25</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" t="s">
+        <v>123</v>
+      </c>
+      <c r="C32" s="1">
+        <v>1325000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>96.409</v>
+      </c>
+      <c r="E32" s="1">
+        <v>102.98398264</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>1364537.77</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-87118.52</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-6.3844711312022</v>
+      </c>
+      <c r="K32">
+        <v>1.09</v>
+      </c>
+      <c r="L32" t="s">
         <v>124</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>1746968.79</v>
+        <v>1277419.25</v>
       </c>
       <c r="N32" s="1">
-        <v>1754284.73</v>
+        <v>1291828.63</v>
       </c>
       <c r="O32" s="1">
-        <v>0.33</v>
+        <v>0.26</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" t="s">
+        <v>126</v>
+      </c>
+      <c r="C33" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.66</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-52959.75</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.8050790070894</v>
+      </c>
+      <c r="K33">
+        <v>1.04</v>
+      </c>
+      <c r="L33" t="s">
         <v>127</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>2275806.54</v>
+        <v>2880970.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2301366.17</v>
+        <v>2911735.22</v>
       </c>
       <c r="O33" s="1">
-        <v>0.44</v>
+        <v>0.58</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>128</v>
+      </c>
+      <c r="B34" t="s">
+        <v>129</v>
+      </c>
+      <c r="C34" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.181</v>
+      </c>
+      <c r="E34" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-14029.47</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-0.819</v>
+      </c>
+      <c r="K34">
+        <v>0.73</v>
+      </c>
+      <c r="L34" t="s">
         <v>130</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>2357237.54</v>
+        <v>1698970.53</v>
       </c>
       <c r="N34" s="1">
-        <v>2396602.04</v>
+        <v>1711407.62</v>
       </c>
       <c r="O34" s="1">
-        <v>0.46</v>
+        <v>0.34</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>131</v>
+      </c>
+      <c r="B35" t="s">
+        <v>132</v>
+      </c>
+      <c r="C35" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>97.117</v>
+      </c>
+      <c r="E35" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-64781.01</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-2.883</v>
+      </c>
+      <c r="K35">
+        <v>1.44</v>
+      </c>
+      <c r="L35" t="s">
         <v>133</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>824024.25</v>
+        <v>2182218.99</v>
       </c>
       <c r="N35" s="1">
-        <v>824614.75</v>
+        <v>2214660.05</v>
       </c>
       <c r="O35" s="1">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" t="s">
         <v>135</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>101.129</v>
+      </c>
+      <c r="E36" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-54523.3</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-2.3080725649992</v>
+      </c>
+      <c r="K36">
+        <v>2.06</v>
+      </c>
+      <c r="L36" t="s">
         <v>136</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>1880172.0</v>
+        <v>2307763.78</v>
       </c>
       <c r="N36" s="1">
-        <v>1918335.7</v>
+        <v>2354782.49</v>
       </c>
       <c r="O36" s="1">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" t="s">
         <v>138</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.147</v>
+      </c>
+      <c r="E37" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-1932.23</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.24332479111441</v>
+      </c>
+      <c r="K37">
+        <v>0.39</v>
+      </c>
+      <c r="L37" t="s">
         <v>139</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>2707465.32</v>
+        <v>792162.77</v>
       </c>
       <c r="N37" s="1">
-        <v>2707698.54</v>
+        <v>795233.39</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.16</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>140</v>
       </c>
       <c r="B38" t="s">
         <v>141</v>
       </c>
       <c r="C38" s="1">
-        <v>2700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>101.138</v>
+        <v>102.071</v>
       </c>
       <c r="E38" s="1">
-        <v>97.99</v>
+        <v>103.60736833</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2645730.0</v>
+        <v>1864932.63</v>
       </c>
       <c r="I38" s="1">
-        <v>84996.0</v>
+        <v>-27654.63</v>
       </c>
       <c r="J38" s="1">
-        <v>3.2125727115012</v>
+        <v>-1.4828755503088</v>
       </c>
       <c r="K38">
-        <v>1.92</v>
+        <v>2.42</v>
       </c>
       <c r="L38" t="s">
         <v>142</v>
       </c>
       <c r="M38" s="1">
-        <v>2730726.0</v>
+        <v>1837278.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2782476.0</v>
+        <v>1880749.23</v>
       </c>
       <c r="O38" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>143</v>
       </c>
       <c r="B39" t="s">
         <v>144</v>
       </c>
       <c r="C39" s="1">
-        <v>4233000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>105.272</v>
+        <v>98.364</v>
       </c>
       <c r="E39" s="1">
-        <v>100.83408623</v>
+        <v>93.54200514</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>4268306.87</v>
+        <v>2548084.22</v>
       </c>
       <c r="I39" s="1">
-        <v>187856.89</v>
+        <v>131351.14</v>
       </c>
       <c r="J39" s="1">
-        <v>4.4012039368669</v>
+        <v>5.1548979020795</v>
       </c>
       <c r="K39">
-        <v>1.9</v>
+        <v>0.19</v>
       </c>
       <c r="L39" t="s">
         <v>145</v>
       </c>
       <c r="M39" s="1">
-        <v>4456163.76</v>
+        <v>2679435.36</v>
       </c>
       <c r="N39" s="1">
-        <v>4536678.95</v>
+        <v>2684566.18</v>
       </c>
       <c r="O39" s="1">
-        <v>0.87</v>
+        <v>0.54</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>146</v>
       </c>
       <c r="B40" t="s">
         <v>147</v>
       </c>
       <c r="C40" s="1">
-        <v>2377000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>103.366</v>
+        <v>98.01</v>
       </c>
       <c r="E40" s="1">
-        <v>100.1633029</v>
+        <v>97.99</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2380881.71</v>
+        <v>2645730.0</v>
       </c>
       <c r="I40" s="1">
-        <v>76128.11</v>
+        <v>540.0</v>
       </c>
       <c r="J40" s="1">
-        <v>3.1974755268291</v>
+        <v>0.020410245943464</v>
       </c>
       <c r="K40">
-        <v>2.75</v>
+        <v>2.21</v>
       </c>
       <c r="L40" t="s">
         <v>148</v>
       </c>
       <c r="M40" s="1">
-        <v>2457009.82</v>
+        <v>2646270.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2522377.32</v>
+        <v>2705895.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.48</v>
+        <v>0.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>149</v>
       </c>
       <c r="B41" t="s">
         <v>150</v>
       </c>
       <c r="C41" s="1">
-        <v>5123000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>104.316</v>
+        <v>101.057</v>
       </c>
       <c r="E41" s="1">
-        <v>102.84970974</v>
+        <v>100.83408623</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>5268990.63</v>
+        <v>4268306.87</v>
       </c>
       <c r="I41" s="1">
-        <v>75118.05</v>
+        <v>9435.94</v>
       </c>
       <c r="J41" s="1">
-        <v>1.4256630021754</v>
+        <v>0.2210698594874</v>
       </c>
       <c r="K41">
-        <v>2.25</v>
+        <v>2.38</v>
       </c>
       <c r="L41" t="s">
         <v>151</v>
       </c>
       <c r="M41" s="1">
-        <v>5344108.68</v>
+        <v>4277742.81</v>
       </c>
       <c r="N41" s="1">
-        <v>5459376.18</v>
+        <v>4378629.31</v>
       </c>
       <c r="O41" s="1">
-        <v>1.04</v>
+        <v>0.88</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>152</v>
       </c>
       <c r="B42" t="s">
         <v>153</v>
       </c>
       <c r="C42" s="1">
-        <v>2472000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.747</v>
+        <v>100.598</v>
       </c>
       <c r="E42" s="1">
-        <v>100.08024879</v>
+        <v>100.1633029</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2473983.75</v>
+        <v>2380881.71</v>
       </c>
       <c r="I42" s="1">
-        <v>90642.09</v>
+        <v>10332.75</v>
       </c>
       <c r="J42" s="1">
-        <v>3.6638110496886</v>
+        <v>0.43398838155634</v>
       </c>
       <c r="K42">
-        <v>2.45</v>
+        <v>3.13</v>
       </c>
       <c r="L42" t="s">
         <v>154</v>
       </c>
       <c r="M42" s="1">
-        <v>2564625.84</v>
+        <v>2391214.46</v>
       </c>
       <c r="N42" s="1">
-        <v>2625189.84</v>
+        <v>2465495.71</v>
       </c>
       <c r="O42" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>155</v>
       </c>
       <c r="B43" t="s">
         <v>156</v>
       </c>
       <c r="C43" s="1">
-        <v>3348000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>102.132</v>
+        <v>101.836</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>102.84970974</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3348000.0</v>
+        <v>5268990.63</v>
       </c>
       <c r="I43" s="1">
-        <v>71379.35</v>
+        <v>-51932.35</v>
       </c>
       <c r="J43" s="1">
-        <v>2.1319997013142</v>
+        <v>-0.98562236387959</v>
       </c>
       <c r="K43">
-        <v>1.69</v>
+        <v>2.69</v>
       </c>
       <c r="L43" t="s">
         <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>3419379.35</v>
+        <v>5217058.28</v>
       </c>
       <c r="N43" s="1">
-        <v>3476051.23</v>
+        <v>5354738.91</v>
       </c>
       <c r="O43" s="1">
-        <v>0.66</v>
+        <v>1.07</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>158</v>
       </c>
       <c r="B44" t="s">
         <v>159</v>
       </c>
       <c r="C44" s="1">
-        <v>1897000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>103.662</v>
+        <v>96.795</v>
       </c>
       <c r="E44" s="1">
-        <v>102.70391249</v>
+        <v>100.08024879</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1948293.22</v>
+        <v>2473983.75</v>
       </c>
       <c r="I44" s="1">
-        <v>18174.92</v>
+        <v>-81211.35</v>
       </c>
       <c r="J44" s="1">
-        <v>0.93286368876241</v>
+        <v>-3.2826145280865</v>
       </c>
       <c r="K44">
-        <v>2.49</v>
+        <v>2.86</v>
       </c>
       <c r="L44" t="s">
         <v>160</v>
       </c>
       <c r="M44" s="1">
-        <v>1966468.14</v>
+        <v>2392772.4</v>
       </c>
       <c r="N44" s="1">
-        <v>2013735.06</v>
+        <v>2463430.4</v>
       </c>
       <c r="O44" s="1">
-        <v>0.38</v>
+        <v>0.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>161</v>
       </c>
       <c r="B45" t="s">
         <v>162</v>
       </c>
       <c r="C45" s="1">
-        <v>2500000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>106.734</v>
+        <v>99.248</v>
       </c>
       <c r="E45" s="1">
-        <v>101.486</v>
+        <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2537150.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>131200.0</v>
+        <v>-25176.96</v>
       </c>
       <c r="J45" s="1">
-        <v>5.1711566127348</v>
+        <v>-0.752</v>
       </c>
       <c r="K45">
-        <v>5.37</v>
+        <v>1.98</v>
       </c>
       <c r="L45" t="s">
         <v>163</v>
       </c>
       <c r="M45" s="1">
-        <v>2668350.0</v>
+        <v>3322823.04</v>
       </c>
       <c r="N45" s="1">
-        <v>2802656.51</v>
+        <v>3389015.79</v>
       </c>
       <c r="O45" s="1">
-        <v>0.54</v>
+        <v>0.68</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>164</v>
       </c>
       <c r="B46" t="s">
         <v>165</v>
       </c>
       <c r="C46" s="1">
-        <v>1936000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>101.9</v>
+        <v>102.528</v>
       </c>
       <c r="E46" s="1">
-        <v>100.10319267</v>
+        <v>102.70391249</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1937997.81</v>
+        <v>1948293.22</v>
       </c>
       <c r="I46" s="1">
-        <v>34786.19</v>
+        <v>-3337.06</v>
       </c>
       <c r="J46" s="1">
-        <v>1.7949550727304</v>
+        <v>-0.17128119965433</v>
       </c>
       <c r="K46">
-        <v>1.03</v>
+        <v>2.87</v>
       </c>
       <c r="L46" t="s">
         <v>166</v>
       </c>
       <c r="M46" s="1">
-        <v>1972784.0</v>
+        <v>1944956.16</v>
       </c>
       <c r="N46" s="1">
-        <v>1992708.67</v>
+        <v>1999415.87</v>
       </c>
       <c r="O46" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>167</v>
       </c>
       <c r="B47" t="s">
         <v>168</v>
       </c>
       <c r="C47" s="1">
-        <v>2700000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.718</v>
+        <v>104.143</v>
       </c>
       <c r="E47" s="1">
-        <v>96.84</v>
+        <v>101.486</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2614680.0</v>
+        <v>2537150.0</v>
       </c>
       <c r="I47" s="1">
-        <v>50706.0</v>
+        <v>66425.0</v>
       </c>
       <c r="J47" s="1">
-        <v>1.9392812887237</v>
+        <v>2.6180951067142</v>
       </c>
       <c r="K47">
-        <v>1.98</v>
+        <v>5.83</v>
       </c>
       <c r="L47" t="s">
         <v>169</v>
       </c>
       <c r="M47" s="1">
-        <v>2665386.0</v>
+        <v>2603575.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2718767.25</v>
+        <v>2749208.56</v>
       </c>
       <c r="O47" s="1">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>170</v>
       </c>
       <c r="B48" t="s">
         <v>171</v>
       </c>
       <c r="C48" s="1">
-        <v>2170000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.6</v>
+        <v>99.352</v>
       </c>
       <c r="E48" s="1">
-        <v>92.4965576</v>
+        <v>100.10319267</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2007175.3</v>
+        <v>1937997.81</v>
       </c>
       <c r="I48" s="1">
-        <v>154144.7</v>
+        <v>-14543.09</v>
       </c>
       <c r="J48" s="1">
-        <v>7.6796829853377</v>
+        <v>-0.75041828865637</v>
       </c>
       <c r="K48">
-        <v>0.42</v>
+        <v>1.31</v>
       </c>
       <c r="L48" t="s">
         <v>172</v>
       </c>
       <c r="M48" s="1">
-        <v>2161320.0</v>
+        <v>1923454.72</v>
       </c>
       <c r="N48" s="1">
-        <v>2170361.67</v>
+        <v>1948743.72</v>
       </c>
       <c r="O48" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>173</v>
       </c>
       <c r="B49" t="s">
         <v>174</v>
       </c>
       <c r="C49" s="1">
-        <v>4063000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>101.809</v>
+        <v>96.55</v>
       </c>
       <c r="E49" s="1">
-        <v>97.961492</v>
+        <v>96.84</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3980175.42</v>
+        <v>2614680.0</v>
       </c>
       <c r="I49" s="1">
-        <v>156324.25</v>
+        <v>-7830.01</v>
       </c>
       <c r="J49" s="1">
-        <v>3.9275718656642</v>
+        <v>-0.29946341426102</v>
       </c>
       <c r="K49">
-        <v>0.58</v>
+        <v>2.26</v>
       </c>
       <c r="L49" t="s">
         <v>175</v>
       </c>
       <c r="M49" s="1">
-        <v>4136499.67</v>
+        <v>2606849.99</v>
       </c>
       <c r="N49" s="1">
-        <v>4159875.83</v>
+        <v>2667909.37</v>
       </c>
       <c r="O49" s="1">
-        <v>0.79</v>
+        <v>0.54</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>176</v>
       </c>
       <c r="B50" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="1">
-        <v>1800000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>92.269</v>
+        <v>97.296</v>
       </c>
       <c r="E50" s="1">
-        <v>89.54278944</v>
+        <v>92.4965576</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1611770.21</v>
+        <v>2007175.3</v>
       </c>
       <c r="I50" s="1">
-        <v>49071.79</v>
+        <v>104147.9</v>
       </c>
       <c r="J50" s="1">
-        <v>3.0445897123263</v>
+        <v>5.1887794753154</v>
       </c>
       <c r="K50">
-        <v>2.25</v>
+        <v>0.6</v>
       </c>
       <c r="L50" t="s">
         <v>178</v>
       </c>
       <c r="M50" s="1">
-        <v>1660842.0</v>
+        <v>2111323.2</v>
       </c>
       <c r="N50" s="1">
-        <v>1701342.0</v>
+        <v>2124320.6</v>
       </c>
       <c r="O50" s="1">
-        <v>0.32</v>
+        <v>0.43</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>179</v>
       </c>
       <c r="B51" t="s">
         <v>180</v>
       </c>
       <c r="C51" s="1">
-        <v>2477000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.593</v>
+        <v>97.296</v>
       </c>
       <c r="E51" s="1">
-        <v>100.00201776</v>
+        <v>97.961492</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2477049.98</v>
+        <v>3980175.42</v>
       </c>
       <c r="I51" s="1">
-        <v>14638.63</v>
+        <v>-27038.94</v>
       </c>
       <c r="J51" s="1">
-        <v>0.5909703121937</v>
+        <v>-0.67934040957421</v>
       </c>
       <c r="K51">
-        <v>1.53</v>
+        <v>0.92</v>
       </c>
       <c r="L51" t="s">
         <v>181</v>
       </c>
       <c r="M51" s="1">
-        <v>2491688.61</v>
+        <v>3953136.48</v>
       </c>
       <c r="N51" s="1">
-        <v>2529617.67</v>
+        <v>3990538.34</v>
       </c>
       <c r="O51" s="1">
-        <v>0.48</v>
+        <v>0.8</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>182</v>
       </c>
       <c r="B52" t="s">
         <v>183</v>
       </c>
       <c r="C52" s="1">
-        <v>3207000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>103.09</v>
+        <v>86.762</v>
       </c>
       <c r="E52" s="1">
-        <v>102.084372</v>
+        <v>89.54278944</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3273845.81</v>
+        <v>1611770.21</v>
       </c>
       <c r="I52" s="1">
-        <v>32250.49</v>
+        <v>-50054.21</v>
       </c>
       <c r="J52" s="1">
-        <v>0.98509495778605</v>
+        <v>-3.1055425698679</v>
       </c>
       <c r="K52">
-        <v>2.44</v>
+        <v>2.47</v>
       </c>
       <c r="L52" t="s">
         <v>184</v>
       </c>
       <c r="M52" s="1">
-        <v>3306096.3</v>
+        <v>1561716.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3384467.36</v>
+        <v>1606099.56</v>
       </c>
       <c r="O52" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>185</v>
       </c>
       <c r="B53" t="s">
         <v>186</v>
       </c>
       <c r="C53" s="1">
-        <v>1923000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>103.094</v>
+        <v>97.643</v>
       </c>
       <c r="E53" s="1">
-        <v>100.24366355</v>
+        <v>100.00201776</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1927685.65</v>
+        <v>2477049.98</v>
       </c>
       <c r="I53" s="1">
-        <v>54811.97</v>
+        <v>-58432.87</v>
       </c>
       <c r="J53" s="1">
-        <v>2.8434081044282</v>
+        <v>-2.3589701649863</v>
       </c>
       <c r="K53">
-        <v>1.65</v>
+        <v>1.75</v>
       </c>
       <c r="L53" t="s">
         <v>187</v>
       </c>
       <c r="M53" s="1">
-        <v>1982497.62</v>
+        <v>2418617.11</v>
       </c>
       <c r="N53" s="1">
-        <v>2014227.12</v>
+        <v>2461964.61</v>
       </c>
       <c r="O53" s="1">
-        <v>0.38</v>
+        <v>0.49</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>188</v>
       </c>
       <c r="B54" t="s">
         <v>189</v>
       </c>
       <c r="C54" s="1">
-        <v>1289000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.854</v>
+        <v>101.68</v>
       </c>
       <c r="E54" s="1">
-        <v>100.0</v>
+        <v>102.084372</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1289000.0</v>
+        <v>3273845.81</v>
       </c>
       <c r="I54" s="1">
-        <v>11008.06</v>
+        <v>-12968.21</v>
       </c>
       <c r="J54" s="1">
-        <v>0.854</v>
+        <v>-0.39611547863337</v>
       </c>
       <c r="K54">
-        <v>1.6</v>
+        <v>2.82</v>
       </c>
       <c r="L54" t="s">
         <v>190</v>
       </c>
       <c r="M54" s="1">
-        <v>1300008.06</v>
+        <v>3260877.6</v>
       </c>
       <c r="N54" s="1">
-        <v>1320611.95</v>
+        <v>3351174.69</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>0.67</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>191</v>
       </c>
       <c r="B55" t="s">
         <v>192</v>
       </c>
       <c r="C55" s="1">
-        <v>1600000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>103.342</v>
+        <v>100.416</v>
       </c>
       <c r="E55" s="1">
-        <v>99.8308825</v>
+        <v>100.24366355</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1597294.12</v>
+        <v>1927685.65</v>
       </c>
       <c r="I55" s="1">
-        <v>56177.88</v>
+        <v>3314.02</v>
       </c>
       <c r="J55" s="1">
-        <v>3.5170654732016</v>
+        <v>0.17191703429447</v>
       </c>
       <c r="K55">
-        <v>0.68</v>
+        <v>1.97</v>
       </c>
       <c r="L55" t="s">
         <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>1653472.0</v>
+        <v>1930999.67</v>
       </c>
       <c r="N55" s="1">
-        <v>1664288.44</v>
+        <v>1968898.8</v>
       </c>
       <c r="O55" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>194</v>
       </c>
       <c r="B56" t="s">
         <v>195</v>
       </c>
       <c r="C56" s="1">
-        <v>1582000.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>102.298</v>
+        <v>100.045</v>
       </c>
       <c r="E56" s="1">
-        <v>100.16979772</v>
+        <v>100.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1584686.2</v>
+        <v>1289000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>33668.16</v>
+        <v>580.05</v>
       </c>
       <c r="J56" s="1">
-        <v>2.1245947620418</v>
+        <v>0.045</v>
       </c>
       <c r="K56">
-        <v>2.63</v>
+        <v>0.14</v>
       </c>
       <c r="L56" t="s">
         <v>196</v>
       </c>
       <c r="M56" s="1">
-        <v>1618354.36</v>
+        <v>1289580.05</v>
       </c>
       <c r="N56" s="1">
-        <v>1659881.86</v>
+        <v>1291400.76</v>
       </c>
       <c r="O56" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>197</v>
       </c>
       <c r="B57" t="s">
         <v>198</v>
       </c>
       <c r="C57" s="1">
-        <v>4300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>96.565</v>
+        <v>100.452</v>
       </c>
       <c r="E57" s="1">
-        <v>91.58588302</v>
+        <v>99.8308825</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3938192.97</v>
+        <v>1597294.12</v>
       </c>
       <c r="I57" s="1">
-        <v>214102.03</v>
+        <v>9937.88</v>
       </c>
       <c r="J57" s="1">
-        <v>5.436555080743</v>
+        <v>0.62216969783874</v>
       </c>
       <c r="K57">
-        <v>0.85</v>
+        <v>0.98</v>
       </c>
       <c r="L57" t="s">
         <v>199</v>
       </c>
       <c r="M57" s="1">
-        <v>4152295.0</v>
+        <v>1607232.0</v>
       </c>
       <c r="N57" s="1">
-        <v>4188815.55</v>
+        <v>1622881.32</v>
       </c>
       <c r="O57" s="1">
-        <v>0.8</v>
+        <v>0.33</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>200</v>
       </c>
       <c r="B58" t="s">
         <v>201</v>
       </c>
       <c r="C58" s="1">
-        <v>1547000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.129</v>
+        <v>99.947</v>
       </c>
       <c r="E58" s="1">
-        <v>100.0</v>
+        <v>100.16979772</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1547000.0</v>
+        <v>1584686.2</v>
       </c>
       <c r="I58" s="1">
-        <v>1995.63</v>
+        <v>-3524.66</v>
       </c>
       <c r="J58" s="1">
-        <v>0.129</v>
+        <v>-0.22242006019867</v>
       </c>
       <c r="K58">
-        <v>1.34</v>
+        <v>0.14</v>
       </c>
       <c r="L58" t="s">
         <v>202</v>
       </c>
       <c r="M58" s="1">
-        <v>1548995.63</v>
+        <v>1581161.54</v>
       </c>
       <c r="N58" s="1">
-        <v>1569655.54</v>
+        <v>1583386.23</v>
       </c>
       <c r="O58" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>203</v>
       </c>
       <c r="B59" t="s">
         <v>204</v>
       </c>
       <c r="C59" s="1">
-        <v>2994000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.756</v>
+        <v>94.393</v>
       </c>
       <c r="E59" s="1">
-        <v>100.6600501</v>
+        <v>91.58588302</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3013761.9</v>
+        <v>3938192.97</v>
       </c>
       <c r="I59" s="1">
-        <v>32812.74</v>
+        <v>120706.03</v>
       </c>
       <c r="J59" s="1">
-        <v>1.0887635151271</v>
+        <v>3.0650105497497</v>
       </c>
       <c r="K59">
-        <v>2.4</v>
+        <v>0.96</v>
       </c>
       <c r="L59" t="s">
         <v>205</v>
       </c>
       <c r="M59" s="1">
-        <v>3046574.64</v>
+        <v>4058899.0</v>
       </c>
       <c r="N59" s="1">
-        <v>3118305.89</v>
+        <v>4100367.49</v>
       </c>
       <c r="O59" s="1">
-        <v>0.6</v>
+        <v>0.82</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>206</v>
       </c>
       <c r="B60" t="s">
         <v>207</v>
       </c>
       <c r="C60" s="1">
-        <v>1746000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.03</v>
+        <v>99.119</v>
       </c>
       <c r="E60" s="1">
-        <v>97.65969015</v>
+        <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1705138.19</v>
+        <v>1547000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>23925.61</v>
+        <v>-13629.07</v>
       </c>
       <c r="J60" s="1">
-        <v>1.4031478586495</v>
+        <v>-0.881</v>
       </c>
       <c r="K60">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="L60" t="s">
         <v>208</v>
       </c>
       <c r="M60" s="1">
-        <v>1729063.8</v>
+        <v>1533370.93</v>
       </c>
       <c r="N60" s="1">
-        <v>1750816.05</v>
+        <v>1558851.49</v>
       </c>
       <c r="O60" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>209</v>
       </c>
       <c r="B61" t="s">
         <v>210</v>
       </c>
       <c r="C61" s="1">
-        <v>4400000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.666</v>
+        <v>90.67</v>
       </c>
       <c r="E61" s="1">
-        <v>91.49876455</v>
+        <v>100.6600501</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>4025945.64</v>
+        <v>3013761.9</v>
       </c>
       <c r="I61" s="1">
-        <v>315358.36</v>
+        <v>-299102.1</v>
       </c>
       <c r="J61" s="1">
-        <v>7.8331499776534</v>
+        <v>-9.924543143239</v>
       </c>
       <c r="K61">
-        <v>1.45</v>
+        <v>2.76</v>
       </c>
       <c r="L61" t="s">
         <v>211</v>
       </c>
       <c r="M61" s="1">
-        <v>4341304.0</v>
+        <v>2714659.8</v>
       </c>
       <c r="N61" s="1">
-        <v>4405314.96</v>
+        <v>2797306.68</v>
       </c>
       <c r="O61" s="1">
-        <v>0.84</v>
+        <v>0.56</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>212</v>
       </c>
       <c r="B62" t="s">
         <v>213</v>
       </c>
       <c r="C62" s="1">
-        <v>3100000.0</v>
+        <v>1746000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>103.223</v>
+        <v>98.059</v>
       </c>
       <c r="E62" s="1">
-        <v>101.46012484</v>
+        <v>97.65969015</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3145263.87</v>
+        <v>1705138.19</v>
       </c>
       <c r="I62" s="1">
-        <v>54649.13</v>
+        <v>6971.95</v>
       </c>
       <c r="J62" s="1">
-        <v>1.7375054131786</v>
+        <v>0.40887888388682</v>
       </c>
       <c r="K62">
-        <v>4.46</v>
+        <v>1.44</v>
       </c>
       <c r="L62" t="s">
         <v>214</v>
       </c>
       <c r="M62" s="1">
-        <v>3199913.0</v>
+        <v>1712110.14</v>
       </c>
       <c r="N62" s="1">
-        <v>3338181.49</v>
+        <v>1737172.52</v>
       </c>
       <c r="O62" s="1">
-        <v>0.64</v>
+        <v>0.35</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>215</v>
       </c>
       <c r="B63" t="s">
         <v>216</v>
       </c>
       <c r="C63" s="1">
-        <v>2876000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>87.527</v>
+        <v>98.334</v>
       </c>
       <c r="E63" s="1">
-        <v>98.46638108</v>
+        <v>91.49876455</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2831893.12</v>
+        <v>4025945.64</v>
       </c>
       <c r="I63" s="1">
-        <v>-314616.6</v>
+        <v>300750.36</v>
       </c>
       <c r="J63" s="1">
-        <v>-11.109762504031</v>
+        <v>7.4703035483609</v>
       </c>
       <c r="K63">
-        <v>0.85</v>
+        <v>0.04</v>
       </c>
       <c r="L63" t="s">
         <v>217</v>
       </c>
       <c r="M63" s="1">
-        <v>2517276.52</v>
+        <v>4326696.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2541812.4</v>
+        <v>4328504.22</v>
       </c>
       <c r="O63" s="1">
-        <v>0.49</v>
+        <v>0.87</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>218</v>
       </c>
       <c r="B64" t="s">
         <v>219</v>
       </c>
       <c r="C64" s="1">
-        <v>3611000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>107.719</v>
+        <v>100.147</v>
       </c>
       <c r="E64" s="1">
-        <v>106.49917419</v>
+        <v>101.46012484</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>3845685.18</v>
+        <v>3145263.87</v>
       </c>
       <c r="I64" s="1">
-        <v>44047.91</v>
+        <v>-40706.87</v>
       </c>
       <c r="J64" s="1">
-        <v>1.1453852288554</v>
+        <v>-1.294227501491</v>
       </c>
       <c r="K64">
-        <v>2.83</v>
+        <v>0.1</v>
       </c>
       <c r="L64" t="s">
         <v>220</v>
       </c>
       <c r="M64" s="1">
-        <v>3889733.09</v>
+        <v>3104557.0</v>
       </c>
       <c r="N64" s="1">
-        <v>3991778.75</v>
+        <v>3107699.47</v>
       </c>
       <c r="O64" s="1">
-        <v>0.76</v>
+        <v>0.62</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>221</v>
       </c>
       <c r="B65" t="s">
         <v>222</v>
       </c>
       <c r="C65" s="1">
-        <v>4172000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>102.018</v>
+        <v>85.708</v>
       </c>
       <c r="E65" s="1">
-        <v>100.76860067</v>
+        <v>98.46638108</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4204066.02</v>
+        <v>2831893.12</v>
       </c>
       <c r="I65" s="1">
-        <v>52124.94</v>
+        <v>-366931.04</v>
       </c>
       <c r="J65" s="1">
-        <v>1.2398696821607</v>
+        <v>-12.957093521948</v>
       </c>
       <c r="K65">
-        <v>1.71</v>
+        <v>1.14</v>
       </c>
       <c r="L65" t="s">
         <v>223</v>
       </c>
       <c r="M65" s="1">
-        <v>4256190.96</v>
+        <v>2464962.08</v>
       </c>
       <c r="N65" s="1">
-        <v>4327462.63</v>
+        <v>2497676.58</v>
       </c>
       <c r="O65" s="1">
-        <v>0.83</v>
+        <v>0.5</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>224</v>
       </c>
       <c r="B66" t="s">
         <v>225</v>
       </c>
       <c r="C66" s="1">
-        <v>1900000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.791</v>
+        <v>105.898</v>
       </c>
       <c r="E66" s="1">
-        <v>104.15905</v>
+        <v>106.49917419</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1979021.95</v>
+        <v>3845685.18</v>
       </c>
       <c r="I66" s="1">
-        <v>-6992.95</v>
+        <v>-21708.4</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.35335383723258</v>
+        <v>-0.5644871845698</v>
       </c>
       <c r="K66">
-        <v>1.38</v>
+        <v>3.46</v>
       </c>
       <c r="L66" t="s">
         <v>226</v>
       </c>
       <c r="M66" s="1">
-        <v>1972029.0</v>
+        <v>3823976.78</v>
       </c>
       <c r="N66" s="1">
-        <v>1998272.75</v>
+        <v>3949065.01</v>
       </c>
       <c r="O66" s="1">
-        <v>0.38</v>
+        <v>0.79</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>227</v>
       </c>
       <c r="B67" t="s">
         <v>228</v>
       </c>
       <c r="C67" s="1">
-        <v>1700000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>111.925</v>
+        <v>99.698</v>
       </c>
       <c r="E67" s="1">
-        <v>111.51583353</v>
+        <v>100.76860067</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1895769.17</v>
+        <v>4204066.02</v>
       </c>
       <c r="I67" s="1">
-        <v>6955.83</v>
+        <v>-44665.46</v>
       </c>
       <c r="J67" s="1">
-        <v>0.36691334103719</v>
+        <v>-1.0624347902129</v>
       </c>
       <c r="K67">
-        <v>4.17</v>
+        <v>2.0</v>
       </c>
       <c r="L67" t="s">
         <v>229</v>
       </c>
       <c r="M67" s="1">
-        <v>1902725.0</v>
+        <v>4159400.56</v>
       </c>
       <c r="N67" s="1">
-        <v>1973694.18</v>
+        <v>4242840.56</v>
       </c>
       <c r="O67" s="1">
-        <v>0.38</v>
+        <v>0.85</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>230</v>
       </c>
       <c r="B68" t="s">
         <v>231</v>
       </c>
       <c r="C68" s="1">
-        <v>1582000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>103.409</v>
+        <v>102.557</v>
       </c>
       <c r="E68" s="1">
-        <v>101.8174469</v>
+        <v>104.15905</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1610752.01</v>
+        <v>1979021.95</v>
       </c>
       <c r="I68" s="1">
-        <v>25178.37</v>
+        <v>-30438.95</v>
       </c>
       <c r="J68" s="1">
-        <v>1.5631437889685</v>
+        <v>-1.5380804644436</v>
       </c>
       <c r="K68">
-        <v>3.64</v>
+        <v>1.75</v>
       </c>
       <c r="L68" t="s">
         <v>232</v>
       </c>
       <c r="M68" s="1">
-        <v>1635930.38</v>
+        <v>1948583.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1693575.86</v>
+        <v>1981892.38</v>
       </c>
       <c r="O68" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>233</v>
       </c>
       <c r="B69" t="s">
         <v>234</v>
       </c>
       <c r="C69" s="1">
-        <v>2924000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.877</v>
+        <v>108.399</v>
       </c>
       <c r="E69" s="1">
-        <v>93.46821512</v>
+        <v>111.51583353</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2733010.61</v>
+        <v>1895769.17</v>
       </c>
       <c r="I69" s="1">
-        <v>128912.87</v>
+        <v>-52986.17</v>
       </c>
       <c r="J69" s="1">
-        <v>4.7168814320849</v>
+        <v>-2.7949694951522</v>
       </c>
       <c r="K69">
-        <v>0.61</v>
+        <v>4.56</v>
       </c>
       <c r="L69" t="s">
         <v>235</v>
       </c>
       <c r="M69" s="1">
-        <v>2861923.48</v>
+        <v>1842783.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2879832.98</v>
+        <v>1920231.97</v>
       </c>
       <c r="O69" s="1">
-        <v>0.55</v>
+        <v>0.39</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>236</v>
       </c>
       <c r="B70" t="s">
         <v>237</v>
       </c>
       <c r="C70" s="1">
-        <v>2000000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>105.855</v>
+        <v>100.579</v>
       </c>
       <c r="E70" s="1">
-        <v>103.465095</v>
+        <v>101.8174469</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2069301.9</v>
+        <v>1610752.01</v>
       </c>
       <c r="I70" s="1">
-        <v>47798.1</v>
+        <v>-19592.23</v>
       </c>
       <c r="J70" s="1">
-        <v>2.3098659504444</v>
+        <v>-1.2163405588425</v>
       </c>
       <c r="K70">
-        <v>3.68</v>
+        <v>3.92</v>
       </c>
       <c r="L70" t="s">
         <v>238</v>
       </c>
       <c r="M70" s="1">
-        <v>2117100.0</v>
+        <v>1591159.78</v>
       </c>
       <c r="N70" s="1">
-        <v>2190675.34</v>
+        <v>1653128.67</v>
       </c>
       <c r="O70" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>239</v>
       </c>
       <c r="B71" t="s">
         <v>240</v>
       </c>
       <c r="C71" s="1">
-        <v>2833000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.511</v>
+        <v>94.919</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>93.46821512</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2833000.0</v>
+        <v>2733010.61</v>
       </c>
       <c r="I71" s="1">
-        <v>14476.63</v>
+        <v>42420.95</v>
       </c>
       <c r="J71" s="1">
-        <v>0.511</v>
+        <v>1.5521692394747</v>
       </c>
       <c r="K71">
-        <v>1.34</v>
+        <v>0.82</v>
       </c>
       <c r="L71" t="s">
         <v>241</v>
       </c>
       <c r="M71" s="1">
-        <v>2847476.63</v>
+        <v>2775431.56</v>
       </c>
       <c r="N71" s="1">
-        <v>2885456.54</v>
+        <v>2799310.89</v>
       </c>
       <c r="O71" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>242</v>
       </c>
       <c r="B72" t="s">
         <v>243</v>
       </c>
       <c r="C72" s="1">
-        <v>3543000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>106.85</v>
+        <v>102.315</v>
       </c>
       <c r="E72" s="1">
-        <v>105.91142309</v>
+        <v>103.465095</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3752441.72</v>
+        <v>2069301.9</v>
       </c>
       <c r="I72" s="1">
-        <v>33253.78</v>
+        <v>-23001.9</v>
       </c>
       <c r="J72" s="1">
-        <v>0.88619044561737</v>
+        <v>-1.1115777741276</v>
       </c>
       <c r="K72">
-        <v>1.71</v>
+        <v>3.97</v>
       </c>
       <c r="L72" t="s">
         <v>244</v>
       </c>
       <c r="M72" s="1">
-        <v>3785695.5</v>
+        <v>2046300.0</v>
       </c>
       <c r="N72" s="1">
-        <v>3846147.94</v>
+        <v>2125772.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.73</v>
+        <v>0.43</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>245</v>
       </c>
       <c r="B73" t="s">
         <v>246</v>
       </c>
       <c r="C73" s="1">
-        <v>3505000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>105.618</v>
+        <v>98.072</v>
       </c>
       <c r="E73" s="1">
-        <v>108.2488505</v>
+        <v>100.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>3794122.21</v>
+        <v>2833000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-92211.31</v>
+        <v>-54620.24</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.4303726895502</v>
+        <v>-1.928</v>
       </c>
       <c r="K73">
-        <v>3.77</v>
+        <v>1.63</v>
       </c>
       <c r="L73" t="s">
         <v>247</v>
       </c>
       <c r="M73" s="1">
-        <v>3701910.9</v>
+        <v>2778379.76</v>
       </c>
       <c r="N73" s="1">
-        <v>3833924.56</v>
+        <v>2824416.01</v>
       </c>
       <c r="O73" s="1">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>248</v>
       </c>
       <c r="B74" t="s">
         <v>249</v>
       </c>
       <c r="C74" s="1">
-        <v>3200000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.695</v>
+        <v>104.827</v>
       </c>
       <c r="E74" s="1">
-        <v>91.34423156</v>
+        <v>105.91142309</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2923015.41</v>
+        <v>3752441.72</v>
       </c>
       <c r="I74" s="1">
-        <v>235224.59</v>
+        <v>-38421.11</v>
       </c>
       <c r="J74" s="1">
-        <v>8.0473263738285</v>
+        <v>-1.0238962485472</v>
       </c>
       <c r="K74">
-        <v>0.34</v>
+        <v>2.17</v>
       </c>
       <c r="L74" t="s">
         <v>250</v>
       </c>
       <c r="M74" s="1">
-        <v>3158240.0</v>
+        <v>3714020.61</v>
       </c>
       <c r="N74" s="1">
-        <v>3169209.86</v>
+        <v>3790748.7</v>
       </c>
       <c r="O74" s="1">
-        <v>0.61</v>
+        <v>0.76</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>251</v>
       </c>
       <c r="B75" t="s">
         <v>252</v>
       </c>
       <c r="C75" s="1">
-        <v>878000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.107</v>
+        <v>100.63</v>
       </c>
       <c r="E75" s="1">
-        <v>69.3732164</v>
+        <v>100.0</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>609096.84</v>
+        <v>988000.0</v>
       </c>
       <c r="I75" s="1">
-        <v>18717.06</v>
+        <v>6224.4</v>
       </c>
       <c r="J75" s="1">
-        <v>3.0729202272663</v>
+        <v>0.63</v>
       </c>
       <c r="K75">
-        <v>0.58</v>
+        <v>0.3</v>
       </c>
       <c r="L75" t="s">
         <v>253</v>
       </c>
       <c r="M75" s="1">
-        <v>627813.9</v>
+        <v>994224.4</v>
       </c>
       <c r="N75" s="1">
-        <v>632909.44</v>
+        <v>997222.71</v>
       </c>
       <c r="O75" s="1">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>254</v>
       </c>
       <c r="B76" t="s">
         <v>255</v>
       </c>
       <c r="C76" s="1">
         <v>2600000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>103.314</v>
+        <v>100.37</v>
       </c>
       <c r="E76" s="1">
         <v>101.33207423</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>2634633.93</v>
       </c>
       <c r="I76" s="1">
-        <v>51530.07</v>
+        <v>-25013.93</v>
       </c>
       <c r="J76" s="1">
-        <v>1.9558721009867</v>
+        <v>-0.94942715628049</v>
       </c>
       <c r="K76">
-        <v>0.66</v>
+        <v>0.95</v>
       </c>
       <c r="L76" t="s">
         <v>256</v>
       </c>
       <c r="M76" s="1">
-        <v>2686164.0</v>
+        <v>2609620.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2703322.22</v>
+        <v>2634444.66</v>
       </c>
       <c r="O76" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>257</v>
       </c>
       <c r="B77" t="s">
         <v>258</v>
       </c>
       <c r="C77" s="1">
         <v>2213000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.548</v>
+        <v>97.206</v>
       </c>
       <c r="E77" s="1">
         <v>100.0178554</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>2213395.14</v>
       </c>
       <c r="I77" s="1">
-        <v>-10397.9</v>
+        <v>-62226.36</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.46977152032601</v>
+        <v>-2.8113534215133</v>
       </c>
       <c r="K77">
-        <v>1.53</v>
+        <v>1.77</v>
       </c>
       <c r="L77" t="s">
         <v>259</v>
       </c>
       <c r="M77" s="1">
-        <v>2202997.24</v>
+        <v>2151168.78</v>
       </c>
       <c r="N77" s="1">
-        <v>2236929.91</v>
+        <v>2190265.11</v>
       </c>
       <c r="O77" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>260</v>
       </c>
       <c r="B78" t="s">
         <v>261</v>
       </c>
       <c r="C78" s="1">
-        <v>1846000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.582</v>
+        <v>99.631</v>
       </c>
       <c r="E78" s="1">
-        <v>100.43577248</v>
+        <v>101.20555556</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1854044.36</v>
+        <v>4554250.0</v>
       </c>
       <c r="I78" s="1">
-        <v>21159.36</v>
+        <v>-70855.0</v>
       </c>
       <c r="J78" s="1">
-        <v>1.1412542470127</v>
+        <v>-1.5557995279135</v>
       </c>
       <c r="K78">
-        <v>1.78</v>
+        <v>0.13</v>
       </c>
       <c r="L78" t="s">
         <v>262</v>
       </c>
       <c r="M78" s="1">
-        <v>1875203.72</v>
+        <v>4483395.0</v>
       </c>
       <c r="N78" s="1">
-        <v>1908133.4</v>
+        <v>4489441.88</v>
       </c>
       <c r="O78" s="1">
-        <v>0.36</v>
+        <v>0.9</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>263</v>
       </c>
       <c r="B79" t="s">
         <v>264</v>
       </c>
       <c r="C79" s="1">
-        <v>1981000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>101.969</v>
+        <v>99.192</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0369051</v>
+        <v>100.43577248</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1981731.09</v>
+        <v>1854044.36</v>
       </c>
       <c r="I79" s="1">
-        <v>38274.8</v>
+        <v>-22960.04</v>
       </c>
       <c r="J79" s="1">
-        <v>1.9313821230912</v>
+        <v>-1.2383759793104</v>
       </c>
       <c r="K79">
-        <v>1.79</v>
+        <v>2.09</v>
       </c>
       <c r="L79" t="s">
         <v>265</v>
       </c>
       <c r="M79" s="1">
-        <v>2020005.89</v>
+        <v>1831084.32</v>
       </c>
       <c r="N79" s="1">
-        <v>2055395.63</v>
+        <v>1869636.14</v>
       </c>
       <c r="O79" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>266</v>
       </c>
       <c r="B80" t="s">
         <v>267</v>
       </c>
       <c r="C80" s="1">
-        <v>3078000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.732</v>
+        <v>99.649</v>
       </c>
       <c r="E80" s="1">
-        <v>100.08080539</v>
+        <v>100.0369051</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>3080487.19</v>
+        <v>1981731.09</v>
       </c>
       <c r="I80" s="1">
-        <v>81603.77</v>
+        <v>-7684.4</v>
       </c>
       <c r="J80" s="1">
-        <v>2.6490540283662</v>
+        <v>-0.38776199448937</v>
       </c>
       <c r="K80">
-        <v>1.58</v>
+        <v>2.04</v>
       </c>
       <c r="L80" t="s">
         <v>268</v>
       </c>
       <c r="M80" s="1">
-        <v>3162090.96</v>
+        <v>1974046.69</v>
       </c>
       <c r="N80" s="1">
-        <v>3210761.84</v>
+        <v>2014492.11</v>
       </c>
       <c r="O80" s="1">
-        <v>0.61</v>
+        <v>0.4</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>269</v>
       </c>
       <c r="B81" t="s">
         <v>270</v>
       </c>
       <c r="C81" s="1">
-        <v>1470000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.812</v>
+        <v>100.256</v>
       </c>
       <c r="E81" s="1">
-        <v>99.57946939</v>
+        <v>100.08080539</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1463818.2</v>
+        <v>3080487.19</v>
       </c>
       <c r="I81" s="1">
-        <v>3418.2</v>
+        <v>5392.49</v>
       </c>
       <c r="J81" s="1">
-        <v>0.23351260422913</v>
+        <v>0.17505315449794</v>
       </c>
       <c r="K81">
-        <v>0.6</v>
+        <v>1.82</v>
       </c>
       <c r="L81" t="s">
         <v>271</v>
       </c>
       <c r="M81" s="1">
-        <v>1467236.4</v>
+        <v>3085879.68</v>
       </c>
       <c r="N81" s="1">
-        <v>1476056.4</v>
+        <v>3141956.99</v>
       </c>
       <c r="O81" s="1">
-        <v>0.28</v>
+        <v>0.63</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>272</v>
       </c>
       <c r="B82" t="s">
         <v>273</v>
       </c>
       <c r="C82" s="1">
-        <v>1708000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.884</v>
+        <v>97.714</v>
       </c>
       <c r="E82" s="1">
-        <v>97.976</v>
+        <v>99.57946939</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1673430.08</v>
+        <v>1463818.2</v>
       </c>
       <c r="I82" s="1">
-        <v>15508.64</v>
+        <v>-27422.4</v>
       </c>
       <c r="J82" s="1">
-        <v>0.92675757328325</v>
+        <v>-1.8733473869911</v>
       </c>
       <c r="K82">
-        <v>1.11</v>
+        <v>0.99</v>
       </c>
       <c r="L82" t="s">
         <v>274</v>
       </c>
       <c r="M82" s="1">
-        <v>1688938.72</v>
+        <v>1436395.8</v>
       </c>
       <c r="N82" s="1">
-        <v>1707832.01</v>
+        <v>1451003.93</v>
       </c>
       <c r="O82" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>275</v>
       </c>
       <c r="B83" t="s">
         <v>276</v>
       </c>
       <c r="C83" s="1">
-        <v>3700000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.566</v>
+        <v>94.002</v>
       </c>
       <c r="E83" s="1">
-        <v>78.77307</v>
+        <v>97.976</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2914603.59</v>
+        <v>1673430.08</v>
       </c>
       <c r="I83" s="1">
-        <v>769338.41</v>
+        <v>-67875.92</v>
       </c>
       <c r="J83" s="1">
-        <v>26.395987867427</v>
+        <v>-4.0560953702948</v>
       </c>
       <c r="K83">
-        <v>1.1</v>
+        <v>1.38</v>
       </c>
       <c r="L83" t="s">
         <v>277</v>
       </c>
       <c r="M83" s="1">
-        <v>3683942.0</v>
+        <v>1605554.16</v>
       </c>
       <c r="N83" s="1">
-        <v>3724540.63</v>
+        <v>1629115.2</v>
       </c>
       <c r="O83" s="1">
-        <v>0.71</v>
+        <v>0.33</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>278</v>
       </c>
       <c r="B84" t="s">
         <v>279</v>
       </c>
       <c r="C84" s="1">
-        <v>4000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.536</v>
+        <v>98.795</v>
       </c>
       <c r="E84" s="1">
-        <v>94.94162525</v>
+        <v>78.77307</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>3797665.01</v>
+        <v>2914603.59</v>
       </c>
       <c r="I84" s="1">
-        <v>183774.99</v>
+        <v>740811.41</v>
       </c>
       <c r="J84" s="1">
-        <v>4.8391574695526</v>
+        <v>25.417226978712</v>
       </c>
       <c r="K84">
-        <v>1.49</v>
+        <v>1.18</v>
       </c>
       <c r="L84" t="s">
         <v>280</v>
       </c>
       <c r="M84" s="1">
-        <v>3981440.0</v>
+        <v>3655415.0</v>
       </c>
       <c r="N84" s="1">
-        <v>4040856.67</v>
+        <v>3699206.78</v>
       </c>
       <c r="O84" s="1">
-        <v>0.77</v>
+        <v>0.74</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>281</v>
       </c>
       <c r="B85" t="s">
         <v>282</v>
       </c>
       <c r="C85" s="1">
-        <v>3090000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>104.636</v>
+        <v>97.87</v>
       </c>
       <c r="E85" s="1">
-        <v>104.36764887</v>
+        <v>94.94162525</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>3224960.35</v>
+        <v>3797665.01</v>
       </c>
       <c r="I85" s="1">
-        <v>8292.04</v>
+        <v>117134.99</v>
       </c>
       <c r="J85" s="1">
-        <v>0.25712068056899</v>
+        <v>3.0843950082896</v>
       </c>
       <c r="K85">
-        <v>2.41</v>
+        <v>1.71</v>
       </c>
       <c r="L85" t="s">
         <v>283</v>
       </c>
       <c r="M85" s="1">
-        <v>3233252.39</v>
+        <v>3914800.0</v>
       </c>
       <c r="N85" s="1">
-        <v>3307863.02</v>
+        <v>3983258.33</v>
       </c>
       <c r="O85" s="1">
-        <v>0.63</v>
+        <v>0.8</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>284</v>
       </c>
       <c r="B86" t="s">
         <v>285</v>
       </c>
       <c r="C86" s="1">
-        <v>4873000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.387</v>
+        <v>103.727</v>
       </c>
       <c r="E86" s="1">
-        <v>97.79670121</v>
+        <v>104.36764887</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>4765633.25</v>
+        <v>3224960.35</v>
       </c>
       <c r="I86" s="1">
-        <v>126225.26</v>
+        <v>-19796.05</v>
       </c>
       <c r="J86" s="1">
-        <v>2.6486566082272</v>
+        <v>-0.61383855463525</v>
       </c>
       <c r="K86">
-        <v>1.24</v>
+        <v>2.83</v>
       </c>
       <c r="L86" t="s">
         <v>286</v>
       </c>
       <c r="M86" s="1">
-        <v>4891858.51</v>
+        <v>3205164.3</v>
       </c>
       <c r="N86" s="1">
-        <v>4952161.89</v>
+        <v>3292617.74</v>
       </c>
       <c r="O86" s="1">
-        <v>0.95</v>
+        <v>0.66</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>287</v>
       </c>
       <c r="B87" t="s">
         <v>288</v>
       </c>
       <c r="C87" s="1">
-        <v>369000.0</v>
+        <v>2373000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>104.32</v>
+        <v>99.664</v>
       </c>
       <c r="E87" s="1">
-        <v>106.56094038</v>
+        <v>97.79670122</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>393209.87</v>
+        <v>2320715.72</v>
       </c>
       <c r="I87" s="1">
-        <v>-8269.07</v>
+        <v>44311.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-2.1029660318547</v>
+        <v>1.909367856568</v>
       </c>
       <c r="K87">
-        <v>2.03</v>
+        <v>1.48</v>
       </c>
       <c r="L87" t="s">
         <v>289</v>
       </c>
       <c r="M87" s="1">
-        <v>384940.8</v>
+        <v>2365026.72</v>
       </c>
       <c r="N87" s="1">
-        <v>392413.05</v>
+        <v>2400102.63</v>
       </c>
       <c r="O87" s="1">
-        <v>0.07</v>
+        <v>0.48</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>290</v>
       </c>
       <c r="B88" t="s">
         <v>291</v>
       </c>
       <c r="C88" s="1">
-        <v>2697000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>101.918</v>
+        <v>103.23</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>106.56094038</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>2697000.0</v>
+        <v>393209.87</v>
       </c>
       <c r="I88" s="1">
-        <v>51728.46</v>
+        <v>-12291.17</v>
       </c>
       <c r="J88" s="1">
-        <v>1.918</v>
+        <v>-3.1258549028792</v>
       </c>
       <c r="K88">
-        <v>2.26</v>
+        <v>2.42</v>
       </c>
       <c r="L88" t="s">
         <v>292</v>
       </c>
       <c r="M88" s="1">
-        <v>2748728.46</v>
+        <v>380918.7</v>
       </c>
       <c r="N88" s="1">
-        <v>2809598.25</v>
+        <v>389843.89</v>
       </c>
       <c r="O88" s="1">
-        <v>0.54</v>
+        <v>0.08</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>293</v>
       </c>
       <c r="B89" t="s">
         <v>294</v>
       </c>
       <c r="C89" s="1">
-        <v>4587000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.204</v>
+        <v>98.29</v>
       </c>
       <c r="E89" s="1">
-        <v>93.34613647</v>
+        <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>4281787.28</v>
+        <v>2697000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>222830.2</v>
+        <v>-46118.7</v>
       </c>
       <c r="J89" s="1">
-        <v>5.2041398936567</v>
+        <v>-1.71</v>
       </c>
       <c r="K89">
-        <v>0.7</v>
+        <v>2.64</v>
       </c>
       <c r="L89" t="s">
         <v>295</v>
       </c>
       <c r="M89" s="1">
-        <v>4504617.48</v>
+        <v>2650881.3</v>
       </c>
       <c r="N89" s="1">
-        <v>4536917.61</v>
+        <v>2721977.22</v>
       </c>
       <c r="O89" s="1">
-        <v>0.87</v>
+        <v>0.55</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>296</v>
       </c>
       <c r="B90" t="s">
         <v>297</v>
       </c>
       <c r="C90" s="1">
-        <v>2137000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.998</v>
+        <v>96.571</v>
       </c>
       <c r="E90" s="1">
-        <v>99.685</v>
+        <v>93.34613647</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>2130268.45</v>
+        <v>4281787.28</v>
       </c>
       <c r="I90" s="1">
-        <v>6688.81</v>
+        <v>147924.49</v>
       </c>
       <c r="J90" s="1">
-        <v>0.3139890655565</v>
+        <v>3.4547370134651</v>
       </c>
       <c r="K90">
-        <v>0.59</v>
+        <v>0.89</v>
       </c>
       <c r="L90" t="s">
         <v>298</v>
       </c>
       <c r="M90" s="1">
-        <v>2136957.26</v>
+        <v>4429711.77</v>
       </c>
       <c r="N90" s="1">
-        <v>2149545.07</v>
+        <v>4470708.08</v>
       </c>
       <c r="O90" s="1">
-        <v>0.41</v>
+        <v>0.9</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>299</v>
       </c>
       <c r="B91" t="s">
         <v>300</v>
       </c>
       <c r="C91" s="1">
-        <v>2118000.0</v>
+        <v>2137000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.005</v>
+        <v>94.957</v>
       </c>
       <c r="E91" s="1">
-        <v>99.43250047</v>
+        <v>99.685</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2105980.36</v>
+        <v>2130268.45</v>
       </c>
       <c r="I91" s="1">
-        <v>12125.54</v>
+        <v>-101037.36</v>
       </c>
       <c r="J91" s="1">
-        <v>0.57576700287936</v>
+        <v>-4.7429402618247</v>
       </c>
       <c r="K91">
-        <v>0.33</v>
+        <v>0.88</v>
       </c>
       <c r="L91" t="s">
         <v>301</v>
       </c>
       <c r="M91" s="1">
-        <v>2118105.9</v>
+        <v>2029231.09</v>
       </c>
       <c r="N91" s="1">
-        <v>2125076.44</v>
+        <v>2047966.43</v>
       </c>
       <c r="O91" s="1">
         <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>302</v>
       </c>
       <c r="B92" t="s">
         <v>303</v>
       </c>
       <c r="C92" s="1">
-        <v>1452000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.033</v>
+        <v>97.835</v>
       </c>
       <c r="E92" s="1">
-        <v>99.91096625</v>
+        <v>99.43250047</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1450707.23</v>
+        <v>2105980.36</v>
       </c>
       <c r="I92" s="1">
-        <v>1771.93</v>
+        <v>-33835.06</v>
       </c>
       <c r="J92" s="1">
-        <v>0.12214249459555</v>
+        <v>-1.6066180218319</v>
       </c>
       <c r="K92">
-        <v>1.68</v>
+        <v>0.55</v>
       </c>
       <c r="L92" t="s">
         <v>304</v>
       </c>
       <c r="M92" s="1">
-        <v>1452479.16</v>
+        <v>2072145.3</v>
       </c>
       <c r="N92" s="1">
-        <v>1476825.02</v>
+        <v>2083837.82</v>
       </c>
       <c r="O92" s="1">
-        <v>0.28</v>
+        <v>0.42</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>305</v>
       </c>
       <c r="B93" t="s">
         <v>306</v>
       </c>
       <c r="C93" s="1">
-        <v>3000000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>105.72</v>
+        <v>97.042</v>
       </c>
       <c r="E93" s="1">
-        <v>102.76761933</v>
+        <v>99.91096625</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3083028.58</v>
+        <v>1450707.23</v>
       </c>
       <c r="I93" s="1">
-        <v>88571.42</v>
+        <v>-41657.39</v>
       </c>
       <c r="J93" s="1">
-        <v>2.8728705460136</v>
+        <v>-2.8715228778449</v>
       </c>
       <c r="K93">
-        <v>2.03</v>
+        <v>1.91</v>
       </c>
       <c r="L93" t="s">
         <v>307</v>
       </c>
       <c r="M93" s="1">
-        <v>3171600.0</v>
+        <v>1409049.84</v>
       </c>
       <c r="N93" s="1">
-        <v>3232350.0</v>
+        <v>1436737.29</v>
       </c>
       <c r="O93" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>308</v>
       </c>
       <c r="B94" t="s">
         <v>309</v>
       </c>
       <c r="C94" s="1">
-        <v>4085000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>106.613</v>
+        <v>104.358</v>
       </c>
       <c r="E94" s="1">
-        <v>107.00187687</v>
+        <v>102.76761933</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>4371026.67</v>
+        <v>3083028.58</v>
       </c>
       <c r="I94" s="1">
-        <v>-15885.62</v>
+        <v>47711.42</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.36342994905588</v>
+        <v>1.5475503636103</v>
       </c>
       <c r="K94">
-        <v>2.64</v>
+        <v>2.42</v>
       </c>
       <c r="L94" t="s">
         <v>310</v>
       </c>
       <c r="M94" s="1">
-        <v>4355141.05</v>
+        <v>3130740.0</v>
       </c>
       <c r="N94" s="1">
-        <v>4462797.82</v>
+        <v>3203302.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.85</v>
+        <v>0.64</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>311</v>
       </c>
       <c r="B95" t="s">
         <v>312</v>
       </c>
       <c r="C95" s="1">
-        <v>800000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.833</v>
+        <v>104.143</v>
       </c>
       <c r="E95" s="1">
-        <v>100.677</v>
+        <v>107.00187687</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>805416.0</v>
+        <v>4371026.67</v>
       </c>
       <c r="I95" s="1">
-        <v>17248.0</v>
+        <v>-116785.12</v>
       </c>
       <c r="J95" s="1">
-        <v>2.1415020312484</v>
+        <v>-2.6718006733187</v>
       </c>
       <c r="K95">
-        <v>0.91</v>
+        <v>3.04</v>
       </c>
       <c r="L95" t="s">
         <v>313</v>
       </c>
       <c r="M95" s="1">
-        <v>822664.0</v>
+        <v>4254241.55</v>
       </c>
       <c r="N95" s="1">
-        <v>829929.75</v>
+        <v>4378280.87</v>
       </c>
       <c r="O95" s="1">
-        <v>0.16</v>
+        <v>0.88</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>314</v>
       </c>
       <c r="B96" t="s">
         <v>315</v>
       </c>
       <c r="C96" s="1">
-        <v>2300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>107.711</v>
+        <v>100.702</v>
       </c>
       <c r="E96" s="1">
-        <v>106.27639</v>
+        <v>100.677</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2444356.97</v>
+        <v>805416.0</v>
       </c>
       <c r="I96" s="1">
-        <v>32996.03</v>
+        <v>200.0</v>
       </c>
       <c r="J96" s="1">
-        <v>1.3498858965759</v>
+        <v>0.024831888117445</v>
       </c>
       <c r="K96">
-        <v>0.25</v>
+        <v>1.15</v>
       </c>
       <c r="L96" t="s">
         <v>316</v>
       </c>
       <c r="M96" s="1">
-        <v>2477353.0</v>
+        <v>805616.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2483024.23</v>
+        <v>814837.92</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>317</v>
       </c>
       <c r="B97" t="s">
         <v>318</v>
       </c>
       <c r="C97" s="1">
-        <v>1400000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.766</v>
+        <v>105.179</v>
       </c>
       <c r="E97" s="1">
-        <v>101.61188214</v>
+        <v>106.27639</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1422566.35</v>
+        <v>2444356.97</v>
       </c>
       <c r="I97" s="1">
-        <v>-11842.35</v>
+        <v>-25239.97</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.83246380739991</v>
+        <v>-1.0325811781902</v>
       </c>
       <c r="K97">
-        <v>3.34</v>
+        <v>0.57</v>
       </c>
       <c r="L97" t="s">
         <v>319</v>
       </c>
       <c r="M97" s="1">
-        <v>1410724.0</v>
+        <v>2419117.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1457441.81</v>
+        <v>2432231.73</v>
       </c>
       <c r="O97" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>320</v>
       </c>
       <c r="B98" t="s">
         <v>321</v>
       </c>
       <c r="C98" s="1">
         <v>3775000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.49</v>
+        <v>96.543</v>
       </c>
       <c r="E98" s="1">
         <v>99.00852132</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>3737571.68</v>
       </c>
       <c r="I98" s="1">
-        <v>-19574.18</v>
+        <v>-93073.43</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.52371383550295</v>
+        <v>-2.4902112379019</v>
       </c>
       <c r="K98">
-        <v>1.78</v>
+        <v>2.01</v>
       </c>
       <c r="L98" t="s">
         <v>322</v>
       </c>
       <c r="M98" s="1">
-        <v>3717997.5</v>
+        <v>3644498.25</v>
       </c>
       <c r="N98" s="1">
-        <v>3785108.61</v>
+        <v>3720417.69</v>
       </c>
       <c r="O98" s="1">
-        <v>0.72</v>
+        <v>0.75</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>323</v>
       </c>
       <c r="B99" t="s">
         <v>324</v>
       </c>
       <c r="C99" s="1">
         <v>2150000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.671</v>
+        <v>95.98</v>
       </c>
       <c r="E99" s="1">
         <v>97.5</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>2096250.0</v>
       </c>
       <c r="I99" s="1">
-        <v>25176.5</v>
+        <v>-32680.0</v>
       </c>
       <c r="J99" s="1">
-        <v>1.2010256410256</v>
+        <v>-1.5589743589744</v>
       </c>
       <c r="K99">
-        <v>2.87</v>
+        <v>3.26</v>
       </c>
       <c r="L99" t="s">
         <v>325</v>
       </c>
       <c r="M99" s="1">
-        <v>2121426.5</v>
+        <v>2063570.0</v>
       </c>
       <c r="N99" s="1">
-        <v>2183104.63</v>
+        <v>2133713.75</v>
       </c>
       <c r="O99" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>326</v>
       </c>
       <c r="B100" t="s">
         <v>327</v>
       </c>
       <c r="C100" s="1">
         <v>1524000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>96.786</v>
+        <v>95.221</v>
       </c>
       <c r="E100" s="1">
         <v>92.6043248</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>1411289.91</v>
       </c>
       <c r="I100" s="1">
-        <v>63728.73</v>
+        <v>39878.13</v>
       </c>
       <c r="J100" s="1">
-        <v>4.5156370458285</v>
+        <v>2.8256511803447</v>
       </c>
       <c r="K100">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.06</v>
+      </c>
+      <c r="L100">
+        <v>857.25</v>
       </c>
       <c r="M100" s="1">
-        <v>1475018.64</v>
+        <v>1451168.04</v>
       </c>
       <c r="N100" s="1">
-        <v>1491020.64</v>
+        <v>1452025.29</v>
       </c>
       <c r="O100" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>328</v>
+      </c>
+      <c r="B101" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="C101" s="1">
         <v>881000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>102.102</v>
+        <v>97.203</v>
       </c>
       <c r="E101" s="1">
         <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>881000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>18518.62</v>
+        <v>-24641.57</v>
       </c>
       <c r="J101" s="1">
-        <v>2.102</v>
+        <v>-2.797</v>
       </c>
       <c r="K101">
-        <v>0.49</v>
+        <v>0.85</v>
       </c>
       <c r="L101" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="M101" s="1">
-        <v>899518.62</v>
+        <v>856358.43</v>
       </c>
       <c r="N101" s="1">
-        <v>903801.26</v>
+        <v>863853.05</v>
       </c>
       <c r="O101" s="1">
         <v>0.17</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>331</v>
+      </c>
+      <c r="B102" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="C102" s="1">
         <v>3157000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>102.102</v>
+        <v>98.706</v>
       </c>
       <c r="E102" s="1">
         <v>100.05914096</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>3158867.08</v>
       </c>
       <c r="I102" s="1">
-        <v>64493.06</v>
+        <v>-42718.66</v>
       </c>
       <c r="J102" s="1">
-        <v>2.0416515911141</v>
+        <v>-1.3523411691004</v>
       </c>
       <c r="K102">
-        <v>2.2</v>
+        <v>2.54</v>
       </c>
       <c r="L102" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="M102" s="1">
-        <v>3223360.14</v>
+        <v>3116148.42</v>
       </c>
       <c r="N102" s="1">
-        <v>3292945.68</v>
+        <v>3196323.07</v>
       </c>
       <c r="O102" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>334</v>
+      </c>
+      <c r="B103" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="C103" s="1">
         <v>2924000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.182</v>
+        <v>100.649</v>
       </c>
       <c r="E103" s="1">
         <v>97.85640253</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>2861321.21</v>
       </c>
       <c r="I103" s="1">
-        <v>97240.47</v>
+        <v>81655.55</v>
       </c>
       <c r="J103" s="1">
-        <v>3.3984464820012</v>
+        <v>2.8537708284768</v>
       </c>
       <c r="K103">
-        <v>2.39</v>
+        <v>0.13</v>
       </c>
       <c r="L103" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="M103" s="1">
-        <v>2958561.68</v>
+        <v>2942976.76</v>
       </c>
       <c r="N103" s="1">
-        <v>3028494.01</v>
+        <v>2946723.14</v>
       </c>
       <c r="O103" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>337</v>
+      </c>
+      <c r="B104" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="C104" s="1">
         <v>847000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.94</v>
+        <v>99.879</v>
       </c>
       <c r="E104" s="1">
         <v>100.32507202</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>849753.36</v>
       </c>
       <c r="I104" s="1">
-        <v>5208.44</v>
+        <v>-3778.23</v>
       </c>
       <c r="J104" s="1">
-        <v>0.6129354993077</v>
+        <v>-0.44462666202344</v>
       </c>
       <c r="K104">
-        <v>1.21</v>
+        <v>0.14</v>
       </c>
       <c r="L104" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="M104" s="1">
-        <v>854961.8</v>
+        <v>845975.13</v>
       </c>
       <c r="N104" s="1">
-        <v>865238.73</v>
+        <v>847171.52</v>
       </c>
       <c r="O104" s="1">
         <v>0.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>340</v>
+      </c>
+      <c r="B105" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="C105" s="1">
         <v>1278000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>102.154</v>
+        <v>98.941</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>1278000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>27528.12</v>
+        <v>-13534.02</v>
       </c>
       <c r="J105" s="1">
-        <v>2.154</v>
+        <v>-1.059</v>
       </c>
       <c r="K105">
-        <v>1.9</v>
+        <v>2.19</v>
       </c>
       <c r="L105" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="M105" s="1">
-        <v>1305528.12</v>
+        <v>1264465.98</v>
       </c>
       <c r="N105" s="1">
-        <v>1329862.64</v>
+        <v>1292476.94</v>
       </c>
       <c r="O105" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>343</v>
+      </c>
+      <c r="B106" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="C106" s="1">
         <v>1988000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.118</v>
+        <v>99.863</v>
       </c>
       <c r="E106" s="1">
         <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>1988000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>22225.84</v>
+        <v>-2723.56</v>
       </c>
       <c r="J106" s="1">
-        <v>1.118</v>
+        <v>-0.137</v>
       </c>
       <c r="K106">
-        <v>1.37</v>
+        <v>1.68</v>
       </c>
       <c r="L106" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="M106" s="1">
-        <v>2010225.84</v>
+        <v>1985276.44</v>
       </c>
       <c r="N106" s="1">
-        <v>2037431.62</v>
+        <v>2018692.24</v>
       </c>
       <c r="O106" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>346</v>
+      </c>
+      <c r="B107" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="C107" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.548</v>
+        <v>99.235</v>
       </c>
       <c r="E107" s="1">
         <v>100.83722714</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>2117581.77</v>
       </c>
       <c r="I107" s="1">
-        <v>14926.23</v>
+        <v>-33646.77</v>
       </c>
       <c r="J107" s="1">
-        <v>0.70487148177518</v>
+        <v>-1.5889242378584</v>
       </c>
       <c r="K107">
-        <v>0.52</v>
+        <v>0.8</v>
       </c>
       <c r="L107" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="M107" s="1">
-        <v>2132508.0</v>
+        <v>2083935.0</v>
       </c>
       <c r="N107" s="1">
-        <v>2143390.6</v>
+        <v>2100677.47</v>
       </c>
       <c r="O107" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>349</v>
+      </c>
+      <c r="B108" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="C108" s="1">
         <v>3579000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>104.024</v>
+        <v>101.485</v>
       </c>
       <c r="E108" s="1">
         <v>101.7659905</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>3642204.8</v>
       </c>
       <c r="I108" s="1">
-        <v>80814.16</v>
+        <v>-10056.65</v>
       </c>
       <c r="J108" s="1">
-        <v>2.2188252566138</v>
+        <v>-0.27611434700212</v>
       </c>
       <c r="K108">
-        <v>2.22</v>
+        <v>2.5</v>
       </c>
       <c r="L108" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="M108" s="1">
-        <v>3723018.96</v>
+        <v>3632148.15</v>
       </c>
       <c r="N108" s="1">
-        <v>3802369.8</v>
+        <v>3721537.35</v>
       </c>
       <c r="O108" s="1">
-        <v>0.73</v>
+        <v>0.75</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>352</v>
+      </c>
+      <c r="B109" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="C109" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.073</v>
+        <v>99.187</v>
       </c>
       <c r="E109" s="1">
         <v>99.8</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>2395200.0</v>
       </c>
       <c r="I109" s="1">
-        <v>6552.0</v>
+        <v>-14712.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.27354709418838</v>
+        <v>-0.61422845691383</v>
       </c>
       <c r="K109">
-        <v>1.32</v>
+        <v>1.84</v>
       </c>
       <c r="L109" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M109" s="1">
-        <v>2401752.0</v>
+        <v>2380488.0</v>
       </c>
       <c r="N109" s="1">
-        <v>2433376.31</v>
+        <v>2424642.7</v>
       </c>
       <c r="O109" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>355</v>
+      </c>
+      <c r="B110" t="s">
         <v>356</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>930564.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>105.378</v>
+      </c>
+      <c r="E110" s="1">
+        <v>100.47036099</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>934941.01</v>
+      </c>
+      <c r="I110" s="1">
+        <v>45668.73</v>
+      </c>
+      <c r="J110" s="1">
+        <v>4.8846643276457</v>
+      </c>
+      <c r="K110">
+        <v>3.36</v>
+      </c>
+      <c r="L110" t="s">
         <v>357</v>
       </c>
-      <c r="C110" s="1">
-[...23 lines deleted...]
-      <c r="K110">
+      <c r="M110" s="1">
+        <v>980609.74</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1011870.87</v>
+      </c>
+      <c r="O110" s="1">
         <v>0.2</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.26</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>358</v>
+      </c>
+      <c r="B111" t="s">
         <v>359</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>101.177</v>
+      </c>
+      <c r="E111" s="1">
+        <v>100.14070507</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>2173053.3</v>
+      </c>
+      <c r="I111" s="1">
+        <v>22487.6</v>
+      </c>
+      <c r="J111" s="1">
+        <v>1.0348388601421</v>
+      </c>
+      <c r="K111">
+        <v>1.94</v>
+      </c>
+      <c r="L111" t="s">
         <v>360</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>977687.76</v>
+        <v>2195540.9</v>
       </c>
       <c r="N111" s="1">
-        <v>1003859.87</v>
+        <v>2237562.05</v>
       </c>
       <c r="O111" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>361</v>
+      </c>
+      <c r="B112" t="s">
         <v>362</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>102.241</v>
+      </c>
+      <c r="E112" s="1">
+        <v>102.39609091</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>1126357.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-1706.0</v>
+      </c>
+      <c r="J112" s="1">
+        <v>-0.15146174791829</v>
+      </c>
+      <c r="K112">
+        <v>1.69</v>
+      </c>
+      <c r="L112" t="s">
         <v>363</v>
       </c>
-      <c r="C112" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>648948.02</v>
+        <v>1124651.0</v>
       </c>
       <c r="N112" s="1">
-        <v>661049.98</v>
+        <v>1143209.68</v>
       </c>
       <c r="O112" s="1">
-        <v>0.13</v>
+        <v>0.23</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>364</v>
+      </c>
+      <c r="B113" t="s">
         <v>365</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" s="1">
+        <v>5351000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>102.793</v>
+      </c>
+      <c r="E113" s="1">
+        <v>92.97841301</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>4975274.88</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-24866.8</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-0.49980756038147</v>
+      </c>
+      <c r="K113">
+        <v>1.58</v>
+      </c>
+      <c r="L113" t="s">
         <v>366</v>
       </c>
-      <c r="C113" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>2243129.0</v>
+        <v>4950408.08</v>
       </c>
       <c r="N113" s="1">
-        <v>2278979.21</v>
+        <v>5034836.83</v>
       </c>
       <c r="O113" s="1">
-        <v>0.44</v>
+        <v>1.01</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>367</v>
+      </c>
+      <c r="B114" t="s">
         <v>368</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>1490000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>101.902</v>
+      </c>
+      <c r="E114" s="1">
+        <v>103.47</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>1541703.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-23363.2</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-1.5154150961631</v>
+      </c>
+      <c r="K114">
+        <v>2.56</v>
+      </c>
+      <c r="L114" t="s">
         <v>369</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>1135717.0</v>
+        <v>1518339.8</v>
       </c>
       <c r="N114" s="1">
-        <v>1150826.72</v>
+        <v>1556541.74</v>
       </c>
       <c r="O114" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>370</v>
+      </c>
+      <c r="B115" t="s">
         <v>371</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>102.994</v>
+      </c>
+      <c r="E115" s="1">
+        <v>105.20933357</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>1472930.67</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-31014.67</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-2.1056435738418</v>
+      </c>
+      <c r="K115">
+        <v>1.37</v>
+      </c>
+      <c r="L115" t="s">
         <v>372</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>4982867.25</v>
+        <v>1441916.0</v>
       </c>
       <c r="N115" s="1">
-        <v>5049386.87</v>
+        <v>1461034.75</v>
       </c>
       <c r="O115" s="1">
-        <v>0.96</v>
+        <v>0.29</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>373</v>
+      </c>
+      <c r="B116" t="s">
         <v>374</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" s="1">
+        <v>2727000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>94.6</v>
+      </c>
+      <c r="E116" s="1">
+        <v>98.03544408</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>2673426.56</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-93684.56</v>
+      </c>
+      <c r="J116" s="1">
+        <v>-3.5042877706729</v>
+      </c>
+      <c r="K116">
+        <v>0.18</v>
+      </c>
+      <c r="L116" t="s">
         <v>375</v>
       </c>
-      <c r="C116" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>1570385.5</v>
+        <v>2579742.0</v>
       </c>
       <c r="N116" s="1">
-        <v>1602937.86</v>
+        <v>2584616.51</v>
       </c>
       <c r="O116" s="1">
-        <v>0.31</v>
+        <v>0.52</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>376</v>
+      </c>
+      <c r="B117" t="s">
         <v>377</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>97.126</v>
+      </c>
+      <c r="E117" s="1">
+        <v>99.9978546</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>3926915.75</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-112777.73</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-2.8719162105782</v>
+      </c>
+      <c r="K117">
+        <v>1.05</v>
+      </c>
+      <c r="L117" t="s">
         <v>378</v>
       </c>
-      <c r="C117" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>1502382.0</v>
+        <v>3814138.02</v>
       </c>
       <c r="N117" s="1">
-        <v>1515682.0</v>
+        <v>3855562.42</v>
       </c>
       <c r="O117" s="1">
-        <v>0.29</v>
+        <v>0.77</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>379</v>
+      </c>
+      <c r="B118" t="s">
         <v>380</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>86.279</v>
+      </c>
+      <c r="E118" s="1">
+        <v>91.95776</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>2206986.24</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-136290.24</v>
+      </c>
+      <c r="J118" s="1">
+        <v>-6.1754005317224</v>
+      </c>
+      <c r="K118">
+        <v>2.03</v>
+      </c>
+      <c r="L118" t="s">
         <v>381</v>
       </c>
-      <c r="C118" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>2635318.26</v>
+        <v>2070696.0</v>
       </c>
       <c r="N118" s="1">
-        <v>2677268.61</v>
+        <v>2119371.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>382</v>
+      </c>
+      <c r="B119" t="s">
         <v>383</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" s="1">
+        <v>1667000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>100.8</v>
+      </c>
+      <c r="E119" s="1">
+        <v>101.22761608</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1687464.36</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-7128.36</v>
+      </c>
+      <c r="J119" s="1">
+        <v>-0.42243025506032</v>
+      </c>
+      <c r="K119">
+        <v>2.11</v>
+      </c>
+      <c r="L119" t="s">
         <v>384</v>
       </c>
-      <c r="C119" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>3927353.43</v>
+        <v>1680336.0</v>
       </c>
       <c r="N119" s="1">
-        <v>3959901.17</v>
+        <v>1715429.82</v>
       </c>
       <c r="O119" s="1">
-        <v>0.76</v>
+        <v>0.34</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>385</v>
+      </c>
+      <c r="B120" t="s">
         <v>386</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" s="1">
+        <v>1811000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>102.643</v>
+      </c>
+      <c r="E120" s="1">
+        <v>103.54205743</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>1875146.66</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-16281.93</v>
+      </c>
+      <c r="J120" s="1">
+        <v>-0.86830168260012</v>
+      </c>
+      <c r="K120">
+        <v>3.13</v>
+      </c>
+      <c r="L120" t="s">
         <v>387</v>
       </c>
-      <c r="C120" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>2084088.0</v>
+        <v>1858864.73</v>
       </c>
       <c r="N120" s="1">
-        <v>2122438.0</v>
+        <v>1915582.86</v>
       </c>
       <c r="O120" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>388</v>
+      </c>
+      <c r="B121" t="s">
         <v>389</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>1280000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>101.143</v>
+      </c>
+      <c r="E121" s="1">
+        <v>101.78811563</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>1302887.88</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-8257.48</v>
+      </c>
+      <c r="J121" s="1">
+        <v>-0.63378285474572</v>
+      </c>
+      <c r="K121">
+        <v>0.41</v>
+      </c>
+      <c r="L121" t="s">
         <v>390</v>
       </c>
-      <c r="C121" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>3284886.0</v>
+        <v>1294630.4</v>
       </c>
       <c r="N121" s="1">
-        <v>3287062.17</v>
+        <v>1299830.4</v>
       </c>
       <c r="O121" s="1">
-        <v>0.63</v>
+        <v>0.26</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>391</v>
+      </c>
+      <c r="B122" t="s">
         <v>392</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>2420000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.959</v>
+      </c>
+      <c r="E122" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>2446692.6</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-27684.8</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-1.1315193416615</v>
+      </c>
+      <c r="K122">
+        <v>3.6</v>
+      </c>
+      <c r="L122" t="s">
         <v>393</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>1741481.56</v>
+        <v>2419007.8</v>
       </c>
       <c r="N122" s="1">
-        <v>1770862.44</v>
+        <v>2506028.35</v>
       </c>
       <c r="O122" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>394</v>
+      </c>
+      <c r="B123" t="s">
         <v>395</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>95.739</v>
+      </c>
+      <c r="E123" s="1">
+        <v>94.44113136</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>2005929.63</v>
+      </c>
+      <c r="I123" s="1">
+        <v>27566.73</v>
+      </c>
+      <c r="J123" s="1">
+        <v>1.3742620672092</v>
+      </c>
+      <c r="K123">
+        <v>0.48</v>
+      </c>
+      <c r="L123" t="s">
         <v>396</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>1884798.25</v>
+        <v>2033496.36</v>
       </c>
       <c r="N123" s="1">
-        <v>1934072.13</v>
+        <v>2043673.86</v>
       </c>
       <c r="O123" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>397</v>
+      </c>
+      <c r="B124" t="s">
         <v>398</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" s="1">
+        <v>1834000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>103.175</v>
+      </c>
+      <c r="E124" s="1">
+        <v>101.19775245</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1855966.78</v>
+      </c>
+      <c r="I124" s="1">
+        <v>36262.72</v>
+      </c>
+      <c r="J124" s="1">
+        <v>1.9538453161322</v>
+      </c>
+      <c r="K124">
+        <v>3.56</v>
+      </c>
+      <c r="L124" t="s">
         <v>399</v>
       </c>
-      <c r="C124" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>1320281.6</v>
+        <v>1892229.5</v>
       </c>
       <c r="N124" s="1">
-        <v>1320881.6</v>
+        <v>1957603.96</v>
       </c>
       <c r="O124" s="1">
-        <v>0.25</v>
+        <v>0.39</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>400</v>
       </c>
       <c r="B125" t="s">
         <v>401</v>
       </c>
       <c r="C125" s="1">
-        <v>2124000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.497</v>
+        <v>99.577</v>
       </c>
       <c r="E125" s="1">
-        <v>94.44113136</v>
+        <v>101.43494653</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>2005929.63</v>
+        <v>2485156.19</v>
       </c>
       <c r="I125" s="1">
-        <v>64906.65</v>
+        <v>-45519.69</v>
       </c>
       <c r="J125" s="1">
-        <v>3.2357391320851</v>
+        <v>-1.8316631438767</v>
       </c>
       <c r="K125">
-        <v>0.33</v>
+        <v>1.65</v>
       </c>
       <c r="L125" t="s">
         <v>402</v>
       </c>
       <c r="M125" s="1">
-        <v>2070836.28</v>
+        <v>2439636.5</v>
       </c>
       <c r="N125" s="1">
-        <v>2077916.28</v>
+        <v>2480010.46</v>
       </c>
       <c r="O125" s="1">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>403</v>
       </c>
       <c r="B126" t="s">
         <v>404</v>
       </c>
       <c r="C126" s="1">
-        <v>1834000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>105.183</v>
+        <v>93.615</v>
       </c>
       <c r="E126" s="1">
-        <v>101.19775245</v>
+        <v>98.76648216</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1855966.78</v>
+        <v>1024208.42</v>
       </c>
       <c r="I126" s="1">
-        <v>73089.44</v>
+        <v>-53420.87</v>
       </c>
       <c r="J126" s="1">
-        <v>3.9380791072133</v>
+        <v>-5.2158202331514</v>
       </c>
       <c r="K126">
-        <v>3.14</v>
+        <v>1.43</v>
       </c>
       <c r="L126" t="s">
         <v>405</v>
       </c>
       <c r="M126" s="1">
-        <v>1929056.22</v>
+        <v>970787.55</v>
       </c>
       <c r="N126" s="1">
-        <v>1986674.39</v>
+        <v>985570.54</v>
       </c>
       <c r="O126" s="1">
-        <v>0.38</v>
+        <v>0.2</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>406</v>
       </c>
       <c r="B127" t="s">
         <v>407</v>
       </c>
       <c r="C127" s="1">
-        <v>2450000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>102.997</v>
+        <v>99.686</v>
       </c>
       <c r="E127" s="1">
-        <v>101.43494653</v>
+        <v>100.0960031</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2485156.19</v>
+        <v>3878720.12</v>
       </c>
       <c r="I127" s="1">
-        <v>38270.31</v>
+        <v>-15887.62</v>
       </c>
       <c r="J127" s="1">
-        <v>1.5399559252652</v>
+        <v>-0.40960985862522</v>
       </c>
       <c r="K127">
-        <v>1.34</v>
+        <v>2.66</v>
       </c>
       <c r="L127" t="s">
         <v>408</v>
       </c>
       <c r="M127" s="1">
-        <v>2523426.5</v>
+        <v>3862832.5</v>
       </c>
       <c r="N127" s="1">
-        <v>2556297.33</v>
+        <v>3965842.92</v>
       </c>
       <c r="O127" s="1">
-        <v>0.49</v>
+        <v>0.8</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>409</v>
       </c>
       <c r="B128" t="s">
         <v>410</v>
       </c>
       <c r="C128" s="1">
-        <v>1037000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>94.343</v>
+        <v>114.012</v>
       </c>
       <c r="E128" s="1">
-        <v>98.76648216</v>
+        <v>123.47145</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1024208.42</v>
+        <v>2345957.55</v>
       </c>
       <c r="I128" s="1">
-        <v>-45871.51</v>
+        <v>-179729.55</v>
       </c>
       <c r="J128" s="1">
-        <v>-4.47872806982</v>
+        <v>-7.6612447654903</v>
       </c>
       <c r="K128">
-        <v>1.06</v>
+        <v>1.25</v>
       </c>
       <c r="L128" t="s">
         <v>411</v>
       </c>
       <c r="M128" s="1">
-        <v>978336.91</v>
+        <v>2166228.0</v>
       </c>
       <c r="N128" s="1">
-        <v>989379.62</v>
+        <v>2190030.05</v>
       </c>
       <c r="O128" s="1">
-        <v>0.19</v>
+        <v>0.44</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>412</v>
       </c>
       <c r="B129" t="s">
         <v>413</v>
       </c>
       <c r="C129" s="1">
-        <v>3875000.0</v>
+        <v>1276000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.759</v>
+        <v>108.064</v>
       </c>
       <c r="E129" s="1">
-        <v>100.0960031</v>
+        <v>113.147</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3878720.12</v>
+        <v>1443755.72</v>
       </c>
       <c r="I129" s="1">
-        <v>103191.13</v>
+        <v>-64859.08</v>
       </c>
       <c r="J129" s="1">
-        <v>2.660442795754</v>
+        <v>-4.4923860111183</v>
       </c>
       <c r="K129">
-        <v>2.34</v>
+        <v>1.13</v>
       </c>
       <c r="L129" t="s">
         <v>414</v>
       </c>
       <c r="M129" s="1">
-        <v>3981911.25</v>
+        <v>1378896.64</v>
       </c>
       <c r="N129" s="1">
-        <v>4072489.38</v>
+        <v>1393330.95</v>
       </c>
       <c r="O129" s="1">
-        <v>0.78</v>
+        <v>0.28</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>415</v>
       </c>
       <c r="B130" t="s">
         <v>416</v>
       </c>
       <c r="C130" s="1">
-        <v>761000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>106.435</v>
+        <v>95.434</v>
       </c>
       <c r="E130" s="1">
-        <v>108.80813929</v>
+        <v>93.14264308</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>828029.94</v>
+        <v>1210854.36</v>
       </c>
       <c r="I130" s="1">
-        <v>-18059.59</v>
+        <v>29787.64</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.1810310385637</v>
+        <v>2.4600514301324</v>
       </c>
       <c r="K130">
-        <v>0.3</v>
+        <v>0.77</v>
       </c>
       <c r="L130" t="s">
         <v>417</v>
       </c>
       <c r="M130" s="1">
-        <v>809970.35</v>
+        <v>1240642.0</v>
       </c>
       <c r="N130" s="1">
-        <v>812282.78</v>
+        <v>1250614.6</v>
       </c>
       <c r="O130" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>418</v>
       </c>
       <c r="B131" t="s">
         <v>419</v>
       </c>
       <c r="C131" s="1">
-        <v>1900000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>117.176</v>
+        <v>96.879</v>
       </c>
       <c r="E131" s="1">
-        <v>123.47145</v>
+        <v>94.47603859</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>2345957.55</v>
+        <v>3770538.7</v>
       </c>
       <c r="I131" s="1">
-        <v>-119613.55</v>
+        <v>95902.19</v>
       </c>
       <c r="J131" s="1">
-        <v>-5.0987090537934</v>
+        <v>2.543461230089</v>
       </c>
       <c r="K131">
-        <v>0.81</v>
+        <v>1.15</v>
       </c>
       <c r="L131" t="s">
         <v>420</v>
       </c>
       <c r="M131" s="1">
-        <v>2226344.0</v>
+        <v>3866440.89</v>
       </c>
       <c r="N131" s="1">
-        <v>2241674.14</v>
+        <v>3912337.39</v>
       </c>
       <c r="O131" s="1">
-        <v>0.43</v>
+        <v>0.79</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>421</v>
       </c>
       <c r="B132" t="s">
         <v>422</v>
       </c>
       <c r="C132" s="1">
-        <v>1276000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>109.943</v>
+        <v>98.943</v>
       </c>
       <c r="E132" s="1">
-        <v>113.147</v>
+        <v>100.05687163</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1443755.72</v>
+        <v>3827175.34</v>
       </c>
       <c r="I132" s="1">
-        <v>-40883.04</v>
+        <v>-42605.59</v>
       </c>
       <c r="J132" s="1">
-        <v>-2.8317144953026</v>
+        <v>-1.1132385170521</v>
       </c>
       <c r="K132">
-        <v>0.67</v>
+        <v>0.86</v>
       </c>
       <c r="L132" t="s">
         <v>423</v>
       </c>
       <c r="M132" s="1">
-        <v>1402872.68</v>
+        <v>3784569.75</v>
       </c>
       <c r="N132" s="1">
-        <v>1411477.75</v>
+        <v>3817560.38</v>
       </c>
       <c r="O132" s="1">
-        <v>0.27</v>
+        <v>0.77</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>424</v>
       </c>
       <c r="B133" t="s">
         <v>425</v>
       </c>
       <c r="C133" s="1">
-        <v>1300000.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>96.844</v>
+        <v>84.483</v>
       </c>
       <c r="E133" s="1">
-        <v>93.14264308</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1210854.36</v>
+        <v>3382000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>48117.64</v>
+        <v>-524784.94</v>
       </c>
       <c r="J133" s="1">
-        <v>3.9738585902272</v>
+        <v>-15.517</v>
       </c>
       <c r="K133">
-        <v>0.67</v>
+        <v>3.0</v>
       </c>
       <c r="L133" t="s">
         <v>426</v>
       </c>
       <c r="M133" s="1">
-        <v>1258972.0</v>
+        <v>2857215.06</v>
       </c>
       <c r="N133" s="1">
-        <v>1267635.7</v>
+        <v>2958745.52</v>
       </c>
       <c r="O133" s="1">
-        <v>0.24</v>
+        <v>0.59</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>427</v>
       </c>
       <c r="B134" t="s">
         <v>428</v>
       </c>
       <c r="C134" s="1">
-        <v>3991000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.544</v>
+        <v>0.001</v>
       </c>
       <c r="E134" s="1">
-        <v>94.47603859</v>
+        <v>0.0</v>
       </c>
       <c r="F134" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G134">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H134" s="1">
-        <v>3770538.7</v>
+        <v>0.0</v>
       </c>
       <c r="I134" s="1">
-        <v>162352.34</v>
+        <v>10.83</v>
       </c>
       <c r="J134" s="1">
-        <v>4.3058128537442</v>
+        <v>0</v>
       </c>
       <c r="K134">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>3932891.04</v>
+        <v>10.83</v>
       </c>
       <c r="N134" s="1">
-        <v>3972094.3</v>
+        <v>10.83</v>
       </c>
       <c r="O134" s="1">
-        <v>0.76</v>
+        <v>0.0</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>429</v>
+      </c>
+      <c r="B135" t="s">
         <v>430</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" s="1">
+        <v>2817000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>95.611</v>
+      </c>
+      <c r="E135" s="1">
+        <v>101.3779503</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>2855816.86</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-162454.99</v>
+      </c>
+      <c r="J135" s="1">
+        <v>-5.688564707192</v>
+      </c>
+      <c r="K135">
+        <v>5.29</v>
+      </c>
+      <c r="L135" t="s">
         <v>431</v>
       </c>
-      <c r="C135" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>3893773.5</v>
+        <v>2693361.87</v>
       </c>
       <c r="N135" s="1">
-        <v>3916723.5</v>
+        <v>2842286.63</v>
       </c>
       <c r="O135" s="1">
-        <v>0.75</v>
+        <v>0.57</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>432</v>
+      </c>
+      <c r="B136" t="s">
         <v>433</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" s="1">
+        <v>1053000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>102.125</v>
+      </c>
+      <c r="E136" s="1">
+        <v>103.32906363</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>1088055.04</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-12678.79</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-1.165271014231</v>
+      </c>
+      <c r="K136">
+        <v>1.47</v>
+      </c>
+      <c r="L136" t="s">
         <v>434</v>
       </c>
-      <c r="C136" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>2950930.28</v>
+        <v>1075376.25</v>
       </c>
       <c r="N136" s="1">
-        <v>3036184.86</v>
+        <v>1090853.16</v>
       </c>
       <c r="O136" s="1">
-        <v>0.58</v>
+        <v>0.22</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>435</v>
+      </c>
+      <c r="B137" t="s">
         <v>436</v>
       </c>
-      <c r="B137" t="s">
+      <c r="C137" s="1">
+        <v>3046000.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>103.771</v>
+      </c>
+      <c r="E137" s="1">
+        <v>104.47316382</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>3182252.57</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-21387.91</v>
+      </c>
+      <c r="J137" s="1">
+        <v>-0.67209970074751</v>
+      </c>
+      <c r="K137">
+        <v>1.24</v>
+      </c>
+      <c r="L137" t="s">
         <v>437</v>
       </c>
-      <c r="C137" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M137" s="1">
-        <v>10.59</v>
+        <v>3160864.66</v>
       </c>
       <c r="N137" s="1">
-        <v>10.59</v>
+        <v>3198558.91</v>
       </c>
       <c r="O137" s="1">
-        <v>0.0</v>
+        <v>0.64</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>438</v>
       </c>
       <c r="B138" t="s">
         <v>439</v>
       </c>
       <c r="C138" s="1">
-        <v>2817000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.333</v>
+        <v>99.63</v>
       </c>
       <c r="E138" s="1">
-        <v>101.3779503</v>
+        <v>101.57528214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2855816.86</v>
+        <v>2559697.11</v>
       </c>
       <c r="I138" s="1">
-        <v>-29436.25</v>
+        <v>-49021.11</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.030747118707</v>
+        <v>-1.9151136987454</v>
       </c>
       <c r="K138">
-        <v>4.98</v>
+        <v>1.39</v>
       </c>
       <c r="L138" t="s">
         <v>440</v>
       </c>
       <c r="M138" s="1">
-        <v>2826380.61</v>
+        <v>2510676.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2966593.89</v>
+        <v>2545654.85</v>
       </c>
       <c r="O138" s="1">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>441</v>
       </c>
       <c r="B139" t="s">
         <v>442</v>
       </c>
       <c r="C139" s="1">
-        <v>1053000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>104.179</v>
+        <v>101.784</v>
       </c>
       <c r="E139" s="1">
-        <v>103.32906363</v>
+        <v>101.56042721</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1088055.04</v>
+        <v>2992985.79</v>
       </c>
       <c r="I139" s="1">
-        <v>8949.83</v>
+        <v>6588.69</v>
       </c>
       <c r="J139" s="1">
-        <v>0.82255305761003</v>
+        <v>0.22013769734603</v>
       </c>
       <c r="K139">
-        <v>1.1</v>
+        <v>1.63</v>
       </c>
       <c r="L139" t="s">
         <v>443</v>
       </c>
       <c r="M139" s="1">
-        <v>1097004.87</v>
+        <v>2999574.48</v>
       </c>
       <c r="N139" s="1">
-        <v>1108565.93</v>
+        <v>3047533.88</v>
       </c>
       <c r="O139" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>444</v>
       </c>
       <c r="B140" t="s">
         <v>445</v>
       </c>
       <c r="C140" s="1">
-        <v>3046000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>104.706</v>
+        <v>99.046</v>
       </c>
       <c r="E140" s="1">
-        <v>104.47316382</v>
+        <v>97.59067821</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>3182252.57</v>
+        <v>2001584.81</v>
       </c>
       <c r="I140" s="1">
-        <v>7092.19</v>
+        <v>29848.65</v>
       </c>
       <c r="J140" s="1">
-        <v>0.22286697375501</v>
+        <v>1.4912508253897</v>
       </c>
       <c r="K140">
-        <v>0.76</v>
+        <v>1.55</v>
       </c>
       <c r="L140" t="s">
         <v>446</v>
       </c>
       <c r="M140" s="1">
-        <v>3189344.76</v>
+        <v>2031433.46</v>
       </c>
       <c r="N140" s="1">
-        <v>3212380.14</v>
+        <v>2063223.96</v>
       </c>
       <c r="O140" s="1">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>447</v>
       </c>
       <c r="B141" t="s">
         <v>448</v>
       </c>
       <c r="C141" s="1">
-        <v>2520000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>101.644</v>
+        <v>102.125</v>
       </c>
       <c r="E141" s="1">
-        <v>101.57528214</v>
+        <v>99.81182206</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>2559697.11</v>
+        <v>1357440.78</v>
       </c>
       <c r="I141" s="1">
-        <v>1731.69</v>
+        <v>31459.22</v>
       </c>
       <c r="J141" s="1">
-        <v>0.06765214498367</v>
+        <v>2.3175390384249</v>
       </c>
       <c r="K141">
-        <v>1.05</v>
+        <v>3.09</v>
       </c>
       <c r="L141" t="s">
         <v>449</v>
       </c>
       <c r="M141" s="1">
-        <v>2561428.8</v>
+        <v>1388900.0</v>
       </c>
       <c r="N141" s="1">
-        <v>2587866.3</v>
+        <v>1430957.53</v>
       </c>
       <c r="O141" s="1">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>450</v>
       </c>
       <c r="B142" t="s">
         <v>451</v>
       </c>
       <c r="C142" s="1">
-        <v>2947000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>104.265</v>
+        <v>100.618</v>
       </c>
       <c r="E142" s="1">
-        <v>101.56042721</v>
+        <v>102.17381658</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>2992985.79</v>
+        <v>2205932.7</v>
       </c>
       <c r="I142" s="1">
-        <v>79703.76</v>
+        <v>-33590.08</v>
       </c>
       <c r="J142" s="1">
-        <v>2.663018323251</v>
+        <v>-1.5227155388739</v>
       </c>
       <c r="K142">
-        <v>1.28</v>
+        <v>1.22</v>
       </c>
       <c r="L142" t="s">
         <v>452</v>
       </c>
       <c r="M142" s="1">
-        <v>3072689.55</v>
+        <v>2172342.62</v>
       </c>
       <c r="N142" s="1">
-        <v>3110475.74</v>
+        <v>2198703.89</v>
       </c>
       <c r="O142" s="1">
-        <v>0.59</v>
+        <v>0.44</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>453</v>
       </c>
       <c r="B143" t="s">
         <v>454</v>
       </c>
       <c r="C143" s="1">
-        <v>4051000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.996</v>
+        <v>84.822</v>
       </c>
       <c r="E143" s="1">
-        <v>97.5906781</v>
+        <v>97.56207595</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>3953398.37</v>
+        <v>1772702.92</v>
       </c>
       <c r="I143" s="1">
-        <v>97439.59</v>
+        <v>-231487.18</v>
       </c>
       <c r="J143" s="1">
-        <v>2.4647045625205</v>
+        <v>-13.05843056884</v>
       </c>
       <c r="K143">
-        <v>1.32</v>
+        <v>4.1</v>
       </c>
       <c r="L143" t="s">
         <v>455</v>
       </c>
       <c r="M143" s="1">
-        <v>4050837.96</v>
+        <v>1541215.74</v>
       </c>
       <c r="N143" s="1">
-        <v>4104471.51</v>
+        <v>1615712.74</v>
       </c>
       <c r="O143" s="1">
-        <v>0.78</v>
+        <v>0.32</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>456</v>
       </c>
       <c r="B144" t="s">
         <v>457</v>
       </c>
       <c r="C144" s="1">
-        <v>1360000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>104.681</v>
+        <v>99.687</v>
       </c>
       <c r="E144" s="1">
-        <v>99.81182206</v>
+        <v>100.07713005</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1357440.78</v>
+        <v>1908470.87</v>
       </c>
       <c r="I144" s="1">
-        <v>66220.82</v>
+        <v>-7439.78</v>
       </c>
       <c r="J144" s="1">
-        <v>4.8783579347012</v>
+        <v>-0.38982937161624</v>
       </c>
       <c r="K144">
-        <v>2.79</v>
+        <v>0.1</v>
       </c>
       <c r="L144" t="s">
         <v>458</v>
       </c>
       <c r="M144" s="1">
-        <v>1423661.6</v>
+        <v>1901031.09</v>
       </c>
       <c r="N144" s="1">
-        <v>1461611.19</v>
+        <v>1902938.09</v>
       </c>
       <c r="O144" s="1">
-        <v>0.28</v>
+        <v>0.38</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>459</v>
       </c>
       <c r="B145" t="s">
         <v>460</v>
       </c>
       <c r="C145" s="1">
-        <v>2159000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.045</v>
+        <v>100.514</v>
       </c>
       <c r="E145" s="1">
-        <v>102.17381658</v>
+        <v>100.0646</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>2205932.7</v>
+        <v>3802454.8</v>
       </c>
       <c r="I145" s="1">
-        <v>18808.85</v>
+        <v>17077.2</v>
       </c>
       <c r="J145" s="1">
-        <v>0.85264840581945</v>
+        <v>0.44910987502074</v>
       </c>
       <c r="K145">
-        <v>0.84</v>
+        <v>0.41</v>
       </c>
       <c r="L145" t="s">
         <v>461</v>
       </c>
       <c r="M145" s="1">
-        <v>2224741.55</v>
+        <v>3819532.0</v>
       </c>
       <c r="N145" s="1">
-        <v>2242961.84</v>
+        <v>3834975.41</v>
       </c>
       <c r="O145" s="1">
-        <v>0.43</v>
+        <v>0.77</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>462</v>
       </c>
       <c r="B146" t="s">
         <v>463</v>
       </c>
       <c r="C146" s="1">
-        <v>1817000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>88.195</v>
+        <v>103.309</v>
       </c>
       <c r="E146" s="1">
-        <v>97.56207595</v>
+        <v>102.94102671</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1772702.92</v>
+        <v>3429995.01</v>
       </c>
       <c r="I146" s="1">
-        <v>-170199.77</v>
+        <v>12260.87</v>
       </c>
       <c r="J146" s="1">
-        <v>-9.6011445617746</v>
+        <v>0.35746028680083</v>
       </c>
       <c r="K146">
-        <v>3.58</v>
+        <v>1.58</v>
       </c>
       <c r="L146" t="s">
         <v>464</v>
       </c>
       <c r="M146" s="1">
-        <v>1602503.15</v>
+        <v>3442255.88</v>
       </c>
       <c r="N146" s="1">
-        <v>1667460.9</v>
+        <v>3494734.88</v>
       </c>
       <c r="O146" s="1">
-        <v>0.32</v>
+        <v>0.7</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>465</v>
       </c>
       <c r="B147" t="s">
         <v>466</v>
       </c>
       <c r="C147" s="1">
-        <v>1907000.0</v>
+        <v>497000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>102.185</v>
+        <v>103.993</v>
       </c>
       <c r="E147" s="1">
-        <v>100.07713005</v>
+        <v>100.60017505</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>1908470.87</v>
+        <v>499982.87</v>
       </c>
       <c r="I147" s="1">
-        <v>40197.08</v>
+        <v>16862.34</v>
       </c>
       <c r="J147" s="1">
-        <v>2.1062454047308</v>
+        <v>3.3725835447122</v>
       </c>
       <c r="K147">
-        <v>1.93</v>
+        <v>3.98</v>
       </c>
       <c r="L147" t="s">
         <v>467</v>
       </c>
       <c r="M147" s="1">
-        <v>1948667.95</v>
+        <v>516845.21</v>
       </c>
       <c r="N147" s="1">
-        <v>1985536.62</v>
+        <v>536626.49</v>
       </c>
       <c r="O147" s="1">
-        <v>0.38</v>
+        <v>0.11</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>468</v>
       </c>
       <c r="B148" t="s">
         <v>469</v>
       </c>
       <c r="C148" s="1">
-        <v>3800000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>103.35</v>
+        <v>79.435</v>
       </c>
       <c r="E148" s="1">
-        <v>100.0646</v>
+        <v>77.42602805</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>3802454.8</v>
+        <v>5106246.55</v>
       </c>
       <c r="I148" s="1">
-        <v>124845.2</v>
+        <v>132491.7</v>
       </c>
       <c r="J148" s="1">
-        <v>3.2832790017649</v>
+        <v>2.5946984483152</v>
       </c>
       <c r="K148">
-        <v>0.09</v>
+        <v>0.55</v>
       </c>
       <c r="L148" t="s">
         <v>470</v>
       </c>
       <c r="M148" s="1">
-        <v>3927300.0</v>
+        <v>5238738.25</v>
       </c>
       <c r="N148" s="1">
-        <v>3930731.87</v>
+        <v>5275123.68</v>
       </c>
       <c r="O148" s="1">
-        <v>0.75</v>
+        <v>1.06</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>471</v>
       </c>
       <c r="B149" t="s">
         <v>472</v>
       </c>
       <c r="C149" s="1">
-        <v>3332000.0</v>
+        <v>1878000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>104.51</v>
+        <v>91.256</v>
       </c>
       <c r="E149" s="1">
-        <v>102.94102671</v>
+        <v>99.95192119</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>3429995.01</v>
+        <v>1877097.08</v>
       </c>
       <c r="I149" s="1">
-        <v>52278.19</v>
+        <v>-163309.4</v>
       </c>
       <c r="J149" s="1">
-        <v>1.5241476983956</v>
+        <v>-8.7001040990379</v>
       </c>
       <c r="K149">
-        <v>1.18</v>
+        <v>0.11</v>
       </c>
       <c r="L149" t="s">
         <v>473</v>
       </c>
       <c r="M149" s="1">
-        <v>3482273.2</v>
+        <v>1713787.68</v>
       </c>
       <c r="N149" s="1">
-        <v>3521632.45</v>
+        <v>1715900.43</v>
       </c>
       <c r="O149" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>474</v>
       </c>
       <c r="B150" t="s">
         <v>475</v>
       </c>
       <c r="C150" s="1">
-        <v>3007000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>106.566</v>
+        <v>102.868</v>
       </c>
       <c r="E150" s="1">
-        <v>100.60017459</v>
+        <v>100.14981813</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>3025047.25</v>
+        <v>3204794.18</v>
       </c>
       <c r="I150" s="1">
-        <v>179392.37</v>
+        <v>86981.82</v>
       </c>
       <c r="J150" s="1">
-        <v>5.9302336517223</v>
+        <v>2.7141156378411</v>
       </c>
       <c r="K150">
-        <v>3.7</v>
+        <v>5.26</v>
       </c>
       <c r="L150" t="s">
         <v>476</v>
       </c>
       <c r="M150" s="1">
-        <v>3204439.62</v>
+        <v>3291776.0</v>
       </c>
       <c r="N150" s="1">
-        <v>3315688.32</v>
+        <v>3460006.14</v>
       </c>
       <c r="O150" s="1">
-        <v>0.63</v>
+        <v>0.69</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>477</v>
       </c>
       <c r="B151" t="s">
         <v>478</v>
       </c>
       <c r="C151" s="1">
-        <v>6595000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>82.958</v>
+        <v>99.872</v>
       </c>
       <c r="E151" s="1">
-        <v>77.42602805</v>
+        <v>100.15715331</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>5106246.55</v>
+        <v>1300039.85</v>
       </c>
       <c r="I151" s="1">
-        <v>364833.55</v>
+        <v>-3701.29</v>
       </c>
       <c r="J151" s="1">
-        <v>7.1448479118189</v>
+        <v>-0.28470588805412</v>
       </c>
       <c r="K151">
-        <v>0.49</v>
+        <v>0.11</v>
       </c>
       <c r="L151" t="s">
         <v>479</v>
       </c>
       <c r="M151" s="1">
-        <v>5471080.1</v>
+        <v>1296338.56</v>
       </c>
       <c r="N151" s="1">
-        <v>5503196.85</v>
+        <v>1297798.81</v>
       </c>
       <c r="O151" s="1">
-        <v>1.05</v>
+        <v>0.26</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>480</v>
       </c>
       <c r="B152" t="s">
         <v>481</v>
       </c>
       <c r="C152" s="1">
-        <v>1878000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>95.811</v>
+        <v>97.732</v>
       </c>
       <c r="E152" s="1">
-        <v>99.95192119</v>
+        <v>100.445238</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1877097.08</v>
+        <v>2008904.76</v>
       </c>
       <c r="I152" s="1">
-        <v>-77766.5</v>
+        <v>-54264.76</v>
       </c>
       <c r="J152" s="1">
-        <v>-4.1429130559406</v>
+        <v>-2.7012111813603</v>
       </c>
       <c r="K152">
-        <v>2.1</v>
+        <v>1.21</v>
       </c>
       <c r="L152" t="s">
         <v>482</v>
       </c>
       <c r="M152" s="1">
-        <v>1799330.58</v>
+        <v>1954640.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1838768.58</v>
+        <v>1978772.22</v>
       </c>
       <c r="O152" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>483</v>
       </c>
       <c r="B153" t="s">
         <v>484</v>
       </c>
       <c r="C153" s="1">
-        <v>3200000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>106.346</v>
+        <v>98.332</v>
       </c>
       <c r="E153" s="1">
-        <v>100.14981813</v>
+        <v>99.95674066</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>3204794.18</v>
+        <v>1418386.15</v>
       </c>
       <c r="I153" s="1">
-        <v>198277.82</v>
+        <v>-23055.07</v>
       </c>
       <c r="J153" s="1">
-        <v>6.1869127583101</v>
+        <v>-1.6254438186667</v>
       </c>
       <c r="K153">
-        <v>4.95</v>
+        <v>3.65</v>
       </c>
       <c r="L153" t="s">
         <v>485</v>
       </c>
       <c r="M153" s="1">
-        <v>3403072.0</v>
+        <v>1395331.08</v>
       </c>
       <c r="N153" s="1">
-        <v>3561406.25</v>
+        <v>1447071.12</v>
       </c>
       <c r="O153" s="1">
-        <v>0.68</v>
+        <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>486</v>
       </c>
       <c r="B154" t="s">
         <v>487</v>
       </c>
       <c r="C154" s="1">
-        <v>1298000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>102.547</v>
+        <v>96.623</v>
       </c>
       <c r="E154" s="1">
-        <v>100.15715331</v>
+        <v>91.98892622</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1300039.85</v>
+        <v>2431267.32</v>
       </c>
       <c r="I154" s="1">
-        <v>31020.21</v>
+        <v>122478.57</v>
       </c>
       <c r="J154" s="1">
-        <v>2.386096856954</v>
+        <v>5.0376430840192</v>
       </c>
       <c r="K154">
-        <v>2.1</v>
+        <v>0.43</v>
       </c>
       <c r="L154" t="s">
         <v>488</v>
       </c>
       <c r="M154" s="1">
-        <v>1331060.06</v>
+        <v>2553745.89</v>
       </c>
       <c r="N154" s="1">
-        <v>1358318.06</v>
+        <v>2565143.83</v>
       </c>
       <c r="O154" s="1">
-        <v>0.26</v>
+        <v>0.51</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>489</v>
       </c>
       <c r="B155" t="s">
         <v>490</v>
       </c>
       <c r="C155" s="1">
-        <v>2000000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.54</v>
+        <v>98.643</v>
       </c>
       <c r="E155" s="1">
-        <v>100.445238</v>
+        <v>100.02073707</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>2008904.76</v>
+        <v>3442713.77</v>
       </c>
       <c r="I155" s="1">
-        <v>1895.24</v>
+        <v>-47421.71</v>
       </c>
       <c r="J155" s="1">
-        <v>0.094341953771865</v>
+        <v>-1.3774514283829</v>
       </c>
       <c r="K155">
-        <v>0.86</v>
+        <v>0.46</v>
       </c>
       <c r="L155" t="s">
         <v>491</v>
       </c>
       <c r="M155" s="1">
-        <v>2010800.0</v>
+        <v>3395292.06</v>
       </c>
       <c r="N155" s="1">
-        <v>2028083.89</v>
+        <v>3411139.6</v>
       </c>
       <c r="O155" s="1">
-        <v>0.39</v>
+        <v>0.68</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>492</v>
       </c>
       <c r="B156" t="s">
         <v>493</v>
       </c>
       <c r="C156" s="1">
-        <v>1419000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.06</v>
+        <v>101.531</v>
       </c>
       <c r="E156" s="1">
-        <v>99.95674066</v>
+        <v>100.16080774</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>1418386.15</v>
+        <v>1734785.19</v>
       </c>
       <c r="I156" s="1">
-        <v>15655.25</v>
+        <v>23731.73</v>
       </c>
       <c r="J156" s="1">
-        <v>1.1037368067927</v>
+        <v>1.3679924256213</v>
       </c>
       <c r="K156">
-        <v>3.37</v>
+        <v>1.24</v>
       </c>
       <c r="L156" t="s">
         <v>494</v>
       </c>
       <c r="M156" s="1">
-        <v>1434041.4</v>
+        <v>1758516.92</v>
       </c>
       <c r="N156" s="1">
-        <v>1481801.44</v>
+        <v>1779950.42</v>
       </c>
       <c r="O156" s="1">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>495</v>
       </c>
       <c r="B157" t="s">
         <v>496</v>
       </c>
       <c r="C157" s="1">
-        <v>2643000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.447</v>
+        <v>99.363</v>
       </c>
       <c r="E157" s="1">
-        <v>91.98892622</v>
+        <v>100.0558075</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>2431267.32</v>
+        <v>4002232.3</v>
       </c>
       <c r="I157" s="1">
-        <v>170686.89</v>
+        <v>-27712.3</v>
       </c>
       <c r="J157" s="1">
-        <v>7.0204904494007</v>
+        <v>-0.69242107710739</v>
       </c>
       <c r="K157">
-        <v>0.3</v>
+        <v>3.08</v>
       </c>
       <c r="L157" t="s">
         <v>497</v>
       </c>
       <c r="M157" s="1">
-        <v>2601954.21</v>
+        <v>3974520.0</v>
       </c>
       <c r="N157" s="1">
-        <v>2609883.21</v>
+        <v>4097807.67</v>
       </c>
       <c r="O157" s="1">
-        <v>0.5</v>
+        <v>0.82</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>498</v>
       </c>
       <c r="B158" t="s">
         <v>499</v>
       </c>
       <c r="C158" s="1">
-        <v>3442000.0</v>
+        <v>5108000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>101.33</v>
+        <v>98.188</v>
       </c>
       <c r="E158" s="1">
-        <v>100.02073707</v>
+        <v>99.50742991</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>3442713.77</v>
+        <v>5082839.52</v>
       </c>
       <c r="I158" s="1">
-        <v>45064.83</v>
+        <v>-67396.48</v>
       </c>
       <c r="J158" s="1">
-        <v>1.3089914820308</v>
+        <v>-1.3259612020959</v>
       </c>
       <c r="K158">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="L158" t="s">
         <v>500</v>
       </c>
       <c r="M158" s="1">
-        <v>3487778.6</v>
+        <v>5015443.04</v>
       </c>
       <c r="N158" s="1">
-        <v>3495092.85</v>
+        <v>5022440.3</v>
       </c>
       <c r="O158" s="1">
-        <v>0.67</v>
+        <v>1.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>501</v>
       </c>
       <c r="B159" t="s">
         <v>502</v>
       </c>
       <c r="C159" s="1">
-        <v>1732000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>103.598</v>
+        <v>84.002</v>
       </c>
       <c r="E159" s="1">
-        <v>100.16080774</v>
+        <v>100.27475375</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>1734785.19</v>
+        <v>2471772.68</v>
       </c>
       <c r="I159" s="1">
-        <v>59532.17</v>
+        <v>-401123.38</v>
       </c>
       <c r="J159" s="1">
-        <v>3.4316738662036</v>
+        <v>-16.228166256777</v>
       </c>
       <c r="K159">
-        <v>0.98</v>
+        <v>0.64</v>
       </c>
       <c r="L159" t="s">
         <v>503</v>
       </c>
       <c r="M159" s="1">
-        <v>1794317.36</v>
+        <v>2070649.3</v>
       </c>
       <c r="N159" s="1">
-        <v>1811204.36</v>
+        <v>2086338.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>504</v>
       </c>
       <c r="B160" t="s">
         <v>505</v>
       </c>
       <c r="C160" s="1">
-        <v>5000000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.552</v>
+        <v>98.784</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0558076</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>5002790.38</v>
+        <v>533000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>74809.62</v>
+        <v>-6481.28</v>
       </c>
       <c r="J160" s="1">
-        <v>1.4953578766576</v>
+        <v>-1.216</v>
       </c>
       <c r="K160">
-        <v>2.87</v>
+        <v>1.33</v>
       </c>
       <c r="L160" t="s">
         <v>506</v>
       </c>
       <c r="M160" s="1">
-        <v>5077600.0</v>
+        <v>526518.72</v>
       </c>
       <c r="N160" s="1">
-        <v>5220921.92</v>
+        <v>533614.28</v>
       </c>
       <c r="O160" s="1">
-        <v>1.0</v>
+        <v>0.11</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>507</v>
       </c>
       <c r="B161" t="s">
         <v>508</v>
       </c>
       <c r="C161" s="1">
-        <v>2465000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>85.316</v>
+        <v>92.844</v>
       </c>
       <c r="E161" s="1">
-        <v>100.27475375</v>
+        <v>94.5</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>2471772.68</v>
+        <v>4035150.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-368733.28</v>
+        <v>-70711.2</v>
       </c>
       <c r="J161" s="1">
-        <v>-14.917766628928</v>
+        <v>-1.752380952381</v>
       </c>
       <c r="K161">
-        <v>0.29</v>
+        <v>0.74</v>
       </c>
       <c r="L161" t="s">
         <v>509</v>
       </c>
       <c r="M161" s="1">
-        <v>2103039.4</v>
+        <v>3964438.8</v>
       </c>
       <c r="N161" s="1">
-        <v>2110280.34</v>
+        <v>3996167.27</v>
       </c>
       <c r="O161" s="1">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>510</v>
       </c>
       <c r="B162" t="s">
         <v>511</v>
       </c>
       <c r="C162" s="1">
-        <v>533000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.369</v>
+        <v>97.032</v>
       </c>
       <c r="E162" s="1">
         <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>533000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>7296.77</v>
+        <v>-86072.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.369</v>
+        <v>-2.968</v>
       </c>
       <c r="K162">
-        <v>0.81</v>
+        <v>0.77</v>
       </c>
       <c r="L162" t="s">
         <v>512</v>
       </c>
       <c r="M162" s="1">
-        <v>540296.77</v>
+        <v>2813928.0</v>
       </c>
       <c r="N162" s="1">
-        <v>544632.95</v>
+        <v>2836205.08</v>
       </c>
       <c r="O162" s="1">
-        <v>0.1</v>
+        <v>0.57</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>513</v>
       </c>
       <c r="B163" t="s">
         <v>514</v>
       </c>
       <c r="C163" s="1">
-        <v>2900000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.807</v>
+        <v>93.58</v>
       </c>
       <c r="E163" s="1">
-        <v>100.0</v>
+        <v>94.06809095</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>2900000.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I163" s="1">
-        <v>-5597.0</v>
+        <v>-10249.91</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.193</v>
+        <v>-0.51886983932525</v>
       </c>
       <c r="K163">
-        <v>0.52</v>
+        <v>2.06</v>
       </c>
       <c r="L163" t="s">
         <v>515</v>
       </c>
       <c r="M163" s="1">
-        <v>2894403.0</v>
+        <v>1965180.0</v>
       </c>
       <c r="N163" s="1">
-        <v>2909370.42</v>
+        <v>2008377.63</v>
       </c>
       <c r="O163" s="1">
-        <v>0.56</v>
+        <v>0.4</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>516</v>
       </c>
       <c r="B164" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="C164" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.594</v>
+        <v>97.556</v>
       </c>
       <c r="E164" s="1">
         <v>87.394</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>961334.0</v>
       </c>
       <c r="I164" s="1">
-        <v>123200.0</v>
+        <v>111782.0</v>
       </c>
       <c r="J164" s="1">
-        <v>12.815525093256</v>
+        <v>11.627800535506</v>
       </c>
       <c r="K164">
-        <v>2.23</v>
+        <v>2.4</v>
       </c>
       <c r="L164" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="M164" s="1">
-        <v>1084534.0</v>
+        <v>1073116.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1109096.85</v>
+        <v>1099501.53</v>
       </c>
       <c r="O164" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>518</v>
+      </c>
+      <c r="B165" t="s">
         <v>519</v>
       </c>
-      <c r="B165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C165" s="1">
-        <v>2100000.0</v>
+        <v>2010000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>95.626</v>
+        <v>102.99</v>
       </c>
       <c r="E165" s="1">
-        <v>94.06809095</v>
+        <v>102.4847393</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1975429.91</v>
+        <v>2059943.26</v>
       </c>
       <c r="I165" s="1">
-        <v>32716.09</v>
+        <v>10155.74</v>
       </c>
       <c r="J165" s="1">
-        <v>1.6561503819693</v>
+        <v>0.49301066671128</v>
       </c>
       <c r="K165">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>0.04</v>
+      </c>
+      <c r="L165">
+        <v>805.38</v>
       </c>
       <c r="M165" s="1">
-        <v>2008146.0</v>
+        <v>2070099.0</v>
       </c>
       <c r="N165" s="1">
-        <v>2048472.9</v>
+        <v>2070904.38</v>
       </c>
       <c r="O165" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>520</v>
+      </c>
+      <c r="B166" t="s">
         <v>521</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>91.147</v>
+      </c>
+      <c r="E166" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-21865.4</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-1.9924731182796</v>
+      </c>
+      <c r="K166">
+        <v>2.3</v>
+      </c>
+      <c r="L166" t="s">
         <v>522</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>2112570.3</v>
+        <v>1075534.6</v>
       </c>
       <c r="N166" s="1">
-        <v>2205725.54</v>
+        <v>1102674.6</v>
       </c>
       <c r="O166" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>523</v>
+      </c>
+      <c r="B167" t="s">
         <v>524</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.257</v>
+      </c>
+      <c r="E167" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-61337.14</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-3.8668110587203</v>
+      </c>
+      <c r="K167">
+        <v>2.9</v>
+      </c>
+      <c r="L167" t="s">
         <v>525</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>1095582.8</v>
+        <v>1524908.97</v>
       </c>
       <c r="N167" s="1">
-        <v>1118764.88</v>
+        <v>1569017.97</v>
       </c>
       <c r="O167" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>526</v>
+      </c>
+      <c r="B168" t="s">
         <v>527</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>97.05</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-44250.0</v>
+      </c>
+      <c r="J168" s="1">
+        <v>-2.95</v>
+      </c>
+      <c r="K168">
+        <v>1.42</v>
+      </c>
+      <c r="L168" t="s">
         <v>528</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>1547389.35</v>
+        <v>1455750.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1585065.79</v>
+        <v>1477078.13</v>
       </c>
       <c r="O168" s="1">
         <v>0.3</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>529</v>
+      </c>
+      <c r="B169" t="s">
         <v>530</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="E169" s="1">
+        <v>99.44707143</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>1963085.19</v>
+      </c>
+      <c r="I169" s="1">
+        <v>590.79</v>
+      </c>
+      <c r="J169" s="1">
+        <v>0.030094975144711</v>
+      </c>
+      <c r="K169">
+        <v>3.39</v>
+      </c>
+      <c r="L169" t="s">
         <v>531</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>1480845.0</v>
+        <v>1963675.98</v>
       </c>
       <c r="N169" s="1">
-        <v>1495063.75</v>
+        <v>2030627.48</v>
       </c>
       <c r="O169" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>532</v>
+      </c>
+      <c r="B170" t="s">
         <v>533</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.842</v>
+      </c>
+      <c r="E170" s="1">
+        <v>100.82032267</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>3024609.68</v>
+      </c>
+      <c r="I170" s="1">
+        <v>650.32</v>
+      </c>
+      <c r="J170" s="1">
+        <v>0.021500956116758</v>
+      </c>
+      <c r="K170">
+        <v>1.64</v>
+      </c>
+      <c r="L170" t="s">
         <v>534</v>
       </c>
-      <c r="C170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>2018276.82</v>
+        <v>3025260.0</v>
       </c>
       <c r="N170" s="1">
-        <v>2080478.38</v>
+        <v>3074478.75</v>
       </c>
       <c r="O170" s="1">
-        <v>0.4</v>
+        <v>0.62</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>535</v>
+      </c>
+      <c r="B171" t="s">
         <v>536</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>110.036</v>
+      </c>
+      <c r="E171" s="1">
+        <v>113.539</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>1476007.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-45539.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-3.0852834708778</v>
+      </c>
+      <c r="K171">
+        <v>0.18</v>
+      </c>
+      <c r="L171" t="s">
         <v>537</v>
       </c>
-      <c r="C171" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>3099510.0</v>
+        <v>1430468.0</v>
       </c>
       <c r="N171" s="1">
-        <v>3141072.5</v>
+        <v>1432864.88</v>
       </c>
       <c r="O171" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>538</v>
+      </c>
+      <c r="B172" t="s">
         <v>539</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>90.798</v>
+      </c>
+      <c r="E172" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-200926.08</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-9.0496090211585</v>
+      </c>
+      <c r="K172">
+        <v>1.33</v>
+      </c>
+      <c r="L172" t="s">
         <v>540</v>
       </c>
-      <c r="C172" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>1464801.0</v>
+        <v>2019347.52</v>
       </c>
       <c r="N172" s="1">
-        <v>1509542.67</v>
+        <v>2048869.57</v>
       </c>
       <c r="O172" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>541</v>
+      </c>
+      <c r="B173" t="s">
         <v>542</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.823</v>
+      </c>
+      <c r="E173" s="1">
+        <v>99.55343345</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>2887049.57</v>
+      </c>
+      <c r="I173" s="1">
+        <v>36817.43</v>
+      </c>
+      <c r="J173" s="1">
+        <v>1.2752614427746</v>
+      </c>
+      <c r="K173">
+        <v>2.28</v>
+      </c>
+      <c r="L173" t="s">
         <v>543</v>
       </c>
-      <c r="C173" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>2057400.16</v>
+        <v>2923867.0</v>
       </c>
       <c r="N173" s="1">
-        <v>2079541.69</v>
+        <v>2990100.22</v>
       </c>
       <c r="O173" s="1">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>544</v>
+      </c>
+      <c r="B174" t="s">
+        <v>542</v>
+      </c>
+      <c r="C174" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.828</v>
+      </c>
+      <c r="E174" s="1">
+        <v>98.387</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>885483.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>12969.0</v>
+      </c>
+      <c r="J174" s="1">
+        <v>1.4646243914338</v>
+      </c>
+      <c r="K174">
+        <v>2.62</v>
+      </c>
+      <c r="L174" t="s">
         <v>545</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>2988276.0</v>
+        <v>898452.0</v>
       </c>
       <c r="N174" s="1">
-        <v>3046375.32</v>
+        <v>922058.51</v>
       </c>
       <c r="O174" s="1">
-        <v>0.58</v>
+        <v>0.19</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>546</v>
+      </c>
+      <c r="B175" t="s">
+        <v>547</v>
+      </c>
+      <c r="C175" s="1">
+        <v>4419000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>98.282</v>
+      </c>
+      <c r="E175" s="1">
+        <v>100.25273885</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>4430168.53</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-87086.95</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-1.9657705888674</v>
+      </c>
+      <c r="K175">
+        <v>1.65</v>
+      </c>
+      <c r="L175" t="s">
         <v>548</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>899811.0</v>
+        <v>4343081.58</v>
       </c>
       <c r="N175" s="1">
-        <v>921928.81</v>
+        <v>4415964.39</v>
       </c>
       <c r="O175" s="1">
-        <v>0.18</v>
+        <v>0.89</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>549</v>
+      </c>
+      <c r="B176" t="s">
         <v>550</v>
       </c>
-      <c r="B176" t="s">
+      <c r="C176" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>101.427</v>
+      </c>
+      <c r="E176" s="1">
+        <v>99.58935313</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>1593429.65</v>
+      </c>
+      <c r="I176" s="1">
+        <v>29402.35</v>
+      </c>
+      <c r="J176" s="1">
+        <v>1.8452242306399</v>
+      </c>
+      <c r="K176">
+        <v>4.32</v>
+      </c>
+      <c r="L176" t="s">
         <v>551</v>
       </c>
-      <c r="C176" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>4535440.64</v>
+        <v>1622832.0</v>
       </c>
       <c r="N176" s="1">
-        <v>4592212.52</v>
+        <v>1692026.52</v>
       </c>
       <c r="O176" s="1">
-        <v>0.88</v>
+        <v>0.34</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>552</v>
+      </c>
+      <c r="B177" t="s">
         <v>553</v>
       </c>
-      <c r="B177" t="s">
+      <c r="C177" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>94.769</v>
+      </c>
+      <c r="E177" s="1">
+        <v>89.63713976</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>3675122.73</v>
+      </c>
+      <c r="I177" s="1">
+        <v>210406.27</v>
+      </c>
+      <c r="J177" s="1">
+        <v>5.7251494836473</v>
+      </c>
+      <c r="K177">
+        <v>2.32</v>
+      </c>
+      <c r="L177" t="s">
         <v>554</v>
       </c>
-      <c r="C177" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>1679264.0</v>
+        <v>3885529.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1743740.71</v>
+        <v>3980446.81</v>
       </c>
       <c r="O177" s="1">
-        <v>0.33</v>
+        <v>0.8</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>555</v>
+      </c>
+      <c r="B178" t="s">
         <v>556</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" s="1">
+        <v>4408000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>101.923</v>
+      </c>
+      <c r="E178" s="1">
+        <v>102.79332963</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>4531129.97</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-38364.13</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-0.84667909007254</v>
+      </c>
+      <c r="K178">
+        <v>0.77</v>
+      </c>
+      <c r="L178" t="s">
         <v>557</v>
       </c>
-      <c r="C178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>3981141.0</v>
+        <v>4492765.84</v>
       </c>
       <c r="N178" s="1">
-        <v>4070161.55</v>
+        <v>4526790.09</v>
       </c>
       <c r="O178" s="1">
-        <v>0.78</v>
+        <v>0.91</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>558</v>
+      </c>
+      <c r="B179" t="s">
         <v>559</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>99.91</v>
+      </c>
+      <c r="E179" s="1">
+        <v>100.256</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>1604096.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-5536.0</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-0.34511650175551</v>
+      </c>
+      <c r="K179">
+        <v>0.57</v>
+      </c>
+      <c r="L179" t="s">
         <v>560</v>
       </c>
-      <c r="C179" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>4504843.76</v>
+        <v>1598560.0</v>
       </c>
       <c r="N179" s="1">
-        <v>4520547.26</v>
+        <v>1607660.0</v>
       </c>
       <c r="O179" s="1">
-        <v>0.86</v>
+        <v>0.32</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>561</v>
+      </c>
+      <c r="B180" t="s">
         <v>562</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>79.125</v>
+      </c>
+      <c r="E180" s="1">
+        <v>73.81842241</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>2140734.25</v>
+      </c>
+      <c r="I180" s="1">
+        <v>153890.75</v>
+      </c>
+      <c r="J180" s="1">
+        <v>7.1886900487531</v>
+      </c>
+      <c r="K180">
+        <v>0.05</v>
+      </c>
+      <c r="L180" t="s">
         <v>563</v>
       </c>
-      <c r="C180" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>1602528.0</v>
+        <v>2294625.0</v>
       </c>
       <c r="N180" s="1">
-        <v>1606728.0</v>
+        <v>2295965.75</v>
       </c>
       <c r="O180" s="1">
-        <v>0.31</v>
+        <v>0.46</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>564</v>
+      </c>
+      <c r="B181" t="s">
         <v>565</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>1260000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>95.623</v>
+      </c>
+      <c r="E181" s="1">
+        <v>96.71</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>1218546.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-13696.2</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-1.1239789060077</v>
+      </c>
+      <c r="K181">
+        <v>2.32</v>
+      </c>
+      <c r="L181" t="s">
         <v>566</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>2374723.0</v>
+        <v>1204849.8</v>
       </c>
       <c r="N181" s="1">
-        <v>2375020.95</v>
+        <v>1234026.68</v>
       </c>
       <c r="O181" s="1">
-        <v>0.45</v>
+        <v>0.25</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>567</v>
       </c>
       <c r="B182" t="s">
         <v>568</v>
       </c>
       <c r="C182" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>96.216</v>
+        <v>95.937</v>
       </c>
       <c r="E182" s="1">
         <v>93.7</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>2155100.0</v>
       </c>
       <c r="I182" s="1">
-        <v>57868.0</v>
+        <v>51451.0</v>
       </c>
       <c r="J182" s="1">
-        <v>2.6851654215582</v>
+        <v>2.3874066168623</v>
       </c>
       <c r="K182">
-        <v>1.29</v>
+        <v>1.37</v>
       </c>
       <c r="L182" t="s">
         <v>569</v>
       </c>
       <c r="M182" s="1">
-        <v>2212968.0</v>
+        <v>2206551.0</v>
       </c>
       <c r="N182" s="1">
-        <v>2242600.19</v>
+        <v>2238002.71</v>
       </c>
       <c r="O182" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>570</v>
       </c>
       <c r="B183" t="s">
         <v>571</v>
       </c>
       <c r="C183" s="1">
         <v>3355000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>96.149</v>
+        <v>90.281</v>
       </c>
       <c r="E183" s="1">
         <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>3355000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-129201.05</v>
+        <v>-326072.45</v>
       </c>
       <c r="J183" s="1">
-        <v>-3.851</v>
+        <v>-9.719</v>
       </c>
       <c r="K183">
-        <v>0.69</v>
+        <v>1.13</v>
       </c>
       <c r="L183" t="s">
         <v>572</v>
       </c>
       <c r="M183" s="1">
-        <v>3225798.95</v>
+        <v>3028927.55</v>
       </c>
       <c r="N183" s="1">
-        <v>3248864.58</v>
+        <v>3066671.3</v>
       </c>
       <c r="O183" s="1">
         <v>0.62</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>573</v>
       </c>
       <c r="B184" t="s">
         <v>574</v>
       </c>
       <c r="C184" s="1">
         <v>1550000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.221</v>
+        <v>93.204</v>
       </c>
       <c r="E184" s="1">
         <v>101.28018323</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>1569842.84</v>
       </c>
       <c r="I184" s="1">
-        <v>-62917.34</v>
+        <v>-125180.84</v>
       </c>
       <c r="J184" s="1">
-        <v>-4.0078750813043</v>
+        <v>-7.9741001334885</v>
       </c>
       <c r="K184">
-        <v>2.15</v>
+        <v>2.47</v>
       </c>
       <c r="L184" t="s">
         <v>575</v>
       </c>
       <c r="M184" s="1">
-        <v>1506925.5</v>
+        <v>1444662.0</v>
       </c>
       <c r="N184" s="1">
-        <v>1540219.63</v>
+        <v>1482986.18</v>
       </c>
       <c r="O184" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>576</v>
       </c>
       <c r="B185" t="s">
         <v>577</v>
       </c>
       <c r="C185" s="1">
         <v>5465000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>97.036</v>
+        <v>94.376</v>
       </c>
       <c r="E185" s="1">
         <v>93.03169973</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>5084182.39</v>
       </c>
       <c r="I185" s="1">
-        <v>218835.01</v>
+        <v>73466.01</v>
       </c>
       <c r="J185" s="1">
-        <v>4.3042320910914</v>
+        <v>1.4449916302078</v>
       </c>
       <c r="K185">
-        <v>1.55</v>
+        <v>1.72</v>
       </c>
       <c r="L185" t="s">
         <v>578</v>
       </c>
       <c r="M185" s="1">
-        <v>5303017.4</v>
+        <v>5157648.4</v>
       </c>
       <c r="N185" s="1">
-        <v>5387462.88</v>
+        <v>5251526.62</v>
       </c>
       <c r="O185" s="1">
-        <v>1.03</v>
+        <v>1.05</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>579</v>
       </c>
       <c r="B186" t="s">
         <v>580</v>
       </c>
       <c r="C186" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.956</v>
+        <v>95.587</v>
       </c>
       <c r="E186" s="1">
         <v>93.70721516</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>5997261.77</v>
       </c>
       <c r="I186" s="1">
-        <v>335922.23</v>
+        <v>120306.23</v>
       </c>
       <c r="J186" s="1">
-        <v>5.6012600897359</v>
+        <v>2.0060193237155</v>
       </c>
       <c r="K186">
-        <v>4.08</v>
+        <v>4.33</v>
       </c>
       <c r="L186" t="s">
         <v>581</v>
       </c>
       <c r="M186" s="1">
-        <v>6333184.0</v>
+        <v>6117568.0</v>
       </c>
       <c r="N186" s="1">
-        <v>6594005.92</v>
+        <v>6394499.51</v>
       </c>
       <c r="O186" s="1">
-        <v>1.26</v>
+        <v>1.28</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>582</v>
       </c>
       <c r="B187" t="s">
         <v>583</v>
       </c>
       <c r="C187" s="1">
         <v>1067000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>104.437</v>
+        <v>101.588</v>
       </c>
       <c r="E187" s="1">
         <v>102.21806092</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>1090666.71</v>
       </c>
       <c r="I187" s="1">
-        <v>23676.08</v>
+        <v>-6722.75</v>
       </c>
       <c r="J187" s="1">
-        <v>2.1707896448036</v>
+        <v>-0.61638903418992</v>
       </c>
       <c r="K187">
-        <v>3.89</v>
+        <v>4.16</v>
       </c>
       <c r="L187" t="s">
         <v>584</v>
       </c>
       <c r="M187" s="1">
-        <v>1114342.79</v>
+        <v>1083943.96</v>
       </c>
       <c r="N187" s="1">
-        <v>1155860.78</v>
+        <v>1128377.93</v>
       </c>
       <c r="O187" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>585</v>
       </c>
       <c r="B188" t="s">
         <v>586</v>
       </c>
       <c r="C188" s="1">
         <v>3873000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.996</v>
+        <v>93.974</v>
       </c>
       <c r="E188" s="1">
         <v>100.06415001</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>3875484.53</v>
       </c>
       <c r="I188" s="1">
-        <v>-80099.45</v>
+        <v>-235871.51</v>
       </c>
       <c r="J188" s="1">
-        <v>-2.0668241449541</v>
+        <v>-6.0862456855169</v>
       </c>
       <c r="K188">
-        <v>0.7</v>
+        <v>1.01</v>
       </c>
       <c r="L188" t="s">
         <v>587</v>
       </c>
       <c r="M188" s="1">
-        <v>3795385.08</v>
+        <v>3639613.02</v>
       </c>
       <c r="N188" s="1">
-        <v>3822496.08</v>
+        <v>3678585.08</v>
       </c>
       <c r="O188" s="1">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>588</v>
       </c>
       <c r="B189" t="s">
         <v>589</v>
       </c>
       <c r="C189" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>95.747</v>
+        <v>92.579</v>
       </c>
       <c r="E189" s="1">
         <v>91.5185</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>1555814.5</v>
       </c>
       <c r="I189" s="1">
-        <v>71884.5</v>
+        <v>18028.5</v>
       </c>
       <c r="J189" s="1">
-        <v>4.6203773007643</v>
+        <v>1.1587821041647</v>
       </c>
       <c r="K189">
-        <v>1.1</v>
+        <v>1.27</v>
       </c>
       <c r="L189" t="s">
         <v>590</v>
       </c>
       <c r="M189" s="1">
-        <v>1627699.0</v>
+        <v>1573843.0</v>
       </c>
       <c r="N189" s="1">
-        <v>1646434.42</v>
+        <v>1595429.46</v>
       </c>
       <c r="O189" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>591</v>
       </c>
       <c r="B190" t="s">
         <v>592</v>
       </c>
       <c r="C190" s="1">
-        <v>3338000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.859</v>
+        <v>101.203</v>
       </c>
       <c r="E190" s="1">
-        <v>90.92355123</v>
+        <v>101.2434</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>3035028.14</v>
+        <v>101243.4</v>
       </c>
       <c r="I190" s="1">
-        <v>298265.28</v>
+        <v>-40.4</v>
       </c>
       <c r="J190" s="1">
-        <v>9.8274304632971</v>
+        <v>-0.039903835706821</v>
       </c>
       <c r="K190">
-        <v>0.73</v>
+        <v>4.38</v>
       </c>
       <c r="L190" t="s">
         <v>593</v>
       </c>
       <c r="M190" s="1">
-        <v>3333293.42</v>
+        <v>101203.0</v>
       </c>
       <c r="N190" s="1">
-        <v>3357772.09</v>
+        <v>105583.82</v>
       </c>
       <c r="O190" s="1">
-        <v>0.64</v>
+        <v>0.02</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>594</v>
       </c>
       <c r="B191" t="s">
         <v>595</v>
       </c>
       <c r="C191" s="1">
-        <v>1000000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.862</v>
+        <v>102.566</v>
       </c>
       <c r="E191" s="1">
-        <v>97.7673</v>
+        <v>102.38671778</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>977673.0</v>
+        <v>2470591.5</v>
       </c>
       <c r="I191" s="1">
-        <v>20947.0</v>
+        <v>4326.08</v>
       </c>
       <c r="J191" s="1">
-        <v>2.1425364104358</v>
+        <v>0.17510300670912</v>
       </c>
       <c r="K191">
-        <v>0.49</v>
+        <v>4.08</v>
       </c>
       <c r="L191" t="s">
         <v>596</v>
       </c>
       <c r="M191" s="1">
-        <v>998620.0</v>
+        <v>2474917.58</v>
       </c>
       <c r="N191" s="1">
-        <v>1003488.78</v>
+        <v>2573346.49</v>
       </c>
       <c r="O191" s="1">
-        <v>0.19</v>
+        <v>0.52</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>597</v>
       </c>
       <c r="B192" t="s">
         <v>598</v>
       </c>
       <c r="C192" s="1">
-        <v>3432300.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>104.888</v>
+        <v>97.721</v>
       </c>
       <c r="E192" s="1">
-        <v>103.09125717</v>
+        <v>90.92355123</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>3538401.22</v>
+        <v>3035028.14</v>
       </c>
       <c r="I192" s="1">
-        <v>61669.6</v>
+        <v>226898.84</v>
       </c>
       <c r="J192" s="1">
-        <v>1.7428662315462</v>
+        <v>7.4760044893686</v>
       </c>
       <c r="K192">
-        <v>0.9</v>
+        <v>1.05</v>
       </c>
       <c r="L192" t="s">
         <v>599</v>
       </c>
       <c r="M192" s="1">
-        <v>3600070.82</v>
+        <v>3261926.98</v>
       </c>
       <c r="N192" s="1">
-        <v>3630961.52</v>
+        <v>3297115.06</v>
       </c>
       <c r="O192" s="1">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>600</v>
       </c>
       <c r="B193" t="s">
         <v>601</v>
       </c>
       <c r="C193" s="1">
-        <v>4900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>107.471</v>
+        <v>98.576</v>
       </c>
       <c r="E193" s="1">
-        <v>100.27195449</v>
+        <v>97.7673</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>4913325.77</v>
+        <v>977673.0</v>
       </c>
       <c r="I193" s="1">
-        <v>352753.23</v>
+        <v>8087.0</v>
       </c>
       <c r="J193" s="1">
-        <v>7.1795204819077</v>
+        <v>0.82716818404518</v>
       </c>
       <c r="K193">
-        <v>5.06</v>
+        <v>0.7</v>
       </c>
       <c r="L193" t="s">
         <v>602</v>
       </c>
       <c r="M193" s="1">
-        <v>5266079.0</v>
+        <v>985760.0</v>
       </c>
       <c r="N193" s="1">
-        <v>5514166.67</v>
+        <v>992804.2</v>
       </c>
       <c r="O193" s="1">
-        <v>1.05</v>
+        <v>0.2</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>603</v>
       </c>
       <c r="B194" t="s">
         <v>604</v>
       </c>
       <c r="C194" s="1">
-        <v>22000000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D194" s="1">
-        <v>11.07641109</v>
+        <v>103.987</v>
       </c>
       <c r="E194" s="1">
-        <v>0.1108537268</v>
+        <v>103.09125717</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>2438781.99</v>
+        <v>3538401.22</v>
       </c>
       <c r="I194" s="1">
-        <v>-218915.99</v>
+        <v>30744.58</v>
       </c>
       <c r="J194" s="1">
-        <v>-8.9764477061765</v>
+        <v>0.86888337665676</v>
       </c>
       <c r="K194">
-        <v>0.0</v>
+        <v>1.29</v>
       </c>
       <c r="L194" t="s">
         <v>605</v>
       </c>
       <c r="M194" s="1">
-        <v>2219866.0</v>
+        <v>3569145.8</v>
       </c>
       <c r="N194" s="1">
-        <v>2436810.44</v>
+        <v>3613551.18</v>
       </c>
       <c r="O194" s="1">
-        <v>0.47</v>
+        <v>0.73</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>606</v>
       </c>
       <c r="B195" t="s">
         <v>607</v>
       </c>
       <c r="C195" s="1">
-        <v>-72200000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>11.07641111</v>
+        <v>103.011</v>
       </c>
       <c r="E195" s="1">
-        <v>0.0</v>
+        <v>100.27195449</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>0.0</v>
+        <v>4913325.77</v>
       </c>
       <c r="I195" s="1">
-        <v>-7285196.62</v>
+        <v>134213.23</v>
       </c>
       <c r="J195" s="1">
-        <v>0</v>
+        <v>2.7316167557927</v>
       </c>
       <c r="K195">
-        <v>0.0</v>
+        <v>5.47</v>
       </c>
       <c r="L195" t="s">
         <v>608</v>
       </c>
       <c r="M195" s="1">
-        <v>-7285196.62</v>
+        <v>5047539.0</v>
       </c>
       <c r="N195" s="1">
-        <v>-7997168.82</v>
+        <v>5315360.92</v>
       </c>
       <c r="O195" s="1">
-        <v>-1.53</v>
+        <v>1.07</v>
       </c>
       <c r="P195">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16">
+      <c r="A196" t="s">
+        <v>609</v>
+      </c>
+      <c r="B196" t="s">
+        <v>610</v>
+      </c>
+      <c r="C196" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>7.34545557</v>
+      </c>
+      <c r="E196" s="1">
+        <v>0.0956676303</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>1769851.16</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-421219.66</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-23.79972223201</v>
+      </c>
+      <c r="K196">
+        <v>0.0</v>
+      </c>
+      <c r="L196" t="s">
+        <v>611</v>
+      </c>
+      <c r="M196" s="1">
+        <v>1348631.5</v>
+      </c>
+      <c r="N196" s="1">
+        <v>1358909.28</v>
+      </c>
+      <c r="O196" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P196">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16">
+      <c r="A197" t="s">
+        <v>612</v>
+      </c>
+      <c r="B197" t="s">
+        <v>610</v>
+      </c>
+      <c r="C197" s="1">
+        <v>37000000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>6.49085557</v>
+      </c>
+      <c r="E197" s="1">
+        <v>0.0741961751</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>2745258.48</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-364197.48</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-13.266418541397</v>
+      </c>
+      <c r="K197">
+        <v>0.0</v>
+      </c>
+      <c r="L197" t="s">
+        <v>613</v>
+      </c>
+      <c r="M197" s="1">
+        <v>2381061.0</v>
+      </c>
+      <c r="N197" s="1">
+        <v>2401616.56</v>
+      </c>
+      <c r="O197" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P197">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16">
+      <c r="A198" t="s">
+        <v>614</v>
+      </c>
+      <c r="B198" t="s">
+        <v>610</v>
+      </c>
+      <c r="C198" s="1">
+        <v>-37000000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>7.34545557</v>
+      </c>
+      <c r="E198" s="1">
+        <v>0.0822883465</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>-3044668.82</v>
+      </c>
+      <c r="I198" s="1">
+        <v>347405.82</v>
+      </c>
+      <c r="J198" s="1">
+        <v>-11.410299133947</v>
+      </c>
+      <c r="K198">
+        <v>0.0</v>
+      </c>
+      <c r="L198" t="s">
+        <v>615</v>
+      </c>
+      <c r="M198" s="1">
+        <v>-2697263.0</v>
+      </c>
+      <c r="N198" s="1">
+        <v>-2717818.56</v>
+      </c>
+      <c r="O198" s="1">
+        <v>-0.55</v>
+      </c>
+      <c r="P198">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:16">
+      <c r="A199" t="s">
+        <v>616</v>
+      </c>
+      <c r="B199" t="s">
+        <v>610</v>
+      </c>
+      <c r="C199" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>7.34545557</v>
+      </c>
+      <c r="E199" s="1">
+        <v>0.0764370557</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>1414085.53</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-65454.03</v>
+      </c>
+      <c r="J199" s="1">
+        <v>-4.6287178965759</v>
+      </c>
+      <c r="K199">
+        <v>0.0</v>
+      </c>
+      <c r="L199" t="s">
+        <v>611</v>
+      </c>
+      <c r="M199" s="1">
+        <v>1348631.5</v>
+      </c>
+      <c r="N199" s="1">
+        <v>1358909.28</v>
+      </c>
+      <c r="O199" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P199">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>