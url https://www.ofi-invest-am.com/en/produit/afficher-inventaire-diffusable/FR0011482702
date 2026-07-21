--- v2 (2026-06-22)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="617">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="598">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -169,1746 +169,1689 @@
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>8 005.48</t>
+    <t>18 012.33</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>67 011.88</t>
+    <t>3 371.67</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>35 706.25</t>
-[...8 lines deleted...]
-    <t>94 993.15</t>
+    <t>42 847.50</t>
+  </si>
+  <si>
+    <t>FR0014015H97</t>
+  </si>
+  <si>
+    <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
+  </si>
+  <si>
+    <t>48 347.26</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>3 454.78</t>
+    <t>14 586.85</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>10 125.00</t>
+    <t>15 562.50</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>23 593.50</t>
+    <t>36 264.08</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>24 359.16</t>
+    <t>42 472.38</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>24 237.11</t>
-[...8 lines deleted...]
-    <t>83 196.99</t>
+    <t>34 423.73</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>1 989.04</t>
+    <t>16 906.85</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>7 067.12</t>
+    <t>10 231.51</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>79 642.81</t>
+    <t>3 682.90</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>34 628.74</t>
+    <t>49 182.85</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>54 004.24</t>
+    <t>76 701.67</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>17 828.51</t>
+    <t>30 267.00</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>114 665.50</t>
+    <t>5 769.33</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>63 012.03</t>
+    <t>3 170.42</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>41 700.14</t>
+    <t>52 401.94</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>163 184.38</t>
+    <t>182 688.49</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>16 376.67</t>
+    <t>21 323.78</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>10 693.47</t>
-[...17 lines deleted...]
-    <t>14 409.38</t>
+    <t>13 825.90</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>30 765.22</t>
+    <t>2 453.42</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>12 437.09</t>
+    <t>19 509.17</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>32 441.06</t>
+    <t>41 944.00</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>47 018.71</t>
+    <t>57 588.81</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>3 070.62</t>
+    <t>6 495.54</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>43 471.23</t>
+    <t>51 053.42</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>5 130.82</t>
+    <t>12 127.40</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>59 625.00</t>
+    <t>3 000.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>100 886.50</t>
+    <t>129 018.31</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>74 281.25</t>
+    <t>9 709.33</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>137 680.63</t>
+    <t>168 632.08</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>70 658.00</t>
+    <t>84 597.33</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>66 192.75</t>
+    <t>79 340.63</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>54 459.71</t>
+    <t>2 740.11</t>
+  </si>
+  <si>
+    <t>XS3314100986</t>
+  </si>
+  <si>
+    <t>CLARIANE SE 6.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>1 299.38</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>145 633.56</t>
+    <t>161 815.07</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>25 289.00</t>
+    <t>32 696.89</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>61 059.38</t>
+    <t>2 925.00</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>12 997.40</t>
+    <t>18 460.07</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>37 401.86</t>
+    <t>57 438.58</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>44 383.56</t>
+    <t>49 931.51</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>43 347.50</t>
+    <t>5 934.48</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>90 297.09</t>
+    <t>4 543.25</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>37 899.13</t>
-[...8 lines deleted...]
-    <t>1 820.71</t>
+    <t>46 419.08</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>15 649.32</t>
+    <t>22 553.42</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>2 224.69</t>
+    <t>9 393.13</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>41 468.49</t>
+    <t>48 536.99</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>25 480.56</t>
+    <t>1 849.28</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>82 646.88</t>
-[...8 lines deleted...]
-    <t>25 062.38</t>
+    <t>4 158.33</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>7 232.88</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>3 142.47</t>
+    <t>14 926.71</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>32 714.50</t>
+    <t>44 008.79</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>125 088.23</t>
+    <t>158 006.19</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>83 440.00</t>
+    <t>100 243.89</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>33 309.38</t>
+    <t>43 066.67</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>77 448.97</t>
+    <t>86 705.82</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>61 968.89</t>
+    <t>68 145.19</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>23 879.33</t>
+    <t>32 123.39</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>79 472.60</t>
+    <t>87 897.26</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>46 036.25</t>
+    <t>57 161.68</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>76 728.09</t>
+    <t>99 204.00</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>2 998.31</t>
+    <t>7 574.67</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>24 824.66</t>
+    <t>35 776.71</t>
+  </si>
+  <si>
+    <t>XS3338785937</t>
+  </si>
+  <si>
+    <t>FIBERCOP SPA 5.375 15/04/2031</t>
+  </si>
+  <si>
+    <t>4 432.86</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>39 096.33</t>
+    <t>1 967.11</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>6 046.88</t>
+    <t>25 531.25</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>38 551.82</t>
+    <t>46 583.45</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>40 445.42</t>
-[...8 lines deleted...]
-    <t>56 077.31</t>
+    <t>1 925.97</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>14 608.13</t>
+    <t>22 601.25</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>23 561.04</t>
+    <t>3 111.84</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>43 791.78</t>
+    <t>48 353.42</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>68 458.33</t>
+    <t>3 444.44</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>87 453.44</t>
+    <t>105 188.75</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>35 075.91</t>
+    <t>42 961.19</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>8 925.19</t>
+    <t>10 931.63</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>71 095.92</t>
+    <t>85 217.71</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>40 996.31</t>
+    <t>53 005.33</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>18 735.34</t>
+    <t>2 021.37</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>11 692.52</t>
+    <t>18 438.21</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>27 687.45</t>
-[...8 lines deleted...]
-    <t>72 562.50</t>
+    <t>32 461.15</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>124 039.32</t>
+    <t>6 240.97</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>9 221.92</t>
+    <t>12 016.44</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>13 114.73</t>
+    <t>23 748.29</t>
+  </si>
+  <si>
+    <t>XS3040316971</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
+  </si>
+  <si>
+    <t>7 029.45</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>75 919.44</t>
+    <t>9 227.78</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>70 143.75</t>
+    <t>3 225.00</t>
+  </si>
+  <si>
+    <t>XS3194941111</t>
+  </si>
+  <si>
+    <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
+  </si>
+  <si>
+    <t>13 221.01</t>
+  </si>
+  <si>
+    <t>XS3067907140</t>
+  </si>
+  <si>
+    <t>IPD 3 BV 5.5 15/06/2031</t>
+  </si>
+  <si>
+    <t>43 022.22</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
+    <t>3 619.50</t>
+  </si>
+  <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>7 494.62</t>
+    <t>11 930.21</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>80 174.65</t>
+    <t>4 033.94</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>3 746.38</t>
+    <t>15 818.03</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>1 196.39</t>
+    <t>5 051.41</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>28 010.96</t>
+    <t>1 400.55</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>33 415.80</t>
+    <t>1 197.46</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>16 742.47</t>
+    <t>25 113.70</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>89 389.20</t>
+    <t>103 729.72</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>44 154.70</t>
+    <t>62 055.25</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>31 261.13</t>
+    <t>38 288.83</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>42 021.15</t>
+    <t>50 542.92</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>18 558.68</t>
+    <t>23 321.53</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>84 428.75</t>
+    <t>109 160.40</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>38 201.94</t>
+    <t>46 003.75</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>19 118.75</t>
+    <t>27 154.17</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>4 874.51</t>
+    <t>21 122.89</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>41 424.40</t>
+    <t>53 682.64</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>48 675.00</t>
+    <t>62 933.33</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>35 093.82</t>
+    <t>42 983.13</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>56 718.13</t>
+    <t>2 820.41</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>5 200.00</t>
+    <t>11 000.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>87 020.55</t>
+    <t>97 463.01</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>10 177.50</t>
+    <t>14 455.00</t>
+  </si>
+  <si>
+    <t>XS3323687023</t>
+  </si>
+  <si>
+    <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
+  </si>
+  <si>
+    <t>3 309.90</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>65 374.46</t>
+    <t>9 603.03</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>40 373.96</t>
+    <t>50 735.42</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>14 782.99</t>
+    <t>4 167.06</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>103 010.42</t>
+    <t>13 616.32</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>23 802.05</t>
+    <t>35 904.79</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>14 434.31</t>
+    <t>22 761.80</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>9 972.60</t>
+    <t>11 842.47</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>45 896.50</t>
+    <t>55 139.55</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>32 990.63</t>
+    <t>46 856.25</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>101 530.46</t>
+    <t>124 006.67</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>148 924.76</t>
+    <t>9 955.97</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>15 476.91</t>
+    <t>20 884.50</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>37 694.25</t>
+    <t>57 937.46</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>34 978.85</t>
+    <t>47 180.77</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>47 959.40</t>
+    <t>62 492.55</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>31 790.50</t>
+    <t>38 192.75</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>42 057.53</t>
+    <t>47 926.03</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>26 361.27</t>
+    <t>37 991.24</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>74 497.00</t>
+    <t>5 905.25</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>1 907.00</t>
+    <t>8 051.78</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>15 443.41</t>
+    <t>32 602.75</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>52 479.00</t>
-[...8 lines deleted...]
-    <t>19 781.28</t>
+    <t>70 596.75</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>36 385.43</t>
+    <t>42 483.54</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>2 112.75</t>
+    <t>14 620.50</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>168 230.14</t>
+    <t>10 367.12</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>1 460.25</t>
+    <t>6 165.50</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>24 132.22</t>
+    <t>4 515.38</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>51 740.04</t>
+    <t>57 425.76</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>11 397.94</t>
+    <t>16 188.38</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>15 847.54</t>
+    <t>27 631.61</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>21 433.50</t>
+    <t>27 712.00</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>123 287.67</t>
+    <t>128 835.62</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>6 997.26</t>
+    <t>40 004.11</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>15 688.70</t>
+    <t>27 354.65</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>7 095.56</t>
+    <t>10 906.14</t>
+  </si>
+  <si>
+    <t>XS3338317327</t>
+  </si>
+  <si>
+    <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
+  </si>
+  <si>
+    <t>5 824.97</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>31 728.47</t>
+    <t>40 327.78</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>22 277.08</t>
+    <t>21 436.89</t>
+  </si>
+  <si>
+    <t>XS2410367747</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>28 989.37</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...14 lines deleted...]
-    <t>TENNET HOLDING BV PERP</t>
+    <t>47 298.67</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>27 140.00</t>
+    <t>32 605.69</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>44 109.00</t>
+    <t>52 992.06</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>21 328.13</t>
+    <t>31 145.83</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>66 951.50</t>
+    <t>73 510.94</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>49 218.75</t>
+    <t>59 791.67</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>2 396.88</t>
+    <t>10 120.14</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>29 522.05</t>
+    <t>8 594.75</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>66 233.22</t>
+    <t>77 853.08</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>23 606.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>72 882.81</t>
+    <t>95 131.25</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>69 194.52</t>
+    <t>75 934.25</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>94 917.81</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>9 100.00</t>
+    <t>15 866.67</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>1 340.75</t>
+    <t>2 830.48</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>29 176.88</t>
+    <t>1 365.00</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>31 451.71</t>
+    <t>2 426.03</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>37 743.75</t>
+    <t>58 013.54</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>38 324.18</t>
+    <t>1 905.74</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>93 878.22</t>
+    <t>107 353.56</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>276 931.51</t>
+    <t>19 945.21</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>44 433.97</t>
+    <t>48 599.66</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>38 972.06</t>
+    <t>55 351.63</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>21 586.46</t>
+    <t>1 086.11</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
-    <t>4 380.82</t>
+    <t>4 781.51</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>98 428.91</t>
+    <t>109 089.09</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>35 188.08</t>
+    <t>49 977.28</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>7 044.20</t>
+    <t>10 151.93</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>44 405.38</t>
+    <t>63 068.51</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>267 821.92</t>
-[...23 lines deleted...]
-    <t>CDS-00108215</t>
+    <t>296 013.70</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2272,299 +2215,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2181794.3988</v>
+        <v>2071780.3988</v>
       </c>
       <c r="D2">
-        <v>131.22</v>
+        <v>133.85</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>286306071.0</v>
+        <v>277320320.9</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>286306071.0</v>
+        <v>277320320.9</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>53.02</v>
+        <v>54.08</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>54458190.56</v>
+        <v>55549868.67</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>54458190.56</v>
+        <v>55549868.67</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>462936.8238</v>
+        <v>459493.3931</v>
       </c>
       <c r="D4">
-        <v>121.89</v>
+        <v>124.29</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56430408.82</v>
+        <v>57110941.1</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56430408.82</v>
+        <v>57110941.1</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>129.65</v>
+        <v>132.3</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>129.65</v>
+        <v>132.3</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>129.65</v>
+        <v>132.3</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>126.29</v>
+        <v>128.9</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>126.29</v>
+        <v>128.9</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>126.29</v>
+        <v>128.9</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>125.82</v>
+        <v>128.33</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1384.03</v>
+        <v>1411.63</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1384.03</v>
+        <v>1411.63</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>10781.32</v>
+        <v>10999.86</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>100851785.93</v>
+        <v>102896028.86</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>100851785.93</v>
+        <v>102896028.86</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2691.0</v>
+        <v>2776.0</v>
       </c>
       <c r="D9">
-        <v>98.64</v>
+        <v>100.58</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>265458.31</v>
+        <v>279222.23</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>265458.31</v>
+        <v>279222.23</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P199"/>
+  <dimension ref="A1:P191"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O199" sqref="O199"/>
+      <selection activeCell="O191" sqref="O191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2633,9889 +2576,9489 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>280000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>89.03</v>
+        <v>90.97</v>
       </c>
       <c r="E3" s="1">
-        <v>93.5512</v>
+        <v>92.0360615385</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>26194336.0</v>
+        <v>11964688.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-1265936.0</v>
+        <v>-138588.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-4.8328615774036</v>
+        <v>-1.1583085158593</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>24928400.0</v>
+        <v>11826100.0</v>
       </c>
       <c r="N3" s="1">
-        <v>24928400.0</v>
+        <v>11826100.0</v>
       </c>
       <c r="O3" s="1">
-        <v>5.0</v>
+        <v>2.4</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.13</v>
+        <v>3.07</v>
       </c>
       <c r="J4" s="1">
-        <v>948.48484848485</v>
+        <v>930.30303030303</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.46</v>
+        <v>3.4</v>
       </c>
       <c r="N4" s="1">
-        <v>3.46</v>
+        <v>3.4</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>108.27</v>
+        <v>106.36</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>108.27</v>
+        <v>106.36</v>
       </c>
       <c r="N5" s="1">
-        <v>108.27</v>
+        <v>106.36</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>954.0</v>
+        <v>2607.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4784.78</v>
+        <v>4793.7</v>
       </c>
       <c r="E6" s="1">
-        <v>4783.498951782</v>
+        <v>4792.1892520138</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>4563458.0</v>
+        <v>12493237.38</v>
       </c>
       <c r="I6" s="1">
-        <v>1222.12</v>
+        <v>3938.52</v>
       </c>
       <c r="J6" s="1">
-        <v>0.026780568595131</v>
+        <v>0.031525215444197</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4564680.12</v>
+        <v>12497175.9</v>
       </c>
       <c r="N6" s="1">
-        <v>4564680.12</v>
+        <v>12497175.9</v>
       </c>
       <c r="O6" s="1">
-        <v>0.92</v>
+        <v>2.53</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>676.0</v>
+        <v>451.0</v>
       </c>
       <c r="D7" s="1">
-        <v>115.32</v>
+        <v>115.79</v>
       </c>
       <c r="E7" s="1">
-        <v>116.823047337</v>
+        <v>116.664922395</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-1016060.0</v>
+        <v>-394590.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-1016060.0</v>
+        <v>-394590.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-1016060.0</v>
+        <v>-394590.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.2</v>
+        <v>-0.08</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>483.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.68</v>
+        <v>101.951</v>
       </c>
       <c r="E8" s="1">
-        <v>105.815</v>
+        <v>100.13</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>0.0</v>
+        <v>2503250.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-65205.0</v>
+        <v>45525.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0</v>
+        <v>1.8186357734945</v>
       </c>
       <c r="K8">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.72</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>-65205.0</v>
+        <v>2548775.0</v>
       </c>
       <c r="N8" s="1">
-        <v>-65205.0</v>
+        <v>2566787.33</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.01</v>
+        <v>0.52</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>2500000.0</v>
+        <v>2380000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.955</v>
+        <v>103.566</v>
       </c>
       <c r="E9" s="1">
-        <v>100.13</v>
+        <v>101.7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2503250.0</v>
+        <v>2420460.0</v>
       </c>
       <c r="I9" s="1">
-        <v>20625.0</v>
+        <v>44410.8</v>
       </c>
       <c r="J9" s="1">
-        <v>0.82392889243983</v>
+        <v>1.834808259587</v>
       </c>
       <c r="K9">
-        <v>0.32</v>
+        <v>0.14</v>
       </c>
       <c r="L9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>2523875.0</v>
+        <v>2464870.8</v>
       </c>
       <c r="N9" s="1">
-        <v>2531880.48</v>
+        <v>2468242.47</v>
       </c>
       <c r="O9" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C10" s="1">
-        <v>2380000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.787</v>
+        <v>100.994</v>
       </c>
       <c r="E10" s="1">
-        <v>101.7</v>
+        <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>2420460.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>2070.6</v>
+        <v>15665.44</v>
       </c>
       <c r="J10" s="1">
-        <v>0.085545722713864</v>
+        <v>0.994</v>
       </c>
       <c r="K10">
-        <v>2.82</v>
+        <v>2.72</v>
       </c>
       <c r="L10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M10" s="1">
-        <v>2422530.6</v>
+        <v>1591665.44</v>
       </c>
       <c r="N10" s="1">
-        <v>2489542.48</v>
+        <v>1634512.94</v>
       </c>
       <c r="O10" s="1">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C11" s="1">
-        <v>1576000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.649</v>
+        <v>98.09</v>
       </c>
       <c r="E11" s="1">
-        <v>100.0</v>
+        <v>97.75</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1576000.0</v>
+        <v>4496500.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-21291.76</v>
+        <v>15640.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.351</v>
+        <v>0.34782608695652</v>
       </c>
       <c r="K11">
-        <v>2.27</v>
+        <v>1.05</v>
       </c>
       <c r="L11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M11" s="1">
-        <v>1554708.24</v>
+        <v>4512140.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1590414.49</v>
+        <v>4560487.26</v>
       </c>
       <c r="O11" s="1">
-        <v>0.32</v>
+        <v>0.92</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C12" s="1">
-        <v>4600000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>96.256</v>
+        <v>102.678</v>
       </c>
       <c r="E12" s="1">
-        <v>99.49072913</v>
+        <v>100.42060793</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>4576573.54</v>
+        <v>2581813.83</v>
       </c>
       <c r="I12" s="1">
-        <v>-148797.54</v>
+        <v>58037.55</v>
       </c>
       <c r="J12" s="1">
-        <v>-3.2512869879504</v>
+        <v>2.2479370636883</v>
       </c>
       <c r="K12">
-        <v>2.07</v>
+        <v>0.57</v>
       </c>
       <c r="L12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M12" s="1">
-        <v>4427776.0</v>
+        <v>2639851.38</v>
       </c>
       <c r="N12" s="1">
-        <v>4522769.15</v>
+        <v>2654438.23</v>
       </c>
       <c r="O12" s="1">
-        <v>0.91</v>
+        <v>0.54</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C13" s="1">
-        <v>2571000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.889</v>
+        <v>98.193</v>
       </c>
       <c r="E13" s="1">
-        <v>100.42060793</v>
+        <v>100.2479</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2581813.83</v>
+        <v>1002479.0</v>
       </c>
       <c r="I13" s="1">
-        <v>12042.36</v>
+        <v>-20549.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.46643022281742</v>
+        <v>-2.0498184999387</v>
       </c>
       <c r="K13">
-        <v>0.13</v>
+        <v>1.56</v>
       </c>
       <c r="L13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M13" s="1">
-        <v>2593856.19</v>
+        <v>981930.0</v>
       </c>
       <c r="N13" s="1">
-        <v>2597310.97</v>
+        <v>997492.5</v>
       </c>
       <c r="O13" s="1">
-        <v>0.52</v>
+        <v>0.2</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C14" s="1">
-        <v>1000000.0</v>
+        <v>1498000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.473</v>
+        <v>105.737</v>
       </c>
       <c r="E14" s="1">
-        <v>100.2479</v>
+        <v>105.76043057</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1002479.0</v>
+        <v>1584291.25</v>
       </c>
       <c r="I14" s="1">
-        <v>-7749.0</v>
+        <v>-350.99</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.77298377322617</v>
+        <v>-0.022154386070112</v>
       </c>
       <c r="K14">
-        <v>1.01</v>
+        <v>2.42</v>
       </c>
       <c r="L14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M14" s="1">
-        <v>994730.0</v>
+        <v>1583940.26</v>
       </c>
       <c r="N14" s="1">
-        <v>1004855.0</v>
+        <v>1620204.34</v>
       </c>
       <c r="O14" s="1">
-        <v>0.2</v>
+        <v>0.33</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C15" s="1">
-        <v>1498000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>106.423</v>
+        <v>97.614</v>
       </c>
       <c r="E15" s="1">
-        <v>105.76043057</v>
+        <v>99.95557916</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1584291.25</v>
+        <v>5448578.62</v>
       </c>
       <c r="I15" s="1">
-        <v>9925.29</v>
+        <v>-127639.48</v>
       </c>
       <c r="J15" s="1">
-        <v>0.62648139980575</v>
+        <v>-2.3426197711725</v>
       </c>
       <c r="K15">
-        <v>1.58</v>
+        <v>0.78</v>
       </c>
       <c r="L15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M15" s="1">
-        <v>1594216.54</v>
+        <v>5320939.14</v>
       </c>
       <c r="N15" s="1">
-        <v>1617810.04</v>
+        <v>5363411.52</v>
       </c>
       <c r="O15" s="1">
-        <v>0.32</v>
+        <v>1.09</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C16" s="1">
-        <v>5451000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>95.453</v>
+        <v>104.141</v>
       </c>
       <c r="E16" s="1">
-        <v>99.95557916</v>
+        <v>94.23756966</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>5448578.62</v>
+        <v>1826324.1</v>
       </c>
       <c r="I16" s="1">
-        <v>-245435.59</v>
+        <v>-9896.78</v>
       </c>
       <c r="J16" s="1">
-        <v>-4.5045801321299</v>
+        <v>-0.54189615085296</v>
       </c>
       <c r="K16">
-        <v>0.45</v>
+        <v>1.78</v>
       </c>
       <c r="L16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M16" s="1">
-        <v>5203143.03</v>
+        <v>1816427.32</v>
       </c>
       <c r="N16" s="1">
-        <v>5227502.19</v>
+        <v>1850851.05</v>
       </c>
       <c r="O16" s="1">
-        <v>1.05</v>
+        <v>0.38</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C17" s="1">
-        <v>1938000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.321</v>
+        <v>99.583</v>
       </c>
       <c r="E17" s="1">
-        <v>94.23756966</v>
+        <v>98.92441182</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1826324.1</v>
+        <v>3264505.59</v>
       </c>
       <c r="I17" s="1">
-        <v>-24199.22</v>
+        <v>21733.41</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.325023307747</v>
+        <v>0.66574889828876</v>
       </c>
       <c r="K17">
-        <v>1.25</v>
+        <v>0.51</v>
       </c>
       <c r="L17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M17" s="1">
-        <v>1802124.88</v>
+        <v>3286239.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1826361.99</v>
+        <v>3303145.85</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>0.67</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C18" s="1">
-        <v>2500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.013</v>
+        <v>92.172</v>
       </c>
       <c r="E18" s="1">
-        <v>103.3764868</v>
+        <v>81.90598182</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2584412.17</v>
+        <v>1801931.6</v>
       </c>
       <c r="I18" s="1">
-        <v>-9087.17</v>
+        <v>225852.4</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.35161458011552</v>
+        <v>12.533905282531</v>
       </c>
       <c r="K18">
-        <v>3.33</v>
+        <v>0.47</v>
       </c>
       <c r="L18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M18" s="1">
-        <v>2575325.0</v>
+        <v>2027784.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2658521.99</v>
+        <v>2038015.51</v>
       </c>
       <c r="O18" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C19" s="1">
-        <v>3300000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.387</v>
+        <v>98.249</v>
       </c>
       <c r="E19" s="1">
-        <v>98.92441182</v>
+        <v>96.4088025</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3264505.59</v>
+        <v>3398651.31</v>
       </c>
       <c r="I19" s="1">
-        <v>48265.41</v>
+        <v>29322.38</v>
       </c>
       <c r="J19" s="1">
-        <v>1.4784906525463</v>
+        <v>0.8627651772844</v>
       </c>
       <c r="K19">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="L19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M19" s="1">
-        <v>3312771.0</v>
+        <v>3427973.69</v>
       </c>
       <c r="N19" s="1">
-        <v>3314760.04</v>
+        <v>3431656.59</v>
       </c>
       <c r="O19" s="1">
-        <v>0.67</v>
+        <v>0.7</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C20" s="1">
-        <v>2200000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D20" s="1">
-        <v>91.29</v>
+        <v>99.004</v>
       </c>
       <c r="E20" s="1">
-        <v>81.90598182</v>
+        <v>97.78572159</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1801931.6</v>
+        <v>3173391.13</v>
       </c>
       <c r="I20" s="1">
-        <v>206448.4</v>
+        <v>6559.08</v>
       </c>
       <c r="J20" s="1">
-        <v>11.45706085625</v>
+        <v>0.20668993298661</v>
       </c>
       <c r="K20">
-        <v>0.32</v>
+        <v>1.52</v>
       </c>
       <c r="L20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M20" s="1">
-        <v>2008380.0</v>
+        <v>3179950.21</v>
       </c>
       <c r="N20" s="1">
-        <v>2015447.12</v>
+        <v>3229133.06</v>
       </c>
       <c r="O20" s="1">
-        <v>0.4</v>
+        <v>0.65</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C21" s="1">
-        <v>3525250.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>94.914</v>
+        <v>103.88</v>
       </c>
       <c r="E21" s="1">
-        <v>96.4088025</v>
+        <v>103.54083188</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3398651.31</v>
+        <v>4403591.58</v>
       </c>
       <c r="I21" s="1">
-        <v>-87038.02</v>
+        <v>14424.82</v>
       </c>
       <c r="J21" s="1">
-        <v>-2.5609576288072</v>
+        <v>0.32756943367577</v>
       </c>
       <c r="K21">
-        <v>2.26</v>
+        <v>1.8</v>
       </c>
       <c r="L21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M21" s="1">
-        <v>3311613.29</v>
+        <v>4418016.4</v>
       </c>
       <c r="N21" s="1">
-        <v>3391256.1</v>
+        <v>4494718.07</v>
       </c>
       <c r="O21" s="1">
-        <v>0.68</v>
+        <v>0.91</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C22" s="1">
-        <v>3245250.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>95.389</v>
+        <v>107.298</v>
       </c>
       <c r="E22" s="1">
-        <v>97.78572159</v>
+        <v>108.54733851</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3173391.13</v>
+        <v>2305545.47</v>
       </c>
       <c r="I22" s="1">
-        <v>-109552.59</v>
+        <v>-26535.95</v>
       </c>
       <c r="J22" s="1">
-        <v>-3.4522246238206</v>
+        <v>-1.1509619023042</v>
       </c>
       <c r="K22">
-        <v>1.07</v>
+        <v>1.43</v>
       </c>
       <c r="L22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M22" s="1">
-        <v>3063838.54</v>
+        <v>2279009.52</v>
       </c>
       <c r="N22" s="1">
-        <v>3098467.28</v>
+        <v>2309276.52</v>
       </c>
       <c r="O22" s="1">
-        <v>0.62</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C23" s="1">
-        <v>4253000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.957</v>
+        <v>100.571</v>
       </c>
       <c r="E23" s="1">
-        <v>103.54083188</v>
+        <v>99.95464109</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4403591.58</v>
+        <v>4325037.32</v>
       </c>
       <c r="I23" s="1">
-        <v>-24830.37</v>
+        <v>26669.85</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.56386632476938</v>
+        <v>0.61663860972187</v>
       </c>
       <c r="K23">
-        <v>1.27</v>
+        <v>0.13</v>
       </c>
       <c r="L23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M23" s="1">
-        <v>4378761.21</v>
+        <v>4351707.17</v>
       </c>
       <c r="N23" s="1">
-        <v>4432765.45</v>
+        <v>4357476.5</v>
       </c>
       <c r="O23" s="1">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C24" s="1">
-        <v>2124000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>107.24</v>
+        <v>98.181</v>
       </c>
       <c r="E24" s="1">
-        <v>108.54733851</v>
+        <v>100.01062956</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2305545.47</v>
+        <v>3261346.63</v>
       </c>
       <c r="I24" s="1">
-        <v>-27767.87</v>
+        <v>-59664.22</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.204394810743</v>
+        <v>-1.8294351005554</v>
       </c>
       <c r="K24">
-        <v>0.84</v>
+        <v>0.1</v>
       </c>
       <c r="L24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M24" s="1">
-        <v>2277777.6</v>
+        <v>3201682.41</v>
       </c>
       <c r="N24" s="1">
-        <v>2295606.11</v>
+        <v>3204852.83</v>
       </c>
       <c r="O24" s="1">
-        <v>0.46</v>
+        <v>0.65</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C25" s="1">
-        <v>4327000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.198</v>
+        <v>100.257</v>
       </c>
       <c r="E25" s="1">
-        <v>99.95464109</v>
+        <v>100.06368348</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>4325037.32</v>
+        <v>2658692.07</v>
       </c>
       <c r="I25" s="1">
-        <v>-32739.86</v>
+        <v>5136.42</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.75698445071452</v>
+        <v>0.1931934900607</v>
       </c>
       <c r="K25">
-        <v>2.65</v>
+        <v>1.97</v>
       </c>
       <c r="L25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M25" s="1">
-        <v>4292297.46</v>
+        <v>2663828.49</v>
       </c>
       <c r="N25" s="1">
-        <v>4406962.96</v>
+        <v>2716230.43</v>
       </c>
       <c r="O25" s="1">
-        <v>0.88</v>
+        <v>0.55</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C26" s="1">
-        <v>3261000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>96.737</v>
+        <v>97.283</v>
       </c>
       <c r="E26" s="1">
-        <v>100.01062956</v>
+        <v>65.88463274</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>3261346.63</v>
+        <v>3126884.67</v>
       </c>
       <c r="I26" s="1">
-        <v>-106753.06</v>
+        <v>1490166.51</v>
       </c>
       <c r="J26" s="1">
-        <v>-3.2732816260012</v>
+        <v>47.656586899318</v>
       </c>
       <c r="K26">
-        <v>1.93</v>
+        <v>3.85</v>
       </c>
       <c r="L26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M26" s="1">
-        <v>3154593.57</v>
+        <v>4617051.18</v>
       </c>
       <c r="N26" s="1">
-        <v>3217605.6</v>
+        <v>4799739.67</v>
       </c>
       <c r="O26" s="1">
-        <v>0.65</v>
+        <v>0.97</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C27" s="1">
-        <v>2657000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.212</v>
+        <v>99.319</v>
       </c>
       <c r="E27" s="1">
-        <v>100.06368348</v>
+        <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2658692.07</v>
+        <v>1445000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-22629.23</v>
+        <v>-9840.45</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.85114144113726</v>
+        <v>-0.681</v>
       </c>
       <c r="K27">
-        <v>1.57</v>
+        <v>1.48</v>
       </c>
       <c r="L27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M27" s="1">
-        <v>2636062.84</v>
+        <v>1435159.55</v>
       </c>
       <c r="N27" s="1">
-        <v>2677762.98</v>
+        <v>1456483.33</v>
       </c>
       <c r="O27" s="1">
-        <v>0.54</v>
+        <v>0.3</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C28" s="1">
-        <v>4746000.0</v>
+        <v>1268000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.32</v>
+        <v>104.282</v>
       </c>
       <c r="E28" s="1">
-        <v>65.88463274</v>
+        <v>52.65093533</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3126884.67</v>
+        <v>667613.86</v>
       </c>
       <c r="I28" s="1">
-        <v>1397002.53</v>
+        <v>37610.54</v>
       </c>
       <c r="J28" s="1">
-        <v>44.677136429212</v>
+        <v>5.6335768703184</v>
       </c>
       <c r="K28">
-        <v>3.44</v>
+        <v>1.09</v>
       </c>
       <c r="L28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M28" s="1">
-        <v>4523887.2</v>
+        <v>705224.4</v>
       </c>
       <c r="N28" s="1">
-        <v>4687071.58</v>
+        <v>719050.3</v>
       </c>
       <c r="O28" s="1">
-        <v>0.94</v>
+        <v>0.15</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C29" s="1">
-        <v>1445000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.551</v>
+        <v>100.118</v>
       </c>
       <c r="E29" s="1">
-        <v>100.0</v>
+        <v>99.45524576</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1445000.0</v>
+        <v>2933929.75</v>
       </c>
       <c r="I29" s="1">
-        <v>-6488.05</v>
+        <v>19551.25</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.449</v>
+        <v>0.66638439451388</v>
       </c>
       <c r="K29">
-        <v>1.13</v>
+        <v>0.08</v>
       </c>
       <c r="L29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M29" s="1">
-        <v>1438511.95</v>
+        <v>2953481.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1454888.62</v>
+        <v>2955934.42</v>
       </c>
       <c r="O29" s="1">
-        <v>0.29</v>
+        <v>0.6</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C30" s="1">
-        <v>1268000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>103.587</v>
+        <v>101.237</v>
       </c>
       <c r="E30" s="1">
-        <v>52.65093533</v>
+        <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>667613.86</v>
+        <v>1713000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>32910.48</v>
+        <v>21189.81</v>
       </c>
       <c r="J30" s="1">
-        <v>4.9295681189123</v>
+        <v>1.237</v>
       </c>
       <c r="K30">
-        <v>0.84</v>
+        <v>1.14</v>
       </c>
       <c r="L30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M30" s="1">
-        <v>700524.34</v>
+        <v>1734189.81</v>
       </c>
       <c r="N30" s="1">
-        <v>711217.81</v>
+        <v>1753698.98</v>
       </c>
       <c r="O30" s="1">
-        <v>0.14</v>
+        <v>0.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C31" s="1">
-        <v>1269000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.729</v>
+        <v>99.809</v>
       </c>
       <c r="E31" s="1">
-        <v>99.92911899</v>
+        <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1268100.52</v>
+        <v>2247000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-27919.51</v>
+        <v>-4291.77</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.2016795640144</v>
+        <v>-0.191</v>
       </c>
       <c r="K31">
-        <v>0.51</v>
+        <v>1.87</v>
       </c>
       <c r="L31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M31" s="1">
-        <v>1240181.01</v>
+        <v>2242708.23</v>
       </c>
       <c r="N31" s="1">
-        <v>1246596.51</v>
+        <v>2284652.23</v>
       </c>
       <c r="O31" s="1">
-        <v>0.25</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C32" s="1">
-        <v>1325000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>96.409</v>
+        <v>102.486</v>
       </c>
       <c r="E32" s="1">
-        <v>102.98398264</v>
+        <v>103.51827695</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1364537.77</v>
+        <v>2362287.08</v>
       </c>
       <c r="I32" s="1">
-        <v>-87118.52</v>
+        <v>-23556.56</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.3844711312022</v>
+        <v>-0.99719294066494</v>
       </c>
       <c r="K32">
-        <v>1.09</v>
+        <v>2.52</v>
       </c>
       <c r="L32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M32" s="1">
-        <v>1277419.25</v>
+        <v>2338730.52</v>
       </c>
       <c r="N32" s="1">
-        <v>1291828.63</v>
+        <v>2396319.33</v>
       </c>
       <c r="O32" s="1">
-        <v>0.26</v>
+        <v>0.49</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C33" s="1">
-        <v>2950000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.66</v>
+        <v>102.741</v>
       </c>
       <c r="E33" s="1">
-        <v>99.45524576</v>
+        <v>100.39127686</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2933929.75</v>
+        <v>794095.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-52959.75</v>
+        <v>18586.31</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.8050790070894</v>
+        <v>2.3405650457439</v>
       </c>
       <c r="K33">
-        <v>1.04</v>
+        <v>0.82</v>
       </c>
       <c r="L33" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M33" s="1">
-        <v>2880970.0</v>
+        <v>812681.31</v>
       </c>
       <c r="N33" s="1">
-        <v>2911735.22</v>
+        <v>819176.85</v>
       </c>
       <c r="O33" s="1">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C34" s="1">
-        <v>1713000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.181</v>
+        <v>103.174</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>103.60736833</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1713000.0</v>
+        <v>1864932.63</v>
       </c>
       <c r="I34" s="1">
-        <v>-14029.47</v>
+        <v>-7800.63</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.819</v>
+        <v>-0.4182794528079</v>
       </c>
       <c r="K34">
-        <v>0.73</v>
+        <v>2.84</v>
       </c>
       <c r="L34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M34" s="1">
-        <v>1698970.53</v>
+        <v>1857132.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1711407.62</v>
+        <v>1908185.42</v>
       </c>
       <c r="O34" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C35" s="1">
-        <v>2247000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.117</v>
+        <v>98.726</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>93.54200514</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2247000.0</v>
+        <v>2548084.22</v>
       </c>
       <c r="I35" s="1">
-        <v>-64781.01</v>
+        <v>141212.02</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.883</v>
+        <v>5.5418898202666</v>
       </c>
       <c r="K35">
-        <v>1.44</v>
+        <v>0.45</v>
       </c>
       <c r="L35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M35" s="1">
-        <v>2182218.99</v>
+        <v>2689296.24</v>
       </c>
       <c r="N35" s="1">
-        <v>2214660.05</v>
+        <v>2701423.64</v>
       </c>
       <c r="O35" s="1">
-        <v>0.44</v>
+        <v>0.55</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B36" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C36" s="1">
-        <v>2282000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.129</v>
+        <v>100.684</v>
       </c>
       <c r="E36" s="1">
-        <v>103.51827695</v>
+        <v>97.99</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2362287.08</v>
+        <v>2645730.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-54523.3</v>
+        <v>72738.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.3080725649992</v>
+        <v>2.7492601285845</v>
       </c>
       <c r="K36">
-        <v>2.06</v>
+        <v>0.11</v>
       </c>
       <c r="L36" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M36" s="1">
-        <v>2307763.78</v>
+        <v>2718468.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2354782.49</v>
+        <v>2721468.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.47</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B37" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C37" s="1">
-        <v>791000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.147</v>
+        <v>104.09</v>
       </c>
       <c r="E37" s="1">
-        <v>100.39127686</v>
+        <v>100.83408623</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>794095.0</v>
+        <v>4268306.87</v>
       </c>
       <c r="I37" s="1">
-        <v>-1932.23</v>
+        <v>137822.83</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.24332479111441</v>
+        <v>3.2289812845626</v>
       </c>
       <c r="K37">
-        <v>0.39</v>
+        <v>3.05</v>
       </c>
       <c r="L37" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M37" s="1">
-        <v>792162.77</v>
+        <v>4406129.7</v>
       </c>
       <c r="N37" s="1">
-        <v>795233.39</v>
+        <v>4535148.01</v>
       </c>
       <c r="O37" s="1">
-        <v>0.16</v>
+        <v>0.92</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B38" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C38" s="1">
-        <v>1800000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>102.071</v>
+        <v>101.516</v>
       </c>
       <c r="E38" s="1">
-        <v>103.60736833</v>
+        <v>100.1633029</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1864932.63</v>
+        <v>2380881.71</v>
       </c>
       <c r="I38" s="1">
-        <v>-27654.63</v>
+        <v>32153.61</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.4828755503088</v>
+        <v>1.3504917050247</v>
       </c>
       <c r="K38">
-        <v>2.42</v>
+        <v>0.41</v>
       </c>
       <c r="L38" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M38" s="1">
-        <v>1837278.0</v>
+        <v>2413035.32</v>
       </c>
       <c r="N38" s="1">
-        <v>1880749.23</v>
+        <v>2422744.65</v>
       </c>
       <c r="O38" s="1">
-        <v>0.38</v>
+        <v>0.49</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B39" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C39" s="1">
-        <v>2724000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.364</v>
+        <v>102.816</v>
       </c>
       <c r="E39" s="1">
-        <v>93.54200514</v>
+        <v>102.84970974</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2548084.22</v>
+        <v>5268990.63</v>
       </c>
       <c r="I39" s="1">
-        <v>131351.14</v>
+        <v>-1726.95</v>
       </c>
       <c r="J39" s="1">
-        <v>5.1548979020795</v>
+        <v>-0.032775727293332</v>
       </c>
       <c r="K39">
-        <v>0.19</v>
+        <v>3.29</v>
       </c>
       <c r="L39" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M39" s="1">
-        <v>2679435.36</v>
+        <v>5267263.68</v>
       </c>
       <c r="N39" s="1">
-        <v>2684566.18</v>
+        <v>5435895.76</v>
       </c>
       <c r="O39" s="1">
-        <v>0.54</v>
+        <v>1.1</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B40" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C40" s="1">
-        <v>2700000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.01</v>
+        <v>96.299</v>
       </c>
       <c r="E40" s="1">
-        <v>97.99</v>
+        <v>100.08024879</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2645730.0</v>
+        <v>2473983.75</v>
       </c>
       <c r="I40" s="1">
-        <v>540.0</v>
+        <v>-93472.47</v>
       </c>
       <c r="J40" s="1">
-        <v>0.020410245943464</v>
+        <v>-3.7782168132673</v>
       </c>
       <c r="K40">
-        <v>2.21</v>
+        <v>3.42</v>
       </c>
       <c r="L40" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M40" s="1">
-        <v>2646270.0</v>
+        <v>2380511.28</v>
       </c>
       <c r="N40" s="1">
-        <v>2705895.0</v>
+        <v>2465108.61</v>
       </c>
       <c r="O40" s="1">
-        <v>0.54</v>
+        <v>0.5</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B41" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C41" s="1">
-        <v>4233000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>101.057</v>
+        <v>99.909</v>
       </c>
       <c r="E41" s="1">
-        <v>100.83408623</v>
+        <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>4268306.87</v>
+        <v>3348000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>9435.94</v>
+        <v>-3046.68</v>
       </c>
       <c r="J41" s="1">
-        <v>0.2210698594874</v>
+        <v>-0.091</v>
       </c>
       <c r="K41">
-        <v>2.38</v>
+        <v>2.37</v>
       </c>
       <c r="L41" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M41" s="1">
-        <v>4277742.81</v>
+        <v>3344953.32</v>
       </c>
       <c r="N41" s="1">
-        <v>4378629.31</v>
+        <v>3424293.95</v>
       </c>
       <c r="O41" s="1">
-        <v>0.88</v>
+        <v>0.69</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B42" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C42" s="1">
-        <v>2377000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.598</v>
+        <v>103.268</v>
       </c>
       <c r="E42" s="1">
-        <v>100.1633029</v>
+        <v>102.70391249</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2380881.71</v>
+        <v>1948293.22</v>
       </c>
       <c r="I42" s="1">
-        <v>10332.75</v>
+        <v>10700.74</v>
       </c>
       <c r="J42" s="1">
-        <v>0.43398838155634</v>
+        <v>0.54923662876577</v>
       </c>
       <c r="K42">
-        <v>3.13</v>
+        <v>0.14</v>
       </c>
       <c r="L42" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M42" s="1">
-        <v>2391214.46</v>
+        <v>1958993.96</v>
       </c>
       <c r="N42" s="1">
-        <v>2465495.71</v>
+        <v>1961734.07</v>
       </c>
       <c r="O42" s="1">
-        <v>0.49</v>
+        <v>0.4</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B43" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C43" s="1">
-        <v>5123000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>101.836</v>
+        <v>102.096</v>
       </c>
       <c r="E43" s="1">
-        <v>102.84970974</v>
+        <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>5268990.63</v>
+        <v>972000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-51932.35</v>
+        <v>20373.12</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.98562236387959</v>
+        <v>2.096</v>
       </c>
       <c r="K43">
-        <v>2.69</v>
+        <v>0.13</v>
       </c>
       <c r="L43" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M43" s="1">
-        <v>5217058.28</v>
+        <v>992373.12</v>
       </c>
       <c r="N43" s="1">
-        <v>5354738.91</v>
+        <v>993672.5</v>
       </c>
       <c r="O43" s="1">
-        <v>1.07</v>
+        <v>0.2</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B44" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C44" s="1">
-        <v>2472000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>96.795</v>
+        <v>106.513</v>
       </c>
       <c r="E44" s="1">
-        <v>100.08024879</v>
+        <v>101.486</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2473983.75</v>
+        <v>2537150.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-81211.35</v>
+        <v>125675.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-3.2826145280865</v>
+        <v>4.9533925861695</v>
       </c>
       <c r="K44">
-        <v>2.86</v>
+        <v>6.47</v>
       </c>
       <c r="L44" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M44" s="1">
-        <v>2392772.4</v>
+        <v>2662825.0</v>
       </c>
       <c r="N44" s="1">
-        <v>2463430.4</v>
+        <v>2824640.07</v>
       </c>
       <c r="O44" s="1">
-        <v>0.49</v>
+        <v>0.57</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B45" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C45" s="1">
-        <v>3348000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.248</v>
+        <v>100.368</v>
       </c>
       <c r="E45" s="1">
-        <v>100.0</v>
+        <v>100.10319267</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3348000.0</v>
+        <v>1937997.81</v>
       </c>
       <c r="I45" s="1">
-        <v>-25176.96</v>
+        <v>5126.67</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.752</v>
+        <v>0.26453435465956</v>
       </c>
       <c r="K45">
-        <v>1.98</v>
+        <v>1.69</v>
       </c>
       <c r="L45" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M45" s="1">
-        <v>3322823.04</v>
+        <v>1943124.48</v>
       </c>
       <c r="N45" s="1">
-        <v>3389015.79</v>
+        <v>1975821.37</v>
       </c>
       <c r="O45" s="1">
-        <v>0.68</v>
+        <v>0.4</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B46" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C46" s="1">
-        <v>1897000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>102.528</v>
+        <v>97.523</v>
       </c>
       <c r="E46" s="1">
-        <v>102.70391249</v>
+        <v>96.84</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1948293.22</v>
+        <v>2614680.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-3337.06</v>
+        <v>18441.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.17128119965433</v>
+        <v>0.70528707145808</v>
       </c>
       <c r="K46">
-        <v>2.87</v>
+        <v>0.11</v>
       </c>
       <c r="L46" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M46" s="1">
-        <v>1944956.16</v>
+        <v>2633121.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1999415.87</v>
+        <v>2636046.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C47" s="1">
-        <v>2500000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>104.143</v>
+        <v>97.386</v>
       </c>
       <c r="E47" s="1">
-        <v>101.486</v>
+        <v>92.4965576</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2537150.0</v>
+        <v>2007175.3</v>
       </c>
       <c r="I47" s="1">
-        <v>66425.0</v>
+        <v>106100.9</v>
       </c>
       <c r="J47" s="1">
-        <v>2.6180951067142</v>
+        <v>5.2860803936756</v>
       </c>
       <c r="K47">
-        <v>5.83</v>
+        <v>0.85</v>
       </c>
       <c r="L47" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M47" s="1">
-        <v>2603575.0</v>
+        <v>2113276.2</v>
       </c>
       <c r="N47" s="1">
-        <v>2749208.56</v>
+        <v>2131736.27</v>
       </c>
       <c r="O47" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B48" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C48" s="1">
-        <v>1936000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.352</v>
+        <v>98.755</v>
       </c>
       <c r="E48" s="1">
-        <v>100.10319267</v>
+        <v>97.961492</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1937997.81</v>
+        <v>3980175.42</v>
       </c>
       <c r="I48" s="1">
-        <v>-14543.09</v>
+        <v>32240.23</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.75041828865637</v>
+        <v>0.8100203281995</v>
       </c>
       <c r="K48">
-        <v>1.31</v>
+        <v>1.41</v>
       </c>
       <c r="L48" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M48" s="1">
-        <v>1923454.72</v>
+        <v>4012415.65</v>
       </c>
       <c r="N48" s="1">
-        <v>1948743.72</v>
+        <v>4069854.23</v>
       </c>
       <c r="O48" s="1">
-        <v>0.39</v>
+        <v>0.83</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B49" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C49" s="1">
-        <v>2700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>96.55</v>
+        <v>90.646</v>
       </c>
       <c r="E49" s="1">
-        <v>96.84</v>
+        <v>89.54278944</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2614680.0</v>
+        <v>1611770.21</v>
       </c>
       <c r="I49" s="1">
-        <v>-7830.01</v>
+        <v>19857.79</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.29946341426102</v>
+        <v>1.2320484568331</v>
       </c>
       <c r="K49">
-        <v>2.26</v>
+        <v>2.77</v>
       </c>
       <c r="L49" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="M49" s="1">
-        <v>2606849.99</v>
+        <v>1631628.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2667909.37</v>
+        <v>1681559.51</v>
       </c>
       <c r="O49" s="1">
-        <v>0.54</v>
+        <v>0.34</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B50" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C50" s="1">
-        <v>2170000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.296</v>
+        <v>99.129</v>
       </c>
       <c r="E50" s="1">
-        <v>92.4965576</v>
+        <v>100.00201776</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2007175.3</v>
+        <v>2477049.98</v>
       </c>
       <c r="I50" s="1">
-        <v>104147.9</v>
+        <v>-21624.65</v>
       </c>
       <c r="J50" s="1">
-        <v>5.1887794753154</v>
+        <v>-0.87300014834582</v>
       </c>
       <c r="K50">
-        <v>0.6</v>
+        <v>0.24</v>
       </c>
       <c r="L50" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M50" s="1">
-        <v>2111323.2</v>
+        <v>2455425.33</v>
       </c>
       <c r="N50" s="1">
-        <v>2124320.6</v>
+        <v>2461359.81</v>
       </c>
       <c r="O50" s="1">
-        <v>0.43</v>
+        <v>0.5</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B51" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C51" s="1">
-        <v>4063000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.296</v>
+        <v>102.609</v>
       </c>
       <c r="E51" s="1">
-        <v>97.961492</v>
+        <v>102.084372</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3980175.42</v>
+        <v>3273845.81</v>
       </c>
       <c r="I51" s="1">
-        <v>-27038.94</v>
+        <v>16824.82</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.67934040957421</v>
+        <v>0.51391607841177</v>
       </c>
       <c r="K51">
-        <v>0.92</v>
+        <v>0.14</v>
       </c>
       <c r="L51" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="M51" s="1">
-        <v>3953136.48</v>
+        <v>3290670.63</v>
       </c>
       <c r="N51" s="1">
-        <v>3990538.34</v>
+        <v>3295213.88</v>
       </c>
       <c r="O51" s="1">
-        <v>0.8</v>
+        <v>0.67</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B52" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C52" s="1">
-        <v>1800000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>86.762</v>
+        <v>101.364</v>
       </c>
       <c r="E52" s="1">
-        <v>89.54278944</v>
+        <v>100.24366355</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1611770.21</v>
+        <v>1927685.65</v>
       </c>
       <c r="I52" s="1">
-        <v>-50054.21</v>
+        <v>21544.07</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.1055425698679</v>
+        <v>1.1176132374073</v>
       </c>
       <c r="K52">
-        <v>2.47</v>
+        <v>2.41</v>
       </c>
       <c r="L52" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M52" s="1">
-        <v>1561716.0</v>
+        <v>1949229.72</v>
       </c>
       <c r="N52" s="1">
-        <v>1606099.56</v>
+        <v>1995648.8</v>
       </c>
       <c r="O52" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B53" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C53" s="1">
-        <v>2477000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.643</v>
+        <v>101.245</v>
       </c>
       <c r="E53" s="1">
-        <v>100.00201776</v>
+        <v>99.8308825</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>2477049.98</v>
+        <v>1597294.12</v>
       </c>
       <c r="I53" s="1">
-        <v>-58432.87</v>
+        <v>22625.88</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.3589701649863</v>
+        <v>1.4165130714937</v>
       </c>
       <c r="K53">
-        <v>1.75</v>
+        <v>1.41</v>
       </c>
       <c r="L53" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M53" s="1">
-        <v>2418617.11</v>
+        <v>1619920.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2461964.61</v>
+        <v>1642473.42</v>
       </c>
       <c r="O53" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B54" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C54" s="1">
-        <v>3207000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>101.68</v>
+        <v>100.757</v>
       </c>
       <c r="E54" s="1">
-        <v>102.084372</v>
+        <v>100.16979772</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3273845.81</v>
+        <v>1584686.2</v>
       </c>
       <c r="I54" s="1">
-        <v>-12968.21</v>
+        <v>9289.54</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.39611547863337</v>
+        <v>0.58620690960772</v>
       </c>
       <c r="K54">
-        <v>2.82</v>
+        <v>0.59</v>
       </c>
       <c r="L54" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M54" s="1">
-        <v>3260877.6</v>
+        <v>1593975.74</v>
       </c>
       <c r="N54" s="1">
-        <v>3351174.69</v>
+        <v>1603368.87</v>
       </c>
       <c r="O54" s="1">
-        <v>0.67</v>
+        <v>0.33</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B55" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C55" s="1">
-        <v>1923000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.416</v>
+        <v>95.145</v>
       </c>
       <c r="E55" s="1">
-        <v>100.24366355</v>
+        <v>91.58588302</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1927685.65</v>
+        <v>3938192.97</v>
       </c>
       <c r="I55" s="1">
-        <v>3314.02</v>
+        <v>153042.03</v>
       </c>
       <c r="J55" s="1">
-        <v>0.17191703429447</v>
+        <v>3.8860977906829</v>
       </c>
       <c r="K55">
-        <v>1.97</v>
+        <v>1.13</v>
       </c>
       <c r="L55" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M55" s="1">
-        <v>1930999.67</v>
+        <v>4091235.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1968898.8</v>
+        <v>4139771.99</v>
       </c>
       <c r="O55" s="1">
-        <v>0.4</v>
+        <v>0.84</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B56" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C56" s="1">
-        <v>1289000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.045</v>
+        <v>99.42</v>
       </c>
       <c r="E56" s="1">
         <v>100.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1289000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>580.05</v>
+        <v>-8972.6</v>
       </c>
       <c r="J56" s="1">
-        <v>0.045</v>
+        <v>-0.58</v>
       </c>
       <c r="K56">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="L56" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M56" s="1">
-        <v>1289580.05</v>
+        <v>1538027.4</v>
       </c>
       <c r="N56" s="1">
-        <v>1291400.76</v>
+        <v>1539876.68</v>
       </c>
       <c r="O56" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B57" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C57" s="1">
-        <v>1600000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.452</v>
+        <v>91.904</v>
       </c>
       <c r="E57" s="1">
-        <v>99.8308825</v>
+        <v>100.6600501</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1597294.12</v>
+        <v>3013761.9</v>
       </c>
       <c r="I57" s="1">
-        <v>9937.88</v>
+        <v>-262156.14</v>
       </c>
       <c r="J57" s="1">
-        <v>0.62216969783874</v>
+        <v>-8.6986347527985</v>
       </c>
       <c r="K57">
-        <v>0.98</v>
+        <v>0.14</v>
       </c>
       <c r="L57" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M57" s="1">
-        <v>1607232.0</v>
+        <v>2751605.76</v>
       </c>
       <c r="N57" s="1">
-        <v>1622881.32</v>
+        <v>2755764.09</v>
       </c>
       <c r="O57" s="1">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B58" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C58" s="1">
-        <v>1582000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.947</v>
+        <v>98.435</v>
       </c>
       <c r="E58" s="1">
-        <v>100.16979772</v>
+        <v>91.49876455</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1584686.2</v>
+        <v>4025945.64</v>
       </c>
       <c r="I58" s="1">
-        <v>-3524.66</v>
+        <v>305194.36</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.22242006019867</v>
+        <v>7.5806875524529</v>
       </c>
       <c r="K58">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="L58" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M58" s="1">
-        <v>1581161.54</v>
+        <v>4331140.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1583386.23</v>
+        <v>4338372.88</v>
       </c>
       <c r="O58" s="1">
-        <v>0.32</v>
+        <v>0.88</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B59" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C59" s="1">
-        <v>4300000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>94.393</v>
+        <v>101.25</v>
       </c>
       <c r="E59" s="1">
-        <v>91.58588302</v>
+        <v>101.46012484</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3938192.97</v>
+        <v>3145263.87</v>
       </c>
       <c r="I59" s="1">
-        <v>120706.03</v>
+        <v>-6513.87</v>
       </c>
       <c r="J59" s="1">
-        <v>3.0650105497497</v>
+        <v>-0.20710090692645</v>
       </c>
       <c r="K59">
-        <v>0.96</v>
+        <v>0.48</v>
       </c>
       <c r="L59" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M59" s="1">
-        <v>4058899.0</v>
+        <v>3138750.0</v>
       </c>
       <c r="N59" s="1">
-        <v>4100367.49</v>
+        <v>3153676.71</v>
       </c>
       <c r="O59" s="1">
-        <v>0.82</v>
+        <v>0.64</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B60" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C60" s="1">
-        <v>1547000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.119</v>
+        <v>88.185</v>
       </c>
       <c r="E60" s="1">
-        <v>100.0</v>
+        <v>98.46638108</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1547000.0</v>
+        <v>2831893.12</v>
       </c>
       <c r="I60" s="1">
-        <v>-13629.07</v>
+        <v>-295692.52</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.881</v>
+        <v>-10.44151412042</v>
       </c>
       <c r="K60">
-        <v>1.65</v>
+        <v>1.53</v>
       </c>
       <c r="L60" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="M60" s="1">
-        <v>1533370.93</v>
+        <v>2536200.6</v>
       </c>
       <c r="N60" s="1">
-        <v>1558851.49</v>
+        <v>2580209.39</v>
       </c>
       <c r="O60" s="1">
-        <v>0.31</v>
+        <v>0.52</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B61" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C61" s="1">
-        <v>2994000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>90.67</v>
+        <v>106.062</v>
       </c>
       <c r="E61" s="1">
-        <v>100.6600501</v>
+        <v>106.49917419</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3013761.9</v>
+        <v>3845685.18</v>
       </c>
       <c r="I61" s="1">
-        <v>-299102.1</v>
+        <v>-15786.36</v>
       </c>
       <c r="J61" s="1">
-        <v>-9.924543143239</v>
+        <v>-0.41049538017566</v>
       </c>
       <c r="K61">
-        <v>2.76</v>
+        <v>4.38</v>
       </c>
       <c r="L61" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M61" s="1">
-        <v>2714659.8</v>
+        <v>3829898.82</v>
       </c>
       <c r="N61" s="1">
-        <v>2797306.68</v>
+        <v>3987905.01</v>
       </c>
       <c r="O61" s="1">
-        <v>0.56</v>
+        <v>0.81</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B62" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C62" s="1">
-        <v>1746000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.059</v>
+        <v>101.482</v>
       </c>
       <c r="E62" s="1">
-        <v>97.65969015</v>
+        <v>100.76860067</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1705138.19</v>
+        <v>4204066.02</v>
       </c>
       <c r="I62" s="1">
-        <v>6971.95</v>
+        <v>29763.02</v>
       </c>
       <c r="J62" s="1">
-        <v>0.40887888388682</v>
+        <v>0.707957959233</v>
       </c>
       <c r="K62">
-        <v>1.44</v>
+        <v>2.4</v>
       </c>
       <c r="L62" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M62" s="1">
-        <v>1712110.14</v>
+        <v>4233829.04</v>
       </c>
       <c r="N62" s="1">
-        <v>1737172.52</v>
+        <v>4334072.93</v>
       </c>
       <c r="O62" s="1">
-        <v>0.35</v>
+        <v>0.88</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B63" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C63" s="1">
-        <v>4400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.334</v>
+        <v>103.116</v>
       </c>
       <c r="E63" s="1">
-        <v>91.49876455</v>
+        <v>104.15905</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>4025945.64</v>
+        <v>1979021.95</v>
       </c>
       <c r="I63" s="1">
-        <v>300750.36</v>
+        <v>-19817.95</v>
       </c>
       <c r="J63" s="1">
-        <v>7.4703035483609</v>
+        <v>-1.0014012224574</v>
       </c>
       <c r="K63">
-        <v>0.04</v>
+        <v>2.27</v>
       </c>
       <c r="L63" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M63" s="1">
-        <v>4326696.0</v>
+        <v>1959204.0</v>
       </c>
       <c r="N63" s="1">
-        <v>4328504.22</v>
+        <v>2002270.67</v>
       </c>
       <c r="O63" s="1">
-        <v>0.87</v>
+        <v>0.41</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B64" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C64" s="1">
-        <v>3100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>100.147</v>
+        <v>109.867</v>
       </c>
       <c r="E64" s="1">
-        <v>101.46012484</v>
+        <v>111.51583353</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>3145263.87</v>
+        <v>1895769.17</v>
       </c>
       <c r="I64" s="1">
-        <v>-40706.87</v>
+        <v>-28030.17</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.294227501491</v>
+        <v>-1.4785645026604</v>
       </c>
       <c r="K64">
-        <v>0.1</v>
+        <v>5.1</v>
       </c>
       <c r="L64" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M64" s="1">
-        <v>3104557.0</v>
+        <v>1867739.0</v>
       </c>
       <c r="N64" s="1">
-        <v>3107699.47</v>
+        <v>1954444.82</v>
       </c>
       <c r="O64" s="1">
-        <v>0.62</v>
+        <v>0.4</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B65" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C65" s="1">
-        <v>2876000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>85.708</v>
+        <v>101.753</v>
       </c>
       <c r="E65" s="1">
-        <v>98.46638108</v>
+        <v>101.8174469</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2831893.12</v>
+        <v>1610752.01</v>
       </c>
       <c r="I65" s="1">
-        <v>-366931.04</v>
+        <v>-1019.55</v>
       </c>
       <c r="J65" s="1">
-        <v>-12.957093521948</v>
+        <v>-0.063296521976713</v>
       </c>
       <c r="K65">
-        <v>1.14</v>
+        <v>4.31</v>
       </c>
       <c r="L65" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M65" s="1">
-        <v>2464962.08</v>
+        <v>1609732.46</v>
       </c>
       <c r="N65" s="1">
-        <v>2497676.58</v>
+        <v>1677877.65</v>
       </c>
       <c r="O65" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B66" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C66" s="1">
-        <v>3611000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>105.898</v>
+        <v>95.711</v>
       </c>
       <c r="E66" s="1">
-        <v>106.49917419</v>
+        <v>93.46821512</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3845685.18</v>
+        <v>2733010.61</v>
       </c>
       <c r="I66" s="1">
-        <v>-21708.4</v>
+        <v>65579.03</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.5644871845698</v>
+        <v>2.3995161145752</v>
       </c>
       <c r="K66">
-        <v>3.46</v>
+        <v>1.1</v>
       </c>
       <c r="L66" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M66" s="1">
-        <v>3823976.78</v>
+        <v>2798589.64</v>
       </c>
       <c r="N66" s="1">
-        <v>3949065.01</v>
+        <v>2830713.03</v>
       </c>
       <c r="O66" s="1">
-        <v>0.79</v>
+        <v>0.57</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B67" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C67" s="1">
-        <v>4172000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.698</v>
+        <v>103.634</v>
       </c>
       <c r="E67" s="1">
-        <v>100.76860067</v>
+        <v>103.465095</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>4204066.02</v>
+        <v>2069301.9</v>
       </c>
       <c r="I67" s="1">
-        <v>-44665.46</v>
+        <v>3378.1</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.0624347902129</v>
+        <v>0.16324829160984</v>
       </c>
       <c r="K67">
-        <v>2.0</v>
+        <v>4.39</v>
       </c>
       <c r="L67" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M67" s="1">
-        <v>4159400.56</v>
+        <v>2072680.0</v>
       </c>
       <c r="N67" s="1">
-        <v>4242840.56</v>
+        <v>2160577.26</v>
       </c>
       <c r="O67" s="1">
-        <v>0.85</v>
+        <v>0.44</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B68" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C68" s="1">
-        <v>1900000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.557</v>
+        <v>100.724</v>
       </c>
       <c r="E68" s="1">
-        <v>104.15905</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1979021.95</v>
+        <v>2833000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-30438.95</v>
+        <v>20510.92</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.5380804644436</v>
+        <v>0.724</v>
       </c>
       <c r="K68">
-        <v>1.75</v>
+        <v>2.02</v>
       </c>
       <c r="L68" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="M68" s="1">
-        <v>1948583.0</v>
+        <v>2853510.92</v>
       </c>
       <c r="N68" s="1">
-        <v>1981892.38</v>
+        <v>2910672.6</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>0.59</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B69" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C69" s="1">
-        <v>1700000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>108.399</v>
+        <v>105.993</v>
       </c>
       <c r="E69" s="1">
-        <v>111.51583353</v>
+        <v>105.91142309</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1895769.17</v>
+        <v>3752441.72</v>
       </c>
       <c r="I69" s="1">
-        <v>-52986.17</v>
+        <v>2890.27</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.7949694951522</v>
+        <v>0.07702371457484</v>
       </c>
       <c r="K69">
-        <v>4.56</v>
+        <v>2.8</v>
       </c>
       <c r="L69" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="M69" s="1">
-        <v>1842783.0</v>
+        <v>3755331.99</v>
       </c>
       <c r="N69" s="1">
-        <v>1920231.97</v>
+        <v>3854535.99</v>
       </c>
       <c r="O69" s="1">
-        <v>0.39</v>
+        <v>0.78</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B70" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C70" s="1">
-        <v>1582000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.579</v>
+        <v>103.167</v>
       </c>
       <c r="E70" s="1">
-        <v>101.8174469</v>
+        <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1610752.01</v>
+        <v>988000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-19592.23</v>
+        <v>31289.96</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.2163405588425</v>
+        <v>3.167</v>
       </c>
       <c r="K70">
-        <v>3.92</v>
+        <v>0.77</v>
       </c>
       <c r="L70" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="M70" s="1">
-        <v>1591159.78</v>
+        <v>1019289.96</v>
       </c>
       <c r="N70" s="1">
-        <v>1653128.67</v>
+        <v>1026864.63</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B71" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C71" s="1">
-        <v>2924000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>94.919</v>
+        <v>101.411</v>
       </c>
       <c r="E71" s="1">
-        <v>93.46821512</v>
+        <v>101.33207423</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2733010.61</v>
+        <v>2634633.93</v>
       </c>
       <c r="I71" s="1">
-        <v>42420.95</v>
+        <v>2052.07</v>
       </c>
       <c r="J71" s="1">
-        <v>1.5521692394747</v>
+        <v>0.077888240056181</v>
       </c>
       <c r="K71">
-        <v>0.82</v>
+        <v>1.38</v>
       </c>
       <c r="L71" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M71" s="1">
-        <v>2775431.56</v>
+        <v>2636686.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2799310.89</v>
+        <v>2672462.71</v>
       </c>
       <c r="O71" s="1">
-        <v>0.56</v>
+        <v>0.54</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B72" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C72" s="1">
-        <v>2000000.0</v>
+        <v>2317000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.315</v>
+        <v>102.09</v>
       </c>
       <c r="E72" s="1">
-        <v>103.465095</v>
+        <v>101.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2069301.9</v>
+        <v>2340170.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-23001.9</v>
+        <v>25255.3</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.1115777741276</v>
+        <v>1.0792079207921</v>
       </c>
       <c r="K72">
-        <v>3.97</v>
+        <v>0.19</v>
       </c>
       <c r="L72" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="M72" s="1">
-        <v>2046300.0</v>
+        <v>2365425.3</v>
       </c>
       <c r="N72" s="1">
-        <v>2125772.6</v>
+        <v>2369858.16</v>
       </c>
       <c r="O72" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B73" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C73" s="1">
-        <v>2833000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.072</v>
+        <v>97.906</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>100.0178554</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2833000.0</v>
+        <v>2213395.14</v>
       </c>
       <c r="I73" s="1">
-        <v>-54620.24</v>
+        <v>-46735.36</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.928</v>
+        <v>-2.1114783869996</v>
       </c>
       <c r="K73">
-        <v>1.63</v>
+        <v>0.09</v>
       </c>
       <c r="L73" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="M73" s="1">
-        <v>2778379.76</v>
+        <v>2166659.78</v>
       </c>
       <c r="N73" s="1">
-        <v>2824416.01</v>
+        <v>2168626.89</v>
       </c>
       <c r="O73" s="1">
-        <v>0.57</v>
+        <v>0.44</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B74" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C74" s="1">
-        <v>3543000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>104.827</v>
+        <v>102.108</v>
       </c>
       <c r="E74" s="1">
-        <v>105.91142309</v>
+        <v>101.20555556</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>3752441.72</v>
+        <v>4554250.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-38421.11</v>
+        <v>40610.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.0238962485472</v>
+        <v>0.89169457100511</v>
       </c>
       <c r="K74">
-        <v>2.17</v>
+        <v>0.57</v>
       </c>
       <c r="L74" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M74" s="1">
-        <v>3714020.61</v>
+        <v>4594860.0</v>
       </c>
       <c r="N74" s="1">
-        <v>3790748.7</v>
+        <v>4620391.25</v>
       </c>
       <c r="O74" s="1">
-        <v>0.76</v>
+        <v>0.94</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B75" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C75" s="1">
-        <v>988000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.63</v>
+        <v>99.613</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>100.43577248</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>988000.0</v>
+        <v>1854044.36</v>
       </c>
       <c r="I75" s="1">
-        <v>6224.4</v>
+        <v>-15188.38</v>
       </c>
       <c r="J75" s="1">
-        <v>0.63</v>
+        <v>-0.81920262145184</v>
       </c>
       <c r="K75">
-        <v>0.3</v>
+        <v>2.52</v>
       </c>
       <c r="L75" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M75" s="1">
-        <v>994224.4</v>
+        <v>1838855.98</v>
       </c>
       <c r="N75" s="1">
-        <v>997222.71</v>
+        <v>1885439.43</v>
       </c>
       <c r="O75" s="1">
-        <v>0.2</v>
+        <v>0.38</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B76" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C76" s="1">
-        <v>2600000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.37</v>
+        <v>100.133</v>
       </c>
       <c r="E76" s="1">
-        <v>101.33207423</v>
+        <v>100.0369051</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2634633.93</v>
+        <v>1981731.09</v>
       </c>
       <c r="I76" s="1">
-        <v>-25013.93</v>
+        <v>1903.64</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.94942715628049</v>
+        <v>0.096059450730018</v>
       </c>
       <c r="K76">
-        <v>0.95</v>
+        <v>0.1</v>
       </c>
       <c r="L76" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="M76" s="1">
-        <v>2609620.0</v>
+        <v>1983634.73</v>
       </c>
       <c r="N76" s="1">
-        <v>2634444.66</v>
+        <v>1985560.7</v>
       </c>
       <c r="O76" s="1">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B77" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C77" s="1">
-        <v>2213000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.206</v>
+        <v>99.963</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0178554</v>
+        <v>99.57946939</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2213395.14</v>
+        <v>1463818.2</v>
       </c>
       <c r="I77" s="1">
-        <v>-62226.36</v>
+        <v>5637.9</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.8113534215133</v>
+        <v>0.38515028710532</v>
       </c>
       <c r="K77">
-        <v>1.77</v>
+        <v>1.54</v>
       </c>
       <c r="L77" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="M77" s="1">
-        <v>2151168.78</v>
+        <v>1469456.1</v>
       </c>
       <c r="N77" s="1">
-        <v>2190265.11</v>
+        <v>1492057.35</v>
       </c>
       <c r="O77" s="1">
-        <v>0.44</v>
+        <v>0.3</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B78" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C78" s="1">
-        <v>4500000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.631</v>
+        <v>96.251</v>
       </c>
       <c r="E78" s="1">
-        <v>101.20555556</v>
+        <v>97.976</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>4554250.0</v>
+        <v>1673430.08</v>
       </c>
       <c r="I78" s="1">
-        <v>-70855.0</v>
+        <v>-29463.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.5557995279135</v>
+        <v>-1.7606352576141</v>
       </c>
       <c r="K78">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="L78" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M78" s="1">
-        <v>4483395.0</v>
+        <v>1643967.08</v>
       </c>
       <c r="N78" s="1">
-        <v>4489441.88</v>
+        <v>1647078.92</v>
       </c>
       <c r="O78" s="1">
-        <v>0.9</v>
+        <v>0.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B79" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C79" s="1">
-        <v>1846000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.192</v>
+        <v>98.679</v>
       </c>
       <c r="E79" s="1">
-        <v>100.43577248</v>
+        <v>78.77307</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1854044.36</v>
+        <v>2914603.59</v>
       </c>
       <c r="I79" s="1">
-        <v>-22960.04</v>
+        <v>736519.41</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.2383759793104</v>
+        <v>25.269968531124</v>
       </c>
       <c r="K79">
-        <v>2.09</v>
+        <v>1.31</v>
       </c>
       <c r="L79" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="M79" s="1">
-        <v>1831084.32</v>
+        <v>3651123.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1869636.14</v>
+        <v>3699476.42</v>
       </c>
       <c r="O79" s="1">
-        <v>0.38</v>
+        <v>0.75</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B80" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C80" s="1">
-        <v>1981000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.649</v>
+        <v>98.613</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0369051</v>
+        <v>94.94162525</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1981731.09</v>
+        <v>3797665.01</v>
       </c>
       <c r="I80" s="1">
-        <v>-7684.4</v>
+        <v>146854.99</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.38776199448937</v>
+        <v>3.8669811479765</v>
       </c>
       <c r="K80">
-        <v>2.04</v>
+        <v>0.09</v>
       </c>
       <c r="L80" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="M80" s="1">
-        <v>1974046.69</v>
+        <v>3944520.0</v>
       </c>
       <c r="N80" s="1">
-        <v>2014492.11</v>
+        <v>3947964.44</v>
       </c>
       <c r="O80" s="1">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B81" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C81" s="1">
-        <v>3078000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.256</v>
+        <v>104.252</v>
       </c>
       <c r="E81" s="1">
-        <v>100.08080539</v>
+        <v>104.36764887</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>3080487.19</v>
+        <v>3224960.35</v>
       </c>
       <c r="I81" s="1">
-        <v>5392.49</v>
+        <v>-3573.55</v>
       </c>
       <c r="J81" s="1">
-        <v>0.17505315449794</v>
+        <v>-0.1108091142888</v>
       </c>
       <c r="K81">
-        <v>1.82</v>
+        <v>3.4</v>
       </c>
       <c r="L81" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M81" s="1">
-        <v>3085879.68</v>
+        <v>3221386.8</v>
       </c>
       <c r="N81" s="1">
-        <v>3141956.99</v>
+        <v>3326575.55</v>
       </c>
       <c r="O81" s="1">
-        <v>0.63</v>
+        <v>0.67</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B82" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C82" s="1">
-        <v>1470000.0</v>
+        <v>2373000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>97.714</v>
+        <v>100.05</v>
       </c>
       <c r="E82" s="1">
-        <v>99.57946939</v>
+        <v>97.79670122</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1463818.2</v>
+        <v>2320715.72</v>
       </c>
       <c r="I82" s="1">
-        <v>-27422.4</v>
+        <v>53470.78</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.8733473869911</v>
+        <v>2.3040641961955</v>
       </c>
       <c r="K82">
-        <v>0.99</v>
+        <v>1.81</v>
       </c>
       <c r="L82" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M82" s="1">
-        <v>1436395.8</v>
+        <v>2374186.5</v>
       </c>
       <c r="N82" s="1">
-        <v>1451003.93</v>
+        <v>2417147.69</v>
       </c>
       <c r="O82" s="1">
-        <v>0.29</v>
+        <v>0.49</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B83" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C83" s="1">
-        <v>1708000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>94.002</v>
+        <v>103.654</v>
       </c>
       <c r="E83" s="1">
-        <v>97.976</v>
+        <v>106.56094038</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1673430.08</v>
+        <v>393209.87</v>
       </c>
       <c r="I83" s="1">
-        <v>-67875.92</v>
+        <v>-10726.61</v>
       </c>
       <c r="J83" s="1">
-        <v>-4.0560953702948</v>
+        <v>-2.7279605163522</v>
       </c>
       <c r="K83">
-        <v>1.38</v>
+        <v>2.96</v>
       </c>
       <c r="L83" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M83" s="1">
-        <v>1605554.16</v>
+        <v>382483.26</v>
       </c>
       <c r="N83" s="1">
-        <v>1629115.2</v>
+        <v>393414.89</v>
       </c>
       <c r="O83" s="1">
-        <v>0.33</v>
+        <v>0.08</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B84" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C84" s="1">
-        <v>3700000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.795</v>
+        <v>100.125</v>
       </c>
       <c r="E84" s="1">
-        <v>78.77307</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2914603.59</v>
+        <v>2697000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>740811.41</v>
+        <v>3371.25</v>
       </c>
       <c r="J84" s="1">
-        <v>25.417226978712</v>
+        <v>0.125</v>
       </c>
       <c r="K84">
-        <v>1.18</v>
+        <v>3.16</v>
       </c>
       <c r="L84" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="M84" s="1">
-        <v>3655415.0</v>
+        <v>2700371.25</v>
       </c>
       <c r="N84" s="1">
-        <v>3699206.78</v>
+        <v>2785588.96</v>
       </c>
       <c r="O84" s="1">
-        <v>0.74</v>
+        <v>0.56</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B85" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C85" s="1">
-        <v>4000000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.87</v>
+        <v>96.566</v>
       </c>
       <c r="E85" s="1">
-        <v>94.94162525</v>
+        <v>93.34613647</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>3797665.01</v>
+        <v>4281787.28</v>
       </c>
       <c r="I85" s="1">
-        <v>117134.99</v>
+        <v>147695.14</v>
       </c>
       <c r="J85" s="1">
-        <v>3.0843950082896</v>
+        <v>3.4493806053812</v>
       </c>
       <c r="K85">
-        <v>1.71</v>
+        <v>1.16</v>
       </c>
       <c r="L85" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="M85" s="1">
-        <v>3914800.0</v>
+        <v>4429482.42</v>
       </c>
       <c r="N85" s="1">
-        <v>3983258.33</v>
+        <v>4482487.75</v>
       </c>
       <c r="O85" s="1">
-        <v>0.8</v>
+        <v>0.91</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B86" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C86" s="1">
-        <v>3090000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>103.727</v>
+        <v>97.048</v>
       </c>
       <c r="E86" s="1">
-        <v>104.36764887</v>
+        <v>97.36899024</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>3224960.35</v>
+        <v>3591942.05</v>
       </c>
       <c r="I86" s="1">
-        <v>-19796.05</v>
+        <v>-11841.33</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.61383855463525</v>
+        <v>-0.3296637260615</v>
       </c>
       <c r="K86">
-        <v>2.83</v>
+        <v>0.05</v>
       </c>
       <c r="L86" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="M86" s="1">
-        <v>3205164.3</v>
+        <v>3580100.72</v>
       </c>
       <c r="N86" s="1">
-        <v>3292617.74</v>
+        <v>3582122.09</v>
       </c>
       <c r="O86" s="1">
-        <v>0.66</v>
+        <v>0.73</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B87" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C87" s="1">
-        <v>2373000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.664</v>
+        <v>98.626</v>
       </c>
       <c r="E87" s="1">
-        <v>97.79670122</v>
+        <v>99.43250047</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2320715.72</v>
+        <v>2105980.36</v>
       </c>
       <c r="I87" s="1">
-        <v>44311.0</v>
+        <v>-17081.68</v>
       </c>
       <c r="J87" s="1">
-        <v>1.909367856568</v>
+        <v>-0.81110348056617</v>
       </c>
       <c r="K87">
-        <v>1.48</v>
+        <v>0.87</v>
       </c>
       <c r="L87" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M87" s="1">
-        <v>2365026.72</v>
+        <v>2088898.68</v>
       </c>
       <c r="N87" s="1">
-        <v>2400102.63</v>
+        <v>2107336.89</v>
       </c>
       <c r="O87" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B88" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C88" s="1">
-        <v>369000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>103.23</v>
+        <v>97.512</v>
       </c>
       <c r="E88" s="1">
-        <v>106.56094038</v>
+        <v>99.91096625</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>393209.87</v>
+        <v>1450707.23</v>
       </c>
       <c r="I88" s="1">
-        <v>-12291.17</v>
+        <v>-34832.99</v>
       </c>
       <c r="J88" s="1">
-        <v>-3.1258549028792</v>
+        <v>-2.4011040463347</v>
       </c>
       <c r="K88">
-        <v>2.42</v>
+        <v>2.24</v>
       </c>
       <c r="L88" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M88" s="1">
-        <v>380918.7</v>
+        <v>1415874.24</v>
       </c>
       <c r="N88" s="1">
-        <v>389843.89</v>
+        <v>1448335.39</v>
       </c>
       <c r="O88" s="1">
-        <v>0.08</v>
+        <v>0.29</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B89" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C89" s="1">
-        <v>2697000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.29</v>
+        <v>105.7</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>107.00187687</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>2697000.0</v>
+        <v>4371026.67</v>
       </c>
       <c r="I89" s="1">
-        <v>-46118.7</v>
+        <v>-53181.67</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.71</v>
+        <v>-1.2166860102915</v>
       </c>
       <c r="K89">
-        <v>2.64</v>
+        <v>0.15</v>
       </c>
       <c r="L89" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M89" s="1">
-        <v>2650881.3</v>
+        <v>4317845.0</v>
       </c>
       <c r="N89" s="1">
-        <v>2721977.22</v>
+        <v>4324085.97</v>
       </c>
       <c r="O89" s="1">
-        <v>0.55</v>
+        <v>0.88</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B90" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C90" s="1">
-        <v>4587000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.571</v>
+        <v>101.222</v>
       </c>
       <c r="E90" s="1">
-        <v>93.34613647</v>
+        <v>100.677</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>4281787.28</v>
+        <v>805416.0</v>
       </c>
       <c r="I90" s="1">
-        <v>147924.49</v>
+        <v>4360.0</v>
       </c>
       <c r="J90" s="1">
-        <v>3.4547370134651</v>
+        <v>0.5413351609603</v>
       </c>
       <c r="K90">
-        <v>0.89</v>
+        <v>1.5</v>
       </c>
       <c r="L90" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="M90" s="1">
-        <v>4429711.77</v>
+        <v>809776.0</v>
       </c>
       <c r="N90" s="1">
-        <v>4470708.08</v>
+        <v>821792.44</v>
       </c>
       <c r="O90" s="1">
-        <v>0.9</v>
+        <v>0.17</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B91" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C91" s="1">
-        <v>2137000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>94.957</v>
+        <v>105.842</v>
       </c>
       <c r="E91" s="1">
-        <v>99.685</v>
+        <v>106.27639</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2130268.45</v>
+        <v>2444356.97</v>
       </c>
       <c r="I91" s="1">
-        <v>-101037.36</v>
+        <v>-9990.97</v>
       </c>
       <c r="J91" s="1">
-        <v>-4.7429402618247</v>
+        <v>-0.40873612662229</v>
       </c>
       <c r="K91">
-        <v>0.88</v>
+        <v>1.03</v>
       </c>
       <c r="L91" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="M91" s="1">
-        <v>2029231.09</v>
+        <v>2434366.0</v>
       </c>
       <c r="N91" s="1">
-        <v>2047966.43</v>
+        <v>2458114.29</v>
       </c>
       <c r="O91" s="1">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B92" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C92" s="1">
-        <v>2118000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>97.835</v>
+        <v>97.963</v>
       </c>
       <c r="E92" s="1">
-        <v>99.43250047</v>
+        <v>96.29170675</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>2105980.36</v>
+        <v>2994672.08</v>
       </c>
       <c r="I92" s="1">
-        <v>-33835.06</v>
+        <v>51977.22</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.6066180218319</v>
+        <v>1.7356564796236</v>
       </c>
       <c r="K92">
-        <v>0.55</v>
+        <v>0.23</v>
       </c>
       <c r="L92" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="M92" s="1">
-        <v>2072145.3</v>
+        <v>3046649.3</v>
       </c>
       <c r="N92" s="1">
-        <v>2083837.82</v>
+        <v>3053678.75</v>
       </c>
       <c r="O92" s="1">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B93" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C93" s="1">
-        <v>1452000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.042</v>
+        <v>97.536</v>
       </c>
       <c r="E93" s="1">
-        <v>99.91096625</v>
+        <v>99.00852132</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1450707.23</v>
+        <v>3737571.68</v>
       </c>
       <c r="I93" s="1">
-        <v>-41657.39</v>
+        <v>-55587.68</v>
       </c>
       <c r="J93" s="1">
-        <v>-2.8715228778449</v>
+        <v>-1.4872672622562</v>
       </c>
       <c r="K93">
-        <v>1.91</v>
+        <v>0.24</v>
       </c>
       <c r="L93" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="M93" s="1">
-        <v>1409049.84</v>
+        <v>3681984.0</v>
       </c>
       <c r="N93" s="1">
-        <v>1436737.29</v>
+        <v>3691211.78</v>
       </c>
       <c r="O93" s="1">
-        <v>0.29</v>
+        <v>0.75</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B94" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C94" s="1">
-        <v>3000000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>104.358</v>
+        <v>97.288</v>
       </c>
       <c r="E94" s="1">
-        <v>102.76761933</v>
+        <v>97.5</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>3083028.58</v>
+        <v>2096250.0</v>
       </c>
       <c r="I94" s="1">
-        <v>47711.42</v>
+        <v>-4558.0</v>
       </c>
       <c r="J94" s="1">
-        <v>1.5475503636103</v>
+        <v>-0.2174358974359</v>
       </c>
       <c r="K94">
-        <v>2.42</v>
+        <v>0.15</v>
       </c>
       <c r="L94" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="M94" s="1">
-        <v>3130740.0</v>
+        <v>2091692.0</v>
       </c>
       <c r="N94" s="1">
-        <v>3203302.5</v>
+        <v>2094917.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.64</v>
+        <v>0.42</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B95" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C95" s="1">
-        <v>4085000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>104.143</v>
+        <v>78.366</v>
       </c>
       <c r="E95" s="1">
-        <v>107.00187687</v>
+        <v>81.5</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>4371026.67</v>
+        <v>2453150.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-116785.12</v>
+        <v>-94333.4</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.6718006733187</v>
+        <v>-3.8453987730061</v>
       </c>
       <c r="K95">
-        <v>3.04</v>
+        <v>0.44</v>
       </c>
       <c r="L95" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="M95" s="1">
-        <v>4254241.55</v>
+        <v>2358816.6</v>
       </c>
       <c r="N95" s="1">
-        <v>4378280.87</v>
+        <v>2372037.61</v>
       </c>
       <c r="O95" s="1">
-        <v>0.88</v>
+        <v>0.48</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B96" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C96" s="1">
-        <v>800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.702</v>
+        <v>95.782</v>
       </c>
       <c r="E96" s="1">
-        <v>100.677</v>
+        <v>94.97</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>805416.0</v>
+        <v>2089340.0</v>
       </c>
       <c r="I96" s="1">
-        <v>200.0</v>
+        <v>17864.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.024831888117445</v>
+        <v>0.85500684426661</v>
       </c>
       <c r="K96">
-        <v>1.15</v>
+        <v>1.96</v>
       </c>
       <c r="L96" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="M96" s="1">
-        <v>805616.0</v>
+        <v>2107204.0</v>
       </c>
       <c r="N96" s="1">
-        <v>814837.92</v>
+        <v>2150226.22</v>
       </c>
       <c r="O96" s="1">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B97" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C97" s="1">
-        <v>2300000.0</v>
+        <v>1524000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>105.179</v>
+        <v>96.173</v>
       </c>
       <c r="E97" s="1">
-        <v>106.27639</v>
+        <v>92.6043248</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>2444356.97</v>
+        <v>1411289.91</v>
       </c>
       <c r="I97" s="1">
-        <v>-25239.97</v>
+        <v>54386.61</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.0325811781902</v>
+        <v>3.8536809208818</v>
       </c>
       <c r="K97">
-        <v>0.57</v>
+        <v>0.24</v>
       </c>
       <c r="L97" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="M97" s="1">
-        <v>2419117.0</v>
+        <v>1465676.52</v>
       </c>
       <c r="N97" s="1">
-        <v>2432231.73</v>
+        <v>1469296.02</v>
       </c>
       <c r="O97" s="1">
-        <v>0.49</v>
+        <v>0.3</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B98" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C98" s="1">
-        <v>3775000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>96.543</v>
+        <v>99.664</v>
       </c>
       <c r="E98" s="1">
-        <v>99.00852132</v>
+        <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3737571.68</v>
+        <v>881000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-93073.43</v>
+        <v>-2960.16</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.4902112379019</v>
+        <v>-0.336</v>
       </c>
       <c r="K98">
-        <v>2.01</v>
+        <v>1.35</v>
       </c>
       <c r="L98" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="M98" s="1">
-        <v>3644498.25</v>
+        <v>878039.84</v>
       </c>
       <c r="N98" s="1">
-        <v>3720417.69</v>
+        <v>889970.05</v>
       </c>
       <c r="O98" s="1">
-        <v>0.75</v>
+        <v>0.18</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B99" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C99" s="1">
-        <v>2150000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>95.98</v>
+        <v>101.875</v>
       </c>
       <c r="E99" s="1">
-        <v>97.5</v>
+        <v>100.05914096</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>2096250.0</v>
+        <v>3158867.08</v>
       </c>
       <c r="I99" s="1">
-        <v>-32680.0</v>
+        <v>57326.67</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.5589743589744</v>
+        <v>1.8147857617358</v>
       </c>
       <c r="K99">
-        <v>3.26</v>
+        <v>0.13</v>
       </c>
       <c r="L99" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="M99" s="1">
-        <v>2063570.0</v>
+        <v>3216193.75</v>
       </c>
       <c r="N99" s="1">
-        <v>2133713.75</v>
+        <v>3220227.69</v>
       </c>
       <c r="O99" s="1">
-        <v>0.43</v>
+        <v>0.65</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B100" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C100" s="1">
-        <v>1524000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>95.221</v>
+        <v>100.685</v>
       </c>
       <c r="E100" s="1">
-        <v>92.6043248</v>
+        <v>97.85640253</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1411289.91</v>
+        <v>2861321.21</v>
       </c>
       <c r="I100" s="1">
-        <v>39878.13</v>
+        <v>82708.19</v>
       </c>
       <c r="J100" s="1">
-        <v>2.8256511803447</v>
+        <v>2.8905594279644</v>
       </c>
       <c r="K100">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>857.25</v>
+        <v>0.54</v>
+      </c>
+      <c r="L100" t="s">
+        <v>329</v>
       </c>
       <c r="M100" s="1">
-        <v>1451168.04</v>
+        <v>2944029.4</v>
       </c>
       <c r="N100" s="1">
-        <v>1452025.29</v>
+        <v>2959847.43</v>
       </c>
       <c r="O100" s="1">
-        <v>0.29</v>
+        <v>0.6</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B101" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C101" s="1">
-        <v>881000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>97.203</v>
+        <v>100.817</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>100.32507202</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>881000.0</v>
+        <v>849753.36</v>
       </c>
       <c r="I101" s="1">
-        <v>-24641.57</v>
+        <v>4166.63</v>
       </c>
       <c r="J101" s="1">
-        <v>-2.797</v>
+        <v>0.49033404233906</v>
       </c>
       <c r="K101">
-        <v>0.85</v>
+        <v>0.6</v>
       </c>
       <c r="L101" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M101" s="1">
-        <v>856358.43</v>
+        <v>853919.99</v>
       </c>
       <c r="N101" s="1">
-        <v>863853.05</v>
+        <v>858971.4</v>
       </c>
       <c r="O101" s="1">
         <v>0.17</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B102" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C102" s="1">
-        <v>3157000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.706</v>
+        <v>100.751</v>
       </c>
       <c r="E102" s="1">
-        <v>100.05914096</v>
+        <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3158867.08</v>
+        <v>1278000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-42718.66</v>
+        <v>9597.78</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.3523411691004</v>
+        <v>0.751</v>
       </c>
       <c r="K102">
-        <v>2.54</v>
+        <v>0.11</v>
       </c>
       <c r="L102" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="M102" s="1">
-        <v>3116148.42</v>
+        <v>1287597.78</v>
       </c>
       <c r="N102" s="1">
-        <v>3196323.07</v>
+        <v>1288998.33</v>
       </c>
       <c r="O102" s="1">
-        <v>0.64</v>
+        <v>0.26</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B103" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C103" s="1">
-        <v>2924000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.649</v>
+        <v>100.792</v>
       </c>
       <c r="E103" s="1">
-        <v>97.85640253</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2861321.21</v>
+        <v>988000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>81655.55</v>
+        <v>7824.96</v>
       </c>
       <c r="J103" s="1">
-        <v>2.8537708284768</v>
+        <v>0.792</v>
       </c>
       <c r="K103">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="L103" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="M103" s="1">
-        <v>2942976.76</v>
+        <v>995824.96</v>
       </c>
       <c r="N103" s="1">
-        <v>2946723.14</v>
+        <v>997022.42</v>
       </c>
       <c r="O103" s="1">
-        <v>0.59</v>
+        <v>0.2</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B104" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C104" s="1">
-        <v>847000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.879</v>
+        <v>100.638</v>
       </c>
       <c r="E104" s="1">
-        <v>100.32507202</v>
+        <v>100.83722714</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>849753.36</v>
+        <v>2117581.77</v>
       </c>
       <c r="I104" s="1">
-        <v>-3778.23</v>
+        <v>-4183.77</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.44462666202344</v>
+        <v>-0.19757300800715</v>
       </c>
       <c r="K104">
-        <v>0.14</v>
+        <v>1.2</v>
       </c>
       <c r="L104" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="M104" s="1">
-        <v>845975.13</v>
+        <v>2113398.0</v>
       </c>
       <c r="N104" s="1">
-        <v>847171.52</v>
+        <v>2138511.7</v>
       </c>
       <c r="O104" s="1">
-        <v>0.17</v>
+        <v>0.43</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B105" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C105" s="1">
-        <v>1278000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.941</v>
+        <v>102.41</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>101.7659905</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1278000.0</v>
+        <v>3642204.8</v>
       </c>
       <c r="I105" s="1">
-        <v>-13534.02</v>
+        <v>23049.1</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.059</v>
+        <v>0.63283371654444</v>
       </c>
       <c r="K105">
-        <v>2.19</v>
+        <v>2.9</v>
       </c>
       <c r="L105" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="M105" s="1">
-        <v>1264465.98</v>
+        <v>3665253.9</v>
       </c>
       <c r="N105" s="1">
-        <v>1292476.94</v>
+        <v>3768983.62</v>
       </c>
       <c r="O105" s="1">
-        <v>0.26</v>
+        <v>0.76</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B106" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C106" s="1">
-        <v>1988000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.863</v>
+        <v>100.111</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>99.8</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1988000.0</v>
+        <v>2395200.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-2723.56</v>
+        <v>7464.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.137</v>
+        <v>0.31162324649299</v>
       </c>
       <c r="K106">
-        <v>1.68</v>
+        <v>2.59</v>
       </c>
       <c r="L106" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="M106" s="1">
-        <v>1985276.44</v>
+        <v>2402664.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2018692.24</v>
+        <v>2464719.25</v>
       </c>
       <c r="O106" s="1">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B107" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C107" s="1">
-        <v>2100000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.235</v>
+        <v>105.133</v>
       </c>
       <c r="E107" s="1">
-        <v>100.83722714</v>
+        <v>100.47036099</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>2117581.77</v>
+        <v>934941.01</v>
       </c>
       <c r="I107" s="1">
-        <v>-33646.77</v>
+        <v>43388.84</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.5889242378584</v>
+        <v>4.6408104400084</v>
       </c>
       <c r="K107">
-        <v>0.8</v>
+        <v>4.11</v>
       </c>
       <c r="L107" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="M107" s="1">
-        <v>2083935.0</v>
+        <v>978329.85</v>
       </c>
       <c r="N107" s="1">
-        <v>2100677.47</v>
+        <v>1016618.68</v>
       </c>
       <c r="O107" s="1">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B108" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C108" s="1">
-        <v>3579000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.485</v>
+        <v>102.058</v>
       </c>
       <c r="E108" s="1">
-        <v>101.7659905</v>
+        <v>100.14070507</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>3642204.8</v>
+        <v>2173053.3</v>
       </c>
       <c r="I108" s="1">
-        <v>-10056.65</v>
+        <v>41605.3</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.27611434700212</v>
+        <v>1.9146009902288</v>
       </c>
       <c r="K108">
-        <v>2.5</v>
+        <v>2.33</v>
       </c>
       <c r="L108" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="M108" s="1">
-        <v>3632148.15</v>
+        <v>2214658.6</v>
       </c>
       <c r="N108" s="1">
-        <v>3721537.35</v>
+        <v>2265201.52</v>
       </c>
       <c r="O108" s="1">
-        <v>0.75</v>
+        <v>0.46</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B109" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C109" s="1">
-        <v>2400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.187</v>
+        <v>102.75</v>
       </c>
       <c r="E109" s="1">
-        <v>99.8</v>
+        <v>102.39609091</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2395200.0</v>
+        <v>1126357.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-14712.0</v>
+        <v>3893.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.61422845691383</v>
+        <v>0.34562754082409</v>
       </c>
       <c r="K109">
-        <v>1.84</v>
+        <v>2.12</v>
       </c>
       <c r="L109" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="M109" s="1">
-        <v>2380488.0</v>
+        <v>1130250.0</v>
       </c>
       <c r="N109" s="1">
-        <v>2424642.7</v>
+        <v>1153571.53</v>
       </c>
       <c r="O109" s="1">
-        <v>0.49</v>
+        <v>0.23</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B110" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C110" s="1">
-        <v>930564.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>105.378</v>
+        <v>103.116</v>
       </c>
       <c r="E110" s="1">
-        <v>100.47036099</v>
+        <v>92.97841301</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>934941.01</v>
+        <v>4975274.88</v>
       </c>
       <c r="I110" s="1">
-        <v>45668.73</v>
+        <v>-9311.44</v>
       </c>
       <c r="J110" s="1">
-        <v>4.8846643276457</v>
+        <v>-0.18715428241826</v>
       </c>
       <c r="K110">
-        <v>3.36</v>
+        <v>2.04</v>
       </c>
       <c r="L110" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="M110" s="1">
-        <v>980609.74</v>
+        <v>4965963.44</v>
       </c>
       <c r="N110" s="1">
-        <v>1011870.87</v>
+        <v>5075123.84</v>
       </c>
       <c r="O110" s="1">
-        <v>0.2</v>
+        <v>1.03</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B111" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C111" s="1">
-        <v>2170000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.177</v>
+        <v>104.624</v>
       </c>
       <c r="E111" s="1">
-        <v>100.14070507</v>
+        <v>103.47</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>2173053.3</v>
+        <v>1541703.0</v>
       </c>
       <c r="I111" s="1">
-        <v>22487.6</v>
+        <v>17194.6</v>
       </c>
       <c r="J111" s="1">
-        <v>1.0348388601421</v>
+        <v>1.115299120518</v>
       </c>
       <c r="K111">
-        <v>1.94</v>
+        <v>3.09</v>
       </c>
       <c r="L111" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="M111" s="1">
-        <v>2195540.9</v>
+        <v>1558897.6</v>
       </c>
       <c r="N111" s="1">
-        <v>2237562.05</v>
+        <v>1604901.35</v>
       </c>
       <c r="O111" s="1">
-        <v>0.45</v>
+        <v>0.33</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B112" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C112" s="1">
-        <v>1100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.241</v>
+        <v>105.844</v>
       </c>
       <c r="E112" s="1">
-        <v>102.39609091</v>
+        <v>105.20933357</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1126357.0</v>
+        <v>1472930.67</v>
       </c>
       <c r="I112" s="1">
-        <v>-1706.0</v>
+        <v>8885.33</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.15146174791829</v>
+        <v>0.60324156329775</v>
       </c>
       <c r="K112">
-        <v>1.69</v>
+        <v>1.94</v>
       </c>
       <c r="L112" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="M112" s="1">
-        <v>1124651.0</v>
+        <v>1481816.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1143209.68</v>
+        <v>1508970.17</v>
       </c>
       <c r="O112" s="1">
-        <v>0.23</v>
+        <v>0.31</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B113" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C113" s="1">
-        <v>5351000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>102.793</v>
+        <v>97.369</v>
       </c>
       <c r="E113" s="1">
-        <v>92.97841301</v>
+        <v>98.03544408</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>4975274.88</v>
+        <v>2673426.56</v>
       </c>
       <c r="I113" s="1">
-        <v>-24866.8</v>
+        <v>-18173.93</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.49980756038147</v>
+        <v>-0.67979911144445</v>
       </c>
       <c r="K113">
-        <v>1.58</v>
+        <v>0.77</v>
       </c>
       <c r="L113" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="M113" s="1">
-        <v>4950408.08</v>
+        <v>2655252.63</v>
       </c>
       <c r="N113" s="1">
-        <v>5034836.83</v>
+        <v>2676375.52</v>
       </c>
       <c r="O113" s="1">
-        <v>1.01</v>
+        <v>0.54</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B114" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C114" s="1">
-        <v>1490000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.902</v>
+        <v>98.798</v>
       </c>
       <c r="E114" s="1">
-        <v>103.47</v>
+        <v>99.9978546</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1541703.0</v>
+        <v>3926915.75</v>
       </c>
       <c r="I114" s="1">
-        <v>-23363.2</v>
+        <v>-47118.29</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.5154150961631</v>
+        <v>-1.1998803386602</v>
       </c>
       <c r="K114">
-        <v>2.56</v>
+        <v>1.37</v>
       </c>
       <c r="L114" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="M114" s="1">
-        <v>1518339.8</v>
+        <v>3879797.46</v>
       </c>
       <c r="N114" s="1">
-        <v>1556541.74</v>
+        <v>3933480.1</v>
       </c>
       <c r="O114" s="1">
-        <v>0.31</v>
+        <v>0.8</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B115" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C115" s="1">
-        <v>1400000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>102.994</v>
+        <v>87.379</v>
       </c>
       <c r="E115" s="1">
-        <v>105.20933357</v>
+        <v>91.95776</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1472930.67</v>
+        <v>2206986.24</v>
       </c>
       <c r="I115" s="1">
-        <v>-31014.67</v>
+        <v>-109890.24</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.1056435738418</v>
+        <v>-4.9791991453467</v>
       </c>
       <c r="K115">
-        <v>1.37</v>
+        <v>2.62</v>
       </c>
       <c r="L115" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="M115" s="1">
-        <v>1441916.0</v>
+        <v>2097096.0</v>
       </c>
       <c r="N115" s="1">
-        <v>1461034.75</v>
+        <v>2160029.33</v>
       </c>
       <c r="O115" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B116" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C116" s="1">
-        <v>2727000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>94.6</v>
+        <v>103.0</v>
       </c>
       <c r="E116" s="1">
-        <v>98.03544408</v>
+        <v>101.22761608</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>2673426.56</v>
+        <v>1687464.36</v>
       </c>
       <c r="I116" s="1">
-        <v>-93684.56</v>
+        <v>29545.64</v>
       </c>
       <c r="J116" s="1">
-        <v>-3.5042877706729</v>
+        <v>1.7508897195316</v>
       </c>
       <c r="K116">
-        <v>0.18</v>
+        <v>2.58</v>
       </c>
       <c r="L116" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="M116" s="1">
-        <v>2579742.0</v>
+        <v>1717010.0</v>
       </c>
       <c r="N116" s="1">
-        <v>2584616.51</v>
+        <v>1759993.13</v>
       </c>
       <c r="O116" s="1">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B117" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C117" s="1">
-        <v>3927000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>97.126</v>
+        <v>103.188</v>
       </c>
       <c r="E117" s="1">
-        <v>99.9978546</v>
+        <v>103.54205743</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3926915.75</v>
+        <v>1875146.66</v>
       </c>
       <c r="I117" s="1">
-        <v>-112777.73</v>
+        <v>-6411.98</v>
       </c>
       <c r="J117" s="1">
-        <v>-2.8719162105782</v>
+        <v>-0.34194552014401</v>
       </c>
       <c r="K117">
-        <v>1.05</v>
+        <v>0.16</v>
       </c>
       <c r="L117" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="M117" s="1">
-        <v>3814138.02</v>
+        <v>1868734.68</v>
       </c>
       <c r="N117" s="1">
-        <v>3855562.42</v>
+        <v>1871555.09</v>
       </c>
       <c r="O117" s="1">
-        <v>0.77</v>
+        <v>0.38</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B118" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C118" s="1">
-        <v>2400000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>86.279</v>
+        <v>100.921</v>
       </c>
       <c r="E118" s="1">
-        <v>91.95776</v>
+        <v>101.78811563</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>2206986.24</v>
+        <v>1302887.88</v>
       </c>
       <c r="I118" s="1">
-        <v>-136290.24</v>
+        <v>-11099.08</v>
       </c>
       <c r="J118" s="1">
-        <v>-6.1754005317224</v>
+        <v>-0.85188297246268</v>
       </c>
       <c r="K118">
-        <v>2.03</v>
+        <v>0.86</v>
       </c>
       <c r="L118" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="M118" s="1">
-        <v>2070696.0</v>
+        <v>1291788.8</v>
       </c>
       <c r="N118" s="1">
-        <v>2119371.0</v>
+        <v>1302788.8</v>
       </c>
       <c r="O118" s="1">
-        <v>0.43</v>
+        <v>0.26</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B119" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C119" s="1">
-        <v>1667000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.8</v>
+        <v>101.784</v>
       </c>
       <c r="E119" s="1">
-        <v>101.22761608</v>
+        <v>101.103</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1687464.36</v>
+        <v>2446692.6</v>
       </c>
       <c r="I119" s="1">
-        <v>-7128.36</v>
+        <v>16480.2</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.42243025506032</v>
+        <v>0.67357051719534</v>
       </c>
       <c r="K119">
-        <v>2.11</v>
+        <v>4.03</v>
       </c>
       <c r="L119" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="M119" s="1">
-        <v>1680336.0</v>
+        <v>2463172.8</v>
       </c>
       <c r="N119" s="1">
-        <v>1715429.82</v>
+        <v>2560635.81</v>
       </c>
       <c r="O119" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B120" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C120" s="1">
-        <v>1811000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>102.643</v>
+        <v>97.762</v>
       </c>
       <c r="E120" s="1">
-        <v>103.54205743</v>
+        <v>94.44113136</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1875146.66</v>
+        <v>2005929.63</v>
       </c>
       <c r="I120" s="1">
-        <v>-16281.93</v>
+        <v>70535.25</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.86830168260012</v>
+        <v>3.5163372106927</v>
       </c>
       <c r="K120">
-        <v>3.13</v>
+        <v>0.68</v>
       </c>
       <c r="L120" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="M120" s="1">
-        <v>1858864.73</v>
+        <v>2076464.88</v>
       </c>
       <c r="N120" s="1">
-        <v>1915582.86</v>
+        <v>2090919.88</v>
       </c>
       <c r="O120" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B121" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C121" s="1">
-        <v>1280000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.143</v>
+        <v>104.127</v>
       </c>
       <c r="E121" s="1">
-        <v>101.78811563</v>
+        <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1302887.88</v>
+        <v>1271000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-8257.48</v>
+        <v>52454.17</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.63378285474572</v>
+        <v>4.127</v>
       </c>
       <c r="K121">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="L121" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="M121" s="1">
-        <v>1294630.4</v>
+        <v>1323454.17</v>
       </c>
       <c r="N121" s="1">
-        <v>1299830.4</v>
+        <v>1326764.07</v>
       </c>
       <c r="O121" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B122" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C122" s="1">
-        <v>2420000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.959</v>
+        <v>104.6</v>
       </c>
       <c r="E122" s="1">
-        <v>101.103</v>
+        <v>101.19775245</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2446692.6</v>
+        <v>1855966.78</v>
       </c>
       <c r="I122" s="1">
-        <v>-27684.8</v>
+        <v>62397.22</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.1315193416615</v>
+        <v>3.3619793561176</v>
       </c>
       <c r="K122">
-        <v>3.6</v>
+        <v>0.52</v>
       </c>
       <c r="L122" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="M122" s="1">
-        <v>2419007.8</v>
+        <v>1918364.0</v>
       </c>
       <c r="N122" s="1">
-        <v>2506028.35</v>
+        <v>1927967.03</v>
       </c>
       <c r="O122" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B123" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C123" s="1">
-        <v>2124000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>95.739</v>
+        <v>101.042</v>
       </c>
       <c r="E123" s="1">
-        <v>94.44113136</v>
+        <v>101.43494653</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2005929.63</v>
+        <v>2485156.19</v>
       </c>
       <c r="I123" s="1">
-        <v>27566.73</v>
+        <v>-9627.19</v>
       </c>
       <c r="J123" s="1">
-        <v>1.3742620672092</v>
+        <v>-0.38738772390801</v>
       </c>
       <c r="K123">
-        <v>0.48</v>
+        <v>2.07</v>
       </c>
       <c r="L123" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="M123" s="1">
-        <v>2033496.36</v>
+        <v>2475529.0</v>
       </c>
       <c r="N123" s="1">
-        <v>2043673.86</v>
+        <v>2526264.42</v>
       </c>
       <c r="O123" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B124" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C124" s="1">
-        <v>1834000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>103.175</v>
+        <v>95.023</v>
       </c>
       <c r="E124" s="1">
-        <v>101.19775245</v>
+        <v>98.76648216</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1855966.78</v>
+        <v>1024208.42</v>
       </c>
       <c r="I124" s="1">
-        <v>36262.72</v>
+        <v>-38819.91</v>
       </c>
       <c r="J124" s="1">
-        <v>1.9538453161322</v>
+        <v>-3.7902353897852</v>
       </c>
       <c r="K124">
-        <v>3.56</v>
+        <v>0.4</v>
       </c>
       <c r="L124" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="M124" s="1">
-        <v>1892229.5</v>
+        <v>985388.51</v>
       </c>
       <c r="N124" s="1">
-        <v>1957603.96</v>
+        <v>989555.57</v>
       </c>
       <c r="O124" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B125" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C125" s="1">
-        <v>2450000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.577</v>
+        <v>101.933</v>
       </c>
       <c r="E125" s="1">
-        <v>101.43494653</v>
+        <v>100.0960031</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>2485156.19</v>
+        <v>3878720.12</v>
       </c>
       <c r="I125" s="1">
-        <v>-45519.69</v>
+        <v>71183.63</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.8316631438767</v>
+        <v>1.8352350207728</v>
       </c>
       <c r="K125">
-        <v>1.65</v>
+        <v>0.35</v>
       </c>
       <c r="L125" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="M125" s="1">
-        <v>2439636.5</v>
+        <v>3949903.75</v>
       </c>
       <c r="N125" s="1">
-        <v>2480010.46</v>
+        <v>3963520.07</v>
       </c>
       <c r="O125" s="1">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B126" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C126" s="1">
-        <v>1037000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>93.615</v>
+        <v>114.441</v>
       </c>
       <c r="E126" s="1">
-        <v>98.76648216</v>
+        <v>123.47145</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1024208.42</v>
+        <v>2345957.55</v>
       </c>
       <c r="I126" s="1">
-        <v>-53420.87</v>
+        <v>-171578.55</v>
       </c>
       <c r="J126" s="1">
-        <v>-5.2158202331514</v>
+        <v>-7.3137960232912</v>
       </c>
       <c r="K126">
-        <v>1.43</v>
+        <v>1.89</v>
       </c>
       <c r="L126" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="M126" s="1">
-        <v>970787.55</v>
+        <v>2174379.0</v>
       </c>
       <c r="N126" s="1">
-        <v>985570.54</v>
+        <v>2210283.79</v>
       </c>
       <c r="O126" s="1">
-        <v>0.2</v>
+        <v>0.45</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B127" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C127" s="1">
-        <v>3875000.0</v>
+        <v>1276000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.686</v>
+        <v>108.265</v>
       </c>
       <c r="E127" s="1">
-        <v>100.0960031</v>
+        <v>113.147</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3878720.12</v>
+        <v>1443755.72</v>
       </c>
       <c r="I127" s="1">
-        <v>-15887.62</v>
+        <v>-62294.32</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.40960985862522</v>
+        <v>-4.3147410006452</v>
       </c>
       <c r="K127">
-        <v>2.66</v>
+        <v>1.78</v>
       </c>
       <c r="L127" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="M127" s="1">
-        <v>3862832.5</v>
+        <v>1381461.4</v>
       </c>
       <c r="N127" s="1">
-        <v>3965842.92</v>
+        <v>1404223.2</v>
       </c>
       <c r="O127" s="1">
-        <v>0.8</v>
+        <v>0.28</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B128" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C128" s="1">
-        <v>1900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>114.012</v>
+        <v>95.815</v>
       </c>
       <c r="E128" s="1">
-        <v>123.47145</v>
+        <v>93.14264308</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2345957.55</v>
+        <v>1210854.36</v>
       </c>
       <c r="I128" s="1">
-        <v>-179729.55</v>
+        <v>34740.64</v>
       </c>
       <c r="J128" s="1">
-        <v>-7.6612447654903</v>
+        <v>2.8691014499878</v>
       </c>
       <c r="K128">
-        <v>1.25</v>
+        <v>0.91</v>
       </c>
       <c r="L128" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="M128" s="1">
-        <v>2166228.0</v>
+        <v>1245595.0</v>
       </c>
       <c r="N128" s="1">
-        <v>2190030.05</v>
+        <v>1257437.47</v>
       </c>
       <c r="O128" s="1">
-        <v>0.44</v>
+        <v>0.25</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B129" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C129" s="1">
-        <v>1276000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>108.064</v>
+        <v>98.636</v>
       </c>
       <c r="E129" s="1">
-        <v>113.147</v>
+        <v>94.47603859</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1443755.72</v>
+        <v>3770538.7</v>
       </c>
       <c r="I129" s="1">
-        <v>-64859.08</v>
+        <v>166024.06</v>
       </c>
       <c r="J129" s="1">
-        <v>-4.4923860111183</v>
+        <v>4.4031920425588</v>
       </c>
       <c r="K129">
-        <v>1.13</v>
+        <v>1.38</v>
       </c>
       <c r="L129" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="M129" s="1">
-        <v>1378896.64</v>
+        <v>3936562.76</v>
       </c>
       <c r="N129" s="1">
-        <v>1393330.95</v>
+        <v>3991702.31</v>
       </c>
       <c r="O129" s="1">
-        <v>0.28</v>
+        <v>0.81</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B130" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C130" s="1">
-        <v>1300000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>95.434</v>
+        <v>100.889</v>
       </c>
       <c r="E130" s="1">
-        <v>93.14264308</v>
+        <v>100.05687163</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1210854.36</v>
+        <v>3827175.34</v>
       </c>
       <c r="I130" s="1">
-        <v>29787.64</v>
+        <v>31828.91</v>
       </c>
       <c r="J130" s="1">
-        <v>2.4600514301324</v>
+        <v>0.83165539000364</v>
       </c>
       <c r="K130">
-        <v>0.77</v>
+        <v>1.23</v>
       </c>
       <c r="L130" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="M130" s="1">
-        <v>1240642.0</v>
+        <v>3859004.25</v>
       </c>
       <c r="N130" s="1">
-        <v>1250614.6</v>
+        <v>3905860.5</v>
       </c>
       <c r="O130" s="1">
-        <v>0.25</v>
+        <v>0.79</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B131" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C131" s="1">
-        <v>3991000.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>96.879</v>
+        <v>85.252</v>
       </c>
       <c r="E131" s="1">
-        <v>94.47603859</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>3770538.7</v>
+        <v>3382000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>95902.19</v>
+        <v>-498777.36</v>
       </c>
       <c r="J131" s="1">
-        <v>2.543461230089</v>
+        <v>-14.748</v>
       </c>
       <c r="K131">
-        <v>1.15</v>
+        <v>3.67</v>
       </c>
       <c r="L131" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="M131" s="1">
-        <v>3866440.89</v>
+        <v>2883222.64</v>
       </c>
       <c r="N131" s="1">
-        <v>3912337.39</v>
+        <v>3007229.31</v>
       </c>
       <c r="O131" s="1">
-        <v>0.79</v>
+        <v>0.61</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B132" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C132" s="1">
-        <v>3825000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.943</v>
+        <v>0.001</v>
       </c>
       <c r="E132" s="1">
-        <v>100.05687163</v>
+        <v>0.0</v>
       </c>
       <c r="F132" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G132">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H132" s="1">
-        <v>3827175.34</v>
+        <v>0.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-42605.59</v>
+        <v>10.64</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.1132385170521</v>
+        <v>0</v>
       </c>
       <c r="K132">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>3784569.75</v>
+        <v>10.64</v>
       </c>
       <c r="N132" s="1">
-        <v>3817560.38</v>
+        <v>10.64</v>
       </c>
       <c r="O132" s="1">
-        <v>0.77</v>
+        <v>0.0</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B133" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C133" s="1">
-        <v>3382000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>84.483</v>
+        <v>98.162</v>
       </c>
       <c r="E133" s="1">
-        <v>100.0</v>
+        <v>101.3779503</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>3382000.0</v>
+        <v>2855816.86</v>
       </c>
       <c r="I133" s="1">
-        <v>-524784.94</v>
+        <v>-90593.32</v>
       </c>
       <c r="J133" s="1">
-        <v>-15.517</v>
+        <v>-3.1722384326844</v>
       </c>
       <c r="K133">
-        <v>3.0</v>
+        <v>0.35</v>
       </c>
       <c r="L133" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="M133" s="1">
-        <v>2857215.06</v>
+        <v>2765223.54</v>
       </c>
       <c r="N133" s="1">
-        <v>2958745.52</v>
+        <v>2775179.51</v>
       </c>
       <c r="O133" s="1">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B134" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C134" s="1">
-        <v>1250000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>0.001</v>
+        <v>103.762</v>
       </c>
       <c r="E134" s="1">
-        <v>0.0</v>
+        <v>103.32906363</v>
       </c>
       <c r="F134" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G134">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>0.0</v>
+        <v>1088055.04</v>
       </c>
       <c r="I134" s="1">
-        <v>10.83</v>
+        <v>4558.82</v>
       </c>
       <c r="J134" s="1">
-        <v>0</v>
+        <v>0.41898799531318</v>
       </c>
       <c r="K134">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.98</v>
+      </c>
+      <c r="L134" t="s">
+        <v>430</v>
       </c>
       <c r="M134" s="1">
-        <v>10.83</v>
+        <v>1092613.86</v>
       </c>
       <c r="N134" s="1">
-        <v>10.83</v>
+        <v>1113498.36</v>
       </c>
       <c r="O134" s="1">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B135" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="C135" s="1">
-        <v>2817000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>95.611</v>
+        <v>104.231</v>
       </c>
       <c r="E135" s="1">
-        <v>101.3779503</v>
+        <v>104.47316382</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>2855816.86</v>
+        <v>3182252.57</v>
       </c>
       <c r="I135" s="1">
-        <v>-162454.99</v>
+        <v>-7376.31</v>
       </c>
       <c r="J135" s="1">
-        <v>-5.688564707192</v>
+        <v>-0.23179524056445</v>
       </c>
       <c r="K135">
-        <v>5.29</v>
+        <v>1.9</v>
       </c>
       <c r="L135" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="M135" s="1">
-        <v>2693361.87</v>
+        <v>3174876.26</v>
       </c>
       <c r="N135" s="1">
-        <v>2842286.63</v>
+        <v>3232813.72</v>
       </c>
       <c r="O135" s="1">
-        <v>0.57</v>
+        <v>0.66</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B136" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="C136" s="1">
-        <v>1053000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>102.125</v>
+        <v>101.092</v>
       </c>
       <c r="E136" s="1">
-        <v>103.32906363</v>
+        <v>101.57528214</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>1088055.04</v>
+        <v>2559697.11</v>
       </c>
       <c r="I136" s="1">
-        <v>-12678.79</v>
+        <v>-12178.71</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.165271014231</v>
+        <v>-0.47578715280106</v>
       </c>
       <c r="K136">
-        <v>1.47</v>
+        <v>1.87</v>
       </c>
       <c r="L136" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="M136" s="1">
-        <v>1075376.25</v>
+        <v>2547518.4</v>
       </c>
       <c r="N136" s="1">
-        <v>1090853.16</v>
+        <v>2594699.17</v>
       </c>
       <c r="O136" s="1">
-        <v>0.22</v>
+        <v>0.53</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B137" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C137" s="1">
-        <v>3046000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>103.771</v>
+        <v>102.961</v>
       </c>
       <c r="E137" s="1">
-        <v>104.47316382</v>
+        <v>101.56042721</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>3182252.57</v>
+        <v>2992985.79</v>
       </c>
       <c r="I137" s="1">
-        <v>-21387.91</v>
+        <v>41274.88</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.67209970074751</v>
+        <v>1.3790536573179</v>
       </c>
       <c r="K137">
-        <v>1.24</v>
+        <v>2.12</v>
       </c>
       <c r="L137" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="M137" s="1">
-        <v>3160864.66</v>
+        <v>3034260.67</v>
       </c>
       <c r="N137" s="1">
-        <v>3198558.91</v>
+        <v>3096753.22</v>
       </c>
       <c r="O137" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B138" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C138" s="1">
-        <v>2520000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.63</v>
+        <v>99.692</v>
       </c>
       <c r="E138" s="1">
-        <v>101.57528214</v>
+        <v>97.59067821</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2559697.11</v>
+        <v>2001584.81</v>
       </c>
       <c r="I138" s="1">
-        <v>-49021.11</v>
+        <v>43098.11</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.9151136987454</v>
+        <v>2.1531992941133</v>
       </c>
       <c r="K138">
-        <v>1.39</v>
+        <v>1.86</v>
       </c>
       <c r="L138" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="M138" s="1">
-        <v>2510676.0</v>
+        <v>2044682.92</v>
       </c>
       <c r="N138" s="1">
-        <v>2545654.85</v>
+        <v>2082875.67</v>
       </c>
       <c r="O138" s="1">
-        <v>0.51</v>
+        <v>0.42</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B139" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C139" s="1">
-        <v>2947000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>101.784</v>
+        <v>103.447</v>
       </c>
       <c r="E139" s="1">
-        <v>101.56042721</v>
+        <v>99.81182206</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>2992985.79</v>
+        <v>1357440.78</v>
       </c>
       <c r="I139" s="1">
-        <v>6588.69</v>
+        <v>49438.42</v>
       </c>
       <c r="J139" s="1">
-        <v>0.22013769734603</v>
+        <v>3.6420314409591</v>
       </c>
       <c r="K139">
-        <v>1.63</v>
+        <v>3.52</v>
       </c>
       <c r="L139" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="M139" s="1">
-        <v>2999574.48</v>
+        <v>1406879.2</v>
       </c>
       <c r="N139" s="1">
-        <v>3047533.88</v>
+        <v>1454805.23</v>
       </c>
       <c r="O139" s="1">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B140" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C140" s="1">
-        <v>2051000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.046</v>
+        <v>100.732</v>
       </c>
       <c r="E140" s="1">
-        <v>97.59067821</v>
+        <v>102.17381658</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>2001584.81</v>
+        <v>2205932.7</v>
       </c>
       <c r="I140" s="1">
-        <v>29848.65</v>
+        <v>-31128.82</v>
       </c>
       <c r="J140" s="1">
-        <v>1.4912508253897</v>
+        <v>-1.4111409654519</v>
       </c>
       <c r="K140">
-        <v>1.55</v>
+        <v>1.76</v>
       </c>
       <c r="L140" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="M140" s="1">
-        <v>2031433.46</v>
+        <v>2174803.88</v>
       </c>
       <c r="N140" s="1">
-        <v>2063223.96</v>
+        <v>2212795.12</v>
       </c>
       <c r="O140" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B141" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C141" s="1">
-        <v>1360000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.125</v>
+        <v>71.964</v>
       </c>
       <c r="E141" s="1">
-        <v>99.81182206</v>
+        <v>97.56207595</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1357440.78</v>
+        <v>1772702.92</v>
       </c>
       <c r="I141" s="1">
-        <v>31459.22</v>
+        <v>-465117.04</v>
       </c>
       <c r="J141" s="1">
-        <v>2.3175390384249</v>
+        <v>-26.23773192634</v>
       </c>
       <c r="K141">
-        <v>3.09</v>
+        <v>0.33</v>
       </c>
       <c r="L141" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="M141" s="1">
-        <v>1388900.0</v>
+        <v>1307585.88</v>
       </c>
       <c r="N141" s="1">
-        <v>1430957.53</v>
+        <v>1313491.13</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B142" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C142" s="1">
-        <v>2159000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.618</v>
+        <v>100.733</v>
       </c>
       <c r="E142" s="1">
-        <v>102.17381658</v>
+        <v>100.07713005</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>2205932.7</v>
+        <v>1908470.87</v>
       </c>
       <c r="I142" s="1">
-        <v>-33590.08</v>
+        <v>12507.44</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.5227155388739</v>
+        <v>0.65536446988054</v>
       </c>
       <c r="K142">
-        <v>1.22</v>
+        <v>0.42</v>
       </c>
       <c r="L142" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M142" s="1">
-        <v>2172342.62</v>
+        <v>1920978.31</v>
       </c>
       <c r="N142" s="1">
-        <v>2198703.89</v>
+        <v>1929030.09</v>
       </c>
       <c r="O142" s="1">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B143" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C143" s="1">
-        <v>1817000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>84.822</v>
+        <v>100.635</v>
       </c>
       <c r="E143" s="1">
-        <v>97.56207595</v>
+        <v>100.0646</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1772702.92</v>
+        <v>3802454.8</v>
       </c>
       <c r="I143" s="1">
-        <v>-231487.18</v>
+        <v>21675.2</v>
       </c>
       <c r="J143" s="1">
-        <v>-13.05843056884</v>
+        <v>0.57003175948337</v>
       </c>
       <c r="K143">
-        <v>4.1</v>
+        <v>0.86</v>
       </c>
       <c r="L143" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="M143" s="1">
-        <v>1541215.74</v>
+        <v>3824130.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1615712.74</v>
+        <v>3856732.75</v>
       </c>
       <c r="O143" s="1">
-        <v>0.32</v>
+        <v>0.78</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B144" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C144" s="1">
-        <v>1907000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.687</v>
+        <v>103.732</v>
       </c>
       <c r="E144" s="1">
-        <v>100.07713005</v>
+        <v>102.94102671</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1908470.87</v>
+        <v>3429995.01</v>
       </c>
       <c r="I144" s="1">
-        <v>-7439.78</v>
+        <v>26355.23</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.38982937161624</v>
+        <v>0.7683751703184</v>
       </c>
       <c r="K144">
-        <v>0.1</v>
+        <v>2.12</v>
       </c>
       <c r="L144" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="M144" s="1">
-        <v>1901031.09</v>
+        <v>3456350.24</v>
       </c>
       <c r="N144" s="1">
-        <v>1902938.09</v>
+        <v>3526946.99</v>
       </c>
       <c r="O144" s="1">
-        <v>0.38</v>
+        <v>0.72</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B145" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C145" s="1">
-        <v>3800000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.514</v>
+        <v>82.131</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0646</v>
+        <v>77.42602805</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>3802454.8</v>
+        <v>5106246.55</v>
       </c>
       <c r="I145" s="1">
-        <v>17077.2</v>
+        <v>310292.9</v>
       </c>
       <c r="J145" s="1">
-        <v>0.44910987502074</v>
+        <v>6.0767316454784</v>
       </c>
       <c r="K145">
-        <v>0.41</v>
+        <v>0.64</v>
       </c>
       <c r="L145" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="M145" s="1">
-        <v>3819532.0</v>
+        <v>5416539.45</v>
       </c>
       <c r="N145" s="1">
-        <v>3834975.41</v>
+        <v>5459022.99</v>
       </c>
       <c r="O145" s="1">
-        <v>0.77</v>
+        <v>1.11</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B146" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C146" s="1">
-        <v>3332000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>103.309</v>
+        <v>90.661</v>
       </c>
       <c r="E146" s="1">
-        <v>102.94102671</v>
+        <v>96.25274529</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>3429995.01</v>
+        <v>2962659.5</v>
       </c>
       <c r="I146" s="1">
-        <v>12260.87</v>
+        <v>-172113.92</v>
       </c>
       <c r="J146" s="1">
-        <v>0.35746028680083</v>
+        <v>-5.8094397955621</v>
       </c>
       <c r="K146">
-        <v>1.58</v>
+        <v>0.48</v>
       </c>
       <c r="L146" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="M146" s="1">
-        <v>3442255.88</v>
+        <v>2790545.58</v>
       </c>
       <c r="N146" s="1">
-        <v>3494734.88</v>
+        <v>2805166.08</v>
       </c>
       <c r="O146" s="1">
-        <v>0.7</v>
+        <v>0.57</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B147" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C147" s="1">
-        <v>497000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>103.993</v>
+        <v>103.979</v>
       </c>
       <c r="E147" s="1">
-        <v>100.60017505</v>
+        <v>100.14981813</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>499982.87</v>
+        <v>3204794.18</v>
       </c>
       <c r="I147" s="1">
-        <v>16862.34</v>
+        <v>122533.82</v>
       </c>
       <c r="J147" s="1">
-        <v>3.3725835447122</v>
+        <v>3.8234536484337</v>
       </c>
       <c r="K147">
-        <v>3.98</v>
+        <v>0.32</v>
       </c>
       <c r="L147" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="M147" s="1">
-        <v>516845.21</v>
+        <v>3327328.0</v>
       </c>
       <c r="N147" s="1">
-        <v>536626.49</v>
+        <v>3337695.12</v>
       </c>
       <c r="O147" s="1">
-        <v>0.11</v>
+        <v>0.68</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B148" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C148" s="1">
-        <v>6595000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>79.435</v>
+        <v>101.038</v>
       </c>
       <c r="E148" s="1">
-        <v>77.42602805</v>
+        <v>100.15715331</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>5106246.55</v>
+        <v>1300039.85</v>
       </c>
       <c r="I148" s="1">
-        <v>132491.7</v>
+        <v>11433.39</v>
       </c>
       <c r="J148" s="1">
-        <v>2.5946984483152</v>
+        <v>0.87946457948962</v>
       </c>
       <c r="K148">
-        <v>0.55</v>
+        <v>0.48</v>
       </c>
       <c r="L148" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M148" s="1">
-        <v>5238738.25</v>
+        <v>1311473.24</v>
       </c>
       <c r="N148" s="1">
-        <v>5275123.68</v>
+        <v>1317638.74</v>
       </c>
       <c r="O148" s="1">
-        <v>1.06</v>
+        <v>0.27</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B149" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C149" s="1">
-        <v>1878000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>91.256</v>
+        <v>100.048</v>
       </c>
       <c r="E149" s="1">
-        <v>99.95192119</v>
+        <v>100.445238</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1877097.08</v>
+        <v>2008904.76</v>
       </c>
       <c r="I149" s="1">
-        <v>-163309.4</v>
+        <v>-7944.76</v>
       </c>
       <c r="J149" s="1">
-        <v>-8.7001040990379</v>
+        <v>-0.39547718528976</v>
       </c>
       <c r="K149">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="L149" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="M149" s="1">
-        <v>1713787.68</v>
+        <v>2000960.0</v>
       </c>
       <c r="N149" s="1">
-        <v>1715900.43</v>
+        <v>2005475.38</v>
       </c>
       <c r="O149" s="1">
-        <v>0.34</v>
+        <v>0.41</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B150" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C150" s="1">
-        <v>3200000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>102.868</v>
+        <v>99.55</v>
       </c>
       <c r="E150" s="1">
-        <v>100.14981813</v>
+        <v>99.95674066</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>3204794.18</v>
+        <v>1418386.15</v>
       </c>
       <c r="I150" s="1">
-        <v>86981.82</v>
+        <v>-5771.65</v>
       </c>
       <c r="J150" s="1">
-        <v>2.7141156378411</v>
+        <v>-0.40691669190368</v>
       </c>
       <c r="K150">
-        <v>5.26</v>
+        <v>4.05</v>
       </c>
       <c r="L150" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="M150" s="1">
-        <v>3291776.0</v>
+        <v>1412614.5</v>
       </c>
       <c r="N150" s="1">
-        <v>3460006.14</v>
+        <v>1470040.26</v>
       </c>
       <c r="O150" s="1">
-        <v>0.69</v>
+        <v>0.3</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B151" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="C151" s="1">
-        <v>1298000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.872</v>
+        <v>96.959</v>
       </c>
       <c r="E151" s="1">
-        <v>100.15715331</v>
+        <v>91.98892622</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1300039.85</v>
+        <v>2431267.32</v>
       </c>
       <c r="I151" s="1">
-        <v>-3701.29</v>
+        <v>131359.05</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.28470588805412</v>
+        <v>5.4029044408</v>
       </c>
       <c r="K151">
-        <v>0.11</v>
+        <v>0.61</v>
       </c>
       <c r="L151" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="M151" s="1">
-        <v>1296338.56</v>
+        <v>2562626.37</v>
       </c>
       <c r="N151" s="1">
-        <v>1297798.81</v>
+        <v>2578814.75</v>
       </c>
       <c r="O151" s="1">
-        <v>0.26</v>
+        <v>0.52</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B152" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C152" s="1">
-        <v>2000000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>97.732</v>
+        <v>99.063</v>
       </c>
       <c r="E152" s="1">
-        <v>100.445238</v>
+        <v>100.02073707</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>2008904.76</v>
+        <v>3442713.77</v>
       </c>
       <c r="I152" s="1">
-        <v>-54264.76</v>
+        <v>-32965.31</v>
       </c>
       <c r="J152" s="1">
-        <v>-2.7012111813603</v>
+        <v>-0.95753850602573</v>
       </c>
       <c r="K152">
-        <v>1.21</v>
+        <v>0.8</v>
       </c>
       <c r="L152" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="M152" s="1">
-        <v>1954640.0</v>
+        <v>3409748.46</v>
       </c>
       <c r="N152" s="1">
-        <v>1978772.22</v>
+        <v>3437380.07</v>
       </c>
       <c r="O152" s="1">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B153" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C153" s="1">
-        <v>1419000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.332</v>
+        <v>101.643</v>
       </c>
       <c r="E153" s="1">
-        <v>99.95674066</v>
+        <v>100.16080774</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1418386.15</v>
+        <v>1734785.19</v>
       </c>
       <c r="I153" s="1">
-        <v>-23055.07</v>
+        <v>25671.57</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.6254438186667</v>
+        <v>1.4798126101134</v>
       </c>
       <c r="K153">
-        <v>3.65</v>
+        <v>1.6</v>
       </c>
       <c r="L153" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="M153" s="1">
-        <v>1395331.08</v>
+        <v>1760456.76</v>
       </c>
       <c r="N153" s="1">
-        <v>1447071.12</v>
+        <v>1788168.76</v>
       </c>
       <c r="O153" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B154" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C154" s="1">
-        <v>2643000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>96.623</v>
+        <v>99.972</v>
       </c>
       <c r="E154" s="1">
-        <v>91.98892622</v>
+        <v>100.05580737</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>2431267.32</v>
+        <v>3802120.68</v>
       </c>
       <c r="I154" s="1">
-        <v>122478.57</v>
+        <v>-3184.68</v>
       </c>
       <c r="J154" s="1">
-        <v>5.0376430840192</v>
+        <v>-0.083760623821125</v>
       </c>
       <c r="K154">
-        <v>0.43</v>
+        <v>3.39</v>
       </c>
       <c r="L154" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M154" s="1">
-        <v>2553745.89</v>
+        <v>3798936.0</v>
       </c>
       <c r="N154" s="1">
-        <v>2565143.83</v>
+        <v>3927771.62</v>
       </c>
       <c r="O154" s="1">
-        <v>0.51</v>
+        <v>0.8</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B155" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C155" s="1">
-        <v>3442000.0</v>
+        <v>6148000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.643</v>
+        <v>99.692</v>
       </c>
       <c r="E155" s="1">
-        <v>100.02073707</v>
+        <v>98.72295901</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>3442713.77</v>
+        <v>6069487.52</v>
       </c>
       <c r="I155" s="1">
-        <v>-47421.71</v>
+        <v>59576.64</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.3774514283829</v>
+        <v>0.98157611830793</v>
       </c>
       <c r="K155">
-        <v>0.46</v>
+        <v>0.65</v>
       </c>
       <c r="L155" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="M155" s="1">
-        <v>3395292.06</v>
+        <v>6129064.16</v>
       </c>
       <c r="N155" s="1">
-        <v>3411139.6</v>
+        <v>6169068.27</v>
       </c>
       <c r="O155" s="1">
-        <v>0.68</v>
+        <v>1.25</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B156" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C156" s="1">
-        <v>1732000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.531</v>
+        <v>87.304</v>
       </c>
       <c r="E156" s="1">
-        <v>100.16080774</v>
+        <v>100.27475375</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>1734785.19</v>
+        <v>2471772.68</v>
       </c>
       <c r="I156" s="1">
-        <v>23731.73</v>
+        <v>-319729.08</v>
       </c>
       <c r="J156" s="1">
-        <v>1.3679924256213</v>
+        <v>-12.935213767311</v>
       </c>
       <c r="K156">
-        <v>1.24</v>
+        <v>1.11</v>
       </c>
       <c r="L156" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="M156" s="1">
-        <v>1758516.92</v>
+        <v>2152043.6</v>
       </c>
       <c r="N156" s="1">
-        <v>1779950.42</v>
+        <v>2179398.25</v>
       </c>
       <c r="O156" s="1">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B157" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C157" s="1">
-        <v>4000000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.363</v>
+        <v>101.013</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0558075</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>4002232.3</v>
+        <v>533000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-27712.3</v>
+        <v>5399.29</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.69242107710739</v>
+        <v>1.013</v>
       </c>
       <c r="K157">
-        <v>3.08</v>
+        <v>2.05</v>
       </c>
       <c r="L157" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="M157" s="1">
-        <v>3974520.0</v>
+        <v>538399.29</v>
       </c>
       <c r="N157" s="1">
-        <v>4097807.67</v>
+        <v>549305.43</v>
       </c>
       <c r="O157" s="1">
-        <v>0.82</v>
+        <v>0.11</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B158" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C158" s="1">
-        <v>5108000.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>98.188</v>
+        <v>103.229</v>
       </c>
       <c r="E158" s="1">
-        <v>99.50742991</v>
+        <v>98.653</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>5082839.52</v>
+        <v>2038170.98</v>
       </c>
       <c r="I158" s="1">
-        <v>-67396.48</v>
+        <v>94540.16</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.3259612020959</v>
+        <v>4.6384803300457</v>
       </c>
       <c r="K158">
-        <v>0.14</v>
+        <v>0.28</v>
       </c>
       <c r="L158" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="M158" s="1">
-        <v>5015443.04</v>
+        <v>2132711.14</v>
       </c>
       <c r="N158" s="1">
-        <v>5022440.3</v>
+        <v>2138536.11</v>
       </c>
       <c r="O158" s="1">
-        <v>1.01</v>
+        <v>0.43</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B159" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C159" s="1">
-        <v>2465000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>84.002</v>
+        <v>95.513</v>
       </c>
       <c r="E159" s="1">
-        <v>100.27475375</v>
+        <v>94.5</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>2471772.68</v>
+        <v>4035150.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-401123.38</v>
+        <v>43255.1</v>
       </c>
       <c r="J159" s="1">
-        <v>-16.228166256777</v>
+        <v>1.0719576719577</v>
       </c>
       <c r="K159">
-        <v>0.64</v>
+        <v>0.94</v>
       </c>
       <c r="L159" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="M159" s="1">
-        <v>2070649.3</v>
+        <v>4078405.1</v>
       </c>
       <c r="N159" s="1">
-        <v>2086338.0</v>
+        <v>4118732.88</v>
       </c>
       <c r="O159" s="1">
-        <v>0.42</v>
+        <v>0.84</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B160" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="C160" s="1">
-        <v>533000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>98.784</v>
+        <v>98.64</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>533000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-6481.28</v>
+        <v>-25840.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-1.216</v>
+        <v>-1.36</v>
       </c>
       <c r="K160">
-        <v>1.33</v>
+        <v>1.13</v>
       </c>
       <c r="L160" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="M160" s="1">
-        <v>526518.72</v>
+        <v>1874160.0</v>
       </c>
       <c r="N160" s="1">
-        <v>533614.28</v>
+        <v>1895596.89</v>
       </c>
       <c r="O160" s="1">
-        <v>0.11</v>
+        <v>0.38</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B161" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C161" s="1">
-        <v>4270000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>92.844</v>
+        <v>97.91</v>
       </c>
       <c r="E161" s="1">
-        <v>94.5</v>
+        <v>87.394</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>4035150.0</v>
+        <v>961334.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-70711.2</v>
+        <v>115676.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-1.752380952381</v>
+        <v>12.032862667918</v>
       </c>
       <c r="K161">
-        <v>0.74</v>
+        <v>2.64</v>
       </c>
       <c r="L161" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="M161" s="1">
-        <v>3964438.8</v>
+        <v>1077010.0</v>
       </c>
       <c r="N161" s="1">
-        <v>3996167.27</v>
+        <v>1105999.37</v>
       </c>
       <c r="O161" s="1">
-        <v>0.8</v>
+        <v>0.22</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>512</v>
+      </c>
+      <c r="B162" t="s">
         <v>510</v>
       </c>
-      <c r="B162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C162" s="1">
-        <v>2900000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>97.032</v>
+        <v>95.233</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>94.06809095</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>2900000.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I162" s="1">
-        <v>-86072.0</v>
+        <v>24463.09</v>
       </c>
       <c r="J162" s="1">
-        <v>-2.968</v>
+        <v>1.2383679054449</v>
       </c>
       <c r="K162">
-        <v>0.77</v>
+        <v>2.25</v>
       </c>
       <c r="L162" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="M162" s="1">
-        <v>2813928.0</v>
+        <v>1999893.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2836205.08</v>
+        <v>2047191.67</v>
       </c>
       <c r="O162" s="1">
-        <v>0.57</v>
+        <v>0.42</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B163" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C163" s="1">
-        <v>2100000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>93.58</v>
+        <v>94.848</v>
       </c>
       <c r="E163" s="1">
-        <v>94.06809095</v>
+        <v>93.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1975429.91</v>
+        <v>1097400.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-10249.91</v>
+        <v>21806.4</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.51886983932525</v>
+        <v>1.9870967741935</v>
       </c>
       <c r="K163">
-        <v>2.06</v>
+        <v>2.76</v>
       </c>
       <c r="L163" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="M163" s="1">
-        <v>1965180.0</v>
+        <v>1119206.4</v>
       </c>
       <c r="N163" s="1">
-        <v>2008377.63</v>
+        <v>1151812.09</v>
       </c>
       <c r="O163" s="1">
-        <v>0.4</v>
+        <v>0.23</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B164" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C164" s="1">
-        <v>1100000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.556</v>
+        <v>101.456</v>
       </c>
       <c r="E164" s="1">
-        <v>87.394</v>
+        <v>104.28968508</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>961334.0</v>
+        <v>1586246.11</v>
       </c>
       <c r="I164" s="1">
-        <v>111782.0</v>
+        <v>-43100.35</v>
       </c>
       <c r="J164" s="1">
-        <v>11.627800535506</v>
+        <v>-2.717128806702</v>
       </c>
       <c r="K164">
-        <v>2.4</v>
+        <v>3.48</v>
       </c>
       <c r="L164" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="M164" s="1">
-        <v>1073116.0</v>
+        <v>1543145.76</v>
       </c>
       <c r="N164" s="1">
-        <v>1099501.53</v>
+        <v>1596137.82</v>
       </c>
       <c r="O164" s="1">
-        <v>0.22</v>
+        <v>0.32</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B165" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C165" s="1">
-        <v>2010000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.99</v>
+        <v>100.814</v>
       </c>
       <c r="E165" s="1">
-        <v>102.4847393</v>
+        <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>2059943.26</v>
+        <v>1500000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>10155.74</v>
+        <v>12210.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.49301066671128</v>
+        <v>0.814</v>
       </c>
       <c r="K165">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>805.38</v>
+        <v>2.08</v>
+      </c>
+      <c r="L165" t="s">
+        <v>522</v>
       </c>
       <c r="M165" s="1">
-        <v>2070099.0</v>
+        <v>1512210.0</v>
       </c>
       <c r="N165" s="1">
-        <v>2070904.38</v>
+        <v>1543355.83</v>
       </c>
       <c r="O165" s="1">
-        <v>0.42</v>
+        <v>0.31</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="B166" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="C166" s="1">
-        <v>1180000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>91.147</v>
+        <v>100.344</v>
       </c>
       <c r="E166" s="1">
-        <v>93.0</v>
+        <v>99.44707143</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1097400.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="I166" s="1">
-        <v>-21865.4</v>
+        <v>17705.37</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.9924731182796</v>
+        <v>0.90191552002896</v>
       </c>
       <c r="K166">
-        <v>2.3</v>
+        <v>3.72</v>
       </c>
       <c r="L166" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="M166" s="1">
-        <v>1075534.6</v>
+        <v>1980790.56</v>
       </c>
       <c r="N166" s="1">
-        <v>1102674.6</v>
+        <v>2054301.5</v>
       </c>
       <c r="O166" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B167" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="C167" s="1">
-        <v>1521000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.257</v>
+        <v>101.608</v>
       </c>
       <c r="E167" s="1">
-        <v>104.28968508</v>
+        <v>100.82032267</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1586246.11</v>
+        <v>3024609.68</v>
       </c>
       <c r="I167" s="1">
-        <v>-61337.14</v>
+        <v>23630.32</v>
       </c>
       <c r="J167" s="1">
-        <v>-3.8668110587203</v>
+        <v>0.78126841146657</v>
       </c>
       <c r="K167">
-        <v>2.9</v>
+        <v>1.99</v>
       </c>
       <c r="L167" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="M167" s="1">
-        <v>1524908.97</v>
+        <v>3048240.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1569017.97</v>
+        <v>3108031.67</v>
       </c>
       <c r="O167" s="1">
-        <v>0.31</v>
+        <v>0.63</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="B168" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="C168" s="1">
-        <v>1500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>97.05</v>
+        <v>110.66</v>
       </c>
       <c r="E168" s="1">
-        <v>100.0</v>
+        <v>113.539</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1500000.0</v>
+        <v>1476007.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-44250.0</v>
+        <v>-37427.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.95</v>
+        <v>-2.5356925814037</v>
       </c>
       <c r="K168">
-        <v>1.42</v>
+        <v>0.78</v>
       </c>
       <c r="L168" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="M168" s="1">
-        <v>1455750.0</v>
+        <v>1438580.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1477078.13</v>
+        <v>1448700.14</v>
       </c>
       <c r="O168" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B169" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="C169" s="1">
-        <v>1974000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.477</v>
+        <v>91.06</v>
       </c>
       <c r="E169" s="1">
-        <v>99.44707143</v>
+        <v>99.83244604</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1963085.19</v>
+        <v>2220273.6</v>
       </c>
       <c r="I169" s="1">
-        <v>590.79</v>
+        <v>-195099.2</v>
       </c>
       <c r="J169" s="1">
-        <v>0.030094975144711</v>
+        <v>-8.7871692930097</v>
       </c>
       <c r="K169">
-        <v>3.39</v>
+        <v>0.39</v>
       </c>
       <c r="L169" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="M169" s="1">
-        <v>1963675.98</v>
+        <v>2025174.4</v>
       </c>
       <c r="N169" s="1">
-        <v>2030627.48</v>
+        <v>2033769.15</v>
       </c>
       <c r="O169" s="1">
         <v>0.41</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B170" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C170" s="1">
-        <v>3000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.842</v>
+        <v>101.588</v>
       </c>
       <c r="E170" s="1">
-        <v>100.82032267</v>
+        <v>99.55343345</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>3024609.68</v>
+        <v>2887049.57</v>
       </c>
       <c r="I170" s="1">
-        <v>650.32</v>
+        <v>59002.43</v>
       </c>
       <c r="J170" s="1">
-        <v>0.021500956116758</v>
+        <v>2.0436930010869</v>
       </c>
       <c r="K170">
-        <v>1.64</v>
+        <v>2.68</v>
       </c>
       <c r="L170" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="M170" s="1">
-        <v>3025260.0</v>
+        <v>2946052.0</v>
       </c>
       <c r="N170" s="1">
-        <v>3074478.75</v>
+        <v>3023905.08</v>
       </c>
       <c r="O170" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B171" t="s">
         <v>536</v>
       </c>
       <c r="C171" s="1">
-        <v>1300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>110.036</v>
+        <v>100.0</v>
       </c>
       <c r="E171" s="1">
-        <v>113.539</v>
+        <v>98.387</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1476007.0</v>
+        <v>885483.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-45539.0</v>
+        <v>14517.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-3.0852834708778</v>
+        <v>1.6394442355189</v>
       </c>
       <c r="K171">
+        <v>0.01</v>
+      </c>
+      <c r="L171">
+        <v>70.89</v>
+      </c>
+      <c r="M171" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="N171" s="1">
+        <v>900070.89</v>
+      </c>
+      <c r="O171" s="1">
         <v>0.18</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.29</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B172" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C172" s="1">
-        <v>2224000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>90.798</v>
+        <v>101.134</v>
       </c>
       <c r="E172" s="1">
-        <v>99.83244604</v>
+        <v>100.25273885</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>2220273.6</v>
+        <v>4430168.53</v>
       </c>
       <c r="I172" s="1">
-        <v>-200926.08</v>
+        <v>38942.93</v>
       </c>
       <c r="J172" s="1">
-        <v>-9.0496090211585</v>
+        <v>0.87903947076253</v>
       </c>
       <c r="K172">
-        <v>1.33</v>
+        <v>2.15</v>
       </c>
       <c r="L172" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="M172" s="1">
-        <v>2019347.52</v>
+        <v>4469111.46</v>
       </c>
       <c r="N172" s="1">
-        <v>2048869.57</v>
+        <v>4564242.71</v>
       </c>
       <c r="O172" s="1">
-        <v>0.41</v>
+        <v>0.93</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B173" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C173" s="1">
-        <v>2900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.823</v>
+        <v>102.904</v>
       </c>
       <c r="E173" s="1">
-        <v>99.55343345</v>
+        <v>99.58935313</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>2887049.57</v>
+        <v>1593429.65</v>
       </c>
       <c r="I173" s="1">
-        <v>36817.43</v>
+        <v>53034.35</v>
       </c>
       <c r="J173" s="1">
-        <v>1.2752614427746</v>
+        <v>3.3283144944617</v>
       </c>
       <c r="K173">
-        <v>2.28</v>
+        <v>4.75</v>
       </c>
       <c r="L173" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="M173" s="1">
-        <v>2923867.0</v>
+        <v>1646464.0</v>
       </c>
       <c r="N173" s="1">
-        <v>2990100.22</v>
+        <v>1722398.25</v>
       </c>
       <c r="O173" s="1">
-        <v>0.6</v>
+        <v>0.35</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B174" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="C174" s="1">
-        <v>900000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.828</v>
+        <v>96.11</v>
       </c>
       <c r="E174" s="1">
-        <v>98.387</v>
+        <v>89.63713976</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>885483.0</v>
+        <v>3675122.73</v>
       </c>
       <c r="I174" s="1">
-        <v>12969.0</v>
+        <v>265387.27</v>
       </c>
       <c r="J174" s="1">
-        <v>1.4646243914338</v>
+        <v>7.2211811549488</v>
       </c>
       <c r="K174">
-        <v>2.62</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>0.02</v>
+      </c>
+      <c r="L174">
+        <v>842.47</v>
       </c>
       <c r="M174" s="1">
-        <v>898452.0</v>
+        <v>3940510.0</v>
       </c>
       <c r="N174" s="1">
-        <v>922058.51</v>
+        <v>3941352.47</v>
       </c>
       <c r="O174" s="1">
-        <v>0.19</v>
+        <v>0.8</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B175" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C175" s="1">
-        <v>4419000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.282</v>
+        <v>100.236</v>
       </c>
       <c r="E175" s="1">
-        <v>100.25273885</v>
+        <v>100.256</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>4430168.53</v>
+        <v>1604096.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-87086.95</v>
+        <v>-320.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.9657705888674</v>
+        <v>-0.019948930737312</v>
       </c>
       <c r="K175">
-        <v>1.65</v>
+        <v>0.99</v>
       </c>
       <c r="L175" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="M175" s="1">
-        <v>4343081.58</v>
+        <v>1603776.0</v>
       </c>
       <c r="N175" s="1">
-        <v>4415964.39</v>
+        <v>1619642.67</v>
       </c>
       <c r="O175" s="1">
-        <v>0.89</v>
+        <v>0.33</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B176" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C176" s="1">
-        <v>1600000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>101.427</v>
+        <v>80.846</v>
       </c>
       <c r="E176" s="1">
-        <v>99.58935313</v>
+        <v>73.81842241</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>1593429.65</v>
+        <v>2140734.25</v>
       </c>
       <c r="I176" s="1">
-        <v>29402.35</v>
+        <v>203799.75</v>
       </c>
       <c r="J176" s="1">
-        <v>1.8452242306399</v>
+        <v>9.5200863909194</v>
       </c>
       <c r="K176">
-        <v>4.32</v>
+        <v>0.1</v>
       </c>
       <c r="L176" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="M176" s="1">
-        <v>1622832.0</v>
+        <v>2344534.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1692026.52</v>
+        <v>2347364.48</v>
       </c>
       <c r="O176" s="1">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B177" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C177" s="1">
-        <v>4100000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>94.769</v>
+        <v>97.538</v>
       </c>
       <c r="E177" s="1">
-        <v>89.63713976</v>
+        <v>96.71</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>3675122.73</v>
+        <v>1218546.0</v>
       </c>
       <c r="I177" s="1">
-        <v>210406.27</v>
+        <v>10432.8</v>
       </c>
       <c r="J177" s="1">
-        <v>5.7251494836473</v>
+        <v>0.8561679247234</v>
       </c>
       <c r="K177">
-        <v>2.32</v>
+        <v>0.11</v>
       </c>
       <c r="L177" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="M177" s="1">
-        <v>3885529.0</v>
+        <v>1228978.8</v>
       </c>
       <c r="N177" s="1">
-        <v>3980446.81</v>
+        <v>1230343.8</v>
       </c>
       <c r="O177" s="1">
-        <v>0.8</v>
+        <v>0.25</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B178" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C178" s="1">
-        <v>4408000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>101.923</v>
+        <v>94.644</v>
       </c>
       <c r="E178" s="1">
-        <v>102.79332963</v>
+        <v>93.7</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>4531129.97</v>
+        <v>2155100.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-38364.13</v>
+        <v>21712.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.84667909007254</v>
+        <v>1.0074706510139</v>
       </c>
       <c r="K178">
-        <v>0.77</v>
+        <v>0.11</v>
       </c>
       <c r="L178" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="M178" s="1">
-        <v>4492765.84</v>
+        <v>2176812.0</v>
       </c>
       <c r="N178" s="1">
-        <v>4526790.09</v>
+        <v>2179238.03</v>
       </c>
       <c r="O178" s="1">
-        <v>0.91</v>
+        <v>0.44</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B179" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C179" s="1">
-        <v>1600000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.91</v>
+        <v>92.947</v>
       </c>
       <c r="E179" s="1">
-        <v>100.256</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1604096.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-5536.0</v>
+        <v>-236628.15</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.34511650175551</v>
+        <v>-7.053</v>
       </c>
       <c r="K179">
-        <v>0.57</v>
+        <v>1.73</v>
       </c>
       <c r="L179" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="M179" s="1">
-        <v>1598560.0</v>
+        <v>3118371.85</v>
       </c>
       <c r="N179" s="1">
-        <v>1607660.0</v>
+        <v>3176385.39</v>
       </c>
       <c r="O179" s="1">
-        <v>0.32</v>
+        <v>0.64</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B180" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C180" s="1">
-        <v>2900000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>79.125</v>
+        <v>96.738</v>
       </c>
       <c r="E180" s="1">
-        <v>73.81842241</v>
+        <v>101.28018323</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>2140734.25</v>
+        <v>1569842.84</v>
       </c>
       <c r="I180" s="1">
-        <v>153890.75</v>
+        <v>-70403.84</v>
       </c>
       <c r="J180" s="1">
-        <v>7.1886900487531</v>
+        <v>-4.4847699531502</v>
       </c>
       <c r="K180">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="L180" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="M180" s="1">
-        <v>2294625.0</v>
+        <v>1499439.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2295965.75</v>
+        <v>1501344.74</v>
       </c>
       <c r="O180" s="1">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B181" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C181" s="1">
-        <v>1260000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>95.623</v>
+        <v>95.778</v>
       </c>
       <c r="E181" s="1">
-        <v>96.71</v>
+        <v>93.03169973</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1218546.0</v>
+        <v>5084182.39</v>
       </c>
       <c r="I181" s="1">
-        <v>-13696.2</v>
+        <v>150085.31</v>
       </c>
       <c r="J181" s="1">
-        <v>-1.1239789060077</v>
+        <v>2.9520048355307</v>
       </c>
       <c r="K181">
-        <v>2.32</v>
+        <v>1.96</v>
       </c>
       <c r="L181" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="M181" s="1">
-        <v>1204849.8</v>
+        <v>5234267.7</v>
       </c>
       <c r="N181" s="1">
-        <v>1234026.68</v>
+        <v>5341621.26</v>
       </c>
       <c r="O181" s="1">
-        <v>0.25</v>
+        <v>1.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B182" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C182" s="1">
-        <v>2300000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>95.937</v>
+        <v>97.03</v>
       </c>
       <c r="E182" s="1">
-        <v>93.7</v>
+        <v>93.70721516</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>2155100.0</v>
+        <v>5997261.77</v>
       </c>
       <c r="I182" s="1">
-        <v>51451.0</v>
+        <v>212658.23</v>
       </c>
       <c r="J182" s="1">
-        <v>2.3874066168623</v>
+        <v>3.5459220917082</v>
       </c>
       <c r="K182">
-        <v>1.37</v>
+        <v>0.31</v>
       </c>
       <c r="L182" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="M182" s="1">
-        <v>2206551.0</v>
+        <v>6209920.0</v>
       </c>
       <c r="N182" s="1">
-        <v>2238002.71</v>
+        <v>6229865.21</v>
       </c>
       <c r="O182" s="1">
-        <v>0.45</v>
+        <v>1.26</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B183" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C183" s="1">
-        <v>3355000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>90.281</v>
+        <v>102.342</v>
       </c>
       <c r="E183" s="1">
-        <v>100.0</v>
+        <v>102.21806092</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>3355000.0</v>
+        <v>1090666.71</v>
       </c>
       <c r="I183" s="1">
-        <v>-326072.45</v>
+        <v>1322.43</v>
       </c>
       <c r="J183" s="1">
-        <v>-9.719</v>
+        <v>0.12124968955915</v>
       </c>
       <c r="K183">
-        <v>1.13</v>
+        <v>4.55</v>
       </c>
       <c r="L183" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="M183" s="1">
-        <v>3028927.55</v>
+        <v>1091989.14</v>
       </c>
       <c r="N183" s="1">
-        <v>3066671.3</v>
+        <v>1140588.8</v>
       </c>
       <c r="O183" s="1">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B184" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C184" s="1">
-        <v>1550000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>93.204</v>
+        <v>96.56</v>
       </c>
       <c r="E184" s="1">
-        <v>101.28018323</v>
+        <v>100.06415001</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1569842.84</v>
+        <v>3875484.53</v>
       </c>
       <c r="I184" s="1">
-        <v>-125180.84</v>
+        <v>-135715.73</v>
       </c>
       <c r="J184" s="1">
-        <v>-7.9741001334885</v>
+        <v>-3.501903541336</v>
       </c>
       <c r="K184">
-        <v>2.47</v>
+        <v>1.43</v>
       </c>
       <c r="L184" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="M184" s="1">
-        <v>1444662.0</v>
+        <v>3739768.8</v>
       </c>
       <c r="N184" s="1">
-        <v>1482986.18</v>
+        <v>3795120.43</v>
       </c>
       <c r="O184" s="1">
-        <v>0.3</v>
+        <v>0.77</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B185" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C185" s="1">
-        <v>5465000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>94.376</v>
+        <v>94.428</v>
       </c>
       <c r="E185" s="1">
-        <v>93.03169973</v>
+        <v>91.5185</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5084182.39</v>
+        <v>1555814.5</v>
       </c>
       <c r="I185" s="1">
-        <v>73466.01</v>
+        <v>49461.5</v>
       </c>
       <c r="J185" s="1">
-        <v>1.4449916302078</v>
+        <v>3.1791386440993</v>
       </c>
       <c r="K185">
-        <v>1.72</v>
+        <v>0.06</v>
       </c>
       <c r="L185" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="M185" s="1">
-        <v>5157648.4</v>
+        <v>1605276.0</v>
       </c>
       <c r="N185" s="1">
-        <v>5251526.62</v>
+        <v>1606362.11</v>
       </c>
       <c r="O185" s="1">
-        <v>1.05</v>
+        <v>0.33</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B186" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C186" s="1">
-        <v>6400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>95.587</v>
+        <v>102.607</v>
       </c>
       <c r="E186" s="1">
-        <v>93.70721516</v>
+        <v>101.2434</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>5997261.77</v>
+        <v>101243.4</v>
       </c>
       <c r="I186" s="1">
-        <v>120306.23</v>
+        <v>1363.6</v>
       </c>
       <c r="J186" s="1">
-        <v>2.0060193237155</v>
+        <v>1.3468532269758</v>
       </c>
       <c r="K186">
-        <v>4.33</v>
+        <v>4.78</v>
       </c>
       <c r="L186" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="M186" s="1">
-        <v>6117568.0</v>
+        <v>102607.0</v>
       </c>
       <c r="N186" s="1">
-        <v>6394499.51</v>
+        <v>107388.51</v>
       </c>
       <c r="O186" s="1">
-        <v>1.28</v>
+        <v>0.02</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B187" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C187" s="1">
-        <v>1067000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>101.588</v>
+        <v>103.467</v>
       </c>
       <c r="E187" s="1">
-        <v>102.21806092</v>
+        <v>102.38671778</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1090666.71</v>
+        <v>2470591.5</v>
       </c>
       <c r="I187" s="1">
-        <v>-6722.75</v>
+        <v>26067.21</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.61638903418992</v>
+        <v>1.0550999629036</v>
       </c>
       <c r="K187">
-        <v>4.16</v>
+        <v>4.52</v>
       </c>
       <c r="L187" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="M187" s="1">
-        <v>1083943.96</v>
+        <v>2496658.71</v>
       </c>
       <c r="N187" s="1">
-        <v>1128377.93</v>
+        <v>2605747.8</v>
       </c>
       <c r="O187" s="1">
-        <v>0.23</v>
+        <v>0.53</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B188" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C188" s="1">
-        <v>3873000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>93.974</v>
+        <v>99.45</v>
       </c>
       <c r="E188" s="1">
-        <v>100.06415001</v>
+        <v>90.92355123</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>3875484.53</v>
+        <v>3035028.14</v>
       </c>
       <c r="I188" s="1">
-        <v>-235871.51</v>
+        <v>284612.86</v>
       </c>
       <c r="J188" s="1">
-        <v>-6.0862456855169</v>
+        <v>9.3776020145896</v>
       </c>
       <c r="K188">
-        <v>1.01</v>
+        <v>1.5</v>
       </c>
       <c r="L188" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="M188" s="1">
-        <v>3639613.02</v>
+        <v>3319641.0</v>
       </c>
       <c r="N188" s="1">
-        <v>3678585.08</v>
+        <v>3369618.28</v>
       </c>
       <c r="O188" s="1">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B189" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C189" s="1">
-        <v>1700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>92.579</v>
+        <v>99.701</v>
       </c>
       <c r="E189" s="1">
-        <v>91.5185</v>
+        <v>97.7673</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1555814.5</v>
+        <v>977673.0</v>
       </c>
       <c r="I189" s="1">
-        <v>18028.5</v>
+        <v>19337.0</v>
       </c>
       <c r="J189" s="1">
-        <v>1.1587821041647</v>
+        <v>1.9778596729172</v>
       </c>
       <c r="K189">
-        <v>1.27</v>
+        <v>1.02</v>
       </c>
       <c r="L189" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="M189" s="1">
-        <v>1573843.0</v>
+        <v>997010.0</v>
       </c>
       <c r="N189" s="1">
-        <v>1595429.46</v>
+        <v>1007161.93</v>
       </c>
       <c r="O189" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B190" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C190" s="1">
-        <v>100000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D190" s="1">
-        <v>101.203</v>
+        <v>104.223</v>
       </c>
       <c r="E190" s="1">
-        <v>101.2434</v>
+        <v>103.09125717</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>101243.4</v>
+        <v>3538401.22</v>
       </c>
       <c r="I190" s="1">
-        <v>-40.4</v>
+        <v>38844.81</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.039903835706821</v>
+        <v>1.0978068224835</v>
       </c>
       <c r="K190">
-        <v>4.38</v>
+        <v>1.84</v>
       </c>
       <c r="L190" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="M190" s="1">
-        <v>101203.0</v>
+        <v>3577246.03</v>
       </c>
       <c r="N190" s="1">
-        <v>105583.82</v>
+        <v>3640314.54</v>
       </c>
       <c r="O190" s="1">
-        <v>0.02</v>
+        <v>0.74</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B191" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C191" s="1">
-        <v>2413000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>102.566</v>
+        <v>105.424</v>
       </c>
       <c r="E191" s="1">
-        <v>102.38671778</v>
+        <v>100.27195449</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>2470591.5</v>
+        <v>4913325.77</v>
       </c>
       <c r="I191" s="1">
-        <v>4326.08</v>
+        <v>252450.23</v>
       </c>
       <c r="J191" s="1">
-        <v>0.17510300670912</v>
+        <v>5.1380722919173</v>
       </c>
       <c r="K191">
-        <v>4.08</v>
+        <v>6.04</v>
       </c>
       <c r="L191" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="M191" s="1">
-        <v>2474917.58</v>
+        <v>5165776.0</v>
       </c>
       <c r="N191" s="1">
-        <v>2573346.49</v>
+        <v>5461789.7</v>
       </c>
       <c r="O191" s="1">
-        <v>0.52</v>
+        <v>1.11</v>
       </c>
       <c r="P191">
-        <v>1</v>
-[...398 lines deleted...]
-      <c r="P199">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>