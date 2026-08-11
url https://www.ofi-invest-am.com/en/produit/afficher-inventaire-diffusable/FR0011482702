--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="598">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="600">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -169,1689 +169,1695 @@
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>18 012.33</t>
+    <t>24 683.56</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>3 371.67</t>
+    <t>11 800.83</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>42 847.50</t>
+    <t>47 772.50</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>48 347.26</t>
+    <t>58 114.38</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>14 586.85</t>
+    <t>22 264.15</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>15 562.50</t>
+    <t>19 312.50</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>36 264.08</t>
+    <t>14 510.13</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>42 472.38</t>
+    <t>54 964.25</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>34 423.73</t>
+    <t>41 448.98</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>16 906.85</t>
+    <t>26 852.05</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>10 231.51</t>
+    <t>12 341.10</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>3 682.90</t>
+    <t>12 890.17</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>49 182.85</t>
+    <t>59 220.16</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>76 701.67</t>
+    <t>92 355.08</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>30 267.00</t>
+    <t>38 559.33</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>5 769.33</t>
+    <t>20 192.67</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>3 170.42</t>
+    <t>11 096.46</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>52 401.94</t>
+    <t>59 782.50</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>182 688.49</t>
+    <t>195 691.23</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>21 323.78</t>
-[...8 lines deleted...]
-    <t>13 825.90</t>
+    <t>24 735.59</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>2 453.42</t>
+    <t>12 267.08</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>19 509.17</t>
+    <t>24 386.46</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>41 944.00</t>
+    <t>48 497.75</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>57 588.81</t>
+    <t>64 878.53</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>6 495.54</t>
+    <t>8 857.55</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>51 053.42</t>
+    <t>56 108.22</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>12 127.40</t>
+    <t>16 791.78</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>3 000.00</t>
+    <t>10 500.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>129 018.31</t>
+    <t>148 419.56</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>9 709.33</t>
+    <t>18 454.76</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>168 632.08</t>
+    <t>189 977.92</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>84 597.33</t>
+    <t>7 690.67</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>79 340.63</t>
+    <t>88 408.13</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>2 740.11</t>
+    <t>9 590.39</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>1 299.38</t>
+    <t>5 011.88</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>161 815.07</t>
+    <t>172 602.74</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>32 696.89</t>
+    <t>37 805.78</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 925.00</t>
+    <t>10 237.50</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>18 460.07</t>
+    <t>22 227.43</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>57 438.58</t>
+    <t>70 796.38</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>49 931.51</t>
+    <t>53 630.14</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>5 934.48</t>
+    <t>11 094.90</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>4 543.25</t>
+    <t>15 901.38</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>46 419.08</t>
+    <t>52 294.92</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>22 553.42</t>
+    <t>27 156.16</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>9 393.13</t>
+    <t>14 336.88</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>48 536.99</t>
+    <t>53 249.32</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>1 849.28</t>
+    <t>6 472.48</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>4 158.33</t>
+    <t>14 554.17</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>7 232.88</t>
+    <t>10 849.32</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>14 926.71</t>
+    <t>22 782.88</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>44 008.79</t>
+    <t>51 797.96</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>158 006.19</t>
+    <t>179 951.49</t>
+  </si>
+  <si>
+    <t>XS3348854459</t>
+  </si>
+  <si>
+    <t>EGIS SA 5.125 15/05/2031</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>100 243.89</t>
+    <t>7 532.78</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>43 066.67</t>
+    <t>49 795.83</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>86 705.82</t>
+    <t>92 877.05</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>68 145.19</t>
+    <t>72 262.73</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>32 123.39</t>
+    <t>37 808.94</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>87 897.26</t>
+    <t>93 513.70</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>57 161.68</t>
+    <t>64 834.39</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>99 204.00</t>
+    <t>114 704.63</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>7 574.67</t>
+    <t>10 730.78</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>35 776.71</t>
+    <t>43 078.08</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>4 432.86</t>
+    <t>11 259.67</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>1 967.11</t>
+    <t>6 884.89</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>25 531.25</t>
+    <t>38 968.75</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>46 583.45</t>
+    <t>3 423.63</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>1 925.97</t>
+    <t>6 740.90</t>
+  </si>
+  <si>
+    <t>XS3349823941</t>
+  </si>
+  <si>
+    <t>GG12 SPA 6.25 28/04/2033</t>
+  </si>
+  <si>
+    <t>2 651.04</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>22 601.25</t>
+    <t>28 113.75</t>
+  </si>
+  <si>
+    <t>XS3362208079</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
+  </si>
+  <si>
+    <t>6 213.70</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
-    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
-[...11 lines deleted...]
-    <t>48 353.42</t>
+    <t>7 557.32</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>3 444.44</t>
+    <t>12 055.56</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>105 188.75</t>
+    <t>7 338.75</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>42 961.19</t>
+    <t>24 189.46</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>10 931.63</t>
+    <t>12 315.38</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>85 217.71</t>
+    <t>6 330.46</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>53 005.33</t>
+    <t>61 287.42</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>2 021.37</t>
+    <t>12 128.22</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>18 438.21</t>
+    <t>22 935.33</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>32 461.15</t>
+    <t>35 643.62</t>
+  </si>
+  <si>
+    <t>XS3309060146</t>
+  </si>
+  <si>
+    <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
+  </si>
+  <si>
+    <t>3 651.87</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>6 240.97</t>
+    <t>21 843.40</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>12 016.44</t>
+    <t>13 879.45</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>23 748.29</t>
+    <t>30 837.33</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>7 029.45</t>
+    <t>13 419.86</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>9 227.78</t>
+    <t>17 616.67</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>3 225.00</t>
+    <t>11 287.50</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>13 221.01</t>
+    <t>24 717.53</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>43 022.22</t>
+    <t>49 744.44</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>3 619.50</t>
+    <t>3 643.13</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>11 930.21</t>
+    <t>14 989.24</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>4 033.94</t>
+    <t>14 118.81</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>15 818.03</t>
-[...8 lines deleted...]
-    <t>5 051.41</t>
+    <t>24 143.31</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>1 400.55</t>
+    <t>4 970.00</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>1 197.46</t>
+    <t>4 191.10</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>25 113.70</t>
+    <t>30 694.52</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>103 729.72</t>
+    <t>113 290.06</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>62 055.25</t>
+    <t>73 988.95</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>38 288.83</t>
+    <t>43 135.52</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>50 542.92</t>
+    <t>3 526.25</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>23 321.53</t>
+    <t>26 606.25</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>109 160.40</t>
-[...8 lines deleted...]
-    <t>46 003.75</t>
+    <t>126 216.71</t>
+  </si>
+  <si>
+    <t>XS3368834159</t>
+  </si>
+  <si>
+    <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>27 154.17</t>
+    <t>67 493.54</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>21 122.89</t>
+    <t>31 955.14</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>53 682.64</t>
+    <t>62 136.59</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>62 933.33</t>
+    <t>72 766.67</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>42 983.13</t>
+    <t>48 424.03</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>2 820.41</t>
+    <t>9 871.43</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>11 000.00</t>
+    <t>15 000.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>97 463.01</t>
+    <t>104 424.66</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>14 455.00</t>
+    <t>17 405.00</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>3 309.90</t>
+    <t>7 723.09</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>9 603.03</t>
+    <t>16 989.97</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>50 735.42</t>
+    <t>57 881.25</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>4 167.06</t>
+    <t>7 790.60</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>13 616.32</t>
+    <t>25 456.60</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>35 904.79</t>
+    <t>43 973.29</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>22 761.80</t>
+    <t>14 511.75</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>11 842.47</t>
+    <t>13 089.04</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>55 139.55</t>
+    <t>4 143.43</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>46 856.25</t>
+    <t>56 418.75</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>124 006.67</t>
+    <t>127 132.50</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>9 955.97</t>
+    <t>18 252.62</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>20 884.50</t>
+    <t>24 613.88</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>57 937.46</t>
+    <t>71 898.29</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>47 180.77</t>
+    <t>55 315.38</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>62 492.55</t>
+    <t>72 692.67</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>38 192.75</t>
+    <t>2 869.98</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>47 926.03</t>
+    <t>51 838.36</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>37 991.24</t>
+    <t>45 744.56</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>5 905.25</t>
+    <t>14 990.25</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>8 051.78</t>
+    <t>12 289.56</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>32 602.75</t>
+    <t>44 042.31</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>70 596.75</t>
+    <t>83 091.75</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>42 483.54</t>
+    <t>46 548.96</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>14 620.50</t>
+    <t>22 315.50</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>10 367.12</t>
+    <t>19 791.78</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>6 165.50</t>
+    <t>9 410.50</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>4 515.38</t>
+    <t>10 965.93</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>57 425.76</t>
+    <t>61 216.24</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>16 188.38</t>
+    <t>19 492.13</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>27 631.61</t>
+    <t>35 758.56</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>27 712.00</t>
+    <t>32 042.00</t>
+  </si>
+  <si>
+    <t>XS3344489326</t>
+  </si>
+  <si>
+    <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
+  </si>
+  <si>
+    <t>7 437.50</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>128 835.62</t>
+    <t>136 643.84</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>40 004.11</t>
+    <t>61 058.90</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>27 354.65</t>
+    <t>35 400.14</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>10 906.14</t>
+    <t>13 534.13</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>5 824.97</t>
+    <t>14 146.36</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>40 327.78</t>
+    <t>46 258.33</t>
+  </si>
+  <si>
+    <t>XS3358347634</t>
+  </si>
+  <si>
+    <t>TDC BRANDS A/S 8 30/04/2031</t>
+  </si>
+  <si>
+    <t>7 713.33</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>21 436.89</t>
+    <t>25 997.93</t>
+  </si>
+  <si>
+    <t>XS2293060658</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...8 lines deleted...]
-    <t>47 298.67</t>
+    <t>30 725.26</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>32 605.69</t>
+    <t>2 450.14</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>52 992.06</t>
+    <t>3 982.06</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>31 145.83</t>
+    <t>4 401.04</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>73 510.94</t>
+    <t>78 034.69</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>59 791.67</t>
+    <t>1 458.33</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>10 120.14</t>
+    <t>9 493.67</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>8 594.75</t>
+    <t>15 756.64</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>77 853.08</t>
-[...2 lines deleted...]
-    <t>FR0013330537</t>
+    <t>85 599.66</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>95 131.25</t>
+    <t>110 475.00</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>75 934.25</t>
+    <t>80 427.40</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>XS2287912450</t>
-[...5 lines deleted...]
-    <t>15 866.67</t>
+    <t>6 458.90</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>2 830.48</t>
+    <t>3 823.63</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>1 365.00</t>
+    <t>4 777.50</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>2 426.03</t>
+    <t>4 158.90</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>58 013.54</t>
+    <t>71 992.71</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>1 905.74</t>
+    <t>6 670.08</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>107 353.56</t>
+    <t>116 337.12</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>19 945.21</t>
+    <t>35 287.67</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>48 599.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>55 351.63</t>
+    <t>66 647.88</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>1 086.11</t>
+    <t>3 801.39</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
-    <t>4 781.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>109 089.09</t>
+    <t>116 195.87</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>49 977.28</t>
+    <t>60 176.72</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>10 151.93</t>
+    <t>12 291.67</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>63 068.51</t>
+    <t>75 939.64</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>296 013.70</t>
+    <t>314 808.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2215,299 +2221,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2071780.3988</v>
+        <v>2031540.879</v>
       </c>
       <c r="D2">
-        <v>133.85</v>
+        <v>134.01</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>277320320.9</v>
+        <v>272249243.18</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>277320320.9</v>
+        <v>272249243.18</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.08</v>
+        <v>54.15</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55549868.67</v>
+        <v>55614209.17</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55549868.67</v>
+        <v>55614209.17</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>459493.3931</v>
+        <v>457835.1011</v>
       </c>
       <c r="D4">
-        <v>124.29</v>
+        <v>124.4</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>57110941.1</v>
+        <v>56956702.39</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>57110941.1</v>
+        <v>56956702.39</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.3</v>
+        <v>132.47</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.3</v>
+        <v>132.47</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.3</v>
+        <v>132.47</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.9</v>
+        <v>129.11</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.9</v>
+        <v>129.11</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.9</v>
+        <v>129.11</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.33</v>
+        <v>128.46</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1411.63</v>
+        <v>1413.16</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1411.63</v>
+        <v>1413.16</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>9354.3</v>
+        <v>8444.3</v>
       </c>
       <c r="D8">
-        <v>10999.86</v>
+        <v>11014.11</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>102896028.86</v>
+        <v>93006484.22</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>102896028.86</v>
+        <v>93006484.22</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2776.0</v>
+        <v>2836.0</v>
       </c>
       <c r="D9">
-        <v>100.58</v>
+        <v>100.67</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>279222.23</v>
+        <v>285517.03</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>279222.23</v>
+        <v>285517.03</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P191"/>
+  <dimension ref="A1:P193"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O191" sqref="O191"/>
+      <selection activeCell="O193" sqref="O193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2576,87 +2582,87 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>130000.0</v>
+        <v>48477.0</v>
       </c>
       <c r="D3" s="1">
-        <v>90.97</v>
+        <v>91.42</v>
       </c>
       <c r="E3" s="1">
-        <v>92.0360615385</v>
+        <v>92.0360616375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>11964688.0</v>
+        <v>4461632.16</v>
       </c>
       <c r="I3" s="1">
-        <v>-138588.0</v>
+        <v>-29864.82</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.1583085158593</v>
+        <v>-0.66936983886184</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>11826100.0</v>
+        <v>4431767.34</v>
       </c>
       <c r="N3" s="1">
-        <v>11826100.0</v>
+        <v>4431767.34</v>
       </c>
       <c r="O3" s="1">
-        <v>2.4</v>
+        <v>0.93</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
@@ -2694,9371 +2700,9471 @@
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
         <v>1.18</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>106.36</v>
+        <v>106.11</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>106.36</v>
+        <v>106.11</v>
       </c>
       <c r="N5" s="1">
-        <v>106.36</v>
+        <v>106.11</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>2607.0</v>
+        <v>1193.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4793.7</v>
+        <v>4799.52</v>
       </c>
       <c r="E6" s="1">
-        <v>4792.1892520138</v>
+        <v>4798.7044425817</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>12493237.38</v>
+        <v>5724854.4</v>
       </c>
       <c r="I6" s="1">
-        <v>3938.52</v>
+        <v>972.96</v>
       </c>
       <c r="J6" s="1">
-        <v>0.031525215444197</v>
+        <v>0.016995366729327</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>12497175.9</v>
+        <v>5725827.36</v>
       </c>
       <c r="N6" s="1">
-        <v>12497175.9</v>
+        <v>5725827.36</v>
       </c>
       <c r="O6" s="1">
-        <v>2.53</v>
+        <v>1.2</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
         <v>451.0</v>
       </c>
       <c r="D7" s="1">
-        <v>115.79</v>
+        <v>115.41</v>
       </c>
       <c r="E7" s="1">
         <v>116.664922395</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-394590.0</v>
+        <v>-565970.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-394590.0</v>
+        <v>-565970.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-394590.0</v>
+        <v>-565970.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.08</v>
+        <v>-0.12</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>2500000.0</v>
+        <v>748.0</v>
       </c>
       <c r="D8" s="1">
-        <v>101.951</v>
+        <v>105.745</v>
       </c>
       <c r="E8" s="1">
-        <v>100.13</v>
+        <v>105.9</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>45525.0</v>
+        <v>-115940.0</v>
       </c>
       <c r="J8" s="1">
-        <v>1.8186357734945</v>
+        <v>0</v>
       </c>
       <c r="K8">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2548775.0</v>
+        <v>-115940.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2566787.33</v>
+        <v>-115940.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.52</v>
+        <v>-0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" t="s">
         <v>54</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>101.174</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>26100.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>1.0426445620693</v>
+      </c>
+      <c r="K9">
+        <v>0.99</v>
+      </c>
+      <c r="L9" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>2464870.8</v>
+        <v>2529350.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2468242.47</v>
+        <v>2554033.56</v>
       </c>
       <c r="O9" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
         <v>57</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>103.329</v>
+      </c>
+      <c r="E10" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>38770.2</v>
+      </c>
+      <c r="J10" s="1">
+        <v>1.6017699115044</v>
+      </c>
+      <c r="K10">
+        <v>0.5</v>
+      </c>
+      <c r="L10" t="s">
         <v>58</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>1591665.44</v>
+        <v>2459230.2</v>
       </c>
       <c r="N10" s="1">
-        <v>1634512.94</v>
+        <v>2471031.03</v>
       </c>
       <c r="O10" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>101.283</v>
+      </c>
+      <c r="E11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>20220.08</v>
+      </c>
+      <c r="J11" s="1">
+        <v>1.283</v>
+      </c>
+      <c r="K11">
+        <v>3.03</v>
+      </c>
+      <c r="L11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>4512140.0</v>
+        <v>1596220.08</v>
       </c>
       <c r="N11" s="1">
-        <v>4560487.26</v>
+        <v>1643992.58</v>
       </c>
       <c r="O11" s="1">
-        <v>0.92</v>
+        <v>0.34</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
         <v>63</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>97.556</v>
+      </c>
+      <c r="E12" s="1">
+        <v>97.75</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>4496500.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-8924.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-0.19846547314578</v>
+      </c>
+      <c r="K12">
+        <v>1.26</v>
+      </c>
+      <c r="L12" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>2639851.38</v>
+        <v>4487576.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2654438.23</v>
+        <v>4545690.38</v>
       </c>
       <c r="O12" s="1">
-        <v>0.54</v>
+        <v>0.95</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
         <v>66</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>102.55</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="I13" s="1">
+        <v>54746.67</v>
+      </c>
+      <c r="J13" s="1">
+        <v>2.120473186868</v>
+      </c>
+      <c r="K13">
+        <v>0.87</v>
+      </c>
+      <c r="L13" t="s">
         <v>67</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>981930.0</v>
+        <v>2636560.5</v>
       </c>
       <c r="N13" s="1">
-        <v>997492.5</v>
+        <v>2658824.65</v>
       </c>
       <c r="O13" s="1">
-        <v>0.2</v>
+        <v>0.56</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
         <v>69</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>98.504</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-17439.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-1.7395875624327</v>
+      </c>
+      <c r="K14">
+        <v>1.93</v>
+      </c>
+      <c r="L14" t="s">
         <v>70</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>1583940.26</v>
+        <v>985040.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1620204.34</v>
+        <v>1004352.5</v>
       </c>
       <c r="O14" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
         <v>72</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>483000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>105.494</v>
+      </c>
+      <c r="E15" s="1">
+        <v>105.76043064</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>510822.88</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-1286.86</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-0.25191902132496</v>
+      </c>
+      <c r="K15">
+        <v>3.0</v>
+      </c>
+      <c r="L15" t="s">
         <v>73</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>5320939.14</v>
+        <v>509536.02</v>
       </c>
       <c r="N15" s="1">
-        <v>5363411.52</v>
+        <v>524046.15</v>
       </c>
       <c r="O15" s="1">
-        <v>1.09</v>
+        <v>0.11</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
         <v>75</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>97.582</v>
+      </c>
+      <c r="E16" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-129383.8</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-2.3746339921585</v>
+      </c>
+      <c r="K16">
+        <v>1.01</v>
+      </c>
+      <c r="L16" t="s">
         <v>76</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>1816427.32</v>
+        <v>5319194.82</v>
       </c>
       <c r="N16" s="1">
-        <v>1850851.05</v>
+        <v>5374159.07</v>
       </c>
       <c r="O16" s="1">
-        <v>0.38</v>
+        <v>1.12</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.94</v>
+      </c>
+      <c r="E17" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-13402.62</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-0.73385769809422</v>
+      </c>
+      <c r="K17">
+        <v>2.14</v>
+      </c>
+      <c r="L17" t="s">
         <v>79</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>3286239.0</v>
+        <v>1812921.48</v>
       </c>
       <c r="N17" s="1">
-        <v>3303145.85</v>
+        <v>1854370.46</v>
       </c>
       <c r="O17" s="1">
-        <v>0.67</v>
+        <v>0.39</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E18" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="I18" s="1">
+        <v>26518.41</v>
+      </c>
+      <c r="J18" s="1">
+        <v>0.81232545844714</v>
+      </c>
+      <c r="K18">
+        <v>0.81</v>
+      </c>
+      <c r="L18" t="s">
         <v>82</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>2027784.0</v>
+        <v>3291024.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2038015.51</v>
+        <v>3317876.05</v>
       </c>
       <c r="O18" s="1">
-        <v>0.41</v>
+        <v>0.69</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
         <v>84</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>92.087</v>
+      </c>
+      <c r="E19" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="I19" s="1">
+        <v>223982.4</v>
+      </c>
+      <c r="J19" s="1">
+        <v>12.430127758457</v>
+      </c>
+      <c r="K19">
+        <v>0.56</v>
+      </c>
+      <c r="L19" t="s">
         <v>85</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>3427973.69</v>
+        <v>2025914.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3431656.59</v>
+        <v>2038255.1</v>
       </c>
       <c r="O19" s="1">
-        <v>0.7</v>
+        <v>0.43</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
         <v>87</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>97.516</v>
+      </c>
+      <c r="E20" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="I20" s="1">
+        <v>3747.51</v>
+      </c>
+      <c r="J20" s="1">
+        <v>0.11026462140948</v>
+      </c>
+      <c r="K20">
+        <v>0.37</v>
+      </c>
+      <c r="L20" t="s">
         <v>88</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>3179950.21</v>
+        <v>3402398.82</v>
       </c>
       <c r="N20" s="1">
-        <v>3229133.06</v>
+        <v>3415288.99</v>
       </c>
       <c r="O20" s="1">
-        <v>0.65</v>
+        <v>0.71</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
         <v>90</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>98.219</v>
+      </c>
+      <c r="E21" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-18654.65</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-0.58784591107116</v>
+      </c>
+      <c r="K21">
+        <v>1.82</v>
+      </c>
+      <c r="L21" t="s">
         <v>91</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>4418016.4</v>
+        <v>3154736.48</v>
       </c>
       <c r="N21" s="1">
-        <v>4494718.07</v>
+        <v>3213956.64</v>
       </c>
       <c r="O21" s="1">
-        <v>0.91</v>
+        <v>0.67</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
         <v>93</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>103.796</v>
+      </c>
+      <c r="E22" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="I22" s="1">
+        <v>10852.3</v>
+      </c>
+      <c r="J22" s="1">
+        <v>0.24644201903938</v>
+      </c>
+      <c r="K22">
+        <v>2.17</v>
+      </c>
+      <c r="L22" t="s">
         <v>94</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>2279009.52</v>
+        <v>4414443.88</v>
       </c>
       <c r="N22" s="1">
-        <v>2309276.52</v>
+        <v>4506798.96</v>
       </c>
       <c r="O22" s="1">
-        <v>0.47</v>
+        <v>0.94</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
         <v>96</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>107.107</v>
+      </c>
+      <c r="E23" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-30592.79</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-1.3269219973354</v>
+      </c>
+      <c r="K23">
+        <v>1.82</v>
+      </c>
+      <c r="L23" t="s">
         <v>97</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>4351707.17</v>
+        <v>2274952.68</v>
       </c>
       <c r="N23" s="1">
-        <v>4357476.5</v>
+        <v>2313512.01</v>
       </c>
       <c r="O23" s="1">
-        <v>0.88</v>
+        <v>0.48</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
         <v>99</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>101.107</v>
+      </c>
+      <c r="E24" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="I24" s="1">
+        <v>49862.57</v>
+      </c>
+      <c r="J24" s="1">
+        <v>1.1528818438034</v>
+      </c>
+      <c r="K24">
+        <v>0.47</v>
+      </c>
+      <c r="L24" t="s">
         <v>100</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>3201682.41</v>
+        <v>4374899.89</v>
       </c>
       <c r="N24" s="1">
-        <v>3204852.83</v>
+        <v>4395092.56</v>
       </c>
       <c r="O24" s="1">
-        <v>0.65</v>
+        <v>0.92</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
         <v>102</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>97.769</v>
+      </c>
+      <c r="E25" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-73099.54</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-2.2413913114167</v>
+      </c>
+      <c r="K25">
+        <v>0.34</v>
+      </c>
+      <c r="L25" t="s">
         <v>103</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>2663828.49</v>
+        <v>3188247.09</v>
       </c>
       <c r="N25" s="1">
-        <v>2716230.43</v>
+        <v>3199343.55</v>
       </c>
       <c r="O25" s="1">
-        <v>0.55</v>
+        <v>0.67</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
         <v>105</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.479</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="I26" s="1">
+        <v>11034.96</v>
+      </c>
+      <c r="J26" s="1">
+        <v>0.41505220271711</v>
+      </c>
+      <c r="K26">
+        <v>2.25</v>
+      </c>
+      <c r="L26" t="s">
         <v>106</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>4617051.18</v>
+        <v>2669727.03</v>
       </c>
       <c r="N26" s="1">
-        <v>4799739.67</v>
+        <v>2729509.53</v>
       </c>
       <c r="O26" s="1">
-        <v>0.97</v>
+        <v>0.57</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
         <v>108</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>96.363</v>
+      </c>
+      <c r="E27" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="I27" s="1">
+        <v>1446503.31</v>
+      </c>
+      <c r="J27" s="1">
+        <v>46.260206648427</v>
+      </c>
+      <c r="K27">
+        <v>4.12</v>
+      </c>
+      <c r="L27" t="s">
         <v>109</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>1435159.55</v>
+        <v>4573387.98</v>
       </c>
       <c r="N27" s="1">
-        <v>1456483.33</v>
+        <v>4769079.21</v>
       </c>
       <c r="O27" s="1">
-        <v>0.3</v>
+        <v>1.0</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" t="s">
         <v>111</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.202</v>
+      </c>
+      <c r="E28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-11531.1</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-0.798</v>
+      </c>
+      <c r="K28">
+        <v>1.71</v>
+      </c>
+      <c r="L28" t="s">
         <v>112</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>705224.4</v>
+        <v>1433468.9</v>
       </c>
       <c r="N28" s="1">
-        <v>719050.3</v>
+        <v>1458204.49</v>
       </c>
       <c r="O28" s="1">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B29" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C29" s="1">
         <v>2950000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.118</v>
+        <v>100.335</v>
       </c>
       <c r="E29" s="1">
         <v>99.45524576</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2933929.75</v>
       </c>
       <c r="I29" s="1">
-        <v>19551.25</v>
+        <v>25952.75</v>
       </c>
       <c r="J29" s="1">
-        <v>0.66638439451388</v>
+        <v>0.88457298611189</v>
       </c>
       <c r="K29">
-        <v>0.08</v>
+        <v>0.42</v>
       </c>
       <c r="L29" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="M29" s="1">
-        <v>2953481.0</v>
+        <v>2959882.5</v>
       </c>
       <c r="N29" s="1">
-        <v>2955934.42</v>
+        <v>2972149.58</v>
       </c>
       <c r="O29" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C30" s="1">
         <v>1713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.237</v>
+        <v>101.036</v>
       </c>
       <c r="E30" s="1">
         <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1713000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>21189.81</v>
+        <v>17746.68</v>
       </c>
       <c r="J30" s="1">
-        <v>1.237</v>
+        <v>1.036</v>
       </c>
       <c r="K30">
-        <v>1.14</v>
+        <v>1.42</v>
       </c>
       <c r="L30" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="M30" s="1">
-        <v>1734189.81</v>
+        <v>1730746.68</v>
       </c>
       <c r="N30" s="1">
-        <v>1753698.98</v>
+        <v>1755133.14</v>
       </c>
       <c r="O30" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C31" s="1">
         <v>2247000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.809</v>
+        <v>99.135</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2247000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-4291.77</v>
+        <v>-19436.55</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.191</v>
+        <v>-0.865</v>
       </c>
       <c r="K31">
-        <v>1.87</v>
+        <v>2.16</v>
       </c>
       <c r="L31" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M31" s="1">
-        <v>2242708.23</v>
+        <v>2227563.45</v>
       </c>
       <c r="N31" s="1">
-        <v>2284652.23</v>
+        <v>2276061.2</v>
       </c>
       <c r="O31" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C32" s="1">
         <v>2282000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>102.486</v>
+        <v>102.102</v>
       </c>
       <c r="E32" s="1">
         <v>103.51827695</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>2362287.08</v>
       </c>
       <c r="I32" s="1">
-        <v>-23556.56</v>
+        <v>-32319.44</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.99719294066494</v>
+        <v>-1.3681419279489</v>
       </c>
       <c r="K32">
-        <v>2.52</v>
+        <v>2.84</v>
       </c>
       <c r="L32" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="M32" s="1">
-        <v>2338730.52</v>
+        <v>2329967.64</v>
       </c>
       <c r="N32" s="1">
-        <v>2396319.33</v>
+        <v>2394846.17</v>
       </c>
       <c r="O32" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C33" s="1">
         <v>791000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.741</v>
+        <v>102.412</v>
       </c>
       <c r="E33" s="1">
         <v>100.39127686</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>794095.0</v>
       </c>
       <c r="I33" s="1">
-        <v>18586.31</v>
+        <v>15983.92</v>
       </c>
       <c r="J33" s="1">
-        <v>2.3405650457439</v>
+        <v>2.0128473293498</v>
       </c>
       <c r="K33">
-        <v>0.82</v>
+        <v>1.12</v>
       </c>
       <c r="L33" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="M33" s="1">
-        <v>812681.31</v>
+        <v>810078.92</v>
       </c>
       <c r="N33" s="1">
-        <v>819176.85</v>
+        <v>818936.47</v>
       </c>
       <c r="O33" s="1">
         <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>128</v>
+      </c>
+      <c r="B34" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C34" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>103.174</v>
+        <v>102.939</v>
       </c>
       <c r="E34" s="1">
         <v>103.60736833</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1864932.63</v>
       </c>
       <c r="I34" s="1">
-        <v>-7800.63</v>
+        <v>-12030.63</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.4182794528079</v>
+        <v>-0.64509729769702</v>
       </c>
       <c r="K34">
-        <v>2.84</v>
+        <v>3.12</v>
       </c>
       <c r="L34" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M34" s="1">
-        <v>1857132.0</v>
+        <v>1852902.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1908185.42</v>
+        <v>1909010.22</v>
       </c>
       <c r="O34" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>131</v>
+      </c>
+      <c r="B35" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C35" s="1">
         <v>2724000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.726</v>
+        <v>98.738</v>
       </c>
       <c r="E35" s="1">
         <v>93.54200514</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2548084.22</v>
       </c>
       <c r="I35" s="1">
-        <v>141212.02</v>
+        <v>141538.9</v>
       </c>
       <c r="J35" s="1">
-        <v>5.5418898202666</v>
+        <v>5.554718281643</v>
       </c>
       <c r="K35">
-        <v>0.45</v>
+        <v>0.62</v>
       </c>
       <c r="L35" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="M35" s="1">
-        <v>2689296.24</v>
+        <v>2689623.12</v>
       </c>
       <c r="N35" s="1">
-        <v>2701423.64</v>
+        <v>2706414.9</v>
       </c>
       <c r="O35" s="1">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C36" s="1">
         <v>2700000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.684</v>
+        <v>100.497</v>
       </c>
       <c r="E36" s="1">
         <v>97.99</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2645730.0</v>
       </c>
       <c r="I36" s="1">
-        <v>72738.0</v>
+        <v>67689.0</v>
       </c>
       <c r="J36" s="1">
-        <v>2.7492601285845</v>
+        <v>2.5584243290132</v>
       </c>
       <c r="K36">
-        <v>0.11</v>
+        <v>0.39</v>
       </c>
       <c r="L36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="M36" s="1">
-        <v>2718468.0</v>
+        <v>2713419.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2721468.0</v>
+        <v>2723919.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="C37" s="1">
         <v>4233000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>104.09</v>
+        <v>104.21</v>
       </c>
       <c r="E37" s="1">
         <v>100.83408623</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>4268306.87</v>
       </c>
       <c r="I37" s="1">
-        <v>137822.83</v>
+        <v>142902.43</v>
       </c>
       <c r="J37" s="1">
-        <v>3.2289812845626</v>
+        <v>3.3479886604311</v>
       </c>
       <c r="K37">
-        <v>3.05</v>
+        <v>3.51</v>
       </c>
       <c r="L37" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="M37" s="1">
-        <v>4406129.7</v>
+        <v>4411209.3</v>
       </c>
       <c r="N37" s="1">
-        <v>4535148.01</v>
+        <v>4559628.86</v>
       </c>
       <c r="O37" s="1">
-        <v>0.92</v>
+        <v>0.95</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>140</v>
+      </c>
+      <c r="B38" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C38" s="1">
         <v>2377000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>101.516</v>
+        <v>102.018</v>
       </c>
       <c r="E38" s="1">
         <v>100.1633029</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2380881.71</v>
       </c>
       <c r="I38" s="1">
-        <v>32153.61</v>
+        <v>44086.15</v>
       </c>
       <c r="J38" s="1">
-        <v>1.3504917050247</v>
+        <v>1.8516732609954</v>
       </c>
       <c r="K38">
-        <v>0.41</v>
+        <v>0.78</v>
       </c>
       <c r="L38" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="M38" s="1">
-        <v>2413035.32</v>
+        <v>2424967.86</v>
       </c>
       <c r="N38" s="1">
-        <v>2422744.65</v>
+        <v>2443422.62</v>
       </c>
       <c r="O38" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B39" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C39" s="1">
         <v>5123000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.816</v>
+        <v>103.001</v>
       </c>
       <c r="E39" s="1">
         <v>102.84970974</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>5268990.63</v>
       </c>
       <c r="I39" s="1">
-        <v>-1726.95</v>
+        <v>7750.6</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.032775727293332</v>
+        <v>0.14709838267448</v>
       </c>
       <c r="K39">
-        <v>3.29</v>
+        <v>3.71</v>
       </c>
       <c r="L39" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="M39" s="1">
-        <v>5267263.68</v>
+        <v>5276741.23</v>
       </c>
       <c r="N39" s="1">
-        <v>5435895.76</v>
+        <v>5466719.15</v>
       </c>
       <c r="O39" s="1">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>146</v>
+      </c>
+      <c r="B40" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C40" s="1">
         <v>2472000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>96.299</v>
+        <v>94.86</v>
       </c>
       <c r="E40" s="1">
         <v>100.08024879</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2473983.75</v>
       </c>
       <c r="I40" s="1">
-        <v>-93472.47</v>
+        <v>-129044.55</v>
       </c>
       <c r="J40" s="1">
-        <v>-3.7782168132673</v>
+        <v>-5.2160629591848</v>
       </c>
       <c r="K40">
-        <v>3.42</v>
+        <v>0.31</v>
       </c>
       <c r="L40" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="M40" s="1">
-        <v>2380511.28</v>
+        <v>2344939.2</v>
       </c>
       <c r="N40" s="1">
-        <v>2465108.61</v>
+        <v>2352629.87</v>
       </c>
       <c r="O40" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>149</v>
+      </c>
+      <c r="B41" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C41" s="1">
         <v>3348000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.909</v>
+        <v>100.089</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3348000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-3046.68</v>
+        <v>2979.72</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.091</v>
+        <v>0.089</v>
       </c>
       <c r="K41">
-        <v>2.37</v>
+        <v>2.64</v>
       </c>
       <c r="L41" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="M41" s="1">
-        <v>3344953.32</v>
+        <v>3350979.72</v>
       </c>
       <c r="N41" s="1">
-        <v>3424293.95</v>
+        <v>3439387.85</v>
       </c>
       <c r="O41" s="1">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B42" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="C42" s="1">
         <v>1897000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.268</v>
+        <v>103.429</v>
       </c>
       <c r="E42" s="1">
         <v>102.70391249</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1948293.22</v>
       </c>
       <c r="I42" s="1">
-        <v>10700.74</v>
+        <v>13754.91</v>
       </c>
       <c r="J42" s="1">
-        <v>0.54923662876577</v>
+        <v>0.70599794008419</v>
       </c>
       <c r="K42">
-        <v>0.14</v>
+        <v>0.51</v>
       </c>
       <c r="L42" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="M42" s="1">
-        <v>1958993.96</v>
+        <v>1962048.13</v>
       </c>
       <c r="N42" s="1">
-        <v>1961734.07</v>
+        <v>1971638.52</v>
       </c>
       <c r="O42" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B43" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C43" s="1">
         <v>972000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>102.096</v>
+        <v>102.281</v>
       </c>
       <c r="E43" s="1">
         <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>972000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>20373.12</v>
+        <v>22171.32</v>
       </c>
       <c r="J43" s="1">
-        <v>2.096</v>
+        <v>2.281</v>
       </c>
       <c r="K43">
-        <v>0.13</v>
+        <v>0.52</v>
       </c>
       <c r="L43" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>992373.12</v>
+        <v>994171.32</v>
       </c>
       <c r="N43" s="1">
-        <v>993672.5</v>
+        <v>999183.2</v>
       </c>
       <c r="O43" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>158</v>
+      </c>
+      <c r="B44" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="C44" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.513</v>
+        <v>106.724</v>
       </c>
       <c r="E44" s="1">
         <v>101.486</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>2537150.0</v>
       </c>
       <c r="I44" s="1">
-        <v>125675.0</v>
+        <v>130950.0</v>
       </c>
       <c r="J44" s="1">
-        <v>4.9533925861695</v>
+        <v>5.1613030368721</v>
       </c>
       <c r="K44">
-        <v>6.47</v>
+        <v>6.9</v>
       </c>
       <c r="L44" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="M44" s="1">
-        <v>2662825.0</v>
+        <v>2668100.0</v>
       </c>
       <c r="N44" s="1">
-        <v>2824640.07</v>
+        <v>2840702.74</v>
       </c>
       <c r="O44" s="1">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>161</v>
+      </c>
+      <c r="B45" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C45" s="1">
         <v>1936000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.368</v>
+        <v>100.463</v>
       </c>
       <c r="E45" s="1">
         <v>100.10319267</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1937997.81</v>
       </c>
       <c r="I45" s="1">
-        <v>5126.67</v>
+        <v>6965.87</v>
       </c>
       <c r="J45" s="1">
-        <v>0.26453435465956</v>
+        <v>0.35943642268615</v>
       </c>
       <c r="K45">
-        <v>1.69</v>
+        <v>1.95</v>
       </c>
       <c r="L45" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="M45" s="1">
-        <v>1943124.48</v>
+        <v>1944963.68</v>
       </c>
       <c r="N45" s="1">
-        <v>1975821.37</v>
+        <v>1982769.46</v>
       </c>
       <c r="O45" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>164</v>
+      </c>
+      <c r="B46" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C46" s="1">
         <v>2700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.523</v>
+        <v>98.05</v>
       </c>
       <c r="E46" s="1">
         <v>96.84</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>2614680.0</v>
       </c>
       <c r="I46" s="1">
-        <v>18441.0</v>
+        <v>32670.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.70528707145808</v>
+        <v>1.2494836844279</v>
       </c>
       <c r="K46">
-        <v>0.11</v>
+        <v>0.38</v>
       </c>
       <c r="L46" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="M46" s="1">
-        <v>2633121.0</v>
+        <v>2647350.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2636046.0</v>
+        <v>2657587.5</v>
       </c>
       <c r="O46" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>167</v>
+      </c>
+      <c r="B47" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="C47" s="1">
         <v>2170000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.386</v>
+        <v>97.763</v>
       </c>
       <c r="E47" s="1">
         <v>92.4965576</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2007175.3</v>
       </c>
       <c r="I47" s="1">
-        <v>106100.9</v>
+        <v>114281.8</v>
       </c>
       <c r="J47" s="1">
-        <v>5.2860803936756</v>
+        <v>5.6936631294735</v>
       </c>
       <c r="K47">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="L47" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="M47" s="1">
-        <v>2113276.2</v>
+        <v>2121457.1</v>
       </c>
       <c r="N47" s="1">
-        <v>2131736.27</v>
+        <v>2143684.53</v>
       </c>
       <c r="O47" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="C48" s="1">
         <v>4063000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.755</v>
+        <v>98.46</v>
       </c>
       <c r="E48" s="1">
         <v>97.961492</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3980175.42</v>
       </c>
       <c r="I48" s="1">
-        <v>32240.23</v>
+        <v>20254.38</v>
       </c>
       <c r="J48" s="1">
-        <v>0.8100203281995</v>
+        <v>0.50888159095259</v>
       </c>
       <c r="K48">
-        <v>1.41</v>
+        <v>1.74</v>
       </c>
       <c r="L48" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="M48" s="1">
-        <v>4012415.65</v>
+        <v>4000429.8</v>
       </c>
       <c r="N48" s="1">
-        <v>4069854.23</v>
+        <v>4071226.18</v>
       </c>
       <c r="O48" s="1">
-        <v>0.83</v>
+        <v>0.85</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>173</v>
+      </c>
+      <c r="B49" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C49" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>90.646</v>
+        <v>90.477</v>
       </c>
       <c r="E49" s="1">
         <v>89.54278944</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1611770.21</v>
       </c>
       <c r="I49" s="1">
-        <v>19857.79</v>
+        <v>16815.79</v>
       </c>
       <c r="J49" s="1">
-        <v>1.2320484568331</v>
+        <v>1.0433118750842</v>
       </c>
       <c r="K49">
-        <v>2.77</v>
+        <v>2.98</v>
       </c>
       <c r="L49" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="M49" s="1">
-        <v>1631628.0</v>
+        <v>1628586.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1681559.51</v>
+        <v>1682216.14</v>
       </c>
       <c r="O49" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>176</v>
+      </c>
+      <c r="B50" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C50" s="1">
         <v>2477000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.129</v>
+        <v>98.997</v>
       </c>
       <c r="E50" s="1">
         <v>100.00201776</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2477049.98</v>
       </c>
       <c r="I50" s="1">
-        <v>-21624.65</v>
+        <v>-24894.29</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.87300014834582</v>
+        <v>-1.0049974849518</v>
       </c>
       <c r="K50">
-        <v>0.24</v>
+        <v>0.45</v>
       </c>
       <c r="L50" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="M50" s="1">
-        <v>2455425.33</v>
+        <v>2452155.69</v>
       </c>
       <c r="N50" s="1">
-        <v>2461359.81</v>
+        <v>2463250.59</v>
       </c>
       <c r="O50" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>179</v>
+      </c>
+      <c r="B51" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="C51" s="1">
         <v>3207000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>102.609</v>
+        <v>102.64</v>
       </c>
       <c r="E51" s="1">
         <v>102.084372</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>3273845.81</v>
       </c>
       <c r="I51" s="1">
-        <v>16824.82</v>
+        <v>17818.98</v>
       </c>
       <c r="J51" s="1">
-        <v>0.51391607841177</v>
+        <v>0.54428281092444</v>
       </c>
       <c r="K51">
-        <v>0.14</v>
+        <v>0.5</v>
       </c>
       <c r="L51" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="M51" s="1">
-        <v>3290670.63</v>
+        <v>3291664.79</v>
       </c>
       <c r="N51" s="1">
-        <v>3295213.88</v>
+        <v>3307566.17</v>
       </c>
       <c r="O51" s="1">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>182</v>
+      </c>
+      <c r="B52" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="C52" s="1">
         <v>1923000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>101.364</v>
+        <v>101.623</v>
       </c>
       <c r="E52" s="1">
         <v>100.24366355</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>1927685.65</v>
       </c>
       <c r="I52" s="1">
-        <v>21544.07</v>
+        <v>26524.64</v>
       </c>
       <c r="J52" s="1">
-        <v>1.1176132374073</v>
+        <v>1.3759836828167</v>
       </c>
       <c r="K52">
-        <v>2.41</v>
+        <v>2.72</v>
       </c>
       <c r="L52" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="M52" s="1">
-        <v>1949229.72</v>
+        <v>1954210.29</v>
       </c>
       <c r="N52" s="1">
-        <v>1995648.8</v>
+        <v>2006505.21</v>
       </c>
       <c r="O52" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>185</v>
+      </c>
+      <c r="B53" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C53" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>101.245</v>
+        <v>100.274</v>
       </c>
       <c r="E53" s="1">
         <v>99.8308825</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1597294.12</v>
       </c>
       <c r="I53" s="1">
-        <v>22625.88</v>
+        <v>7089.88</v>
       </c>
       <c r="J53" s="1">
-        <v>1.4165130714937</v>
+        <v>0.44386815873335</v>
       </c>
       <c r="K53">
-        <v>1.41</v>
+        <v>1.7</v>
       </c>
       <c r="L53" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="M53" s="1">
-        <v>1619920.0</v>
+        <v>1604384.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1642473.42</v>
+        <v>1631540.16</v>
       </c>
       <c r="O53" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>188</v>
+      </c>
+      <c r="B54" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="C54" s="1">
         <v>1582000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.757</v>
+        <v>100.777</v>
       </c>
       <c r="E54" s="1">
         <v>100.16979772</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1584686.2</v>
       </c>
       <c r="I54" s="1">
-        <v>9289.54</v>
+        <v>9605.94</v>
       </c>
       <c r="J54" s="1">
-        <v>0.58620690960772</v>
+        <v>0.60617300762763</v>
       </c>
       <c r="K54">
-        <v>0.59</v>
+        <v>0.91</v>
       </c>
       <c r="L54" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="M54" s="1">
-        <v>1593975.74</v>
+        <v>1594292.14</v>
       </c>
       <c r="N54" s="1">
-        <v>1603368.87</v>
+        <v>1608629.02</v>
       </c>
       <c r="O54" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>191</v>
+      </c>
+      <c r="B55" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="C55" s="1">
         <v>4300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.145</v>
+        <v>95.413</v>
       </c>
       <c r="E55" s="1">
         <v>91.58588302</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>3938192.97</v>
       </c>
       <c r="I55" s="1">
-        <v>153042.03</v>
+        <v>164566.03</v>
       </c>
       <c r="J55" s="1">
-        <v>3.8860977906829</v>
+        <v>4.1787193073985</v>
       </c>
       <c r="K55">
-        <v>1.13</v>
+        <v>1.24</v>
       </c>
       <c r="L55" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>4091235.0</v>
+        <v>4102759.0</v>
       </c>
       <c r="N55" s="1">
-        <v>4139771.99</v>
+        <v>4156008.32</v>
       </c>
       <c r="O55" s="1">
-        <v>0.84</v>
+        <v>0.87</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>194</v>
+      </c>
+      <c r="B56" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="C56" s="1">
         <v>1547000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.42</v>
+        <v>100.551</v>
       </c>
       <c r="E56" s="1">
         <v>100.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1547000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-8972.6</v>
+        <v>8523.97</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.58</v>
+        <v>0.551</v>
       </c>
       <c r="K56">
-        <v>0.12</v>
+        <v>0.42</v>
       </c>
       <c r="L56" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="M56" s="1">
-        <v>1538027.4</v>
+        <v>1555523.97</v>
       </c>
       <c r="N56" s="1">
-        <v>1539876.68</v>
+        <v>1561996.45</v>
       </c>
       <c r="O56" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>197</v>
+      </c>
+      <c r="B57" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="C57" s="1">
         <v>2994000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>91.904</v>
+        <v>89.819</v>
       </c>
       <c r="E57" s="1">
         <v>100.6600501</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>3013761.9</v>
       </c>
       <c r="I57" s="1">
-        <v>-262156.14</v>
+        <v>-324581.04</v>
       </c>
       <c r="J57" s="1">
-        <v>-8.6986347527985</v>
+        <v>-10.769962948964</v>
       </c>
       <c r="K57">
-        <v>0.14</v>
+        <v>0.49</v>
       </c>
       <c r="L57" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="M57" s="1">
-        <v>2751605.76</v>
+        <v>2689180.86</v>
       </c>
       <c r="N57" s="1">
-        <v>2755764.09</v>
+        <v>2703735.03</v>
       </c>
       <c r="O57" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>200</v>
+      </c>
+      <c r="B58" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="C58" s="1">
         <v>4400000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.435</v>
+        <v>98.456</v>
       </c>
       <c r="E58" s="1">
         <v>91.49876455</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>4025945.64</v>
       </c>
       <c r="I58" s="1">
-        <v>305194.36</v>
+        <v>306118.36</v>
       </c>
       <c r="J58" s="1">
-        <v>7.5806875524529</v>
+        <v>7.6036386820166</v>
       </c>
       <c r="K58">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="L58" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="M58" s="1">
-        <v>4331140.0</v>
+        <v>4332064.0</v>
       </c>
       <c r="N58" s="1">
-        <v>4338372.88</v>
+        <v>4342913.32</v>
       </c>
       <c r="O58" s="1">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>203</v>
+      </c>
+      <c r="B59" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C59" s="1">
         <v>3100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.25</v>
+        <v>100.48</v>
       </c>
       <c r="E59" s="1">
         <v>101.46012484</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>3145263.87</v>
       </c>
       <c r="I59" s="1">
-        <v>-6513.87</v>
+        <v>-30383.87</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.20710090692645</v>
+        <v>-0.96601974447378</v>
       </c>
       <c r="K59">
-        <v>0.48</v>
+        <v>0.73</v>
       </c>
       <c r="L59" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="M59" s="1">
-        <v>3138750.0</v>
+        <v>3114880.0</v>
       </c>
       <c r="N59" s="1">
-        <v>3153676.71</v>
+        <v>3137662.88</v>
       </c>
       <c r="O59" s="1">
-        <v>0.64</v>
+        <v>0.66</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>206</v>
+      </c>
+      <c r="B60" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="C60" s="1">
         <v>2876000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>88.185</v>
+        <v>87.315</v>
       </c>
       <c r="E60" s="1">
         <v>98.46638108</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>2831893.12</v>
       </c>
       <c r="I60" s="1">
-        <v>-295692.52</v>
+        <v>-320713.72</v>
       </c>
       <c r="J60" s="1">
-        <v>-10.44151412042</v>
+        <v>-11.32506441486</v>
       </c>
       <c r="K60">
-        <v>1.53</v>
+        <v>1.8</v>
       </c>
       <c r="L60" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="M60" s="1">
-        <v>2536200.6</v>
+        <v>2511179.4</v>
       </c>
       <c r="N60" s="1">
-        <v>2580209.39</v>
+        <v>2562977.36</v>
       </c>
       <c r="O60" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>209</v>
+      </c>
+      <c r="B61" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C61" s="1">
         <v>3611000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>106.062</v>
+        <v>105.933</v>
       </c>
       <c r="E61" s="1">
         <v>106.49917419</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>3845685.18</v>
       </c>
       <c r="I61" s="1">
-        <v>-15786.36</v>
+        <v>-20444.55</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.41049538017566</v>
+        <v>-0.53162307997349</v>
       </c>
       <c r="K61">
-        <v>4.38</v>
+        <v>4.98</v>
       </c>
       <c r="L61" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="M61" s="1">
-        <v>3829898.82</v>
+        <v>3825240.63</v>
       </c>
       <c r="N61" s="1">
-        <v>3987905.01</v>
+        <v>4005192.12</v>
       </c>
       <c r="O61" s="1">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>212</v>
+      </c>
+      <c r="B62" t="s">
         <v>213</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>4172000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>101.482</v>
+        <v>100.756</v>
       </c>
       <c r="E62" s="1">
-        <v>100.76860067</v>
+        <v>100.0</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>4204066.02</v>
+        <v>690000.0</v>
       </c>
       <c r="I62" s="1">
-        <v>29763.02</v>
+        <v>5216.4</v>
       </c>
       <c r="J62" s="1">
-        <v>0.707957959233</v>
+        <v>0.756</v>
       </c>
       <c r="K62">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>0.0</v>
+      </c>
+      <c r="L62">
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>4233829.04</v>
+        <v>695216.4</v>
       </c>
       <c r="N62" s="1">
-        <v>4334072.93</v>
+        <v>695216.4</v>
       </c>
       <c r="O62" s="1">
-        <v>0.88</v>
+        <v>0.15</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>214</v>
+      </c>
+      <c r="B63" t="s">
+        <v>215</v>
+      </c>
+      <c r="C63" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>101.111</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="I63" s="1">
+        <v>14284.9</v>
+      </c>
+      <c r="J63" s="1">
+        <v>0.3397877181767</v>
+      </c>
+      <c r="K63">
+        <v>0.18</v>
+      </c>
+      <c r="L63" t="s">
         <v>216</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>1959204.0</v>
+        <v>4218350.92</v>
       </c>
       <c r="N63" s="1">
-        <v>2002270.67</v>
+        <v>4225883.7</v>
       </c>
       <c r="O63" s="1">
-        <v>0.41</v>
+        <v>0.88</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>217</v>
+      </c>
+      <c r="B64" t="s">
+        <v>218</v>
+      </c>
+      <c r="C64" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>103.273</v>
+      </c>
+      <c r="E64" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-16834.95</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-0.8506702010051</v>
+      </c>
+      <c r="K64">
+        <v>2.62</v>
+      </c>
+      <c r="L64" t="s">
         <v>219</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>1867739.0</v>
+        <v>1962187.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1954444.82</v>
+        <v>2011982.83</v>
       </c>
       <c r="O64" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>220</v>
+      </c>
+      <c r="B65" t="s">
+        <v>221</v>
+      </c>
+      <c r="C65" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>109.614</v>
+      </c>
+      <c r="E65" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-32331.17</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-1.7054381151266</v>
+      </c>
+      <c r="K65">
+        <v>5.46</v>
+      </c>
+      <c r="L65" t="s">
         <v>222</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>1609732.46</v>
+        <v>1863438.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1677877.65</v>
+        <v>1956315.05</v>
       </c>
       <c r="O65" s="1">
-        <v>0.34</v>
+        <v>0.41</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>223</v>
+      </c>
+      <c r="B66" t="s">
+        <v>224</v>
+      </c>
+      <c r="C66" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>101.671</v>
+      </c>
+      <c r="E66" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-2316.79</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-0.14383281756699</v>
+      </c>
+      <c r="K66">
+        <v>4.57</v>
+      </c>
+      <c r="L66" t="s">
         <v>225</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>2798589.64</v>
+        <v>1608435.22</v>
       </c>
       <c r="N66" s="1">
-        <v>2830713.03</v>
+        <v>1680697.95</v>
       </c>
       <c r="O66" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>226</v>
+      </c>
+      <c r="B67" t="s">
+        <v>227</v>
+      </c>
+      <c r="C67" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>96.065</v>
+      </c>
+      <c r="E67" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="I67" s="1">
+        <v>75929.99</v>
+      </c>
+      <c r="J67" s="1">
+        <v>2.7782544905671</v>
+      </c>
+      <c r="K67">
+        <v>1.29</v>
+      </c>
+      <c r="L67" t="s">
         <v>228</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>2072680.0</v>
+        <v>2808940.6</v>
       </c>
       <c r="N67" s="1">
-        <v>2160577.26</v>
+        <v>2846749.54</v>
       </c>
       <c r="O67" s="1">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>229</v>
+      </c>
+      <c r="B68" t="s">
+        <v>230</v>
+      </c>
+      <c r="C68" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>103.495</v>
+      </c>
+      <c r="E68" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="I68" s="1">
+        <v>598.1</v>
+      </c>
+      <c r="J68" s="1">
+        <v>0.02890346739642</v>
+      </c>
+      <c r="K68">
+        <v>4.68</v>
+      </c>
+      <c r="L68" t="s">
         <v>231</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>2853510.92</v>
+        <v>2069900.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2910672.6</v>
+        <v>2163413.7</v>
       </c>
       <c r="O68" s="1">
-        <v>0.59</v>
+        <v>0.45</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>232</v>
+      </c>
+      <c r="B69" t="s">
+        <v>233</v>
+      </c>
+      <c r="C69" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.625</v>
+      </c>
+      <c r="E69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>17706.25</v>
+      </c>
+      <c r="J69" s="1">
+        <v>0.625</v>
+      </c>
+      <c r="K69">
+        <v>2.29</v>
+      </c>
+      <c r="L69" t="s">
         <v>234</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>3755331.99</v>
+        <v>2850706.25</v>
       </c>
       <c r="N69" s="1">
-        <v>3854535.99</v>
+        <v>2915540.64</v>
       </c>
       <c r="O69" s="1">
-        <v>0.78</v>
+        <v>0.61</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>235</v>
+      </c>
+      <c r="B70" t="s">
+        <v>236</v>
+      </c>
+      <c r="C70" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>105.577</v>
+      </c>
+      <c r="E70" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-11848.61</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-0.31575733573285</v>
+      </c>
+      <c r="K70">
+        <v>3.24</v>
+      </c>
+      <c r="L70" t="s">
         <v>237</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>1019289.96</v>
+        <v>3740593.11</v>
       </c>
       <c r="N70" s="1">
-        <v>1026864.63</v>
+        <v>3855297.74</v>
       </c>
       <c r="O70" s="1">
-        <v>0.21</v>
+        <v>0.81</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>238</v>
+      </c>
+      <c r="B71" t="s">
+        <v>239</v>
+      </c>
+      <c r="C71" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>103.156</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>31181.28</v>
+      </c>
+      <c r="J71" s="1">
+        <v>3.156</v>
+      </c>
+      <c r="K71">
+        <v>1.09</v>
+      </c>
+      <c r="L71" t="s">
         <v>240</v>
       </c>
-      <c r="B71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>2636686.0</v>
+        <v>1019181.28</v>
       </c>
       <c r="N71" s="1">
-        <v>2672462.71</v>
+        <v>1029912.06</v>
       </c>
       <c r="O71" s="1">
-        <v>0.54</v>
+        <v>0.22</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>241</v>
+      </c>
+      <c r="B72" t="s">
+        <v>242</v>
+      </c>
+      <c r="C72" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.411</v>
+      </c>
+      <c r="E72" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="I72" s="1">
+        <v>2052.07</v>
+      </c>
+      <c r="J72" s="1">
+        <v>0.077888240056181</v>
+      </c>
+      <c r="K72">
+        <v>1.66</v>
+      </c>
+      <c r="L72" t="s">
         <v>243</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>2365425.3</v>
+        <v>2636686.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2369858.16</v>
+        <v>2679764.08</v>
       </c>
       <c r="O72" s="1">
-        <v>0.48</v>
+        <v>0.56</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>244</v>
+      </c>
+      <c r="B73" t="s">
+        <v>245</v>
+      </c>
+      <c r="C73" s="1">
+        <v>2317000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>102.355</v>
+      </c>
+      <c r="E73" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>2340170.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>31395.35</v>
+      </c>
+      <c r="J73" s="1">
+        <v>1.3415841584158</v>
+      </c>
+      <c r="K73">
+        <v>0.49</v>
+      </c>
+      <c r="L73" t="s">
         <v>246</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>2166659.78</v>
+        <v>2371565.35</v>
       </c>
       <c r="N73" s="1">
-        <v>2168626.89</v>
+        <v>2382825.02</v>
       </c>
       <c r="O73" s="1">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>247</v>
+      </c>
+      <c r="B74" t="s">
+        <v>248</v>
+      </c>
+      <c r="C74" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.834</v>
+      </c>
+      <c r="E74" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-48328.72</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-2.1834655334067</v>
+      </c>
+      <c r="K74">
+        <v>0.31</v>
+      </c>
+      <c r="L74" t="s">
         <v>249</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>4594860.0</v>
+        <v>2165066.42</v>
       </c>
       <c r="N74" s="1">
-        <v>4620391.25</v>
+        <v>2171951.31</v>
       </c>
       <c r="O74" s="1">
-        <v>0.94</v>
+        <v>0.45</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>250</v>
+      </c>
+      <c r="B75" t="s">
+        <v>251</v>
+      </c>
+      <c r="C75" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>102.152</v>
+      </c>
+      <c r="E75" s="1">
+        <v>101.20555556</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>4554250.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>42590.0</v>
+      </c>
+      <c r="J75" s="1">
+        <v>0.93517044518856</v>
+      </c>
+      <c r="K75">
+        <v>0.87</v>
+      </c>
+      <c r="L75" t="s">
         <v>252</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>1838855.98</v>
+        <v>4596840.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1885439.43</v>
+        <v>4635808.75</v>
       </c>
       <c r="O75" s="1">
-        <v>0.38</v>
+        <v>0.97</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>253</v>
+      </c>
+      <c r="B76" t="s">
+        <v>254</v>
+      </c>
+      <c r="C76" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.553</v>
+      </c>
+      <c r="E76" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="I76" s="1">
+        <v>2164.02</v>
+      </c>
+      <c r="J76" s="1">
+        <v>0.11671889015644</v>
+      </c>
+      <c r="K76">
+        <v>0.19</v>
+      </c>
+      <c r="L76" t="s">
         <v>255</v>
       </c>
-      <c r="B76" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>1983634.73</v>
+        <v>1856208.38</v>
       </c>
       <c r="N76" s="1">
-        <v>1985560.7</v>
+        <v>1859632.01</v>
       </c>
       <c r="O76" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>256</v>
+      </c>
+      <c r="B77" t="s">
+        <v>257</v>
+      </c>
+      <c r="C77" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>99.719</v>
+      </c>
+      <c r="E77" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-6297.7</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-0.31778781852789</v>
+      </c>
+      <c r="K77">
+        <v>0.34</v>
+      </c>
+      <c r="L77" t="s">
         <v>258</v>
       </c>
-      <c r="B77" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>1469456.1</v>
+        <v>1975433.39</v>
       </c>
       <c r="N77" s="1">
-        <v>1492057.35</v>
+        <v>1982174.29</v>
       </c>
       <c r="O77" s="1">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>259</v>
+      </c>
+      <c r="B78" t="s">
+        <v>260</v>
+      </c>
+      <c r="C78" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.934</v>
+      </c>
+      <c r="E78" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>9508.12</v>
+      </c>
+      <c r="J78" s="1">
+        <v>0.934</v>
+      </c>
+      <c r="K78">
+        <v>0.26</v>
+      </c>
+      <c r="L78" t="s">
         <v>261</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>1643967.08</v>
+        <v>1027508.12</v>
       </c>
       <c r="N78" s="1">
-        <v>1647078.92</v>
+        <v>1030159.16</v>
       </c>
       <c r="O78" s="1">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>262</v>
+      </c>
+      <c r="B79" t="s">
+        <v>263</v>
+      </c>
+      <c r="C79" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.202</v>
+      </c>
+      <c r="E79" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="I79" s="1">
+        <v>9151.2</v>
+      </c>
+      <c r="J79" s="1">
+        <v>0.62515959973718</v>
+      </c>
+      <c r="K79">
+        <v>1.91</v>
+      </c>
+      <c r="L79" t="s">
         <v>264</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>3651123.0</v>
+        <v>1472969.4</v>
       </c>
       <c r="N79" s="1">
-        <v>3699476.42</v>
+        <v>1501083.15</v>
       </c>
       <c r="O79" s="1">
-        <v>0.75</v>
+        <v>0.31</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>265</v>
+      </c>
+      <c r="B80" t="s">
+        <v>266</v>
+      </c>
+      <c r="C80" s="1">
+        <v>5400000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.497</v>
+      </c>
+      <c r="E80" s="1">
+        <v>97.597</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>5270238.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-5400.0</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-0.10246216584526</v>
+      </c>
+      <c r="K80">
+        <v>0.12</v>
+      </c>
+      <c r="L80" t="s">
         <v>267</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>3944520.0</v>
+        <v>5264838.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3947964.44</v>
+        <v>5271051.7</v>
       </c>
       <c r="O80" s="1">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B81" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C81" s="1">
-        <v>3090000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>104.252</v>
+        <v>95.904</v>
       </c>
       <c r="E81" s="1">
-        <v>104.36764887</v>
+        <v>97.976</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>3224960.35</v>
+        <v>1673430.08</v>
       </c>
       <c r="I81" s="1">
-        <v>-3573.55</v>
+        <v>-35389.76</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.1108091142888</v>
+        <v>-2.1148036253776</v>
       </c>
       <c r="K81">
-        <v>3.4</v>
+        <v>0.44</v>
       </c>
       <c r="L81" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="M81" s="1">
-        <v>3221386.8</v>
+        <v>1638040.32</v>
       </c>
       <c r="N81" s="1">
-        <v>3326575.55</v>
+        <v>1645597.64</v>
       </c>
       <c r="O81" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B82" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C82" s="1">
-        <v>2373000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.05</v>
+        <v>98.98</v>
       </c>
       <c r="E82" s="1">
-        <v>97.79670122</v>
+        <v>94.94162525</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2320715.72</v>
+        <v>3797665.01</v>
       </c>
       <c r="I82" s="1">
-        <v>53470.78</v>
+        <v>161534.99</v>
       </c>
       <c r="J82" s="1">
-        <v>2.3040641961955</v>
+        <v>4.2535344632727</v>
       </c>
       <c r="K82">
-        <v>1.81</v>
+        <v>0.3</v>
       </c>
       <c r="L82" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="M82" s="1">
-        <v>2374186.5</v>
+        <v>3959200.0</v>
       </c>
       <c r="N82" s="1">
-        <v>2417147.69</v>
+        <v>3971255.56</v>
       </c>
       <c r="O82" s="1">
-        <v>0.49</v>
+        <v>0.83</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B83" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C83" s="1">
-        <v>369000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>103.654</v>
+        <v>104.252</v>
       </c>
       <c r="E83" s="1">
-        <v>106.56094038</v>
+        <v>104.36764887</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>393209.87</v>
+        <v>3224960.35</v>
       </c>
       <c r="I83" s="1">
-        <v>-10726.61</v>
+        <v>-3573.55</v>
       </c>
       <c r="J83" s="1">
-        <v>-2.7279605163522</v>
+        <v>-0.1108091142888</v>
       </c>
       <c r="K83">
-        <v>2.96</v>
+        <v>0.24</v>
       </c>
       <c r="L83" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="M83" s="1">
-        <v>382483.26</v>
+        <v>3221386.8</v>
       </c>
       <c r="N83" s="1">
-        <v>393414.89</v>
+        <v>3228725.55</v>
       </c>
       <c r="O83" s="1">
-        <v>0.08</v>
+        <v>0.68</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B84" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="C84" s="1">
-        <v>2697000.0</v>
+        <v>1186000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.125</v>
+        <v>100.019</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>97.79670152</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2697000.0</v>
+        <v>1159868.88</v>
       </c>
       <c r="I84" s="1">
-        <v>3371.25</v>
+        <v>26356.46</v>
       </c>
       <c r="J84" s="1">
-        <v>0.125</v>
+        <v>2.2723654763459</v>
       </c>
       <c r="K84">
-        <v>3.16</v>
+        <v>2.04</v>
       </c>
       <c r="L84" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="M84" s="1">
-        <v>2700371.25</v>
+        <v>1186225.34</v>
       </c>
       <c r="N84" s="1">
-        <v>2785588.96</v>
+        <v>1210414.8</v>
       </c>
       <c r="O84" s="1">
-        <v>0.56</v>
+        <v>0.25</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B85" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C85" s="1">
-        <v>4587000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>96.566</v>
+        <v>103.931</v>
       </c>
       <c r="E85" s="1">
-        <v>93.34613647</v>
+        <v>106.56094038</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>4281787.28</v>
+        <v>393209.87</v>
       </c>
       <c r="I85" s="1">
-        <v>147695.14</v>
+        <v>-9704.48</v>
       </c>
       <c r="J85" s="1">
-        <v>3.4493806053812</v>
+        <v>-2.4680153628901</v>
       </c>
       <c r="K85">
-        <v>1.16</v>
+        <v>3.34</v>
       </c>
       <c r="L85" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="M85" s="1">
-        <v>4429482.42</v>
+        <v>383505.39</v>
       </c>
       <c r="N85" s="1">
-        <v>4482487.75</v>
+        <v>395820.77</v>
       </c>
       <c r="O85" s="1">
-        <v>0.91</v>
+        <v>0.08</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="B86" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="C86" s="1">
-        <v>3689000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.048</v>
+        <v>98.099</v>
       </c>
       <c r="E86" s="1">
-        <v>97.36899024</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>3591942.05</v>
+        <v>2697000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-11841.33</v>
+        <v>-51269.97</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.3296637260615</v>
+        <v>-1.901</v>
       </c>
       <c r="K86">
-        <v>0.05</v>
+        <v>0.23</v>
       </c>
       <c r="L86" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="M86" s="1">
-        <v>3580100.72</v>
+        <v>2645730.03</v>
       </c>
       <c r="N86" s="1">
-        <v>3582122.09</v>
+        <v>2652060.49</v>
       </c>
       <c r="O86" s="1">
-        <v>0.73</v>
+        <v>0.55</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B87" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C87" s="1">
-        <v>2118000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.626</v>
+        <v>96.742</v>
       </c>
       <c r="E87" s="1">
-        <v>99.43250047</v>
+        <v>93.34613647</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2105980.36</v>
+        <v>4281787.28</v>
       </c>
       <c r="I87" s="1">
-        <v>-17081.68</v>
+        <v>155768.26</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.81110348056617</v>
+        <v>3.6379261699334</v>
       </c>
       <c r="K87">
-        <v>0.87</v>
+        <v>1.34</v>
       </c>
       <c r="L87" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="M87" s="1">
-        <v>2088898.68</v>
+        <v>4437555.54</v>
       </c>
       <c r="N87" s="1">
-        <v>2107336.89</v>
+        <v>4498842.96</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.94</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="B88" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="C88" s="1">
-        <v>1452000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.512</v>
+        <v>97.111</v>
       </c>
       <c r="E88" s="1">
-        <v>99.91096625</v>
+        <v>97.36899024</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1450707.23</v>
+        <v>3591942.05</v>
       </c>
       <c r="I88" s="1">
-        <v>-34832.99</v>
+        <v>-9517.26</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.4011040463347</v>
+        <v>-0.26496140159054</v>
       </c>
       <c r="K88">
-        <v>2.24</v>
+        <v>0.33</v>
       </c>
       <c r="L88" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="M88" s="1">
-        <v>1415874.24</v>
+        <v>3582424.79</v>
       </c>
       <c r="N88" s="1">
-        <v>1448335.39</v>
+        <v>3594553.01</v>
       </c>
       <c r="O88" s="1">
-        <v>0.29</v>
+        <v>0.75</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B89" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C89" s="1">
-        <v>4085000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>105.7</v>
+        <v>98.305</v>
       </c>
       <c r="E89" s="1">
-        <v>107.00187687</v>
+        <v>99.43250047</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>4371026.67</v>
+        <v>2105980.36</v>
       </c>
       <c r="I89" s="1">
-        <v>-53181.67</v>
+        <v>-23880.46</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.2166860102915</v>
+        <v>-1.1339355510419</v>
       </c>
       <c r="K89">
-        <v>0.15</v>
+        <v>1.08</v>
       </c>
       <c r="L89" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="M89" s="1">
-        <v>4317845.0</v>
+        <v>2082099.9</v>
       </c>
       <c r="N89" s="1">
-        <v>4324085.97</v>
+        <v>2105035.23</v>
       </c>
       <c r="O89" s="1">
-        <v>0.88</v>
+        <v>0.44</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B90" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="C90" s="1">
-        <v>800000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>101.222</v>
+        <v>96.874</v>
       </c>
       <c r="E90" s="1">
-        <v>100.677</v>
+        <v>99.91096625</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>805416.0</v>
+        <v>1450707.23</v>
       </c>
       <c r="I90" s="1">
-        <v>4360.0</v>
+        <v>-44096.75</v>
       </c>
       <c r="J90" s="1">
-        <v>0.5413351609603</v>
+        <v>-3.0396725878315</v>
       </c>
       <c r="K90">
-        <v>1.5</v>
+        <v>2.45</v>
       </c>
       <c r="L90" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="M90" s="1">
-        <v>809776.0</v>
+        <v>1406610.48</v>
       </c>
       <c r="N90" s="1">
-        <v>821792.44</v>
+        <v>1442254.1</v>
       </c>
       <c r="O90" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="B91" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C91" s="1">
-        <v>2300000.0</v>
+        <v>1230103.0</v>
       </c>
       <c r="D91" s="1">
-        <v>105.842</v>
+        <v>102.445</v>
       </c>
       <c r="E91" s="1">
-        <v>106.27639</v>
+        <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2444356.97</v>
+        <v>1230103.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-9990.97</v>
+        <v>30076.02</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.40873612662229</v>
+        <v>2.4450001341351</v>
       </c>
       <c r="K91">
-        <v>1.03</v>
+        <v>0.3</v>
       </c>
       <c r="L91" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="M91" s="1">
-        <v>2434366.0</v>
+        <v>1260179.02</v>
       </c>
       <c r="N91" s="1">
-        <v>2458114.29</v>
+        <v>1263830.89</v>
       </c>
       <c r="O91" s="1">
-        <v>0.5</v>
+        <v>0.26</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B92" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C92" s="1">
-        <v>3110000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>97.963</v>
+        <v>105.435</v>
       </c>
       <c r="E92" s="1">
-        <v>96.29170675</v>
+        <v>107.00187687</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>2994672.08</v>
+        <v>4371026.67</v>
       </c>
       <c r="I92" s="1">
-        <v>51977.22</v>
+        <v>-64006.92</v>
       </c>
       <c r="J92" s="1">
-        <v>1.7356564796236</v>
+        <v>-1.4643452175505</v>
       </c>
       <c r="K92">
-        <v>0.23</v>
+        <v>0.53</v>
       </c>
       <c r="L92" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="M92" s="1">
-        <v>3046649.3</v>
+        <v>4307019.75</v>
       </c>
       <c r="N92" s="1">
-        <v>3053678.75</v>
+        <v>4328863.15</v>
       </c>
       <c r="O92" s="1">
-        <v>0.62</v>
+        <v>0.91</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B93" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C93" s="1">
-        <v>3775000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.536</v>
+        <v>101.094</v>
       </c>
       <c r="E93" s="1">
-        <v>99.00852132</v>
+        <v>100.677</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3737571.68</v>
+        <v>805416.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-55587.68</v>
+        <v>3336.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.4872672622562</v>
+        <v>0.41419589379898</v>
       </c>
       <c r="K93">
-        <v>0.24</v>
+        <v>1.73</v>
       </c>
       <c r="L93" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="M93" s="1">
-        <v>3681984.0</v>
+        <v>808752.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3691211.78</v>
+        <v>822631.45</v>
       </c>
       <c r="O93" s="1">
-        <v>0.75</v>
+        <v>0.17</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B94" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C94" s="1">
-        <v>2150000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.288</v>
+        <v>105.749</v>
       </c>
       <c r="E94" s="1">
-        <v>97.5</v>
+        <v>106.27639</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>2096250.0</v>
+        <v>2444356.97</v>
       </c>
       <c r="I94" s="1">
-        <v>-4558.0</v>
+        <v>-12129.97</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.2174358974359</v>
+        <v>-0.49624380353906</v>
       </c>
       <c r="K94">
-        <v>0.15</v>
+        <v>1.34</v>
       </c>
       <c r="L94" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="M94" s="1">
-        <v>2091692.0</v>
+        <v>2432227.0</v>
       </c>
       <c r="N94" s="1">
-        <v>2094917.0</v>
+        <v>2463064.33</v>
       </c>
       <c r="O94" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B95" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C95" s="1">
-        <v>3010000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>78.366</v>
+        <v>98.35</v>
       </c>
       <c r="E95" s="1">
-        <v>81.5</v>
+        <v>96.29170675</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>2453150.0</v>
+        <v>2994672.08</v>
       </c>
       <c r="I95" s="1">
-        <v>-94333.4</v>
+        <v>64012.92</v>
       </c>
       <c r="J95" s="1">
-        <v>-3.8453987730061</v>
+        <v>2.1375602500024</v>
       </c>
       <c r="K95">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="L95" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="M95" s="1">
-        <v>2358816.6</v>
+        <v>3058685.0</v>
       </c>
       <c r="N95" s="1">
-        <v>2372037.61</v>
+        <v>3072104.86</v>
       </c>
       <c r="O95" s="1">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B96" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C96" s="1">
-        <v>2200000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>95.782</v>
+        <v>98.292</v>
       </c>
       <c r="E96" s="1">
-        <v>94.97</v>
+        <v>99.00852132</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2089340.0</v>
+        <v>3737571.68</v>
       </c>
       <c r="I96" s="1">
-        <v>17864.0</v>
+        <v>-27048.68</v>
       </c>
       <c r="J96" s="1">
-        <v>0.85500684426661</v>
+        <v>-0.72369662218759</v>
       </c>
       <c r="K96">
-        <v>1.96</v>
+        <v>0.47</v>
       </c>
       <c r="L96" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="M96" s="1">
-        <v>2107204.0</v>
+        <v>3710523.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2150226.22</v>
+        <v>3728139.67</v>
       </c>
       <c r="O96" s="1">
-        <v>0.44</v>
+        <v>0.78</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B97" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="C97" s="1">
-        <v>1524000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>96.173</v>
+        <v>98.56</v>
       </c>
       <c r="E97" s="1">
-        <v>92.6043248</v>
+        <v>97.5</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1411289.91</v>
+        <v>2096250.0</v>
       </c>
       <c r="I97" s="1">
-        <v>54386.61</v>
+        <v>22790.0</v>
       </c>
       <c r="J97" s="1">
-        <v>3.8536809208818</v>
+        <v>1.0871794871795</v>
       </c>
       <c r="K97">
-        <v>0.24</v>
+        <v>0.53</v>
       </c>
       <c r="L97" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="M97" s="1">
-        <v>1465676.52</v>
+        <v>2119040.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1469296.02</v>
+        <v>2130327.5</v>
       </c>
       <c r="O97" s="1">
-        <v>0.3</v>
+        <v>0.45</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B98" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C98" s="1">
-        <v>881000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.664</v>
+        <v>75.498</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>81.5</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>881000.0</v>
+        <v>2453150.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-2960.16</v>
+        <v>-180660.2</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.336</v>
+        <v>-7.3644171779141</v>
       </c>
       <c r="K98">
-        <v>1.35</v>
+        <v>0.82</v>
       </c>
       <c r="L98" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="M98" s="1">
-        <v>878039.84</v>
+        <v>2272489.8</v>
       </c>
       <c r="N98" s="1">
-        <v>889970.05</v>
+        <v>2297207.33</v>
       </c>
       <c r="O98" s="1">
-        <v>0.18</v>
+        <v>0.48</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B99" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C99" s="1">
-        <v>3157000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>101.875</v>
+        <v>96.667</v>
       </c>
       <c r="E99" s="1">
-        <v>100.05914096</v>
+        <v>94.97</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3158867.08</v>
+        <v>2089340.0</v>
       </c>
       <c r="I99" s="1">
-        <v>57326.67</v>
+        <v>37334.0</v>
       </c>
       <c r="J99" s="1">
-        <v>1.8147857617358</v>
+        <v>1.7868800673897</v>
       </c>
       <c r="K99">
-        <v>0.13</v>
+        <v>2.26</v>
       </c>
       <c r="L99" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="M99" s="1">
-        <v>3216193.75</v>
+        <v>2126674.0</v>
       </c>
       <c r="N99" s="1">
-        <v>3220227.69</v>
+        <v>2176418.44</v>
       </c>
       <c r="O99" s="1">
-        <v>0.65</v>
+        <v>0.46</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B100" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C100" s="1">
-        <v>2924000.0</v>
+        <v>1005000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.685</v>
+        <v>96.65</v>
       </c>
       <c r="E100" s="1">
-        <v>97.85640253</v>
+        <v>92.60432438</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>2861321.21</v>
+        <v>930673.46</v>
       </c>
       <c r="I100" s="1">
-        <v>82708.19</v>
+        <v>40659.04</v>
       </c>
       <c r="J100" s="1">
-        <v>2.8905594279644</v>
+        <v>4.3687761333605</v>
       </c>
       <c r="K100">
-        <v>0.54</v>
+        <v>0.36</v>
       </c>
       <c r="L100" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="M100" s="1">
-        <v>2944029.4</v>
+        <v>971332.5</v>
       </c>
       <c r="N100" s="1">
-        <v>2959847.43</v>
+        <v>974975.63</v>
       </c>
       <c r="O100" s="1">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B101" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C101" s="1">
-        <v>847000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.817</v>
+        <v>100.789</v>
       </c>
       <c r="E101" s="1">
-        <v>100.32507202</v>
+        <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>849753.36</v>
+        <v>881000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>4166.63</v>
+        <v>6951.09</v>
       </c>
       <c r="J101" s="1">
-        <v>0.49033404233906</v>
+        <v>0.789</v>
       </c>
       <c r="K101">
-        <v>0.6</v>
+        <v>1.7</v>
       </c>
       <c r="L101" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="M101" s="1">
-        <v>853919.99</v>
+        <v>887951.09</v>
       </c>
       <c r="N101" s="1">
-        <v>858971.4</v>
+        <v>902940.33</v>
       </c>
       <c r="O101" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B102" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C102" s="1">
-        <v>1278000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.751</v>
+        <v>101.224</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>100.05914096</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1278000.0</v>
+        <v>3158867.08</v>
       </c>
       <c r="I102" s="1">
-        <v>9597.78</v>
+        <v>36774.6</v>
       </c>
       <c r="J102" s="1">
-        <v>0.751</v>
+        <v>1.1641705418007</v>
       </c>
       <c r="K102">
-        <v>0.11</v>
+        <v>0.45</v>
       </c>
       <c r="L102" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="M102" s="1">
-        <v>1287597.78</v>
+        <v>3195641.68</v>
       </c>
       <c r="N102" s="1">
-        <v>1288998.33</v>
+        <v>3209760.49</v>
       </c>
       <c r="O102" s="1">
-        <v>0.26</v>
+        <v>0.67</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B103" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C103" s="1">
-        <v>988000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.792</v>
+        <v>100.577</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>97.85640253</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>988000.0</v>
+        <v>2861321.21</v>
       </c>
       <c r="I103" s="1">
-        <v>7824.96</v>
+        <v>79550.27</v>
       </c>
       <c r="J103" s="1">
-        <v>0.792</v>
+        <v>2.7801936295017</v>
       </c>
       <c r="K103">
-        <v>0.12</v>
+        <v>0.83</v>
       </c>
       <c r="L103" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="M103" s="1">
-        <v>995824.96</v>
+        <v>2940871.48</v>
       </c>
       <c r="N103" s="1">
-        <v>997022.42</v>
+        <v>2965014.79</v>
       </c>
       <c r="O103" s="1">
-        <v>0.2</v>
+        <v>0.62</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B104" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C104" s="1">
-        <v>2100000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.638</v>
+        <v>100.208</v>
       </c>
       <c r="E104" s="1">
-        <v>100.83722714</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>2117581.77</v>
+        <v>1278000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-4183.77</v>
+        <v>2658.24</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.19757300800715</v>
+        <v>0.208</v>
       </c>
       <c r="K104">
-        <v>1.2</v>
+        <v>0.39</v>
       </c>
       <c r="L104" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="M104" s="1">
-        <v>2113398.0</v>
+        <v>1280658.24</v>
       </c>
       <c r="N104" s="1">
-        <v>2138511.7</v>
+        <v>1285628.24</v>
       </c>
       <c r="O104" s="1">
-        <v>0.43</v>
+        <v>0.27</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="B105" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C105" s="1">
-        <v>3579000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>102.41</v>
+        <v>100.87</v>
       </c>
       <c r="E105" s="1">
-        <v>101.7659905</v>
+        <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>3642204.8</v>
+        <v>988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>23049.1</v>
+        <v>8595.6</v>
       </c>
       <c r="J105" s="1">
-        <v>0.63283371654444</v>
+        <v>0.87</v>
       </c>
       <c r="K105">
-        <v>2.9</v>
+        <v>0.42</v>
       </c>
       <c r="L105" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="M105" s="1">
-        <v>3665253.9</v>
+        <v>996595.6</v>
       </c>
       <c r="N105" s="1">
-        <v>3768983.62</v>
+        <v>1000786.7</v>
       </c>
       <c r="O105" s="1">
-        <v>0.76</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B106" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C106" s="1">
-        <v>2400000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.111</v>
+        <v>99.75</v>
       </c>
       <c r="E106" s="1">
-        <v>99.8</v>
+        <v>100.83722714</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>2395200.0</v>
+        <v>2117581.77</v>
       </c>
       <c r="I106" s="1">
-        <v>7464.0</v>
+        <v>-22831.77</v>
       </c>
       <c r="J106" s="1">
-        <v>0.31162324649299</v>
+        <v>-1.0782001584761</v>
       </c>
       <c r="K106">
-        <v>2.59</v>
+        <v>1.46</v>
       </c>
       <c r="L106" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="M106" s="1">
-        <v>2402664.0</v>
+        <v>2094750.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2464719.25</v>
+        <v>2125444.52</v>
       </c>
       <c r="O106" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B107" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C107" s="1">
-        <v>930564.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>105.133</v>
+        <v>102.246</v>
       </c>
       <c r="E107" s="1">
-        <v>100.47036099</v>
+        <v>101.7659905</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>934941.01</v>
+        <v>3642204.8</v>
       </c>
       <c r="I107" s="1">
-        <v>43388.84</v>
+        <v>17179.54</v>
       </c>
       <c r="J107" s="1">
-        <v>4.6408104400084</v>
+        <v>0.47167968149402</v>
       </c>
       <c r="K107">
-        <v>4.11</v>
+        <v>3.17</v>
       </c>
       <c r="L107" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="M107" s="1">
-        <v>978329.85</v>
+        <v>3659384.34</v>
       </c>
       <c r="N107" s="1">
-        <v>1016618.68</v>
+        <v>3772674.4</v>
       </c>
       <c r="O107" s="1">
-        <v>0.21</v>
+        <v>0.79</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B108" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C108" s="1">
-        <v>2170000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>102.058</v>
+        <v>100.288</v>
       </c>
       <c r="E108" s="1">
-        <v>100.14070507</v>
+        <v>99.8</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>2173053.3</v>
+        <v>2395200.0</v>
       </c>
       <c r="I108" s="1">
-        <v>41605.3</v>
+        <v>11712.0</v>
       </c>
       <c r="J108" s="1">
-        <v>1.9146009902288</v>
+        <v>0.48897795591182</v>
       </c>
       <c r="K108">
-        <v>2.33</v>
+        <v>3.08</v>
       </c>
       <c r="L108" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="M108" s="1">
-        <v>2214658.6</v>
+        <v>2406912.0</v>
       </c>
       <c r="N108" s="1">
-        <v>2265201.52</v>
+        <v>2480900.95</v>
       </c>
       <c r="O108" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B109" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C109" s="1">
-        <v>1100000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D109" s="1">
-        <v>102.75</v>
+        <v>105.422</v>
       </c>
       <c r="E109" s="1">
-        <v>102.39609091</v>
+        <v>100.47036099</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>1126357.0</v>
+        <v>934941.01</v>
       </c>
       <c r="I109" s="1">
-        <v>3893.0</v>
+        <v>46078.17</v>
       </c>
       <c r="J109" s="1">
-        <v>0.34562754082409</v>
+        <v>4.928457464926</v>
       </c>
       <c r="K109">
-        <v>2.12</v>
+        <v>4.64</v>
       </c>
       <c r="L109" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="M109" s="1">
-        <v>1130250.0</v>
+        <v>981019.18</v>
       </c>
       <c r="N109" s="1">
-        <v>1153571.53</v>
+        <v>1024154.7</v>
       </c>
       <c r="O109" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B110" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C110" s="1">
-        <v>5351000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>103.116</v>
+        <v>101.761</v>
       </c>
       <c r="E110" s="1">
-        <v>92.97841301</v>
+        <v>100.14070507</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>4975274.88</v>
+        <v>2173053.3</v>
       </c>
       <c r="I110" s="1">
-        <v>-9311.44</v>
+        <v>35160.4</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.18715428241826</v>
+        <v>1.6180182971122</v>
       </c>
       <c r="K110">
-        <v>2.04</v>
+        <v>0.16</v>
       </c>
       <c r="L110" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="M110" s="1">
-        <v>4965963.44</v>
+        <v>2208213.7</v>
       </c>
       <c r="N110" s="1">
-        <v>5075123.84</v>
+        <v>2211739.95</v>
       </c>
       <c r="O110" s="1">
-        <v>1.03</v>
+        <v>0.46</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B111" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C111" s="1">
-        <v>1490000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>104.624</v>
+        <v>102.711</v>
       </c>
       <c r="E111" s="1">
-        <v>103.47</v>
+        <v>102.39609091</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1541703.0</v>
+        <v>1126357.0</v>
       </c>
       <c r="I111" s="1">
-        <v>17194.6</v>
+        <v>3464.0</v>
       </c>
       <c r="J111" s="1">
-        <v>1.115299120518</v>
+        <v>0.30754014934874</v>
       </c>
       <c r="K111">
-        <v>3.09</v>
+        <v>2.42</v>
       </c>
       <c r="L111" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="M111" s="1">
-        <v>1558897.6</v>
+        <v>1129821.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1604901.35</v>
+        <v>1156427.25</v>
       </c>
       <c r="O111" s="1">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="B112" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C112" s="1">
-        <v>1400000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>105.844</v>
+        <v>102.936</v>
       </c>
       <c r="E112" s="1">
-        <v>105.20933357</v>
+        <v>92.97841301</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1472930.67</v>
+        <v>4975274.88</v>
       </c>
       <c r="I112" s="1">
-        <v>8885.33</v>
+        <v>-17980.05</v>
       </c>
       <c r="J112" s="1">
-        <v>0.60324156329775</v>
+        <v>-0.36138807269278</v>
       </c>
       <c r="K112">
-        <v>1.94</v>
+        <v>2.36</v>
       </c>
       <c r="L112" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="M112" s="1">
-        <v>1481816.0</v>
+        <v>4957294.83</v>
       </c>
       <c r="N112" s="1">
-        <v>1508970.17</v>
+        <v>5083511.54</v>
       </c>
       <c r="O112" s="1">
-        <v>0.31</v>
+        <v>1.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B113" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C113" s="1">
-        <v>2727000.0</v>
+        <v>1727000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.369</v>
+        <v>99.805</v>
       </c>
       <c r="E113" s="1">
-        <v>98.03544408</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2673426.56</v>
+        <v>1727000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-18173.93</v>
+        <v>-3367.65</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.67979911144445</v>
+        <v>-0.195</v>
       </c>
       <c r="K113">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>2655252.63</v>
+        <v>1723632.35</v>
       </c>
       <c r="N113" s="1">
-        <v>2676375.52</v>
+        <v>1723632.35</v>
       </c>
       <c r="O113" s="1">
-        <v>0.54</v>
+        <v>0.36</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B114" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="C114" s="1">
-        <v>3927000.0</v>
+        <v>2890000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.798</v>
+        <v>105.245</v>
       </c>
       <c r="E114" s="1">
-        <v>99.9978546</v>
+        <v>105.25607855</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>3926915.75</v>
+        <v>3041900.67</v>
       </c>
       <c r="I114" s="1">
-        <v>-47118.29</v>
+        <v>-320.17</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.1998803386602</v>
+        <v>-0.010525327245482</v>
       </c>
       <c r="K114">
-        <v>1.37</v>
+        <v>2.34</v>
       </c>
       <c r="L114" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="M114" s="1">
-        <v>3879797.46</v>
+        <v>3041580.5</v>
       </c>
       <c r="N114" s="1">
-        <v>3933480.1</v>
+        <v>3109074.04</v>
       </c>
       <c r="O114" s="1">
-        <v>0.8</v>
+        <v>0.65</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B115" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C115" s="1">
-        <v>2400000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>87.379</v>
+        <v>96.969</v>
       </c>
       <c r="E115" s="1">
-        <v>91.95776</v>
+        <v>98.03544408</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>2206986.24</v>
+        <v>2673426.56</v>
       </c>
       <c r="I115" s="1">
-        <v>-109890.24</v>
+        <v>-29081.93</v>
       </c>
       <c r="J115" s="1">
-        <v>-4.9791991453467</v>
+        <v>-1.0878148079744</v>
       </c>
       <c r="K115">
-        <v>2.62</v>
+        <v>1.17</v>
       </c>
       <c r="L115" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="M115" s="1">
-        <v>2097096.0</v>
+        <v>2644344.63</v>
       </c>
       <c r="N115" s="1">
-        <v>2160029.33</v>
+        <v>2676299.77</v>
       </c>
       <c r="O115" s="1">
-        <v>0.44</v>
+        <v>0.56</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="B116" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="C116" s="1">
-        <v>1667000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>103.0</v>
+        <v>99.208</v>
       </c>
       <c r="E116" s="1">
-        <v>101.22761608</v>
+        <v>99.9978546</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1687464.36</v>
+        <v>3926915.75</v>
       </c>
       <c r="I116" s="1">
-        <v>29545.64</v>
+        <v>-31017.59</v>
       </c>
       <c r="J116" s="1">
-        <v>1.7508897195316</v>
+        <v>-0.78987154231664</v>
       </c>
       <c r="K116">
-        <v>2.58</v>
+        <v>1.58</v>
       </c>
       <c r="L116" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="M116" s="1">
-        <v>1717010.0</v>
+        <v>3895898.16</v>
       </c>
       <c r="N116" s="1">
-        <v>1759993.13</v>
+        <v>3958034.75</v>
       </c>
       <c r="O116" s="1">
-        <v>0.36</v>
+        <v>0.83</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B117" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C117" s="1">
-        <v>1811000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>103.188</v>
+        <v>89.806</v>
       </c>
       <c r="E117" s="1">
-        <v>103.54205743</v>
+        <v>91.95776</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1875146.66</v>
+        <v>2206986.24</v>
       </c>
       <c r="I117" s="1">
-        <v>-6411.98</v>
+        <v>-51642.24</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.34194552014401</v>
+        <v>-2.3399439046797</v>
       </c>
       <c r="K117">
-        <v>0.16</v>
+        <v>3.03</v>
       </c>
       <c r="L117" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="M117" s="1">
-        <v>1868734.68</v>
+        <v>2155344.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1871555.09</v>
+        <v>2228110.67</v>
       </c>
       <c r="O117" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="B118" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C118" s="1">
-        <v>1280000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.921</v>
+        <v>102.681</v>
       </c>
       <c r="E118" s="1">
-        <v>101.78811563</v>
+        <v>101.22761608</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1302887.88</v>
+        <v>1687464.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-11099.08</v>
+        <v>24227.91</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.85188297246268</v>
+        <v>1.4357583232158</v>
       </c>
       <c r="K118">
-        <v>0.86</v>
+        <v>2.9</v>
       </c>
       <c r="L118" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="M118" s="1">
-        <v>1291788.8</v>
+        <v>1711692.27</v>
       </c>
       <c r="N118" s="1">
-        <v>1302788.8</v>
+        <v>1760116.3</v>
       </c>
       <c r="O118" s="1">
-        <v>0.26</v>
+        <v>0.37</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B119" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C119" s="1">
-        <v>2420000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.784</v>
+        <v>103.496</v>
       </c>
       <c r="E119" s="1">
-        <v>101.103</v>
+        <v>103.54205743</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>2446692.6</v>
+        <v>1875146.66</v>
       </c>
       <c r="I119" s="1">
-        <v>16480.2</v>
+        <v>-834.1</v>
       </c>
       <c r="J119" s="1">
-        <v>0.67357051719534</v>
+        <v>-0.044481854022021</v>
       </c>
       <c r="K119">
-        <v>4.03</v>
+        <v>0.55</v>
       </c>
       <c r="L119" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="M119" s="1">
-        <v>2463172.8</v>
+        <v>1874312.56</v>
       </c>
       <c r="N119" s="1">
-        <v>2560635.81</v>
+        <v>1884183.99</v>
       </c>
       <c r="O119" s="1">
-        <v>0.52</v>
+        <v>0.39</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B120" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="C120" s="1">
-        <v>2124000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>97.762</v>
+        <v>101.284</v>
       </c>
       <c r="E120" s="1">
-        <v>94.44113136</v>
+        <v>101.78811563</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2005929.63</v>
+        <v>1302887.88</v>
       </c>
       <c r="I120" s="1">
-        <v>70535.25</v>
+        <v>-6452.68</v>
       </c>
       <c r="J120" s="1">
-        <v>3.5163372106927</v>
+        <v>-0.49525980700657</v>
       </c>
       <c r="K120">
-        <v>0.68</v>
+        <v>1.17</v>
       </c>
       <c r="L120" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="M120" s="1">
-        <v>2076464.88</v>
+        <v>1296435.2</v>
       </c>
       <c r="N120" s="1">
-        <v>2090919.88</v>
+        <v>1311435.2</v>
       </c>
       <c r="O120" s="1">
-        <v>0.42</v>
+        <v>0.27</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="B121" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="C121" s="1">
-        <v>1271000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>104.127</v>
+        <v>101.355</v>
       </c>
       <c r="E121" s="1">
-        <v>100.0</v>
+        <v>101.103</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1271000.0</v>
+        <v>2446692.6</v>
       </c>
       <c r="I121" s="1">
-        <v>52454.17</v>
+        <v>6098.4</v>
       </c>
       <c r="J121" s="1">
-        <v>4.127</v>
+        <v>0.24925076407228</v>
       </c>
       <c r="K121">
-        <v>0.26</v>
+        <v>4.32</v>
       </c>
       <c r="L121" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="M121" s="1">
-        <v>1323454.17</v>
+        <v>2452791.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1326764.07</v>
+        <v>2557215.66</v>
       </c>
       <c r="O121" s="1">
-        <v>0.27</v>
+        <v>0.53</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="B122" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C122" s="1">
-        <v>1834000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>104.6</v>
+        <v>97.301</v>
       </c>
       <c r="E122" s="1">
-        <v>101.19775245</v>
+        <v>94.44113136</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1855966.78</v>
+        <v>2005929.63</v>
       </c>
       <c r="I122" s="1">
-        <v>62397.22</v>
+        <v>60743.61</v>
       </c>
       <c r="J122" s="1">
-        <v>3.3619793561176</v>
+        <v>3.0282024399829</v>
       </c>
       <c r="K122">
-        <v>0.52</v>
+        <v>0.82</v>
       </c>
       <c r="L122" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="M122" s="1">
-        <v>1918364.0</v>
+        <v>2066673.24</v>
       </c>
       <c r="N122" s="1">
-        <v>1927967.03</v>
+        <v>2084078.24</v>
       </c>
       <c r="O122" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="B123" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="C123" s="1">
-        <v>2450000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>101.042</v>
+        <v>104.339</v>
       </c>
       <c r="E123" s="1">
-        <v>101.43494653</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2485156.19</v>
+        <v>1271000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-9627.19</v>
+        <v>55148.69</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.38738772390801</v>
+        <v>4.339</v>
       </c>
       <c r="K123">
-        <v>2.07</v>
+        <v>0.61</v>
       </c>
       <c r="L123" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="M123" s="1">
-        <v>2475529.0</v>
+        <v>1326148.69</v>
       </c>
       <c r="N123" s="1">
-        <v>2526264.42</v>
+        <v>1333871.78</v>
       </c>
       <c r="O123" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B124" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C124" s="1">
-        <v>1037000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>95.023</v>
+        <v>104.54</v>
       </c>
       <c r="E124" s="1">
-        <v>98.76648216</v>
+        <v>101.19775245</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1024208.42</v>
+        <v>1855966.78</v>
       </c>
       <c r="I124" s="1">
-        <v>-38819.91</v>
+        <v>61296.82</v>
       </c>
       <c r="J124" s="1">
-        <v>-3.7902353897852</v>
+        <v>3.3026895018024</v>
       </c>
       <c r="K124">
+        <v>0.93</v>
+      </c>
+      <c r="L124" t="s">
+        <v>397</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1917263.6</v>
+      </c>
+      <c r="N124" s="1">
+        <v>1934253.57</v>
+      </c>
+      <c r="O124" s="1">
         <v>0.4</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.2</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B125" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C125" s="1">
-        <v>3875000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>101.933</v>
+        <v>99.98</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0960031</v>
+        <v>101.43494653</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3878720.12</v>
+        <v>2485156.19</v>
       </c>
       <c r="I125" s="1">
-        <v>71183.63</v>
+        <v>-35646.19</v>
       </c>
       <c r="J125" s="1">
-        <v>1.8352350207728</v>
+        <v>-1.4343641716942</v>
       </c>
       <c r="K125">
-        <v>0.35</v>
+        <v>2.36</v>
       </c>
       <c r="L125" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="M125" s="1">
-        <v>3949903.75</v>
+        <v>2449510.0</v>
       </c>
       <c r="N125" s="1">
-        <v>3963520.07</v>
+        <v>2507391.25</v>
       </c>
       <c r="O125" s="1">
-        <v>0.8</v>
+        <v>0.52</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="B126" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C126" s="1">
-        <v>1900000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>114.441</v>
+        <v>97.416</v>
       </c>
       <c r="E126" s="1">
-        <v>123.47145</v>
+        <v>98.76648216</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2345957.55</v>
+        <v>1024208.42</v>
       </c>
       <c r="I126" s="1">
-        <v>-171578.55</v>
+        <v>-14004.5</v>
       </c>
       <c r="J126" s="1">
-        <v>-7.3137960232912</v>
+        <v>-1.367348649604</v>
       </c>
       <c r="K126">
-        <v>1.89</v>
+        <v>0.75</v>
       </c>
       <c r="L126" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="M126" s="1">
-        <v>2174379.0</v>
+        <v>1010203.92</v>
       </c>
       <c r="N126" s="1">
-        <v>2210283.79</v>
+        <v>1017994.52</v>
       </c>
       <c r="O126" s="1">
-        <v>0.45</v>
+        <v>0.21</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="B127" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="C127" s="1">
-        <v>1276000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>108.265</v>
+        <v>102.134</v>
       </c>
       <c r="E127" s="1">
-        <v>113.147</v>
+        <v>100.0960031</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1443755.72</v>
+        <v>3878720.12</v>
       </c>
       <c r="I127" s="1">
-        <v>-62294.32</v>
+        <v>78972.38</v>
       </c>
       <c r="J127" s="1">
-        <v>-4.3147410006452</v>
+        <v>2.0360422396241</v>
       </c>
       <c r="K127">
-        <v>1.78</v>
+        <v>0.66</v>
       </c>
       <c r="L127" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="M127" s="1">
-        <v>1381461.4</v>
+        <v>3957692.5</v>
       </c>
       <c r="N127" s="1">
-        <v>1404223.2</v>
+        <v>3983149.1</v>
       </c>
       <c r="O127" s="1">
-        <v>0.28</v>
+        <v>0.83</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B128" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C128" s="1">
-        <v>1300000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>95.815</v>
+        <v>114.69</v>
       </c>
       <c r="E128" s="1">
-        <v>93.14264308</v>
+        <v>123.47145</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1210854.36</v>
+        <v>2345957.55</v>
       </c>
       <c r="I128" s="1">
-        <v>34740.64</v>
+        <v>-166847.55</v>
       </c>
       <c r="J128" s="1">
-        <v>2.8691014499878</v>
+        <v>-7.1121299701267</v>
       </c>
       <c r="K128">
-        <v>0.91</v>
+        <v>2.31</v>
       </c>
       <c r="L128" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="M128" s="1">
-        <v>1245595.0</v>
+        <v>2179110.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1257437.47</v>
+        <v>2223083.29</v>
       </c>
       <c r="O128" s="1">
-        <v>0.25</v>
+        <v>0.46</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="B129" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="C129" s="1">
-        <v>3991000.0</v>
+        <v>654000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.636</v>
+        <v>107.921</v>
       </c>
       <c r="E129" s="1">
-        <v>94.47603859</v>
+        <v>113.147</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3770538.7</v>
+        <v>739981.38</v>
       </c>
       <c r="I129" s="1">
-        <v>166024.06</v>
+        <v>-34178.04</v>
       </c>
       <c r="J129" s="1">
-        <v>4.4031920425588</v>
+        <v>-4.6187702723006</v>
       </c>
       <c r="K129">
-        <v>1.38</v>
+        <v>2.22</v>
       </c>
       <c r="L129" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="M129" s="1">
-        <v>3936562.76</v>
+        <v>705803.34</v>
       </c>
       <c r="N129" s="1">
-        <v>3991702.31</v>
+        <v>720315.09</v>
       </c>
       <c r="O129" s="1">
-        <v>0.81</v>
+        <v>0.15</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="B130" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="C130" s="1">
-        <v>3825000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.889</v>
+        <v>95.739</v>
       </c>
       <c r="E130" s="1">
-        <v>100.05687163</v>
+        <v>93.14264308</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3827175.34</v>
+        <v>1210854.36</v>
       </c>
       <c r="I130" s="1">
-        <v>31828.91</v>
+        <v>33752.64</v>
       </c>
       <c r="J130" s="1">
-        <v>0.83165539000364</v>
+        <v>2.7875061704365</v>
       </c>
       <c r="K130">
-        <v>1.23</v>
+        <v>1.01</v>
       </c>
       <c r="L130" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="M130" s="1">
-        <v>3859004.25</v>
+        <v>1244607.0</v>
       </c>
       <c r="N130" s="1">
-        <v>3905860.5</v>
+        <v>1257696.04</v>
       </c>
       <c r="O130" s="1">
-        <v>0.79</v>
+        <v>0.26</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B131" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="C131" s="1">
-        <v>3382000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>85.252</v>
+        <v>99.065</v>
       </c>
       <c r="E131" s="1">
-        <v>100.0</v>
+        <v>94.47603859</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>3382000.0</v>
+        <v>3770538.7</v>
       </c>
       <c r="I131" s="1">
-        <v>-498777.36</v>
+        <v>183145.45</v>
       </c>
       <c r="J131" s="1">
-        <v>-14.748</v>
+        <v>4.857275433879</v>
       </c>
       <c r="K131">
-        <v>3.67</v>
+        <v>0.1</v>
       </c>
       <c r="L131" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="M131" s="1">
-        <v>2883222.64</v>
+        <v>3953684.15</v>
       </c>
       <c r="N131" s="1">
-        <v>3007229.31</v>
+        <v>3957827.58</v>
       </c>
       <c r="O131" s="1">
-        <v>0.61</v>
+        <v>0.83</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B132" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C132" s="1">
-        <v>1250000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>0.001</v>
+        <v>101.049</v>
       </c>
       <c r="E132" s="1">
-        <v>0.0</v>
+        <v>100.05687163</v>
       </c>
       <c r="F132" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G132">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>0.0</v>
+        <v>3827175.34</v>
       </c>
       <c r="I132" s="1">
-        <v>10.64</v>
+        <v>37948.91</v>
       </c>
       <c r="J132" s="1">
-        <v>0</v>
+        <v>0.99156444710997</v>
       </c>
       <c r="K132">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.48</v>
+      </c>
+      <c r="L132" t="s">
+        <v>421</v>
       </c>
       <c r="M132" s="1">
-        <v>10.64</v>
+        <v>3865124.25</v>
       </c>
       <c r="N132" s="1">
-        <v>10.64</v>
+        <v>3921543.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.0</v>
+        <v>0.82</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B133" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C133" s="1">
-        <v>2817000.0</v>
+        <v>3082000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.162</v>
+        <v>86.846</v>
       </c>
       <c r="E133" s="1">
-        <v>101.3779503</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>2855816.86</v>
+        <v>3082000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-90593.32</v>
+        <v>-405406.28</v>
       </c>
       <c r="J133" s="1">
-        <v>-3.1722384326844</v>
+        <v>-13.154</v>
       </c>
       <c r="K133">
-        <v>0.35</v>
+        <v>4.13</v>
       </c>
       <c r="L133" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="M133" s="1">
-        <v>2765223.54</v>
+        <v>2676593.72</v>
       </c>
       <c r="N133" s="1">
-        <v>2775179.51</v>
+        <v>2803726.22</v>
       </c>
       <c r="O133" s="1">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B134" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C134" s="1">
-        <v>1053000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>103.762</v>
+        <v>0.001</v>
       </c>
       <c r="E134" s="1">
-        <v>103.32906363</v>
+        <v>0.0</v>
       </c>
       <c r="F134" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G134">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H134" s="1">
-        <v>1088055.04</v>
+        <v>0.0</v>
       </c>
       <c r="I134" s="1">
-        <v>4558.82</v>
+        <v>10.61</v>
       </c>
       <c r="J134" s="1">
-        <v>0.41898799531318</v>
+        <v>0</v>
       </c>
       <c r="K134">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1092613.86</v>
+        <v>10.61</v>
       </c>
       <c r="N134" s="1">
-        <v>1113498.36</v>
+        <v>10.61</v>
       </c>
       <c r="O134" s="1">
-        <v>0.23</v>
+        <v>0.0</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B135" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="C135" s="1">
-        <v>3046000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>104.231</v>
+        <v>97.761</v>
       </c>
       <c r="E135" s="1">
-        <v>104.47316382</v>
+        <v>101.3779503</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>3182252.57</v>
+        <v>2855816.86</v>
       </c>
       <c r="I135" s="1">
-        <v>-7376.31</v>
+        <v>-101889.49</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.23179524056445</v>
+        <v>-3.567787956823</v>
       </c>
       <c r="K135">
-        <v>1.9</v>
+        <v>0.65</v>
       </c>
       <c r="L135" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="M135" s="1">
-        <v>3174876.26</v>
+        <v>2753927.37</v>
       </c>
       <c r="N135" s="1">
-        <v>3232813.72</v>
+        <v>2772179.99</v>
       </c>
       <c r="O135" s="1">
-        <v>0.66</v>
+        <v>0.58</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="B136" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="C136" s="1">
-        <v>2520000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>101.092</v>
+        <v>103.576</v>
       </c>
       <c r="E136" s="1">
-        <v>101.57528214</v>
+        <v>103.32906363</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2559697.11</v>
+        <v>1088055.04</v>
       </c>
       <c r="I136" s="1">
-        <v>-12178.71</v>
+        <v>2600.24</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.47578715280106</v>
+        <v>0.23898055745415</v>
       </c>
       <c r="K136">
-        <v>1.87</v>
+        <v>2.34</v>
       </c>
       <c r="L136" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="M136" s="1">
-        <v>2547518.4</v>
+        <v>1090655.28</v>
       </c>
       <c r="N136" s="1">
-        <v>2594699.17</v>
+        <v>1115269.16</v>
       </c>
       <c r="O136" s="1">
-        <v>0.53</v>
+        <v>0.23</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B137" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="C137" s="1">
-        <v>2947000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>102.961</v>
+        <v>104.1</v>
       </c>
       <c r="E137" s="1">
-        <v>101.56042721</v>
+        <v>104.47316382</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2992985.79</v>
+        <v>3182252.57</v>
       </c>
       <c r="I137" s="1">
-        <v>41274.88</v>
+        <v>-11366.57</v>
       </c>
       <c r="J137" s="1">
-        <v>1.3790536573179</v>
+        <v>-0.35718629335572</v>
       </c>
       <c r="K137">
-        <v>2.12</v>
+        <v>2.36</v>
       </c>
       <c r="L137" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="M137" s="1">
-        <v>3034260.67</v>
+        <v>3170886.0</v>
       </c>
       <c r="N137" s="1">
-        <v>3096753.22</v>
+        <v>3242784.29</v>
       </c>
       <c r="O137" s="1">
-        <v>0.63</v>
+        <v>0.68</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="B138" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="C138" s="1">
-        <v>2051000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.692</v>
+        <v>101.581</v>
       </c>
       <c r="E138" s="1">
-        <v>97.59067821</v>
+        <v>101.57528214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2001584.81</v>
+        <v>2559697.11</v>
       </c>
       <c r="I138" s="1">
-        <v>43098.11</v>
+        <v>144.09</v>
       </c>
       <c r="J138" s="1">
-        <v>2.1531992941133</v>
+        <v>0.0056291816495429</v>
       </c>
       <c r="K138">
-        <v>1.86</v>
+        <v>2.2</v>
       </c>
       <c r="L138" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M138" s="1">
-        <v>2044682.92</v>
+        <v>2559841.2</v>
       </c>
       <c r="N138" s="1">
-        <v>2082875.67</v>
+        <v>2615156.58</v>
       </c>
       <c r="O138" s="1">
-        <v>0.42</v>
+        <v>0.55</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="B139" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C139" s="1">
-        <v>1360000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>103.447</v>
+        <v>103.041</v>
       </c>
       <c r="E139" s="1">
-        <v>99.81182206</v>
+        <v>101.56042721</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1357440.78</v>
+        <v>2992985.79</v>
       </c>
       <c r="I139" s="1">
-        <v>49438.42</v>
+        <v>43632.48</v>
       </c>
       <c r="J139" s="1">
-        <v>3.6420314409591</v>
+        <v>1.4578244957187</v>
       </c>
       <c r="K139">
-        <v>3.52</v>
+        <v>2.47</v>
       </c>
       <c r="L139" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="M139" s="1">
-        <v>1406879.2</v>
+        <v>3036618.27</v>
       </c>
       <c r="N139" s="1">
-        <v>1454805.23</v>
+        <v>3109310.94</v>
       </c>
       <c r="O139" s="1">
-        <v>0.29</v>
+        <v>0.65</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="B140" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C140" s="1">
-        <v>2159000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.732</v>
+        <v>99.745</v>
       </c>
       <c r="E140" s="1">
-        <v>102.17381658</v>
+        <v>97.59067821</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>2205932.7</v>
+        <v>2001584.81</v>
       </c>
       <c r="I140" s="1">
-        <v>-31128.82</v>
+        <v>44185.14</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.4111409654519</v>
+        <v>2.2075077598136</v>
       </c>
       <c r="K140">
-        <v>1.76</v>
+        <v>0.14</v>
       </c>
       <c r="L140" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="M140" s="1">
-        <v>2174803.88</v>
+        <v>2045769.95</v>
       </c>
       <c r="N140" s="1">
-        <v>2212795.12</v>
+        <v>2048639.93</v>
       </c>
       <c r="O140" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="B141" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C141" s="1">
-        <v>1817000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>71.964</v>
+        <v>102.502</v>
       </c>
       <c r="E141" s="1">
-        <v>97.56207595</v>
+        <v>99.81182206</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1772702.92</v>
+        <v>1357440.78</v>
       </c>
       <c r="I141" s="1">
-        <v>-465117.04</v>
+        <v>36586.42</v>
       </c>
       <c r="J141" s="1">
-        <v>-26.23773192634</v>
+        <v>2.6952498067724</v>
       </c>
       <c r="K141">
-        <v>0.33</v>
+        <v>3.81</v>
       </c>
       <c r="L141" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="M141" s="1">
-        <v>1307585.88</v>
+        <v>1394027.2</v>
       </c>
       <c r="N141" s="1">
-        <v>1313491.13</v>
+        <v>1445865.56</v>
       </c>
       <c r="O141" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="B142" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="C142" s="1">
-        <v>1907000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.733</v>
+        <v>102.24</v>
       </c>
       <c r="E142" s="1">
-        <v>100.07713005</v>
+        <v>102.17381658</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1908470.87</v>
+        <v>2205932.7</v>
       </c>
       <c r="I142" s="1">
-        <v>12507.44</v>
+        <v>1428.9</v>
       </c>
       <c r="J142" s="1">
-        <v>0.65536446988054</v>
+        <v>0.064775321568061</v>
       </c>
       <c r="K142">
-        <v>0.42</v>
+        <v>2.12</v>
       </c>
       <c r="L142" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="M142" s="1">
-        <v>1920978.31</v>
+        <v>2207361.6</v>
       </c>
       <c r="N142" s="1">
-        <v>1929030.09</v>
+        <v>2253106.16</v>
       </c>
       <c r="O142" s="1">
-        <v>0.39</v>
+        <v>0.47</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="B143" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="C143" s="1">
-        <v>3800000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.635</v>
+        <v>77.112</v>
       </c>
       <c r="E143" s="1">
-        <v>100.0646</v>
+        <v>97.56207595</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>3802454.8</v>
+        <v>1772702.92</v>
       </c>
       <c r="I143" s="1">
-        <v>21675.2</v>
+        <v>-371577.88</v>
       </c>
       <c r="J143" s="1">
-        <v>0.57003175948337</v>
+        <v>-20.961091438829</v>
       </c>
       <c r="K143">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="L143" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="M143" s="1">
-        <v>3824130.0</v>
+        <v>1401125.04</v>
       </c>
       <c r="N143" s="1">
-        <v>3856732.75</v>
+        <v>1416115.29</v>
       </c>
       <c r="O143" s="1">
-        <v>0.78</v>
+        <v>0.3</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="B144" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="C144" s="1">
-        <v>3332000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>103.732</v>
+        <v>100.856</v>
       </c>
       <c r="E144" s="1">
-        <v>102.94102671</v>
+        <v>100.07713005</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>3429995.01</v>
+        <v>1908470.87</v>
       </c>
       <c r="I144" s="1">
-        <v>26355.23</v>
+        <v>14853.05</v>
       </c>
       <c r="J144" s="1">
-        <v>0.7683751703184</v>
+        <v>0.77826967303934</v>
       </c>
       <c r="K144">
-        <v>2.12</v>
+        <v>0.64</v>
       </c>
       <c r="L144" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="M144" s="1">
-        <v>3456350.24</v>
+        <v>1923323.92</v>
       </c>
       <c r="N144" s="1">
-        <v>3526946.99</v>
+        <v>1935613.48</v>
       </c>
       <c r="O144" s="1">
-        <v>0.72</v>
+        <v>0.4</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="B145" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="C145" s="1">
-        <v>6595000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>82.131</v>
+        <v>99.9</v>
       </c>
       <c r="E145" s="1">
-        <v>77.42602805</v>
+        <v>100.0646</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>5106246.55</v>
+        <v>3802454.8</v>
       </c>
       <c r="I145" s="1">
-        <v>310292.9</v>
+        <v>-6254.8</v>
       </c>
       <c r="J145" s="1">
-        <v>6.0767316454784</v>
+        <v>-0.16449373704587</v>
       </c>
       <c r="K145">
-        <v>0.64</v>
+        <v>1.16</v>
       </c>
       <c r="L145" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="M145" s="1">
-        <v>5416539.45</v>
+        <v>3796200.0</v>
       </c>
       <c r="N145" s="1">
-        <v>5459022.99</v>
+        <v>3840242.31</v>
       </c>
       <c r="O145" s="1">
-        <v>1.11</v>
+        <v>0.8</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B146" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C146" s="1">
-        <v>3078000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>90.661</v>
+        <v>103.899</v>
       </c>
       <c r="E146" s="1">
-        <v>96.25274529</v>
+        <v>102.94102671</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>2962659.5</v>
+        <v>3429995.01</v>
       </c>
       <c r="I146" s="1">
-        <v>-172113.92</v>
+        <v>31919.67</v>
       </c>
       <c r="J146" s="1">
-        <v>-5.8094397955621</v>
+        <v>0.93060397775914</v>
       </c>
       <c r="K146">
-        <v>0.48</v>
+        <v>2.49</v>
       </c>
       <c r="L146" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="M146" s="1">
-        <v>2790545.58</v>
+        <v>3461914.68</v>
       </c>
       <c r="N146" s="1">
-        <v>2805166.08</v>
+        <v>3545006.43</v>
       </c>
       <c r="O146" s="1">
-        <v>0.57</v>
+        <v>0.74</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="B147" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="C147" s="1">
-        <v>3200000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>103.979</v>
+        <v>83.156</v>
       </c>
       <c r="E147" s="1">
-        <v>100.14981813</v>
+        <v>77.42602805</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>3204794.18</v>
+        <v>5106246.55</v>
       </c>
       <c r="I147" s="1">
-        <v>122533.82</v>
+        <v>377891.65</v>
       </c>
       <c r="J147" s="1">
-        <v>3.8234536484337</v>
+        <v>7.4005758691773</v>
       </c>
       <c r="K147">
-        <v>0.32</v>
+        <v>0.71</v>
       </c>
       <c r="L147" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="M147" s="1">
-        <v>3327328.0</v>
+        <v>5484138.2</v>
       </c>
       <c r="N147" s="1">
-        <v>3337695.12</v>
+        <v>5530687.16</v>
       </c>
       <c r="O147" s="1">
-        <v>0.68</v>
+        <v>1.16</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="B148" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="C148" s="1">
-        <v>1298000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.038</v>
+        <v>87.94</v>
       </c>
       <c r="E148" s="1">
-        <v>100.15715331</v>
+        <v>96.25274529</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1300039.85</v>
+        <v>2962659.5</v>
       </c>
       <c r="I148" s="1">
-        <v>11433.39</v>
+        <v>-255866.3</v>
       </c>
       <c r="J148" s="1">
-        <v>0.87946457948962</v>
+        <v>-8.6363721514403</v>
       </c>
       <c r="K148">
-        <v>0.48</v>
+        <v>0.73</v>
       </c>
       <c r="L148" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="M148" s="1">
-        <v>1311473.24</v>
+        <v>2706793.2</v>
       </c>
       <c r="N148" s="1">
-        <v>1317638.74</v>
+        <v>2729108.7</v>
       </c>
       <c r="O148" s="1">
-        <v>0.27</v>
+        <v>0.57</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="B149" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="C149" s="1">
-        <v>2000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.048</v>
+        <v>103.609</v>
       </c>
       <c r="E149" s="1">
-        <v>100.445238</v>
+        <v>100.14981813</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2008904.76</v>
+        <v>3204794.18</v>
       </c>
       <c r="I149" s="1">
-        <v>-7944.76</v>
+        <v>110693.82</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.39547718528976</v>
+        <v>3.4540071462561</v>
       </c>
       <c r="K149">
-        <v>0.23</v>
+        <v>0.62</v>
       </c>
       <c r="L149" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="M149" s="1">
-        <v>2000960.0</v>
+        <v>3315488.0</v>
       </c>
       <c r="N149" s="1">
-        <v>2005475.38</v>
+        <v>3335279.78</v>
       </c>
       <c r="O149" s="1">
-        <v>0.41</v>
+        <v>0.7</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="B150" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="C150" s="1">
-        <v>1419000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.55</v>
+        <v>101.093</v>
       </c>
       <c r="E150" s="1">
-        <v>99.95674066</v>
+        <v>100.15715331</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1418386.15</v>
+        <v>1300039.85</v>
       </c>
       <c r="I150" s="1">
-        <v>-5771.65</v>
+        <v>12147.29</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.40691669190368</v>
+        <v>0.93437828078885</v>
       </c>
       <c r="K150">
-        <v>4.05</v>
+        <v>0.73</v>
       </c>
       <c r="L150" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="M150" s="1">
-        <v>1412614.5</v>
+        <v>1312187.14</v>
       </c>
       <c r="N150" s="1">
-        <v>1470040.26</v>
+        <v>1321597.64</v>
       </c>
       <c r="O150" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="B151" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="C151" s="1">
-        <v>2643000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>96.959</v>
+        <v>99.771</v>
       </c>
       <c r="E151" s="1">
-        <v>91.98892622</v>
+        <v>100.445238</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>2431267.32</v>
+        <v>2008904.76</v>
       </c>
       <c r="I151" s="1">
-        <v>131359.05</v>
+        <v>-13484.76</v>
       </c>
       <c r="J151" s="1">
-        <v>5.4029044408</v>
+        <v>-0.67124934285088</v>
       </c>
       <c r="K151">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="L151" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="M151" s="1">
-        <v>2562626.37</v>
+        <v>1995420.0</v>
       </c>
       <c r="N151" s="1">
-        <v>2578814.75</v>
+        <v>2006385.93</v>
       </c>
       <c r="O151" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="B152" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="C152" s="1">
-        <v>3442000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.063</v>
+        <v>99.302</v>
       </c>
       <c r="E152" s="1">
-        <v>100.02073707</v>
+        <v>99.95674066</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>3442713.77</v>
+        <v>1418386.15</v>
       </c>
       <c r="I152" s="1">
-        <v>-32965.31</v>
+        <v>-9290.77</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.95753850602573</v>
+        <v>-0.6550240214909</v>
       </c>
       <c r="K152">
-        <v>0.8</v>
+        <v>4.31</v>
       </c>
       <c r="L152" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="M152" s="1">
-        <v>3409748.46</v>
+        <v>1409095.38</v>
       </c>
       <c r="N152" s="1">
-        <v>3437380.07</v>
+        <v>1470311.62</v>
       </c>
       <c r="O152" s="1">
-        <v>0.7</v>
+        <v>0.31</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="B153" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="C153" s="1">
-        <v>1732000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>101.643</v>
+        <v>97.314</v>
       </c>
       <c r="E153" s="1">
-        <v>100.16080774</v>
+        <v>91.98892622</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1734785.19</v>
+        <v>2431267.32</v>
       </c>
       <c r="I153" s="1">
-        <v>25671.57</v>
+        <v>140741.7</v>
       </c>
       <c r="J153" s="1">
-        <v>1.4798126101134</v>
+        <v>5.7888204576369</v>
       </c>
       <c r="K153">
-        <v>1.6</v>
+        <v>0.74</v>
       </c>
       <c r="L153" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="M153" s="1">
-        <v>1760456.76</v>
+        <v>2572009.02</v>
       </c>
       <c r="N153" s="1">
-        <v>1788168.76</v>
+        <v>2591501.15</v>
       </c>
       <c r="O153" s="1">
-        <v>0.36</v>
+        <v>0.54</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="B154" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="C154" s="1">
-        <v>3800000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.972</v>
+        <v>99.325</v>
       </c>
       <c r="E154" s="1">
-        <v>100.05580737</v>
+        <v>100.02073707</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>3802120.68</v>
+        <v>3442713.77</v>
       </c>
       <c r="I154" s="1">
-        <v>-3184.68</v>
+        <v>-23947.27</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.083760623821125</v>
+        <v>-0.69559282588863</v>
       </c>
       <c r="K154">
-        <v>3.39</v>
+        <v>1.04</v>
       </c>
       <c r="L154" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="M154" s="1">
-        <v>3798936.0</v>
+        <v>3418766.5</v>
       </c>
       <c r="N154" s="1">
-        <v>3927771.62</v>
+        <v>3454525.06</v>
       </c>
       <c r="O154" s="1">
-        <v>0.8</v>
+        <v>0.72</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="B155" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="C155" s="1">
-        <v>6148000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.692</v>
+        <v>101.495</v>
       </c>
       <c r="E155" s="1">
-        <v>98.72295901</v>
+        <v>100.16080774</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>6069487.52</v>
+        <v>1734785.19</v>
       </c>
       <c r="I155" s="1">
-        <v>59576.64</v>
+        <v>23108.21</v>
       </c>
       <c r="J155" s="1">
-        <v>0.98157611830793</v>
+        <v>1.3320502234631</v>
       </c>
       <c r="K155">
-        <v>0.65</v>
+        <v>1.85</v>
       </c>
       <c r="L155" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="M155" s="1">
-        <v>6129064.16</v>
+        <v>1757893.4</v>
       </c>
       <c r="N155" s="1">
-        <v>6169068.27</v>
+        <v>1789935.4</v>
       </c>
       <c r="O155" s="1">
-        <v>1.25</v>
+        <v>0.37</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="B156" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="C156" s="1">
-        <v>2465000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>87.304</v>
+        <v>102.176</v>
       </c>
       <c r="E156" s="1">
-        <v>100.27475375</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>2471772.68</v>
+        <v>2000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-319729.08</v>
+        <v>43520.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-12.935213767311</v>
+        <v>2.176</v>
       </c>
       <c r="K156">
-        <v>1.11</v>
+        <v>0.37</v>
       </c>
       <c r="L156" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="M156" s="1">
-        <v>2152043.6</v>
+        <v>2043520.0</v>
       </c>
       <c r="N156" s="1">
-        <v>2179398.25</v>
+        <v>2050957.5</v>
       </c>
       <c r="O156" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="B157" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="C157" s="1">
-        <v>533000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>101.013</v>
+        <v>99.941</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>100.05580737</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>533000.0</v>
+        <v>3802120.68</v>
       </c>
       <c r="I157" s="1">
-        <v>5399.29</v>
+        <v>-4362.68</v>
       </c>
       <c r="J157" s="1">
-        <v>1.013</v>
+        <v>-0.11474333318636</v>
       </c>
       <c r="K157">
-        <v>2.05</v>
+        <v>3.6</v>
       </c>
       <c r="L157" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="M157" s="1">
-        <v>538399.29</v>
+        <v>3797758.0</v>
       </c>
       <c r="N157" s="1">
-        <v>549305.43</v>
+        <v>3934401.84</v>
       </c>
       <c r="O157" s="1">
-        <v>0.11</v>
+        <v>0.82</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="B158" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="C158" s="1">
-        <v>2066000.0</v>
+        <v>6148000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>103.229</v>
+        <v>98.871</v>
       </c>
       <c r="E158" s="1">
-        <v>98.653</v>
+        <v>98.72295901</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>2038170.98</v>
+        <v>6069487.52</v>
       </c>
       <c r="I158" s="1">
-        <v>94540.16</v>
+        <v>9101.56</v>
       </c>
       <c r="J158" s="1">
-        <v>4.6384803300457</v>
+        <v>0.14995598837643</v>
       </c>
       <c r="K158">
-        <v>0.28</v>
+        <v>0.99</v>
       </c>
       <c r="L158" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="M158" s="1">
-        <v>2132711.14</v>
+        <v>6078589.08</v>
       </c>
       <c r="N158" s="1">
-        <v>2138536.11</v>
+        <v>6139647.98</v>
       </c>
       <c r="O158" s="1">
-        <v>0.43</v>
+        <v>1.28</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="B159" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="C159" s="1">
-        <v>4270000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>95.513</v>
+        <v>87.721</v>
       </c>
       <c r="E159" s="1">
-        <v>94.5</v>
+        <v>100.27475375</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>4035150.0</v>
+        <v>2471772.68</v>
       </c>
       <c r="I159" s="1">
-        <v>43255.1</v>
+        <v>-309450.03</v>
       </c>
       <c r="J159" s="1">
-        <v>1.0719576719577</v>
+        <v>-12.519356351167</v>
       </c>
       <c r="K159">
-        <v>0.94</v>
+        <v>1.44</v>
       </c>
       <c r="L159" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="M159" s="1">
-        <v>4078405.1</v>
+        <v>2162322.65</v>
       </c>
       <c r="N159" s="1">
-        <v>4118732.88</v>
+        <v>2197722.79</v>
       </c>
       <c r="O159" s="1">
-        <v>0.84</v>
+        <v>0.46</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="B160" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="C160" s="1">
-        <v>1900000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>98.64</v>
+        <v>101.848</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>1900000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-25840.0</v>
+        <v>9849.84</v>
       </c>
       <c r="J160" s="1">
-        <v>-1.36</v>
+        <v>1.848</v>
       </c>
       <c r="K160">
-        <v>1.13</v>
+        <v>2.54</v>
       </c>
       <c r="L160" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="M160" s="1">
-        <v>1874160.0</v>
+        <v>542849.84</v>
       </c>
       <c r="N160" s="1">
-        <v>1895596.89</v>
+        <v>556383.97</v>
       </c>
       <c r="O160" s="1">
-        <v>0.38</v>
+        <v>0.12</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B161" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="C161" s="1">
-        <v>1100000.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.91</v>
+        <v>102.415</v>
       </c>
       <c r="E161" s="1">
-        <v>87.394</v>
+        <v>98.653</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>961334.0</v>
+        <v>2038170.98</v>
       </c>
       <c r="I161" s="1">
-        <v>115676.0</v>
+        <v>77722.92</v>
       </c>
       <c r="J161" s="1">
-        <v>12.032862667918</v>
+        <v>3.8133660405664</v>
       </c>
       <c r="K161">
-        <v>2.64</v>
+        <v>0.68</v>
       </c>
       <c r="L161" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="M161" s="1">
-        <v>1077010.0</v>
+        <v>2115893.9</v>
       </c>
       <c r="N161" s="1">
-        <v>1105999.37</v>
+        <v>2130040.26</v>
       </c>
       <c r="O161" s="1">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="B162" t="s">
+        <v>509</v>
+      </c>
+      <c r="C162" s="1">
+        <v>4270000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>96.04</v>
+      </c>
+      <c r="E162" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>4035150.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>65758.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>1.6296296296296</v>
+      </c>
+      <c r="K162">
+        <v>1.08</v>
+      </c>
+      <c r="L162" t="s">
         <v>510</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>1999893.0</v>
+        <v>4100908.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2047191.67</v>
+        <v>4147166.33</v>
       </c>
       <c r="O162" s="1">
-        <v>0.42</v>
+        <v>0.87</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B163" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="C163" s="1">
-        <v>1180000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>94.848</v>
+        <v>100.083</v>
       </c>
       <c r="E163" s="1">
-        <v>93.0</v>
+        <v>100.49614232</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1097400.0</v>
+        <v>2683247.0</v>
       </c>
       <c r="I163" s="1">
-        <v>21806.4</v>
+        <v>-11030.9</v>
       </c>
       <c r="J163" s="1">
-        <v>1.9870967741935</v>
+        <v>-0.41110266777527</v>
       </c>
       <c r="K163">
-        <v>2.76</v>
+        <v>0.29</v>
       </c>
       <c r="L163" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="M163" s="1">
-        <v>1119206.4</v>
+        <v>2672216.1</v>
       </c>
       <c r="N163" s="1">
-        <v>1151812.09</v>
+        <v>2679929.43</v>
       </c>
       <c r="O163" s="1">
-        <v>0.23</v>
+        <v>0.56</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B164" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="C164" s="1">
-        <v>1521000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.456</v>
+        <v>98.341</v>
       </c>
       <c r="E164" s="1">
-        <v>104.28968508</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1586246.11</v>
+        <v>1900000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-43100.35</v>
+        <v>-31521.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.717128806702</v>
+        <v>-1.659</v>
       </c>
       <c r="K164">
-        <v>3.48</v>
+        <v>1.37</v>
       </c>
       <c r="L164" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="M164" s="1">
-        <v>1543145.76</v>
+        <v>1868479.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1596137.82</v>
+        <v>1894476.93</v>
       </c>
       <c r="O164" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B165" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="C165" s="1">
-        <v>1500000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.814</v>
+        <v>94.959</v>
       </c>
       <c r="E165" s="1">
-        <v>100.0</v>
+        <v>94.06809095</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1500000.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I165" s="1">
-        <v>12210.0</v>
+        <v>18709.09</v>
       </c>
       <c r="J165" s="1">
-        <v>0.814</v>
+        <v>0.9470895375883</v>
       </c>
       <c r="K165">
-        <v>2.08</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>0.01</v>
+      </c>
+      <c r="L165">
+        <v>136.7</v>
       </c>
       <c r="M165" s="1">
-        <v>1512210.0</v>
+        <v>1994139.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1543355.83</v>
+        <v>1994275.7</v>
       </c>
       <c r="O165" s="1">
-        <v>0.31</v>
+        <v>0.42</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B166" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="C166" s="1">
-        <v>1974000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.344</v>
+        <v>97.804</v>
       </c>
       <c r="E166" s="1">
-        <v>99.44707143</v>
+        <v>87.394</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1963085.19</v>
+        <v>961334.0</v>
       </c>
       <c r="I166" s="1">
-        <v>17705.37</v>
+        <v>114510.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.90191552002896</v>
+        <v>11.911572876857</v>
       </c>
       <c r="K166">
-        <v>3.72</v>
+        <v>2.79</v>
       </c>
       <c r="L166" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="M166" s="1">
-        <v>1980790.56</v>
+        <v>1075844.0</v>
       </c>
       <c r="N166" s="1">
-        <v>2054301.5</v>
+        <v>1106569.26</v>
       </c>
       <c r="O166" s="1">
-        <v>0.42</v>
+        <v>0.23</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="B167" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="C167" s="1">
-        <v>3000000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.608</v>
+        <v>95.233</v>
       </c>
       <c r="E167" s="1">
-        <v>100.82032267</v>
+        <v>93.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>3024609.68</v>
+        <v>1097400.0</v>
       </c>
       <c r="I167" s="1">
-        <v>23630.32</v>
+        <v>26349.4</v>
       </c>
       <c r="J167" s="1">
-        <v>0.78126841146657</v>
+        <v>2.4010752688172</v>
       </c>
       <c r="K167">
-        <v>1.99</v>
+        <v>0.21</v>
       </c>
       <c r="L167" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="M167" s="1">
-        <v>3048240.0</v>
+        <v>1123749.4</v>
       </c>
       <c r="N167" s="1">
-        <v>3108031.67</v>
+        <v>1126199.54</v>
       </c>
       <c r="O167" s="1">
-        <v>0.63</v>
+        <v>0.24</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="B168" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="C168" s="1">
-        <v>1300000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>110.66</v>
+        <v>101.373</v>
       </c>
       <c r="E168" s="1">
-        <v>113.539</v>
+        <v>104.28968508</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1476007.0</v>
+        <v>1586246.11</v>
       </c>
       <c r="I168" s="1">
-        <v>-37427.0</v>
+        <v>-44362.78</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.5356925814037</v>
+        <v>-2.7967148174756</v>
       </c>
       <c r="K168">
-        <v>0.78</v>
+        <v>0.26</v>
       </c>
       <c r="L168" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="M168" s="1">
-        <v>1438580.0</v>
+        <v>1541883.33</v>
       </c>
       <c r="N168" s="1">
-        <v>1448700.14</v>
+        <v>1545865.39</v>
       </c>
       <c r="O168" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="B169" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="C169" s="1">
-        <v>2224000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>91.06</v>
+        <v>100.867</v>
       </c>
       <c r="E169" s="1">
-        <v>99.83244604</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>2220273.6</v>
+        <v>1500000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-195099.2</v>
+        <v>13005.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-8.7871692930097</v>
+        <v>0.867</v>
       </c>
       <c r="K169">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="L169" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="M169" s="1">
-        <v>2025174.4</v>
+        <v>1513005.0</v>
       </c>
       <c r="N169" s="1">
-        <v>2033769.15</v>
+        <v>1517406.04</v>
       </c>
       <c r="O169" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="B170" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="C170" s="1">
-        <v>2900000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>101.588</v>
+        <v>100.244</v>
       </c>
       <c r="E170" s="1">
-        <v>99.55343345</v>
+        <v>99.44707143</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>2887049.57</v>
+        <v>1963085.19</v>
       </c>
       <c r="I170" s="1">
-        <v>59002.43</v>
+        <v>15731.37</v>
       </c>
       <c r="J170" s="1">
-        <v>2.0436930010869</v>
+        <v>0.8013595171588</v>
       </c>
       <c r="K170">
-        <v>2.68</v>
+        <v>3.95</v>
       </c>
       <c r="L170" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="M170" s="1">
-        <v>2946052.0</v>
+        <v>1978816.56</v>
       </c>
       <c r="N170" s="1">
-        <v>3023905.08</v>
+        <v>2056851.25</v>
       </c>
       <c r="O170" s="1">
-        <v>0.61</v>
+        <v>0.43</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="B171" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="C171" s="1">
-        <v>900000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0</v>
+        <v>101.433</v>
       </c>
       <c r="E171" s="1">
-        <v>98.387</v>
+        <v>100.82032267</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>885483.0</v>
+        <v>3024609.68</v>
       </c>
       <c r="I171" s="1">
-        <v>14517.0</v>
+        <v>18380.32</v>
       </c>
       <c r="J171" s="1">
-        <v>1.6394442355189</v>
+        <v>0.60769229568822</v>
       </c>
       <c r="K171">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>70.89</v>
+        <v>0.05</v>
+      </c>
+      <c r="L171" t="s">
+        <v>535</v>
       </c>
       <c r="M171" s="1">
-        <v>900000.0</v>
+        <v>3042990.0</v>
       </c>
       <c r="N171" s="1">
-        <v>900070.89</v>
+        <v>3044448.33</v>
       </c>
       <c r="O171" s="1">
-        <v>0.18</v>
+        <v>0.64</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="B172" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="C172" s="1">
-        <v>4419000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>101.134</v>
+        <v>110.473</v>
       </c>
       <c r="E172" s="1">
-        <v>100.25273885</v>
+        <v>113.539</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>4430168.53</v>
+        <v>907176.61</v>
       </c>
       <c r="I172" s="1">
-        <v>38942.93</v>
+        <v>-24497.34</v>
       </c>
       <c r="J172" s="1">
-        <v>0.87903947076253</v>
+        <v>-2.7003936973199</v>
       </c>
       <c r="K172">
-        <v>2.15</v>
+        <v>1.19</v>
       </c>
       <c r="L172" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="M172" s="1">
-        <v>4469111.46</v>
+        <v>882679.27</v>
       </c>
       <c r="N172" s="1">
-        <v>4564242.71</v>
+        <v>892172.94</v>
       </c>
       <c r="O172" s="1">
-        <v>0.93</v>
+        <v>0.19</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B173" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="C173" s="1">
-        <v>1600000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>102.904</v>
+        <v>87.286</v>
       </c>
       <c r="E173" s="1">
-        <v>99.58935313</v>
+        <v>99.83244604</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1593429.65</v>
+        <v>2220273.6</v>
       </c>
       <c r="I173" s="1">
-        <v>53034.35</v>
+        <v>-279032.96</v>
       </c>
       <c r="J173" s="1">
-        <v>3.3283144944617</v>
+        <v>-12.567503392375</v>
       </c>
       <c r="K173">
-        <v>4.75</v>
+        <v>0.71</v>
       </c>
       <c r="L173" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="M173" s="1">
-        <v>1646464.0</v>
+        <v>1941240.64</v>
       </c>
       <c r="N173" s="1">
-        <v>1722398.25</v>
+        <v>1956997.28</v>
       </c>
       <c r="O173" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="B174" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="C174" s="1">
-        <v>4100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>96.11</v>
+        <v>101.292</v>
       </c>
       <c r="E174" s="1">
-        <v>89.63713976</v>
+        <v>99.55343345</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>3675122.73</v>
+        <v>2887049.57</v>
       </c>
       <c r="I174" s="1">
-        <v>265387.27</v>
+        <v>50418.43</v>
       </c>
       <c r="J174" s="1">
-        <v>7.2211811549488</v>
+        <v>1.7463652347334</v>
       </c>
       <c r="K174">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>842.47</v>
+        <v>2.95</v>
+      </c>
+      <c r="L174" t="s">
+        <v>544</v>
       </c>
       <c r="M174" s="1">
-        <v>3940510.0</v>
+        <v>2937468.0</v>
       </c>
       <c r="N174" s="1">
-        <v>3941352.47</v>
+        <v>3023067.66</v>
       </c>
       <c r="O174" s="1">
-        <v>0.8</v>
+        <v>0.63</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>545</v>
+      </c>
+      <c r="B175" t="s">
+        <v>546</v>
+      </c>
+      <c r="C175" s="1">
+        <v>4419000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>101.176</v>
+      </c>
+      <c r="E175" s="1">
+        <v>100.25273885</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>4430168.53</v>
+      </c>
+      <c r="I175" s="1">
+        <v>40798.91</v>
+      </c>
+      <c r="J175" s="1">
+        <v>0.9209335880502</v>
+      </c>
+      <c r="K175">
+        <v>2.5</v>
+      </c>
+      <c r="L175" t="s">
         <v>547</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>1603776.0</v>
+        <v>4470967.44</v>
       </c>
       <c r="N175" s="1">
-        <v>1619642.67</v>
+        <v>4581442.44</v>
       </c>
       <c r="O175" s="1">
-        <v>0.33</v>
+        <v>0.96</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>548</v>
+      </c>
+      <c r="B176" t="s">
+        <v>549</v>
+      </c>
+      <c r="C176" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>102.626</v>
+      </c>
+      <c r="E176" s="1">
+        <v>99.58935313</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>1593429.65</v>
+      </c>
+      <c r="I176" s="1">
+        <v>48586.35</v>
+      </c>
+      <c r="J176" s="1">
+        <v>3.0491681888811</v>
+      </c>
+      <c r="K176">
+        <v>5.03</v>
+      </c>
+      <c r="L176" t="s">
         <v>550</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>2344534.0</v>
+        <v>1642016.0</v>
       </c>
       <c r="N176" s="1">
-        <v>2347364.48</v>
+        <v>1722443.4</v>
       </c>
       <c r="O176" s="1">
-        <v>0.48</v>
+        <v>0.36</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>551</v>
+      </c>
+      <c r="B177" t="s">
+        <v>552</v>
+      </c>
+      <c r="C177" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>95.801</v>
+      </c>
+      <c r="E177" s="1">
+        <v>89.63713976</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>3675122.73</v>
+      </c>
+      <c r="I177" s="1">
+        <v>252718.27</v>
+      </c>
+      <c r="J177" s="1">
+        <v>6.8764579734185</v>
+      </c>
+      <c r="K177">
+        <v>0.16</v>
+      </c>
+      <c r="L177" t="s">
         <v>553</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>1228978.8</v>
+        <v>3927841.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1230343.8</v>
+        <v>3934299.9</v>
       </c>
       <c r="O177" s="1">
-        <v>0.25</v>
+        <v>0.82</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>554</v>
+      </c>
+      <c r="B178" t="s">
+        <v>555</v>
+      </c>
+      <c r="C178" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>80.741</v>
+      </c>
+      <c r="E178" s="1">
+        <v>73.81842241</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>2140734.25</v>
+      </c>
+      <c r="I178" s="1">
+        <v>200754.75</v>
+      </c>
+      <c r="J178" s="1">
+        <v>9.3778454752149</v>
+      </c>
+      <c r="K178">
+        <v>0.13</v>
+      </c>
+      <c r="L178" t="s">
         <v>556</v>
       </c>
-      <c r="B178" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>2176812.0</v>
+        <v>2341489.0</v>
       </c>
       <c r="N178" s="1">
-        <v>2179238.03</v>
+        <v>2345312.63</v>
       </c>
       <c r="O178" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>557</v>
+      </c>
+      <c r="B179" t="s">
+        <v>558</v>
+      </c>
+      <c r="C179" s="1">
+        <v>1260000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>97.539</v>
+      </c>
+      <c r="E179" s="1">
+        <v>96.71</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>1218546.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>10445.4</v>
+      </c>
+      <c r="J179" s="1">
+        <v>0.85720194395616</v>
+      </c>
+      <c r="K179">
+        <v>0.38</v>
+      </c>
+      <c r="L179" t="s">
         <v>559</v>
       </c>
-      <c r="B179" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>3118371.85</v>
+        <v>1228991.4</v>
       </c>
       <c r="N179" s="1">
-        <v>3176385.39</v>
+        <v>1233768.9</v>
       </c>
       <c r="O179" s="1">
-        <v>0.64</v>
+        <v>0.26</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>560</v>
+      </c>
+      <c r="B180" t="s">
+        <v>561</v>
+      </c>
+      <c r="C180" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>94.637</v>
+      </c>
+      <c r="E180" s="1">
+        <v>93.7</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>2155100.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>21551.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="K180">
+        <v>0.18</v>
+      </c>
+      <c r="L180" t="s">
         <v>562</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>1499439.0</v>
+        <v>2176651.0</v>
       </c>
       <c r="N180" s="1">
-        <v>1501344.74</v>
+        <v>2180809.9</v>
       </c>
       <c r="O180" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>563</v>
+      </c>
+      <c r="B181" t="s">
+        <v>564</v>
+      </c>
+      <c r="C181" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>90.714</v>
+      </c>
+      <c r="E181" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-311545.3</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-9.286</v>
+      </c>
+      <c r="K181">
+        <v>2.15</v>
+      </c>
+      <c r="L181" t="s">
         <v>565</v>
       </c>
-      <c r="B181" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>5234267.7</v>
+        <v>3043454.7</v>
       </c>
       <c r="N181" s="1">
-        <v>5341621.26</v>
+        <v>3115447.41</v>
       </c>
       <c r="O181" s="1">
-        <v>1.08</v>
+        <v>0.65</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>566</v>
+      </c>
+      <c r="B182" t="s">
+        <v>567</v>
+      </c>
+      <c r="C182" s="1">
+        <v>1550000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>94.747</v>
+      </c>
+      <c r="E182" s="1">
+        <v>101.28018323</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1569842.84</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-101264.34</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-6.4506036795378</v>
+      </c>
+      <c r="K182">
+        <v>0.43</v>
+      </c>
+      <c r="L182" t="s">
         <v>568</v>
       </c>
-      <c r="B182" t="s">
-[...26 lines deleted...]
-      <c r="K182">
+      <c r="M182" s="1">
+        <v>1468578.5</v>
+      </c>
+      <c r="N182" s="1">
+        <v>1475248.58</v>
+      </c>
+      <c r="O182" s="1">
         <v>0.31</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.26</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>569</v>
+      </c>
+      <c r="B183" t="s">
+        <v>570</v>
+      </c>
+      <c r="C183" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>95.197</v>
+      </c>
+      <c r="E183" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="I183" s="1">
+        <v>118333.66</v>
+      </c>
+      <c r="J183" s="1">
+        <v>2.3274865243377</v>
+      </c>
+      <c r="K183">
+        <v>2.13</v>
+      </c>
+      <c r="L183" t="s">
         <v>571</v>
       </c>
-      <c r="B183" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>1091989.14</v>
+        <v>5202516.05</v>
       </c>
       <c r="N183" s="1">
-        <v>1140588.8</v>
+        <v>5318853.17</v>
       </c>
       <c r="O183" s="1">
-        <v>0.23</v>
+        <v>1.11</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>572</v>
+      </c>
+      <c r="B184" t="s">
+        <v>573</v>
+      </c>
+      <c r="C184" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>96.28</v>
+      </c>
+      <c r="E184" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="I184" s="1">
+        <v>164658.23</v>
+      </c>
+      <c r="J184" s="1">
+        <v>2.7455568276787</v>
+      </c>
+      <c r="K184">
+        <v>0.55</v>
+      </c>
+      <c r="L184" t="s">
         <v>574</v>
       </c>
-      <c r="B184" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>3739768.8</v>
+        <v>6161920.0</v>
       </c>
       <c r="N184" s="1">
-        <v>3795120.43</v>
+        <v>6197207.67</v>
       </c>
       <c r="O184" s="1">
-        <v>0.77</v>
+        <v>1.3</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="B185" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C185" s="1">
-        <v>1700000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>94.428</v>
+        <v>102.254</v>
       </c>
       <c r="E185" s="1">
-        <v>91.5185</v>
+        <v>102.21806092</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>1555814.5</v>
+        <v>1090666.71</v>
       </c>
       <c r="I185" s="1">
-        <v>49461.5</v>
+        <v>383.47</v>
       </c>
       <c r="J185" s="1">
-        <v>3.1791386440993</v>
+        <v>0.035159228431938</v>
       </c>
       <c r="K185">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>0.07</v>
+      </c>
+      <c r="L185">
+        <v>694.28</v>
       </c>
       <c r="M185" s="1">
-        <v>1605276.0</v>
+        <v>1091050.18</v>
       </c>
       <c r="N185" s="1">
-        <v>1606362.11</v>
+        <v>1091744.46</v>
       </c>
       <c r="O185" s="1">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="B186" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="C186" s="1">
-        <v>100000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>102.607</v>
+        <v>95.439</v>
       </c>
       <c r="E186" s="1">
-        <v>101.2434</v>
+        <v>100.06415001</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>101243.4</v>
+        <v>3875484.53</v>
       </c>
       <c r="I186" s="1">
-        <v>1363.6</v>
+        <v>-179132.07</v>
       </c>
       <c r="J186" s="1">
-        <v>1.3468532269758</v>
+        <v>-4.6221851387444</v>
       </c>
       <c r="K186">
-        <v>4.78</v>
+        <v>1.72</v>
       </c>
       <c r="L186" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="M186" s="1">
-        <v>102607.0</v>
+        <v>3696352.46</v>
       </c>
       <c r="N186" s="1">
-        <v>107388.51</v>
+        <v>3763000.34</v>
       </c>
       <c r="O186" s="1">
-        <v>0.02</v>
+        <v>0.79</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="B187" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="C187" s="1">
-        <v>2413000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>103.467</v>
+        <v>94.589</v>
       </c>
       <c r="E187" s="1">
-        <v>102.38671778</v>
+        <v>91.5185</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>2470591.5</v>
+        <v>1555814.5</v>
       </c>
       <c r="I187" s="1">
-        <v>26067.21</v>
+        <v>52198.5</v>
       </c>
       <c r="J187" s="1">
-        <v>1.0550999629036</v>
+        <v>3.355059359583</v>
       </c>
       <c r="K187">
-        <v>4.52</v>
+        <v>0.22</v>
       </c>
       <c r="L187" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="M187" s="1">
-        <v>2496658.71</v>
+        <v>1608013.0</v>
       </c>
       <c r="N187" s="1">
-        <v>2605747.8</v>
+        <v>1611814.39</v>
       </c>
       <c r="O187" s="1">
-        <v>0.53</v>
+        <v>0.34</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="B188" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="C188" s="1">
-        <v>3338000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.45</v>
+        <v>102.467</v>
       </c>
       <c r="E188" s="1">
-        <v>90.92355123</v>
+        <v>101.2434</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>3035028.14</v>
+        <v>101243.4</v>
       </c>
       <c r="I188" s="1">
-        <v>284612.86</v>
+        <v>1223.6</v>
       </c>
       <c r="J188" s="1">
-        <v>9.3776020145896</v>
+        <v>1.2085726081898</v>
       </c>
       <c r="K188">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>0.17</v>
+      </c>
+      <c r="L188">
+        <v>173.63</v>
       </c>
       <c r="M188" s="1">
-        <v>3319641.0</v>
+        <v>102467.0</v>
       </c>
       <c r="N188" s="1">
-        <v>3369618.28</v>
+        <v>102640.63</v>
       </c>
       <c r="O188" s="1">
-        <v>0.68</v>
+        <v>0.02</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="B189" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="C189" s="1">
-        <v>1000000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.701</v>
+        <v>103.617</v>
       </c>
       <c r="E189" s="1">
-        <v>97.7673</v>
+        <v>102.38671778</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>977673.0</v>
+        <v>2470591.5</v>
       </c>
       <c r="I189" s="1">
-        <v>19337.0</v>
+        <v>29686.71</v>
       </c>
       <c r="J189" s="1">
-        <v>1.9778596729172</v>
+        <v>1.2016033407384</v>
       </c>
       <c r="K189">
-        <v>1.02</v>
+        <v>4.82</v>
       </c>
       <c r="L189" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="M189" s="1">
-        <v>997010.0</v>
+        <v>2500278.21</v>
       </c>
       <c r="N189" s="1">
-        <v>1007161.93</v>
+        <v>2616474.08</v>
       </c>
       <c r="O189" s="1">
-        <v>0.2</v>
+        <v>0.55</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="B190" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="C190" s="1">
-        <v>3432300.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>104.223</v>
+        <v>99.796</v>
       </c>
       <c r="E190" s="1">
-        <v>103.09125717</v>
+        <v>90.92355123</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>3538401.22</v>
+        <v>3035028.14</v>
       </c>
       <c r="I190" s="1">
-        <v>38844.81</v>
+        <v>296162.34</v>
       </c>
       <c r="J190" s="1">
-        <v>1.0978068224835</v>
+        <v>9.7581414846453</v>
       </c>
       <c r="K190">
-        <v>1.84</v>
+        <v>1.8</v>
       </c>
       <c r="L190" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="M190" s="1">
-        <v>3577246.03</v>
+        <v>3331190.48</v>
       </c>
       <c r="N190" s="1">
-        <v>3640314.54</v>
+        <v>3391367.2</v>
       </c>
       <c r="O190" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>591</v>
+      </c>
+      <c r="B191" t="s">
+        <v>592</v>
+      </c>
+      <c r="C191" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.838</v>
+      </c>
+      <c r="E191" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>20707.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>2.1179883253399</v>
+      </c>
+      <c r="K191">
+        <v>1.23</v>
+      </c>
+      <c r="L191" t="s">
+        <v>593</v>
+      </c>
+      <c r="M191" s="1">
+        <v>998380.0</v>
+      </c>
+      <c r="N191" s="1">
+        <v>1010671.67</v>
+      </c>
+      <c r="O191" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P191">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16">
+      <c r="A192" t="s">
+        <v>594</v>
+      </c>
+      <c r="B192" t="s">
         <v>595</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C192" s="1">
+        <v>3432300.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>103.995</v>
+      </c>
+      <c r="E192" s="1">
+        <v>103.09125717</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>3538401.22</v>
+      </c>
+      <c r="I192" s="1">
+        <v>31019.16</v>
+      </c>
+      <c r="J192" s="1">
+        <v>0.87664337850302</v>
+      </c>
+      <c r="K192">
+        <v>2.21</v>
+      </c>
+      <c r="L192" t="s">
         <v>596</v>
       </c>
-      <c r="C191" s="1">
+      <c r="M192" s="1">
+        <v>3569420.38</v>
+      </c>
+      <c r="N192" s="1">
+        <v>3645360.02</v>
+      </c>
+      <c r="O192" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="P192">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16">
+      <c r="A193" t="s">
+        <v>597</v>
+      </c>
+      <c r="B193" t="s">
+        <v>598</v>
+      </c>
+      <c r="C193" s="1">
         <v>4900000.0</v>
       </c>
-      <c r="D191" s="1">
-[...2 lines deleted...]
-      <c r="E191" s="1">
+      <c r="D193" s="1">
+        <v>106.047</v>
+      </c>
+      <c r="E193" s="1">
         <v>100.27195449</v>
       </c>
-      <c r="F191" t="s">
-[...5 lines deleted...]
-      <c r="H191" s="1">
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
         <v>4913325.77</v>
       </c>
-      <c r="I191" s="1">
-[...20 lines deleted...]
-      <c r="P191">
+      <c r="I193" s="1">
+        <v>282977.23</v>
+      </c>
+      <c r="J193" s="1">
+        <v>5.75938261061</v>
+      </c>
+      <c r="K193">
+        <v>6.42</v>
+      </c>
+      <c r="L193" t="s">
+        <v>599</v>
+      </c>
+      <c r="M193" s="1">
+        <v>5196303.0</v>
+      </c>
+      <c r="N193" s="1">
+        <v>5511111.22</v>
+      </c>
+      <c r="O193" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="P193">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>