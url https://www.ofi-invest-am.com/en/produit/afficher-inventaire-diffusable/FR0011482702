--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="600">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="598">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -181,1683 +181,1677 @@
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>24 683.56</t>
+    <t>31 688.36</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>11 800.83</t>
+    <t>20 230.00</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>47 772.50</t>
+    <t>52 697.50</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>58 114.38</t>
+    <t>68 369.86</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>22 264.15</t>
+    <t>29 941.44</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>19 312.50</t>
-[...8 lines deleted...]
-    <t>14 510.13</t>
+    <t>23 062.50</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>54 964.25</t>
+    <t>67 456.13</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>41 448.98</t>
+    <t>48 474.23</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>26 852.05</t>
+    <t>37 294.52</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>12 341.10</t>
+    <t>14 556.16</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>12 890.17</t>
+    <t>22 097.43</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>59 220.16</t>
+    <t>69 257.48</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>92 355.08</t>
+    <t>108 008.48</t>
+  </si>
+  <si>
+    <t>XS3382712126</t>
+  </si>
+  <si>
+    <t>AMS OSRAM AG 7.25 31/05/2032</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>38 559.33</t>
+    <t>47 266.27</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>20 192.67</t>
+    <t>34 616.00</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>11 096.46</t>
+    <t>19 022.50</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>59 782.50</t>
+    <t>67 163.06</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>195 691.23</t>
+    <t>209 344.11</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>24 735.59</t>
+    <t>28 147.40</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>12 267.08</t>
+    <t>22 571.43</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>24 386.46</t>
+    <t>29 263.75</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>48 497.75</t>
+    <t>55 051.50</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>64 878.53</t>
+    <t>6 560.75</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>8 857.55</t>
+    <t>11 219.57</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>56 108.22</t>
+    <t>61 415.75</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>16 791.78</t>
+    <t>21 689.38</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>10 500.00</t>
+    <t>18 000.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>148 419.56</t>
+    <t>167 820.81</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>18 454.76</t>
-[...8 lines deleted...]
-    <t>189 977.92</t>
+    <t>27 038.38</t>
+  </si>
+  <si>
+    <t>XS3087220664</t>
+  </si>
+  <si>
+    <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
+  </si>
+  <si>
+    <t>170 339.75</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>7 690.67</t>
+    <t>17 304.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>88 408.13</t>
+    <t>8 160.75</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>9 590.39</t>
+    <t>16 440.67</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>5 011.88</t>
+    <t>8 724.38</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>172 602.74</t>
+    <t>154 501.03</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>37 805.78</t>
+    <t>42 914.67</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>10 237.50</t>
+    <t>17 550.00</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>22 227.43</t>
+    <t>25 994.79</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>70 796.38</t>
+    <t>84 822.08</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>53 630.14</t>
+    <t>57 513.70</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>11 094.90</t>
+    <t>16 255.31</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>15 901.38</t>
+    <t>27 259.50</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>52 294.92</t>
+    <t>5 288.25</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>27 156.16</t>
+    <t>31 989.04</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>14 336.88</t>
+    <t>19 280.63</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>53 249.32</t>
+    <t>58 197.26</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>6 472.48</t>
+    <t>11 326.84</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>14 554.17</t>
+    <t>24 950.00</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>10 849.32</t>
+    <t>14 646.58</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>22 782.88</t>
+    <t>31 031.85</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>51 797.96</t>
+    <t>59 587.13</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>179 951.49</t>
+    <t>4 317.50</t>
   </si>
   <si>
     <t>XS3348854459</t>
   </si>
   <si>
     <t>EGIS SA 5.125 15/05/2031</t>
   </si>
   <si>
+    <t>1 964.58</t>
+  </si>
+  <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>7 532.78</t>
+    <t>19 121.67</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>49 795.83</t>
+    <t>56 525.00</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>92 877.05</t>
+    <t>99 356.85</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>72 262.73</t>
+    <t>1 441.14</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>37 808.94</t>
+    <t>43 494.50</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>93 513.70</t>
+    <t>99 410.96</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>64 834.39</t>
+    <t>1 150.91</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>114 704.63</t>
+    <t>130 205.25</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>10 730.78</t>
+    <t>13 886.89</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>43 078.08</t>
+    <t>50 744.52</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>11 259.67</t>
+    <t>18 424.91</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>6 884.89</t>
+    <t>11 802.67</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>38 968.75</t>
+    <t>52 406.25</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>3 423.63</t>
+    <t>8 954.10</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>6 740.90</t>
+    <t>11 555.83</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
-    <t>2 651.04</t>
+    <t>6 185.76</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>28 113.75</t>
+    <t>33 626.25</t>
   </si>
   <si>
     <t>XS3362208079</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>6 213.70</t>
+    <t>22 524.66</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
-    <t>7 557.32</t>
+    <t>12 225.07</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>12 055.56</t>
+    <t>20 666.67</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>7 338.75</t>
+    <t>19 570.00</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>24 189.46</t>
+    <t>2 446.13</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>12 315.38</t>
+    <t>1 245.38</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>6 330.46</t>
+    <t>16 069.63</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>61 287.42</t>
+    <t>69 569.50</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>12 128.22</t>
+    <t>22 740.41</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>22 935.33</t>
+    <t>27 657.31</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>35 643.62</t>
+    <t>38 985.21</t>
   </si>
   <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
-    <t>3 651.87</t>
+    <t>7 495.94</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>21 843.40</t>
+    <t>37 445.83</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>13 879.45</t>
+    <t>15 835.62</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>30 837.33</t>
+    <t>38 280.82</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>13 419.86</t>
+    <t>20 129.79</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>17 616.67</t>
+    <t>26 005.56</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>11 287.50</t>
+    <t>19 350.00</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>24 717.53</t>
+    <t>36 214.06</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>49 744.44</t>
+    <t>56 466.67</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>3 643.13</t>
+    <t>4 899.38</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>14 989.24</t>
+    <t>18 048.26</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>14 118.81</t>
+    <t>24 203.67</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>24 143.31</t>
+    <t>32 468.58</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>4 970.00</t>
+    <t>8 520.00</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>4 191.10</t>
+    <t>7 334.42</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>30 694.52</t>
+    <t>36 554.38</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>113 290.06</t>
+    <t>123 328.42</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>73 988.95</t>
+    <t>86 519.34</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>43 135.52</t>
+    <t>4 013.06</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>3 526.25</t>
+    <t>9 403.33</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>26 606.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>126 216.71</t>
+    <t>143 273.03</t>
   </si>
   <si>
     <t>XS3368834159</t>
   </si>
   <si>
     <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
   </si>
   <si>
+    <t>4 965.13</t>
+  </si>
+  <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>67 493.54</t>
+    <t>78 933.13</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>31 955.14</t>
+    <t>43 329.00</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>62 136.59</t>
-[...8 lines deleted...]
-    <t>72 766.67</t>
+    <t>70 590.55</t>
+  </si>
+  <si>
+    <t>XS3385893956</t>
+  </si>
+  <si>
+    <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>48 424.03</t>
+    <t>4 896.81</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>9 871.43</t>
+    <t>17 275.01</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>15 000.00</t>
+    <t>19 000.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>104 424.66</t>
+    <t>111 734.38</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>17 405.00</t>
+    <t>20 355.00</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>7 723.09</t>
+    <t>12 136.28</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>16 989.97</t>
+    <t>24 376.92</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>57 881.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>7 790.60</t>
+    <t>11 595.31</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>25 456.60</t>
+    <t>37 296.88</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>43 973.29</t>
+    <t>52 445.21</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>14 511.75</t>
+    <t>17 499.47</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>13 089.04</t>
+    <t>14 397.95</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>4 143.43</t>
+    <t>10 517.95</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>56 418.75</t>
+    <t>65 981.25</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>127 132.50</t>
+    <t>12 713.25</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>18 252.62</t>
+    <t>26 964.09</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>24 613.88</t>
+    <t>28 343.25</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>71 898.29</t>
+    <t>85 859.13</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>55 315.38</t>
+    <t>63 856.73</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>72 692.67</t>
+    <t>82 516.00</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>2 869.98</t>
+    <t>7 285.32</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>51 838.36</t>
+    <t>55 946.30</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>45 744.56</t>
+    <t>53 885.54</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>14 990.25</t>
+    <t>24 075.25</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>12 289.56</t>
+    <t>16 527.33</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>44 042.31</t>
+    <t>56 053.85</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>83 091.75</t>
+    <t>95 586.75</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>46 548.96</t>
-[...8 lines deleted...]
-    <t>22 315.50</t>
+    <t>50 817.64</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>19 791.78</t>
+    <t>29 687.67</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>9 410.50</t>
+    <t>12 655.50</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>10 965.93</t>
+    <t>17 739.01</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>61 216.24</t>
+    <t>65 196.25</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>19 492.13</t>
+    <t>22 795.88</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>35 758.56</t>
+    <t>43 885.50</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>32 042.00</t>
+    <t>36 372.00</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>7 437.50</t>
+    <t>14 520.83</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>136 643.84</t>
+    <t>2 342.47</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>61 058.90</t>
+    <t>83 166.44</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>35 400.14</t>
+    <t>43 445.63</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>13 534.13</t>
+    <t>2 431.59</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>14 146.36</t>
+    <t>22 467.75</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>46 258.33</t>
+    <t>52 188.89</t>
   </si>
   <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
-    <t>7 713.33</t>
+    <t>19 580.00</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>25 997.93</t>
+    <t>30 787.03</t>
+  </si>
+  <si>
+    <t>XS2410367747</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...5 lines deleted...]
-    <t>30 725.26</t>
+    <t>3 007.43</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>2 450.14</t>
+    <t>6 219.58</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>3 982.06</t>
+    <t>10 108.31</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>4 401.04</t>
+    <t>11 171.88</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>78 034.69</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>1 458.33</t>
+    <t>8 750.00</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>9 493.67</t>
+    <t>12 767.35</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>15 756.64</t>
+    <t>23 276.63</t>
+  </si>
+  <si>
+    <t>XS3381703274</t>
+  </si>
+  <si>
+    <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
+  </si>
+  <si>
+    <t>2 480.00</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>85 599.66</t>
+    <t>93 733.56</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>110 475.00</t>
+    <t>125 818.75</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>80 427.40</t>
+    <t>3 145.21</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>6 458.90</t>
+    <t>12 356.16</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>3 823.63</t>
+    <t>4 866.44</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>4 777.50</t>
+    <t>8 190.00</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>4 158.90</t>
+    <t>5 978.42</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>71 992.71</t>
+    <t>85 971.88</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>6 670.08</t>
+    <t>11 672.64</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>116 337.12</t>
+    <t>125 769.86</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>35 287.67</t>
+    <t>51 397.26</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
+    <t>3 610.26</t>
+  </si>
+  <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>66 647.88</t>
+    <t>77 944.13</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>3 801.39</t>
+    <t>6 516.67</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>116 195.87</t>
+    <t>123 657.99</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>60 176.72</t>
+    <t>70 376.17</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>12 291.67</t>
+    <t>14 375.00</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>75 939.64</t>
+    <t>88 810.76</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>314 808.22</t>
+    <t>334 542.47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2221,269 +2215,269 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2031540.879</v>
+        <v>2019412.879</v>
       </c>
       <c r="D2">
-        <v>134.01</v>
+        <v>134.69</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>272249243.18</v>
+        <v>272010657.51</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>272249243.18</v>
+        <v>272010657.51</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1027004.6728</v>
+        <v>1031628.3088</v>
       </c>
       <c r="D3">
-        <v>54.15</v>
+        <v>54.42</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55614209.17</v>
+        <v>56150803.37</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55614209.17</v>
+        <v>56150803.37</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>457835.1011</v>
+        <v>457955.1568</v>
       </c>
       <c r="D4">
-        <v>124.4</v>
+        <v>125.0</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56956702.39</v>
+        <v>57248726.83</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56956702.39</v>
+        <v>57248726.83</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.47</v>
+        <v>133.16</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.47</v>
+        <v>133.16</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.47</v>
+        <v>133.16</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>129.11</v>
+        <v>129.73</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>129.11</v>
+        <v>129.73</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>129.11</v>
+        <v>129.73</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.46</v>
+        <v>129.11</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1413.16</v>
+        <v>1420.31</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1413.16</v>
+        <v>1420.31</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>8444.3</v>
       </c>
       <c r="D8">
-        <v>11014.11</v>
+        <v>11072.14</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>93006484.22</v>
+        <v>93496481.13</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>93006484.22</v>
+        <v>93496481.13</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2836.0</v>
+        <v>3066.0</v>
       </c>
       <c r="D9">
-        <v>100.67</v>
+        <v>101.16</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>285517.03</v>
+        <v>310173.04</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>285517.03</v>
+        <v>310173.04</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2585,9584 +2579,9584 @@
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
         <v>48477.0</v>
       </c>
       <c r="D3" s="1">
-        <v>91.42</v>
+        <v>91.74</v>
       </c>
       <c r="E3" s="1">
         <v>92.0360616375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>4461632.16</v>
       </c>
       <c r="I3" s="1">
-        <v>-29864.82</v>
+        <v>-14352.18</v>
       </c>
       <c r="J3" s="1">
-        <v>-0.66936983886184</v>
+        <v>-0.32168003737897</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4431767.34</v>
+        <v>4447279.98</v>
       </c>
       <c r="N3" s="1">
-        <v>4431767.34</v>
+        <v>4447279.98</v>
       </c>
       <c r="O3" s="1">
         <v>0.93</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.07</v>
+        <v>3.11</v>
       </c>
       <c r="J4" s="1">
-        <v>930.30303030303</v>
+        <v>942.42424242424</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.4</v>
+        <v>3.44</v>
       </c>
       <c r="N4" s="1">
-        <v>3.4</v>
+        <v>3.44</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>106.11</v>
+        <v>107.6</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>106.11</v>
+        <v>107.6</v>
       </c>
       <c r="N5" s="1">
-        <v>106.11</v>
+        <v>107.6</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>1193.0</v>
+        <v>1169.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4799.52</v>
+        <v>4805.57</v>
       </c>
       <c r="E6" s="1">
-        <v>4798.7044425817</v>
+        <v>4801.3627031651</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5724854.4</v>
+        <v>5612793.0</v>
       </c>
       <c r="I6" s="1">
-        <v>972.96</v>
+        <v>4918.33</v>
       </c>
       <c r="J6" s="1">
-        <v>0.016995366729327</v>
+        <v>0.087627140355969</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5725827.36</v>
+        <v>5617711.33</v>
       </c>
       <c r="N6" s="1">
-        <v>5725827.36</v>
+        <v>5617711.33</v>
       </c>
       <c r="O6" s="1">
-        <v>1.2</v>
+        <v>1.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>451.0</v>
+        <v>232.0</v>
       </c>
       <c r="D7" s="1">
-        <v>115.41</v>
+        <v>115.64</v>
       </c>
       <c r="E7" s="1">
-        <v>116.664922395</v>
+        <v>116.435603448</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-565970.0</v>
+        <v>-184580.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-565970.0</v>
+        <v>-184580.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-565970.0</v>
+        <v>-184580.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.12</v>
+        <v>-0.04</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>748.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.745</v>
+        <v>105.82</v>
       </c>
       <c r="E8" s="1">
         <v>105.9</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-115940.0</v>
+        <v>-59840.0</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>-115940.0</v>
+        <v>-59840.0</v>
       </c>
       <c r="N8" s="1">
-        <v>-115940.0</v>
+        <v>-59840.0</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>101.174</v>
+        <v>101.88</v>
       </c>
       <c r="E9" s="1">
         <v>100.13</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2503250.0</v>
       </c>
       <c r="I9" s="1">
-        <v>26100.0</v>
+        <v>43750.0</v>
       </c>
       <c r="J9" s="1">
-        <v>1.0426445620693</v>
+        <v>1.7477279536602</v>
       </c>
       <c r="K9">
-        <v>0.99</v>
+        <v>1.27</v>
       </c>
       <c r="L9" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="1">
-        <v>2529350.0</v>
+        <v>2547000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2554033.56</v>
+        <v>2578688.36</v>
       </c>
       <c r="O9" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
         <v>2380000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>103.329</v>
+        <v>103.853</v>
       </c>
       <c r="E10" s="1">
         <v>101.7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2420460.0</v>
       </c>
       <c r="I10" s="1">
-        <v>38770.2</v>
+        <v>51241.4</v>
       </c>
       <c r="J10" s="1">
-        <v>1.6017699115044</v>
+        <v>2.1170108161259</v>
       </c>
       <c r="K10">
-        <v>0.5</v>
+        <v>0.85</v>
       </c>
       <c r="L10" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="1">
-        <v>2459230.2</v>
+        <v>2471701.4</v>
       </c>
       <c r="N10" s="1">
-        <v>2471031.03</v>
+        <v>2491931.4</v>
       </c>
       <c r="O10" s="1">
         <v>0.52</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="1">
         <v>1576000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>101.283</v>
+        <v>101.52</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1576000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>20220.08</v>
+        <v>23955.2</v>
       </c>
       <c r="J11" s="1">
-        <v>1.283</v>
+        <v>1.52</v>
       </c>
       <c r="K11">
-        <v>3.03</v>
+        <v>3.34</v>
       </c>
       <c r="L11" t="s">
         <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>1596220.08</v>
+        <v>1599955.2</v>
       </c>
       <c r="N11" s="1">
-        <v>1643992.58</v>
+        <v>1652652.7</v>
       </c>
       <c r="O11" s="1">
         <v>0.34</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="1">
         <v>4600000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.556</v>
+        <v>98.394</v>
       </c>
       <c r="E12" s="1">
         <v>97.75</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>4496500.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-8924.0</v>
+        <v>29624.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.19846547314578</v>
+        <v>0.65882352941176</v>
       </c>
       <c r="K12">
-        <v>1.26</v>
+        <v>1.49</v>
       </c>
       <c r="L12" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>4487576.0</v>
+        <v>4526124.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4545690.38</v>
+        <v>4594493.86</v>
       </c>
       <c r="O12" s="1">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="1">
         <v>2571000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>102.55</v>
+        <v>102.825</v>
       </c>
       <c r="E13" s="1">
         <v>100.42060793</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2581813.83</v>
       </c>
       <c r="I13" s="1">
-        <v>54746.67</v>
+        <v>61816.92</v>
       </c>
       <c r="J13" s="1">
-        <v>2.120473186868</v>
+        <v>2.3943213597241</v>
       </c>
       <c r="K13">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="L13" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>2636560.5</v>
+        <v>2643630.75</v>
       </c>
       <c r="N13" s="1">
-        <v>2658824.65</v>
+        <v>2673572.19</v>
       </c>
       <c r="O13" s="1">
         <v>0.56</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.504</v>
+        <v>98.873</v>
       </c>
       <c r="E14" s="1">
         <v>100.2479</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1002479.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-17439.0</v>
+        <v>-13749.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.7395875624327</v>
+        <v>-1.3715000513726</v>
       </c>
       <c r="K14">
-        <v>1.93</v>
+        <v>2.31</v>
       </c>
       <c r="L14" t="s">
         <v>70</v>
       </c>
       <c r="M14" s="1">
-        <v>985040.0</v>
+        <v>988730.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1004352.5</v>
+        <v>1011792.5</v>
       </c>
       <c r="O14" s="1">
         <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="1">
-        <v>483000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>105.494</v>
+        <v>97.999</v>
       </c>
       <c r="E15" s="1">
-        <v>105.76043064</v>
+        <v>99.95557916</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>510822.88</v>
+        <v>5448578.62</v>
       </c>
       <c r="I15" s="1">
-        <v>-1286.86</v>
+        <v>-106653.13</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.25191902132496</v>
+        <v>-1.9574486749353</v>
       </c>
       <c r="K15">
-        <v>3.0</v>
+        <v>1.24</v>
       </c>
       <c r="L15" t="s">
         <v>73</v>
       </c>
       <c r="M15" s="1">
-        <v>509536.02</v>
+        <v>5341925.49</v>
       </c>
       <c r="N15" s="1">
-        <v>524046.15</v>
+        <v>5409381.62</v>
       </c>
       <c r="O15" s="1">
-        <v>0.11</v>
+        <v>1.13</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="1">
-        <v>5451000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.582</v>
+        <v>104.195</v>
       </c>
       <c r="E16" s="1">
-        <v>99.95557916</v>
+        <v>94.23756966</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>5448578.62</v>
+        <v>1826324.1</v>
       </c>
       <c r="I16" s="1">
-        <v>-129383.8</v>
+        <v>-8954.91</v>
       </c>
       <c r="J16" s="1">
-        <v>-2.3746339921585</v>
+        <v>-0.49032425296255</v>
       </c>
       <c r="K16">
-        <v>1.01</v>
+        <v>2.5</v>
       </c>
       <c r="L16" t="s">
         <v>76</v>
       </c>
       <c r="M16" s="1">
-        <v>5319194.82</v>
+        <v>1817369.19</v>
       </c>
       <c r="N16" s="1">
-        <v>5374159.07</v>
+        <v>1865843.42</v>
       </c>
       <c r="O16" s="1">
-        <v>1.12</v>
+        <v>0.39</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>78</v>
       </c>
       <c r="C17" s="1">
-        <v>1938000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.94</v>
+        <v>99.88</v>
       </c>
       <c r="E17" s="1">
-        <v>94.23756966</v>
+        <v>98.92441182</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1826324.1</v>
+        <v>3264505.59</v>
       </c>
       <c r="I17" s="1">
-        <v>-13402.62</v>
+        <v>31534.41</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.73385769809422</v>
+        <v>0.96597812840627</v>
       </c>
       <c r="K17">
-        <v>2.14</v>
+        <v>1.13</v>
       </c>
       <c r="L17" t="s">
         <v>79</v>
       </c>
       <c r="M17" s="1">
-        <v>1812921.48</v>
+        <v>3296040.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1854370.46</v>
+        <v>3333334.52</v>
       </c>
       <c r="O17" s="1">
-        <v>0.39</v>
+        <v>0.7</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>81</v>
       </c>
       <c r="C18" s="1">
-        <v>3300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.728</v>
+        <v>92.765</v>
       </c>
       <c r="E18" s="1">
-        <v>98.92441182</v>
+        <v>81.90598182</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3264505.59</v>
+        <v>1801931.6</v>
       </c>
       <c r="I18" s="1">
-        <v>26518.41</v>
+        <v>238898.4</v>
       </c>
       <c r="J18" s="1">
-        <v>0.81232545844714</v>
+        <v>13.257906126958</v>
       </c>
       <c r="K18">
-        <v>0.81</v>
+        <v>0.66</v>
       </c>
       <c r="L18" t="s">
         <v>82</v>
       </c>
       <c r="M18" s="1">
-        <v>3291024.0</v>
+        <v>2040830.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3317876.05</v>
+        <v>2055386.16</v>
       </c>
       <c r="O18" s="1">
-        <v>0.69</v>
+        <v>0.43</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
       <c r="C19" s="1">
-        <v>2200000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D19" s="1">
-        <v>92.087</v>
+        <v>97.009</v>
       </c>
       <c r="E19" s="1">
-        <v>81.90598182</v>
+        <v>96.4088025</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1801931.6</v>
+        <v>3398651.31</v>
       </c>
       <c r="I19" s="1">
-        <v>223982.4</v>
+        <v>-13942.06</v>
       </c>
       <c r="J19" s="1">
-        <v>12.430127758457</v>
+        <v>-0.41022331296469</v>
       </c>
       <c r="K19">
-        <v>0.56</v>
+        <v>0.63</v>
       </c>
       <c r="L19" t="s">
         <v>85</v>
       </c>
       <c r="M19" s="1">
-        <v>2025914.0</v>
+        <v>3384709.25</v>
       </c>
       <c r="N19" s="1">
-        <v>2038255.1</v>
+        <v>3406806.68</v>
       </c>
       <c r="O19" s="1">
-        <v>0.43</v>
+        <v>0.71</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="1">
-        <v>3525250.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.516</v>
+        <v>97.582</v>
       </c>
       <c r="E20" s="1">
-        <v>96.4088025</v>
+        <v>97.78572159</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3398651.31</v>
+        <v>3173391.13</v>
       </c>
       <c r="I20" s="1">
-        <v>3747.51</v>
+        <v>-39114.72</v>
       </c>
       <c r="J20" s="1">
-        <v>0.11026462140948</v>
+        <v>-1.2325842733417</v>
       </c>
       <c r="K20">
-        <v>0.37</v>
+        <v>2.13</v>
       </c>
       <c r="L20" t="s">
         <v>88</v>
       </c>
       <c r="M20" s="1">
-        <v>3402398.82</v>
+        <v>3134276.41</v>
       </c>
       <c r="N20" s="1">
-        <v>3415288.99</v>
+        <v>3203533.89</v>
       </c>
       <c r="O20" s="1">
-        <v>0.71</v>
+        <v>0.67</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>90</v>
       </c>
       <c r="C21" s="1">
-        <v>3245250.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.219</v>
+        <v>103.849</v>
       </c>
       <c r="E21" s="1">
-        <v>97.78572159</v>
+        <v>103.54083188</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3173391.13</v>
+        <v>4403591.58</v>
       </c>
       <c r="I21" s="1">
-        <v>-18654.65</v>
+        <v>13106.39</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.58784591107116</v>
+        <v>0.29762955446472</v>
       </c>
       <c r="K21">
-        <v>1.82</v>
+        <v>2.54</v>
       </c>
       <c r="L21" t="s">
         <v>91</v>
       </c>
       <c r="M21" s="1">
-        <v>3154736.48</v>
+        <v>4416697.97</v>
       </c>
       <c r="N21" s="1">
-        <v>3213956.64</v>
+        <v>4524706.45</v>
       </c>
       <c r="O21" s="1">
-        <v>0.67</v>
+        <v>0.94</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>93</v>
       </c>
       <c r="C22" s="1">
-        <v>4253000.0</v>
+        <v>1683000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>103.796</v>
+        <v>101.888</v>
       </c>
       <c r="E22" s="1">
-        <v>103.54083188</v>
+        <v>99.10522282</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4403591.58</v>
+        <v>1667940.9</v>
       </c>
       <c r="I22" s="1">
-        <v>10852.3</v>
+        <v>46834.14</v>
       </c>
       <c r="J22" s="1">
-        <v>0.24644201903938</v>
+        <v>2.8079016468749</v>
       </c>
       <c r="K22">
-        <v>2.17</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>0.04</v>
+      </c>
+      <c r="L22">
+        <v>677.88</v>
       </c>
       <c r="M22" s="1">
-        <v>4414443.88</v>
+        <v>1714775.04</v>
       </c>
       <c r="N22" s="1">
-        <v>4506798.96</v>
+        <v>1715452.92</v>
       </c>
       <c r="O22" s="1">
-        <v>0.94</v>
+        <v>0.36</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C23" s="1">
         <v>2124000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>107.107</v>
+        <v>107.073</v>
       </c>
       <c r="E23" s="1">
         <v>108.54733851</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2305545.47</v>
       </c>
       <c r="I23" s="1">
-        <v>-30592.79</v>
+        <v>-31314.95</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.3269219973354</v>
+        <v>-1.358244736765</v>
       </c>
       <c r="K23">
-        <v>1.82</v>
+        <v>2.23</v>
       </c>
       <c r="L23" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="M23" s="1">
-        <v>2274952.68</v>
+        <v>2274230.52</v>
       </c>
       <c r="N23" s="1">
-        <v>2313512.01</v>
+        <v>2321496.79</v>
       </c>
       <c r="O23" s="1">
         <v>0.48</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C24" s="1">
         <v>4327000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.107</v>
+        <v>101.262</v>
       </c>
       <c r="E24" s="1">
         <v>99.95464109</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>4325037.32</v>
       </c>
       <c r="I24" s="1">
-        <v>49862.57</v>
+        <v>56569.42</v>
       </c>
       <c r="J24" s="1">
-        <v>1.1528818438034</v>
+        <v>1.3079521820172</v>
       </c>
       <c r="K24">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="L24" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="M24" s="1">
-        <v>4374899.89</v>
+        <v>4381606.74</v>
       </c>
       <c r="N24" s="1">
-        <v>4395092.56</v>
+        <v>4416222.74</v>
       </c>
       <c r="O24" s="1">
         <v>0.92</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C25" s="1">
         <v>3261000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.769</v>
+        <v>98.408</v>
       </c>
       <c r="E25" s="1">
         <v>100.01062956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3261346.63</v>
       </c>
       <c r="I25" s="1">
-        <v>-73099.54</v>
+        <v>-52261.75</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.2413913114167</v>
+        <v>-1.6024592270954</v>
       </c>
       <c r="K25">
-        <v>0.34</v>
+        <v>0.58</v>
       </c>
       <c r="L25" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="M25" s="1">
-        <v>3188247.09</v>
+        <v>3209084.88</v>
       </c>
       <c r="N25" s="1">
-        <v>3199343.55</v>
+        <v>3228107.38</v>
       </c>
       <c r="O25" s="1">
         <v>0.67</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C26" s="1">
         <v>2657000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.479</v>
+        <v>100.257</v>
       </c>
       <c r="E26" s="1">
         <v>100.06368348</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2658692.07</v>
       </c>
       <c r="I26" s="1">
-        <v>11034.96</v>
+        <v>5136.42</v>
       </c>
       <c r="J26" s="1">
-        <v>0.41505220271711</v>
+        <v>0.1931934900607</v>
       </c>
       <c r="K26">
-        <v>2.25</v>
+        <v>2.53</v>
       </c>
       <c r="L26" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="M26" s="1">
-        <v>2669727.03</v>
+        <v>2663828.49</v>
       </c>
       <c r="N26" s="1">
-        <v>2729509.53</v>
+        <v>2730991.55</v>
       </c>
       <c r="O26" s="1">
         <v>0.57</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C27" s="1">
         <v>4746000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.363</v>
+        <v>97.273</v>
       </c>
       <c r="E27" s="1">
         <v>65.88463274</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3126884.67</v>
       </c>
       <c r="I27" s="1">
-        <v>1446503.31</v>
+        <v>1489691.91</v>
       </c>
       <c r="J27" s="1">
-        <v>46.260206648427</v>
+        <v>47.641408853113</v>
       </c>
       <c r="K27">
-        <v>4.12</v>
+        <v>4.41</v>
       </c>
       <c r="L27" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M27" s="1">
-        <v>4573387.98</v>
+        <v>4616576.58</v>
       </c>
       <c r="N27" s="1">
-        <v>4769079.21</v>
+        <v>4825920.69</v>
       </c>
       <c r="O27" s="1">
-        <v>1.0</v>
+        <v>1.01</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C28" s="1">
         <v>1445000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.202</v>
+        <v>99.358</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1445000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-11531.1</v>
+        <v>-9276.9</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.798</v>
+        <v>-0.642</v>
       </c>
       <c r="K28">
-        <v>1.71</v>
+        <v>1.95</v>
       </c>
       <c r="L28" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="M28" s="1">
-        <v>1433468.9</v>
+        <v>1435723.1</v>
       </c>
       <c r="N28" s="1">
-        <v>1458204.49</v>
+        <v>1463870.5</v>
       </c>
       <c r="O28" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C29" s="1">
         <v>2950000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.335</v>
+        <v>99.875</v>
       </c>
       <c r="E29" s="1">
         <v>99.45524576</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2933929.75</v>
       </c>
       <c r="I29" s="1">
-        <v>25952.75</v>
+        <v>12382.75</v>
       </c>
       <c r="J29" s="1">
-        <v>0.88457298611189</v>
+        <v>0.42205339101933</v>
       </c>
       <c r="K29">
-        <v>0.42</v>
+        <v>0.77</v>
       </c>
       <c r="L29" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="M29" s="1">
-        <v>2959882.5</v>
+        <v>2946312.5</v>
       </c>
       <c r="N29" s="1">
-        <v>2972149.58</v>
+        <v>2968883.93</v>
       </c>
       <c r="O29" s="1">
         <v>0.62</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C30" s="1">
         <v>1713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.036</v>
+        <v>101.278</v>
       </c>
       <c r="E30" s="1">
         <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1713000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>17746.68</v>
+        <v>21892.14</v>
       </c>
       <c r="J30" s="1">
-        <v>1.036</v>
+        <v>1.278</v>
       </c>
       <c r="K30">
-        <v>1.42</v>
+        <v>1.71</v>
       </c>
       <c r="L30" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="M30" s="1">
-        <v>1730746.68</v>
+        <v>1734892.14</v>
       </c>
       <c r="N30" s="1">
-        <v>1755133.14</v>
+        <v>1764155.89</v>
       </c>
       <c r="O30" s="1">
         <v>0.37</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C31" s="1">
         <v>2247000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.135</v>
+        <v>98.947</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2247000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-19436.55</v>
+        <v>-23660.91</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.865</v>
+        <v>-1.053</v>
       </c>
       <c r="K31">
-        <v>2.16</v>
+        <v>2.45</v>
       </c>
       <c r="L31" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="M31" s="1">
-        <v>2227563.45</v>
+        <v>2223339.09</v>
       </c>
       <c r="N31" s="1">
-        <v>2276061.2</v>
+        <v>2278390.59</v>
       </c>
       <c r="O31" s="1">
         <v>0.48</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C32" s="1">
         <v>2282000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>102.102</v>
+        <v>102.485</v>
       </c>
       <c r="E32" s="1">
         <v>103.51827695</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>2362287.08</v>
       </c>
       <c r="I32" s="1">
-        <v>-32319.44</v>
+        <v>-23579.38</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.3681419279489</v>
+        <v>-0.99815895365266</v>
       </c>
       <c r="K32">
-        <v>2.84</v>
+        <v>0.29</v>
       </c>
       <c r="L32" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="M32" s="1">
-        <v>2329967.64</v>
+        <v>2338707.7</v>
       </c>
       <c r="N32" s="1">
-        <v>2394846.17</v>
+        <v>2345268.45</v>
       </c>
       <c r="O32" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C33" s="1">
         <v>791000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.412</v>
+        <v>102.802</v>
       </c>
       <c r="E33" s="1">
         <v>100.39127686</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>794095.0</v>
       </c>
       <c r="I33" s="1">
-        <v>15983.92</v>
+        <v>19068.82</v>
       </c>
       <c r="J33" s="1">
-        <v>2.0128473293498</v>
+        <v>2.4013272971118</v>
       </c>
       <c r="K33">
-        <v>1.12</v>
+        <v>1.42</v>
       </c>
       <c r="L33" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="M33" s="1">
-        <v>810078.92</v>
+        <v>813163.82</v>
       </c>
       <c r="N33" s="1">
-        <v>818936.47</v>
+        <v>824383.39</v>
       </c>
       <c r="O33" s="1">
         <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C34" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.939</v>
+        <v>103.418</v>
       </c>
       <c r="E34" s="1">
         <v>103.60736833</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1864932.63</v>
       </c>
       <c r="I34" s="1">
-        <v>-12030.63</v>
+        <v>-3408.63</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.64509729769702</v>
+        <v>-0.18277496705069</v>
       </c>
       <c r="K34">
-        <v>3.12</v>
+        <v>3.41</v>
       </c>
       <c r="L34" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="M34" s="1">
-        <v>1852902.0</v>
+        <v>1861524.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1909010.22</v>
+        <v>1922939.75</v>
       </c>
       <c r="O34" s="1">
         <v>0.4</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C35" s="1">
         <v>2724000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.738</v>
+        <v>99.046</v>
       </c>
       <c r="E35" s="1">
         <v>93.54200514</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2548084.22</v>
       </c>
       <c r="I35" s="1">
-        <v>141538.9</v>
+        <v>149928.82</v>
       </c>
       <c r="J35" s="1">
-        <v>5.554718281643</v>
+        <v>5.8839821236364</v>
       </c>
       <c r="K35">
-        <v>0.62</v>
+        <v>0.8</v>
       </c>
       <c r="L35" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="M35" s="1">
-        <v>2689623.12</v>
+        <v>2698013.04</v>
       </c>
       <c r="N35" s="1">
-        <v>2706414.9</v>
+        <v>2719702.42</v>
       </c>
       <c r="O35" s="1">
         <v>0.57</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C36" s="1">
         <v>2700000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.497</v>
+        <v>100.792</v>
       </c>
       <c r="E36" s="1">
         <v>97.99</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2645730.0</v>
       </c>
       <c r="I36" s="1">
-        <v>67689.0</v>
+        <v>75654.0</v>
       </c>
       <c r="J36" s="1">
-        <v>2.5584243290132</v>
+        <v>2.8594754566793</v>
       </c>
       <c r="K36">
-        <v>0.39</v>
+        <v>0.67</v>
       </c>
       <c r="L36" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="M36" s="1">
-        <v>2713419.0</v>
+        <v>2721384.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2723919.0</v>
+        <v>2739384.0</v>
       </c>
       <c r="O36" s="1">
         <v>0.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>136</v>
+      </c>
+      <c r="B37" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C37" s="1">
         <v>4233000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>104.21</v>
+        <v>105.588</v>
       </c>
       <c r="E37" s="1">
         <v>100.83408623</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>4268306.87</v>
       </c>
       <c r="I37" s="1">
-        <v>142902.43</v>
+        <v>201233.17</v>
       </c>
       <c r="J37" s="1">
-        <v>3.3479886604311</v>
+        <v>4.7145900266538</v>
       </c>
       <c r="K37">
-        <v>3.51</v>
+        <v>3.96</v>
       </c>
       <c r="L37" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M37" s="1">
-        <v>4411209.3</v>
+        <v>4469540.04</v>
       </c>
       <c r="N37" s="1">
-        <v>4559628.86</v>
+        <v>4637360.85</v>
       </c>
       <c r="O37" s="1">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C38" s="1">
         <v>2377000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>102.018</v>
+        <v>102.571</v>
       </c>
       <c r="E38" s="1">
         <v>100.1633029</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2380881.71</v>
       </c>
       <c r="I38" s="1">
-        <v>44086.15</v>
+        <v>57230.96</v>
       </c>
       <c r="J38" s="1">
-        <v>1.8516732609954</v>
+        <v>2.4037716682699</v>
       </c>
       <c r="K38">
-        <v>0.78</v>
+        <v>1.14</v>
       </c>
       <c r="L38" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="M38" s="1">
-        <v>2424967.86</v>
+        <v>2438112.67</v>
       </c>
       <c r="N38" s="1">
-        <v>2443422.62</v>
+        <v>2465151.05</v>
       </c>
       <c r="O38" s="1">
         <v>0.51</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C39" s="1">
         <v>5123000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>103.001</v>
+        <v>102.53</v>
       </c>
       <c r="E39" s="1">
-        <v>102.84970974</v>
+        <v>102.45</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>5268990.63</v>
+        <v>5248513.5</v>
       </c>
       <c r="I39" s="1">
-        <v>7750.6</v>
+        <v>4098.4</v>
       </c>
       <c r="J39" s="1">
-        <v>0.14709838267448</v>
+        <v>0.078086871644705</v>
       </c>
       <c r="K39">
-        <v>3.71</v>
+        <v>3.33</v>
       </c>
       <c r="L39" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="M39" s="1">
-        <v>5276741.23</v>
+        <v>5252611.9</v>
       </c>
       <c r="N39" s="1">
-        <v>5466719.15</v>
+        <v>5422951.65</v>
       </c>
       <c r="O39" s="1">
-        <v>1.14</v>
+        <v>1.13</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>145</v>
+      </c>
+      <c r="B40" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C40" s="1">
         <v>2472000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>94.86</v>
+        <v>96.975</v>
       </c>
       <c r="E40" s="1">
         <v>100.08024879</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2473983.75</v>
       </c>
       <c r="I40" s="1">
-        <v>-129044.55</v>
+        <v>-76761.75</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.2160629591848</v>
+        <v>-3.1027588600774</v>
       </c>
       <c r="K40">
-        <v>0.31</v>
+        <v>0.7</v>
       </c>
       <c r="L40" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="M40" s="1">
-        <v>2344939.2</v>
+        <v>2397222.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2352629.87</v>
+        <v>2414526.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="C41" s="1">
         <v>3348000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.089</v>
+        <v>101.335</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3348000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>2979.72</v>
+        <v>44695.8</v>
       </c>
       <c r="J41" s="1">
-        <v>0.089</v>
+        <v>1.335</v>
       </c>
       <c r="K41">
-        <v>2.64</v>
+        <v>0.24</v>
       </c>
       <c r="L41" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="M41" s="1">
-        <v>3350979.72</v>
+        <v>3392695.8</v>
       </c>
       <c r="N41" s="1">
-        <v>3439387.85</v>
+        <v>3400856.55</v>
       </c>
       <c r="O41" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>151</v>
+      </c>
+      <c r="B42" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="C42" s="1">
         <v>1897000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.429</v>
+        <v>103.736</v>
       </c>
       <c r="E42" s="1">
         <v>102.70391249</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1948293.22</v>
       </c>
       <c r="I42" s="1">
-        <v>13754.91</v>
+        <v>19578.7</v>
       </c>
       <c r="J42" s="1">
-        <v>0.70599794008419</v>
+        <v>1.0049154716044</v>
       </c>
       <c r="K42">
-        <v>0.51</v>
+        <v>0.87</v>
       </c>
       <c r="L42" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="M42" s="1">
-        <v>1962048.13</v>
+        <v>1967871.92</v>
       </c>
       <c r="N42" s="1">
-        <v>1971638.52</v>
+        <v>1984312.59</v>
       </c>
       <c r="O42" s="1">
         <v>0.41</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>154</v>
+      </c>
+      <c r="B43" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C43" s="1">
         <v>972000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>102.281</v>
+        <v>102.343</v>
       </c>
       <c r="E43" s="1">
         <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>972000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>22171.32</v>
+        <v>22773.96</v>
       </c>
       <c r="J43" s="1">
-        <v>2.281</v>
+        <v>2.343</v>
       </c>
       <c r="K43">
-        <v>0.52</v>
+        <v>0.9</v>
       </c>
       <c r="L43" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="M43" s="1">
-        <v>994171.32</v>
+        <v>994773.96</v>
       </c>
       <c r="N43" s="1">
-        <v>999183.2</v>
+        <v>1003498.34</v>
       </c>
       <c r="O43" s="1">
         <v>0.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>157</v>
+      </c>
+      <c r="B44" t="s">
         <v>158</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>2500000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.724</v>
+        <v>106.672</v>
       </c>
       <c r="E44" s="1">
         <v>101.486</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2537150.0</v>
+        <v>2131206.0</v>
       </c>
       <c r="I44" s="1">
-        <v>130950.0</v>
+        <v>108906.0</v>
       </c>
       <c r="J44" s="1">
-        <v>5.1613030368721</v>
+        <v>5.1100644423861</v>
       </c>
       <c r="K44">
-        <v>6.9</v>
+        <v>7.36</v>
       </c>
       <c r="L44" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="M44" s="1">
-        <v>2668100.0</v>
+        <v>2240112.0</v>
       </c>
       <c r="N44" s="1">
-        <v>2840702.74</v>
+        <v>2394613.03</v>
       </c>
       <c r="O44" s="1">
-        <v>0.59</v>
+        <v>0.5</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>160</v>
+      </c>
+      <c r="B45" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C45" s="1">
         <v>1936000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.463</v>
+        <v>100.338</v>
       </c>
       <c r="E45" s="1">
         <v>100.10319267</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1937997.81</v>
       </c>
       <c r="I45" s="1">
-        <v>6965.87</v>
+        <v>4545.87</v>
       </c>
       <c r="J45" s="1">
-        <v>0.35943642268615</v>
+        <v>0.23456528054591</v>
       </c>
       <c r="K45">
-        <v>1.95</v>
+        <v>2.22</v>
       </c>
       <c r="L45" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="M45" s="1">
-        <v>1944963.68</v>
+        <v>1942543.68</v>
       </c>
       <c r="N45" s="1">
-        <v>1982769.46</v>
+        <v>1985458.35</v>
       </c>
       <c r="O45" s="1">
         <v>0.41</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>163</v>
+      </c>
+      <c r="B46" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C46" s="1">
         <v>2700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.05</v>
+        <v>98.15</v>
       </c>
       <c r="E46" s="1">
         <v>96.84</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>2614680.0</v>
       </c>
       <c r="I46" s="1">
-        <v>32670.0</v>
+        <v>35370.0</v>
       </c>
       <c r="J46" s="1">
-        <v>1.2494836844279</v>
+        <v>1.3527467988435</v>
       </c>
       <c r="K46">
-        <v>0.38</v>
+        <v>0.65</v>
       </c>
       <c r="L46" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="M46" s="1">
-        <v>2647350.0</v>
+        <v>2650050.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2657587.5</v>
+        <v>2667600.0</v>
       </c>
       <c r="O46" s="1">
         <v>0.56</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>166</v>
+      </c>
+      <c r="B47" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C47" s="1">
         <v>2170000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.763</v>
+        <v>97.837</v>
       </c>
       <c r="E47" s="1">
         <v>92.4965576</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2007175.3</v>
       </c>
       <c r="I47" s="1">
-        <v>114281.8</v>
+        <v>115887.6</v>
       </c>
       <c r="J47" s="1">
-        <v>5.6936631294735</v>
+        <v>5.773666106792</v>
       </c>
       <c r="K47">
-        <v>1.02</v>
+        <v>1.2</v>
       </c>
       <c r="L47" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="M47" s="1">
-        <v>2121457.1</v>
+        <v>2123062.9</v>
       </c>
       <c r="N47" s="1">
-        <v>2143684.53</v>
+        <v>2149057.69</v>
       </c>
       <c r="O47" s="1">
         <v>0.45</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>169</v>
+      </c>
+      <c r="B48" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C48" s="1">
         <v>4063000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.46</v>
+        <v>98.198</v>
       </c>
       <c r="E48" s="1">
         <v>97.961492</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3980175.42</v>
       </c>
       <c r="I48" s="1">
-        <v>20254.38</v>
+        <v>9609.32</v>
       </c>
       <c r="J48" s="1">
-        <v>0.50888159095259</v>
+        <v>0.24142955990618</v>
       </c>
       <c r="K48">
-        <v>1.74</v>
+        <v>2.09</v>
       </c>
       <c r="L48" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="M48" s="1">
-        <v>4000429.8</v>
+        <v>3989784.74</v>
       </c>
       <c r="N48" s="1">
-        <v>4071226.18</v>
+        <v>4074606.82</v>
       </c>
       <c r="O48" s="1">
         <v>0.85</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C49" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>90.477</v>
+        <v>91.74</v>
       </c>
       <c r="E49" s="1">
         <v>89.54278944</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1611770.21</v>
       </c>
       <c r="I49" s="1">
-        <v>16815.79</v>
+        <v>39549.79</v>
       </c>
       <c r="J49" s="1">
-        <v>1.0433118750842</v>
+        <v>2.4538107079172</v>
       </c>
       <c r="K49">
-        <v>2.98</v>
+        <v>3.2</v>
       </c>
       <c r="L49" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="M49" s="1">
-        <v>1628586.0</v>
+        <v>1651320.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1682216.14</v>
+        <v>1708833.7</v>
       </c>
       <c r="O49" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>175</v>
+      </c>
+      <c r="B50" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C50" s="1">
         <v>2477000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.997</v>
+        <v>99.378</v>
       </c>
       <c r="E50" s="1">
         <v>100.00201776</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2477049.98</v>
       </c>
       <c r="I50" s="1">
-        <v>-24894.29</v>
+        <v>-15456.92</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.0049974849518</v>
+        <v>-0.62400517247537</v>
       </c>
       <c r="K50">
-        <v>0.45</v>
+        <v>0.66</v>
       </c>
       <c r="L50" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="M50" s="1">
-        <v>2452155.69</v>
+        <v>2461593.06</v>
       </c>
       <c r="N50" s="1">
-        <v>2463250.59</v>
+        <v>2477848.37</v>
       </c>
       <c r="O50" s="1">
         <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>178</v>
+      </c>
+      <c r="B51" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C51" s="1">
         <v>3207000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>102.64</v>
+        <v>102.876</v>
       </c>
       <c r="E51" s="1">
         <v>102.084372</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>3273845.81</v>
       </c>
       <c r="I51" s="1">
-        <v>17818.98</v>
+        <v>25387.51</v>
       </c>
       <c r="J51" s="1">
-        <v>0.54428281092444</v>
+        <v>0.77546443764864</v>
       </c>
       <c r="K51">
-        <v>0.5</v>
+        <v>0.85</v>
       </c>
       <c r="L51" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="M51" s="1">
-        <v>3291664.79</v>
+        <v>3299233.32</v>
       </c>
       <c r="N51" s="1">
-        <v>3307566.17</v>
+        <v>3326492.82</v>
       </c>
       <c r="O51" s="1">
         <v>0.69</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>181</v>
+      </c>
+      <c r="B52" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="C52" s="1">
         <v>1923000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>101.623</v>
+        <v>101.584</v>
       </c>
       <c r="E52" s="1">
         <v>100.24366355</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>1927685.65</v>
       </c>
       <c r="I52" s="1">
-        <v>26524.64</v>
+        <v>25774.67</v>
       </c>
       <c r="J52" s="1">
-        <v>1.3759836828167</v>
+        <v>1.3370784806122</v>
       </c>
       <c r="K52">
-        <v>2.72</v>
+        <v>0.28</v>
       </c>
       <c r="L52" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M52" s="1">
-        <v>1954210.29</v>
+        <v>1953460.32</v>
       </c>
       <c r="N52" s="1">
-        <v>2006505.21</v>
+        <v>1958748.57</v>
       </c>
       <c r="O52" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>184</v>
+      </c>
+      <c r="B53" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="C53" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.274</v>
+        <v>100.739</v>
       </c>
       <c r="E53" s="1">
         <v>99.8308825</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1597294.12</v>
       </c>
       <c r="I53" s="1">
-        <v>7089.88</v>
+        <v>14529.88</v>
       </c>
       <c r="J53" s="1">
-        <v>0.44386815873335</v>
+        <v>0.9096558872952</v>
       </c>
       <c r="K53">
-        <v>1.7</v>
+        <v>2.0</v>
       </c>
       <c r="L53" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="M53" s="1">
-        <v>1604384.0</v>
+        <v>1611824.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1631540.16</v>
+        <v>1643813.04</v>
       </c>
       <c r="O53" s="1">
         <v>0.34</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>187</v>
+      </c>
+      <c r="B54" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C54" s="1">
         <v>1582000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.777</v>
+        <v>100.565</v>
       </c>
       <c r="E54" s="1">
         <v>100.16979772</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1584686.2</v>
       </c>
       <c r="I54" s="1">
-        <v>9605.94</v>
+        <v>6252.1</v>
       </c>
       <c r="J54" s="1">
-        <v>0.60617300762763</v>
+        <v>0.39453236861658</v>
       </c>
       <c r="K54">
-        <v>0.91</v>
+        <v>1.22</v>
       </c>
       <c r="L54" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="M54" s="1">
-        <v>1594292.14</v>
+        <v>1590938.3</v>
       </c>
       <c r="N54" s="1">
-        <v>1608629.02</v>
+        <v>1610218.93</v>
       </c>
       <c r="O54" s="1">
         <v>0.34</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>190</v>
+      </c>
+      <c r="B55" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="C55" s="1">
         <v>4300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.413</v>
+        <v>95.955</v>
       </c>
       <c r="E55" s="1">
         <v>91.58588302</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>3938192.97</v>
       </c>
       <c r="I55" s="1">
-        <v>164566.03</v>
+        <v>187872.03</v>
       </c>
       <c r="J55" s="1">
-        <v>4.1787193073985</v>
+        <v>4.7705135688158</v>
       </c>
       <c r="K55">
-        <v>1.24</v>
+        <v>1.35</v>
       </c>
       <c r="L55" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="M55" s="1">
-        <v>4102759.0</v>
+        <v>4126065.0</v>
       </c>
       <c r="N55" s="1">
-        <v>4156008.32</v>
+        <v>4184262.26</v>
       </c>
       <c r="O55" s="1">
         <v>0.87</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>193</v>
+      </c>
+      <c r="B56" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C56" s="1">
         <v>1547000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.551</v>
+        <v>100.684</v>
       </c>
       <c r="E56" s="1">
         <v>100.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1547000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>8523.97</v>
+        <v>10581.48</v>
       </c>
       <c r="J56" s="1">
-        <v>0.551</v>
+        <v>0.684</v>
       </c>
       <c r="K56">
-        <v>0.42</v>
+        <v>0.73</v>
       </c>
       <c r="L56" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="M56" s="1">
-        <v>1555523.97</v>
+        <v>1557581.48</v>
       </c>
       <c r="N56" s="1">
-        <v>1561996.45</v>
+        <v>1568908.32</v>
       </c>
       <c r="O56" s="1">
         <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>196</v>
+      </c>
+      <c r="B57" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="C57" s="1">
         <v>2994000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>89.819</v>
+        <v>88.768</v>
       </c>
       <c r="E57" s="1">
         <v>100.6600501</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>3013761.9</v>
       </c>
       <c r="I57" s="1">
-        <v>-324581.04</v>
+        <v>-356047.98</v>
       </c>
       <c r="J57" s="1">
-        <v>-10.769962948964</v>
+        <v>-11.814071310677</v>
       </c>
       <c r="K57">
-        <v>0.49</v>
+        <v>0.83</v>
       </c>
       <c r="L57" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="M57" s="1">
-        <v>2689180.86</v>
+        <v>2657713.92</v>
       </c>
       <c r="N57" s="1">
-        <v>2703735.03</v>
+        <v>2682663.92</v>
       </c>
       <c r="O57" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>199</v>
+      </c>
+      <c r="B58" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="C58" s="1">
         <v>4400000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.456</v>
+        <v>98.706</v>
       </c>
       <c r="E58" s="1">
         <v>91.49876455</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>4025945.64</v>
       </c>
       <c r="I58" s="1">
-        <v>306118.36</v>
+        <v>317118.36</v>
       </c>
       <c r="J58" s="1">
-        <v>7.6036386820166</v>
+        <v>7.8768664149176</v>
       </c>
       <c r="K58">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="L58" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="M58" s="1">
-        <v>4332064.0</v>
+        <v>4343064.0</v>
       </c>
       <c r="N58" s="1">
-        <v>4342913.32</v>
+        <v>4357710.58</v>
       </c>
       <c r="O58" s="1">
         <v>0.91</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>202</v>
+      </c>
+      <c r="B59" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="C59" s="1">
         <v>3100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.48</v>
+        <v>100.964</v>
       </c>
       <c r="E59" s="1">
         <v>101.46012484</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>3145263.87</v>
       </c>
       <c r="I59" s="1">
-        <v>-30383.87</v>
+        <v>-15379.87</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.96601974447378</v>
+        <v>-0.48898504658689</v>
       </c>
       <c r="K59">
-        <v>0.73</v>
+        <v>1.0</v>
       </c>
       <c r="L59" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="M59" s="1">
-        <v>3114880.0</v>
+        <v>3129884.0</v>
       </c>
       <c r="N59" s="1">
-        <v>3137662.88</v>
+        <v>3160915.85</v>
       </c>
       <c r="O59" s="1">
         <v>0.66</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>205</v>
+      </c>
+      <c r="B60" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C60" s="1">
         <v>2876000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>87.315</v>
+        <v>90.54</v>
       </c>
       <c r="E60" s="1">
         <v>98.46638108</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>2831893.12</v>
       </c>
       <c r="I60" s="1">
-        <v>-320713.72</v>
+        <v>-227962.72</v>
       </c>
       <c r="J60" s="1">
-        <v>-11.32506441486</v>
+        <v>-8.0498348751241</v>
       </c>
       <c r="K60">
-        <v>1.8</v>
+        <v>2.07</v>
       </c>
       <c r="L60" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="M60" s="1">
-        <v>2511179.4</v>
+        <v>2603930.4</v>
       </c>
       <c r="N60" s="1">
-        <v>2562977.36</v>
+        <v>2663517.53</v>
       </c>
       <c r="O60" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>208</v>
+      </c>
+      <c r="B61" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C61" s="1">
         <v>3611000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>105.933</v>
+        <v>106.152</v>
       </c>
       <c r="E61" s="1">
         <v>106.49917419</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>3845685.18</v>
       </c>
       <c r="I61" s="1">
-        <v>-20444.55</v>
+        <v>-12536.46</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.53162307997349</v>
+        <v>-0.32598768264229</v>
       </c>
       <c r="K61">
-        <v>4.98</v>
+        <v>0.12</v>
       </c>
       <c r="L61" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M61" s="1">
-        <v>3825240.63</v>
+        <v>3833148.72</v>
       </c>
       <c r="N61" s="1">
-        <v>4005192.12</v>
+        <v>3837466.22</v>
       </c>
       <c r="O61" s="1">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>211</v>
+      </c>
+      <c r="B62" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C62" s="1">
         <v>690000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.756</v>
+        <v>101.557</v>
       </c>
       <c r="E62" s="1">
         <v>100.0</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>690000.0</v>
       </c>
       <c r="I62" s="1">
-        <v>5216.4</v>
+        <v>10743.3</v>
       </c>
       <c r="J62" s="1">
-        <v>0.756</v>
+        <v>1.557</v>
       </c>
       <c r="K62">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L62" t="s">
+        <v>213</v>
       </c>
       <c r="M62" s="1">
-        <v>695216.4</v>
+        <v>700743.3</v>
       </c>
       <c r="N62" s="1">
-        <v>695216.4</v>
+        <v>702707.88</v>
       </c>
       <c r="O62" s="1">
         <v>0.15</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>214</v>
       </c>
       <c r="B63" t="s">
         <v>215</v>
       </c>
       <c r="C63" s="1">
         <v>4172000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>101.111</v>
+        <v>100.991</v>
       </c>
       <c r="E63" s="1">
         <v>100.76860067</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>4204066.02</v>
       </c>
       <c r="I63" s="1">
-        <v>14284.9</v>
+        <v>9278.5</v>
       </c>
       <c r="J63" s="1">
-        <v>0.3397877181767</v>
+        <v>0.22070300408841</v>
       </c>
       <c r="K63">
-        <v>0.18</v>
+        <v>0.46</v>
       </c>
       <c r="L63" t="s">
         <v>216</v>
       </c>
       <c r="M63" s="1">
-        <v>4218350.92</v>
+        <v>4213344.52</v>
       </c>
       <c r="N63" s="1">
-        <v>4225883.7</v>
+        <v>4232466.19</v>
       </c>
       <c r="O63" s="1">
         <v>0.88</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>217</v>
       </c>
       <c r="B64" t="s">
         <v>218</v>
       </c>
       <c r="C64" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>103.273</v>
+        <v>103.306</v>
       </c>
       <c r="E64" s="1">
         <v>104.15905</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>1979021.95</v>
       </c>
       <c r="I64" s="1">
-        <v>-16834.95</v>
+        <v>-16207.95</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.8506702010051</v>
+        <v>-0.81898788439411</v>
       </c>
       <c r="K64">
-        <v>2.62</v>
+        <v>2.98</v>
       </c>
       <c r="L64" t="s">
         <v>219</v>
       </c>
       <c r="M64" s="1">
-        <v>1962187.0</v>
+        <v>1962814.0</v>
       </c>
       <c r="N64" s="1">
-        <v>2011982.83</v>
+        <v>2019339.0</v>
       </c>
       <c r="O64" s="1">
         <v>0.42</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>220</v>
       </c>
       <c r="B65" t="s">
         <v>221</v>
       </c>
       <c r="C65" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>109.614</v>
+        <v>110.012</v>
       </c>
       <c r="E65" s="1">
         <v>111.51583353</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>1895769.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-32331.17</v>
+        <v>-25565.17</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.7054381151266</v>
+        <v>-1.3485381239742</v>
       </c>
       <c r="K65">
-        <v>5.46</v>
+        <v>5.84</v>
       </c>
       <c r="L65" t="s">
         <v>222</v>
       </c>
       <c r="M65" s="1">
-        <v>1863438.0</v>
+        <v>1870204.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1956315.05</v>
+        <v>1969560.85</v>
       </c>
       <c r="O65" s="1">
         <v>0.41</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>223</v>
       </c>
       <c r="B66" t="s">
         <v>224</v>
       </c>
       <c r="C66" s="1">
         <v>1582000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>101.671</v>
+        <v>102.119</v>
       </c>
       <c r="E66" s="1">
         <v>101.8174469</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>1610752.01</v>
       </c>
       <c r="I66" s="1">
-        <v>-2316.79</v>
+        <v>4770.57</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.14383281756699</v>
+        <v>0.29617035834088</v>
       </c>
       <c r="K66">
-        <v>4.57</v>
+        <v>0.09</v>
       </c>
       <c r="L66" t="s">
         <v>225</v>
       </c>
       <c r="M66" s="1">
-        <v>1608435.22</v>
+        <v>1615522.58</v>
       </c>
       <c r="N66" s="1">
-        <v>1680697.95</v>
+        <v>1616963.72</v>
       </c>
       <c r="O66" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>226</v>
       </c>
       <c r="B67" t="s">
         <v>227</v>
       </c>
       <c r="C67" s="1">
         <v>2924000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>96.065</v>
+        <v>96.632</v>
       </c>
       <c r="E67" s="1">
         <v>93.46821512</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>2733010.61</v>
       </c>
       <c r="I67" s="1">
-        <v>75929.99</v>
+        <v>92509.07</v>
       </c>
       <c r="J67" s="1">
-        <v>2.7782544905671</v>
+        <v>3.3848778216049</v>
       </c>
       <c r="K67">
-        <v>1.29</v>
+        <v>1.49</v>
       </c>
       <c r="L67" t="s">
         <v>228</v>
       </c>
       <c r="M67" s="1">
-        <v>2808940.6</v>
+        <v>2825519.68</v>
       </c>
       <c r="N67" s="1">
-        <v>2846749.54</v>
+        <v>2869014.18</v>
       </c>
       <c r="O67" s="1">
         <v>0.6</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>229</v>
       </c>
       <c r="B68" t="s">
         <v>230</v>
       </c>
       <c r="C68" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>103.495</v>
+        <v>103.703</v>
       </c>
       <c r="E68" s="1">
         <v>103.465095</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>2069301.9</v>
       </c>
       <c r="I68" s="1">
-        <v>598.1</v>
+        <v>4758.1</v>
       </c>
       <c r="J68" s="1">
-        <v>0.02890346739642</v>
+        <v>0.2299374489532</v>
       </c>
       <c r="K68">
-        <v>4.68</v>
+        <v>4.97</v>
       </c>
       <c r="L68" t="s">
         <v>231</v>
       </c>
       <c r="M68" s="1">
-        <v>2069900.0</v>
+        <v>2074060.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2163413.7</v>
+        <v>2173470.96</v>
       </c>
       <c r="O68" s="1">
         <v>0.45</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>232</v>
       </c>
       <c r="B69" t="s">
         <v>233</v>
       </c>
       <c r="C69" s="1">
         <v>2833000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.625</v>
+        <v>100.749</v>
       </c>
       <c r="E69" s="1">
         <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>2833000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>17706.25</v>
+        <v>21219.17</v>
       </c>
       <c r="J69" s="1">
-        <v>0.625</v>
+        <v>0.749</v>
       </c>
       <c r="K69">
-        <v>2.29</v>
+        <v>0.04</v>
       </c>
       <c r="L69" t="s">
         <v>234</v>
       </c>
       <c r="M69" s="1">
-        <v>2850706.25</v>
+        <v>2854219.17</v>
       </c>
       <c r="N69" s="1">
-        <v>2915540.64</v>
+        <v>2855370.08</v>
       </c>
       <c r="O69" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>235</v>
       </c>
       <c r="B70" t="s">
         <v>236</v>
       </c>
       <c r="C70" s="1">
         <v>3543000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>105.577</v>
+        <v>105.173</v>
       </c>
       <c r="E70" s="1">
         <v>105.91142309</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>3752441.72</v>
       </c>
       <c r="I70" s="1">
-        <v>-11848.61</v>
+        <v>-26162.33</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.31575733573285</v>
+        <v>-0.69720816343551</v>
       </c>
       <c r="K70">
-        <v>3.24</v>
+        <v>3.68</v>
       </c>
       <c r="L70" t="s">
         <v>237</v>
       </c>
       <c r="M70" s="1">
-        <v>3740593.11</v>
+        <v>3726279.39</v>
       </c>
       <c r="N70" s="1">
-        <v>3855297.74</v>
+        <v>3856484.64</v>
       </c>
       <c r="O70" s="1">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>238</v>
       </c>
       <c r="B71" t="s">
         <v>239</v>
       </c>
       <c r="C71" s="1">
         <v>988000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>103.156</v>
+        <v>103.779</v>
       </c>
       <c r="E71" s="1">
         <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>988000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>31181.28</v>
+        <v>37336.52</v>
       </c>
       <c r="J71" s="1">
-        <v>3.156</v>
+        <v>3.779</v>
       </c>
       <c r="K71">
-        <v>1.09</v>
+        <v>1.41</v>
       </c>
       <c r="L71" t="s">
         <v>240</v>
       </c>
       <c r="M71" s="1">
-        <v>1019181.28</v>
+        <v>1025336.52</v>
       </c>
       <c r="N71" s="1">
-        <v>1029912.06</v>
+        <v>1039223.41</v>
       </c>
       <c r="O71" s="1">
         <v>0.22</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>241</v>
       </c>
       <c r="B72" t="s">
         <v>242</v>
       </c>
       <c r="C72" s="1">
         <v>2600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>101.411</v>
+        <v>101.681</v>
       </c>
       <c r="E72" s="1">
         <v>101.33207423</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>2634633.93</v>
       </c>
       <c r="I72" s="1">
-        <v>2052.07</v>
+        <v>9072.07</v>
       </c>
       <c r="J72" s="1">
-        <v>0.077888240056181</v>
+        <v>0.34433891922131</v>
       </c>
       <c r="K72">
-        <v>1.66</v>
+        <v>1.95</v>
       </c>
       <c r="L72" t="s">
         <v>243</v>
       </c>
       <c r="M72" s="1">
-        <v>2636686.0</v>
+        <v>2643706.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2679764.08</v>
+        <v>2694450.52</v>
       </c>
       <c r="O72" s="1">
         <v>0.56</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>244</v>
       </c>
       <c r="B73" t="s">
         <v>245</v>
       </c>
       <c r="C73" s="1">
         <v>2317000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>102.355</v>
+        <v>102.851</v>
       </c>
       <c r="E73" s="1">
         <v>101.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>2340170.0</v>
       </c>
       <c r="I73" s="1">
-        <v>31395.35</v>
+        <v>42887.67</v>
       </c>
       <c r="J73" s="1">
-        <v>1.3415841584158</v>
+        <v>1.8326732673267</v>
       </c>
       <c r="K73">
-        <v>0.49</v>
+        <v>0.8</v>
       </c>
       <c r="L73" t="s">
         <v>246</v>
       </c>
       <c r="M73" s="1">
-        <v>2371565.35</v>
+        <v>2383057.67</v>
       </c>
       <c r="N73" s="1">
-        <v>2382825.02</v>
+        <v>2401482.58</v>
       </c>
       <c r="O73" s="1">
         <v>0.5</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>247</v>
       </c>
       <c r="B74" t="s">
         <v>248</v>
       </c>
       <c r="C74" s="1">
         <v>2213000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.834</v>
+        <v>98.05</v>
       </c>
       <c r="E74" s="1">
         <v>100.0178554</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>2213395.14</v>
       </c>
       <c r="I74" s="1">
-        <v>-48328.72</v>
+        <v>-43548.64</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.1834655334067</v>
+        <v>-1.9675040941854</v>
       </c>
       <c r="K74">
-        <v>0.31</v>
+        <v>0.53</v>
       </c>
       <c r="L74" t="s">
         <v>249</v>
       </c>
       <c r="M74" s="1">
-        <v>2165066.42</v>
+        <v>2169846.5</v>
       </c>
       <c r="N74" s="1">
-        <v>2171951.31</v>
+        <v>2181649.17</v>
       </c>
       <c r="O74" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>250</v>
       </c>
       <c r="B75" t="s">
         <v>251</v>
       </c>
       <c r="C75" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>102.152</v>
+        <v>102.342</v>
       </c>
       <c r="E75" s="1">
         <v>101.20555556</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>4554250.0</v>
       </c>
       <c r="I75" s="1">
-        <v>42590.0</v>
+        <v>51140.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.93517044518856</v>
+        <v>1.1229071746171</v>
       </c>
       <c r="K75">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="L75" t="s">
         <v>252</v>
       </c>
       <c r="M75" s="1">
-        <v>4596840.0</v>
+        <v>4605390.0</v>
       </c>
       <c r="N75" s="1">
-        <v>4635808.75</v>
+        <v>4657796.25</v>
       </c>
       <c r="O75" s="1">
         <v>0.97</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>253</v>
       </c>
       <c r="B76" t="s">
         <v>254</v>
       </c>
       <c r="C76" s="1">
         <v>1846000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.553</v>
+        <v>101.882</v>
       </c>
       <c r="E76" s="1">
         <v>100.43577248</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>1854044.36</v>
       </c>
       <c r="I76" s="1">
-        <v>2164.02</v>
+        <v>26697.36</v>
       </c>
       <c r="J76" s="1">
-        <v>0.11671889015644</v>
+        <v>1.4399526017813</v>
       </c>
       <c r="K76">
-        <v>0.19</v>
+        <v>0.49</v>
       </c>
       <c r="L76" t="s">
         <v>255</v>
       </c>
       <c r="M76" s="1">
-        <v>1856208.38</v>
+        <v>1880741.72</v>
       </c>
       <c r="N76" s="1">
-        <v>1859632.01</v>
+        <v>1889695.82</v>
       </c>
       <c r="O76" s="1">
         <v>0.39</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>256</v>
       </c>
       <c r="B77" t="s">
         <v>257</v>
       </c>
       <c r="C77" s="1">
         <v>1981000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.719</v>
+        <v>100.203</v>
       </c>
       <c r="E77" s="1">
         <v>100.0369051</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>1981731.09</v>
       </c>
       <c r="I77" s="1">
-        <v>-6297.7</v>
+        <v>3290.34</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.31778781852789</v>
+        <v>0.1660336266915</v>
       </c>
       <c r="K77">
-        <v>0.34</v>
+        <v>0.58</v>
       </c>
       <c r="L77" t="s">
         <v>258</v>
       </c>
       <c r="M77" s="1">
-        <v>1975433.39</v>
+        <v>1985021.43</v>
       </c>
       <c r="N77" s="1">
-        <v>1982174.29</v>
+        <v>1996577.26</v>
       </c>
       <c r="O77" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>259</v>
       </c>
       <c r="B78" t="s">
         <v>260</v>
       </c>
       <c r="C78" s="1">
         <v>1018000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.934</v>
+        <v>101.173</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>1018000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>9508.12</v>
+        <v>11941.14</v>
       </c>
       <c r="J78" s="1">
-        <v>0.934</v>
+        <v>1.173</v>
       </c>
       <c r="K78">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="L78" t="s">
         <v>261</v>
       </c>
       <c r="M78" s="1">
-        <v>1027508.12</v>
+        <v>1029941.14</v>
       </c>
       <c r="N78" s="1">
-        <v>1030159.16</v>
+        <v>1036126.9</v>
       </c>
       <c r="O78" s="1">
         <v>0.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>262</v>
       </c>
       <c r="B79" t="s">
         <v>263</v>
       </c>
       <c r="C79" s="1">
         <v>1470000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.202</v>
+        <v>101.516</v>
       </c>
       <c r="E79" s="1">
         <v>99.57946939</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>1463818.2</v>
       </c>
       <c r="I79" s="1">
-        <v>9151.2</v>
+        <v>28467.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.62515959973718</v>
+        <v>1.9447087076797</v>
       </c>
       <c r="K79">
-        <v>1.91</v>
+        <v>2.29</v>
       </c>
       <c r="L79" t="s">
         <v>264</v>
       </c>
       <c r="M79" s="1">
-        <v>1472969.4</v>
+        <v>1492285.2</v>
       </c>
       <c r="N79" s="1">
-        <v>1501083.15</v>
+        <v>1525911.45</v>
       </c>
       <c r="O79" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>265</v>
       </c>
       <c r="B80" t="s">
         <v>266</v>
       </c>
       <c r="C80" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>97.497</v>
+        <v>98.178</v>
       </c>
       <c r="E80" s="1">
         <v>97.597</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>5270238.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-5400.0</v>
+        <v>31374.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.10246216584526</v>
+        <v>0.59530518356097</v>
       </c>
       <c r="K80">
-        <v>0.12</v>
+        <v>0.42</v>
       </c>
       <c r="L80" t="s">
         <v>267</v>
       </c>
       <c r="M80" s="1">
-        <v>5264838.0</v>
+        <v>5301612.0</v>
       </c>
       <c r="N80" s="1">
-        <v>5271051.7</v>
+        <v>5324136.66</v>
       </c>
       <c r="O80" s="1">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>268</v>
       </c>
       <c r="B81" t="s">
         <v>266</v>
       </c>
       <c r="C81" s="1">
         <v>1708000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>95.904</v>
+        <v>96.428</v>
       </c>
       <c r="E81" s="1">
         <v>97.976</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>1673430.08</v>
       </c>
       <c r="I81" s="1">
-        <v>-35389.76</v>
+        <v>-26439.84</v>
       </c>
       <c r="J81" s="1">
-        <v>-2.1148036253776</v>
+        <v>-1.5799787703111</v>
       </c>
       <c r="K81">
-        <v>0.44</v>
+        <v>0.72</v>
       </c>
       <c r="L81" t="s">
         <v>269</v>
       </c>
       <c r="M81" s="1">
-        <v>1638040.32</v>
+        <v>1646990.24</v>
       </c>
       <c r="N81" s="1">
-        <v>1645597.64</v>
+        <v>1659215.31</v>
       </c>
       <c r="O81" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>270</v>
       </c>
       <c r="B82" t="s">
         <v>271</v>
       </c>
       <c r="C82" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.98</v>
+        <v>99.497</v>
       </c>
       <c r="E82" s="1">
         <v>94.94162525</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>3797665.01</v>
       </c>
       <c r="I82" s="1">
-        <v>161534.99</v>
+        <v>182214.99</v>
       </c>
       <c r="J82" s="1">
-        <v>4.2535344632727</v>
+        <v>4.7980795968099</v>
       </c>
       <c r="K82">
-        <v>0.3</v>
+        <v>0.52</v>
       </c>
       <c r="L82" t="s">
         <v>272</v>
       </c>
       <c r="M82" s="1">
-        <v>3959200.0</v>
+        <v>3979880.0</v>
       </c>
       <c r="N82" s="1">
-        <v>3971255.56</v>
+        <v>4000546.67</v>
       </c>
       <c r="O82" s="1">
         <v>0.83</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>273</v>
       </c>
       <c r="B83" t="s">
         <v>274</v>
       </c>
       <c r="C83" s="1">
         <v>3090000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>104.252</v>
+        <v>104.173</v>
       </c>
       <c r="E83" s="1">
         <v>104.36764887</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>3224960.35</v>
       </c>
       <c r="I83" s="1">
-        <v>-3573.55</v>
+        <v>-6014.65</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.1108091142888</v>
+        <v>-0.1865030681695</v>
       </c>
       <c r="K83">
-        <v>0.24</v>
+        <v>0.63</v>
       </c>
       <c r="L83" t="s">
         <v>275</v>
       </c>
       <c r="M83" s="1">
-        <v>3221386.8</v>
+        <v>3218945.7</v>
       </c>
       <c r="N83" s="1">
-        <v>3228725.55</v>
+        <v>3238515.7</v>
       </c>
       <c r="O83" s="1">
         <v>0.68</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>276</v>
       </c>
       <c r="B84" t="s">
         <v>277</v>
       </c>
       <c r="C84" s="1">
         <v>1186000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.019</v>
+        <v>100.079</v>
       </c>
       <c r="E84" s="1">
         <v>97.79670152</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>1159868.88</v>
       </c>
       <c r="I84" s="1">
-        <v>26356.46</v>
+        <v>27068.06</v>
       </c>
       <c r="J84" s="1">
-        <v>2.2723654763459</v>
+        <v>2.3337172387969</v>
       </c>
       <c r="K84">
-        <v>2.04</v>
+        <v>0.21</v>
       </c>
       <c r="L84" t="s">
         <v>278</v>
       </c>
       <c r="M84" s="1">
-        <v>1186225.34</v>
+        <v>1186936.94</v>
       </c>
       <c r="N84" s="1">
-        <v>1210414.8</v>
+        <v>1189383.07</v>
       </c>
       <c r="O84" s="1">
         <v>0.25</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>279</v>
       </c>
       <c r="B85" t="s">
         <v>280</v>
       </c>
       <c r="C85" s="1">
         <v>369000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.931</v>
+        <v>103.869</v>
       </c>
       <c r="E85" s="1">
         <v>106.56094038</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>393209.87</v>
       </c>
       <c r="I85" s="1">
-        <v>-9704.48</v>
+        <v>-9933.26</v>
       </c>
       <c r="J85" s="1">
-        <v>-2.4680153628901</v>
+        <v>-2.5261980326181</v>
       </c>
       <c r="K85">
-        <v>3.34</v>
+        <v>0.34</v>
       </c>
       <c r="L85" t="s">
         <v>281</v>
       </c>
       <c r="M85" s="1">
-        <v>383505.39</v>
+        <v>383276.61</v>
       </c>
       <c r="N85" s="1">
-        <v>395820.77</v>
+        <v>384521.99</v>
       </c>
       <c r="O85" s="1">
         <v>0.08</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>282</v>
       </c>
       <c r="B86" t="s">
         <v>283</v>
       </c>
       <c r="C86" s="1">
         <v>2697000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.099</v>
+        <v>95.983</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>2697000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-51269.97</v>
+        <v>-108338.5</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.901</v>
+        <v>-4.0170003707824</v>
       </c>
       <c r="K86">
-        <v>0.23</v>
+        <v>0.6</v>
       </c>
       <c r="L86" t="s">
         <v>284</v>
       </c>
       <c r="M86" s="1">
-        <v>2645730.03</v>
+        <v>2588661.5</v>
       </c>
       <c r="N86" s="1">
-        <v>2652060.49</v>
+        <v>2604731.13</v>
       </c>
       <c r="O86" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>285</v>
       </c>
       <c r="B87" t="s">
         <v>286</v>
       </c>
       <c r="C87" s="1">
         <v>4587000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>96.742</v>
+        <v>97.506</v>
       </c>
       <c r="E87" s="1">
         <v>93.34613647</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>4281787.28</v>
       </c>
       <c r="I87" s="1">
-        <v>155768.26</v>
+        <v>190812.94</v>
       </c>
       <c r="J87" s="1">
-        <v>3.6379261699334</v>
+        <v>4.4563853251486</v>
       </c>
       <c r="K87">
-        <v>1.34</v>
+        <v>1.52</v>
       </c>
       <c r="L87" t="s">
         <v>287</v>
       </c>
       <c r="M87" s="1">
-        <v>4437555.54</v>
+        <v>4472600.22</v>
       </c>
       <c r="N87" s="1">
-        <v>4498842.96</v>
+        <v>4542169.72</v>
       </c>
       <c r="O87" s="1">
-        <v>0.94</v>
+        <v>0.95</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>288</v>
       </c>
       <c r="B88" t="s">
         <v>289</v>
       </c>
       <c r="C88" s="1">
         <v>3689000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.111</v>
+        <v>97.169</v>
       </c>
       <c r="E88" s="1">
         <v>97.36899024</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>3591942.05</v>
       </c>
       <c r="I88" s="1">
-        <v>-9517.26</v>
+        <v>-7377.64</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.26496140159054</v>
+        <v>-0.20539418223632</v>
       </c>
       <c r="K88">
-        <v>0.33</v>
+        <v>0.62</v>
       </c>
       <c r="L88" t="s">
         <v>290</v>
       </c>
       <c r="M88" s="1">
-        <v>3582424.79</v>
+        <v>3584564.41</v>
       </c>
       <c r="N88" s="1">
-        <v>3594553.01</v>
+        <v>3607304.82</v>
       </c>
       <c r="O88" s="1">
         <v>0.75</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>291</v>
       </c>
       <c r="B89" t="s">
         <v>292</v>
       </c>
       <c r="C89" s="1">
         <v>2118000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.305</v>
+        <v>98.408</v>
       </c>
       <c r="E89" s="1">
         <v>99.43250047</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>2105980.36</v>
       </c>
       <c r="I89" s="1">
-        <v>-23880.46</v>
+        <v>-21698.92</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.1339355510419</v>
+        <v>-1.030347690422</v>
       </c>
       <c r="K89">
-        <v>1.08</v>
+        <v>1.31</v>
       </c>
       <c r="L89" t="s">
         <v>293</v>
       </c>
       <c r="M89" s="1">
-        <v>2082099.9</v>
+        <v>2084281.44</v>
       </c>
       <c r="N89" s="1">
-        <v>2105035.23</v>
+        <v>2111938.75</v>
       </c>
       <c r="O89" s="1">
         <v>0.44</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>294</v>
       </c>
       <c r="B90" t="s">
         <v>295</v>
       </c>
       <c r="C90" s="1">
         <v>1452000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.874</v>
+        <v>97.13</v>
       </c>
       <c r="E90" s="1">
         <v>99.91096625</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>1450707.23</v>
       </c>
       <c r="I90" s="1">
-        <v>-44096.75</v>
+        <v>-40379.63</v>
       </c>
       <c r="J90" s="1">
-        <v>-3.0396725878315</v>
+        <v>-2.7834444583281</v>
       </c>
       <c r="K90">
-        <v>2.45</v>
+        <v>2.68</v>
       </c>
       <c r="L90" t="s">
         <v>296</v>
       </c>
       <c r="M90" s="1">
-        <v>1406610.48</v>
+        <v>1410327.6</v>
       </c>
       <c r="N90" s="1">
-        <v>1442254.1</v>
+        <v>1449312.81</v>
       </c>
       <c r="O90" s="1">
         <v>0.3</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>297</v>
       </c>
       <c r="B91" t="s">
         <v>298</v>
       </c>
       <c r="C91" s="1">
         <v>1230103.0</v>
       </c>
       <c r="D91" s="1">
-        <v>102.445</v>
+        <v>102.994</v>
       </c>
       <c r="E91" s="1">
         <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>1230103.0</v>
       </c>
       <c r="I91" s="1">
-        <v>30076.02</v>
+        <v>36829.28</v>
       </c>
       <c r="J91" s="1">
-        <v>2.4450001341351</v>
+        <v>2.9939996894569</v>
       </c>
       <c r="K91">
-        <v>0.3</v>
+        <v>0.61</v>
       </c>
       <c r="L91" t="s">
         <v>299</v>
       </c>
       <c r="M91" s="1">
-        <v>1260179.02</v>
+        <v>1266932.28</v>
       </c>
       <c r="N91" s="1">
-        <v>1263830.89</v>
+        <v>1274428.22</v>
       </c>
       <c r="O91" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>300</v>
       </c>
       <c r="B92" t="s">
         <v>301</v>
       </c>
       <c r="C92" s="1">
         <v>4085000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>105.435</v>
+        <v>105.477</v>
       </c>
       <c r="E92" s="1">
         <v>107.00187687</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>4371026.67</v>
       </c>
       <c r="I92" s="1">
-        <v>-64006.92</v>
+        <v>-62291.22</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.4643452175505</v>
+        <v>-1.4250935696075</v>
       </c>
       <c r="K92">
-        <v>0.53</v>
+        <v>0.92</v>
       </c>
       <c r="L92" t="s">
         <v>302</v>
       </c>
       <c r="M92" s="1">
-        <v>4307019.75</v>
+        <v>4308735.45</v>
       </c>
       <c r="N92" s="1">
-        <v>4328863.15</v>
+        <v>4346181.28</v>
       </c>
       <c r="O92" s="1">
         <v>0.91</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>303</v>
       </c>
       <c r="B93" t="s">
         <v>304</v>
       </c>
       <c r="C93" s="1">
         <v>800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>101.094</v>
+        <v>101.356</v>
       </c>
       <c r="E93" s="1">
         <v>100.677</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>805416.0</v>
       </c>
       <c r="I93" s="1">
-        <v>3336.0</v>
+        <v>5432.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.41419589379898</v>
+        <v>0.6744340812698</v>
       </c>
       <c r="K93">
-        <v>1.73</v>
+        <v>1.98</v>
       </c>
       <c r="L93" t="s">
         <v>305</v>
       </c>
       <c r="M93" s="1">
-        <v>808752.0</v>
+        <v>810848.0</v>
       </c>
       <c r="N93" s="1">
-        <v>822631.45</v>
+        <v>826683.62</v>
       </c>
       <c r="O93" s="1">
         <v>0.17</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>306</v>
       </c>
       <c r="B94" t="s">
         <v>307</v>
       </c>
       <c r="C94" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>105.749</v>
+        <v>105.652</v>
       </c>
       <c r="E94" s="1">
         <v>106.27639</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>2444356.97</v>
       </c>
       <c r="I94" s="1">
-        <v>-12129.97</v>
+        <v>-14360.97</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.49624380353906</v>
+        <v>-0.587515251506</v>
       </c>
       <c r="K94">
-        <v>1.34</v>
+        <v>1.66</v>
       </c>
       <c r="L94" t="s">
         <v>308</v>
       </c>
       <c r="M94" s="1">
-        <v>2432227.0</v>
+        <v>2429996.0</v>
       </c>
       <c r="N94" s="1">
-        <v>2463064.33</v>
+        <v>2468276.82</v>
       </c>
       <c r="O94" s="1">
         <v>0.52</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>309</v>
       </c>
       <c r="B95" t="s">
         <v>310</v>
       </c>
       <c r="C95" s="1">
         <v>3110000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.35</v>
+        <v>98.569</v>
       </c>
       <c r="E95" s="1">
         <v>96.29170675</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>2994672.08</v>
       </c>
       <c r="I95" s="1">
-        <v>64012.92</v>
+        <v>70823.82</v>
       </c>
       <c r="J95" s="1">
-        <v>2.1375602500024</v>
+        <v>2.3649941665733</v>
       </c>
       <c r="K95">
-        <v>0.43</v>
+        <v>0.65</v>
       </c>
       <c r="L95" t="s">
         <v>311</v>
       </c>
       <c r="M95" s="1">
-        <v>3058685.0</v>
+        <v>3065495.9</v>
       </c>
       <c r="N95" s="1">
-        <v>3072104.86</v>
+        <v>3085625.69</v>
       </c>
       <c r="O95" s="1">
         <v>0.64</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>312</v>
       </c>
       <c r="B96" t="s">
         <v>313</v>
       </c>
       <c r="C96" s="1">
         <v>3775000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.292</v>
+        <v>98.953</v>
       </c>
       <c r="E96" s="1">
         <v>99.00852132</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>3737571.68</v>
       </c>
       <c r="I96" s="1">
-        <v>-27048.68</v>
+        <v>-2095.93</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.72369662218759</v>
+        <v>-0.056077319164619</v>
       </c>
       <c r="K96">
-        <v>0.47</v>
+        <v>0.69</v>
       </c>
       <c r="L96" t="s">
         <v>314</v>
       </c>
       <c r="M96" s="1">
-        <v>3710523.0</v>
+        <v>3735475.75</v>
       </c>
       <c r="N96" s="1">
-        <v>3728139.67</v>
+        <v>3761481.31</v>
       </c>
       <c r="O96" s="1">
         <v>0.78</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>315</v>
       </c>
       <c r="B97" t="s">
         <v>316</v>
       </c>
       <c r="C97" s="1">
         <v>2150000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.56</v>
+        <v>99.559</v>
       </c>
       <c r="E97" s="1">
         <v>97.5</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>2096250.0</v>
       </c>
       <c r="I97" s="1">
-        <v>22790.0</v>
+        <v>44268.5</v>
       </c>
       <c r="J97" s="1">
-        <v>1.0871794871795</v>
+        <v>2.1117948717949</v>
       </c>
       <c r="K97">
-        <v>0.53</v>
+        <v>0.9</v>
       </c>
       <c r="L97" t="s">
         <v>317</v>
       </c>
       <c r="M97" s="1">
-        <v>2119040.0</v>
+        <v>2140518.5</v>
       </c>
       <c r="N97" s="1">
-        <v>2130327.5</v>
+        <v>2159868.5</v>
       </c>
       <c r="O97" s="1">
         <v>0.45</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>318</v>
       </c>
       <c r="B98" t="s">
         <v>319</v>
       </c>
       <c r="C98" s="1">
         <v>3010000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>75.498</v>
+        <v>77.723</v>
       </c>
       <c r="E98" s="1">
         <v>81.5</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>2453150.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-180660.2</v>
+        <v>-113687.7</v>
       </c>
       <c r="J98" s="1">
-        <v>-7.3644171779141</v>
+        <v>-4.6343558282209</v>
       </c>
       <c r="K98">
-        <v>0.82</v>
+        <v>1.2</v>
       </c>
       <c r="L98" t="s">
         <v>320</v>
       </c>
       <c r="M98" s="1">
-        <v>2272489.8</v>
+        <v>2339462.3</v>
       </c>
       <c r="N98" s="1">
-        <v>2297207.33</v>
+        <v>2375676.36</v>
       </c>
       <c r="O98" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>321</v>
       </c>
       <c r="B99" t="s">
         <v>322</v>
       </c>
       <c r="C99" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>96.667</v>
+        <v>97.404</v>
       </c>
       <c r="E99" s="1">
         <v>94.97</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>2089340.0</v>
       </c>
       <c r="I99" s="1">
-        <v>37334.0</v>
+        <v>53548.0</v>
       </c>
       <c r="J99" s="1">
-        <v>1.7868800673897</v>
+        <v>2.562914604612</v>
       </c>
       <c r="K99">
-        <v>2.26</v>
+        <v>2.57</v>
       </c>
       <c r="L99" t="s">
         <v>323</v>
       </c>
       <c r="M99" s="1">
-        <v>2126674.0</v>
+        <v>2142888.0</v>
       </c>
       <c r="N99" s="1">
-        <v>2176418.44</v>
+        <v>2199354.67</v>
       </c>
       <c r="O99" s="1">
         <v>0.46</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>324</v>
       </c>
       <c r="B100" t="s">
         <v>325</v>
       </c>
       <c r="C100" s="1">
         <v>1005000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>96.65</v>
+        <v>96.443</v>
       </c>
       <c r="E100" s="1">
         <v>92.60432438</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>930673.46</v>
       </c>
       <c r="I100" s="1">
-        <v>40659.04</v>
+        <v>38578.69</v>
       </c>
       <c r="J100" s="1">
-        <v>4.3687761333605</v>
+        <v>4.145244455558</v>
       </c>
       <c r="K100">
-        <v>0.36</v>
+        <v>0.49</v>
       </c>
       <c r="L100" t="s">
         <v>326</v>
       </c>
       <c r="M100" s="1">
-        <v>971332.5</v>
+        <v>969252.15</v>
       </c>
       <c r="N100" s="1">
-        <v>974975.63</v>
+        <v>974151.53</v>
       </c>
       <c r="O100" s="1">
         <v>0.2</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>327</v>
       </c>
       <c r="B101" t="s">
         <v>328</v>
       </c>
       <c r="C101" s="1">
         <v>881000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.789</v>
+        <v>101.183</v>
       </c>
       <c r="E101" s="1">
         <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>881000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>6951.09</v>
+        <v>10422.23</v>
       </c>
       <c r="J101" s="1">
-        <v>0.789</v>
+        <v>1.183</v>
       </c>
       <c r="K101">
-        <v>1.7</v>
+        <v>2.05</v>
       </c>
       <c r="L101" t="s">
         <v>329</v>
       </c>
       <c r="M101" s="1">
-        <v>887951.09</v>
+        <v>891422.23</v>
       </c>
       <c r="N101" s="1">
-        <v>902940.33</v>
+        <v>909470.49</v>
       </c>
       <c r="O101" s="1">
         <v>0.19</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>330</v>
       </c>
       <c r="B102" t="s">
         <v>331</v>
       </c>
       <c r="C102" s="1">
         <v>3157000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.224</v>
+        <v>101.266</v>
       </c>
       <c r="E102" s="1">
         <v>100.05914096</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>3158867.08</v>
       </c>
       <c r="I102" s="1">
-        <v>36774.6</v>
+        <v>38100.54</v>
       </c>
       <c r="J102" s="1">
-        <v>1.1641705418007</v>
+        <v>1.2061457172804</v>
       </c>
       <c r="K102">
-        <v>0.45</v>
+        <v>0.77</v>
       </c>
       <c r="L102" t="s">
         <v>332</v>
       </c>
       <c r="M102" s="1">
-        <v>3195641.68</v>
+        <v>3196967.62</v>
       </c>
       <c r="N102" s="1">
-        <v>3209760.49</v>
+        <v>3221171.29</v>
       </c>
       <c r="O102" s="1">
         <v>0.67</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>333</v>
       </c>
       <c r="B103" t="s">
         <v>334</v>
       </c>
       <c r="C103" s="1">
         <v>2924000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.577</v>
+        <v>100.555</v>
       </c>
       <c r="E103" s="1">
         <v>97.85640253</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>2861321.21</v>
       </c>
       <c r="I103" s="1">
-        <v>79550.27</v>
+        <v>78906.99</v>
       </c>
       <c r="J103" s="1">
-        <v>2.7801936295017</v>
+        <v>2.7577117075926</v>
       </c>
       <c r="K103">
-        <v>0.83</v>
+        <v>1.11</v>
       </c>
       <c r="L103" t="s">
         <v>335</v>
       </c>
       <c r="M103" s="1">
-        <v>2940871.48</v>
+        <v>2940228.2</v>
       </c>
       <c r="N103" s="1">
-        <v>2965014.79</v>
+        <v>2972696.78</v>
       </c>
       <c r="O103" s="1">
         <v>0.62</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>336</v>
       </c>
       <c r="B104" t="s">
         <v>337</v>
       </c>
       <c r="C104" s="1">
         <v>1278000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.208</v>
+        <v>100.557</v>
       </c>
       <c r="E104" s="1">
         <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>1278000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>2658.24</v>
+        <v>7118.46</v>
       </c>
       <c r="J104" s="1">
-        <v>0.208</v>
+        <v>0.557</v>
       </c>
       <c r="K104">
-        <v>0.39</v>
+        <v>0.67</v>
       </c>
       <c r="L104" t="s">
         <v>338</v>
       </c>
       <c r="M104" s="1">
-        <v>1280658.24</v>
+        <v>1285118.46</v>
       </c>
       <c r="N104" s="1">
-        <v>1285628.24</v>
+        <v>1293638.46</v>
       </c>
       <c r="O104" s="1">
         <v>0.27</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>339</v>
       </c>
       <c r="B105" t="s">
         <v>340</v>
       </c>
       <c r="C105" s="1">
         <v>988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.87</v>
+        <v>100.775</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>8595.6</v>
+        <v>7657.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.87</v>
+        <v>0.775</v>
       </c>
       <c r="K105">
-        <v>0.42</v>
+        <v>0.74</v>
       </c>
       <c r="L105" t="s">
         <v>341</v>
       </c>
       <c r="M105" s="1">
-        <v>996595.6</v>
+        <v>995657.0</v>
       </c>
       <c r="N105" s="1">
-        <v>1000786.7</v>
+        <v>1002991.42</v>
       </c>
       <c r="O105" s="1">
         <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>342</v>
       </c>
       <c r="B106" t="s">
         <v>343</v>
       </c>
       <c r="C106" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.75</v>
+        <v>100.214</v>
       </c>
       <c r="E106" s="1">
         <v>100.83722714</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>2117581.77</v>
       </c>
       <c r="I106" s="1">
-        <v>-22831.77</v>
+        <v>-13087.77</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.0782001584761</v>
+        <v>-0.61805263841122</v>
       </c>
       <c r="K106">
-        <v>1.46</v>
+        <v>1.74</v>
       </c>
       <c r="L106" t="s">
         <v>344</v>
       </c>
       <c r="M106" s="1">
-        <v>2094750.0</v>
+        <v>2104494.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2125444.52</v>
+        <v>2141048.38</v>
       </c>
       <c r="O106" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>345</v>
       </c>
       <c r="B107" t="s">
         <v>346</v>
       </c>
       <c r="C107" s="1">
         <v>3579000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>102.246</v>
+        <v>102.622</v>
       </c>
       <c r="E107" s="1">
         <v>101.7659905</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>3642204.8</v>
       </c>
       <c r="I107" s="1">
-        <v>17179.54</v>
+        <v>30636.58</v>
       </c>
       <c r="J107" s="1">
-        <v>0.47167968149402</v>
+        <v>0.84115478624376</v>
       </c>
       <c r="K107">
-        <v>3.17</v>
+        <v>3.45</v>
       </c>
       <c r="L107" t="s">
         <v>347</v>
       </c>
       <c r="M107" s="1">
-        <v>3659384.34</v>
+        <v>3672841.38</v>
       </c>
       <c r="N107" s="1">
-        <v>3772674.4</v>
+        <v>3796169.8</v>
       </c>
       <c r="O107" s="1">
         <v>0.79</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>348</v>
       </c>
       <c r="B108" t="s">
         <v>349</v>
       </c>
       <c r="C108" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.288</v>
+        <v>100.649</v>
       </c>
       <c r="E108" s="1">
         <v>99.8</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2395200.0</v>
       </c>
       <c r="I108" s="1">
-        <v>11712.0</v>
+        <v>20376.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.48897795591182</v>
+        <v>0.85070140280561</v>
       </c>
       <c r="K108">
-        <v>3.08</v>
+        <v>3.6</v>
       </c>
       <c r="L108" t="s">
         <v>350</v>
       </c>
       <c r="M108" s="1">
-        <v>2406912.0</v>
+        <v>2415576.0</v>
       </c>
       <c r="N108" s="1">
-        <v>2480900.95</v>
+        <v>2502095.34</v>
       </c>
       <c r="O108" s="1">
         <v>0.52</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>351</v>
       </c>
       <c r="B109" t="s">
         <v>352</v>
       </c>
       <c r="C109" s="1">
         <v>930564.0</v>
       </c>
       <c r="D109" s="1">
-        <v>105.422</v>
+        <v>104.018</v>
       </c>
       <c r="E109" s="1">
         <v>100.47036099</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>934941.01</v>
       </c>
       <c r="I109" s="1">
-        <v>46078.17</v>
+        <v>33013.05</v>
       </c>
       <c r="J109" s="1">
-        <v>4.928457464926</v>
+        <v>3.5310302625403</v>
       </c>
       <c r="K109">
-        <v>4.64</v>
+        <v>0.43</v>
       </c>
       <c r="L109" t="s">
         <v>353</v>
       </c>
       <c r="M109" s="1">
-        <v>981019.18</v>
+        <v>967954.06</v>
       </c>
       <c r="N109" s="1">
-        <v>1024154.7</v>
+        <v>971967.12</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>354</v>
       </c>
       <c r="B110" t="s">
         <v>355</v>
       </c>
       <c r="C110" s="1">
         <v>2170000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.761</v>
+        <v>101.831</v>
       </c>
       <c r="E110" s="1">
         <v>100.14070507</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>2173053.3</v>
       </c>
       <c r="I110" s="1">
-        <v>35160.4</v>
+        <v>36679.4</v>
       </c>
       <c r="J110" s="1">
-        <v>1.6180182971122</v>
+        <v>1.6879199419545</v>
       </c>
       <c r="K110">
-        <v>0.16</v>
+        <v>0.43</v>
       </c>
       <c r="L110" t="s">
         <v>356</v>
       </c>
       <c r="M110" s="1">
-        <v>2208213.7</v>
+        <v>2209732.7</v>
       </c>
       <c r="N110" s="1">
-        <v>2211739.95</v>
+        <v>2219136.03</v>
       </c>
       <c r="O110" s="1">
         <v>0.46</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>357</v>
       </c>
       <c r="B111" t="s">
         <v>358</v>
       </c>
       <c r="C111" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.711</v>
+        <v>102.738</v>
       </c>
       <c r="E111" s="1">
         <v>102.39609091</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>1126357.0</v>
       </c>
       <c r="I111" s="1">
-        <v>3464.0</v>
+        <v>3761.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.30754014934874</v>
+        <v>0.33390834344706</v>
       </c>
       <c r="K111">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>0.03</v>
+      </c>
+      <c r="L111">
+        <v>328.47</v>
       </c>
       <c r="M111" s="1">
-        <v>1129821.0</v>
+        <v>1130118.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1156427.25</v>
+        <v>1130446.47</v>
       </c>
       <c r="O111" s="1">
         <v>0.24</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>359</v>
+      </c>
+      <c r="B112" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="C112" s="1">
         <v>5351000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.936</v>
+        <v>103.01</v>
       </c>
       <c r="E112" s="1">
         <v>92.97841301</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>4975274.88</v>
       </c>
       <c r="I112" s="1">
-        <v>-17980.05</v>
+        <v>-14416.29</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.36138807269278</v>
+        <v>-0.28975866354544</v>
       </c>
       <c r="K112">
-        <v>2.36</v>
+        <v>2.68</v>
       </c>
       <c r="L112" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="M112" s="1">
-        <v>4957294.83</v>
+        <v>4960858.59</v>
       </c>
       <c r="N112" s="1">
-        <v>5083511.54</v>
+        <v>5104131.62</v>
       </c>
       <c r="O112" s="1">
-        <v>1.06</v>
+        <v>1.07</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>362</v>
+      </c>
+      <c r="B113" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="C113" s="1">
         <v>1727000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.805</v>
+        <v>100.24</v>
       </c>
       <c r="E113" s="1">
         <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>1727000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-3367.65</v>
+        <v>4144.8</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.195</v>
+        <v>0.24</v>
       </c>
       <c r="K113">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.29</v>
+      </c>
+      <c r="L113" t="s">
+        <v>364</v>
       </c>
       <c r="M113" s="1">
-        <v>1723632.35</v>
+        <v>1731144.8</v>
       </c>
       <c r="N113" s="1">
-        <v>1723632.35</v>
+        <v>1736109.93</v>
       </c>
       <c r="O113" s="1">
         <v>0.36</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>365</v>
       </c>
       <c r="B114" t="s">
         <v>366</v>
       </c>
       <c r="C114" s="1">
         <v>2890000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>105.245</v>
+        <v>105.237</v>
       </c>
       <c r="E114" s="1">
         <v>105.25607855</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>3041900.67</v>
       </c>
       <c r="I114" s="1">
-        <v>-320.17</v>
+        <v>-551.37</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.010525327245482</v>
+        <v>-0.018125838408787</v>
       </c>
       <c r="K114">
-        <v>2.34</v>
+        <v>2.73</v>
       </c>
       <c r="L114" t="s">
         <v>367</v>
       </c>
       <c r="M114" s="1">
-        <v>3041580.5</v>
+        <v>3041349.3</v>
       </c>
       <c r="N114" s="1">
-        <v>3109074.04</v>
+        <v>3120282.43</v>
       </c>
       <c r="O114" s="1">
         <v>0.65</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>368</v>
       </c>
       <c r="B115" t="s">
         <v>369</v>
       </c>
       <c r="C115" s="1">
         <v>2727000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>96.969</v>
+        <v>98.514</v>
       </c>
       <c r="E115" s="1">
         <v>98.03544408</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>2673426.56</v>
       </c>
       <c r="I115" s="1">
-        <v>-29081.93</v>
+        <v>13050.22</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.0878148079744</v>
+        <v>0.48814581987246</v>
       </c>
       <c r="K115">
-        <v>1.17</v>
+        <v>1.59</v>
       </c>
       <c r="L115" t="s">
         <v>370</v>
       </c>
       <c r="M115" s="1">
-        <v>2644344.63</v>
+        <v>2686476.78</v>
       </c>
       <c r="N115" s="1">
-        <v>2676299.77</v>
+        <v>2729805.78</v>
       </c>
       <c r="O115" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>371</v>
       </c>
       <c r="B116" t="s">
         <v>372</v>
       </c>
       <c r="C116" s="1">
         <v>3927000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.208</v>
+        <v>99.444</v>
       </c>
       <c r="E116" s="1">
         <v>99.9978546</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>3926915.75</v>
       </c>
       <c r="I116" s="1">
-        <v>-31017.59</v>
+        <v>-21749.87</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.78987154231664</v>
+        <v>-0.55386647905548</v>
       </c>
       <c r="K116">
-        <v>1.58</v>
+        <v>1.8</v>
       </c>
       <c r="L116" t="s">
         <v>373</v>
       </c>
       <c r="M116" s="1">
-        <v>3895898.16</v>
+        <v>3905165.88</v>
       </c>
       <c r="N116" s="1">
-        <v>3958034.75</v>
+        <v>3975756.43</v>
       </c>
       <c r="O116" s="1">
         <v>0.83</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>374</v>
       </c>
       <c r="B117" t="s">
         <v>375</v>
       </c>
       <c r="C117" s="1">
-        <v>2400000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>89.806</v>
+        <v>102.909</v>
       </c>
       <c r="E117" s="1">
-        <v>91.95776</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>2206986.24</v>
+        <v>701000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-51642.24</v>
+        <v>20392.09</v>
       </c>
       <c r="J117" s="1">
-        <v>-2.3399439046797</v>
+        <v>2.909</v>
       </c>
       <c r="K117">
-        <v>3.03</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>0.09</v>
+      </c>
+      <c r="L117">
+        <v>642.58</v>
       </c>
       <c r="M117" s="1">
-        <v>2155344.0</v>
+        <v>721392.09</v>
       </c>
       <c r="N117" s="1">
-        <v>2228110.67</v>
+        <v>722034.67</v>
       </c>
       <c r="O117" s="1">
-        <v>0.47</v>
+        <v>0.15</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>376</v>
+      </c>
+      <c r="B118" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="C118" s="1">
         <v>1667000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>102.681</v>
+        <v>102.651</v>
       </c>
       <c r="E118" s="1">
         <v>101.22761608</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>1687464.36</v>
       </c>
       <c r="I118" s="1">
-        <v>24227.91</v>
+        <v>23727.81</v>
       </c>
       <c r="J118" s="1">
-        <v>1.4357583232158</v>
+        <v>1.4061221417441</v>
       </c>
       <c r="K118">
-        <v>2.9</v>
+        <v>0.29</v>
       </c>
       <c r="L118" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="M118" s="1">
-        <v>1711692.27</v>
+        <v>1711192.17</v>
       </c>
       <c r="N118" s="1">
-        <v>1760116.3</v>
+        <v>1716088.98</v>
       </c>
       <c r="O118" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>379</v>
+      </c>
+      <c r="B119" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="C119" s="1">
         <v>1811000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>103.496</v>
+        <v>103.604</v>
       </c>
       <c r="E119" s="1">
         <v>103.54205743</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>1875146.66</v>
       </c>
       <c r="I119" s="1">
-        <v>-834.1</v>
+        <v>1121.78</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.044481854022021</v>
+        <v>0.059823587345429</v>
       </c>
       <c r="K119">
-        <v>0.55</v>
+        <v>0.95</v>
       </c>
       <c r="L119" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="M119" s="1">
-        <v>1874312.56</v>
+        <v>1876268.44</v>
       </c>
       <c r="N119" s="1">
-        <v>1884183.99</v>
+        <v>1893543.45</v>
       </c>
       <c r="O119" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>382</v>
+      </c>
+      <c r="B120" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="C120" s="1">
         <v>1280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>101.284</v>
+        <v>101.741</v>
       </c>
       <c r="E120" s="1">
         <v>101.78811563</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>1302887.88</v>
       </c>
       <c r="I120" s="1">
-        <v>-6452.68</v>
+        <v>-603.08</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.49525980700657</v>
+        <v>-0.046287943057694</v>
       </c>
       <c r="K120">
-        <v>1.17</v>
+        <v>1.48</v>
       </c>
       <c r="L120" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="M120" s="1">
-        <v>1296435.2</v>
+        <v>1302284.8</v>
       </c>
       <c r="N120" s="1">
-        <v>1311435.2</v>
+        <v>1321284.8</v>
       </c>
       <c r="O120" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>385</v>
+      </c>
+      <c r="B121" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="C121" s="1">
         <v>2420000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.355</v>
+        <v>101.279</v>
       </c>
       <c r="E121" s="1">
         <v>101.103</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>2446692.6</v>
       </c>
       <c r="I121" s="1">
-        <v>6098.4</v>
+        <v>4259.2</v>
       </c>
       <c r="J121" s="1">
-        <v>0.24925076407228</v>
+        <v>0.17407989871715</v>
       </c>
       <c r="K121">
-        <v>4.32</v>
+        <v>4.62</v>
       </c>
       <c r="L121" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="M121" s="1">
-        <v>2452791.0</v>
+        <v>2450951.8</v>
       </c>
       <c r="N121" s="1">
-        <v>2557215.66</v>
+        <v>2562686.18</v>
       </c>
       <c r="O121" s="1">
         <v>0.53</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>388</v>
+      </c>
+      <c r="B122" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="C122" s="1">
         <v>2124000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>97.301</v>
+        <v>97.668</v>
       </c>
       <c r="E122" s="1">
         <v>94.44113136</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>2005929.63</v>
       </c>
       <c r="I122" s="1">
-        <v>60743.61</v>
+        <v>68538.69</v>
       </c>
       <c r="J122" s="1">
-        <v>3.0282024399829</v>
+        <v>3.4168043073375</v>
       </c>
       <c r="K122">
-        <v>0.82</v>
+        <v>0.96</v>
       </c>
       <c r="L122" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="M122" s="1">
-        <v>2066673.24</v>
+        <v>2074468.32</v>
       </c>
       <c r="N122" s="1">
-        <v>2084078.24</v>
+        <v>2094823.32</v>
       </c>
       <c r="O122" s="1">
         <v>0.44</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>391</v>
+      </c>
+      <c r="B123" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="C123" s="1">
         <v>1271000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>104.339</v>
+        <v>104.267</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>1271000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>55148.69</v>
+        <v>54233.57</v>
       </c>
       <c r="J123" s="1">
-        <v>4.339</v>
+        <v>4.267</v>
       </c>
       <c r="K123">
-        <v>0.61</v>
+        <v>0.95</v>
       </c>
       <c r="L123" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="M123" s="1">
-        <v>1326148.69</v>
+        <v>1325233.57</v>
       </c>
       <c r="N123" s="1">
-        <v>1333871.78</v>
+        <v>1337369.85</v>
       </c>
       <c r="O123" s="1">
         <v>0.28</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>394</v>
+      </c>
+      <c r="B124" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="C124" s="1">
         <v>1834000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>104.54</v>
+        <v>104.242</v>
       </c>
       <c r="E124" s="1">
         <v>101.19775245</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>1855966.78</v>
       </c>
       <c r="I124" s="1">
-        <v>61296.82</v>
+        <v>55831.5</v>
       </c>
       <c r="J124" s="1">
-        <v>3.3026895018024</v>
+        <v>3.0082165587037</v>
       </c>
       <c r="K124">
-        <v>0.93</v>
+        <v>1.33</v>
       </c>
       <c r="L124" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="M124" s="1">
-        <v>1917263.6</v>
+        <v>1911798.28</v>
       </c>
       <c r="N124" s="1">
-        <v>1934253.57</v>
+        <v>1936175.2</v>
       </c>
       <c r="O124" s="1">
         <v>0.4</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>397</v>
+      </c>
+      <c r="B125" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="C125" s="1">
         <v>2450000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.98</v>
+        <v>101.226</v>
       </c>
       <c r="E125" s="1">
         <v>101.43494653</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>2485156.19</v>
       </c>
       <c r="I125" s="1">
-        <v>-35646.19</v>
+        <v>-5119.19</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.4343641716942</v>
+        <v>-0.20599067457406</v>
       </c>
       <c r="K125">
-        <v>2.36</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.03</v>
+      </c>
+      <c r="L125">
+        <v>714.58</v>
       </c>
       <c r="M125" s="1">
-        <v>2449510.0</v>
+        <v>2480037.0</v>
       </c>
       <c r="N125" s="1">
-        <v>2507391.25</v>
+        <v>2480751.58</v>
       </c>
       <c r="O125" s="1">
         <v>0.52</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B126" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C126" s="1">
         <v>1037000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>97.416</v>
+        <v>98.754</v>
       </c>
       <c r="E126" s="1">
         <v>98.76648216</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>1024208.42</v>
       </c>
       <c r="I126" s="1">
-        <v>-14004.5</v>
+        <v>-129.44</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.367348649604</v>
+        <v>-0.012638052711967</v>
       </c>
       <c r="K126">
-        <v>0.75</v>
+        <v>1.12</v>
       </c>
       <c r="L126" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="M126" s="1">
-        <v>1010203.92</v>
+        <v>1024078.98</v>
       </c>
       <c r="N126" s="1">
-        <v>1017994.52</v>
+        <v>1035674.29</v>
       </c>
       <c r="O126" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B127" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C127" s="1">
         <v>3875000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>102.134</v>
+        <v>102.533</v>
       </c>
       <c r="E127" s="1">
         <v>100.0960031</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>3878720.12</v>
       </c>
       <c r="I127" s="1">
-        <v>78972.38</v>
+        <v>94433.63</v>
       </c>
       <c r="J127" s="1">
-        <v>2.0360422396241</v>
+        <v>2.4346595546574</v>
       </c>
       <c r="K127">
-        <v>0.66</v>
+        <v>0.96</v>
       </c>
       <c r="L127" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="M127" s="1">
-        <v>3957692.5</v>
+        <v>3973153.75</v>
       </c>
       <c r="N127" s="1">
-        <v>3983149.1</v>
+        <v>4010450.63</v>
       </c>
       <c r="O127" s="1">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B128" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="C128" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>114.69</v>
+        <v>115.33</v>
       </c>
       <c r="E128" s="1">
         <v>123.47145</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>2345957.55</v>
       </c>
       <c r="I128" s="1">
-        <v>-166847.55</v>
+        <v>-154687.55</v>
       </c>
       <c r="J128" s="1">
-        <v>-7.1121299701267</v>
+        <v>-6.5937915202259</v>
       </c>
       <c r="K128">
-        <v>2.31</v>
+        <v>2.76</v>
       </c>
       <c r="L128" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="M128" s="1">
-        <v>2179110.0</v>
+        <v>2191270.0</v>
       </c>
       <c r="N128" s="1">
-        <v>2223083.29</v>
+        <v>2243715.21</v>
       </c>
       <c r="O128" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B129" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C129" s="1">
         <v>654000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>107.921</v>
+        <v>107.807</v>
       </c>
       <c r="E129" s="1">
         <v>113.147</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>739981.38</v>
       </c>
       <c r="I129" s="1">
-        <v>-34178.04</v>
+        <v>-34923.6</v>
       </c>
       <c r="J129" s="1">
-        <v>-4.6187702723006</v>
+        <v>-4.7195241588376</v>
       </c>
       <c r="K129">
-        <v>2.22</v>
+        <v>2.68</v>
       </c>
       <c r="L129" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="M129" s="1">
-        <v>705803.34</v>
+        <v>705057.78</v>
       </c>
       <c r="N129" s="1">
-        <v>720315.09</v>
+        <v>722557.25</v>
       </c>
       <c r="O129" s="1">
         <v>0.15</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B130" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C130" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>95.739</v>
+        <v>95.965</v>
       </c>
       <c r="E130" s="1">
         <v>93.14264308</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>1210854.36</v>
       </c>
       <c r="I130" s="1">
-        <v>33752.64</v>
+        <v>36690.64</v>
       </c>
       <c r="J130" s="1">
-        <v>2.7875061704365</v>
+        <v>3.0301447648915</v>
       </c>
       <c r="K130">
-        <v>1.01</v>
+        <v>1.11</v>
       </c>
       <c r="L130" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="M130" s="1">
-        <v>1244607.0</v>
+        <v>1247545.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1257696.04</v>
+        <v>1261942.95</v>
       </c>
       <c r="O130" s="1">
         <v>0.26</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="B131" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C131" s="1">
         <v>3991000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.065</v>
+        <v>99.125</v>
       </c>
       <c r="E131" s="1">
         <v>94.47603859</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>3770538.7</v>
       </c>
       <c r="I131" s="1">
-        <v>183145.45</v>
+        <v>185540.05</v>
       </c>
       <c r="J131" s="1">
-        <v>4.857275433879</v>
+        <v>4.9207836004972</v>
       </c>
       <c r="K131">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="L131" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="M131" s="1">
-        <v>3953684.15</v>
+        <v>3956078.75</v>
       </c>
       <c r="N131" s="1">
-        <v>3957827.58</v>
+        <v>3966596.7</v>
       </c>
       <c r="O131" s="1">
         <v>0.83</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B132" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="C132" s="1">
         <v>3825000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>101.049</v>
+        <v>101.185</v>
       </c>
       <c r="E132" s="1">
         <v>100.05687163</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>3827175.34</v>
       </c>
       <c r="I132" s="1">
-        <v>37948.91</v>
+        <v>43150.91</v>
       </c>
       <c r="J132" s="1">
-        <v>0.99156444710997</v>
+        <v>1.1274871456503</v>
       </c>
       <c r="K132">
-        <v>1.48</v>
+        <v>1.73</v>
       </c>
       <c r="L132" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="M132" s="1">
-        <v>3865124.25</v>
+        <v>3870326.25</v>
       </c>
       <c r="N132" s="1">
-        <v>3921543.0</v>
+        <v>3936307.5</v>
       </c>
       <c r="O132" s="1">
         <v>0.82</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="B133" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="C133" s="1">
         <v>3082000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>86.846</v>
+        <v>85.738</v>
       </c>
       <c r="E133" s="1">
         <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>3082000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-405406.28</v>
+        <v>-439554.84</v>
       </c>
       <c r="J133" s="1">
-        <v>-13.154</v>
+        <v>-14.262</v>
       </c>
       <c r="K133">
-        <v>4.13</v>
+        <v>0.41</v>
       </c>
       <c r="L133" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="M133" s="1">
-        <v>2676593.72</v>
+        <v>2642445.16</v>
       </c>
       <c r="N133" s="1">
-        <v>2803726.22</v>
+        <v>2655158.41</v>
       </c>
       <c r="O133" s="1">
-        <v>0.59</v>
+        <v>0.55</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="B134" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C134" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D134" s="1">
         <v>0.001</v>
       </c>
       <c r="E134" s="1">
         <v>0.0</v>
       </c>
       <c r="F134" t="s">
         <v>44</v>
       </c>
       <c r="G134">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H134" s="1">
         <v>0.0</v>
       </c>
       <c r="I134" s="1">
-        <v>10.61</v>
+        <v>10.76</v>
       </c>
       <c r="J134" s="1">
         <v>0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>10.61</v>
+        <v>10.76</v>
       </c>
       <c r="N134" s="1">
-        <v>10.61</v>
+        <v>10.76</v>
       </c>
       <c r="O134" s="1">
         <v>0.0</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="B135" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C135" s="1">
         <v>2817000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.761</v>
+        <v>97.852</v>
       </c>
       <c r="E135" s="1">
         <v>101.3779503</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>2855816.86</v>
       </c>
       <c r="I135" s="1">
-        <v>-101889.49</v>
+        <v>-99326.02</v>
       </c>
       <c r="J135" s="1">
-        <v>-3.567787956823</v>
+        <v>-3.4780248478539</v>
       </c>
       <c r="K135">
-        <v>0.65</v>
+        <v>0.96</v>
       </c>
       <c r="L135" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="M135" s="1">
-        <v>2753927.37</v>
+        <v>2756490.84</v>
       </c>
       <c r="N135" s="1">
-        <v>2772179.99</v>
+        <v>2783454.93</v>
       </c>
       <c r="O135" s="1">
         <v>0.58</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B136" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C136" s="1">
         <v>1053000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>103.576</v>
+        <v>103.475</v>
       </c>
       <c r="E136" s="1">
         <v>103.32906363</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>1088055.04</v>
       </c>
       <c r="I136" s="1">
-        <v>2600.24</v>
+        <v>1536.71</v>
       </c>
       <c r="J136" s="1">
-        <v>0.23898055745415</v>
+        <v>0.14123458313285</v>
       </c>
       <c r="K136">
-        <v>2.34</v>
+        <v>2.69</v>
       </c>
       <c r="L136" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="M136" s="1">
-        <v>1090655.28</v>
+        <v>1089591.75</v>
       </c>
       <c r="N136" s="1">
-        <v>1115269.16</v>
+        <v>1117935.0</v>
       </c>
       <c r="O136" s="1">
         <v>0.23</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="B137" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C137" s="1">
         <v>3046000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>104.1</v>
+        <v>104.043</v>
       </c>
       <c r="E137" s="1">
         <v>104.47316382</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>3182252.57</v>
       </c>
       <c r="I137" s="1">
-        <v>-11366.57</v>
+        <v>-13102.79</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.35718629335572</v>
+        <v>-0.41174575907405</v>
       </c>
       <c r="K137">
-        <v>2.36</v>
+        <v>2.82</v>
       </c>
       <c r="L137" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="M137" s="1">
-        <v>3170886.0</v>
+        <v>3169149.78</v>
       </c>
       <c r="N137" s="1">
-        <v>3242784.29</v>
+        <v>3255008.91</v>
       </c>
       <c r="O137" s="1">
         <v>0.68</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B138" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C138" s="1">
         <v>2520000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>101.581</v>
+        <v>101.69</v>
       </c>
       <c r="E138" s="1">
         <v>101.57528214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>2559697.11</v>
       </c>
       <c r="I138" s="1">
-        <v>144.09</v>
+        <v>2890.89</v>
       </c>
       <c r="J138" s="1">
-        <v>0.0056291816495429</v>
+        <v>0.1129387531324</v>
       </c>
       <c r="K138">
-        <v>2.2</v>
+        <v>2.53</v>
       </c>
       <c r="L138" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="M138" s="1">
-        <v>2559841.2</v>
+        <v>2562588.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2615156.58</v>
+        <v>2626444.73</v>
       </c>
       <c r="O138" s="1">
         <v>0.55</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B139" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C139" s="1">
         <v>2947000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>103.041</v>
+        <v>103.489</v>
       </c>
       <c r="E139" s="1">
         <v>101.56042721</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>2992985.79</v>
       </c>
       <c r="I139" s="1">
-        <v>43632.48</v>
+        <v>56835.04</v>
       </c>
       <c r="J139" s="1">
-        <v>1.4578244957187</v>
+        <v>1.8989411907632</v>
       </c>
       <c r="K139">
-        <v>2.47</v>
+        <v>2.8</v>
       </c>
       <c r="L139" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="M139" s="1">
-        <v>3036618.27</v>
+        <v>3049820.83</v>
       </c>
       <c r="N139" s="1">
-        <v>3109310.94</v>
+        <v>3132336.83</v>
       </c>
       <c r="O139" s="1">
         <v>0.65</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B140" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C140" s="1">
         <v>2051000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.745</v>
+        <v>99.922</v>
       </c>
       <c r="E140" s="1">
         <v>97.59067821</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>2001584.81</v>
       </c>
       <c r="I140" s="1">
-        <v>44185.14</v>
+        <v>47815.41</v>
       </c>
       <c r="J140" s="1">
-        <v>2.2075077598136</v>
+        <v>2.3888775414917</v>
       </c>
       <c r="K140">
-        <v>0.14</v>
+        <v>0.36</v>
       </c>
       <c r="L140" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="M140" s="1">
-        <v>2045769.95</v>
+        <v>2049400.22</v>
       </c>
       <c r="N140" s="1">
-        <v>2048639.93</v>
+        <v>2056685.54</v>
       </c>
       <c r="O140" s="1">
         <v>0.43</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B141" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C141" s="1">
         <v>1360000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.502</v>
+        <v>103.61</v>
       </c>
       <c r="E141" s="1">
         <v>99.81182206</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1357440.78</v>
       </c>
       <c r="I141" s="1">
-        <v>36586.42</v>
+        <v>51655.22</v>
       </c>
       <c r="J141" s="1">
-        <v>2.6952498067724</v>
+        <v>3.8053387492897</v>
       </c>
       <c r="K141">
-        <v>3.81</v>
+        <v>4.11</v>
       </c>
       <c r="L141" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="M141" s="1">
-        <v>1394027.2</v>
+        <v>1409096.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1445865.56</v>
+        <v>1465042.3</v>
       </c>
       <c r="O141" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B142" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="C142" s="1">
         <v>2159000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>102.24</v>
+        <v>100.756</v>
       </c>
       <c r="E142" s="1">
         <v>102.17381658</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>2205932.7</v>
       </c>
       <c r="I142" s="1">
-        <v>1428.9</v>
+        <v>-30610.66</v>
       </c>
       <c r="J142" s="1">
-        <v>0.064775321568061</v>
+        <v>-1.3876515815736</v>
       </c>
       <c r="K142">
-        <v>2.12</v>
+        <v>2.5</v>
       </c>
       <c r="L142" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="M142" s="1">
-        <v>2207361.6</v>
+        <v>2175322.04</v>
       </c>
       <c r="N142" s="1">
-        <v>2253106.16</v>
+        <v>2229207.58</v>
       </c>
       <c r="O142" s="1">
         <v>0.47</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B143" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="C143" s="1">
         <v>1817000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>77.112</v>
+        <v>77.369</v>
       </c>
       <c r="E143" s="1">
         <v>97.56207595</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>1772702.92</v>
       </c>
       <c r="I143" s="1">
-        <v>-371577.88</v>
+        <v>-366908.19</v>
       </c>
       <c r="J143" s="1">
-        <v>-20.961091438829</v>
+        <v>-20.69766940983</v>
       </c>
       <c r="K143">
-        <v>0.83</v>
+        <v>1.33</v>
       </c>
       <c r="L143" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="M143" s="1">
-        <v>1401125.04</v>
+        <v>1405794.73</v>
       </c>
       <c r="N143" s="1">
-        <v>1416115.29</v>
+        <v>1429869.98</v>
       </c>
       <c r="O143" s="1">
         <v>0.3</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B144" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="C144" s="1">
         <v>1907000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.856</v>
+        <v>100.893</v>
       </c>
       <c r="E144" s="1">
         <v>100.07713005</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>1908470.87</v>
       </c>
       <c r="I144" s="1">
-        <v>14853.05</v>
+        <v>15558.64</v>
       </c>
       <c r="J144" s="1">
-        <v>0.77826967303934</v>
+        <v>0.81524115691637</v>
       </c>
       <c r="K144">
-        <v>0.64</v>
+        <v>0.87</v>
       </c>
       <c r="L144" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="M144" s="1">
-        <v>1923323.92</v>
+        <v>1924029.51</v>
       </c>
       <c r="N144" s="1">
-        <v>1935613.48</v>
+        <v>1940556.84</v>
       </c>
       <c r="O144" s="1">
         <v>0.4</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="B145" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C145" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.9</v>
+        <v>100.368</v>
       </c>
       <c r="E145" s="1">
         <v>100.0646</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>3802454.8</v>
       </c>
       <c r="I145" s="1">
-        <v>-6254.8</v>
+        <v>11529.2</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.16449373704587</v>
+        <v>0.30320413013193</v>
       </c>
       <c r="K145">
-        <v>1.16</v>
+        <v>1.48</v>
       </c>
       <c r="L145" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="M145" s="1">
-        <v>3796200.0</v>
+        <v>3813984.0</v>
       </c>
       <c r="N145" s="1">
-        <v>3840242.31</v>
+        <v>3870037.85</v>
       </c>
       <c r="O145" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B146" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="C146" s="1">
         <v>3332000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>103.899</v>
+        <v>103.894</v>
       </c>
       <c r="E146" s="1">
         <v>102.94102671</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>3429995.01</v>
       </c>
       <c r="I146" s="1">
-        <v>31919.67</v>
+        <v>31753.07</v>
       </c>
       <c r="J146" s="1">
-        <v>0.93060397775914</v>
+        <v>0.92574682783576</v>
       </c>
       <c r="K146">
-        <v>2.49</v>
+        <v>2.87</v>
       </c>
       <c r="L146" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="M146" s="1">
-        <v>3461914.68</v>
+        <v>3461748.08</v>
       </c>
       <c r="N146" s="1">
-        <v>3545006.43</v>
+        <v>3557334.83</v>
       </c>
       <c r="O146" s="1">
         <v>0.74</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B147" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C147" s="1">
         <v>6595000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>83.156</v>
+        <v>82.823</v>
       </c>
       <c r="E147" s="1">
         <v>77.42602805</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>5106246.55</v>
       </c>
       <c r="I147" s="1">
-        <v>377891.65</v>
+        <v>355930.3</v>
       </c>
       <c r="J147" s="1">
-        <v>7.4005758691773</v>
+        <v>6.9704879408927</v>
       </c>
       <c r="K147">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="L147" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="M147" s="1">
-        <v>5484138.2</v>
+        <v>5462176.85</v>
       </c>
       <c r="N147" s="1">
-        <v>5530687.16</v>
+        <v>5512994.49</v>
       </c>
       <c r="O147" s="1">
-        <v>1.16</v>
+        <v>1.15</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>464</v>
+      </c>
+      <c r="B148" t="s">
+        <v>465</v>
+      </c>
+      <c r="C148" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>104.006</v>
+      </c>
+      <c r="E148" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="I148" s="1">
+        <v>123397.82</v>
+      </c>
+      <c r="J148" s="1">
+        <v>3.850413258052</v>
+      </c>
+      <c r="K148">
+        <v>0.93</v>
+      </c>
+      <c r="L148" t="s">
         <v>466</v>
       </c>
-      <c r="B148" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>2706793.2</v>
+        <v>3328192.0</v>
       </c>
       <c r="N148" s="1">
-        <v>2729108.7</v>
+        <v>3357879.67</v>
       </c>
       <c r="O148" s="1">
-        <v>0.57</v>
+        <v>0.7</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>467</v>
+      </c>
+      <c r="B149" t="s">
+        <v>468</v>
+      </c>
+      <c r="C149" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.837</v>
+      </c>
+      <c r="E149" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="I149" s="1">
+        <v>8824.41</v>
+      </c>
+      <c r="J149" s="1">
+        <v>0.67877996201424</v>
+      </c>
+      <c r="K149">
+        <v>0.98</v>
+      </c>
+      <c r="L149" t="s">
         <v>469</v>
       </c>
-      <c r="B149" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>3315488.0</v>
+        <v>1308864.26</v>
       </c>
       <c r="N149" s="1">
-        <v>3335279.78</v>
+        <v>1321519.76</v>
       </c>
       <c r="O149" s="1">
-        <v>0.7</v>
+        <v>0.28</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>470</v>
+      </c>
+      <c r="B150" t="s">
+        <v>471</v>
+      </c>
+      <c r="C150" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E150" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-8904.76</v>
+      </c>
+      <c r="J150" s="1">
+        <v>-0.44326441836894</v>
+      </c>
+      <c r="K150">
+        <v>0.89</v>
+      </c>
+      <c r="L150" t="s">
         <v>472</v>
       </c>
-      <c r="B150" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>1312187.14</v>
+        <v>2000000.0</v>
       </c>
       <c r="N150" s="1">
-        <v>1321597.64</v>
+        <v>2017739.01</v>
       </c>
       <c r="O150" s="1">
-        <v>0.28</v>
+        <v>0.42</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>473</v>
+      </c>
+      <c r="B151" t="s">
+        <v>474</v>
+      </c>
+      <c r="C151" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.846</v>
+      </c>
+      <c r="E151" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-1571.41</v>
+      </c>
+      <c r="J151" s="1">
+        <v>-0.11078858884797</v>
+      </c>
+      <c r="K151">
+        <v>4.59</v>
+      </c>
+      <c r="L151" t="s">
         <v>475</v>
       </c>
-      <c r="B151" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>1995420.0</v>
+        <v>1416814.74</v>
       </c>
       <c r="N151" s="1">
-        <v>2006385.93</v>
+        <v>1482010.99</v>
       </c>
       <c r="O151" s="1">
-        <v>0.42</v>
+        <v>0.31</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>476</v>
+      </c>
+      <c r="B152" t="s">
+        <v>477</v>
+      </c>
+      <c r="C152" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>97.498</v>
+      </c>
+      <c r="E152" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="I152" s="1">
+        <v>145604.82</v>
+      </c>
+      <c r="J152" s="1">
+        <v>5.9888445339692</v>
+      </c>
+      <c r="K152">
+        <v>0.86</v>
+      </c>
+      <c r="L152" t="s">
         <v>478</v>
       </c>
-      <c r="B152" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>1409095.38</v>
+        <v>2576872.14</v>
       </c>
       <c r="N152" s="1">
-        <v>1470311.62</v>
+        <v>2599668.02</v>
       </c>
       <c r="O152" s="1">
-        <v>0.31</v>
+        <v>0.54</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>479</v>
+      </c>
+      <c r="B153" t="s">
+        <v>480</v>
+      </c>
+      <c r="C153" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.0</v>
+      </c>
+      <c r="E153" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-35133.77</v>
+      </c>
+      <c r="J153" s="1">
+        <v>-1.0205254443793</v>
+      </c>
+      <c r="K153">
+        <v>1.28</v>
+      </c>
+      <c r="L153" t="s">
         <v>481</v>
       </c>
-      <c r="B153" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M153" s="1">
-        <v>2572009.02</v>
+        <v>3407580.0</v>
       </c>
       <c r="N153" s="1">
-        <v>2591501.15</v>
+        <v>3451465.5</v>
       </c>
       <c r="O153" s="1">
-        <v>0.54</v>
+        <v>0.72</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>482</v>
+      </c>
+      <c r="B154" t="s">
+        <v>483</v>
+      </c>
+      <c r="C154" s="1">
+        <v>1732000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>101.528</v>
+      </c>
+      <c r="E154" s="1">
+        <v>100.16080774</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>1734785.19</v>
+      </c>
+      <c r="I154" s="1">
+        <v>23679.77</v>
+      </c>
+      <c r="J154" s="1">
+        <v>1.3649972421081</v>
+      </c>
+      <c r="K154">
+        <v>2.1</v>
+      </c>
+      <c r="L154" t="s">
         <v>484</v>
       </c>
-      <c r="B154" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>3418766.5</v>
+        <v>1758464.96</v>
       </c>
       <c r="N154" s="1">
-        <v>3454525.06</v>
+        <v>1794836.96</v>
       </c>
       <c r="O154" s="1">
-        <v>0.72</v>
+        <v>0.37</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>485</v>
+      </c>
+      <c r="B155" t="s">
+        <v>486</v>
+      </c>
+      <c r="C155" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>103.57</v>
+      </c>
+      <c r="E155" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>71400.0</v>
+      </c>
+      <c r="J155" s="1">
+        <v>3.57</v>
+      </c>
+      <c r="K155">
+        <v>0.73</v>
+      </c>
+      <c r="L155" t="s">
         <v>487</v>
       </c>
-      <c r="B155" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>1757893.4</v>
+        <v>2071400.0</v>
       </c>
       <c r="N155" s="1">
-        <v>1789935.4</v>
+        <v>2085920.83</v>
       </c>
       <c r="O155" s="1">
-        <v>0.37</v>
+        <v>0.44</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>488</v>
+      </c>
+      <c r="B156" t="s">
+        <v>489</v>
+      </c>
+      <c r="C156" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.187</v>
+      </c>
+      <c r="E156" s="1">
+        <v>100.05580737</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>3802120.68</v>
+      </c>
+      <c r="I156" s="1">
+        <v>4985.32</v>
+      </c>
+      <c r="J156" s="1">
+        <v>0.13111945726036</v>
+      </c>
+      <c r="K156">
+        <v>0.06</v>
+      </c>
+      <c r="L156" t="s">
         <v>490</v>
       </c>
-      <c r="B156" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>2043520.0</v>
+        <v>3807106.0</v>
       </c>
       <c r="N156" s="1">
-        <v>2050957.5</v>
+        <v>3809448.47</v>
       </c>
       <c r="O156" s="1">
-        <v>0.43</v>
+        <v>0.79</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>491</v>
+      </c>
+      <c r="B157" t="s">
+        <v>492</v>
+      </c>
+      <c r="C157" s="1">
+        <v>6148000.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.051</v>
+      </c>
+      <c r="E157" s="1">
+        <v>98.72295901</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>6069487.52</v>
+      </c>
+      <c r="I157" s="1">
+        <v>20167.96</v>
+      </c>
+      <c r="J157" s="1">
+        <v>0.3322843968876</v>
+      </c>
+      <c r="K157">
+        <v>1.35</v>
+      </c>
+      <c r="L157" t="s">
         <v>493</v>
       </c>
-      <c r="B157" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M157" s="1">
-        <v>3797758.0</v>
+        <v>6089655.48</v>
       </c>
       <c r="N157" s="1">
-        <v>3934401.84</v>
+        <v>6172821.92</v>
       </c>
       <c r="O157" s="1">
-        <v>0.82</v>
+        <v>1.29</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>494</v>
+      </c>
+      <c r="B158" t="s">
+        <v>495</v>
+      </c>
+      <c r="C158" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>88.173</v>
+      </c>
+      <c r="E158" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-298308.23</v>
+      </c>
+      <c r="J158" s="1">
+        <v>-12.068594835347</v>
+      </c>
+      <c r="K158">
+        <v>1.76</v>
+      </c>
+      <c r="L158" t="s">
         <v>496</v>
       </c>
-      <c r="B158" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M158" s="1">
-        <v>6078589.08</v>
+        <v>2173464.45</v>
       </c>
       <c r="N158" s="1">
-        <v>6139647.98</v>
+        <v>2216910.08</v>
       </c>
       <c r="O158" s="1">
-        <v>1.28</v>
+        <v>0.46</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>497</v>
+      </c>
+      <c r="B159" t="s">
+        <v>498</v>
+      </c>
+      <c r="C159" s="1">
+        <v>547963.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>102.816</v>
+      </c>
+      <c r="E159" s="1">
+        <v>99.78719731</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>546796.92</v>
+      </c>
+      <c r="I159" s="1">
+        <v>16596.71</v>
+      </c>
+      <c r="J159" s="1">
+        <v>3.0352603302886</v>
+      </c>
+      <c r="K159">
+        <v>0.44</v>
+      </c>
+      <c r="L159" t="s">
         <v>499</v>
       </c>
-      <c r="B159" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M159" s="1">
-        <v>2162322.65</v>
+        <v>563393.63</v>
       </c>
       <c r="N159" s="1">
-        <v>2197722.79</v>
+        <v>565825.22</v>
       </c>
       <c r="O159" s="1">
-        <v>0.46</v>
+        <v>0.12</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>500</v>
+      </c>
+      <c r="B160" t="s">
+        <v>501</v>
+      </c>
+      <c r="C160" s="1">
+        <v>2066000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>102.294</v>
+      </c>
+      <c r="E160" s="1">
+        <v>98.653</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>2038170.98</v>
+      </c>
+      <c r="I160" s="1">
+        <v>75223.06</v>
+      </c>
+      <c r="J160" s="1">
+        <v>3.6907139164546</v>
+      </c>
+      <c r="K160">
+        <v>1.09</v>
+      </c>
+      <c r="L160" t="s">
         <v>502</v>
       </c>
-      <c r="B160" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>542849.84</v>
+        <v>2113394.04</v>
       </c>
       <c r="N160" s="1">
-        <v>556383.97</v>
+        <v>2135861.79</v>
       </c>
       <c r="O160" s="1">
-        <v>0.12</v>
+        <v>0.45</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>503</v>
+      </c>
+      <c r="B161" t="s">
+        <v>504</v>
+      </c>
+      <c r="C161" s="1">
+        <v>4270000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>96.972</v>
+      </c>
+      <c r="E161" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>4035150.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>105554.4</v>
+      </c>
+      <c r="J161" s="1">
+        <v>2.615873015873</v>
+      </c>
+      <c r="K161">
+        <v>1.22</v>
+      </c>
+      <c r="L161" t="s">
         <v>505</v>
       </c>
-      <c r="B161" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>2115893.9</v>
+        <v>4140704.4</v>
       </c>
       <c r="N161" s="1">
-        <v>2130040.26</v>
+        <v>4192893.29</v>
       </c>
       <c r="O161" s="1">
-        <v>0.45</v>
+        <v>0.87</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>506</v>
+      </c>
+      <c r="B162" t="s">
+        <v>507</v>
+      </c>
+      <c r="C162" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.55</v>
+      </c>
+      <c r="E162" s="1">
+        <v>100.49614232</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>2683247.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>1438.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>0.053591786369276</v>
+      </c>
+      <c r="K162">
+        <v>0.73</v>
+      </c>
+      <c r="L162" t="s">
         <v>508</v>
       </c>
-      <c r="B162" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>4100908.0</v>
+        <v>2684685.0</v>
       </c>
       <c r="N162" s="1">
-        <v>4147166.33</v>
+        <v>2704265.0</v>
       </c>
       <c r="O162" s="1">
-        <v>0.87</v>
+        <v>0.56</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>509</v>
+      </c>
+      <c r="B163" t="s">
+        <v>510</v>
+      </c>
+      <c r="C163" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.001</v>
+      </c>
+      <c r="E163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-18981.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>-0.999</v>
+      </c>
+      <c r="K163">
+        <v>1.62</v>
+      </c>
+      <c r="L163" t="s">
         <v>511</v>
       </c>
-      <c r="B163" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>2672216.1</v>
+        <v>1881019.0</v>
       </c>
       <c r="N163" s="1">
-        <v>2679929.43</v>
+        <v>1911806.03</v>
       </c>
       <c r="O163" s="1">
-        <v>0.56</v>
+        <v>0.4</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B164" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C164" s="1">
-        <v>1900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.341</v>
+        <v>98.233</v>
       </c>
       <c r="E164" s="1">
-        <v>100.0</v>
+        <v>87.394</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1900000.0</v>
+        <v>961334.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-31521.0</v>
+        <v>119229.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.659</v>
+        <v>12.402453257661</v>
       </c>
       <c r="K164">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>0.08</v>
+      </c>
+      <c r="L164">
+        <v>867.95</v>
       </c>
       <c r="M164" s="1">
-        <v>1868479.0</v>
+        <v>1080563.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1894476.93</v>
+        <v>1081430.95</v>
       </c>
       <c r="O164" s="1">
-        <v>0.4</v>
+        <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B165" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="C165" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>94.959</v>
+        <v>95.494</v>
       </c>
       <c r="E165" s="1">
         <v>94.06809095</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>1975429.91</v>
       </c>
       <c r="I165" s="1">
-        <v>18709.09</v>
+        <v>29944.09</v>
       </c>
       <c r="J165" s="1">
-        <v>0.9470895375883</v>
+        <v>1.5158264967245</v>
       </c>
       <c r="K165">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>136.7</v>
+        <v>0.14</v>
+      </c>
+      <c r="L165" t="s">
+        <v>515</v>
       </c>
       <c r="M165" s="1">
-        <v>1994139.0</v>
+        <v>2005374.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1994275.7</v>
+        <v>2008381.43</v>
       </c>
       <c r="O165" s="1">
         <v>0.42</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="B166" t="s">
+        <v>517</v>
+      </c>
+      <c r="C166" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>95.73</v>
+      </c>
+      <c r="E166" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>32214.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>2.9354838709677</v>
+      </c>
+      <c r="K166">
+        <v>0.53</v>
+      </c>
+      <c r="L166" t="s">
         <v>518</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>1075844.0</v>
+        <v>1129614.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1106569.26</v>
+        <v>1135833.58</v>
       </c>
       <c r="O166" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>519</v>
+      </c>
+      <c r="B167" t="s">
+        <v>520</v>
+      </c>
+      <c r="C167" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>101.539</v>
+      </c>
+      <c r="E167" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-41837.92</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-2.6375427959284</v>
+      </c>
+      <c r="K167">
+        <v>0.66</v>
+      </c>
+      <c r="L167" t="s">
         <v>521</v>
       </c>
-      <c r="B167" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>1123749.4</v>
+        <v>1544408.19</v>
       </c>
       <c r="N167" s="1">
-        <v>1126199.54</v>
+        <v>1554516.5</v>
       </c>
       <c r="O167" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>522</v>
+      </c>
+      <c r="B168" t="s">
+        <v>523</v>
+      </c>
+      <c r="C168" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>101.256</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>18840.0</v>
+      </c>
+      <c r="J168" s="1">
+        <v>1.256</v>
+      </c>
+      <c r="K168">
+        <v>0.74</v>
+      </c>
+      <c r="L168" t="s">
         <v>524</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>1541883.33</v>
+        <v>1518840.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1545865.39</v>
+        <v>1530011.88</v>
       </c>
       <c r="O168" s="1">
         <v>0.32</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="B169" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="C169" s="1">
-        <v>1500000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.867</v>
+        <v>100.314</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>99.44707143</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1500000.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="I169" s="1">
-        <v>13005.0</v>
+        <v>17113.17</v>
       </c>
       <c r="J169" s="1">
-        <v>0.867</v>
+        <v>0.87174871916791</v>
       </c>
       <c r="K169">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>0.02</v>
+      </c>
+      <c r="L169">
+        <v>452.38</v>
       </c>
       <c r="M169" s="1">
-        <v>1513005.0</v>
+        <v>1980198.36</v>
       </c>
       <c r="N169" s="1">
-        <v>1517406.04</v>
+        <v>1980650.74</v>
       </c>
       <c r="O169" s="1">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="B170" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="C170" s="1">
-        <v>1974000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.244</v>
+        <v>101.646</v>
       </c>
       <c r="E170" s="1">
-        <v>99.44707143</v>
+        <v>100.82032267</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1963085.19</v>
+        <v>3024609.68</v>
       </c>
       <c r="I170" s="1">
-        <v>15731.37</v>
+        <v>24770.32</v>
       </c>
       <c r="J170" s="1">
-        <v>0.8013595171588</v>
+        <v>0.81895922517844</v>
       </c>
       <c r="K170">
-        <v>3.95</v>
+        <v>0.29</v>
       </c>
       <c r="L170" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="M170" s="1">
-        <v>1978816.56</v>
+        <v>3049380.0</v>
       </c>
       <c r="N170" s="1">
-        <v>2056851.25</v>
+        <v>3058130.0</v>
       </c>
       <c r="O170" s="1">
-        <v>0.43</v>
+        <v>0.64</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="B171" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="C171" s="1">
-        <v>3000000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.433</v>
+        <v>110.292</v>
       </c>
       <c r="E171" s="1">
-        <v>100.82032267</v>
+        <v>113.539</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>3024609.68</v>
+        <v>907176.61</v>
       </c>
       <c r="I171" s="1">
-        <v>18380.32</v>
+        <v>-25943.53</v>
       </c>
       <c r="J171" s="1">
-        <v>0.60769229568822</v>
+        <v>-2.8598102854526</v>
       </c>
       <c r="K171">
-        <v>0.05</v>
+        <v>1.6</v>
       </c>
       <c r="L171" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="M171" s="1">
-        <v>3042990.0</v>
+        <v>881233.08</v>
       </c>
       <c r="N171" s="1">
-        <v>3044448.33</v>
+        <v>894000.43</v>
       </c>
       <c r="O171" s="1">
-        <v>0.64</v>
+        <v>0.19</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B172" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="C172" s="1">
-        <v>799000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>110.473</v>
+        <v>84.221</v>
       </c>
       <c r="E172" s="1">
-        <v>113.539</v>
+        <v>99.83244604</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>907176.61</v>
+        <v>2220273.6</v>
       </c>
       <c r="I172" s="1">
-        <v>-24497.34</v>
+        <v>-347198.56</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.7003936973199</v>
+        <v>-15.637647540375</v>
       </c>
       <c r="K172">
-        <v>1.19</v>
+        <v>1.05</v>
       </c>
       <c r="L172" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="M172" s="1">
-        <v>882679.27</v>
+        <v>1873075.04</v>
       </c>
       <c r="N172" s="1">
-        <v>892172.94</v>
+        <v>1896351.67</v>
       </c>
       <c r="O172" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="B173" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="C173" s="1">
-        <v>2224000.0</v>
+        <v>1488000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>87.286</v>
+        <v>101.818</v>
       </c>
       <c r="E173" s="1">
-        <v>99.83244604</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>2220273.6</v>
+        <v>1488000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-279032.96</v>
+        <v>27051.84</v>
       </c>
       <c r="J173" s="1">
-        <v>-12.567503392375</v>
+        <v>1.818</v>
       </c>
       <c r="K173">
-        <v>0.71</v>
+        <v>0.17</v>
       </c>
       <c r="L173" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="M173" s="1">
-        <v>1941240.64</v>
+        <v>1515051.84</v>
       </c>
       <c r="N173" s="1">
-        <v>1956997.28</v>
+        <v>1517531.84</v>
       </c>
       <c r="O173" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B174" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="C174" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>101.292</v>
+        <v>101.435</v>
       </c>
       <c r="E174" s="1">
         <v>99.55343345</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>2887049.57</v>
       </c>
       <c r="I174" s="1">
-        <v>50418.43</v>
+        <v>54565.43</v>
       </c>
       <c r="J174" s="1">
-        <v>1.7463652347334</v>
+        <v>1.8900066894245</v>
       </c>
       <c r="K174">
-        <v>2.95</v>
+        <v>3.23</v>
       </c>
       <c r="L174" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="M174" s="1">
-        <v>2937468.0</v>
+        <v>2941615.0</v>
       </c>
       <c r="N174" s="1">
-        <v>3023067.66</v>
+        <v>3035348.56</v>
       </c>
       <c r="O174" s="1">
         <v>0.63</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="B175" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="C175" s="1">
         <v>4419000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.176</v>
+        <v>101.95</v>
       </c>
       <c r="E175" s="1">
         <v>100.25273885</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>4430168.53</v>
       </c>
       <c r="I175" s="1">
-        <v>40798.91</v>
+        <v>75001.97</v>
       </c>
       <c r="J175" s="1">
-        <v>0.9209335880502</v>
+        <v>1.6929823209231</v>
       </c>
       <c r="K175">
-        <v>2.5</v>
+        <v>2.85</v>
       </c>
       <c r="L175" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="M175" s="1">
-        <v>4470967.44</v>
+        <v>4505170.5</v>
       </c>
       <c r="N175" s="1">
-        <v>4581442.44</v>
+        <v>4630989.25</v>
       </c>
       <c r="O175" s="1">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B176" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="C176" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>102.626</v>
+        <v>102.969</v>
       </c>
       <c r="E176" s="1">
         <v>99.58935313</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>1593429.65</v>
       </c>
       <c r="I176" s="1">
-        <v>48586.35</v>
+        <v>54074.35</v>
       </c>
       <c r="J176" s="1">
-        <v>3.0491681888811</v>
+        <v>3.3935825155507</v>
       </c>
       <c r="K176">
-        <v>5.03</v>
+        <v>0.2</v>
       </c>
       <c r="L176" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="M176" s="1">
-        <v>1642016.0</v>
+        <v>1647504.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1722443.4</v>
+        <v>1650649.21</v>
       </c>
       <c r="O176" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B177" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="C177" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>95.801</v>
+        <v>96.247</v>
       </c>
       <c r="E177" s="1">
         <v>89.63713976</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>3675122.73</v>
       </c>
       <c r="I177" s="1">
-        <v>252718.27</v>
+        <v>271004.27</v>
       </c>
       <c r="J177" s="1">
-        <v>6.8764579734185</v>
+        <v>7.3740195881839</v>
       </c>
       <c r="K177">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="L177" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="M177" s="1">
-        <v>3927841.0</v>
+        <v>3946127.0</v>
       </c>
       <c r="N177" s="1">
-        <v>3934299.9</v>
+        <v>3958483.16</v>
       </c>
       <c r="O177" s="1">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B178" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="C178" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>80.741</v>
+        <v>81.474</v>
       </c>
       <c r="E178" s="1">
         <v>73.81842241</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>2140734.25</v>
       </c>
       <c r="I178" s="1">
-        <v>200754.75</v>
+        <v>222011.75</v>
       </c>
       <c r="J178" s="1">
-        <v>9.3778454752149</v>
+        <v>10.370822534371</v>
       </c>
       <c r="K178">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="L178" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="M178" s="1">
-        <v>2341489.0</v>
+        <v>2362746.0</v>
       </c>
       <c r="N178" s="1">
-        <v>2345312.63</v>
+        <v>2367612.44</v>
       </c>
       <c r="O178" s="1">
         <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="B179" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="C179" s="1">
         <v>1260000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>97.539</v>
+        <v>97.398</v>
       </c>
       <c r="E179" s="1">
         <v>96.71</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>1218546.0</v>
       </c>
       <c r="I179" s="1">
-        <v>10445.4</v>
+        <v>8668.8</v>
       </c>
       <c r="J179" s="1">
-        <v>0.85720194395616</v>
+        <v>0.71140523213732</v>
       </c>
       <c r="K179">
-        <v>0.38</v>
+        <v>0.65</v>
       </c>
       <c r="L179" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="M179" s="1">
-        <v>1228991.4</v>
+        <v>1227214.8</v>
       </c>
       <c r="N179" s="1">
-        <v>1233768.9</v>
+        <v>1235404.8</v>
       </c>
       <c r="O179" s="1">
         <v>0.26</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="B180" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="C180" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>94.637</v>
+        <v>95.246</v>
       </c>
       <c r="E180" s="1">
         <v>93.7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>2155100.0</v>
       </c>
       <c r="I180" s="1">
-        <v>21551.0</v>
+        <v>35558.0</v>
       </c>
       <c r="J180" s="1">
-        <v>1.0</v>
+        <v>1.649946638207</v>
       </c>
       <c r="K180">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="L180" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="M180" s="1">
-        <v>2176651.0</v>
+        <v>2190658.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2180809.9</v>
+        <v>2196636.42</v>
       </c>
       <c r="O180" s="1">
         <v>0.46</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="B181" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="C181" s="1">
         <v>3355000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>90.714</v>
+        <v>87.341</v>
       </c>
       <c r="E181" s="1">
         <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>3355000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-311545.3</v>
+        <v>-424709.45</v>
       </c>
       <c r="J181" s="1">
-        <v>-9.286</v>
+        <v>-12.659</v>
       </c>
       <c r="K181">
-        <v>2.15</v>
+        <v>2.56</v>
       </c>
       <c r="L181" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="M181" s="1">
-        <v>3043454.7</v>
+        <v>2930290.55</v>
       </c>
       <c r="N181" s="1">
-        <v>3115447.41</v>
+        <v>3016262.43</v>
       </c>
       <c r="O181" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="B182" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="C182" s="1">
         <v>1550000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>94.747</v>
+        <v>93.703</v>
       </c>
       <c r="E182" s="1">
         <v>101.28018323</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>1569842.84</v>
       </c>
       <c r="I182" s="1">
-        <v>-101264.34</v>
+        <v>-117446.34</v>
       </c>
       <c r="J182" s="1">
-        <v>-6.4506036795378</v>
+        <v>-7.4814075019127</v>
       </c>
       <c r="K182">
-        <v>0.43</v>
+        <v>0.75</v>
       </c>
       <c r="L182" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="M182" s="1">
-        <v>1468578.5</v>
+        <v>1452396.5</v>
       </c>
       <c r="N182" s="1">
-        <v>1475248.58</v>
+        <v>1464069.14</v>
       </c>
       <c r="O182" s="1">
         <v>0.31</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B183" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="C183" s="1">
         <v>5465000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>95.197</v>
+        <v>95.644</v>
       </c>
       <c r="E183" s="1">
         <v>93.03169973</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>5084182.39</v>
       </c>
       <c r="I183" s="1">
-        <v>118333.66</v>
+        <v>142762.21</v>
       </c>
       <c r="J183" s="1">
-        <v>2.3274865243377</v>
+        <v>2.8079679100576</v>
       </c>
       <c r="K183">
-        <v>2.13</v>
+        <v>2.3</v>
       </c>
       <c r="L183" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="M183" s="1">
-        <v>5202516.05</v>
+        <v>5226944.6</v>
       </c>
       <c r="N183" s="1">
-        <v>5318853.17</v>
+        <v>5352714.46</v>
       </c>
       <c r="O183" s="1">
-        <v>1.11</v>
+        <v>1.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="B184" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="C184" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>96.28</v>
+        <v>97.774</v>
       </c>
       <c r="E184" s="1">
         <v>93.70721516</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>5997261.77</v>
       </c>
       <c r="I184" s="1">
-        <v>164658.23</v>
+        <v>260274.23</v>
       </c>
       <c r="J184" s="1">
-        <v>2.7455568276787</v>
+        <v>4.3398844336254</v>
       </c>
       <c r="K184">
-        <v>0.55</v>
+        <v>0.8</v>
       </c>
       <c r="L184" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="M184" s="1">
-        <v>6161920.0</v>
+        <v>6257536.0</v>
       </c>
       <c r="N184" s="1">
-        <v>6197207.67</v>
+        <v>6308933.26</v>
       </c>
       <c r="O184" s="1">
-        <v>1.3</v>
+        <v>1.32</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="B185" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="C185" s="1">
         <v>1067000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>102.254</v>
+        <v>102.908</v>
       </c>
       <c r="E185" s="1">
         <v>102.21806092</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>1090666.71</v>
       </c>
       <c r="I185" s="1">
-        <v>383.47</v>
+        <v>7361.65</v>
       </c>
       <c r="J185" s="1">
-        <v>0.035159228431938</v>
+        <v>0.67496788271827</v>
       </c>
       <c r="K185">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>694.28</v>
+        <v>0.34</v>
+      </c>
+      <c r="L185" t="s">
+        <v>574</v>
       </c>
       <c r="M185" s="1">
-        <v>1091050.18</v>
+        <v>1098028.36</v>
       </c>
       <c r="N185" s="1">
-        <v>1091744.46</v>
+        <v>1101638.62</v>
       </c>
       <c r="O185" s="1">
         <v>0.23</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="B186" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C186" s="1">
         <v>3873000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>95.439</v>
+        <v>93.977</v>
       </c>
       <c r="E186" s="1">
         <v>100.06415001</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>3875484.53</v>
       </c>
       <c r="I186" s="1">
-        <v>-179132.07</v>
+        <v>-235755.32</v>
       </c>
       <c r="J186" s="1">
-        <v>-4.6221851387444</v>
+        <v>-6.0832476087835</v>
       </c>
       <c r="K186">
-        <v>1.72</v>
+        <v>2.01</v>
       </c>
       <c r="L186" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="M186" s="1">
-        <v>3696352.46</v>
+        <v>3639729.21</v>
       </c>
       <c r="N186" s="1">
-        <v>3763000.34</v>
+        <v>3717673.34</v>
       </c>
       <c r="O186" s="1">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="B187" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="C187" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>94.589</v>
+        <v>96.087</v>
       </c>
       <c r="E187" s="1">
         <v>91.5185</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>1555814.5</v>
       </c>
       <c r="I187" s="1">
-        <v>52198.5</v>
+        <v>77664.5</v>
       </c>
       <c r="J187" s="1">
-        <v>3.355059359583</v>
+        <v>4.991886886258</v>
       </c>
       <c r="K187">
-        <v>0.22</v>
+        <v>0.38</v>
       </c>
       <c r="L187" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="M187" s="1">
-        <v>1608013.0</v>
+        <v>1633479.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1611814.39</v>
+        <v>1639995.67</v>
       </c>
       <c r="O187" s="1">
         <v>0.34</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="B188" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C188" s="1">
         <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>102.467</v>
+        <v>102.902</v>
       </c>
       <c r="E188" s="1">
         <v>101.2434</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>101243.4</v>
       </c>
       <c r="I188" s="1">
-        <v>1223.6</v>
+        <v>1658.6</v>
       </c>
       <c r="J188" s="1">
-        <v>1.2085726081898</v>
+        <v>1.638230245132</v>
       </c>
       <c r="K188">
-        <v>0.17</v>
+        <v>0.45</v>
       </c>
       <c r="L188">
-        <v>173.63</v>
+        <v>454.11</v>
       </c>
       <c r="M188" s="1">
-        <v>102467.0</v>
+        <v>102902.0</v>
       </c>
       <c r="N188" s="1">
-        <v>102640.63</v>
+        <v>103356.11</v>
       </c>
       <c r="O188" s="1">
         <v>0.02</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="B189" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="C189" s="1">
         <v>2413000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>103.617</v>
+        <v>103.825</v>
       </c>
       <c r="E189" s="1">
         <v>102.38671778</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>2470591.5</v>
       </c>
       <c r="I189" s="1">
-        <v>29686.71</v>
+        <v>34705.75</v>
       </c>
       <c r="J189" s="1">
-        <v>1.2016033407384</v>
+        <v>1.4047546913361</v>
       </c>
       <c r="K189">
-        <v>4.82</v>
+        <v>5.12</v>
       </c>
       <c r="L189" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="M189" s="1">
-        <v>2500278.21</v>
+        <v>2505297.25</v>
       </c>
       <c r="N189" s="1">
-        <v>2616474.08</v>
+        <v>2628955.24</v>
       </c>
       <c r="O189" s="1">
         <v>0.55</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="B190" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="C190" s="1">
         <v>3338000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.796</v>
+        <v>100.058</v>
       </c>
       <c r="E190" s="1">
         <v>90.92355123</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>3035028.14</v>
       </c>
       <c r="I190" s="1">
-        <v>296162.34</v>
+        <v>304907.9</v>
       </c>
       <c r="J190" s="1">
-        <v>9.7581414846453</v>
+        <v>10.046295649832</v>
       </c>
       <c r="K190">
-        <v>1.8</v>
+        <v>2.11</v>
       </c>
       <c r="L190" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="M190" s="1">
-        <v>3331190.48</v>
+        <v>3339936.04</v>
       </c>
       <c r="N190" s="1">
-        <v>3391367.2</v>
+        <v>3410312.21</v>
       </c>
       <c r="O190" s="1">
         <v>0.71</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="B191" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="C191" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.838</v>
+        <v>99.683</v>
       </c>
       <c r="E191" s="1">
         <v>97.7673</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>977673.0</v>
       </c>
       <c r="I191" s="1">
-        <v>20707.0</v>
+        <v>19157.0</v>
       </c>
       <c r="J191" s="1">
-        <v>2.1179883253399</v>
+        <v>1.9594486090953</v>
       </c>
       <c r="K191">
-        <v>1.23</v>
+        <v>1.44</v>
       </c>
       <c r="L191" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="M191" s="1">
-        <v>998380.0</v>
+        <v>996830.0</v>
       </c>
       <c r="N191" s="1">
-        <v>1010671.67</v>
+        <v>1011205.0</v>
       </c>
       <c r="O191" s="1">
         <v>0.21</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="B192" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="C192" s="1">
         <v>3432300.0</v>
       </c>
       <c r="D192" s="1">
-        <v>103.995</v>
+        <v>103.87</v>
       </c>
       <c r="E192" s="1">
         <v>103.09125717</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>3538401.22</v>
       </c>
       <c r="I192" s="1">
-        <v>31019.16</v>
+        <v>26728.79</v>
       </c>
       <c r="J192" s="1">
-        <v>0.87664337850302</v>
+        <v>0.75539172462754</v>
       </c>
       <c r="K192">
-        <v>2.21</v>
+        <v>2.59</v>
       </c>
       <c r="L192" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="M192" s="1">
-        <v>3569420.38</v>
+        <v>3565130.01</v>
       </c>
       <c r="N192" s="1">
-        <v>3645360.02</v>
+        <v>3653940.77</v>
       </c>
       <c r="O192" s="1">
         <v>0.76</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="B193" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="C193" s="1">
         <v>4900000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>106.047</v>
+        <v>106.542</v>
       </c>
       <c r="E193" s="1">
         <v>100.27195449</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>4913325.77</v>
       </c>
       <c r="I193" s="1">
-        <v>282977.23</v>
+        <v>307232.23</v>
       </c>
       <c r="J193" s="1">
-        <v>5.75938261061</v>
+        <v>6.2530400869389</v>
       </c>
       <c r="K193">
-        <v>6.42</v>
+        <v>6.83</v>
       </c>
       <c r="L193" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="M193" s="1">
-        <v>5196303.0</v>
+        <v>5220558.0</v>
       </c>
       <c r="N193" s="1">
-        <v>5511111.22</v>
+        <v>5555100.47</v>
       </c>
       <c r="O193" s="1">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>