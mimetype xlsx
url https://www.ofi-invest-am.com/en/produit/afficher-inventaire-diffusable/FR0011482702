--- v5 (2026-09-01)
+++ v6 (2026-09-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="598">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="600">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1695 +163,1701 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>31 688.36</t>
+    <t>38 359.59</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>20 230.00</t>
+    <t>28 659.17</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>52 697.50</t>
+    <t>1 970.00</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>68 369.86</t>
+    <t>78 136.99</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>29 941.44</t>
+    <t>37 618.73</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>23 062.50</t>
+    <t>26 812.50</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>67 456.13</t>
+    <t>79 948.00</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>48 474.23</t>
+    <t>55 499.48</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>37 294.52</t>
+    <t>47 239.73</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>14 556.16</t>
+    <t>16 665.75</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>22 097.43</t>
+    <t>31 304.69</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>69 257.48</t>
+    <t>79 294.80</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>108 008.48</t>
+    <t>123 661.88</t>
   </si>
   <si>
     <t>XS3382712126</t>
   </si>
   <si>
     <t>AMS OSRAM AG 7.25 31/05/2032</t>
   </si>
   <si>
+    <t>7 456.63</t>
+  </si>
+  <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>47 266.27</t>
+    <t>55 558.60</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>34 616.00</t>
+    <t>49 039.33</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>19 022.50</t>
+    <t>26 948.54</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>67 163.06</t>
+    <t>74 543.61</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>209 344.11</t>
+    <t>222 346.85</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>28 147.40</t>
+    <t>1 364.72</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>22 571.43</t>
+    <t>32 385.10</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>29 263.75</t>
+    <t>34 141.04</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>55 051.50</t>
+    <t>2 621.50</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>6 560.75</t>
+    <t>13 850.47</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>11 219.57</t>
+    <t>13 581.58</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>61 415.75</t>
-[...8 lines deleted...]
-    <t>21 689.38</t>
+    <t>66 470.55</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>18 000.00</t>
+    <t>25 500.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>167 820.81</t>
+    <t>7 760.50</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>27 038.38</t>
+    <t>35 621.99</t>
   </si>
   <si>
     <t>XS3087220664</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
   </si>
   <si>
-    <t>170 339.75</t>
+    <t>8 111.42</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>17 304.00</t>
+    <t>26 917.33</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>8 160.75</t>
+    <t>17 228.25</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>16 440.67</t>
+    <t>23 290.94</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>8 724.38</t>
+    <t>12 436.88</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>154 501.03</t>
+    <t>163 562.67</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>42 914.67</t>
+    <t>2 043.56</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>17 550.00</t>
+    <t>24 862.50</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>25 994.79</t>
+    <t>29 762.15</t>
+  </si>
+  <si>
+    <t>XS3333139288</t>
+  </si>
+  <si>
+    <t>COREWEAVE INC 8.5 15/07/2032</t>
+  </si>
+  <si>
+    <t>2 503.96</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>84 822.08</t>
+    <t>98 179.89</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>57 513.70</t>
+    <t>61 212.33</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>16 255.31</t>
+    <t>21 415.73</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>27 259.50</t>
+    <t>38 617.63</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>5 288.25</t>
+    <t>11 164.08</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>31 989.04</t>
+    <t>36 591.78</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>19 280.63</t>
+    <t>24 224.38</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>58 197.26</t>
+    <t>62 909.59</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>11 326.84</t>
+    <t>15 950.04</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>24 950.00</t>
+    <t>35 345.83</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>14 646.58</t>
+    <t>18 263.01</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>31 031.85</t>
+    <t>38 888.01</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>59 587.13</t>
+    <t>67 376.29</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>4 317.50</t>
+    <t>25 905.00</t>
   </si>
   <si>
     <t>XS3348854459</t>
   </si>
   <si>
     <t>EGIS SA 5.125 15/05/2031</t>
   </si>
   <si>
-    <t>1 964.58</t>
+    <t>3 929.17</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>19 121.67</t>
+    <t>30 710.56</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>56 525.00</t>
+    <t>2 691.67</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>99 356.85</t>
+    <t>105 528.08</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>1 441.14</t>
+    <t>5 558.67</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>43 494.50</t>
+    <t>49 180.06</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>99 410.96</t>
+    <t>2 527.40</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>1 150.91</t>
+    <t>8 823.61</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>130 205.25</t>
+    <t>6 200.25</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>13 886.89</t>
+    <t>17 043.00</t>
+  </si>
+  <si>
+    <t>XS2821788770</t>
+  </si>
+  <si>
+    <t>FIBER MIDCO SPA 15/06/2029</t>
+  </si>
+  <si>
+    <t>18 368.82</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>50 744.52</t>
+    <t>58 045.89</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>18 424.91</t>
+    <t>25 248.95</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>11 802.67</t>
+    <t>16 720.44</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>52 406.25</t>
+    <t>65 843.75</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>8 954.10</t>
+    <t>14 221.22</t>
+  </si>
+  <si>
+    <t>XS3328596179</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC (NC5.25) 16/07/2056</t>
+  </si>
+  <si>
+    <t>16 813.70</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>11 555.83</t>
+    <t>16 370.76</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
-    <t>6 185.76</t>
+    <t>9 720.49</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>33 626.25</t>
+    <t>39 138.75</t>
+  </si>
+  <si>
+    <t>XS3246991981</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
+  </si>
+  <si>
+    <t>16 670.55</t>
   </si>
   <si>
     <t>XS3362208079</t>
   </si>
   <si>
-    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
-[...8 lines deleted...]
-    <t>12 225.07</t>
+    <t>33 125.34</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>20 666.67</t>
+    <t>29 277.78</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>19 570.00</t>
+    <t>31 801.25</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>2 446.13</t>
+    <t>5 164.04</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>1 245.38</t>
+    <t>2 629.13</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>16 069.63</t>
+    <t>25 808.79</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>69 569.50</t>
+    <t>3 312.83</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>22 740.41</t>
+    <t>32 847.26</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>27 657.31</t>
+    <t>32 154.43</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>38 985.21</t>
+    <t>42 167.67</t>
   </si>
   <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
-    <t>7 495.94</t>
+    <t>11 340.01</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>37 445.83</t>
+    <t>53 048.26</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>15 835.62</t>
+    <t>17 698.63</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>38 280.82</t>
+    <t>45 369.86</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>20 129.79</t>
-[...8 lines deleted...]
-    <t>26 005.56</t>
+    <t>26 520.21</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>19 350.00</t>
+    <t>27 412.50</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>36 214.06</t>
+    <t>47 710.59</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>56 466.67</t>
+    <t>2 688.89</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>4 899.38</t>
+    <t>6 155.63</t>
+  </si>
+  <si>
+    <t>XS3315365398</t>
+  </si>
+  <si>
+    <t>IQVIA INC 4.625 15/06/2033</t>
+  </si>
+  <si>
+    <t>3 308.42</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>18 048.26</t>
+    <t>21 107.29</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>24 203.67</t>
-[...8 lines deleted...]
-    <t>32 468.58</t>
+    <t>34 288.53</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>8 520.00</t>
+    <t>12 070.00</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>7 334.42</t>
+    <t>10 328.06</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>36 554.38</t>
+    <t>42 135.21</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>123 328.42</t>
-[...8 lines deleted...]
-    <t>86 519.34</t>
+    <t>132 888.76</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>4 013.06</t>
+    <t>8 472.01</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>9 403.33</t>
+    <t>15 280.42</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
+    <t>3 613.19</t>
+  </si>
+  <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>143 273.03</t>
+    <t>6 822.53</t>
   </si>
   <si>
     <t>XS3368834159</t>
   </si>
   <si>
     <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
   </si>
   <si>
-    <t>4 965.13</t>
+    <t>10 481.93</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>78 933.13</t>
+    <t>90 372.71</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>43 329.00</t>
+    <t>4 485.01</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>70 590.55</t>
+    <t>2 958.89</t>
   </si>
   <si>
     <t>XS3385893956</t>
   </si>
   <si>
     <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
   </si>
   <si>
+    <t>2 784.53</t>
+  </si>
+  <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>4 896.81</t>
+    <t>10 337.72</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>17 275.01</t>
+    <t>24 326.03</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>19 000.00</t>
+    <t>23 000.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>111 734.38</t>
+    <t>118 696.03</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>20 355.00</t>
+    <t>23 305.00</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>12 136.28</t>
+    <t>16 549.48</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>24 376.92</t>
+    <t>31 763.86</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
+    <t>7 860.42</t>
+  </si>
+  <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>11 595.31</t>
+    <t>15 218.84</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>37 296.88</t>
+    <t>49 137.15</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>52 445.21</t>
+    <t>60 513.70</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>17 499.47</t>
+    <t>20 344.91</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>14 397.95</t>
+    <t>15 644.52</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>10 517.95</t>
+    <t>16 892.46</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>65 981.25</t>
+    <t>75 543.75</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>12 713.25</t>
+    <t>13 254.08</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>26 964.09</t>
+    <t>35 260.74</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>28 343.25</t>
+    <t>32 072.63</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>85 859.13</t>
+    <t>99 819.96</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>63 856.73</t>
+    <t>71 991.35</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>82 516.00</t>
+    <t>3 929.33</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>7 285.32</t>
+    <t>11 700.67</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>55 946.30</t>
+    <t>59 858.63</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>53 885.54</t>
+    <t>61 638.85</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>24 075.25</t>
+    <t>33 160.25</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>16 527.33</t>
+    <t>20 765.11</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>56 053.85</t>
+    <t>67 493.41</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>95 586.75</t>
+    <t>108 081.75</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>50 817.64</t>
+    <t>54 883.05</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>29 687.67</t>
+    <t>39 112.33</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>12 655.50</t>
+    <t>15 900.50</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>17 739.01</t>
+    <t>24 189.56</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>65 196.25</t>
+    <t>68 986.73</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>22 795.88</t>
+    <t>26 099.63</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>43 885.50</t>
+    <t>52 012.44</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>36 372.00</t>
+    <t>1 732.00</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>14 520.83</t>
+    <t>21 604.17</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>2 342.47</t>
+    <t>10 150.68</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>83 166.44</t>
+    <t>6 002.74</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>43 445.63</t>
+    <t>51 491.11</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>2 431.59</t>
+    <t>5 133.35</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>22 467.75</t>
+    <t>30 789.14</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>52 188.89</t>
+    <t>3 286.67</t>
   </si>
   <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
-    <t>19 580.00</t>
+    <t>31 446.67</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>30 787.03</t>
+    <t>35 348.07</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
+    <t>2 603.84</t>
+  </si>
+  <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>3 007.43</t>
+    <t>5 741.46</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>6 219.58</t>
+    <t>9 989.03</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>10 108.31</t>
+    <t>16 234.56</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>11 171.88</t>
+    <t>17 942.71</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
+    <t>4 976.13</t>
+  </si>
+  <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>8 750.00</t>
+    <t>16 041.67</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>12 767.35</t>
+    <t>16 041.03</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>23 276.63</t>
+    <t>30 438.52</t>
   </si>
   <si>
     <t>XS3381703274</t>
   </si>
   <si>
     <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
   </si>
   <si>
-    <t>2 480.00</t>
+    <t>6 613.33</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>93 733.56</t>
+    <t>101 480.14</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>125 818.75</t>
-[...8 lines deleted...]
-    <t>3 145.21</t>
+    <t>6 137.50</t>
+  </si>
+  <si>
+    <t>FR0014012SJ2</t>
+  </si>
+  <si>
+    <t>VALEO SE 4.625 23/03/2032</t>
+  </si>
+  <si>
+    <t>18 652.05</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>12 356.16</t>
+    <t>17 972.60</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>4 866.44</t>
+    <t>5 859.59</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>8 190.00</t>
+    <t>11 602.50</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>5 978.42</t>
+    <t>7 711.30</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>85 971.88</t>
+    <t>99 951.04</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>11 672.64</t>
+    <t>16 436.99</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>125 769.86</t>
+    <t>134 753.42</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>51 397.26</t>
+    <t>66 739.73</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>3 610.26</t>
+    <t>6 387.38</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>77 944.13</t>
+    <t>89 240.38</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>6 516.67</t>
+    <t>9 231.94</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>123 657.99</t>
+    <t>1 066.02</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>70 376.17</t>
+    <t>80 575.61</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>14 375.00</t>
+    <t>16 458.33</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>88 810.76</t>
+    <t>101 681.89</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>334 542.47</t>
+    <t>10 336.99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2160,10006 +2166,9906 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2009712.079</v>
+      </c>
+      <c r="C2">
+        <v>135.3</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>271926508.09</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>271926508.09</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1031628.3088</v>
+      </c>
+      <c r="C3">
+        <v>54.67</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>56404375.96</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>56404375.96</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>413116.4052</v>
+      </c>
+      <c r="C4">
+        <v>125.54</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>51865245.72</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>51865245.72</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C5">
+        <v>133.79</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>133.79</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>133.79</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>130.19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>130.19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>130.19</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>11.0</v>
+      </c>
+      <c r="C7">
+        <v>129.69</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>1426.64</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1426.64</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
+        <v>7748.3</v>
+      </c>
+      <c r="C8">
+        <v>11123.51</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>86188319.16</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>86188319.16</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3066.0</v>
+      </c>
+      <c r="C9">
+        <v>101.59</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>311504.62</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>311504.62</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>21</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P193"/>
+  <dimension ref="A1:Z191"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O193" sqref="O193"/>
+      <selection activeCell="N191" sqref="N191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1" t="s">
+        <v>31</v>
+      </c>
+      <c r="J1" t="s">
+        <v>32</v>
+      </c>
+      <c r="K1" t="s">
+        <v>33</v>
+      </c>
+      <c r="L1" t="s">
+        <v>34</v>
+      </c>
+      <c r="M1" t="s">
+        <v>35</v>
+      </c>
+      <c r="N1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O1" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z1" t="s">
         <v>23</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>39</v>
       </c>
+      <c r="B2" s="1">
+        <v>58200.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>58200.0</v>
+        <v>0.001</v>
       </c>
       <c r="D2" s="1">
-        <v>0.001</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>0.0</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>0.0</v>
       </c>
       <c r="H2" s="1">
+        <v>58.2</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0</v>
+      </c>
+      <c r="J2">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>58.2</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
-        <v>58.2</v>
-[...1 lines deleted...]
-      <c r="O2" s="1">
         <v>0.0</v>
       </c>
-      <c r="P2">
-[...3 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>41</v>
       </c>
+      <c r="B3" s="1">
+        <v>48477.0</v>
+      </c>
       <c r="C3" s="1">
-        <v>48477.0</v>
+        <v>91.01</v>
       </c>
       <c r="D3" s="1">
-        <v>91.74</v>
-[...1 lines deleted...]
-      <c r="E3" s="1">
         <v>92.0360616375</v>
       </c>
-      <c r="F3" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>4461632.16</v>
       </c>
       <c r="H3" s="1">
-        <v>4461632.16</v>
+        <v>-49740.39</v>
       </c>
       <c r="I3" s="1">
-        <v>-14352.18</v>
-[...2 lines deleted...]
-        <v>-0.32168003737897</v>
+        <v>-1.1148473970118</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>4411891.77</v>
+      </c>
+      <c r="M3" s="1">
+        <v>4411891.77</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D4" s="1">
+        <v>0.0001</v>
+      </c>
+      <c r="E4" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4">
+        <v>1.15</v>
+      </c>
+      <c r="G4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3.16</v>
+      </c>
+      <c r="I4" s="1">
+        <v>957.57575757576</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>942.42424242424</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>3.49</v>
+      </c>
+      <c r="M4" s="1">
+        <v>3.49</v>
+      </c>
+      <c r="N4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...5 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D5" s="1">
         <v>0.0</v>
       </c>
-      <c r="P4">
-[...16 lines deleted...]
-      <c r="E5" s="1">
+      <c r="E5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5">
+        <v>1.15</v>
+      </c>
+      <c r="G5" s="1">
         <v>0.0</v>
       </c>
-      <c r="F5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" s="1">
+        <v>108.98</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
+      <c r="L5" s="1">
+        <v>108.98</v>
+      </c>
+      <c r="M5" s="1">
+        <v>108.98</v>
+      </c>
+      <c r="N5" s="1">
         <v>0.0</v>
       </c>
-      <c r="M5" s="1">
-[...5 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1954.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>4810.41</v>
+      </c>
+      <c r="D6" s="1">
+        <v>4809.2451586489</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>9397265.04</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2276.1</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.024220876928677</v>
+      </c>
+      <c r="J6">
         <v>0.0</v>
-      </c>
-[...33 lines deleted...]
-        <v>0.087627140355969</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
+      <c r="L6" s="1">
+        <v>9399541.14</v>
+      </c>
+      <c r="M6" s="1">
+        <v>9399541.14</v>
+      </c>
+      <c r="N6" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>101.713</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>39575.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1.5809447717967</v>
+      </c>
+      <c r="J7">
+        <v>1.53</v>
+      </c>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2542825.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2581184.59</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>103.891</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>52145.8</v>
+      </c>
+      <c r="I8" s="1">
+        <v>2.1543756145526</v>
+      </c>
+      <c r="J8">
+        <v>1.2</v>
+      </c>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2472605.8</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2501264.97</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>101.466</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>23104.16</v>
+      </c>
+      <c r="I9" s="1">
+        <v>1.466</v>
+      </c>
+      <c r="J9">
+        <v>0.13</v>
+      </c>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1599104.16</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1601074.16</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.721</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.75</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>4496500.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>44666.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.99335038363171</v>
+      </c>
+      <c r="J10">
+        <v>1.7</v>
+      </c>
+      <c r="K10" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="1">
+        <v>4541166.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>4619302.99</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>102.992</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="H11" s="1">
+        <v>66110.49</v>
+      </c>
+      <c r="I11" s="1">
+        <v>2.560621886513</v>
+      </c>
+      <c r="J11">
+        <v>1.46</v>
+      </c>
+      <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="1">
+        <v>2647924.32</v>
+      </c>
+      <c r="M11" s="1">
+        <v>2685543.05</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.033</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-12149.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1.2118957105336</v>
+      </c>
+      <c r="J12">
+        <v>2.68</v>
+      </c>
+      <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" s="1">
+        <v>990330.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1017142.5</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.272</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-91771.9</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.684327352149</v>
+      </c>
+      <c r="J13">
+        <v>1.47</v>
+      </c>
+      <c r="K13" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="1">
+        <v>5356806.72</v>
+      </c>
+      <c r="M13" s="1">
+        <v>5436754.72</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>104.042</v>
+      </c>
+      <c r="D14" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-11623.54</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.63644453906073</v>
+      </c>
+      <c r="J14">
+        <v>2.86</v>
+      </c>
+      <c r="K14" t="s">
+        <v>72</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1814700.56</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1870200.04</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>99.977</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="H15" s="1">
+        <v>34735.41</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.0640327927881</v>
+      </c>
+      <c r="J15">
+        <v>1.43</v>
+      </c>
+      <c r="K15" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" s="1">
+        <v>3299241.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3346480.73</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>93.048</v>
+      </c>
+      <c r="D16" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="H16" s="1">
+        <v>245124.4</v>
+      </c>
+      <c r="I16" s="1">
+        <v>13.603424236525</v>
+      </c>
+      <c r="J16">
+        <v>0.76</v>
+      </c>
+      <c r="K16" t="s">
+        <v>78</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2047056.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2063721.75</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>97.613</v>
+      </c>
+      <c r="D17" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="H17" s="1">
+        <v>7131.91</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.20984529889887</v>
+      </c>
+      <c r="J17">
+        <v>0.89</v>
+      </c>
+      <c r="K17" t="s">
+        <v>81</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3405783.22</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3437087.91</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>98.693</v>
+      </c>
+      <c r="D18" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-3430.06</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.10808815741538</v>
+      </c>
+      <c r="J18">
+        <v>2.44</v>
+      </c>
+      <c r="K18" t="s">
+        <v>84</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3169961.07</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3249255.87</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>103.75</v>
+      </c>
+      <c r="D19" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="H19" s="1">
+        <v>8895.92</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.2020151015004</v>
+      </c>
+      <c r="J19">
+        <v>2.91</v>
+      </c>
+      <c r="K19" t="s">
+        <v>87</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4412487.5</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4536149.38</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1683000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>103.22</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.10522282</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1667940.9</v>
+      </c>
+      <c r="H20" s="1">
+        <v>69251.7</v>
+      </c>
+      <c r="I20" s="1">
+        <v>4.1519276852076</v>
+      </c>
+      <c r="J20">
+        <v>0.44</v>
+      </c>
+      <c r="K20" t="s">
+        <v>90</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1737192.6</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1744649.23</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>106.954</v>
+      </c>
+      <c r="D21" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-33842.51</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.4678743247688</v>
+      </c>
+      <c r="J21">
+        <v>2.62</v>
+      </c>
+      <c r="K21" t="s">
+        <v>93</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2271702.96</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2327261.56</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>101.96</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="H22" s="1">
+        <v>86771.88</v>
+      </c>
+      <c r="I22" s="1">
+        <v>2.0062689308771</v>
+      </c>
+      <c r="J22">
+        <v>1.13</v>
+      </c>
+      <c r="K22" t="s">
+        <v>96</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4411809.2</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4460848.53</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.834</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-38369.89</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-1.1765045042146</v>
+      </c>
+      <c r="J23">
+        <v>0.83</v>
+      </c>
+      <c r="K23" t="s">
+        <v>99</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3222976.74</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3249925.28</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.688</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="H24" s="1">
+        <v>16588.09</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.6239191889567</v>
+      </c>
+      <c r="J24">
+        <v>2.81</v>
+      </c>
+      <c r="K24" t="s">
+        <v>102</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2675280.16</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2749823.77</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>97.73</v>
+      </c>
+      <c r="D25" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1511381.13</v>
+      </c>
+      <c r="I25" s="1">
+        <v>48.335045564696</v>
+      </c>
+      <c r="J25">
+        <v>4.68</v>
+      </c>
+      <c r="K25" t="s">
+        <v>105</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4638265.8</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4860612.65</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>100.46</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>6647.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="J26">
+        <v>0.09</v>
+      </c>
+      <c r="K26" t="s">
+        <v>108</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1451647.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1453011.72</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100.209</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="H27" s="1">
+        <v>22235.75</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.75788283615175</v>
+      </c>
+      <c r="J27">
+        <v>1.1</v>
+      </c>
+      <c r="K27" t="s">
+        <v>111</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2956165.5</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2988550.6</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>101.56</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>26722.8</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="J28">
+        <v>1.99</v>
+      </c>
+      <c r="K28" t="s">
+        <v>114</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1739722.8</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1773863.84</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>100.067</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1505.49</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.067</v>
+      </c>
+      <c r="J29">
+        <v>0.12</v>
+      </c>
+      <c r="K29" t="s">
+        <v>117</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2248505.49</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2251126.99</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>102.713</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-18376.42</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.77790799245281</v>
+      </c>
+      <c r="J30">
+        <v>0.61</v>
+      </c>
+      <c r="K30" t="s">
+        <v>120</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2343910.66</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2357761.13</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>102.742</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>18594.22</v>
+      </c>
+      <c r="I31" s="1">
+        <v>2.3415611482253</v>
+      </c>
+      <c r="J31">
+        <v>1.72</v>
+      </c>
+      <c r="K31" t="s">
+        <v>123</v>
+      </c>
+      <c r="L31" s="1">
+        <v>812689.22</v>
+      </c>
+      <c r="M31" s="1">
+        <v>826270.8</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>102.921</v>
+      </c>
+      <c r="D32" s="1">
+        <v>103.60736833</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1864932.63</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-12354.63</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.66247057943321</v>
+      </c>
+      <c r="J32">
+        <v>3.69</v>
+      </c>
+      <c r="K32" t="s">
+        <v>126</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1852578.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1919048.55</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.434</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>65988.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>2.4941320542913</v>
+      </c>
+      <c r="J33">
+        <v>0.94</v>
+      </c>
+      <c r="K33" t="s">
+        <v>129</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2711718.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2737218.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>106.254</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="H34" s="1">
+        <v>229424.95</v>
+      </c>
+      <c r="I34" s="1">
+        <v>5.3750809627238</v>
+      </c>
+      <c r="J34">
+        <v>0.18</v>
+      </c>
+      <c r="K34" t="s">
+        <v>132</v>
+      </c>
+      <c r="L34" s="1">
+        <v>4497731.82</v>
+      </c>
+      <c r="M34" s="1">
+        <v>4505492.32</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>102.61</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="H35" s="1">
+        <v>58157.99</v>
+      </c>
+      <c r="I35" s="1">
+        <v>2.4427080839728</v>
+      </c>
+      <c r="J35">
+        <v>1.5</v>
+      </c>
+      <c r="K35" t="s">
+        <v>135</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2439039.7</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2474661.69</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>102.218</v>
+      </c>
+      <c r="D36" s="1">
+        <v>102.45</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>5248513.5</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-11885.36</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.22645192776964</v>
+      </c>
+      <c r="J36">
+        <v>0.16</v>
+      </c>
+      <c r="K36" t="s">
+        <v>138</v>
+      </c>
+      <c r="L36" s="1">
+        <v>5236628.14</v>
+      </c>
+      <c r="M36" s="1">
+        <v>5244739.56</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>140</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>96.519</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-88034.07</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.5583932190339</v>
+      </c>
+      <c r="J37">
+        <v>1.09</v>
+      </c>
+      <c r="K37" t="s">
+        <v>141</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2385949.68</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2412867.01</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>143</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.675</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>56079.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.675</v>
+      </c>
+      <c r="J38">
+        <v>0.51</v>
+      </c>
+      <c r="K38" t="s">
+        <v>144</v>
+      </c>
+      <c r="L38" s="1">
+        <v>3404079.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>3421307.25</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>103.44</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="H39" s="1">
+        <v>13963.58</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.71670834023638</v>
+      </c>
+      <c r="J39">
+        <v>1.23</v>
+      </c>
+      <c r="K39" t="s">
+        <v>147</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1962256.8</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1985547.74</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>149</v>
+      </c>
+      <c r="B40" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>102.373</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>23065.56</v>
+      </c>
+      <c r="I40" s="1">
+        <v>2.373</v>
+      </c>
+      <c r="J40">
+        <v>1.28</v>
+      </c>
+      <c r="K40" t="s">
+        <v>150</v>
+      </c>
+      <c r="L40" s="1">
+        <v>995065.56</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1007502.44</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>152</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>106.769</v>
+      </c>
+      <c r="D41" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2131206.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>110943.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>5.2056441282541</v>
+      </c>
+      <c r="J41">
+        <v>7.79</v>
+      </c>
+      <c r="K41" t="s">
+        <v>153</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2242149.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2405711.67</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>155</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>100.446</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="H42" s="1">
+        <v>6636.75</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.34245394735508</v>
+      </c>
+      <c r="J42">
+        <v>0.11</v>
+      </c>
+      <c r="K42" t="s">
+        <v>156</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1944634.56</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1946678.12</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>158</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.468</v>
+      </c>
+      <c r="D43" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>70956.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>2.7137546468401</v>
+      </c>
+      <c r="J43">
+        <v>0.92</v>
+      </c>
+      <c r="K43" t="s">
+        <v>159</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2685636.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2710498.5</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>161</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.119</v>
+      </c>
+      <c r="D44" s="1">
+        <v>92.4965576</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2007175.3</v>
+      </c>
+      <c r="H44" s="1">
+        <v>122007.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>6.0785423176541</v>
+      </c>
+      <c r="J44">
+        <v>1.37</v>
+      </c>
+      <c r="K44" t="s">
+        <v>162</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2129182.3</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2158944.45</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>164</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2121000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>100.725</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.72937294</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2136470.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-92.75</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-0.0043412732217162</v>
+      </c>
+      <c r="J45">
+        <v>0.12</v>
+      </c>
+      <c r="K45" t="s">
+        <v>165</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2136377.25</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2138881.21</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>167</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4063000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>98.711</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.961492</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>3980175.42</v>
+      </c>
+      <c r="H46" s="1">
+        <v>30452.51</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.76510471993217</v>
+      </c>
+      <c r="J46">
+        <v>2.42</v>
+      </c>
+      <c r="K46" t="s">
+        <v>168</v>
+      </c>
+      <c r="L46" s="1">
+        <v>4010627.93</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4108807.82</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>170</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>92.292</v>
+      </c>
+      <c r="D47" s="1">
+        <v>89.54278944</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1611770.21</v>
+      </c>
+      <c r="H47" s="1">
+        <v>49485.79</v>
+      </c>
+      <c r="I47" s="1">
+        <v>3.0702757559963</v>
+      </c>
+      <c r="J47">
+        <v>3.4</v>
+      </c>
+      <c r="K47" t="s">
+        <v>171</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1661256.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1722468.33</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>173</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2477000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.473</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.00201776</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2477049.98</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-13103.77</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-0.52900708931194</v>
+      </c>
+      <c r="J48">
+        <v>0.86</v>
+      </c>
+      <c r="K48" t="s">
+        <v>174</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2463946.21</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2485361.94</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>176</v>
+      </c>
+      <c r="B49" s="1">
+        <v>3207000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>103.242</v>
+      </c>
+      <c r="D49" s="1">
+        <v>102.084372</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>3273845.81</v>
+      </c>
+      <c r="H49" s="1">
+        <v>37125.13</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.1339914019958</v>
+      </c>
+      <c r="J49">
+        <v>1.2</v>
+      </c>
+      <c r="K49" t="s">
+        <v>177</v>
+      </c>
+      <c r="L49" s="1">
+        <v>3310970.94</v>
+      </c>
+      <c r="M49" s="1">
+        <v>3349588.57</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>179</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1923000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.167</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.24366355</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1927685.65</v>
+      </c>
+      <c r="H50" s="1">
+        <v>17755.76</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.92109208781006</v>
+      </c>
+      <c r="J50">
+        <v>0.58</v>
+      </c>
+      <c r="K50" t="s">
+        <v>180</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1945441.41</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1956605.49</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>182</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>102.183</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="H51" s="1">
+        <v>37633.88</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2.3561020809367</v>
+      </c>
+      <c r="J51">
+        <v>2.29</v>
+      </c>
+      <c r="K51" t="s">
+        <v>183</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1634928.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1671519.78</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>185</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.917</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.16979772</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1584686.2</v>
+      </c>
+      <c r="H52" s="1">
+        <v>11820.74</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.74593569376701</v>
+      </c>
+      <c r="J52">
+        <v>1.53</v>
+      </c>
+      <c r="K52" t="s">
+        <v>186</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1596506.94</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1620731.32</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>188</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>96.636</v>
+      </c>
+      <c r="D53" s="1">
+        <v>91.58588302</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3938192.97</v>
+      </c>
+      <c r="H53" s="1">
+        <v>217155.03</v>
+      </c>
+      <c r="I53" s="1">
+        <v>5.514077945246</v>
+      </c>
+      <c r="J53">
+        <v>1.46</v>
+      </c>
+      <c r="K53" t="s">
+        <v>189</v>
+      </c>
+      <c r="L53" s="1">
+        <v>4155348.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>4218257.59</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>191</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.879</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>13598.13</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.879</v>
+      </c>
+      <c r="J54">
+        <v>1.03</v>
+      </c>
+      <c r="K54" t="s">
+        <v>192</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1560598.13</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1576548.17</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>194</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2994000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>94.014</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.6600501</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3013761.9</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-198982.74</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-6.6024704871344</v>
+      </c>
+      <c r="J55">
+        <v>1.18</v>
+      </c>
+      <c r="K55" t="s">
+        <v>195</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2814779.16</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2850124.99</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>197</v>
+      </c>
+      <c r="B56" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>98.703</v>
+      </c>
+      <c r="D56" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="H56" s="1">
+        <v>316986.36</v>
+      </c>
+      <c r="I56" s="1">
+        <v>7.8735876821228</v>
+      </c>
+      <c r="J56">
+        <v>0.42</v>
+      </c>
+      <c r="K56" t="s">
+        <v>198</v>
+      </c>
+      <c r="L56" s="1">
+        <v>4342932.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>4361195.01</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>200</v>
+      </c>
+      <c r="B57" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>101.274</v>
+      </c>
+      <c r="D57" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-5769.87</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-0.18344629380809</v>
+      </c>
+      <c r="J57">
+        <v>1.25</v>
+      </c>
+      <c r="K57" t="s">
+        <v>201</v>
+      </c>
+      <c r="L57" s="1">
+        <v>3139494.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>3178382.01</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>203</v>
+      </c>
+      <c r="B58" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>92.605</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-168573.32</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-5.9526723946418</v>
+      </c>
+      <c r="J58">
+        <v>2.34</v>
+      </c>
+      <c r="K58" t="s">
+        <v>204</v>
+      </c>
+      <c r="L58" s="1">
+        <v>2663319.8</v>
+      </c>
+      <c r="M58" s="1">
+        <v>2730696.09</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>206</v>
+      </c>
+      <c r="B59" s="1">
+        <v>3611000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>105.807</v>
+      </c>
+      <c r="D59" s="1">
+        <v>106.49917419</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>3845685.18</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-24994.41</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.64993385652021</v>
+      </c>
+      <c r="J59">
+        <v>0.72</v>
+      </c>
+      <c r="K59" t="s">
+        <v>207</v>
+      </c>
+      <c r="L59" s="1">
+        <v>3820690.77</v>
+      </c>
+      <c r="M59" s="1">
+        <v>3846595.77</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>209</v>
+      </c>
+      <c r="B60" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>11516.1</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.669</v>
+      </c>
+      <c r="J60">
+        <v>0.57</v>
+      </c>
+      <c r="K60" t="s">
+        <v>210</v>
+      </c>
+      <c r="L60" s="1">
+        <v>701516.1</v>
+      </c>
+      <c r="M60" s="1">
+        <v>705445.27</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>212</v>
+      </c>
+      <c r="B61" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>101.285</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="H61" s="1">
+        <v>21544.18</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.51246055360472</v>
+      </c>
+      <c r="J61">
+        <v>0.74</v>
+      </c>
+      <c r="K61" t="s">
+        <v>213</v>
+      </c>
+      <c r="L61" s="1">
+        <v>4225610.2</v>
+      </c>
+      <c r="M61" s="1">
+        <v>4256320.76</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>215</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>103.428</v>
+      </c>
+      <c r="D62" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-13889.95</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-0.70185931995348</v>
+      </c>
+      <c r="J62">
+        <v>0.14</v>
+      </c>
+      <c r="K62" t="s">
+        <v>216</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1965132.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1967823.67</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>218</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>109.931</v>
+      </c>
+      <c r="D63" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-26942.17</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.4211735493093</v>
+      </c>
+      <c r="J63">
+        <v>6.21</v>
+      </c>
+      <c r="K63" t="s">
+        <v>219</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1868827.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1974355.08</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>221</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>101.989</v>
+      </c>
+      <c r="D64" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="H64" s="1">
+        <v>2713.97</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.1684908653319</v>
+      </c>
+      <c r="J64">
+        <v>0.35</v>
+      </c>
+      <c r="K64" t="s">
+        <v>222</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1613465.98</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1619024.65</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>224</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>97.125</v>
+      </c>
+      <c r="D65" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="H65" s="1">
+        <v>106924.39</v>
+      </c>
+      <c r="I65" s="1">
+        <v>3.9123298537066</v>
+      </c>
+      <c r="J65">
+        <v>1.68</v>
+      </c>
+      <c r="K65" t="s">
+        <v>225</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2839935.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2889115.06</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>227</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>103.774</v>
+      </c>
+      <c r="D66" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="H66" s="1">
+        <v>6178.1</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.29855962534998</v>
+      </c>
+      <c r="J66">
+        <v>0.13</v>
+      </c>
+      <c r="K66" t="s">
+        <v>228</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2075480.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2078007.4</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>230</v>
+      </c>
+      <c r="B67" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>101.105</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>31304.65</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.105</v>
+      </c>
+      <c r="J67">
+        <v>0.31</v>
+      </c>
+      <c r="K67" t="s">
+        <v>231</v>
+      </c>
+      <c r="L67" s="1">
+        <v>2864304.65</v>
+      </c>
+      <c r="M67" s="1">
+        <v>2873128.26</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>233</v>
+      </c>
+      <c r="B68" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>105.4</v>
+      </c>
+      <c r="D68" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-18119.72</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-0.48287811915704</v>
+      </c>
+      <c r="J68">
+        <v>0.18</v>
+      </c>
+      <c r="K68" t="s">
+        <v>234</v>
+      </c>
+      <c r="L68" s="1">
+        <v>3734322.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>3740522.25</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>236</v>
+      </c>
+      <c r="B69" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>103.231</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>31922.28</v>
+      </c>
+      <c r="I69" s="1">
+        <v>3.231</v>
+      </c>
+      <c r="J69">
+        <v>1.73</v>
+      </c>
+      <c r="K69" t="s">
+        <v>237</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1019922.28</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1036965.28</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>239</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>92.995</v>
+      </c>
+      <c r="D70" s="1">
+        <v>114.97511333</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1724626.7</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-4734.58</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.27452781520778</v>
+      </c>
+      <c r="J70">
+        <v>1.22</v>
+      </c>
+      <c r="K70" t="s">
+        <v>240</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1719892.12</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1738260.94</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>242</v>
+      </c>
+      <c r="B71" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>102.417</v>
+      </c>
+      <c r="D71" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="H71" s="1">
+        <v>28208.07</v>
+      </c>
+      <c r="I71" s="1">
+        <v>1.0706637335381</v>
+      </c>
+      <c r="J71">
+        <v>2.23</v>
+      </c>
+      <c r="K71" t="s">
+        <v>243</v>
+      </c>
+      <c r="L71" s="1">
+        <v>2662842.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>2720887.89</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>245</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2317000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>103.507</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>2340170.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>58087.19</v>
+      </c>
+      <c r="I72" s="1">
+        <v>2.4821782178218</v>
+      </c>
+      <c r="J72">
+        <v>1.09</v>
+      </c>
+      <c r="K72" t="s">
+        <v>246</v>
+      </c>
+      <c r="L72" s="1">
+        <v>2398257.19</v>
+      </c>
+      <c r="M72" s="1">
+        <v>2423506.14</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>248</v>
+      </c>
+      <c r="B73" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>98.005</v>
+      </c>
+      <c r="D73" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-44544.49</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-2.0124960606898</v>
+      </c>
+      <c r="J73">
+        <v>0.76</v>
+      </c>
+      <c r="K73" t="s">
+        <v>249</v>
+      </c>
+      <c r="L73" s="1">
+        <v>2168850.65</v>
+      </c>
+      <c r="M73" s="1">
+        <v>2185571.09</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>251</v>
+      </c>
+      <c r="B74" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>102.199</v>
+      </c>
+      <c r="D74" s="1">
+        <v>101.20555556</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>4554250.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>44705.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0.98161058352089</v>
+      </c>
+      <c r="J74">
+        <v>1.46</v>
+      </c>
+      <c r="K74" t="s">
+        <v>252</v>
+      </c>
+      <c r="L74" s="1">
+        <v>4598955.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>4664798.75</v>
+      </c>
+      <c r="N74" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>254</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>102.17</v>
+      </c>
+      <c r="D75" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="H75" s="1">
+        <v>32013.84</v>
+      </c>
+      <c r="I75" s="1">
+        <v>1.7267030223592</v>
+      </c>
+      <c r="J75">
+        <v>0.77</v>
+      </c>
+      <c r="K75" t="s">
+        <v>255</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1886058.2</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1900279.42</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>257</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>98.548</v>
+      </c>
+      <c r="D76" s="1">
+        <v>99.11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1883090.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-10678.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-0.56704671577036</v>
+      </c>
+      <c r="J76">
+        <v>0.88</v>
+      </c>
+      <c r="K76" t="s">
+        <v>258</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1872412.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1889225.7</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>260</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>100.05</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="H77" s="1">
+        <v>259.41</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.013090070661403</v>
+      </c>
+      <c r="J77">
+        <v>0.83</v>
+      </c>
+      <c r="K77" t="s">
+        <v>261</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1981990.5</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1998361.26</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>263</v>
+      </c>
+      <c r="B78" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>101.602</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>16308.36</v>
+      </c>
+      <c r="I78" s="1">
+        <v>1.602</v>
+      </c>
+      <c r="J78">
+        <v>0.95</v>
+      </c>
+      <c r="K78" t="s">
+        <v>264</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1034308.36</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1044028.85</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>266</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>102.496</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="H79" s="1">
+        <v>42873.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>2.9288473117768</v>
+      </c>
+      <c r="J79">
+        <v>2.66</v>
+      </c>
+      <c r="K79" t="s">
+        <v>267</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1506691.2</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1545829.95</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>269</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>96.422</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-26542.32</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.5861027190332</v>
+      </c>
+      <c r="J80">
+        <v>0.98</v>
+      </c>
+      <c r="K80" t="s">
+        <v>270</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1646887.76</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1663558.31</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>269</v>
+      </c>
+      <c r="B81" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>98.064</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.597</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>4587059.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>21949.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.47849831449737</v>
+      </c>
+      <c r="J81">
+        <v>0.7</v>
+      </c>
+      <c r="K81" t="s">
+        <v>272</v>
+      </c>
+      <c r="L81" s="1">
+        <v>4609008.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>4642133.34</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>274</v>
+      </c>
+      <c r="B82" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.6</v>
+      </c>
+      <c r="D82" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="H82" s="1">
+        <v>186334.99</v>
+      </c>
+      <c r="I82" s="1">
+        <v>4.9065673120021</v>
+      </c>
+      <c r="J82">
+        <v>0.73</v>
+      </c>
+      <c r="K82" t="s">
+        <v>275</v>
+      </c>
+      <c r="L82" s="1">
+        <v>3984000.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>4013277.78</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>277</v>
+      </c>
+      <c r="B83" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>104.121</v>
+      </c>
+      <c r="D83" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-7621.45</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.23632693654668</v>
+      </c>
+      <c r="J83">
+        <v>1.03</v>
+      </c>
+      <c r="K83" t="s">
+        <v>278</v>
+      </c>
+      <c r="L83" s="1">
+        <v>3217338.9</v>
+      </c>
+      <c r="M83" s="1">
+        <v>3249140.15</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>280</v>
+      </c>
+      <c r="B84" s="1">
+        <v>1186000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>100.067</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.79670152</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>1159868.88</v>
+      </c>
+      <c r="H84" s="1">
+        <v>26925.74</v>
+      </c>
+      <c r="I84" s="1">
+        <v>2.3214468863067</v>
+      </c>
+      <c r="J84">
+        <v>0.44</v>
+      </c>
+      <c r="K84" t="s">
+        <v>281</v>
+      </c>
+      <c r="L84" s="1">
+        <v>1186794.62</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1191958.66</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>283</v>
+      </c>
+      <c r="B85" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>103.698</v>
+      </c>
+      <c r="D85" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-10564.25</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-2.6866695894485</v>
+      </c>
+      <c r="J85">
+        <v>0.71</v>
+      </c>
+      <c r="K85" t="s">
+        <v>284</v>
+      </c>
+      <c r="L85" s="1">
+        <v>382645.62</v>
+      </c>
+      <c r="M85" s="1">
+        <v>385274.75</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>286</v>
+      </c>
+      <c r="B86" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>97.419</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-69609.57</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-2.581</v>
+      </c>
+      <c r="J86">
+        <v>0.96</v>
+      </c>
+      <c r="K86" t="s">
+        <v>287</v>
+      </c>
+      <c r="L86" s="1">
+        <v>2627390.43</v>
+      </c>
+      <c r="M86" s="1">
+        <v>2653199.22</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>289</v>
+      </c>
+      <c r="B87" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>98.259</v>
+      </c>
+      <c r="D87" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="H87" s="1">
+        <v>225353.05</v>
+      </c>
+      <c r="I87" s="1">
+        <v>5.2630603825793</v>
+      </c>
+      <c r="J87">
+        <v>0.07</v>
+      </c>
+      <c r="K87" t="s">
+        <v>290</v>
+      </c>
+      <c r="L87" s="1">
+        <v>4507140.33</v>
+      </c>
+      <c r="M87" s="1">
+        <v>4510453.16</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>292</v>
+      </c>
+      <c r="B88" s="1">
+        <v>3689000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>97.435</v>
+      </c>
+      <c r="D88" s="1">
+        <v>97.36899024</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>3591942.05</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2435.1</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.067793409974418</v>
+      </c>
+      <c r="J88">
+        <v>0.89</v>
+      </c>
+      <c r="K88" t="s">
+        <v>293</v>
+      </c>
+      <c r="L88" s="1">
+        <v>3594377.15</v>
+      </c>
+      <c r="M88" s="1">
+        <v>3627224.41</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>295</v>
+      </c>
+      <c r="B89" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>98.721</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-15069.58</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.71556127902351</v>
+      </c>
+      <c r="J89">
+        <v>1.52</v>
+      </c>
+      <c r="K89" t="s">
+        <v>296</v>
+      </c>
+      <c r="L89" s="1">
+        <v>2090910.78</v>
+      </c>
+      <c r="M89" s="1">
+        <v>2123065.21</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>298</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1452000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>98.359</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.91096625</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1450707.23</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-22534.55</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-1.5533492584855</v>
+      </c>
+      <c r="J90">
+        <v>2.9</v>
+      </c>
+      <c r="K90" t="s">
+        <v>299</v>
+      </c>
+      <c r="L90" s="1">
+        <v>1428172.68</v>
+      </c>
+      <c r="M90" s="1">
+        <v>1470340.35</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>301</v>
+      </c>
+      <c r="B91" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>103.49</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>42930.6</v>
+      </c>
+      <c r="I91" s="1">
+        <v>3.4900004308582</v>
+      </c>
+      <c r="J91">
+        <v>0.92</v>
+      </c>
+      <c r="K91" t="s">
+        <v>302</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1273033.6</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1284373.61</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>304</v>
+      </c>
+      <c r="B92" s="1">
+        <v>4085000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>105.335</v>
+      </c>
+      <c r="D92" s="1">
+        <v>107.00187687</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>4371026.67</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-68091.92</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-1.5578015221765</v>
+      </c>
+      <c r="J92">
+        <v>1.3</v>
+      </c>
+      <c r="K92" t="s">
+        <v>305</v>
+      </c>
+      <c r="L92" s="1">
+        <v>4302934.75</v>
+      </c>
+      <c r="M92" s="1">
+        <v>4355983.01</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>307</v>
+      </c>
+      <c r="B93" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>101.373</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>805416.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>5568.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.69131976518967</v>
+      </c>
+      <c r="J93">
+        <v>2.21</v>
+      </c>
+      <c r="K93" t="s">
+        <v>308</v>
+      </c>
+      <c r="L93" s="1">
+        <v>810984.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>828682.63</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>310</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>105.687</v>
+      </c>
+      <c r="D94" s="1">
+        <v>106.27639</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2444356.97</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-13555.97</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-0.5545822548169</v>
+      </c>
+      <c r="J94">
+        <v>1.97</v>
+      </c>
+      <c r="K94" t="s">
+        <v>311</v>
+      </c>
+      <c r="L94" s="1">
+        <v>2430801.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>2476170.86</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>313</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3110000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>98.923</v>
+      </c>
+      <c r="D95" s="1">
+        <v>96.29170675</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2994672.08</v>
+      </c>
+      <c r="H95" s="1">
+        <v>81833.22</v>
+      </c>
+      <c r="I95" s="1">
+        <v>2.7326270728113</v>
+      </c>
+      <c r="J95">
+        <v>0.85</v>
+      </c>
+      <c r="K95" t="s">
+        <v>314</v>
+      </c>
+      <c r="L95" s="1">
+        <v>3076505.3</v>
+      </c>
+      <c r="M95" s="1">
+        <v>3103025.51</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>316</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2150000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>101.312</v>
+      </c>
+      <c r="D96" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2096250.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>81958.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>3.9097435897436</v>
+      </c>
+      <c r="J96">
+        <v>1.28</v>
+      </c>
+      <c r="K96" t="s">
+        <v>317</v>
+      </c>
+      <c r="L96" s="1">
+        <v>2178208.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>2205620.5</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>319</v>
+      </c>
+      <c r="B97" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>76.125</v>
+      </c>
+      <c r="D97" s="1">
+        <v>81.5</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>2453150.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-161787.5</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-6.5950920245399</v>
+      </c>
+      <c r="J97">
+        <v>1.59</v>
+      </c>
+      <c r="K97" t="s">
+        <v>320</v>
+      </c>
+      <c r="L97" s="1">
+        <v>2291362.5</v>
+      </c>
+      <c r="M97" s="1">
+        <v>2339073.09</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>322</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>98.636</v>
+      </c>
+      <c r="D98" s="1">
+        <v>94.97</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>2089340.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>80652.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>3.8601663683268</v>
+      </c>
+      <c r="J98">
+        <v>0.12</v>
+      </c>
+      <c r="K98" t="s">
+        <v>323</v>
+      </c>
+      <c r="L98" s="1">
+        <v>2169992.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>2172680.89</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>325</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1005000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>96.743</v>
+      </c>
+      <c r="D99" s="1">
+        <v>92.60432438</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>930673.46</v>
+      </c>
+      <c r="H99" s="1">
+        <v>41593.69</v>
+      </c>
+      <c r="I99" s="1">
+        <v>4.4692034088949</v>
+      </c>
+      <c r="J99">
+        <v>0.61</v>
+      </c>
+      <c r="K99" t="s">
+        <v>326</v>
+      </c>
+      <c r="L99" s="1">
+        <v>972267.15</v>
+      </c>
+      <c r="M99" s="1">
+        <v>978422.78</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>328</v>
+      </c>
+      <c r="B100" s="1">
+        <v>2146000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>101.234</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>2146000.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>26481.64</v>
+      </c>
+      <c r="I100" s="1">
+        <v>1.234</v>
+      </c>
+      <c r="J100">
+        <v>0.15</v>
+      </c>
+      <c r="K100" t="s">
+        <v>329</v>
+      </c>
+      <c r="L100" s="1">
+        <v>2172481.64</v>
+      </c>
+      <c r="M100" s="1">
+        <v>2175790.06</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>331</v>
+      </c>
+      <c r="B101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.894</v>
+      </c>
+      <c r="D101" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>16686.14</v>
+      </c>
+      <c r="I101" s="1">
+        <v>1.894</v>
+      </c>
+      <c r="J101">
+        <v>2.4</v>
+      </c>
+      <c r="K101" t="s">
+        <v>332</v>
+      </c>
+      <c r="L101" s="1">
+        <v>897686.14</v>
+      </c>
+      <c r="M101" s="1">
+        <v>918793.43</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>334</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3157000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>101.292</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.05914096</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3158867.08</v>
+      </c>
+      <c r="H102" s="1">
+        <v>38921.36</v>
+      </c>
+      <c r="I102" s="1">
+        <v>1.2321303497202</v>
+      </c>
+      <c r="J102">
+        <v>1.09</v>
+      </c>
+      <c r="K102" t="s">
+        <v>335</v>
+      </c>
+      <c r="L102" s="1">
+        <v>3197788.44</v>
+      </c>
+      <c r="M102" s="1">
+        <v>3232076.97</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>337</v>
+      </c>
+      <c r="B103" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.632</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>8076.96</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.632</v>
+      </c>
+      <c r="J103">
+        <v>0.94</v>
+      </c>
+      <c r="K103" t="s">
+        <v>338</v>
+      </c>
+      <c r="L103" s="1">
+        <v>1286076.96</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1298146.96</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>340</v>
+      </c>
+      <c r="B104" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>101.106</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>10927.28</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.106</v>
+      </c>
+      <c r="J104">
+        <v>1.05</v>
+      </c>
+      <c r="K104" t="s">
+        <v>341</v>
+      </c>
+      <c r="L104" s="1">
+        <v>998927.28</v>
+      </c>
+      <c r="M104" s="1">
+        <v>1009255.34</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>343</v>
+      </c>
+      <c r="B105" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>100.393</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.83722714</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>2117581.77</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-9328.77</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.44053883217931</v>
+      </c>
+      <c r="J105">
+        <v>2.01</v>
+      </c>
+      <c r="K105" t="s">
+        <v>344</v>
+      </c>
+      <c r="L105" s="1">
+        <v>2108253.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>2150388.21</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>346</v>
+      </c>
+      <c r="B106" s="1">
+        <v>3579000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>102.702</v>
+      </c>
+      <c r="D106" s="1">
+        <v>101.7659905</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>3642204.8</v>
+      </c>
+      <c r="H106" s="1">
+        <v>33499.78</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.9197665106586</v>
+      </c>
+      <c r="J106">
+        <v>3.71</v>
+      </c>
+      <c r="K106" t="s">
+        <v>347</v>
+      </c>
+      <c r="L106" s="1">
+        <v>3675704.58</v>
+      </c>
+      <c r="M106" s="1">
+        <v>3808593.34</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>349</v>
+      </c>
+      <c r="B107" s="1">
+        <v>930564.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>103.414</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.47036099</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>934941.01</v>
+      </c>
+      <c r="H107" s="1">
+        <v>27392.44</v>
+      </c>
+      <c r="I107" s="1">
+        <v>2.9298575746506</v>
+      </c>
+      <c r="J107">
+        <v>0.91</v>
+      </c>
+      <c r="K107" t="s">
+        <v>350</v>
+      </c>
+      <c r="L107" s="1">
+        <v>962333.45</v>
+      </c>
+      <c r="M107" s="1">
+        <v>970805.46</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>352</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>102.044</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.14070507</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2173053.3</v>
+      </c>
+      <c r="H108" s="1">
+        <v>41301.5</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.9006206612604</v>
+      </c>
+      <c r="J108">
+        <v>0.7</v>
+      </c>
+      <c r="K108" t="s">
+        <v>353</v>
+      </c>
+      <c r="L108" s="1">
+        <v>2214354.8</v>
+      </c>
+      <c r="M108" s="1">
+        <v>2229635.22</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>355</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>102.792</v>
+      </c>
+      <c r="D109" s="1">
+        <v>102.39609091</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1126357.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>4355.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.3866447316437</v>
+      </c>
+      <c r="J109">
+        <v>0.33</v>
+      </c>
+      <c r="K109" t="s">
+        <v>356</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1130712.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1134325.19</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>358</v>
+      </c>
+      <c r="B110" s="1">
+        <v>5351000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>103.063</v>
+      </c>
+      <c r="D110" s="1">
+        <v>92.97841301</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>4975274.88</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-11863.87</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.23845657347881</v>
+      </c>
+      <c r="J110">
+        <v>0.13</v>
+      </c>
+      <c r="K110" t="s">
+        <v>359</v>
+      </c>
+      <c r="L110" s="1">
+        <v>4963411.01</v>
+      </c>
+      <c r="M110" s="1">
+        <v>4970233.54</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>361</v>
+      </c>
+      <c r="B111" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>99.512</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-8427.76</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-0.488</v>
+      </c>
+      <c r="J111">
+        <v>0.61</v>
+      </c>
+      <c r="K111" t="s">
+        <v>362</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1718572.24</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1729054.17</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>364</v>
+      </c>
+      <c r="B112" s="1">
+        <v>2890000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>105.253</v>
+      </c>
+      <c r="D112" s="1">
+        <v>105.25607855</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>3041900.67</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-88.97</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-0.0029248160821767</v>
+      </c>
+      <c r="J112">
+        <v>3.13</v>
+      </c>
+      <c r="K112" t="s">
+        <v>365</v>
+      </c>
+      <c r="L112" s="1">
+        <v>3041811.7</v>
+      </c>
+      <c r="M112" s="1">
+        <v>3132184.41</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>367</v>
+      </c>
+      <c r="B113" s="1">
+        <v>2727000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.425</v>
+      </c>
+      <c r="D113" s="1">
+        <v>98.03544408</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>2673426.56</v>
+      </c>
+      <c r="H113" s="1">
+        <v>37893.19</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.4174015687194</v>
+      </c>
+      <c r="J113">
+        <v>0.16</v>
+      </c>
+      <c r="K113" t="s">
+        <v>368</v>
+      </c>
+      <c r="L113" s="1">
+        <v>2711319.75</v>
+      </c>
+      <c r="M113" s="1">
+        <v>2715804.76</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>370</v>
+      </c>
+      <c r="B114" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.9978546</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>3926915.75</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-21160.82</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.53886615723803</v>
+      </c>
+      <c r="J114">
+        <v>0.08</v>
+      </c>
+      <c r="K114" t="s">
+        <v>371</v>
+      </c>
+      <c r="L114" s="1">
+        <v>3905754.93</v>
+      </c>
+      <c r="M114" s="1">
+        <v>3908713.82</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>373</v>
+      </c>
+      <c r="B115" s="1">
+        <v>701000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>104.114</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>701000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>28839.14</v>
+      </c>
+      <c r="I115" s="1">
+        <v>4.114</v>
+      </c>
+      <c r="J115">
+        <v>0.4</v>
+      </c>
+      <c r="K115" t="s">
+        <v>374</v>
+      </c>
+      <c r="L115" s="1">
+        <v>729839.14</v>
+      </c>
+      <c r="M115" s="1">
+        <v>732623.67</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>376</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1667000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>102.874</v>
+      </c>
+      <c r="D116" s="1">
+        <v>101.22761608</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>1687464.36</v>
+      </c>
+      <c r="H116" s="1">
+        <v>27445.22</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.6264177573504</v>
+      </c>
+      <c r="J116">
+        <v>0.62</v>
+      </c>
+      <c r="K116" t="s">
+        <v>377</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1714909.58</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1725247.3</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>379</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1811000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>103.72</v>
+      </c>
+      <c r="D117" s="1">
+        <v>103.54205743</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>1875146.66</v>
+      </c>
+      <c r="H117" s="1">
+        <v>3222.54</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.17185535770306</v>
+      </c>
+      <c r="J117">
+        <v>1.34</v>
+      </c>
+      <c r="K117" t="s">
+        <v>380</v>
+      </c>
+      <c r="L117" s="1">
+        <v>1878369.2</v>
+      </c>
+      <c r="M117" s="1">
+        <v>1902695.23</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>382</v>
+      </c>
+      <c r="B118" s="1">
+        <v>1280000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>102.001</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.78811563</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>1302887.88</v>
+      </c>
+      <c r="H118" s="1">
+        <v>2724.92</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.20914462724145</v>
+      </c>
+      <c r="J118">
+        <v>1.8</v>
+      </c>
+      <c r="K118" t="s">
+        <v>383</v>
+      </c>
+      <c r="L118" s="1">
+        <v>1305612.8</v>
+      </c>
+      <c r="M118" s="1">
+        <v>1328612.8</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>385</v>
+      </c>
+      <c r="B119" s="1">
+        <v>2420000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>101.475</v>
+      </c>
+      <c r="D119" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>2446692.6</v>
+      </c>
+      <c r="H119" s="1">
+        <v>9002.4</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.3679416041067</v>
+      </c>
+      <c r="J119">
+        <v>4.9</v>
+      </c>
+      <c r="K119" t="s">
+        <v>386</v>
+      </c>
+      <c r="L119" s="1">
+        <v>2455695.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>2574391.03</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>388</v>
+      </c>
+      <c r="B120" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>98.141</v>
+      </c>
+      <c r="D120" s="1">
+        <v>94.44113136</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>2005929.63</v>
+      </c>
+      <c r="H120" s="1">
+        <v>78585.21</v>
+      </c>
+      <c r="I120" s="1">
+        <v>3.9176454061352</v>
+      </c>
+      <c r="J120">
+        <v>1.1</v>
+      </c>
+      <c r="K120" t="s">
+        <v>389</v>
+      </c>
+      <c r="L120" s="1">
+        <v>2084514.84</v>
+      </c>
+      <c r="M120" s="1">
+        <v>2107819.84</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>391</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>104.479</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>56928.09</v>
+      </c>
+      <c r="I121" s="1">
+        <v>4.479</v>
+      </c>
+      <c r="J121">
+        <v>1.3</v>
+      </c>
+      <c r="K121" t="s">
+        <v>392</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1327928.09</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1344477.57</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>394</v>
+      </c>
+      <c r="B122" s="1">
+        <v>1834000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>103.874</v>
+      </c>
+      <c r="D122" s="1">
+        <v>101.19775245</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1855966.78</v>
+      </c>
+      <c r="H122" s="1">
+        <v>49082.38</v>
+      </c>
+      <c r="I122" s="1">
+        <v>2.644572118904</v>
+      </c>
+      <c r="J122">
+        <v>1.73</v>
+      </c>
+      <c r="K122" t="s">
+        <v>395</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1905049.16</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1936813.02</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>397</v>
+      </c>
+      <c r="B123" s="1">
+        <v>2450000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>101.37</v>
+      </c>
+      <c r="D123" s="1">
+        <v>101.43494653</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>2485156.19</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-1591.19</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-0.064027766399664</v>
+      </c>
+      <c r="J123">
+        <v>0.32</v>
+      </c>
+      <c r="K123" t="s">
+        <v>398</v>
+      </c>
+      <c r="L123" s="1">
+        <v>2483565.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>2491425.42</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>400</v>
+      </c>
+      <c r="B124" s="1">
+        <v>1037000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>99.837</v>
+      </c>
+      <c r="D124" s="1">
+        <v>98.76648216</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1024208.42</v>
+      </c>
+      <c r="H124" s="1">
+        <v>11101.27</v>
+      </c>
+      <c r="I124" s="1">
+        <v>1.083887789167</v>
+      </c>
+      <c r="J124">
+        <v>1.47</v>
+      </c>
+      <c r="K124" t="s">
+        <v>401</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1035309.69</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1050528.53</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>403</v>
+      </c>
+      <c r="B125" s="1">
+        <v>3875000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>102.583</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.0960031</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>3878720.12</v>
+      </c>
+      <c r="H125" s="1">
+        <v>96371.13</v>
+      </c>
+      <c r="I125" s="1">
+        <v>2.4846115991478</v>
+      </c>
+      <c r="J125">
+        <v>1.27</v>
+      </c>
+      <c r="K125" t="s">
+        <v>404</v>
+      </c>
+      <c r="L125" s="1">
+        <v>3975091.25</v>
+      </c>
+      <c r="M125" s="1">
+        <v>4024228.4</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>406</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>116.126</v>
+      </c>
+      <c r="D126" s="1">
+        <v>123.47145</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>2345957.55</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-139563.55</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-5.9491080731619</v>
+      </c>
+      <c r="J126">
+        <v>3.18</v>
+      </c>
+      <c r="K126" t="s">
+        <v>407</v>
+      </c>
+      <c r="L126" s="1">
+        <v>2206394.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>2266907.7</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>409</v>
+      </c>
+      <c r="B127" s="1">
+        <v>654000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>107.824</v>
+      </c>
+      <c r="D127" s="1">
+        <v>113.147</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>739981.38</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-34812.42</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-4.7044994564593</v>
+      </c>
+      <c r="J127">
+        <v>3.11</v>
+      </c>
+      <c r="K127" t="s">
+        <v>410</v>
+      </c>
+      <c r="L127" s="1">
+        <v>705168.96</v>
+      </c>
+      <c r="M127" s="1">
+        <v>725513.87</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>412</v>
+      </c>
+      <c r="B128" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>96.15</v>
+      </c>
+      <c r="D128" s="1">
+        <v>93.14264308</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>1210854.36</v>
+      </c>
+      <c r="H128" s="1">
+        <v>39095.64</v>
+      </c>
+      <c r="I128" s="1">
+        <v>3.2287648532727</v>
+      </c>
+      <c r="J128">
+        <v>1.2</v>
+      </c>
+      <c r="K128" t="s">
+        <v>413</v>
+      </c>
+      <c r="L128" s="1">
+        <v>1249950.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>1265594.52</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>415</v>
+      </c>
+      <c r="B129" s="1">
+        <v>3991000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>99.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>94.47603859</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>3770538.7</v>
+      </c>
+      <c r="H129" s="1">
+        <v>180551.3</v>
+      </c>
+      <c r="I129" s="1">
+        <v>4.7884749200426</v>
+      </c>
+      <c r="J129">
+        <v>0.42</v>
+      </c>
+      <c r="K129" t="s">
+        <v>416</v>
+      </c>
+      <c r="L129" s="1">
+        <v>3951090.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>3967982.46</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>418</v>
+      </c>
+      <c r="B130" s="1">
+        <v>3825000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.872</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.05687163</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>3827175.34</v>
+      </c>
+      <c r="H130" s="1">
+        <v>31178.66</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.81466505268609</v>
+      </c>
+      <c r="J130">
+        <v>1.98</v>
+      </c>
+      <c r="K130" t="s">
+        <v>419</v>
+      </c>
+      <c r="L130" s="1">
+        <v>3858354.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>3933897.75</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>421</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1522000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>83.058</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>1522000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-257857.24</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-16.942</v>
+      </c>
+      <c r="J131">
+        <v>0.87</v>
+      </c>
+      <c r="K131" t="s">
+        <v>422</v>
+      </c>
+      <c r="L131" s="1">
+        <v>1264142.76</v>
+      </c>
+      <c r="M131" s="1">
+        <v>1277396.84</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>424</v>
+      </c>
+      <c r="B132" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D132" s="1">
         <v>0.0</v>
       </c>
-      <c r="M6" s="1">
-[...5 lines deleted...]
-      <c r="O6" s="1">
+      <c r="E132" t="s">
+        <v>44</v>
+      </c>
+      <c r="F132">
+        <v>1.15</v>
+      </c>
+      <c r="G132" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>10.9</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>10.9</v>
+      </c>
+      <c r="M132" s="1">
+        <v>10.9</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>426</v>
+      </c>
+      <c r="B133" s="1">
+        <v>2817000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>98.535</v>
+      </c>
+      <c r="D133" s="1">
+        <v>101.3779503</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>2855816.86</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-80085.91</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-2.8043083266901</v>
+      </c>
+      <c r="J133">
+        <v>1.25</v>
+      </c>
+      <c r="K133" t="s">
+        <v>427</v>
+      </c>
+      <c r="L133" s="1">
+        <v>2775730.95</v>
+      </c>
+      <c r="M133" s="1">
+        <v>2810991.69</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>429</v>
+      </c>
+      <c r="B134" s="1">
+        <v>1053000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>103.375</v>
+      </c>
+      <c r="D134" s="1">
+        <v>103.32906363</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>1088055.04</v>
+      </c>
+      <c r="H134" s="1">
+        <v>483.71</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.044456390735527</v>
+      </c>
+      <c r="J134">
+        <v>3.05</v>
+      </c>
+      <c r="K134" t="s">
+        <v>430</v>
+      </c>
+      <c r="L134" s="1">
+        <v>1088538.75</v>
+      </c>
+      <c r="M134" s="1">
+        <v>1120611.38</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>432</v>
+      </c>
+      <c r="B135" s="1">
+        <v>3046000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>103.847</v>
+      </c>
+      <c r="D135" s="1">
+        <v>104.47316382</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>3182252.57</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-19072.95</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.5993537464564</v>
+      </c>
+      <c r="J135">
+        <v>3.28</v>
+      </c>
+      <c r="K135" t="s">
+        <v>433</v>
+      </c>
+      <c r="L135" s="1">
+        <v>3163179.62</v>
+      </c>
+      <c r="M135" s="1">
+        <v>3262999.58</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>435</v>
+      </c>
+      <c r="B136" s="1">
+        <v>2520000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>101.861</v>
+      </c>
+      <c r="D136" s="1">
+        <v>101.57528214</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>2559697.11</v>
+      </c>
+      <c r="H136" s="1">
+        <v>7200.09</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.28128679646788</v>
+      </c>
+      <c r="J136">
+        <v>2.86</v>
+      </c>
+      <c r="K136" t="s">
+        <v>436</v>
+      </c>
+      <c r="L136" s="1">
+        <v>2566897.2</v>
+      </c>
+      <c r="M136" s="1">
+        <v>2638888.55</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>438</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2947000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>103.859</v>
+      </c>
+      <c r="D137" s="1">
+        <v>101.56042721</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>2992985.79</v>
+      </c>
+      <c r="H137" s="1">
+        <v>67738.94</v>
+      </c>
+      <c r="I137" s="1">
+        <v>2.263256318367</v>
+      </c>
+      <c r="J137">
+        <v>0.13</v>
+      </c>
+      <c r="K137" t="s">
+        <v>439</v>
+      </c>
+      <c r="L137" s="1">
+        <v>3060724.73</v>
+      </c>
+      <c r="M137" s="1">
+        <v>3064654.06</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>441</v>
+      </c>
+      <c r="B138" s="1">
+        <v>2051000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>99.931</v>
+      </c>
+      <c r="D138" s="1">
+        <v>97.59067821</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>2001584.81</v>
+      </c>
+      <c r="H138" s="1">
+        <v>48000.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>2.3980997337805</v>
+      </c>
+      <c r="J138">
+        <v>0.57</v>
+      </c>
+      <c r="K138" t="s">
+        <v>442</v>
+      </c>
+      <c r="L138" s="1">
+        <v>2049584.81</v>
+      </c>
+      <c r="M138" s="1">
+        <v>2061285.48</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>444</v>
+      </c>
+      <c r="B139" s="1">
+        <v>1360000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>103.16</v>
+      </c>
+      <c r="D139" s="1">
+        <v>99.81182206</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>1357440.78</v>
+      </c>
+      <c r="H139" s="1">
+        <v>45535.22</v>
+      </c>
+      <c r="I139" s="1">
+        <v>3.3544903520579</v>
+      </c>
+      <c r="J139">
+        <v>4.4</v>
+      </c>
+      <c r="K139" t="s">
+        <v>445</v>
+      </c>
+      <c r="L139" s="1">
+        <v>1402976.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>1462834.63</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>447</v>
+      </c>
+      <c r="B140" s="1">
+        <v>2159000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.932</v>
+      </c>
+      <c r="D140" s="1">
+        <v>102.17381658</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>2205932.7</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-26810.82</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-1.2153960997994</v>
+      </c>
+      <c r="J140">
+        <v>2.85</v>
+      </c>
+      <c r="K140" t="s">
+        <v>448</v>
+      </c>
+      <c r="L140" s="1">
+        <v>2179121.88</v>
+      </c>
+      <c r="M140" s="1">
+        <v>2240760.73</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>450</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1817000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>76.785</v>
+      </c>
+      <c r="D141" s="1">
+        <v>97.56207595</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1772702.92</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-377519.47</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-21.296262658607</v>
+      </c>
+      <c r="J141">
+        <v>1.83</v>
+      </c>
+      <c r="K141" t="s">
+        <v>451</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1395183.45</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1428343.7</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>453</v>
+      </c>
+      <c r="B142" s="1">
+        <v>1907000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>100.95</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.07713005</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>1908470.87</v>
+      </c>
+      <c r="H142" s="1">
+        <v>16645.63</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.87219722667289</v>
+      </c>
+      <c r="J142">
+        <v>1.09</v>
+      </c>
+      <c r="K142" t="s">
+        <v>454</v>
+      </c>
+      <c r="L142" s="1">
+        <v>1925116.5</v>
+      </c>
+      <c r="M142" s="1">
+        <v>1945881.61</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>456</v>
+      </c>
+      <c r="B143" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.425</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.0646</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>3802454.8</v>
+      </c>
+      <c r="H143" s="1">
+        <v>13695.2</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.36016733190359</v>
+      </c>
+      <c r="J143">
+        <v>1.78</v>
+      </c>
+      <c r="K143" t="s">
+        <v>457</v>
+      </c>
+      <c r="L143" s="1">
+        <v>3816150.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>3883643.41</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>459</v>
+      </c>
+      <c r="B144" s="1">
+        <v>3332000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>103.749</v>
+      </c>
+      <c r="D144" s="1">
+        <v>102.94102671</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>3429995.01</v>
+      </c>
+      <c r="H144" s="1">
+        <v>26921.67</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.78488948005787</v>
+      </c>
+      <c r="J144">
+        <v>3.24</v>
+      </c>
+      <c r="K144" t="s">
+        <v>460</v>
+      </c>
+      <c r="L144" s="1">
+        <v>3456916.68</v>
+      </c>
+      <c r="M144" s="1">
+        <v>3564998.43</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>462</v>
+      </c>
+      <c r="B145" s="1">
+        <v>6595000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>82.889</v>
+      </c>
+      <c r="D145" s="1">
+        <v>77.42602805</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>5106246.55</v>
+      </c>
+      <c r="H145" s="1">
+        <v>360283.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>7.0557305933455</v>
+      </c>
+      <c r="J145">
+        <v>0.83</v>
+      </c>
+      <c r="K145" t="s">
+        <v>463</v>
+      </c>
+      <c r="L145" s="1">
+        <v>5466529.55</v>
+      </c>
+      <c r="M145" s="1">
+        <v>5521412.6</v>
+      </c>
+      <c r="N145" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>465</v>
+      </c>
+      <c r="B146" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>104.429</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="H146" s="1">
+        <v>136933.82</v>
+      </c>
+      <c r="I146" s="1">
+        <v>4.2727804754064</v>
+      </c>
+      <c r="J146">
+        <v>1.22</v>
+      </c>
+      <c r="K146" t="s">
+        <v>466</v>
+      </c>
+      <c r="L146" s="1">
+        <v>3341728.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>3380840.33</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>468</v>
+      </c>
+      <c r="B147" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>100.952</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="H147" s="1">
+        <v>10317.11</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.79359951927627</v>
+      </c>
+      <c r="J147">
+        <v>1.23</v>
+      </c>
+      <c r="K147" t="s">
+        <v>469</v>
+      </c>
+      <c r="L147" s="1">
+        <v>1310356.96</v>
+      </c>
+      <c r="M147" s="1">
+        <v>1326257.46</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>471</v>
+      </c>
+      <c r="B148" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.065</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-7604.76</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-0.37855254024088</v>
+      </c>
+      <c r="J148">
+        <v>1.21</v>
+      </c>
+      <c r="K148" t="s">
+        <v>472</v>
+      </c>
+      <c r="L148" s="1">
+        <v>2001300.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>2025489.56</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>474</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.148</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="H149" s="1">
+        <v>2713.97</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.19134211089131</v>
+      </c>
+      <c r="J149">
+        <v>4.86</v>
+      </c>
+      <c r="K149" t="s">
+        <v>475</v>
+      </c>
+      <c r="L149" s="1">
+        <v>1421100.12</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1490086.85</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>477</v>
+      </c>
+      <c r="B150" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>97.577</v>
+      </c>
+      <c r="D150" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="H150" s="1">
+        <v>147692.79</v>
+      </c>
+      <c r="I150" s="1">
+        <v>6.0747244363076</v>
+      </c>
+      <c r="J150">
+        <v>0.99</v>
+      </c>
+      <c r="K150" t="s">
+        <v>478</v>
+      </c>
+      <c r="L150" s="1">
+        <v>2578960.11</v>
+      </c>
+      <c r="M150" s="1">
+        <v>2605059.74</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>480</v>
+      </c>
+      <c r="B151" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.365</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-22570.47</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-0.65560111899747</v>
+      </c>
+      <c r="J151">
+        <v>1.51</v>
+      </c>
+      <c r="K151" t="s">
+        <v>481</v>
+      </c>
+      <c r="L151" s="1">
+        <v>3420143.3</v>
+      </c>
+      <c r="M151" s="1">
+        <v>3472155.74</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>483</v>
+      </c>
+      <c r="B152" s="1">
+        <v>1732000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>101.784</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.16080774</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>1734785.19</v>
+      </c>
+      <c r="H152" s="1">
+        <v>28113.69</v>
+      </c>
+      <c r="I152" s="1">
+        <v>1.620586235233</v>
+      </c>
+      <c r="J152">
+        <v>0.1</v>
+      </c>
+      <c r="K152" t="s">
+        <v>484</v>
+      </c>
+      <c r="L152" s="1">
+        <v>1762898.88</v>
+      </c>
+      <c r="M152" s="1">
+        <v>1764630.88</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>486</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>103.161</v>
+      </c>
+      <c r="D153" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>63220.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>3.161</v>
+      </c>
+      <c r="J153">
+        <v>1.08</v>
+      </c>
+      <c r="K153" t="s">
+        <v>487</v>
+      </c>
+      <c r="L153" s="1">
+        <v>2063220.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>2084824.17</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>489</v>
+      </c>
+      <c r="B154" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>100.199</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.05580737</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>3802120.68</v>
+      </c>
+      <c r="H154" s="1">
+        <v>5441.32</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.14311276411142</v>
+      </c>
+      <c r="J154">
+        <v>0.27</v>
+      </c>
+      <c r="K154" t="s">
+        <v>490</v>
+      </c>
+      <c r="L154" s="1">
+        <v>3807562.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>3817712.68</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>492</v>
+      </c>
+      <c r="B155" s="1">
+        <v>5008000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>98.079</v>
+      </c>
+      <c r="D155" s="1">
+        <v>98.72295907</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>4944045.79</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-32249.47</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-0.65228906385189</v>
+      </c>
+      <c r="J155">
+        <v>0.12</v>
+      </c>
+      <c r="K155" t="s">
+        <v>493</v>
+      </c>
+      <c r="L155" s="1">
+        <v>4911796.32</v>
+      </c>
+      <c r="M155" s="1">
+        <v>4917799.06</v>
+      </c>
+      <c r="N155" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>495</v>
+      </c>
+      <c r="B156" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>88.923</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-279820.73</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-11.320649842282</v>
+      </c>
+      <c r="J156">
+        <v>2.09</v>
+      </c>
+      <c r="K156" t="s">
+        <v>496</v>
+      </c>
+      <c r="L156" s="1">
+        <v>2191951.95</v>
+      </c>
+      <c r="M156" s="1">
+        <v>2243443.06</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>498</v>
+      </c>
+      <c r="B157" s="1">
+        <v>547963.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>103.093</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.78719731</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>546796.92</v>
+      </c>
+      <c r="H157" s="1">
+        <v>18114.57</v>
+      </c>
+      <c r="I157" s="1">
+        <v>3.3128515061862</v>
+      </c>
+      <c r="J157">
+        <v>0.94</v>
+      </c>
+      <c r="K157" t="s">
+        <v>499</v>
+      </c>
+      <c r="L157" s="1">
+        <v>564911.49</v>
+      </c>
+      <c r="M157" s="1">
+        <v>570044.84</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>501</v>
+      </c>
+      <c r="B158" s="1">
+        <v>2066000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>103.701</v>
+      </c>
+      <c r="D158" s="1">
+        <v>98.653</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>2038170.98</v>
+      </c>
+      <c r="H158" s="1">
+        <v>104291.68</v>
+      </c>
+      <c r="I158" s="1">
+        <v>5.1169249794735</v>
+      </c>
+      <c r="J158">
+        <v>1.49</v>
+      </c>
+      <c r="K158" t="s">
+        <v>502</v>
+      </c>
+      <c r="L158" s="1">
+        <v>2142462.66</v>
+      </c>
+      <c r="M158" s="1">
+        <v>2173251.8</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>504</v>
+      </c>
+      <c r="B159" s="1">
+        <v>2958000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>96.789</v>
+      </c>
+      <c r="D159" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>2795310.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>67708.62</v>
+      </c>
+      <c r="I159" s="1">
+        <v>2.4222222222222</v>
+      </c>
+      <c r="J159">
+        <v>0.11</v>
+      </c>
+      <c r="K159" t="s">
+        <v>505</v>
+      </c>
+      <c r="L159" s="1">
+        <v>2863018.62</v>
+      </c>
+      <c r="M159" s="1">
+        <v>2866305.29</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>507</v>
+      </c>
+      <c r="B160" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>101.196</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.49614232</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>2683247.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>18686.2</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.69640253021805</v>
+      </c>
+      <c r="J160">
+        <v>1.18</v>
+      </c>
+      <c r="K160" t="s">
+        <v>508</v>
+      </c>
+      <c r="L160" s="1">
+        <v>2701933.2</v>
+      </c>
+      <c r="M160" s="1">
+        <v>2733379.87</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>510</v>
+      </c>
+      <c r="B161" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.124</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-16644.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.876</v>
+      </c>
+      <c r="J161">
+        <v>1.86</v>
+      </c>
+      <c r="K161" t="s">
+        <v>511</v>
+      </c>
+      <c r="L161" s="1">
+        <v>1883356.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>1918704.07</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>513</v>
+      </c>
+      <c r="B162" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>98.422</v>
+      </c>
+      <c r="D162" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>121308.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>12.618715243609</v>
+      </c>
+      <c r="J162">
+        <v>0.24</v>
+      </c>
+      <c r="K162" t="s">
+        <v>514</v>
+      </c>
+      <c r="L162" s="1">
+        <v>1082642.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>1085245.84</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>513</v>
+      </c>
+      <c r="B163" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>95.456</v>
+      </c>
+      <c r="D163" s="1">
+        <v>94.06809095</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>1975429.91</v>
+      </c>
+      <c r="H163" s="1">
+        <v>29146.09</v>
+      </c>
+      <c r="I163" s="1">
+        <v>1.4754302267297</v>
+      </c>
+      <c r="J163">
+        <v>0.27</v>
+      </c>
+      <c r="K163" t="s">
+        <v>516</v>
+      </c>
+      <c r="L163" s="1">
+        <v>2004576.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>2010317.46</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>518</v>
+      </c>
+      <c r="B164" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>94.429</v>
+      </c>
+      <c r="D164" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>16862.2</v>
+      </c>
+      <c r="I164" s="1">
+        <v>1.5365591397849</v>
+      </c>
+      <c r="J164">
+        <v>0.85</v>
+      </c>
+      <c r="K164" t="s">
+        <v>519</v>
+      </c>
+      <c r="L164" s="1">
+        <v>1114262.2</v>
+      </c>
+      <c r="M164" s="1">
+        <v>1124251.23</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>521</v>
+      </c>
+      <c r="B165" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>101.318</v>
+      </c>
+      <c r="D165" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-45199.33</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-2.8494525354581</v>
+      </c>
+      <c r="J165">
+        <v>1.07</v>
+      </c>
+      <c r="K165" t="s">
+        <v>522</v>
+      </c>
+      <c r="L165" s="1">
+        <v>1541046.78</v>
+      </c>
+      <c r="M165" s="1">
+        <v>1557281.34</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>524</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.523</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>7845.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.523</v>
+      </c>
+      <c r="J166">
+        <v>1.2</v>
+      </c>
+      <c r="K166" t="s">
+        <v>525</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1507845.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1525787.71</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>527</v>
+      </c>
+      <c r="B167" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>100.575</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.44707143</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>1963085.19</v>
+      </c>
+      <c r="H167" s="1">
+        <v>22265.3</v>
+      </c>
+      <c r="I167" s="1">
+        <v>1.1341993772568</v>
+      </c>
+      <c r="J167">
+        <v>0.25</v>
+      </c>
+      <c r="K167" t="s">
+        <v>528</v>
+      </c>
+      <c r="L167" s="1">
+        <v>1985350.49</v>
+      </c>
+      <c r="M167" s="1">
+        <v>1990326.62</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>530</v>
+      </c>
+      <c r="B168" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>101.687</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.82032267</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>3024609.68</v>
+      </c>
+      <c r="H168" s="1">
+        <v>26000.32</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.85962562944651</v>
+      </c>
+      <c r="J168">
+        <v>0.53</v>
+      </c>
+      <c r="K168" t="s">
+        <v>531</v>
+      </c>
+      <c r="L168" s="1">
+        <v>3050610.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>3066651.67</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>533</v>
+      </c>
+      <c r="B169" s="1">
+        <v>799000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>110.431</v>
+      </c>
+      <c r="D169" s="1">
+        <v>113.539</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>907176.61</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-24832.92</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-2.7373853918037</v>
+      </c>
+      <c r="J169">
+        <v>2.01</v>
+      </c>
+      <c r="K169" t="s">
+        <v>534</v>
+      </c>
+      <c r="L169" s="1">
+        <v>882343.69</v>
+      </c>
+      <c r="M169" s="1">
+        <v>898384.72</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>536</v>
+      </c>
+      <c r="B170" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>81.693</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-403421.28</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-18.169890413506</v>
+      </c>
+      <c r="J170">
+        <v>1.37</v>
+      </c>
+      <c r="K170" t="s">
+        <v>537</v>
+      </c>
+      <c r="L170" s="1">
+        <v>1816852.32</v>
+      </c>
+      <c r="M170" s="1">
+        <v>1847290.84</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>539</v>
+      </c>
+      <c r="B171" s="1">
+        <v>1488000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>101.756</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>1488000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>26129.28</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.756</v>
+      </c>
+      <c r="J171">
+        <v>0.44</v>
+      </c>
+      <c r="K171" t="s">
+        <v>540</v>
+      </c>
+      <c r="L171" s="1">
+        <v>1514129.28</v>
+      </c>
+      <c r="M171" s="1">
+        <v>1520742.61</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>542</v>
+      </c>
+      <c r="B172" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.953</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.55343345</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>2887049.57</v>
+      </c>
+      <c r="H172" s="1">
+        <v>40587.43</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.4058445834028</v>
+      </c>
+      <c r="J172">
+        <v>3.5</v>
+      </c>
+      <c r="K172" t="s">
+        <v>543</v>
+      </c>
+      <c r="L172" s="1">
+        <v>2927637.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>3029117.14</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>545</v>
+      </c>
+      <c r="B173" s="1">
+        <v>4419000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>102.494</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.25273885</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>4430168.53</v>
+      </c>
+      <c r="H173" s="1">
+        <v>99041.33</v>
+      </c>
+      <c r="I173" s="1">
+        <v>2.2356108876969</v>
+      </c>
+      <c r="J173">
+        <v>0.14</v>
+      </c>
+      <c r="K173" t="s">
+        <v>546</v>
+      </c>
+      <c r="L173" s="1">
+        <v>4529209.86</v>
+      </c>
+      <c r="M173" s="1">
+        <v>4535347.36</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>548</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>99.842</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.2</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1603200.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-5728.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.35728542914172</v>
+      </c>
+      <c r="J174">
         <v>1.17</v>
       </c>
-      <c r="P6">
-[...146 lines deleted...]
-      <c r="O9" s="1">
+      <c r="K174" t="s">
+        <v>549</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1597472.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1616124.05</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>551</v>
+      </c>
+      <c r="B175" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>96.45</v>
+      </c>
+      <c r="D175" s="1">
+        <v>89.63713976</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>3675122.73</v>
+      </c>
+      <c r="H175" s="1">
+        <v>279327.27</v>
+      </c>
+      <c r="I175" s="1">
+        <v>7.6004882155323</v>
+      </c>
+      <c r="J175">
+        <v>0.44</v>
+      </c>
+      <c r="K175" t="s">
+        <v>552</v>
+      </c>
+      <c r="L175" s="1">
+        <v>3954450.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>3972422.6</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>554</v>
+      </c>
+      <c r="B176" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>81.943</v>
+      </c>
+      <c r="D176" s="1">
+        <v>73.81842241</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>2140734.25</v>
+      </c>
+      <c r="H176" s="1">
+        <v>235612.75</v>
+      </c>
+      <c r="I176" s="1">
+        <v>11.006165291185</v>
+      </c>
+      <c r="J176">
+        <v>0.2</v>
+      </c>
+      <c r="K176" t="s">
+        <v>555</v>
+      </c>
+      <c r="L176" s="1">
+        <v>2376347.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>2382206.59</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>557</v>
+      </c>
+      <c r="B177" s="1">
+        <v>1260000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>97.137</v>
+      </c>
+      <c r="D177" s="1">
+        <v>96.71</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>1218546.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>5380.2</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.44152621238755</v>
+      </c>
+      <c r="J177">
+        <v>0.92</v>
+      </c>
+      <c r="K177" t="s">
+        <v>558</v>
+      </c>
+      <c r="L177" s="1">
+        <v>1223926.2</v>
+      </c>
+      <c r="M177" s="1">
+        <v>1235528.7</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>560</v>
+      </c>
+      <c r="B178" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>95.545</v>
+      </c>
+      <c r="D178" s="1">
+        <v>93.7</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>2155100.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>42435.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>1.9690501600854</v>
+      </c>
+      <c r="J178">
+        <v>0.34</v>
+      </c>
+      <c r="K178" t="s">
+        <v>561</v>
+      </c>
+      <c r="L178" s="1">
+        <v>2197535.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>2205246.3</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>563</v>
+      </c>
+      <c r="B179" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>83.987</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-537236.15</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-16.013</v>
+      </c>
+      <c r="J179">
+        <v>2.98</v>
+      </c>
+      <c r="K179" t="s">
+        <v>564</v>
+      </c>
+      <c r="L179" s="1">
+        <v>2817763.85</v>
+      </c>
+      <c r="M179" s="1">
+        <v>2917714.89</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>566</v>
+      </c>
+      <c r="B180" s="1">
+        <v>1550000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>92.807</v>
+      </c>
+      <c r="D180" s="1">
+        <v>101.28018323</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>1569842.84</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-131334.34</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-8.3660820467863</v>
+      </c>
+      <c r="J180">
+        <v>1.06</v>
+      </c>
+      <c r="K180" t="s">
+        <v>567</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1438508.5</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1454945.49</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>569</v>
+      </c>
+      <c r="B181" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>96.124</v>
+      </c>
+      <c r="D181" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="H181" s="1">
+        <v>168994.21</v>
+      </c>
+      <c r="I181" s="1">
+        <v>3.3239210759313</v>
+      </c>
+      <c r="J181">
+        <v>2.47</v>
+      </c>
+      <c r="K181" t="s">
+        <v>570</v>
+      </c>
+      <c r="L181" s="1">
+        <v>5253176.6</v>
+      </c>
+      <c r="M181" s="1">
+        <v>5387930.02</v>
+      </c>
+      <c r="N181" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>572</v>
+      </c>
+      <c r="B182" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>96.798</v>
+      </c>
+      <c r="D182" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="H182" s="1">
+        <v>197810.23</v>
+      </c>
+      <c r="I182" s="1">
+        <v>3.2983424367017</v>
+      </c>
+      <c r="J182">
+        <v>1.04</v>
+      </c>
+      <c r="K182" t="s">
+        <v>573</v>
+      </c>
+      <c r="L182" s="1">
+        <v>6195072.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>6261811.73</v>
+      </c>
+      <c r="N182" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>575</v>
+      </c>
+      <c r="B183" s="1">
+        <v>1067000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>102.888</v>
+      </c>
+      <c r="D183" s="1">
+        <v>102.21806092</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>1090666.71</v>
+      </c>
+      <c r="H183" s="1">
+        <v>7148.25</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.65540186882572</v>
+      </c>
+      <c r="J183">
+        <v>0.6</v>
+      </c>
+      <c r="K183" t="s">
+        <v>576</v>
+      </c>
+      <c r="L183" s="1">
+        <v>1097814.96</v>
+      </c>
+      <c r="M183" s="1">
+        <v>1104202.34</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>578</v>
+      </c>
+      <c r="B184" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>94.14</v>
+      </c>
+      <c r="D184" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-229442.33</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-5.9203521062694</v>
+      </c>
+      <c r="J184">
+        <v>2.3</v>
+      </c>
+      <c r="K184" t="s">
+        <v>579</v>
+      </c>
+      <c r="L184" s="1">
+        <v>3646042.2</v>
+      </c>
+      <c r="M184" s="1">
+        <v>3735282.58</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>581</v>
+      </c>
+      <c r="B185" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>96.828</v>
+      </c>
+      <c r="D185" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="H185" s="1">
+        <v>90261.5</v>
+      </c>
+      <c r="I185" s="1">
+        <v>5.8015592475838</v>
+      </c>
+      <c r="J185">
         <v>0.54</v>
       </c>
-      <c r="P9">
-[...210 lines deleted...]
-      <c r="C14" s="1">
+      <c r="K185" t="s">
+        <v>582</v>
+      </c>
+      <c r="L185" s="1">
+        <v>1646076.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>1655307.94</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>584</v>
+      </c>
+      <c r="B186" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>103.356</v>
+      </c>
+      <c r="D186" s="1">
+        <v>101.2434</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>101243.4</v>
+      </c>
+      <c r="H186" s="1">
+        <v>2112.6</v>
+      </c>
+      <c r="I186" s="1">
+        <v>2.086654537481</v>
+      </c>
+      <c r="J186">
+        <v>0.72</v>
+      </c>
+      <c r="K186">
+        <v>721.23</v>
+      </c>
+      <c r="L186" s="1">
+        <v>103356.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>104077.23</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>586</v>
+      </c>
+      <c r="B187" s="1">
+        <v>2413000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>103.981</v>
+      </c>
+      <c r="D187" s="1">
+        <v>102.38671778</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>2470591.5</v>
+      </c>
+      <c r="H187" s="1">
+        <v>38470.03</v>
+      </c>
+      <c r="I187" s="1">
+        <v>1.5571182042843</v>
+      </c>
+      <c r="J187">
+        <v>0.04</v>
+      </c>
+      <c r="K187" t="s">
+        <v>587</v>
+      </c>
+      <c r="L187" s="1">
+        <v>2509061.53</v>
+      </c>
+      <c r="M187" s="1">
+        <v>2510127.55</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>589</v>
+      </c>
+      <c r="B188" s="1">
+        <v>3338000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.688</v>
+      </c>
+      <c r="D188" s="1">
+        <v>90.92355123</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>3035028.14</v>
+      </c>
+      <c r="H188" s="1">
+        <v>325937.3</v>
+      </c>
+      <c r="I188" s="1">
+        <v>10.73918543635</v>
+      </c>
+      <c r="J188">
+        <v>2.41</v>
+      </c>
+      <c r="K188" t="s">
+        <v>590</v>
+      </c>
+      <c r="L188" s="1">
+        <v>3360965.44</v>
+      </c>
+      <c r="M188" s="1">
+        <v>3441541.05</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>592</v>
+      </c>
+      <c r="B189" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D14" s="1">
-[...32 lines deleted...]
-      <c r="O14" s="1">
+      <c r="C189" s="1">
+        <v>99.927</v>
+      </c>
+      <c r="D189" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>21597.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>2.2090208075706</v>
+      </c>
+      <c r="J189">
+        <v>1.65</v>
+      </c>
+      <c r="K189" t="s">
+        <v>593</v>
+      </c>
+      <c r="L189" s="1">
+        <v>999270.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1015728.33</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>595</v>
+      </c>
+      <c r="B190" s="1">
+        <v>3432300.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>103.82</v>
+      </c>
+      <c r="D190" s="1">
+        <v>103.09125717</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>3538401.22</v>
+      </c>
+      <c r="H190" s="1">
+        <v>25012.64</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.70689100655465</v>
+      </c>
+      <c r="J190">
+        <v>2.96</v>
+      </c>
+      <c r="K190" t="s">
+        <v>596</v>
+      </c>
+      <c r="L190" s="1">
+        <v>3563413.86</v>
+      </c>
+      <c r="M190" s="1">
+        <v>3665095.75</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>598</v>
+      </c>
+      <c r="B191" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>106.26</v>
+      </c>
+      <c r="D191" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="H191" s="1">
+        <v>293414.23</v>
+      </c>
+      <c r="I191" s="1">
+        <v>5.9718049186061</v>
+      </c>
+      <c r="J191">
         <v>0.21</v>
       </c>
-      <c r="P14">
-[...5584 lines deleted...]
-      <c r="K126">
+      <c r="K191" t="s">
+        <v>599</v>
+      </c>
+      <c r="L191" s="1">
+        <v>5206740.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>5217076.99</v>
+      </c>
+      <c r="N191" s="1">
         <v>1.12</v>
       </c>
-      <c r="L126" t="s">
-[...3349 lines deleted...]
-      <c r="L193" t="s">
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
         <v>597</v>
-      </c>
-[...10 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">