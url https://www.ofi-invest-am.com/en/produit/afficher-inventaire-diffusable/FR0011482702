--- v6 (2026-09-21)
+++ v7 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="600">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1701 +163,1704 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>38 359.59</t>
+    <t>47 699.32</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>28 659.17</t>
+    <t>40 460.00</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>1 970.00</t>
+    <t>8 865.00</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>78 136.99</t>
+    <t>91 810.96</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>37 618.73</t>
+    <t>48 366.94</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>26 812.50</t>
+    <t>32 062.50</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>79 948.00</t>
+    <t>97 436.63</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>55 499.48</t>
+    <t>2 107.58</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>47 239.73</t>
+    <t>61 163.01</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>16 665.75</t>
+    <t>19 619.18</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>31 304.69</t>
+    <t>44 194.85</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>79 294.80</t>
+    <t>3 011.19</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>123 661.88</t>
+    <t>4 696.02</t>
   </si>
   <si>
     <t>XS3382712126</t>
   </si>
   <si>
     <t>AMS OSRAM AG 7.25 31/05/2032</t>
   </si>
   <si>
-    <t>7 456.63</t>
+    <t>16 946.88</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>55 558.60</t>
+    <t>67 167.86</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>49 039.33</t>
+    <t>69 232.00</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>26 948.54</t>
+    <t>38 045.00</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>74 543.61</t>
+    <t>7 749.58</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>222 346.85</t>
+    <t>3 250.68</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>1 364.72</t>
+    <t>6 141.25</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>32 385.10</t>
+    <t>1 532.77</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>34 141.04</t>
+    <t>40 969.25</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>2 621.50</t>
+    <t>11 796.75</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>13 850.47</t>
+    <t>24 056.08</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>13 581.58</t>
+    <t>16 888.40</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>66 470.55</t>
+    <t>73 547.26</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>25 500.00</t>
+    <t>36 000.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>7 760.50</t>
+    <t>34 922.25</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>35 621.99</t>
+    <t>47 639.04</t>
   </si>
   <si>
     <t>XS3087220664</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
   </si>
   <si>
-    <t>8 111.42</t>
+    <t>36 501.38</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>26 917.33</t>
+    <t>40 376.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>17 228.25</t>
+    <t>29 922.75</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>23 290.94</t>
+    <t>32 881.33</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>12 436.88</t>
+    <t>17 634.38</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>163 562.67</t>
+    <t>10 873.97</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>2 043.56</t>
+    <t>9 196.00</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>24 862.50</t>
+    <t>35 100.00</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>29 762.15</t>
+    <t>1 130.21</t>
   </si>
   <si>
     <t>XS3333139288</t>
   </si>
   <si>
     <t>COREWEAVE INC 8.5 15/07/2032</t>
   </si>
   <si>
-    <t>2 503.96</t>
+    <t>16 526.13</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>98 179.89</t>
+    <t>116 880.82</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>61 212.33</t>
+    <t>66 390.41</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>21 415.73</t>
+    <t>28 640.31</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>38 617.63</t>
+    <t>54 519.00</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>11 164.08</t>
+    <t>19 390.25</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>36 591.78</t>
+    <t>43 035.62</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>24 224.38</t>
+    <t>31 145.63</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>62 909.59</t>
+    <t>69 506.85</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>15 950.04</t>
+    <t>1 444.69</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>35 345.83</t>
+    <t>49 900.00</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>18 263.01</t>
+    <t>23 326.03</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>38 888.01</t>
+    <t>49 886.64</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>67 376.29</t>
-[...8 lines deleted...]
-    <t>25 905.00</t>
+    <t>8 178.63</t>
   </si>
   <si>
     <t>XS3348854459</t>
   </si>
   <si>
     <t>EGIS SA 5.125 15/05/2031</t>
   </si>
   <si>
-    <t>3 929.17</t>
+    <t>6 679.58</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>30 710.56</t>
+    <t>46 935.00</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>2 691.67</t>
+    <t>12 112.50</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>105 528.08</t>
+    <t>1 542.81</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>5 558.67</t>
+    <t>11 323.22</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>49 180.06</t>
+    <t>5 969.83</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>2 527.40</t>
+    <t>10 390.41</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>8 823.61</t>
+    <t>19 565.41</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>6 200.25</t>
+    <t>27 901.13</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>17 043.00</t>
+    <t>21 461.56</t>
   </si>
   <si>
     <t>XS2821788770</t>
   </si>
   <si>
     <t>FIBER MIDCO SPA 15/06/2029</t>
   </si>
   <si>
-    <t>18 368.82</t>
+    <t>33 496.08</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>58 045.89</t>
+    <t>2 190.41</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>25 248.95</t>
+    <t>34 802.61</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>16 720.44</t>
+    <t>23 605.33</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>65 843.75</t>
+    <t>84 656.25</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>14 221.22</t>
+    <t>21 595.19</t>
   </si>
   <si>
     <t>XS3328596179</t>
   </si>
   <si>
     <t>GENERAL MILLS INC (NC5.25) 16/07/2056</t>
   </si>
   <si>
-    <t>16 813.70</t>
+    <t>1 236.30</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>16 370.76</t>
+    <t>23 111.67</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
-    <t>9 720.49</t>
+    <t>14 669.10</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>39 138.75</t>
+    <t>46 856.25</t>
+  </si>
+  <si>
+    <t>XS3362208079</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
+  </si>
+  <si>
+    <t>52 054.11</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
-    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
-[...8 lines deleted...]
-    <t>33 125.34</t>
+    <t>22 894.22</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>29 277.78</t>
+    <t>41 333.33</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>31 801.25</t>
+    <t>48 925.00</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>5 164.04</t>
+    <t>8 969.13</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>2 629.13</t>
+    <t>4 566.38</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>25 808.79</t>
+    <t>39 443.63</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>3 312.83</t>
+    <t>14 907.75</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>32 847.26</t>
+    <t>46 996.85</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>32 154.43</t>
-[...8 lines deleted...]
-    <t>42 167.67</t>
+    <t>38 450.40</t>
+  </si>
+  <si>
+    <t>XS3415269490</t>
+  </si>
+  <si>
+    <t>HT TROPLAST GMBH 7.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>1 308.96</t>
   </si>
   <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
-    <t>11 340.01</t>
+    <t>16 721.71</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>53 048.26</t>
+    <t>74 891.67</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>17 698.63</t>
+    <t>20 306.85</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>45 369.86</t>
+    <t>55 294.52</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>26 520.21</t>
+    <t>35 466.78</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>27 412.50</t>
+    <t>38 700.00</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>47 710.59</t>
+    <t>63 805.73</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>2 688.89</t>
+    <t>12 100.00</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>6 155.63</t>
-[...8 lines deleted...]
-    <t>3 308.42</t>
+    <t>7 914.38</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>21 107.29</t>
+    <t>3 211.98</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>34 288.53</t>
+    <t>48 407.33</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>12 070.00</t>
+    <t>17 040.00</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>10 328.06</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>42 135.21</t>
+    <t>49 948.36</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>132 888.76</t>
+    <t>146 273.24</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>8 472.01</t>
+    <t>14 714.54</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>15 280.42</t>
+    <t>23 508.33</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>3 613.19</t>
+    <t>8 211.81</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>6 822.53</t>
+    <t>30 701.36</t>
   </si>
   <si>
     <t>XS3368834159</t>
   </si>
   <si>
     <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
   </si>
   <si>
-    <t>10 481.93</t>
+    <t>18 205.46</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>90 372.71</t>
+    <t>3 431.88</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>4 485.01</t>
+    <t>20 182.53</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>2 958.89</t>
+    <t>14 794.43</t>
+  </si>
+  <si>
+    <t>XS2920504292</t>
+  </si>
+  <si>
+    <t>METLEN ENERGY &amp; METALS AE 4 17/10/2029</t>
+  </si>
+  <si>
+    <t>7 315.84</t>
+  </si>
+  <si>
+    <t>XS3238225224</t>
+  </si>
+  <si>
+    <t>METLEN ENERGY &amp; METALS SINGLE-MEMB 3.875 26/05/2031</t>
+  </si>
+  <si>
+    <t>13 079.45</t>
   </si>
   <si>
     <t>XS3385893956</t>
   </si>
   <si>
     <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
   </si>
   <si>
-    <t>2 784.53</t>
+    <t>5 783.25</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>10 337.72</t>
-[...8 lines deleted...]
-    <t>24 326.03</t>
+    <t>17 954.98</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>23 000.00</t>
+    <t>28 600.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>118 696.03</t>
+    <t>1 392.33</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>23 305.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>16 549.48</t>
+    <t>22 727.95</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>31 763.86</t>
+    <t>42 105.58</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>7 860.42</t>
+    <t>17 864.58</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>15 218.84</t>
+    <t>3 902.56</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>49 137.15</t>
+    <t>65 713.54</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>60 513.70</t>
+    <t>71 809.59</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>20 344.91</t>
+    <t>24 328.53</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>15 644.52</t>
+    <t>17 389.73</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>16 892.46</t>
+    <t>25 816.78</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>75 543.75</t>
-[...8 lines deleted...]
-    <t>13 254.08</t>
+    <t>2 868.75</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>35 260.74</t>
+    <t>46 876.04</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>32 072.63</t>
+    <t>3 729.38</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>99 819.96</t>
+    <t>119 365.13</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>71 991.35</t>
+    <t>9 303.69</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>3 929.33</t>
+    <t>17 682.00</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>11 700.67</t>
+    <t>17 882.16</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>59 858.63</t>
+    <t>65 335.89</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>61 638.85</t>
+    <t>2 288.07</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>33 160.25</t>
+    <t>45 879.25</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>20 765.11</t>
+    <t>26 698.00</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>67 493.41</t>
+    <t>30 766.40</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>108 081.75</t>
+    <t>13 119.75</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>54 883.05</t>
+    <t>60 574.62</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>39 112.33</t>
+    <t>52 306.85</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>15 900.50</t>
+    <t>20 443.50</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>24 189.56</t>
+    <t>3 828.26</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>68 986.73</t>
+    <t>5 117.15</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>26 099.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>52 012.44</t>
-[...8 lines deleted...]
-    <t>1 732.00</t>
+    <t>63 390.17</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>21 604.17</t>
+    <t>31 520.83</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>10 150.68</t>
+    <t>21 082.19</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>6 002.74</t>
+    <t>30 013.70</t>
+  </si>
+  <si>
+    <t>XS3415958787</t>
+  </si>
+  <si>
+    <t>STONEPEAK MOTION HOLDCO LTD 5 15/07/2033</t>
+  </si>
+  <si>
+    <t>2 582.22</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>51 491.11</t>
+    <t>62 754.79</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>5 133.35</t>
+    <t>8 915.81</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>30 789.14</t>
-[...8 lines deleted...]
-    <t>3 286.67</t>
+    <t>42 439.08</t>
   </si>
   <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
-    <t>31 446.67</t>
+    <t>48 060.00</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>35 348.07</t>
+    <t>41 733.53</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>2 603.84</t>
+    <t>5 034.08</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>5 741.46</t>
+    <t>9 569.10</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>9 989.03</t>
+    <t>15 266.25</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>16 234.56</t>
+    <t>24 811.31</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>17 942.71</t>
+    <t>27 421.88</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>4 976.13</t>
+    <t>11 309.38</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>16 041.67</t>
+    <t>26 250.00</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>16 041.03</t>
+    <t>20 624.19</t>
+  </si>
+  <si>
+    <t>PTTAPBOM0015</t>
+  </si>
+  <si>
+    <t>TRANSPORTES AEREOS PORTUGUESES SA 4.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>7 916.67</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>30 438.52</t>
+    <t>7 729.83</t>
   </si>
   <si>
     <t>XS3381703274</t>
   </si>
   <si>
     <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
   </si>
   <si>
-    <t>6 613.33</t>
+    <t>12 400.00</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>101 480.14</t>
+    <t>112 325.34</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>6 137.50</t>
+    <t>27 618.75</t>
   </si>
   <si>
     <t>FR0014012SJ2</t>
   </si>
   <si>
     <t>VALEO SE 4.625 23/03/2032</t>
   </si>
   <si>
-    <t>18 652.05</t>
+    <t>24 328.77</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>17 972.60</t>
+    <t>25 835.62</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>5 859.59</t>
+    <t>7 250.00</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>11 602.50</t>
+    <t>16 380.00</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>7 711.30</t>
+    <t>10 137.33</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>99 951.04</t>
+    <t>4 193.75</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>16 436.99</t>
+    <t>23 107.07</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>134 753.42</t>
+    <t>147 330.41</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>66 739.73</t>
+    <t>88 219.18</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>6 387.38</t>
+    <t>10 275.36</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>89 240.38</t>
+    <t>3 388.88</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>9 231.94</t>
+    <t>13 033.33</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
+    <t>1 095.21</t>
+  </si>
+  <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>1 066.02</t>
+    <t>11 015.51</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>80 575.61</t>
+    <t>3 059.83</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>16 458.33</t>
-[...8 lines deleted...]
-    <t>101 681.89</t>
+    <t>XS3430526346</t>
+  </si>
+  <si>
+    <t>ZEGONA FINANCE PLC 4.25 15/01/2032</t>
+  </si>
+  <si>
+    <t>1 706.49</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>10 336.99</t>
+    <t>36 649.32</t>
+  </si>
+  <si>
+    <t>CDS-00109552</t>
+  </si>
+  <si>
+    <t>2672GSE00IT0271859</t>
+  </si>
+  <si>
+    <t>-189 305.50</t>
+  </si>
+  <si>
+    <t>CDS-00109703</t>
+  </si>
+  <si>
+    <t>267HJPME00TE0294657</t>
+  </si>
+  <si>
+    <t>189 305.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2218,302 +2221,302 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>2009712.079</v>
+        <v>2011098.3673</v>
       </c>
       <c r="C2">
-        <v>135.3</v>
+        <v>135.59</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>271926508.09</v>
+        <v>272693591.14</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>271926508.09</v>
+        <v>272693591.14</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>1031628.3088</v>
       </c>
       <c r="C3">
-        <v>54.67</v>
+        <v>54.79</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>56404375.96</v>
+        <v>56524497.58</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>56404375.96</v>
+        <v>56524497.58</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>413116.4052</v>
+        <v>408488.2889</v>
       </c>
       <c r="C4">
-        <v>125.54</v>
+        <v>125.77</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>51865245.72</v>
+        <v>51375708.69</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>51865245.72</v>
+        <v>51375708.69</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>1.0</v>
       </c>
       <c r="C5">
-        <v>133.79</v>
+        <v>134.09</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>133.79</v>
+        <v>134.09</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>133.79</v>
+        <v>134.09</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>130.19</v>
+        <v>130.29</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>130.19</v>
+        <v>130.29</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>130.19</v>
+        <v>130.29</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>11.0</v>
       </c>
       <c r="C7">
-        <v>129.69</v>
+        <v>129.96</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>1426.64</v>
+        <v>1429.57</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>1426.64</v>
+        <v>1429.57</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="1">
         <v>7748.3</v>
       </c>
       <c r="C8">
-        <v>11123.51</v>
+        <v>11149.34</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>86188319.16</v>
+        <v>86388436.66</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>86188319.16</v>
+        <v>86388436.66</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="1">
         <v>3066.0</v>
       </c>
       <c r="C9">
-        <v>101.59</v>
+        <v>101.78</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
-        <v>311504.62</v>
+        <v>312060.28</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
-        <v>311504.62</v>
+        <v>312060.28</v>
       </c>
       <c r="H9" t="s">
         <v>8</v>
       </c>
       <c r="Z9" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z191"/>
+  <dimension ref="A1:Z193"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N191" sqref="N191"/>
+      <selection activeCell="N193" sqref="N193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>28</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -2579,9493 +2582,9593 @@
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
         <v>58.2</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>0.0</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="1">
-        <v>48477.0</v>
+        <v>41477.0</v>
       </c>
       <c r="C3" s="1">
-        <v>91.01</v>
+        <v>90.84</v>
       </c>
       <c r="D3" s="1">
-        <v>92.0360616375</v>
+        <v>92.0360616727</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>4461632.16</v>
+        <v>3817379.73</v>
       </c>
       <c r="H3" s="1">
-        <v>-49740.39</v>
+        <v>-49609.05</v>
       </c>
       <c r="I3" s="1">
-        <v>-1.1148473970118</v>
+        <v>-1.2995576418592</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>4411891.77</v>
+        <v>3767770.68</v>
       </c>
       <c r="M3" s="1">
-        <v>4411891.77</v>
+        <v>3767770.68</v>
       </c>
       <c r="N3" s="1">
-        <v>0.95</v>
+        <v>0.81</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="1">
         <v>4000.0</v>
       </c>
       <c r="C4" s="1">
         <v>0.001</v>
       </c>
       <c r="D4" s="1">
         <v>0.0001</v>
       </c>
       <c r="E4" t="s">
         <v>44</v>
       </c>
       <c r="F4">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G4" s="1">
         <v>0.33</v>
       </c>
       <c r="H4" s="1">
-        <v>3.16</v>
+        <v>3.17</v>
       </c>
       <c r="I4" s="1">
-        <v>957.57575757576</v>
+        <v>960.60606060606</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>3.49</v>
+        <v>3.5</v>
       </c>
       <c r="M4" s="1">
-        <v>3.49</v>
+        <v>3.5</v>
       </c>
       <c r="N4" s="1">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="1">
         <v>125000.0</v>
       </c>
       <c r="C5" s="1">
         <v>0.001</v>
       </c>
       <c r="D5" s="1">
         <v>0.0</v>
       </c>
       <c r="E5" t="s">
         <v>44</v>
       </c>
       <c r="F5">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G5" s="1">
         <v>0.0</v>
       </c>
       <c r="H5" s="1">
-        <v>108.98</v>
+        <v>109.27</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>108.98</v>
+        <v>109.27</v>
       </c>
       <c r="M5" s="1">
-        <v>108.98</v>
+        <v>109.27</v>
       </c>
       <c r="N5" s="1">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="1">
-        <v>1954.0</v>
+        <v>2536.0</v>
       </c>
       <c r="C6" s="1">
-        <v>4810.41</v>
+        <v>4819.08</v>
       </c>
       <c r="D6" s="1">
-        <v>4809.2451586489</v>
+        <v>4815.2939984227</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>9397265.04</v>
+        <v>12211585.58</v>
       </c>
       <c r="H6" s="1">
-        <v>2276.1</v>
+        <v>9601.3</v>
       </c>
       <c r="I6" s="1">
-        <v>0.024220876928677</v>
+        <v>0.078624515523397</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>9399541.14</v>
+        <v>12221186.88</v>
       </c>
       <c r="M6" s="1">
-        <v>9399541.14</v>
+        <v>12221186.88</v>
       </c>
       <c r="N6" s="1">
-        <v>2.01</v>
+        <v>2.62</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="1">
-        <v>2500000.0</v>
+        <v>207.0</v>
       </c>
       <c r="C7" s="1">
-        <v>101.713</v>
+        <v>125.05</v>
       </c>
       <c r="D7" s="1">
-        <v>100.13</v>
+        <v>125.288985507</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="H7" s="1">
-        <v>39575.0</v>
+        <v>-49470.0</v>
       </c>
       <c r="I7" s="1">
-        <v>1.5809447717967</v>
+        <v>0</v>
       </c>
       <c r="J7">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>2542825.0</v>
+        <v>-49470.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2581184.59</v>
+        <v>-49470.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.55</v>
+        <v>-0.01</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1">
-        <v>2380000.0</v>
+        <v>352.0</v>
       </c>
       <c r="C8" s="1">
-        <v>103.891</v>
+        <v>105.5</v>
       </c>
       <c r="D8" s="1">
-        <v>101.7</v>
+        <v>105.52</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>2420460.0</v>
+        <v>0.0</v>
       </c>
       <c r="H8" s="1">
-        <v>52145.8</v>
+        <v>-7040.0</v>
       </c>
       <c r="I8" s="1">
-        <v>2.1543756145526</v>
+        <v>0</v>
       </c>
       <c r="J8">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2472605.8</v>
+        <v>-7040.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2501264.97</v>
+        <v>-7040.0</v>
       </c>
       <c r="N8" s="1">
-        <v>0.54</v>
+        <v>0.0</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B9" s="1">
-        <v>1576000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>101.466</v>
+        <v>101.366</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0</v>
+        <v>100.13</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>1576000.0</v>
+        <v>2503250.0</v>
       </c>
       <c r="H9" s="1">
-        <v>23104.16</v>
+        <v>30900.0</v>
       </c>
       <c r="I9" s="1">
-        <v>1.466</v>
+        <v>1.234395286128</v>
       </c>
       <c r="J9">
-        <v>0.13</v>
+        <v>1.91</v>
       </c>
       <c r="K9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="L9" s="1">
-        <v>1599104.16</v>
+        <v>2534150.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1601074.16</v>
+        <v>2581849.32</v>
       </c>
       <c r="N9" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B10" s="1">
-        <v>4600000.0</v>
+        <v>2380000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>98.721</v>
+        <v>103.704</v>
       </c>
       <c r="D10" s="1">
-        <v>97.75</v>
+        <v>101.7</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>4496500.0</v>
+        <v>2420460.0</v>
       </c>
       <c r="H10" s="1">
-        <v>44666.0</v>
+        <v>47695.2</v>
       </c>
       <c r="I10" s="1">
-        <v>0.99335038363171</v>
+        <v>1.9705014749263</v>
       </c>
       <c r="J10">
         <v>1.7</v>
       </c>
       <c r="K10" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="L10" s="1">
-        <v>4541166.0</v>
+        <v>2468155.2</v>
       </c>
       <c r="M10" s="1">
-        <v>4619302.99</v>
+        <v>2508615.2</v>
       </c>
       <c r="N10" s="1">
-        <v>0.99</v>
+        <v>0.54</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B11" s="1">
-        <v>2571000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>102.992</v>
+        <v>101.364</v>
       </c>
       <c r="D11" s="1">
-        <v>100.42060793</v>
+        <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>2581813.83</v>
+        <v>1576000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>66110.49</v>
+        <v>21496.64</v>
       </c>
       <c r="I11" s="1">
-        <v>2.560621886513</v>
+        <v>1.364</v>
       </c>
       <c r="J11">
-        <v>1.46</v>
+        <v>0.56</v>
       </c>
       <c r="K11" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="L11" s="1">
-        <v>2647924.32</v>
+        <v>1597496.64</v>
       </c>
       <c r="M11" s="1">
-        <v>2685543.05</v>
+        <v>1606361.64</v>
       </c>
       <c r="N11" s="1">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B12" s="1">
-        <v>1000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>99.033</v>
+        <v>98.524</v>
       </c>
       <c r="D12" s="1">
-        <v>100.2479</v>
+        <v>97.75</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>1002479.0</v>
+        <v>4496500.0</v>
       </c>
       <c r="H12" s="1">
-        <v>-12149.0</v>
+        <v>35604.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1.2118957105336</v>
+        <v>0.79181585677749</v>
       </c>
       <c r="J12">
-        <v>2.68</v>
+        <v>2.0</v>
       </c>
       <c r="K12" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="L12" s="1">
-        <v>990330.0</v>
+        <v>4532104.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1017142.5</v>
+        <v>4623914.96</v>
       </c>
       <c r="N12" s="1">
-        <v>0.22</v>
+        <v>0.99</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B13" s="1">
-        <v>5451000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>98.272</v>
+        <v>102.969</v>
       </c>
       <c r="D13" s="1">
-        <v>99.95557916</v>
+        <v>100.42060793</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>5448578.62</v>
+        <v>2581813.83</v>
       </c>
       <c r="H13" s="1">
-        <v>-91771.9</v>
+        <v>65519.16</v>
       </c>
       <c r="I13" s="1">
-        <v>-1.684327352149</v>
+        <v>2.5377182211469</v>
       </c>
       <c r="J13">
-        <v>1.47</v>
+        <v>1.88</v>
       </c>
       <c r="K13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="L13" s="1">
-        <v>5356806.72</v>
+        <v>2647332.99</v>
       </c>
       <c r="M13" s="1">
-        <v>5436754.72</v>
+        <v>2695699.93</v>
       </c>
       <c r="N13" s="1">
-        <v>1.16</v>
+        <v>0.58</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B14" s="1">
-        <v>1938000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>104.042</v>
+        <v>100.71</v>
       </c>
       <c r="D14" s="1">
-        <v>94.23756966</v>
+        <v>100.2479</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>1826324.1</v>
+        <v>1002479.0</v>
       </c>
       <c r="H14" s="1">
-        <v>-11623.54</v>
+        <v>4621.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-0.63644453906073</v>
+        <v>0.46095728688581</v>
       </c>
       <c r="J14">
-        <v>2.86</v>
+        <v>3.21</v>
       </c>
       <c r="K14" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="L14" s="1">
-        <v>1814700.56</v>
+        <v>1007100.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1870200.04</v>
+        <v>1039162.5</v>
       </c>
       <c r="N14" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B15" s="1">
-        <v>3300000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>99.977</v>
+        <v>98.914</v>
       </c>
       <c r="D15" s="1">
-        <v>98.92441182</v>
+        <v>99.95557916</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>3264505.59</v>
+        <v>5448578.62</v>
       </c>
       <c r="H15" s="1">
-        <v>34735.41</v>
+        <v>-56776.48</v>
       </c>
       <c r="I15" s="1">
-        <v>1.0640327927881</v>
+        <v>-1.0420420436183</v>
       </c>
       <c r="J15">
-        <v>1.43</v>
+        <v>1.79</v>
       </c>
       <c r="K15" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="L15" s="1">
-        <v>3299241.0</v>
+        <v>5391802.14</v>
       </c>
       <c r="M15" s="1">
-        <v>3346480.73</v>
+        <v>5489238.77</v>
       </c>
       <c r="N15" s="1">
-        <v>0.72</v>
+        <v>1.17</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B16" s="1">
-        <v>2200000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>93.048</v>
+        <v>103.955</v>
       </c>
       <c r="D16" s="1">
-        <v>81.90598182</v>
+        <v>94.23756966</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>1801931.6</v>
+        <v>1826324.1</v>
       </c>
       <c r="H16" s="1">
-        <v>245124.4</v>
+        <v>-13141.0</v>
       </c>
       <c r="I16" s="1">
-        <v>13.603424236525</v>
+        <v>-0.71953274886971</v>
       </c>
       <c r="J16">
-        <v>0.76</v>
+        <v>0.11</v>
       </c>
       <c r="K16" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="L16" s="1">
-        <v>2047056.0</v>
+        <v>1813183.1</v>
       </c>
       <c r="M16" s="1">
-        <v>2063721.75</v>
+        <v>1815290.68</v>
       </c>
       <c r="N16" s="1">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B17" s="1">
-        <v>3525250.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>97.613</v>
+        <v>100.236</v>
       </c>
       <c r="D17" s="1">
-        <v>96.4088025</v>
+        <v>98.92441182</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>3398651.31</v>
+        <v>3264505.59</v>
       </c>
       <c r="H17" s="1">
-        <v>7131.91</v>
+        <v>43282.41</v>
       </c>
       <c r="I17" s="1">
-        <v>0.20984529889887</v>
+        <v>1.3258488554158</v>
       </c>
       <c r="J17">
-        <v>0.89</v>
+        <v>1.85</v>
       </c>
       <c r="K17" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L17" s="1">
-        <v>3405783.22</v>
+        <v>3307788.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3437087.91</v>
+        <v>3368951.01</v>
       </c>
       <c r="N17" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B18" s="1">
-        <v>3245250.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>98.693</v>
+        <v>92.732</v>
       </c>
       <c r="D18" s="1">
-        <v>97.78572159</v>
+        <v>81.90598182</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>3173391.13</v>
+        <v>1801931.6</v>
       </c>
       <c r="H18" s="1">
-        <v>-3430.06</v>
+        <v>238172.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-0.10808815741538</v>
+        <v>13.217616029376</v>
       </c>
       <c r="J18">
-        <v>2.44</v>
+        <v>0.89</v>
       </c>
       <c r="K18" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="L18" s="1">
-        <v>3169961.07</v>
+        <v>2040104.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3249255.87</v>
+        <v>2059723.18</v>
       </c>
       <c r="N18" s="1">
-        <v>0.7</v>
+        <v>0.44</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B19" s="1">
-        <v>4253000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="C19" s="1">
-        <v>103.75</v>
+        <v>97.486</v>
       </c>
       <c r="D19" s="1">
-        <v>103.54083188</v>
+        <v>96.4088025</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>4403591.58</v>
+        <v>3398651.31</v>
       </c>
       <c r="H19" s="1">
-        <v>8895.92</v>
+        <v>2700.8</v>
       </c>
       <c r="I19" s="1">
-        <v>0.2020151015004</v>
+        <v>0.079466816500219</v>
       </c>
       <c r="J19">
-        <v>2.91</v>
+        <v>1.25</v>
       </c>
       <c r="K19" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L19" s="1">
-        <v>4412487.5</v>
+        <v>3401352.11</v>
       </c>
       <c r="M19" s="1">
-        <v>4536149.38</v>
+        <v>3445546.96</v>
       </c>
       <c r="N19" s="1">
-        <v>0.97</v>
+        <v>0.74</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B20" s="1">
-        <v>1683000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="C20" s="1">
-        <v>103.22</v>
+        <v>98.568</v>
       </c>
       <c r="D20" s="1">
-        <v>99.10522282</v>
+        <v>97.78572159</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>1667940.9</v>
+        <v>3173391.13</v>
       </c>
       <c r="H20" s="1">
-        <v>69251.7</v>
+        <v>-7444.98</v>
       </c>
       <c r="I20" s="1">
-        <v>4.1519276852076</v>
+        <v>-0.2346064413434</v>
       </c>
       <c r="J20">
-        <v>0.44</v>
+        <v>0.09</v>
       </c>
       <c r="K20" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="L20" s="1">
-        <v>1737192.6</v>
+        <v>3165946.15</v>
       </c>
       <c r="M20" s="1">
-        <v>1744649.23</v>
+        <v>3168957.34</v>
       </c>
       <c r="N20" s="1">
-        <v>0.37</v>
+        <v>0.68</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B21" s="1">
-        <v>2124000.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>106.954</v>
+        <v>103.458</v>
       </c>
       <c r="D21" s="1">
-        <v>108.54733851</v>
+        <v>103.54083188</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>2305545.47</v>
+        <v>4403591.58</v>
       </c>
       <c r="H21" s="1">
-        <v>-33842.51</v>
+        <v>-3522.84</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.4678743247688</v>
+        <v>-0.079999244616595</v>
       </c>
       <c r="J21">
-        <v>2.62</v>
+        <v>0.11</v>
       </c>
       <c r="K21" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="L21" s="1">
-        <v>2271702.96</v>
+        <v>4400068.74</v>
       </c>
       <c r="M21" s="1">
-        <v>2327261.56</v>
+        <v>4404764.76</v>
       </c>
       <c r="N21" s="1">
-        <v>0.5</v>
+        <v>0.94</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B22" s="1">
-        <v>4327000.0</v>
+        <v>1683000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>101.96</v>
+        <v>102.315</v>
       </c>
       <c r="D22" s="1">
-        <v>99.95464109</v>
+        <v>99.10522282</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>4325037.32</v>
+        <v>1667940.9</v>
       </c>
       <c r="H22" s="1">
-        <v>86771.88</v>
+        <v>54020.54</v>
       </c>
       <c r="I22" s="1">
-        <v>2.0062689308771</v>
+        <v>3.2387562413033</v>
       </c>
       <c r="J22">
-        <v>1.13</v>
+        <v>1.01</v>
       </c>
       <c r="K22" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="L22" s="1">
-        <v>4411809.2</v>
+        <v>1721961.44</v>
       </c>
       <c r="M22" s="1">
-        <v>4460848.53</v>
+        <v>1738908.32</v>
       </c>
       <c r="N22" s="1">
-        <v>0.96</v>
+        <v>0.37</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B23" s="1">
-        <v>3261000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.834</v>
+        <v>106.547</v>
       </c>
       <c r="D23" s="1">
-        <v>100.01062956</v>
+        <v>108.54733851</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>3261346.63</v>
+        <v>2305545.47</v>
       </c>
       <c r="H23" s="1">
-        <v>-38369.89</v>
+        <v>-42487.19</v>
       </c>
       <c r="I23" s="1">
-        <v>-1.1765045042146</v>
+        <v>-1.8428259408824</v>
       </c>
       <c r="J23">
-        <v>0.83</v>
+        <v>3.16</v>
       </c>
       <c r="K23" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="L23" s="1">
-        <v>3222976.74</v>
+        <v>2263058.28</v>
       </c>
       <c r="M23" s="1">
-        <v>3249925.28</v>
+        <v>2330226.14</v>
       </c>
       <c r="N23" s="1">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B24" s="1">
-        <v>2657000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.688</v>
+        <v>100.923</v>
       </c>
       <c r="D24" s="1">
-        <v>100.06368348</v>
+        <v>99.95464109</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>2658692.07</v>
+        <v>4325037.32</v>
       </c>
       <c r="H24" s="1">
-        <v>16588.09</v>
+        <v>41900.89</v>
       </c>
       <c r="I24" s="1">
-        <v>0.6239191889567</v>
+        <v>0.96879834553659</v>
       </c>
       <c r="J24">
-        <v>2.81</v>
+        <v>1.6</v>
       </c>
       <c r="K24" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="L24" s="1">
-        <v>2675280.16</v>
+        <v>4366938.21</v>
       </c>
       <c r="M24" s="1">
-        <v>2749823.77</v>
+        <v>4436170.21</v>
       </c>
       <c r="N24" s="1">
-        <v>0.59</v>
+        <v>0.95</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B25" s="1">
-        <v>4746000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>97.73</v>
+        <v>98.98</v>
       </c>
       <c r="D25" s="1">
-        <v>65.88463274</v>
+        <v>100.01062956</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>3126884.67</v>
+        <v>3261346.63</v>
       </c>
       <c r="H25" s="1">
-        <v>1511381.13</v>
+        <v>-33608.83</v>
       </c>
       <c r="I25" s="1">
-        <v>48.335045564696</v>
+        <v>-1.0305200217249</v>
       </c>
       <c r="J25">
-        <v>4.68</v>
+        <v>1.17</v>
       </c>
       <c r="K25" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="L25" s="1">
-        <v>4638265.8</v>
+        <v>3227737.8</v>
       </c>
       <c r="M25" s="1">
-        <v>4860612.65</v>
+        <v>3265782.8</v>
       </c>
       <c r="N25" s="1">
-        <v>1.04</v>
+        <v>0.7</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B26" s="1">
-        <v>1445000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>100.46</v>
+        <v>100.476</v>
       </c>
       <c r="D26" s="1">
-        <v>100.0</v>
+        <v>100.06368348</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>1445000.0</v>
+        <v>2658692.07</v>
       </c>
       <c r="H26" s="1">
-        <v>6647.0</v>
+        <v>10955.25</v>
       </c>
       <c r="I26" s="1">
-        <v>0.46</v>
+        <v>0.41205411200553</v>
       </c>
       <c r="J26">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="K26" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="L26" s="1">
-        <v>1451647.0</v>
+        <v>2669647.32</v>
       </c>
       <c r="M26" s="1">
-        <v>1453011.72</v>
+        <v>2677396.9</v>
       </c>
       <c r="N26" s="1">
-        <v>0.31</v>
+        <v>0.57</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B27" s="1">
-        <v>2950000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>100.209</v>
+        <v>97.788</v>
       </c>
       <c r="D27" s="1">
-        <v>99.45524576</v>
+        <v>65.88463274</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>2933929.75</v>
+        <v>3126884.67</v>
       </c>
       <c r="H27" s="1">
-        <v>22235.75</v>
+        <v>1514133.81</v>
       </c>
       <c r="I27" s="1">
-        <v>0.75788283615175</v>
+        <v>48.423078232687</v>
       </c>
       <c r="J27">
-        <v>1.1</v>
+        <v>0.07</v>
       </c>
       <c r="K27" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="L27" s="1">
-        <v>2956165.5</v>
+        <v>4641018.48</v>
       </c>
       <c r="M27" s="1">
-        <v>2988550.6</v>
+        <v>4644269.16</v>
       </c>
       <c r="N27" s="1">
-        <v>0.64</v>
+        <v>0.99</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B28" s="1">
-        <v>1713000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>101.56</v>
+        <v>100.468</v>
       </c>
       <c r="D28" s="1">
         <v>100.0</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>1713000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="H28" s="1">
-        <v>26722.8</v>
+        <v>6762.6</v>
       </c>
       <c r="I28" s="1">
-        <v>1.56</v>
+        <v>0.468</v>
       </c>
       <c r="J28">
-        <v>1.99</v>
+        <v>0.43</v>
       </c>
       <c r="K28" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="L28" s="1">
-        <v>1739722.8</v>
+        <v>1451762.6</v>
       </c>
       <c r="M28" s="1">
-        <v>1773863.84</v>
+        <v>1457903.85</v>
       </c>
       <c r="N28" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B29" s="1">
-        <v>2247000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>100.067</v>
+        <v>100.094</v>
       </c>
       <c r="D29" s="1">
-        <v>100.0</v>
+        <v>99.45524576</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>2247000.0</v>
+        <v>2933929.75</v>
       </c>
       <c r="H29" s="1">
-        <v>1505.49</v>
+        <v>18843.25</v>
       </c>
       <c r="I29" s="1">
-        <v>0.067</v>
+        <v>0.64225293737861</v>
       </c>
       <c r="J29">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="K29" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="L29" s="1">
-        <v>2248505.49</v>
+        <v>2952773.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2251126.99</v>
+        <v>2954305.77</v>
       </c>
       <c r="N29" s="1">
-        <v>0.48</v>
+        <v>0.63</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B30" s="1">
-        <v>2282000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>102.713</v>
+        <v>101.509</v>
       </c>
       <c r="D30" s="1">
-        <v>103.51827695</v>
+        <v>100.0</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>2362287.08</v>
+        <v>1713000.0</v>
       </c>
       <c r="H30" s="1">
-        <v>-18376.42</v>
+        <v>25849.17</v>
       </c>
       <c r="I30" s="1">
-        <v>-0.77790799245281</v>
+        <v>1.509</v>
       </c>
       <c r="J30">
-        <v>0.61</v>
+        <v>2.39</v>
       </c>
       <c r="K30" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="L30" s="1">
-        <v>2343910.66</v>
+        <v>1738849.17</v>
       </c>
       <c r="M30" s="1">
-        <v>2357761.13</v>
+        <v>1779818.42</v>
       </c>
       <c r="N30" s="1">
-        <v>0.51</v>
+        <v>0.38</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B31" s="1">
-        <v>791000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>102.742</v>
+        <v>100.165</v>
       </c>
       <c r="D31" s="1">
-        <v>100.39127686</v>
+        <v>100.0</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>794095.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="H31" s="1">
-        <v>18594.22</v>
+        <v>3707.55</v>
       </c>
       <c r="I31" s="1">
-        <v>2.3415611482253</v>
+        <v>0.165</v>
       </c>
       <c r="J31">
-        <v>1.72</v>
+        <v>0.53</v>
       </c>
       <c r="K31" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="L31" s="1">
-        <v>812689.22</v>
+        <v>2250707.55</v>
       </c>
       <c r="M31" s="1">
-        <v>826270.8</v>
+        <v>2262504.3</v>
       </c>
       <c r="N31" s="1">
-        <v>0.18</v>
+        <v>0.48</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B32" s="1">
-        <v>1800000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>102.921</v>
+        <v>102.458</v>
       </c>
       <c r="D32" s="1">
-        <v>103.60736833</v>
+        <v>103.51827695</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>1864932.63</v>
+        <v>2362287.08</v>
       </c>
       <c r="H32" s="1">
-        <v>-12354.63</v>
+        <v>-24195.52</v>
       </c>
       <c r="I32" s="1">
-        <v>-0.66247057943321</v>
+        <v>-1.0242413043211</v>
       </c>
       <c r="J32">
-        <v>3.69</v>
+        <v>1.05</v>
       </c>
       <c r="K32" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L32" s="1">
-        <v>1852578.0</v>
+        <v>2338091.56</v>
       </c>
       <c r="M32" s="1">
-        <v>1919048.55</v>
+        <v>2362147.64</v>
       </c>
       <c r="N32" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B33" s="1">
-        <v>2700000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.434</v>
+        <v>102.376</v>
       </c>
       <c r="D33" s="1">
-        <v>97.99</v>
+        <v>100.39127686</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>2645730.0</v>
+        <v>794095.0</v>
       </c>
       <c r="H33" s="1">
-        <v>65988.0</v>
+        <v>15699.16</v>
       </c>
       <c r="I33" s="1">
-        <v>2.4941320542913</v>
+        <v>1.9769876400179</v>
       </c>
       <c r="J33">
-        <v>0.94</v>
+        <v>2.14</v>
       </c>
       <c r="K33" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="L33" s="1">
-        <v>2711718.0</v>
+        <v>809794.16</v>
       </c>
       <c r="M33" s="1">
-        <v>2737218.0</v>
+        <v>826682.56</v>
       </c>
       <c r="N33" s="1">
-        <v>0.59</v>
+        <v>0.18</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B34" s="1">
-        <v>4233000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>106.254</v>
+        <v>102.67</v>
       </c>
       <c r="D34" s="1">
-        <v>100.83408623</v>
+        <v>103.60736833</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>4268306.87</v>
+        <v>1864932.63</v>
       </c>
       <c r="H34" s="1">
-        <v>229424.95</v>
+        <v>-16872.63</v>
       </c>
       <c r="I34" s="1">
-        <v>5.3750809627238</v>
+        <v>-0.90473134142116</v>
       </c>
       <c r="J34">
-        <v>0.18</v>
+        <v>4.09</v>
       </c>
       <c r="K34" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="L34" s="1">
-        <v>4497731.82</v>
+        <v>1848060.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4505492.32</v>
+        <v>1921607.26</v>
       </c>
       <c r="N34" s="1">
-        <v>0.97</v>
+        <v>0.41</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B35" s="1">
-        <v>2377000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>102.61</v>
+        <v>100.779</v>
       </c>
       <c r="D35" s="1">
-        <v>100.1633029</v>
+        <v>97.99</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>2380881.71</v>
+        <v>2645730.0</v>
       </c>
       <c r="H35" s="1">
-        <v>58157.99</v>
+        <v>75303.0</v>
       </c>
       <c r="I35" s="1">
-        <v>2.4427080839728</v>
+        <v>2.846208796816</v>
       </c>
       <c r="J35">
-        <v>1.5</v>
+        <v>1.33</v>
       </c>
       <c r="K35" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="L35" s="1">
-        <v>2439039.7</v>
+        <v>2721033.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2474661.69</v>
+        <v>2757033.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.53</v>
+        <v>0.59</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B36" s="1">
-        <v>5123000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>102.218</v>
+        <v>106.339</v>
       </c>
       <c r="D36" s="1">
-        <v>102.45</v>
+        <v>100.83408623</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>5248513.5</v>
+        <v>4268306.87</v>
       </c>
       <c r="H36" s="1">
-        <v>-11885.36</v>
+        <v>233023.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.22645192776964</v>
+        <v>5.4593778539639</v>
       </c>
       <c r="J36">
-        <v>0.16</v>
+        <v>0.83</v>
       </c>
       <c r="K36" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="L36" s="1">
-        <v>5236628.14</v>
+        <v>4501329.87</v>
       </c>
       <c r="M36" s="1">
-        <v>5244739.56</v>
+        <v>4536252.12</v>
       </c>
       <c r="N36" s="1">
-        <v>1.12</v>
+        <v>0.97</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B37" s="1">
-        <v>2472000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>96.519</v>
+        <v>102.509</v>
       </c>
       <c r="D37" s="1">
-        <v>100.08024879</v>
+        <v>100.1633029</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>2473983.75</v>
+        <v>2380881.71</v>
       </c>
       <c r="H37" s="1">
-        <v>-88034.07</v>
+        <v>55757.22</v>
       </c>
       <c r="I37" s="1">
-        <v>-3.5583932190339</v>
+        <v>2.3418727509986</v>
       </c>
       <c r="J37">
-        <v>1.09</v>
+        <v>2.0</v>
       </c>
       <c r="K37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="L37" s="1">
-        <v>2385949.68</v>
+        <v>2436638.93</v>
       </c>
       <c r="M37" s="1">
-        <v>2412867.01</v>
+        <v>2484277.97</v>
       </c>
       <c r="N37" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B38" s="1">
-        <v>3348000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>101.675</v>
+        <v>102.444</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0</v>
+        <v>102.45</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>3348000.0</v>
+        <v>5248513.5</v>
       </c>
       <c r="H38" s="1">
-        <v>56079.0</v>
+        <v>-307.38</v>
       </c>
       <c r="I38" s="1">
-        <v>1.675</v>
+        <v>-0.0058565153733529</v>
       </c>
       <c r="J38">
-        <v>0.51</v>
+        <v>0.71</v>
       </c>
       <c r="K38" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="L38" s="1">
-        <v>3404079.0</v>
+        <v>5248206.12</v>
       </c>
       <c r="M38" s="1">
-        <v>3421307.25</v>
+        <v>5284707.5</v>
       </c>
       <c r="N38" s="1">
-        <v>0.73</v>
+        <v>1.13</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B39" s="1">
-        <v>1897000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>103.44</v>
+        <v>96.786</v>
       </c>
       <c r="D39" s="1">
-        <v>102.70391249</v>
+        <v>100.08024879</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1948293.22</v>
+        <v>2473983.75</v>
       </c>
       <c r="H39" s="1">
-        <v>13963.58</v>
+        <v>-81433.83</v>
       </c>
       <c r="I39" s="1">
-        <v>0.71670834023638</v>
+        <v>-3.291607311487</v>
       </c>
       <c r="J39">
-        <v>1.23</v>
+        <v>1.63</v>
       </c>
       <c r="K39" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="L39" s="1">
-        <v>1962256.8</v>
+        <v>2392549.92</v>
       </c>
       <c r="M39" s="1">
-        <v>1985547.74</v>
+        <v>2432925.92</v>
       </c>
       <c r="N39" s="1">
-        <v>0.43</v>
+        <v>0.52</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B40" s="1">
-        <v>972000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>102.373</v>
+        <v>101.82</v>
       </c>
       <c r="D40" s="1">
         <v>100.0</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>972000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="H40" s="1">
-        <v>23065.56</v>
+        <v>60933.6</v>
       </c>
       <c r="I40" s="1">
-        <v>2.373</v>
+        <v>1.82</v>
       </c>
       <c r="J40">
-        <v>1.28</v>
+        <v>0.89</v>
       </c>
       <c r="K40" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="L40" s="1">
-        <v>995065.56</v>
+        <v>3408933.6</v>
       </c>
       <c r="M40" s="1">
-        <v>1007502.44</v>
+        <v>3438856.35</v>
       </c>
       <c r="N40" s="1">
-        <v>0.22</v>
+        <v>0.74</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B41" s="1">
-        <v>2100000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>106.769</v>
+        <v>103.354</v>
       </c>
       <c r="D41" s="1">
-        <v>101.486</v>
+        <v>102.70391249</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>2131206.0</v>
+        <v>1948293.22</v>
       </c>
       <c r="H41" s="1">
-        <v>110943.0</v>
+        <v>12332.16</v>
       </c>
       <c r="I41" s="1">
-        <v>5.2056441282541</v>
+        <v>0.63297248450108</v>
       </c>
       <c r="J41">
-        <v>7.79</v>
+        <v>1.73</v>
       </c>
       <c r="K41" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="L41" s="1">
-        <v>2242149.0</v>
+        <v>1960625.38</v>
       </c>
       <c r="M41" s="1">
-        <v>2405711.67</v>
+        <v>1993506.71</v>
       </c>
       <c r="N41" s="1">
-        <v>0.52</v>
+        <v>0.43</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B42" s="1">
-        <v>1936000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>100.446</v>
+        <v>102.212</v>
       </c>
       <c r="D42" s="1">
-        <v>100.10319267</v>
+        <v>100.0</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1937997.81</v>
+        <v>972000.0</v>
       </c>
       <c r="H42" s="1">
-        <v>6636.75</v>
+        <v>21500.64</v>
       </c>
       <c r="I42" s="1">
-        <v>0.34245394735508</v>
+        <v>2.212</v>
       </c>
       <c r="J42">
-        <v>0.11</v>
+        <v>1.81</v>
       </c>
       <c r="K42" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="L42" s="1">
-        <v>1944634.56</v>
+        <v>993500.64</v>
       </c>
       <c r="M42" s="1">
-        <v>1946678.12</v>
+        <v>1011135.02</v>
       </c>
       <c r="N42" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B43" s="1">
-        <v>2700000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.468</v>
+        <v>105.513</v>
       </c>
       <c r="D43" s="1">
-        <v>96.84</v>
+        <v>101.486</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>2614680.0</v>
+        <v>2131206.0</v>
       </c>
       <c r="H43" s="1">
-        <v>70956.0</v>
+        <v>84567.0</v>
       </c>
       <c r="I43" s="1">
-        <v>2.7137546468401</v>
+        <v>3.9680349999015</v>
       </c>
       <c r="J43">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="K43" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="L43" s="1">
-        <v>2685636.0</v>
+        <v>2215773.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2710498.5</v>
+        <v>2226646.97</v>
       </c>
       <c r="N43" s="1">
-        <v>0.58</v>
+        <v>0.48</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B44" s="1">
-        <v>2170000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>98.119</v>
+        <v>100.909</v>
       </c>
       <c r="D44" s="1">
-        <v>92.4965576</v>
+        <v>100.10319267</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>2007175.3</v>
+        <v>1937997.81</v>
       </c>
       <c r="H44" s="1">
-        <v>122007.0</v>
+        <v>15600.43</v>
       </c>
       <c r="I44" s="1">
-        <v>6.0785423176541</v>
+        <v>0.80497665784256</v>
       </c>
       <c r="J44">
-        <v>1.37</v>
+        <v>0.48</v>
       </c>
       <c r="K44" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="L44" s="1">
-        <v>2129182.3</v>
+        <v>1953598.24</v>
       </c>
       <c r="M44" s="1">
-        <v>2158944.45</v>
+        <v>1962794.24</v>
       </c>
       <c r="N44" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B45" s="1">
-        <v>2121000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>100.725</v>
+        <v>98.785</v>
       </c>
       <c r="D45" s="1">
-        <v>100.72937294</v>
+        <v>96.84</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>2136470.0</v>
+        <v>2614680.0</v>
       </c>
       <c r="H45" s="1">
-        <v>-92.75</v>
+        <v>52515.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-0.0043412732217162</v>
+        <v>2.0084675753821</v>
       </c>
       <c r="J45">
-        <v>0.12</v>
+        <v>1.3</v>
       </c>
       <c r="K45" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="L45" s="1">
-        <v>2136377.25</v>
+        <v>2667195.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2138881.21</v>
+        <v>2702295.0</v>
       </c>
       <c r="N45" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B46" s="1">
-        <v>4063000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>98.711</v>
+        <v>98.643</v>
       </c>
       <c r="D46" s="1">
-        <v>97.961492</v>
+        <v>92.4965576</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>3980175.42</v>
+        <v>2007175.3</v>
       </c>
       <c r="H46" s="1">
-        <v>30452.51</v>
+        <v>133377.8</v>
       </c>
       <c r="I46" s="1">
-        <v>0.76510471993217</v>
+        <v>6.6450498867737</v>
       </c>
       <c r="J46">
-        <v>2.42</v>
+        <v>0.05</v>
       </c>
       <c r="K46" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="L46" s="1">
-        <v>4010627.93</v>
+        <v>2140553.1</v>
       </c>
       <c r="M46" s="1">
-        <v>4108807.82</v>
+        <v>2141683.31</v>
       </c>
       <c r="N46" s="1">
-        <v>0.88</v>
+        <v>0.46</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B47" s="1">
-        <v>1800000.0</v>
+        <v>2121000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>92.292</v>
+        <v>93.613</v>
       </c>
       <c r="D47" s="1">
-        <v>89.54278944</v>
+        <v>100.72937294</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>1611770.21</v>
+        <v>2136470.0</v>
       </c>
       <c r="H47" s="1">
-        <v>49485.79</v>
+        <v>-150938.27</v>
       </c>
       <c r="I47" s="1">
-        <v>3.0702757559963</v>
+        <v>-7.0648438779856</v>
       </c>
       <c r="J47">
-        <v>3.4</v>
+        <v>0.78</v>
       </c>
       <c r="K47" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="L47" s="1">
-        <v>1661256.0</v>
+        <v>1985531.73</v>
       </c>
       <c r="M47" s="1">
-        <v>1722468.33</v>
+        <v>2002057.86</v>
       </c>
       <c r="N47" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B48" s="1">
-        <v>2477000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>99.473</v>
+        <v>97.146</v>
       </c>
       <c r="D48" s="1">
-        <v>100.00201776</v>
+        <v>97.961492</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>2477049.98</v>
+        <v>3980175.42</v>
       </c>
       <c r="H48" s="1">
-        <v>-13103.77</v>
+        <v>-33133.44</v>
       </c>
       <c r="I48" s="1">
-        <v>-0.52900708931194</v>
+        <v>-0.83246180139467</v>
       </c>
       <c r="J48">
-        <v>0.86</v>
+        <v>2.88</v>
       </c>
       <c r="K48" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="L48" s="1">
-        <v>2463946.21</v>
+        <v>3947041.98</v>
       </c>
       <c r="M48" s="1">
-        <v>2485361.94</v>
+        <v>4063922.8</v>
       </c>
       <c r="N48" s="1">
-        <v>0.53</v>
+        <v>0.87</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B49" s="1">
-        <v>3207000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>103.242</v>
+        <v>90.979</v>
       </c>
       <c r="D49" s="1">
-        <v>102.084372</v>
+        <v>89.54278944</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>3273845.81</v>
+        <v>1611770.21</v>
       </c>
       <c r="H49" s="1">
-        <v>37125.13</v>
+        <v>25851.79</v>
       </c>
       <c r="I49" s="1">
-        <v>1.1339914019958</v>
+        <v>1.6039376977938</v>
       </c>
       <c r="J49">
-        <v>1.2</v>
+        <v>3.69</v>
       </c>
       <c r="K49" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="L49" s="1">
-        <v>3310970.94</v>
+        <v>1637622.0</v>
       </c>
       <c r="M49" s="1">
-        <v>3349588.57</v>
+        <v>1704012.41</v>
       </c>
       <c r="N49" s="1">
-        <v>0.72</v>
+        <v>0.36</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B50" s="1">
-        <v>1923000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>101.167</v>
+        <v>99.504</v>
       </c>
       <c r="D50" s="1">
-        <v>100.24366355</v>
+        <v>100.00201776</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>1927685.65</v>
+        <v>2477049.98</v>
       </c>
       <c r="H50" s="1">
-        <v>17755.76</v>
+        <v>-12335.9</v>
       </c>
       <c r="I50" s="1">
-        <v>0.92109208781006</v>
+        <v>-0.49800771480598</v>
       </c>
       <c r="J50">
-        <v>0.58</v>
+        <v>1.16</v>
       </c>
       <c r="K50" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="L50" s="1">
-        <v>1945441.41</v>
+        <v>2464714.08</v>
       </c>
       <c r="M50" s="1">
-        <v>1956605.49</v>
+        <v>2493354.39</v>
       </c>
       <c r="N50" s="1">
-        <v>0.42</v>
+        <v>0.53</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B51" s="1">
-        <v>1600000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>102.183</v>
+        <v>102.903</v>
       </c>
       <c r="D51" s="1">
-        <v>99.8308825</v>
+        <v>102.084372</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1597294.12</v>
+        <v>3273845.81</v>
       </c>
       <c r="H51" s="1">
-        <v>37633.88</v>
+        <v>26253.4</v>
       </c>
       <c r="I51" s="1">
-        <v>2.3561020809367</v>
+        <v>0.80191314813327</v>
       </c>
       <c r="J51">
-        <v>2.29</v>
+        <v>1.7</v>
       </c>
       <c r="K51" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="L51" s="1">
-        <v>1634928.0</v>
+        <v>3300099.21</v>
       </c>
       <c r="M51" s="1">
-        <v>1671519.78</v>
+        <v>3354618.21</v>
       </c>
       <c r="N51" s="1">
-        <v>0.36</v>
+        <v>0.72</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B52" s="1">
-        <v>1582000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.917</v>
+        <v>101.458</v>
       </c>
       <c r="D52" s="1">
-        <v>100.16979772</v>
+        <v>100.24366355</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>1584686.2</v>
+        <v>1927685.65</v>
       </c>
       <c r="H52" s="1">
-        <v>11820.74</v>
+        <v>23351.69</v>
       </c>
       <c r="I52" s="1">
-        <v>0.74593569376701</v>
+        <v>1.211384750413</v>
       </c>
       <c r="J52">
-        <v>1.53</v>
+        <v>1.01</v>
       </c>
       <c r="K52" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="L52" s="1">
-        <v>1596506.94</v>
+        <v>1951037.34</v>
       </c>
       <c r="M52" s="1">
-        <v>1620731.32</v>
+        <v>1970427.59</v>
       </c>
       <c r="N52" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B53" s="1">
-        <v>4300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>96.636</v>
+        <v>101.013</v>
       </c>
       <c r="D53" s="1">
-        <v>91.58588302</v>
+        <v>99.8308825</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>3938192.97</v>
+        <v>1597294.12</v>
       </c>
       <c r="H53" s="1">
-        <v>217155.03</v>
+        <v>18913.88</v>
       </c>
       <c r="I53" s="1">
-        <v>5.514077945246</v>
+        <v>1.1841200542327</v>
       </c>
       <c r="J53">
-        <v>1.46</v>
+        <v>2.69</v>
       </c>
       <c r="K53" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="L53" s="1">
-        <v>4155348.0</v>
+        <v>1616208.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4218257.59</v>
+        <v>1659243.62</v>
       </c>
       <c r="N53" s="1">
-        <v>0.9</v>
+        <v>0.36</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B54" s="1">
-        <v>1547000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>100.879</v>
+        <v>100.809</v>
       </c>
       <c r="D54" s="1">
-        <v>100.0</v>
+        <v>100.16979772</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>1547000.0</v>
+        <v>1584686.2</v>
       </c>
       <c r="H54" s="1">
-        <v>13598.13</v>
+        <v>10112.18</v>
       </c>
       <c r="I54" s="1">
-        <v>0.879</v>
+        <v>0.63811876445949</v>
       </c>
       <c r="J54">
-        <v>1.03</v>
+        <v>1.97</v>
       </c>
       <c r="K54" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="L54" s="1">
-        <v>1560598.13</v>
+        <v>1594798.38</v>
       </c>
       <c r="M54" s="1">
-        <v>1576548.17</v>
+        <v>1625944.01</v>
       </c>
       <c r="N54" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B55" s="1">
-        <v>2994000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>94.014</v>
+        <v>95.885</v>
       </c>
       <c r="D55" s="1">
-        <v>100.6600501</v>
+        <v>91.58588302</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>3013761.9</v>
+        <v>3938192.97</v>
       </c>
       <c r="H55" s="1">
-        <v>-198982.74</v>
+        <v>184862.03</v>
       </c>
       <c r="I55" s="1">
-        <v>-6.6024704871344</v>
+        <v>4.6940825756438</v>
       </c>
       <c r="J55">
-        <v>1.18</v>
+        <v>1.62</v>
       </c>
       <c r="K55" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="L55" s="1">
-        <v>2814779.16</v>
+        <v>4123055.0</v>
       </c>
       <c r="M55" s="1">
-        <v>2850124.99</v>
+        <v>4192561.85</v>
       </c>
       <c r="N55" s="1">
-        <v>0.61</v>
+        <v>0.9</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B56" s="1">
-        <v>4400000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>98.703</v>
+        <v>100.913</v>
       </c>
       <c r="D56" s="1">
-        <v>91.49876455</v>
+        <v>100.0</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>4025945.64</v>
+        <v>1547000.0</v>
       </c>
       <c r="H56" s="1">
-        <v>316986.36</v>
+        <v>14124.11</v>
       </c>
       <c r="I56" s="1">
-        <v>7.8735876821228</v>
+        <v>0.913</v>
       </c>
       <c r="J56">
-        <v>0.42</v>
+        <v>0.09</v>
       </c>
       <c r="K56" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="L56" s="1">
-        <v>4342932.0</v>
+        <v>1561124.11</v>
       </c>
       <c r="M56" s="1">
-        <v>4361195.01</v>
+        <v>1562568.8</v>
       </c>
       <c r="N56" s="1">
-        <v>0.93</v>
+        <v>0.33</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B57" s="1">
-        <v>3100000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>101.274</v>
+        <v>93.376</v>
       </c>
       <c r="D57" s="1">
-        <v>101.46012484</v>
+        <v>100.6600501</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>3145263.87</v>
+        <v>3013761.9</v>
       </c>
       <c r="H57" s="1">
-        <v>-5769.87</v>
+        <v>-218084.46</v>
       </c>
       <c r="I57" s="1">
-        <v>-0.18344629380809</v>
+        <v>-7.2362869807333</v>
       </c>
       <c r="J57">
-        <v>1.25</v>
+        <v>1.67</v>
       </c>
       <c r="K57" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="L57" s="1">
-        <v>3139494.0</v>
+        <v>2795677.44</v>
       </c>
       <c r="M57" s="1">
-        <v>3178382.01</v>
+        <v>2845577.44</v>
       </c>
       <c r="N57" s="1">
-        <v>0.68</v>
+        <v>0.61</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B58" s="1">
-        <v>2876000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>92.605</v>
+        <v>98.938</v>
       </c>
       <c r="D58" s="1">
-        <v>98.46638108</v>
+        <v>91.49876455</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>2831893.12</v>
+        <v>4025945.64</v>
       </c>
       <c r="H58" s="1">
-        <v>-168573.32</v>
+        <v>327326.36</v>
       </c>
       <c r="I58" s="1">
-        <v>-5.9526723946418</v>
+        <v>8.1304217510498</v>
       </c>
       <c r="J58">
-        <v>2.34</v>
+        <v>0.53</v>
       </c>
       <c r="K58" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="L58" s="1">
-        <v>2663319.8</v>
+        <v>4353272.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2730696.09</v>
+        <v>4376598.03</v>
       </c>
       <c r="N58" s="1">
-        <v>0.59</v>
+        <v>0.94</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B59" s="1">
-        <v>3611000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>105.807</v>
+        <v>100.995</v>
       </c>
       <c r="D59" s="1">
-        <v>106.49917419</v>
+        <v>101.46012484</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>3845685.18</v>
+        <v>3145263.87</v>
       </c>
       <c r="H59" s="1">
-        <v>-24994.41</v>
+        <v>-14418.87</v>
       </c>
       <c r="I59" s="1">
-        <v>-0.64993385652021</v>
+        <v>-0.45843117130901</v>
       </c>
       <c r="J59">
-        <v>0.72</v>
+        <v>1.61</v>
       </c>
       <c r="K59" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="L59" s="1">
-        <v>3820690.77</v>
+        <v>3130845.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3846595.77</v>
+        <v>3180731.64</v>
       </c>
       <c r="N59" s="1">
-        <v>0.82</v>
+        <v>0.68</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B60" s="1">
-        <v>690000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>101.669</v>
+        <v>92.64</v>
       </c>
       <c r="D60" s="1">
-        <v>100.0</v>
+        <v>98.46638108</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>690000.0</v>
+        <v>2831893.12</v>
       </c>
       <c r="H60" s="1">
-        <v>11516.1</v>
+        <v>-167566.72</v>
       </c>
       <c r="I60" s="1">
-        <v>1.669</v>
+        <v>-5.917127267854</v>
       </c>
       <c r="J60">
+        <v>0.28</v>
+      </c>
+      <c r="K60" t="s">
+        <v>208</v>
+      </c>
+      <c r="L60" s="1">
+        <v>2664326.4</v>
+      </c>
+      <c r="M60" s="1">
+        <v>2672505.03</v>
+      </c>
+      <c r="N60" s="1">
         <v>0.57</v>
       </c>
-      <c r="K60" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B61" s="1">
-        <v>4172000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>101.285</v>
+        <v>101.736</v>
       </c>
       <c r="D61" s="1">
-        <v>100.76860067</v>
+        <v>100.0</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>4204066.02</v>
+        <v>690000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>21544.18</v>
+        <v>11978.4</v>
       </c>
       <c r="I61" s="1">
-        <v>0.51246055360472</v>
+        <v>1.736</v>
       </c>
       <c r="J61">
-        <v>0.74</v>
+        <v>0.97</v>
       </c>
       <c r="K61" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="L61" s="1">
-        <v>4225610.2</v>
+        <v>701978.4</v>
       </c>
       <c r="M61" s="1">
-        <v>4256320.76</v>
+        <v>708657.98</v>
       </c>
       <c r="N61" s="1">
-        <v>0.91</v>
+        <v>0.15</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B62" s="1">
-        <v>1900000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>103.428</v>
+        <v>101.593</v>
       </c>
       <c r="D62" s="1">
-        <v>104.15905</v>
+        <v>100.76860067</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1979021.95</v>
+        <v>4204066.02</v>
       </c>
       <c r="H62" s="1">
-        <v>-13889.95</v>
+        <v>34393.94</v>
       </c>
       <c r="I62" s="1">
-        <v>-0.70185931995348</v>
+        <v>0.81811131976467</v>
       </c>
       <c r="J62">
-        <v>0.14</v>
+        <v>1.13</v>
       </c>
       <c r="K62" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="L62" s="1">
-        <v>1965132.0</v>
+        <v>4238459.96</v>
       </c>
       <c r="M62" s="1">
-        <v>1967823.67</v>
+        <v>4285394.96</v>
       </c>
       <c r="N62" s="1">
-        <v>0.42</v>
+        <v>0.92</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B63" s="1">
-        <v>1700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>109.931</v>
+        <v>103.308</v>
       </c>
       <c r="D63" s="1">
-        <v>111.51583353</v>
+        <v>104.15905</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>1895769.17</v>
+        <v>1979021.95</v>
       </c>
       <c r="H63" s="1">
-        <v>-26942.17</v>
+        <v>-16169.95</v>
       </c>
       <c r="I63" s="1">
-        <v>-1.4211735493093</v>
+        <v>-0.81706774399344</v>
       </c>
       <c r="J63">
-        <v>6.21</v>
+        <v>0.64</v>
       </c>
       <c r="K63" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="L63" s="1">
-        <v>1868827.0</v>
+        <v>1962852.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1974355.08</v>
+        <v>1974964.5</v>
       </c>
       <c r="N63" s="1">
         <v>0.42</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B64" s="1">
-        <v>1582000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>101.989</v>
+        <v>109.457</v>
       </c>
       <c r="D64" s="1">
-        <v>101.8174469</v>
+        <v>111.51583353</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>1610752.01</v>
+        <v>1895769.17</v>
       </c>
       <c r="H64" s="1">
-        <v>2713.97</v>
+        <v>-35000.17</v>
       </c>
       <c r="I64" s="1">
-        <v>0.1684908653319</v>
+        <v>-1.8462252975662</v>
       </c>
       <c r="J64">
-        <v>0.35</v>
+        <v>0.09</v>
       </c>
       <c r="K64" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="L64" s="1">
-        <v>1613465.98</v>
+        <v>1860769.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1619024.65</v>
+        <v>1862311.81</v>
       </c>
       <c r="N64" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B65" s="1">
-        <v>2924000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>97.125</v>
+        <v>101.399</v>
       </c>
       <c r="D65" s="1">
-        <v>93.46821512</v>
+        <v>101.8174469</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>2733010.61</v>
+        <v>1610752.01</v>
       </c>
       <c r="H65" s="1">
-        <v>106924.39</v>
+        <v>-6619.83</v>
       </c>
       <c r="I65" s="1">
-        <v>3.9123298537066</v>
+        <v>-0.41097760293964</v>
       </c>
       <c r="J65">
-        <v>1.68</v>
+        <v>0.72</v>
       </c>
       <c r="K65" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="L65" s="1">
-        <v>2839935.0</v>
+        <v>1604132.18</v>
       </c>
       <c r="M65" s="1">
-        <v>2889115.06</v>
+        <v>1615455.4</v>
       </c>
       <c r="N65" s="1">
-        <v>0.62</v>
+        <v>0.35</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B66" s="1">
-        <v>2000000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>103.774</v>
+        <v>98.591</v>
       </c>
       <c r="D66" s="1">
-        <v>103.465095</v>
+        <v>93.46821512</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>2069301.9</v>
+        <v>2733010.61</v>
       </c>
       <c r="H66" s="1">
-        <v>6178.1</v>
+        <v>149790.23</v>
       </c>
       <c r="I66" s="1">
-        <v>0.29855962534998</v>
+        <v>5.480777478577</v>
       </c>
       <c r="J66">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="K66" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="L66" s="1">
-        <v>2075480.0</v>
+        <v>2882800.84</v>
       </c>
       <c r="M66" s="1">
-        <v>2078007.4</v>
+        <v>2888770.67</v>
       </c>
       <c r="N66" s="1">
-        <v>0.45</v>
+        <v>0.62</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B67" s="1">
-        <v>2833000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>101.105</v>
+        <v>103.431</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0</v>
+        <v>103.465095</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>2833000.0</v>
+        <v>2069301.9</v>
       </c>
       <c r="H67" s="1">
-        <v>31304.65</v>
+        <v>-681.9</v>
       </c>
       <c r="I67" s="1">
-        <v>1.105</v>
+        <v>-0.032953142313357</v>
       </c>
       <c r="J67">
-        <v>0.31</v>
+        <v>0.52</v>
       </c>
       <c r="K67" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="L67" s="1">
-        <v>2864304.65</v>
+        <v>2068620.0</v>
       </c>
       <c r="M67" s="1">
-        <v>2873128.26</v>
+        <v>2079010.41</v>
       </c>
       <c r="N67" s="1">
-        <v>0.62</v>
+        <v>0.44</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B68" s="1">
-        <v>3543000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>105.4</v>
+        <v>101.007</v>
       </c>
       <c r="D68" s="1">
-        <v>105.91142309</v>
+        <v>100.0</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>3752441.72</v>
+        <v>2833000.0</v>
       </c>
       <c r="H68" s="1">
-        <v>-18119.72</v>
+        <v>28528.31</v>
       </c>
       <c r="I68" s="1">
-        <v>-0.48287811915704</v>
+        <v>1.007</v>
       </c>
       <c r="J68">
-        <v>0.18</v>
+        <v>0.69</v>
       </c>
       <c r="K68" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="L68" s="1">
-        <v>3734322.0</v>
+        <v>2861528.31</v>
       </c>
       <c r="M68" s="1">
-        <v>3740522.25</v>
+        <v>2881093.72</v>
       </c>
       <c r="N68" s="1">
-        <v>0.8</v>
+        <v>0.62</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B69" s="1">
-        <v>988000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>103.231</v>
+        <v>105.24</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0</v>
+        <v>105.91142309</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>988000.0</v>
+        <v>3752441.72</v>
       </c>
       <c r="H69" s="1">
-        <v>31922.28</v>
+        <v>-23788.52</v>
       </c>
       <c r="I69" s="1">
-        <v>3.231</v>
+        <v>-0.63394775389077</v>
       </c>
       <c r="J69">
-        <v>1.73</v>
+        <v>0.79</v>
       </c>
       <c r="K69" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="L69" s="1">
-        <v>1019922.28</v>
+        <v>3728653.2</v>
       </c>
       <c r="M69" s="1">
-        <v>1036965.28</v>
+        <v>3756554.33</v>
       </c>
       <c r="N69" s="1">
-        <v>0.22</v>
+        <v>0.8</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B70" s="1">
-        <v>1500000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>92.995</v>
+        <v>102.618</v>
       </c>
       <c r="D70" s="1">
-        <v>114.97511333</v>
+        <v>100.0</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>1724626.7</v>
+        <v>988000.0</v>
       </c>
       <c r="H70" s="1">
-        <v>-4734.58</v>
+        <v>25865.84</v>
       </c>
       <c r="I70" s="1">
-        <v>-0.27452781520778</v>
+        <v>2.618</v>
       </c>
       <c r="J70">
-        <v>1.22</v>
+        <v>2.17</v>
       </c>
       <c r="K70" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="L70" s="1">
-        <v>1719892.12</v>
+        <v>1013865.84</v>
       </c>
       <c r="M70" s="1">
-        <v>1738260.94</v>
+        <v>1035327.4</v>
       </c>
       <c r="N70" s="1">
-        <v>0.37</v>
+        <v>0.22</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B71" s="1">
-        <v>2600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>102.417</v>
+        <v>96.487</v>
       </c>
       <c r="D71" s="1">
-        <v>101.33207423</v>
+        <v>114.97511333</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>2634633.93</v>
+        <v>1724626.7</v>
       </c>
       <c r="H71" s="1">
-        <v>28208.07</v>
+        <v>59848.07</v>
       </c>
       <c r="I71" s="1">
-        <v>1.0706637335381</v>
+        <v>3.4702043056622</v>
       </c>
       <c r="J71">
         <v>2.23</v>
       </c>
       <c r="K71" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="L71" s="1">
-        <v>2662842.0</v>
+        <v>1784474.77</v>
       </c>
       <c r="M71" s="1">
-        <v>2720887.89</v>
+        <v>1817970.85</v>
       </c>
       <c r="N71" s="1">
-        <v>0.58</v>
+        <v>0.39</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B72" s="1">
-        <v>2317000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>103.507</v>
+        <v>102.763</v>
       </c>
       <c r="D72" s="1">
-        <v>101.0</v>
+        <v>101.33207423</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>2340170.0</v>
+        <v>2634633.93</v>
       </c>
       <c r="H72" s="1">
-        <v>58087.19</v>
+        <v>37204.07</v>
       </c>
       <c r="I72" s="1">
-        <v>2.4821782178218</v>
+        <v>1.4121153446164</v>
       </c>
       <c r="J72">
-        <v>1.09</v>
+        <v>0.08</v>
       </c>
       <c r="K72" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="L72" s="1">
-        <v>2398257.19</v>
+        <v>2671838.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2423506.14</v>
+        <v>2674028.41</v>
       </c>
       <c r="N72" s="1">
-        <v>0.52</v>
+        <v>0.57</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B73" s="1">
-        <v>2213000.0</v>
+        <v>2317000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>98.005</v>
+        <v>103.786</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0178554</v>
+        <v>101.0</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>2213395.14</v>
+        <v>2340170.0</v>
       </c>
       <c r="H73" s="1">
-        <v>-44544.49</v>
+        <v>64551.62</v>
       </c>
       <c r="I73" s="1">
-        <v>-2.0124960606898</v>
+        <v>2.7584158415842</v>
       </c>
       <c r="J73">
-        <v>0.76</v>
+        <v>1.5</v>
       </c>
       <c r="K73" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="L73" s="1">
-        <v>2168850.65</v>
+        <v>2404721.62</v>
       </c>
       <c r="M73" s="1">
-        <v>2185571.09</v>
+        <v>2439524.23</v>
       </c>
       <c r="N73" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B74" s="1">
-        <v>4500000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>102.199</v>
+        <v>98.187</v>
       </c>
       <c r="D74" s="1">
-        <v>101.20555556</v>
+        <v>100.0178554</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>4554250.0</v>
+        <v>2213395.14</v>
       </c>
       <c r="H74" s="1">
-        <v>44705.0</v>
+        <v>-40516.83</v>
       </c>
       <c r="I74" s="1">
-        <v>0.98161058352089</v>
+        <v>-1.8305285517163</v>
       </c>
       <c r="J74">
-        <v>1.46</v>
+        <v>1.07</v>
       </c>
       <c r="K74" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="L74" s="1">
-        <v>4598955.0</v>
+        <v>2172878.31</v>
       </c>
       <c r="M74" s="1">
-        <v>4664798.75</v>
+        <v>2196483.64</v>
       </c>
       <c r="N74" s="1">
-        <v>1.0</v>
+        <v>0.47</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B75" s="1">
-        <v>1846000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>102.17</v>
+        <v>102.012</v>
       </c>
       <c r="D75" s="1">
-        <v>100.43577248</v>
+        <v>101.20555556</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>1854044.36</v>
+        <v>4554250.0</v>
       </c>
       <c r="H75" s="1">
-        <v>32013.84</v>
+        <v>36290.0</v>
       </c>
       <c r="I75" s="1">
-        <v>1.7267030223592</v>
+        <v>0.7968381182412</v>
       </c>
       <c r="J75">
-        <v>0.77</v>
+        <v>1.88</v>
       </c>
       <c r="K75" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="L75" s="1">
-        <v>1886058.2</v>
+        <v>4590540.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1900279.42</v>
+        <v>4675196.25</v>
       </c>
       <c r="N75" s="1">
-        <v>0.41</v>
+        <v>1.0</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B76" s="1">
-        <v>1900000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>98.548</v>
+        <v>101.956</v>
       </c>
       <c r="D76" s="1">
-        <v>99.11</v>
+        <v>100.43577248</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>1883090.0</v>
+        <v>1854044.36</v>
       </c>
       <c r="H76" s="1">
-        <v>-10678.0</v>
+        <v>28063.4</v>
       </c>
       <c r="I76" s="1">
-        <v>-0.56704671577036</v>
+        <v>1.5136315292909</v>
       </c>
       <c r="J76">
-        <v>0.88</v>
+        <v>1.17</v>
       </c>
       <c r="K76" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="L76" s="1">
-        <v>1872412.0</v>
+        <v>1882107.76</v>
       </c>
       <c r="M76" s="1">
-        <v>1889225.7</v>
+        <v>1903702.95</v>
       </c>
       <c r="N76" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B77" s="1">
-        <v>1981000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>100.05</v>
+        <v>98.366</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0369051</v>
+        <v>99.11</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>1981731.09</v>
+        <v>1883090.0</v>
       </c>
       <c r="H77" s="1">
-        <v>259.41</v>
+        <v>-14136.0</v>
       </c>
       <c r="I77" s="1">
-        <v>0.013090070661403</v>
+        <v>-0.75068106144688</v>
       </c>
       <c r="J77">
-        <v>0.83</v>
+        <v>0.07</v>
       </c>
       <c r="K77" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="L77" s="1">
-        <v>1981990.5</v>
+        <v>1868954.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1998361.26</v>
+        <v>1870190.3</v>
       </c>
       <c r="N77" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B78" s="1">
-        <v>1018000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>101.602</v>
+        <v>100.841</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0</v>
+        <v>100.0369051</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>1018000.0</v>
+        <v>1981731.09</v>
       </c>
       <c r="H78" s="1">
-        <v>16308.36</v>
+        <v>15929.12</v>
       </c>
       <c r="I78" s="1">
-        <v>1.602</v>
+        <v>0.80379825902615</v>
       </c>
       <c r="J78">
-        <v>0.95</v>
+        <v>1.17</v>
       </c>
       <c r="K78" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="L78" s="1">
-        <v>1034308.36</v>
+        <v>1997660.21</v>
       </c>
       <c r="M78" s="1">
-        <v>1044028.85</v>
+        <v>2020771.88</v>
       </c>
       <c r="N78" s="1">
-        <v>0.22</v>
+        <v>0.43</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B79" s="1">
-        <v>1470000.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>102.496</v>
+        <v>102.256</v>
       </c>
       <c r="D79" s="1">
-        <v>99.57946939</v>
+        <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>1463818.2</v>
+        <v>1018000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>42873.0</v>
+        <v>22966.08</v>
       </c>
       <c r="I79" s="1">
-        <v>2.9288473117768</v>
+        <v>2.256</v>
       </c>
       <c r="J79">
-        <v>2.66</v>
+        <v>1.44</v>
       </c>
       <c r="K79" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="L79" s="1">
-        <v>1506691.2</v>
+        <v>1040966.08</v>
       </c>
       <c r="M79" s="1">
-        <v>1545829.95</v>
+        <v>1055635.18</v>
       </c>
       <c r="N79" s="1">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B80" s="1">
-        <v>1708000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>96.422</v>
+        <v>102.46</v>
       </c>
       <c r="D80" s="1">
-        <v>97.976</v>
+        <v>99.57946939</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>1673430.08</v>
+        <v>1463818.2</v>
       </c>
       <c r="H80" s="1">
-        <v>-26542.32</v>
+        <v>42343.8</v>
       </c>
       <c r="I80" s="1">
-        <v>-1.5861027190332</v>
+        <v>2.8926952814222</v>
       </c>
       <c r="J80">
-        <v>0.98</v>
+        <v>3.19</v>
       </c>
       <c r="K80" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="L80" s="1">
-        <v>1646887.76</v>
+        <v>1506162.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1663558.31</v>
+        <v>1553018.25</v>
       </c>
       <c r="N80" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B81" s="1">
         <v>4700000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>98.064</v>
+        <v>98.102</v>
       </c>
       <c r="D81" s="1">
         <v>97.597</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
         <v>4587059.0</v>
       </c>
       <c r="H81" s="1">
-        <v>21949.0</v>
+        <v>23735.0</v>
       </c>
       <c r="I81" s="1">
-        <v>0.47849831449737</v>
+        <v>0.51743393751857</v>
       </c>
       <c r="J81">
-        <v>0.7</v>
+        <v>1.11</v>
       </c>
       <c r="K81" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="L81" s="1">
-        <v>4609008.0</v>
+        <v>4610794.0</v>
       </c>
       <c r="M81" s="1">
-        <v>4642133.34</v>
+        <v>4662848.11</v>
       </c>
       <c r="N81" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B82" s="1">
-        <v>4000000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>99.6</v>
+        <v>96.399</v>
       </c>
       <c r="D82" s="1">
-        <v>94.94162525</v>
+        <v>97.976</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>3797665.01</v>
+        <v>1673430.08</v>
       </c>
       <c r="H82" s="1">
-        <v>186334.99</v>
+        <v>-26935.16</v>
       </c>
       <c r="I82" s="1">
-        <v>4.9065673120021</v>
+        <v>-1.6095778558014</v>
       </c>
       <c r="J82">
-        <v>0.73</v>
+        <v>1.34</v>
       </c>
       <c r="K82" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="L82" s="1">
-        <v>3984000.0</v>
+        <v>1646494.92</v>
       </c>
       <c r="M82" s="1">
-        <v>4013277.78</v>
+        <v>1669389.14</v>
       </c>
       <c r="N82" s="1">
-        <v>0.86</v>
+        <v>0.36</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B83" s="1">
-        <v>3090000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>104.121</v>
+        <v>99.535</v>
       </c>
       <c r="D83" s="1">
-        <v>104.36764887</v>
+        <v>94.94162525</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>3224960.35</v>
+        <v>3797665.01</v>
       </c>
       <c r="H83" s="1">
-        <v>-7621.45</v>
+        <v>183734.99</v>
       </c>
       <c r="I83" s="1">
-        <v>-0.23632693654668</v>
+        <v>4.8381041907643</v>
       </c>
       <c r="J83">
         <v>1.03</v>
       </c>
       <c r="K83" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="L83" s="1">
-        <v>3217338.9</v>
+        <v>3981400.0</v>
       </c>
       <c r="M83" s="1">
-        <v>3249140.15</v>
+        <v>4022733.33</v>
       </c>
       <c r="N83" s="1">
-        <v>0.7</v>
+        <v>0.86</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B84" s="1">
-        <v>1186000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>100.067</v>
+        <v>104.124</v>
       </c>
       <c r="D84" s="1">
-        <v>97.79670152</v>
+        <v>104.36764887</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>1159868.88</v>
+        <v>3224960.35</v>
       </c>
       <c r="H84" s="1">
-        <v>26925.74</v>
+        <v>-7528.75</v>
       </c>
       <c r="I84" s="1">
-        <v>2.3214468863067</v>
+        <v>-0.23345248260184</v>
       </c>
       <c r="J84">
-        <v>0.44</v>
+        <v>1.58</v>
       </c>
       <c r="K84" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="L84" s="1">
-        <v>1186794.62</v>
+        <v>3217431.6</v>
       </c>
       <c r="M84" s="1">
-        <v>1191958.66</v>
+        <v>3266356.6</v>
       </c>
       <c r="N84" s="1">
-        <v>0.26</v>
+        <v>0.7</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B85" s="1">
-        <v>369000.0</v>
+        <v>1186000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>103.698</v>
+        <v>100.035</v>
       </c>
       <c r="D85" s="1">
-        <v>106.56094038</v>
+        <v>97.79670152</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>393209.87</v>
+        <v>1159868.88</v>
       </c>
       <c r="H85" s="1">
-        <v>-10564.25</v>
+        <v>26546.22</v>
       </c>
       <c r="I85" s="1">
-        <v>-2.6866695894485</v>
+        <v>2.2887259463328</v>
       </c>
       <c r="J85">
-        <v>0.71</v>
+        <v>0.76</v>
       </c>
       <c r="K85" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="L85" s="1">
-        <v>382645.62</v>
+        <v>1186415.1</v>
       </c>
       <c r="M85" s="1">
-        <v>385274.75</v>
+        <v>1195384.23</v>
       </c>
       <c r="N85" s="1">
-        <v>0.08</v>
+        <v>0.26</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B86" s="1">
-        <v>2697000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>97.419</v>
+        <v>103.587</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0</v>
+        <v>106.56094038</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>2697000.0</v>
+        <v>393209.87</v>
       </c>
       <c r="H86" s="1">
-        <v>-69609.57</v>
+        <v>-10973.84</v>
       </c>
       <c r="I86" s="1">
-        <v>-2.581</v>
+        <v>-2.7908353368648</v>
       </c>
       <c r="J86">
-        <v>0.96</v>
+        <v>1.24</v>
       </c>
       <c r="K86" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="L86" s="1">
-        <v>2627390.43</v>
+        <v>382236.03</v>
       </c>
       <c r="M86" s="1">
-        <v>2653199.22</v>
+        <v>386802.41</v>
       </c>
       <c r="N86" s="1">
-        <v>0.57</v>
+        <v>0.08</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B87" s="1">
-        <v>4587000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>98.259</v>
+        <v>97.58</v>
       </c>
       <c r="D87" s="1">
-        <v>93.34613647</v>
+        <v>100.0</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>4281787.28</v>
+        <v>2697000.0</v>
       </c>
       <c r="H87" s="1">
-        <v>225353.05</v>
+        <v>-65267.4</v>
       </c>
       <c r="I87" s="1">
-        <v>5.2630603825793</v>
+        <v>-2.42</v>
       </c>
       <c r="J87">
-        <v>0.07</v>
+        <v>1.46</v>
       </c>
       <c r="K87" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="L87" s="1">
-        <v>4507140.33</v>
+        <v>2631732.6</v>
       </c>
       <c r="M87" s="1">
-        <v>4510453.16</v>
+        <v>2671176.23</v>
       </c>
       <c r="N87" s="1">
-        <v>0.97</v>
+        <v>0.57</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B88" s="1">
-        <v>3689000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>97.435</v>
+        <v>98.551</v>
       </c>
       <c r="D88" s="1">
-        <v>97.36899024</v>
+        <v>93.34613647</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>3591942.05</v>
+        <v>4281787.28</v>
       </c>
       <c r="H88" s="1">
-        <v>2435.1</v>
+        <v>238747.09</v>
       </c>
       <c r="I88" s="1">
-        <v>0.067793409974418</v>
+        <v>5.5758746146773</v>
       </c>
       <c r="J88">
-        <v>0.89</v>
+        <v>0.33</v>
       </c>
       <c r="K88" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="L88" s="1">
-        <v>3594377.15</v>
+        <v>4520534.37</v>
       </c>
       <c r="M88" s="1">
-        <v>3627224.41</v>
+        <v>4535442.12</v>
       </c>
       <c r="N88" s="1">
-        <v>0.78</v>
+        <v>0.97</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B89" s="1">
-        <v>2118000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>98.721</v>
+        <v>97.304</v>
       </c>
       <c r="D89" s="1">
-        <v>99.43250047</v>
+        <v>97.36899024</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>2105980.36</v>
+        <v>3591942.05</v>
       </c>
       <c r="H89" s="1">
-        <v>-15069.58</v>
+        <v>-2397.49</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.71556127902351</v>
+        <v>-0.066746344084254</v>
       </c>
       <c r="J89">
-        <v>1.52</v>
+        <v>1.27</v>
       </c>
       <c r="K89" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="L89" s="1">
-        <v>2090910.78</v>
+        <v>3589544.56</v>
       </c>
       <c r="M89" s="1">
-        <v>2123065.21</v>
+        <v>3636541.41</v>
       </c>
       <c r="N89" s="1">
-        <v>0.45</v>
+        <v>0.78</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B90" s="1">
-        <v>1452000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>98.359</v>
+        <v>99.669</v>
       </c>
       <c r="D90" s="1">
-        <v>99.91096625</v>
+        <v>99.43250047</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>1450707.23</v>
+        <v>2105980.36</v>
       </c>
       <c r="H90" s="1">
-        <v>-22534.55</v>
+        <v>5009.06</v>
       </c>
       <c r="I90" s="1">
-        <v>-1.5533492584855</v>
+        <v>0.23784932163375</v>
       </c>
       <c r="J90">
-        <v>2.9</v>
+        <v>1.82</v>
       </c>
       <c r="K90" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="L90" s="1">
-        <v>1428172.68</v>
+        <v>2110989.42</v>
       </c>
       <c r="M90" s="1">
-        <v>1470340.35</v>
+        <v>2149439.82</v>
       </c>
       <c r="N90" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B91" s="1">
-        <v>1230103.0</v>
+        <v>412000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>103.49</v>
+        <v>101.487</v>
       </c>
       <c r="D91" s="1">
         <v>100.0</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>1230103.0</v>
+        <v>412000.0</v>
       </c>
       <c r="H91" s="1">
-        <v>42930.6</v>
+        <v>6126.44</v>
       </c>
       <c r="I91" s="1">
-        <v>3.4900004308582</v>
+        <v>1.487</v>
       </c>
       <c r="J91">
-        <v>0.92</v>
+        <v>0.32</v>
       </c>
       <c r="K91" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="L91" s="1">
-        <v>1273033.6</v>
+        <v>418126.44</v>
       </c>
       <c r="M91" s="1">
-        <v>1284373.61</v>
+        <v>419435.4</v>
       </c>
       <c r="N91" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B92" s="1">
-        <v>4085000.0</v>
+        <v>1230103.0</v>
       </c>
       <c r="C92" s="1">
-        <v>105.335</v>
+        <v>104.366</v>
       </c>
       <c r="D92" s="1">
-        <v>107.00187687</v>
+        <v>100.0</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>4371026.67</v>
+        <v>1230103.0</v>
       </c>
       <c r="H92" s="1">
-        <v>-68091.92</v>
+        <v>53706.3</v>
       </c>
       <c r="I92" s="1">
-        <v>-1.5578015221765</v>
+        <v>4.3660002455079</v>
       </c>
       <c r="J92">
-        <v>1.3</v>
+        <v>1.36</v>
       </c>
       <c r="K92" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="L92" s="1">
-        <v>4302934.75</v>
+        <v>1283809.3</v>
       </c>
       <c r="M92" s="1">
-        <v>4355983.01</v>
+        <v>1300531.01</v>
       </c>
       <c r="N92" s="1">
-        <v>0.93</v>
+        <v>0.28</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B93" s="1">
-        <v>800000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>101.373</v>
+        <v>105.133</v>
       </c>
       <c r="D93" s="1">
-        <v>100.677</v>
+        <v>107.00187687</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>805416.0</v>
+        <v>4371026.67</v>
       </c>
       <c r="H93" s="1">
-        <v>5568.0</v>
+        <v>-76343.62</v>
       </c>
       <c r="I93" s="1">
-        <v>0.69131976518967</v>
+        <v>-1.7465832575211</v>
       </c>
       <c r="J93">
-        <v>2.21</v>
+        <v>1.83</v>
       </c>
       <c r="K93" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="L93" s="1">
-        <v>810984.0</v>
+        <v>4294683.05</v>
       </c>
       <c r="M93" s="1">
-        <v>828682.63</v>
+        <v>4369574.72</v>
       </c>
       <c r="N93" s="1">
-        <v>0.18</v>
+        <v>0.94</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B94" s="1">
-        <v>2300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>105.687</v>
+        <v>101.302</v>
       </c>
       <c r="D94" s="1">
-        <v>106.27639</v>
+        <v>100.677</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>2444356.97</v>
+        <v>805416.0</v>
       </c>
       <c r="H94" s="1">
-        <v>-13555.97</v>
+        <v>5000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-0.5545822548169</v>
+        <v>0.62079720293612</v>
       </c>
       <c r="J94">
-        <v>1.97</v>
+        <v>2.54</v>
       </c>
       <c r="K94" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="L94" s="1">
-        <v>2430801.0</v>
+        <v>810416.0</v>
       </c>
       <c r="M94" s="1">
-        <v>2476170.86</v>
+        <v>830722.85</v>
       </c>
       <c r="N94" s="1">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B95" s="1">
-        <v>3110000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.923</v>
+        <v>105.627</v>
       </c>
       <c r="D95" s="1">
-        <v>96.29170675</v>
+        <v>106.27639</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>2994672.08</v>
+        <v>2444356.97</v>
       </c>
       <c r="H95" s="1">
-        <v>81833.22</v>
+        <v>-14935.97</v>
       </c>
       <c r="I95" s="1">
-        <v>2.7326270728113</v>
+        <v>-0.61103882056965</v>
       </c>
       <c r="J95">
-        <v>0.85</v>
+        <v>2.4</v>
       </c>
       <c r="K95" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="L95" s="1">
-        <v>3076505.3</v>
+        <v>2429421.0</v>
       </c>
       <c r="M95" s="1">
-        <v>3103025.51</v>
+        <v>2484715.52</v>
       </c>
       <c r="N95" s="1">
-        <v>0.66</v>
+        <v>0.53</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B96" s="1">
-        <v>2150000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>101.312</v>
+        <v>98.027</v>
       </c>
       <c r="D96" s="1">
-        <v>97.5</v>
+        <v>96.29170675</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>2096250.0</v>
+        <v>2994672.08</v>
       </c>
       <c r="H96" s="1">
-        <v>81958.0</v>
+        <v>53967.62</v>
       </c>
       <c r="I96" s="1">
-        <v>3.9097435897436</v>
+        <v>1.8021211858361</v>
       </c>
       <c r="J96">
-        <v>1.28</v>
+        <v>1.14</v>
       </c>
       <c r="K96" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="L96" s="1">
-        <v>2178208.0</v>
+        <v>3048639.7</v>
       </c>
       <c r="M96" s="1">
-        <v>2205620.5</v>
+        <v>3084106.48</v>
       </c>
       <c r="N96" s="1">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="B97" s="1">
-        <v>3010000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>76.125</v>
+        <v>101.81</v>
       </c>
       <c r="D97" s="1">
-        <v>81.5</v>
+        <v>97.5</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>2453150.0</v>
+        <v>2096250.0</v>
       </c>
       <c r="H97" s="1">
-        <v>-161787.5</v>
+        <v>92665.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-6.5950920245399</v>
+        <v>4.4205128205128</v>
       </c>
       <c r="J97">
-        <v>1.59</v>
+        <v>1.8</v>
       </c>
       <c r="K97" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="L97" s="1">
-        <v>2291362.5</v>
+        <v>2188915.0</v>
       </c>
       <c r="M97" s="1">
-        <v>2339073.09</v>
+        <v>2227615.0</v>
       </c>
       <c r="N97" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B98" s="1">
-        <v>2200000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>98.636</v>
+        <v>80.765</v>
       </c>
       <c r="D98" s="1">
-        <v>94.97</v>
+        <v>81.5</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>2089340.0</v>
+        <v>2453150.0</v>
       </c>
       <c r="H98" s="1">
-        <v>80652.0</v>
+        <v>-22123.5</v>
       </c>
       <c r="I98" s="1">
-        <v>3.8601663683268</v>
+        <v>-0.90184049079755</v>
       </c>
       <c r="J98">
-        <v>0.12</v>
+        <v>2.12</v>
       </c>
       <c r="K98" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L98" s="1">
-        <v>2169992.0</v>
+        <v>2431026.5</v>
       </c>
       <c r="M98" s="1">
-        <v>2172680.89</v>
+        <v>2494832.23</v>
       </c>
       <c r="N98" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B99" s="1">
-        <v>1005000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>96.743</v>
+        <v>97.011</v>
       </c>
       <c r="D99" s="1">
-        <v>92.60432438</v>
+        <v>94.97</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>930673.46</v>
+        <v>2089340.0</v>
       </c>
       <c r="H99" s="1">
-        <v>41593.69</v>
+        <v>44902.0</v>
       </c>
       <c r="I99" s="1">
-        <v>4.4692034088949</v>
+        <v>2.1490997156997</v>
       </c>
       <c r="J99">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="K99" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="L99" s="1">
-        <v>972267.15</v>
+        <v>2134242.0</v>
       </c>
       <c r="M99" s="1">
-        <v>978422.78</v>
+        <v>2146342.0</v>
       </c>
       <c r="N99" s="1">
-        <v>0.21</v>
+        <v>0.46</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B100" s="1">
-        <v>2146000.0</v>
+        <v>1005000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>101.234</v>
+        <v>96.959</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0</v>
+        <v>92.60432438</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>2146000.0</v>
+        <v>930673.46</v>
       </c>
       <c r="H100" s="1">
-        <v>26481.64</v>
+        <v>43764.49</v>
       </c>
       <c r="I100" s="1">
-        <v>1.234</v>
+        <v>4.7024538552974</v>
       </c>
       <c r="J100">
-        <v>0.15</v>
+        <v>0.79</v>
       </c>
       <c r="K100" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="L100" s="1">
-        <v>2172481.64</v>
+        <v>974437.95</v>
       </c>
       <c r="M100" s="1">
-        <v>2175790.06</v>
+        <v>982352.33</v>
       </c>
       <c r="N100" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B101" s="1">
         <v>881000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>101.894</v>
+        <v>101.99</v>
       </c>
       <c r="D101" s="1">
         <v>100.0</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
         <v>881000.0</v>
       </c>
       <c r="H101" s="1">
-        <v>16686.14</v>
+        <v>17531.9</v>
       </c>
       <c r="I101" s="1">
-        <v>1.894</v>
+        <v>1.99</v>
       </c>
       <c r="J101">
-        <v>2.4</v>
+        <v>0.36</v>
       </c>
       <c r="K101" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="L101" s="1">
-        <v>897686.14</v>
+        <v>898531.9</v>
       </c>
       <c r="M101" s="1">
-        <v>918793.43</v>
+        <v>901743.88</v>
       </c>
       <c r="N101" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B102" s="1">
         <v>3157000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>101.292</v>
+        <v>101.814</v>
       </c>
       <c r="D102" s="1">
         <v>100.05914096</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
         <v>3158867.08</v>
       </c>
       <c r="H102" s="1">
-        <v>38921.36</v>
+        <v>55400.9</v>
       </c>
       <c r="I102" s="1">
-        <v>1.2321303497202</v>
+        <v>1.7538218163963</v>
       </c>
       <c r="J102">
-        <v>1.09</v>
+        <v>1.53</v>
       </c>
       <c r="K102" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="L102" s="1">
-        <v>3197788.44</v>
+        <v>3214267.98</v>
       </c>
       <c r="M102" s="1">
-        <v>3232076.97</v>
+        <v>3262675.31</v>
       </c>
       <c r="N102" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B103" s="1">
         <v>1278000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>100.632</v>
+        <v>100.565</v>
       </c>
       <c r="D103" s="1">
         <v>100.0</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
         <v>1278000.0</v>
       </c>
       <c r="H103" s="1">
-        <v>8076.96</v>
+        <v>7220.7</v>
       </c>
       <c r="I103" s="1">
-        <v>0.632</v>
+        <v>0.565</v>
       </c>
       <c r="J103">
-        <v>0.94</v>
+        <v>1.33</v>
       </c>
       <c r="K103" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="L103" s="1">
-        <v>1286076.96</v>
+        <v>1285220.7</v>
       </c>
       <c r="M103" s="1">
-        <v>1298146.96</v>
+        <v>1302260.7</v>
       </c>
       <c r="N103" s="1">
         <v>0.28</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B104" s="1">
         <v>988000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>101.106</v>
+        <v>101.095</v>
       </c>
       <c r="D104" s="1">
         <v>100.0</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
         <v>988000.0</v>
       </c>
       <c r="H104" s="1">
-        <v>10927.28</v>
+        <v>10818.6</v>
       </c>
       <c r="I104" s="1">
-        <v>1.106</v>
+        <v>1.095</v>
       </c>
       <c r="J104">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>0.09</v>
+      </c>
+      <c r="K104">
+        <v>935.47</v>
       </c>
       <c r="L104" s="1">
-        <v>998927.28</v>
+        <v>998818.6</v>
       </c>
       <c r="M104" s="1">
-        <v>1009255.34</v>
+        <v>999754.07</v>
       </c>
       <c r="N104" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B105" s="1">
         <v>2100000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>100.393</v>
+        <v>100.076</v>
       </c>
       <c r="D105" s="1">
         <v>100.83722714</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
         <v>2117581.77</v>
       </c>
       <c r="H105" s="1">
-        <v>-9328.77</v>
+        <v>-15985.77</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.44053883217931</v>
+        <v>-0.75490685774085</v>
       </c>
       <c r="J105">
-        <v>2.01</v>
+        <v>2.38</v>
       </c>
       <c r="K105" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="L105" s="1">
-        <v>2108253.0</v>
+        <v>2101596.0</v>
       </c>
       <c r="M105" s="1">
-        <v>2150388.21</v>
+        <v>2151544.36</v>
       </c>
       <c r="N105" s="1">
         <v>0.46</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B106" s="1">
         <v>3579000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>102.702</v>
+        <v>102.006</v>
       </c>
       <c r="D106" s="1">
         <v>101.7659905</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
         <v>3642204.8</v>
       </c>
       <c r="H106" s="1">
-        <v>33499.78</v>
+        <v>8589.94</v>
       </c>
       <c r="I106" s="1">
-        <v>0.9197665106586</v>
+        <v>0.23584450824951</v>
       </c>
       <c r="J106">
-        <v>3.71</v>
+        <v>4.09</v>
       </c>
       <c r="K106" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="L106" s="1">
-        <v>3675704.58</v>
+        <v>3650794.74</v>
       </c>
       <c r="M106" s="1">
-        <v>3808593.34</v>
+        <v>3797067.98</v>
       </c>
       <c r="N106" s="1">
-        <v>0.82</v>
+        <v>0.81</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="B107" s="1">
         <v>930564.0</v>
       </c>
       <c r="C107" s="1">
-        <v>103.414</v>
+        <v>103.342</v>
       </c>
       <c r="D107" s="1">
         <v>100.47036099</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
         <v>934941.01</v>
       </c>
       <c r="H107" s="1">
-        <v>27392.44</v>
+        <v>26722.44</v>
       </c>
       <c r="I107" s="1">
-        <v>2.9298575746506</v>
+        <v>2.8581952994018</v>
       </c>
       <c r="J107">
-        <v>0.91</v>
+        <v>1.58</v>
       </c>
       <c r="K107" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="L107" s="1">
-        <v>962333.45</v>
+        <v>961663.45</v>
       </c>
       <c r="M107" s="1">
-        <v>970805.46</v>
+        <v>976377.99</v>
       </c>
       <c r="N107" s="1">
         <v>0.21</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B108" s="1">
         <v>2170000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>102.044</v>
+        <v>102.178</v>
       </c>
       <c r="D108" s="1">
         <v>100.14070507</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
         <v>2173053.3</v>
       </c>
       <c r="H108" s="1">
-        <v>41301.5</v>
+        <v>44209.3</v>
       </c>
       <c r="I108" s="1">
-        <v>1.9006206612604</v>
+        <v>2.0344323813871</v>
       </c>
       <c r="J108">
-        <v>0.7</v>
+        <v>1.08</v>
       </c>
       <c r="K108" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="L108" s="1">
-        <v>2214354.8</v>
+        <v>2217262.6</v>
       </c>
       <c r="M108" s="1">
-        <v>2229635.22</v>
+        <v>2240770.93</v>
       </c>
       <c r="N108" s="1">
         <v>0.48</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="B109" s="1">
         <v>1100000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>102.792</v>
+        <v>102.85</v>
       </c>
       <c r="D109" s="1">
         <v>102.39609091</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
         <v>1126357.0</v>
       </c>
       <c r="H109" s="1">
-        <v>4355.0</v>
+        <v>4993.0</v>
       </c>
       <c r="I109" s="1">
-        <v>0.3866447316437</v>
+        <v>0.44328751896601</v>
       </c>
       <c r="J109">
-        <v>0.33</v>
+        <v>0.75</v>
       </c>
       <c r="K109" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="L109" s="1">
-        <v>1130712.0</v>
+        <v>1131350.0</v>
       </c>
       <c r="M109" s="1">
-        <v>1134325.19</v>
+        <v>1139561.81</v>
       </c>
       <c r="N109" s="1">
         <v>0.24</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="B110" s="1">
         <v>5351000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>103.063</v>
+        <v>102.88</v>
       </c>
       <c r="D110" s="1">
         <v>92.97841301</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
         <v>4975274.88</v>
       </c>
       <c r="H110" s="1">
-        <v>-11863.87</v>
+        <v>-20676.96</v>
       </c>
       <c r="I110" s="1">
-        <v>-0.23845657347881</v>
+        <v>-0.41559432390598</v>
       </c>
       <c r="J110">
-        <v>0.13</v>
+        <v>0.57</v>
       </c>
       <c r="K110" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="L110" s="1">
-        <v>4963411.01</v>
+        <v>4954597.92</v>
       </c>
       <c r="M110" s="1">
-        <v>4970233.54</v>
+        <v>4985299.28</v>
       </c>
       <c r="N110" s="1">
-        <v>1.06</v>
+        <v>1.07</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="B111" s="1">
         <v>1727000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>99.512</v>
+        <v>99.495</v>
       </c>
       <c r="D111" s="1">
         <v>100.0</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
         <v>1727000.0</v>
       </c>
       <c r="H111" s="1">
-        <v>-8427.76</v>
+        <v>-8721.35</v>
       </c>
       <c r="I111" s="1">
-        <v>-0.488</v>
+        <v>-0.505</v>
       </c>
       <c r="J111">
-        <v>0.61</v>
+        <v>1.05</v>
       </c>
       <c r="K111" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="L111" s="1">
-        <v>1718572.24</v>
+        <v>1718278.65</v>
       </c>
       <c r="M111" s="1">
-        <v>1729054.17</v>
+        <v>1736484.11</v>
       </c>
       <c r="N111" s="1">
         <v>0.37</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B112" s="1">
         <v>2890000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>105.253</v>
+        <v>105.364</v>
       </c>
       <c r="D112" s="1">
         <v>105.25607855</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
         <v>3041900.67</v>
       </c>
       <c r="H112" s="1">
-        <v>-88.97</v>
+        <v>3118.93</v>
       </c>
       <c r="I112" s="1">
-        <v>-0.0029248160821767</v>
+        <v>0.10253227630868</v>
       </c>
       <c r="J112">
-        <v>3.13</v>
+        <v>0.12</v>
       </c>
       <c r="K112" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="L112" s="1">
-        <v>3041811.7</v>
+        <v>3045019.6</v>
       </c>
       <c r="M112" s="1">
-        <v>3132184.41</v>
+        <v>3048451.48</v>
       </c>
       <c r="N112" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B113" s="1">
         <v>2727000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.425</v>
+        <v>99.101</v>
       </c>
       <c r="D113" s="1">
         <v>98.03544408</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
         <v>2673426.56</v>
       </c>
       <c r="H113" s="1">
-        <v>37893.19</v>
+        <v>29057.71</v>
       </c>
       <c r="I113" s="1">
-        <v>1.4174015687194</v>
+        <v>1.0869088545301</v>
       </c>
       <c r="J113">
-        <v>0.16</v>
+        <v>0.74</v>
       </c>
       <c r="K113" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="L113" s="1">
-        <v>2711319.75</v>
+        <v>2702484.27</v>
       </c>
       <c r="M113" s="1">
-        <v>2715804.76</v>
+        <v>2722666.8</v>
       </c>
       <c r="N113" s="1">
         <v>0.58</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B114" s="1">
         <v>3927000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.459</v>
+        <v>99.683</v>
       </c>
       <c r="D114" s="1">
         <v>99.9978546</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
         <v>3926915.75</v>
       </c>
       <c r="H114" s="1">
-        <v>-21160.82</v>
+        <v>-12364.34</v>
       </c>
       <c r="I114" s="1">
-        <v>-0.53886615723803</v>
+        <v>-0.31486135143083</v>
       </c>
       <c r="J114">
-        <v>0.08</v>
+        <v>0.38</v>
       </c>
       <c r="K114" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="L114" s="1">
-        <v>3905754.93</v>
+        <v>3914551.41</v>
       </c>
       <c r="M114" s="1">
-        <v>3908713.82</v>
+        <v>3929345.84</v>
       </c>
       <c r="N114" s="1">
         <v>0.84</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B115" s="1">
-        <v>701000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>104.114</v>
+        <v>97.14</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0</v>
+        <v>96.35</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>701000.0</v>
+        <v>232203.5</v>
       </c>
       <c r="H115" s="1">
-        <v>28839.14</v>
+        <v>1903.9</v>
       </c>
       <c r="I115" s="1">
-        <v>4.114</v>
+        <v>0.81992734820965</v>
       </c>
       <c r="J115">
-        <v>0.4</v>
+        <v>3.04</v>
       </c>
       <c r="K115" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="L115" s="1">
-        <v>729839.14</v>
+        <v>234107.4</v>
       </c>
       <c r="M115" s="1">
-        <v>732623.67</v>
+        <v>241423.24</v>
       </c>
       <c r="N115" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B116" s="1">
-        <v>1667000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>102.874</v>
+        <v>95.145</v>
       </c>
       <c r="D116" s="1">
-        <v>101.22761608</v>
+        <v>94.75</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>1687464.36</v>
+        <v>2084500.0</v>
       </c>
       <c r="H116" s="1">
-        <v>27445.22</v>
+        <v>8690.0</v>
       </c>
       <c r="I116" s="1">
-        <v>1.6264177573504</v>
+        <v>0.41688654353562</v>
       </c>
       <c r="J116">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="K116" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="L116" s="1">
-        <v>1714909.58</v>
+        <v>2093190.0</v>
       </c>
       <c r="M116" s="1">
-        <v>1725247.3</v>
+        <v>2106269.45</v>
       </c>
       <c r="N116" s="1">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B117" s="1">
-        <v>1811000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>103.72</v>
+        <v>104.232</v>
       </c>
       <c r="D117" s="1">
-        <v>103.54205743</v>
+        <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>1875146.66</v>
+        <v>701000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3222.54</v>
+        <v>29666.32</v>
       </c>
       <c r="I117" s="1">
-        <v>0.17185535770306</v>
+        <v>4.232</v>
       </c>
       <c r="J117">
-        <v>1.34</v>
+        <v>0.83</v>
       </c>
       <c r="K117" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="L117" s="1">
-        <v>1878369.2</v>
+        <v>730666.32</v>
       </c>
       <c r="M117" s="1">
-        <v>1902695.23</v>
+        <v>736449.57</v>
       </c>
       <c r="N117" s="1">
-        <v>0.41</v>
+        <v>0.16</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B118" s="1">
-        <v>1280000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>102.001</v>
+        <v>103.274</v>
       </c>
       <c r="D118" s="1">
-        <v>101.78811563</v>
+        <v>101.22761608</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>1302887.88</v>
+        <v>1687464.36</v>
       </c>
       <c r="H118" s="1">
-        <v>2724.92</v>
+        <v>34113.22</v>
       </c>
       <c r="I118" s="1">
-        <v>0.20914462724145</v>
+        <v>2.0215668436399</v>
       </c>
       <c r="J118">
-        <v>1.8</v>
+        <v>1.08</v>
       </c>
       <c r="K118" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="L118" s="1">
-        <v>1305612.8</v>
+        <v>1721577.58</v>
       </c>
       <c r="M118" s="1">
-        <v>1328612.8</v>
+        <v>1739532.56</v>
       </c>
       <c r="N118" s="1">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B119" s="1">
-        <v>2420000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>101.475</v>
+        <v>101.157</v>
       </c>
       <c r="D119" s="1">
-        <v>101.103</v>
+        <v>101.78811563</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>2446692.6</v>
+        <v>1302887.88</v>
       </c>
       <c r="H119" s="1">
-        <v>9002.4</v>
+        <v>-8078.28</v>
       </c>
       <c r="I119" s="1">
-        <v>0.3679416041067</v>
+        <v>-0.62002879326807</v>
       </c>
       <c r="J119">
-        <v>4.9</v>
+        <v>2.23</v>
       </c>
       <c r="K119" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L119" s="1">
-        <v>2455695.0</v>
+        <v>1294809.6</v>
       </c>
       <c r="M119" s="1">
-        <v>2574391.03</v>
+        <v>1323409.6</v>
       </c>
       <c r="N119" s="1">
-        <v>0.55</v>
+        <v>0.28</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B120" s="1">
-        <v>2124000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>98.141</v>
+        <v>101.594</v>
       </c>
       <c r="D120" s="1">
-        <v>94.44113136</v>
+        <v>101.103</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>2005929.63</v>
+        <v>2446692.6</v>
       </c>
       <c r="H120" s="1">
-        <v>78585.21</v>
+        <v>11882.2</v>
       </c>
       <c r="I120" s="1">
-        <v>3.9176454061352</v>
+        <v>0.4856433538075</v>
       </c>
       <c r="J120">
-        <v>1.1</v>
+        <v>0.06</v>
       </c>
       <c r="K120" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="L120" s="1">
-        <v>2084514.84</v>
+        <v>2458574.8</v>
       </c>
       <c r="M120" s="1">
-        <v>2107819.84</v>
+        <v>2459967.13</v>
       </c>
       <c r="N120" s="1">
-        <v>0.45</v>
+        <v>0.53</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="B121" s="1">
-        <v>1271000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>104.479</v>
+        <v>98.501</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0</v>
+        <v>94.44113136</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>1271000.0</v>
+        <v>2005929.63</v>
       </c>
       <c r="H121" s="1">
-        <v>56928.09</v>
+        <v>86231.61</v>
       </c>
       <c r="I121" s="1">
-        <v>4.479</v>
+        <v>4.2988352487719</v>
       </c>
       <c r="J121">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.04</v>
+      </c>
+      <c r="K121">
+        <v>885.0</v>
       </c>
       <c r="L121" s="1">
-        <v>1327928.09</v>
+        <v>2092161.24</v>
       </c>
       <c r="M121" s="1">
-        <v>1344477.57</v>
+        <v>2093046.24</v>
       </c>
       <c r="N121" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B122" s="1">
-        <v>1834000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>103.874</v>
+        <v>105.233</v>
       </c>
       <c r="D122" s="1">
-        <v>101.19775245</v>
+        <v>100.0</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1855966.78</v>
+        <v>1271000.0</v>
       </c>
       <c r="H122" s="1">
-        <v>49082.38</v>
+        <v>66511.43</v>
       </c>
       <c r="I122" s="1">
-        <v>2.644572118904</v>
+        <v>5.233</v>
       </c>
       <c r="J122">
-        <v>1.73</v>
+        <v>1.79</v>
       </c>
       <c r="K122" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="L122" s="1">
-        <v>1905049.16</v>
+        <v>1337511.43</v>
       </c>
       <c r="M122" s="1">
-        <v>1936813.02</v>
+        <v>1360239.38</v>
       </c>
       <c r="N122" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B123" s="1">
-        <v>2450000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>101.37</v>
+        <v>104.068</v>
       </c>
       <c r="D123" s="1">
-        <v>101.43494653</v>
+        <v>101.19775245</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>2485156.19</v>
+        <v>1855966.78</v>
       </c>
       <c r="H123" s="1">
-        <v>-1591.19</v>
+        <v>52640.34</v>
       </c>
       <c r="I123" s="1">
-        <v>-0.064027766399664</v>
+        <v>2.8362759811897</v>
       </c>
       <c r="J123">
-        <v>0.32</v>
+        <v>2.3</v>
       </c>
       <c r="K123" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="L123" s="1">
-        <v>2483565.0</v>
+        <v>1908607.12</v>
       </c>
       <c r="M123" s="1">
-        <v>2491425.42</v>
+        <v>1950712.7</v>
       </c>
       <c r="N123" s="1">
-        <v>0.53</v>
+        <v>0.42</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B124" s="1">
-        <v>1037000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>99.837</v>
+        <v>101.589</v>
       </c>
       <c r="D124" s="1">
-        <v>98.76648216</v>
+        <v>101.43494653</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>1024208.42</v>
+        <v>2485156.19</v>
       </c>
       <c r="H124" s="1">
-        <v>11101.27</v>
+        <v>3774.31</v>
       </c>
       <c r="I124" s="1">
-        <v>1.083887789167</v>
+        <v>0.1518741564489</v>
       </c>
       <c r="J124">
-        <v>1.47</v>
+        <v>0.73</v>
       </c>
       <c r="K124" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="L124" s="1">
-        <v>1035309.69</v>
+        <v>2488930.5</v>
       </c>
       <c r="M124" s="1">
-        <v>1050528.53</v>
+        <v>2506795.08</v>
       </c>
       <c r="N124" s="1">
-        <v>0.23</v>
+        <v>0.54</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="B125" s="1">
-        <v>3875000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>102.583</v>
+        <v>99.756</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0960031</v>
+        <v>98.76648216</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>3878720.12</v>
+        <v>1024208.42</v>
       </c>
       <c r="H125" s="1">
-        <v>96371.13</v>
+        <v>10261.3</v>
       </c>
       <c r="I125" s="1">
-        <v>2.4846115991478</v>
+        <v>1.001876161104</v>
       </c>
       <c r="J125">
-        <v>1.27</v>
+        <v>0.38</v>
       </c>
       <c r="K125" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="L125" s="1">
-        <v>3975091.25</v>
+        <v>1034469.72</v>
       </c>
       <c r="M125" s="1">
-        <v>4024228.4</v>
+        <v>1038372.28</v>
       </c>
       <c r="N125" s="1">
-        <v>0.86</v>
+        <v>0.22</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="B126" s="1">
-        <v>1900000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>116.126</v>
+        <v>102.671</v>
       </c>
       <c r="D126" s="1">
-        <v>123.47145</v>
+        <v>100.0960031</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>2345957.55</v>
+        <v>3878720.12</v>
       </c>
       <c r="H126" s="1">
-        <v>-139563.55</v>
+        <v>99781.13</v>
       </c>
       <c r="I126" s="1">
-        <v>-5.9491080731619</v>
+        <v>2.5725271974509</v>
       </c>
       <c r="J126">
-        <v>3.18</v>
+        <v>1.7</v>
       </c>
       <c r="K126" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="L126" s="1">
-        <v>2206394.0</v>
+        <v>3978501.25</v>
       </c>
       <c r="M126" s="1">
-        <v>2266907.7</v>
+        <v>4044214.79</v>
       </c>
       <c r="N126" s="1">
-        <v>0.49</v>
+        <v>0.87</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B127" s="1">
-        <v>654000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>107.824</v>
+        <v>116.189</v>
       </c>
       <c r="D127" s="1">
-        <v>113.147</v>
+        <v>123.47145</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>739981.38</v>
+        <v>2345957.55</v>
       </c>
       <c r="H127" s="1">
-        <v>-34812.42</v>
+        <v>-138366.55</v>
       </c>
       <c r="I127" s="1">
-        <v>-4.7044994564593</v>
+        <v>-5.8980841319997</v>
       </c>
       <c r="J127">
-        <v>3.11</v>
+        <v>3.78</v>
       </c>
       <c r="K127" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="L127" s="1">
-        <v>705168.96</v>
+        <v>2207591.0</v>
       </c>
       <c r="M127" s="1">
-        <v>725513.87</v>
+        <v>2279400.59</v>
       </c>
       <c r="N127" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B128" s="1">
-        <v>1300000.0</v>
+        <v>654000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>96.15</v>
+        <v>107.636</v>
       </c>
       <c r="D128" s="1">
-        <v>93.14264308</v>
+        <v>113.147</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>1210854.36</v>
+        <v>739981.38</v>
       </c>
       <c r="H128" s="1">
-        <v>39095.64</v>
+        <v>-36041.94</v>
       </c>
       <c r="I128" s="1">
-        <v>3.2287648532727</v>
+        <v>-4.8706549886431</v>
       </c>
       <c r="J128">
-        <v>1.2</v>
+        <v>3.72</v>
       </c>
       <c r="K128" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="L128" s="1">
-        <v>1249950.0</v>
+        <v>703939.44</v>
       </c>
       <c r="M128" s="1">
-        <v>1265594.52</v>
+        <v>728267.97</v>
       </c>
       <c r="N128" s="1">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="B129" s="1">
-        <v>3991000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>99.0</v>
+        <v>95.834</v>
       </c>
       <c r="D129" s="1">
-        <v>94.47603859</v>
+        <v>93.14264308</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>3770538.7</v>
+        <v>1210854.36</v>
       </c>
       <c r="H129" s="1">
-        <v>180551.3</v>
+        <v>34987.64</v>
       </c>
       <c r="I129" s="1">
-        <v>4.7884749200426</v>
+        <v>2.8895002698756</v>
       </c>
       <c r="J129">
-        <v>0.42</v>
+        <v>1.34</v>
       </c>
       <c r="K129" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="L129" s="1">
-        <v>3951090.0</v>
+        <v>1245842.0</v>
       </c>
       <c r="M129" s="1">
-        <v>3967982.46</v>
+        <v>1263231.73</v>
       </c>
       <c r="N129" s="1">
-        <v>0.85</v>
+        <v>0.27</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B130" s="1">
-        <v>3825000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.872</v>
+        <v>99.042</v>
       </c>
       <c r="D130" s="1">
-        <v>100.05687163</v>
+        <v>94.47603859</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>3827175.34</v>
+        <v>3770538.7</v>
       </c>
       <c r="H130" s="1">
-        <v>31178.66</v>
+        <v>182227.52</v>
       </c>
       <c r="I130" s="1">
-        <v>0.81466505268609</v>
+        <v>4.8329306366753</v>
       </c>
       <c r="J130">
-        <v>1.98</v>
+        <v>0.65</v>
       </c>
       <c r="K130" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="L130" s="1">
-        <v>3858354.0</v>
+        <v>3952766.22</v>
       </c>
       <c r="M130" s="1">
-        <v>3933897.75</v>
+        <v>3978583.0</v>
       </c>
       <c r="N130" s="1">
-        <v>0.84</v>
+        <v>0.85</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="B131" s="1">
-        <v>1522000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>83.058</v>
+        <v>99.697</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0</v>
+        <v>100.05687163</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>1522000.0</v>
+        <v>3827175.34</v>
       </c>
       <c r="H131" s="1">
-        <v>-257857.24</v>
+        <v>-13765.09</v>
       </c>
       <c r="I131" s="1">
-        <v>-16.942</v>
+        <v>-0.35966708543853</v>
       </c>
       <c r="J131">
-        <v>0.87</v>
+        <v>0.08</v>
       </c>
       <c r="K131" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="L131" s="1">
-        <v>1264142.76</v>
+        <v>3813410.25</v>
       </c>
       <c r="M131" s="1">
-        <v>1277396.84</v>
+        <v>3816279.0</v>
       </c>
       <c r="N131" s="1">
-        <v>0.27</v>
+        <v>0.82</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B132" s="1">
         <v>1250000.0</v>
       </c>
       <c r="C132" s="1">
         <v>0.001</v>
       </c>
       <c r="D132" s="1">
         <v>0.0</v>
       </c>
       <c r="E132" t="s">
         <v>44</v>
       </c>
       <c r="F132">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G132" s="1">
         <v>0.0</v>
       </c>
       <c r="H132" s="1">
-        <v>10.9</v>
+        <v>10.93</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>10.9</v>
+        <v>10.93</v>
       </c>
       <c r="M132" s="1">
-        <v>10.9</v>
+        <v>10.93</v>
       </c>
       <c r="N132" s="1">
         <v>0.0</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B133" s="1">
         <v>2817000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>98.535</v>
+        <v>97.592</v>
       </c>
       <c r="D133" s="1">
         <v>101.3779503</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
         <v>2855816.86</v>
       </c>
       <c r="H133" s="1">
-        <v>-80085.91</v>
+        <v>-106650.22</v>
       </c>
       <c r="I133" s="1">
-        <v>-2.8043083266901</v>
+        <v>-3.7344908734799</v>
       </c>
       <c r="J133">
-        <v>1.25</v>
+        <v>1.66</v>
       </c>
       <c r="K133" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="L133" s="1">
-        <v>2775730.95</v>
+        <v>2749166.64</v>
       </c>
       <c r="M133" s="1">
-        <v>2810991.69</v>
+        <v>2796042.68</v>
       </c>
       <c r="N133" s="1">
         <v>0.6</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B134" s="1">
         <v>1053000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>103.375</v>
+        <v>103.319</v>
       </c>
       <c r="D134" s="1">
         <v>103.32906363</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
         <v>1088055.04</v>
       </c>
       <c r="H134" s="1">
-        <v>483.71</v>
+        <v>-105.97</v>
       </c>
       <c r="I134" s="1">
-        <v>0.044456390735527</v>
+        <v>-0.0097393970069749</v>
       </c>
       <c r="J134">
-        <v>3.05</v>
+        <v>0.35</v>
       </c>
       <c r="K134" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="L134" s="1">
-        <v>1088538.75</v>
+        <v>1087949.07</v>
       </c>
       <c r="M134" s="1">
-        <v>1120611.38</v>
+        <v>1091678.45</v>
       </c>
       <c r="N134" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B135" s="1">
         <v>3046000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>103.847</v>
+        <v>103.516</v>
       </c>
       <c r="D135" s="1">
         <v>104.47316382</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
         <v>3182252.57</v>
       </c>
       <c r="H135" s="1">
-        <v>-19072.95</v>
+        <v>-29155.21</v>
       </c>
       <c r="I135" s="1">
-        <v>-0.5993537464564</v>
+        <v>-0.91618152106638</v>
       </c>
       <c r="J135">
-        <v>3.28</v>
+        <v>3.92</v>
       </c>
       <c r="K135" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="L135" s="1">
-        <v>3163179.62</v>
+        <v>3153097.36</v>
       </c>
       <c r="M135" s="1">
-        <v>3262999.58</v>
+        <v>3272462.49</v>
       </c>
       <c r="N135" s="1">
         <v>0.7</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B136" s="1">
         <v>2520000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>101.861</v>
+        <v>101.593</v>
       </c>
       <c r="D136" s="1">
         <v>101.57528214</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
         <v>2559697.11</v>
       </c>
       <c r="H136" s="1">
-        <v>7200.09</v>
+        <v>446.49</v>
       </c>
       <c r="I136" s="1">
-        <v>0.28128679646788</v>
+        <v>0.017443079427472</v>
       </c>
       <c r="J136">
-        <v>2.86</v>
+        <v>0.37</v>
       </c>
       <c r="K136" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="L136" s="1">
-        <v>2566897.2</v>
+        <v>2560143.6</v>
       </c>
       <c r="M136" s="1">
-        <v>2638888.55</v>
+        <v>2569447.29</v>
       </c>
       <c r="N136" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="B137" s="1">
         <v>2947000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>103.859</v>
+        <v>103.251</v>
       </c>
       <c r="D137" s="1">
         <v>101.56042721</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
         <v>2992985.79</v>
       </c>
       <c r="H137" s="1">
-        <v>67738.94</v>
+        <v>49821.18</v>
       </c>
       <c r="I137" s="1">
-        <v>2.263256318367</v>
+        <v>1.6645979465208</v>
       </c>
       <c r="J137">
-        <v>0.13</v>
+        <v>0.6</v>
       </c>
       <c r="K137" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="L137" s="1">
-        <v>3060724.73</v>
+        <v>3042806.97</v>
       </c>
       <c r="M137" s="1">
-        <v>3064654.06</v>
+        <v>3060488.97</v>
       </c>
       <c r="N137" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B138" s="1">
         <v>2051000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>99.931</v>
+        <v>99.999</v>
       </c>
       <c r="D138" s="1">
         <v>97.59067821</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
         <v>2001584.81</v>
       </c>
       <c r="H138" s="1">
-        <v>48000.0</v>
+        <v>49394.68</v>
       </c>
       <c r="I138" s="1">
-        <v>2.3980997337805</v>
+        <v>2.4677785199619</v>
       </c>
       <c r="J138">
-        <v>0.57</v>
+        <v>0.87</v>
       </c>
       <c r="K138" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="L138" s="1">
-        <v>2049584.81</v>
+        <v>2050979.49</v>
       </c>
       <c r="M138" s="1">
-        <v>2061285.48</v>
+        <v>2068861.65</v>
       </c>
       <c r="N138" s="1">
         <v>0.44</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B139" s="1">
         <v>1360000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>103.16</v>
+        <v>103.01</v>
       </c>
       <c r="D139" s="1">
         <v>99.81182206</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
         <v>1357440.78</v>
       </c>
       <c r="H139" s="1">
-        <v>45535.22</v>
+        <v>43495.22</v>
       </c>
       <c r="I139" s="1">
-        <v>3.3544903520579</v>
+        <v>3.2042075529807</v>
       </c>
       <c r="J139">
-        <v>4.4</v>
+        <v>4.8</v>
       </c>
       <c r="K139" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="L139" s="1">
-        <v>1402976.0</v>
+        <v>1400936.0</v>
       </c>
       <c r="M139" s="1">
-        <v>1462834.63</v>
+        <v>1466271.89</v>
       </c>
       <c r="N139" s="1">
         <v>0.31</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B140" s="1">
         <v>2159000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>100.932</v>
+        <v>101.75</v>
       </c>
       <c r="D140" s="1">
         <v>102.17381658</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
         <v>2205932.7</v>
       </c>
       <c r="H140" s="1">
-        <v>-26810.82</v>
+        <v>-9150.2</v>
       </c>
       <c r="I140" s="1">
-        <v>-1.2153960997994</v>
+        <v>-0.41479959928061</v>
       </c>
       <c r="J140">
-        <v>2.85</v>
+        <v>0.11</v>
       </c>
       <c r="K140" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="L140" s="1">
-        <v>2179121.88</v>
+        <v>2196782.5</v>
       </c>
       <c r="M140" s="1">
-        <v>2240760.73</v>
+        <v>2199070.57</v>
       </c>
       <c r="N140" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="B141" s="1">
         <v>1817000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>76.785</v>
+        <v>76.48</v>
       </c>
       <c r="D141" s="1">
         <v>97.56207595</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
         <v>1772702.92</v>
       </c>
       <c r="H141" s="1">
-        <v>-377519.47</v>
+        <v>-383061.32</v>
       </c>
       <c r="I141" s="1">
-        <v>-21.296262658607</v>
+        <v>-21.608884132712</v>
       </c>
       <c r="J141">
-        <v>1.83</v>
+        <v>2.53</v>
       </c>
       <c r="K141" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="L141" s="1">
-        <v>1395183.45</v>
+        <v>1389641.6</v>
       </c>
       <c r="M141" s="1">
-        <v>1428343.7</v>
+        <v>1435520.85</v>
       </c>
       <c r="N141" s="1">
         <v>0.31</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B142" s="1">
         <v>1907000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>100.95</v>
+        <v>100.743</v>
       </c>
       <c r="D142" s="1">
         <v>100.07713005</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
         <v>1908470.87</v>
       </c>
       <c r="H142" s="1">
-        <v>16645.63</v>
+        <v>12698.14</v>
       </c>
       <c r="I142" s="1">
-        <v>0.87219722667289</v>
+        <v>0.66535676282028</v>
       </c>
       <c r="J142">
-        <v>1.09</v>
+        <v>1.4</v>
       </c>
       <c r="K142" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="L142" s="1">
-        <v>1925116.5</v>
+        <v>1921169.01</v>
       </c>
       <c r="M142" s="1">
-        <v>1945881.61</v>
+        <v>1947867.01</v>
       </c>
       <c r="N142" s="1">
         <v>0.42</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="B143" s="1">
-        <v>3800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>100.425</v>
+        <v>100.969</v>
       </c>
       <c r="D143" s="1">
         <v>100.0646</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>3802454.8</v>
+        <v>1400904.4</v>
       </c>
       <c r="H143" s="1">
-        <v>13695.2</v>
+        <v>12661.6</v>
       </c>
       <c r="I143" s="1">
-        <v>0.36016733190359</v>
+        <v>0.90381613477693</v>
       </c>
       <c r="J143">
-        <v>1.78</v>
+        <v>2.2</v>
       </c>
       <c r="K143" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="L143" s="1">
-        <v>3816150.0</v>
+        <v>1413566.0</v>
       </c>
       <c r="M143" s="1">
-        <v>3883643.41</v>
+        <v>1444332.4</v>
       </c>
       <c r="N143" s="1">
-        <v>0.83</v>
+        <v>0.31</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B144" s="1">
         <v>3332000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>103.749</v>
+        <v>103.587</v>
       </c>
       <c r="D144" s="1">
         <v>102.94102671</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
         <v>3429995.01</v>
       </c>
       <c r="H144" s="1">
-        <v>26921.67</v>
+        <v>21523.83</v>
       </c>
       <c r="I144" s="1">
-        <v>0.78488948005787</v>
+        <v>0.62751782254051</v>
       </c>
       <c r="J144">
-        <v>3.24</v>
+        <v>0.39</v>
       </c>
       <c r="K144" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="L144" s="1">
-        <v>3456916.68</v>
+        <v>3451518.84</v>
       </c>
       <c r="M144" s="1">
-        <v>3564998.43</v>
+        <v>3464638.59</v>
       </c>
       <c r="N144" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B145" s="1">
         <v>6595000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>82.889</v>
+        <v>84.858</v>
       </c>
       <c r="D145" s="1">
         <v>77.42602805</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
         <v>5106246.55</v>
       </c>
       <c r="H145" s="1">
-        <v>360283.0</v>
+        <v>490138.55</v>
       </c>
       <c r="I145" s="1">
-        <v>7.0557305933455</v>
+        <v>9.5988030581876</v>
       </c>
       <c r="J145">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="K145" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="L145" s="1">
-        <v>5466529.55</v>
+        <v>5596385.1</v>
       </c>
       <c r="M145" s="1">
-        <v>5521412.6</v>
+        <v>5656959.72</v>
       </c>
       <c r="N145" s="1">
-        <v>1.18</v>
+        <v>1.21</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="B146" s="1">
         <v>3200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>104.429</v>
+        <v>104.32</v>
       </c>
       <c r="D146" s="1">
         <v>100.14981813</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
         <v>3204794.18</v>
       </c>
       <c r="H146" s="1">
-        <v>136933.82</v>
+        <v>133445.82</v>
       </c>
       <c r="I146" s="1">
-        <v>4.2727804754064</v>
+        <v>4.163943532873</v>
       </c>
       <c r="J146">
-        <v>1.22</v>
+        <v>1.63</v>
       </c>
       <c r="K146" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="L146" s="1">
-        <v>3341728.0</v>
+        <v>3338240.0</v>
       </c>
       <c r="M146" s="1">
-        <v>3380840.33</v>
+        <v>3390546.85</v>
       </c>
       <c r="N146" s="1">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="B147" s="1">
         <v>1298000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>100.952</v>
+        <v>101.066</v>
       </c>
       <c r="D147" s="1">
         <v>100.15715331</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
         <v>1300039.85</v>
       </c>
       <c r="H147" s="1">
-        <v>10317.11</v>
+        <v>11796.83</v>
       </c>
       <c r="I147" s="1">
-        <v>0.79359951927627</v>
+        <v>0.90742064560559</v>
       </c>
       <c r="J147">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="K147" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="L147" s="1">
-        <v>1310356.96</v>
+        <v>1311836.68</v>
       </c>
       <c r="M147" s="1">
-        <v>1326257.46</v>
+        <v>1332280.18</v>
       </c>
       <c r="N147" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="B148" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>100.065</v>
+        <v>99.861</v>
       </c>
       <c r="D148" s="1">
         <v>100.445238</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
         <v>2008904.76</v>
       </c>
       <c r="H148" s="1">
-        <v>-7604.76</v>
+        <v>-11684.76</v>
       </c>
       <c r="I148" s="1">
-        <v>-0.37855254024088</v>
+        <v>-0.58164828082741</v>
       </c>
       <c r="J148">
-        <v>1.21</v>
+        <v>0.19</v>
       </c>
       <c r="K148" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="L148" s="1">
-        <v>2001300.0</v>
+        <v>1997220.0</v>
       </c>
       <c r="M148" s="1">
-        <v>2025489.56</v>
+        <v>2001048.26</v>
       </c>
       <c r="N148" s="1">
         <v>0.43</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="B149" s="1">
         <v>1419000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.148</v>
+        <v>100.363</v>
       </c>
       <c r="D149" s="1">
         <v>99.95674066</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
         <v>1418386.15</v>
       </c>
       <c r="H149" s="1">
-        <v>2713.97</v>
+        <v>5764.82</v>
       </c>
       <c r="I149" s="1">
-        <v>0.19134211089131</v>
+        <v>0.40643515871894</v>
       </c>
       <c r="J149">
-        <v>4.86</v>
+        <v>0.36</v>
       </c>
       <c r="K149" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="L149" s="1">
-        <v>1421100.12</v>
+        <v>1424150.97</v>
       </c>
       <c r="M149" s="1">
-        <v>1490086.85</v>
+        <v>1429268.12</v>
       </c>
       <c r="N149" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="B150" s="1">
         <v>2643000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>97.577</v>
+        <v>97.822</v>
       </c>
       <c r="D150" s="1">
         <v>91.98892622</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
         <v>2431267.32</v>
       </c>
       <c r="H150" s="1">
-        <v>147692.79</v>
+        <v>154168.14</v>
       </c>
       <c r="I150" s="1">
-        <v>6.0747244363076</v>
+        <v>6.3410608422936</v>
       </c>
       <c r="J150">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>0.04</v>
+      </c>
+      <c r="K150">
+        <v>991.13</v>
       </c>
       <c r="L150" s="1">
-        <v>2578960.11</v>
+        <v>2585435.46</v>
       </c>
       <c r="M150" s="1">
-        <v>2605059.74</v>
+        <v>2586426.59</v>
       </c>
       <c r="N150" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="B151" s="1">
         <v>3442000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>99.365</v>
+        <v>99.23</v>
       </c>
       <c r="D151" s="1">
         <v>100.02073707</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
         <v>3442713.77</v>
       </c>
       <c r="H151" s="1">
-        <v>-22570.47</v>
+        <v>-27217.17</v>
       </c>
       <c r="I151" s="1">
-        <v>-0.65560111899747</v>
+        <v>-0.79057312975513</v>
       </c>
       <c r="J151">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="K151" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="L151" s="1">
-        <v>3420143.3</v>
+        <v>3415496.6</v>
       </c>
       <c r="M151" s="1">
-        <v>3472155.74</v>
+        <v>3478886.77</v>
       </c>
       <c r="N151" s="1">
         <v>0.74</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="B152" s="1">
-        <v>1732000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>101.784</v>
+        <v>101.759</v>
       </c>
       <c r="D152" s="1">
-        <v>100.16080774</v>
+        <v>100.0</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>1734785.19</v>
+        <v>2000000.0</v>
       </c>
       <c r="H152" s="1">
-        <v>28113.69</v>
+        <v>35180.0</v>
       </c>
       <c r="I152" s="1">
-        <v>1.620586235233</v>
+        <v>1.759</v>
       </c>
       <c r="J152">
-        <v>0.1</v>
+        <v>1.58</v>
       </c>
       <c r="K152" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="L152" s="1">
-        <v>1762898.88</v>
+        <v>2035180.0</v>
       </c>
       <c r="M152" s="1">
-        <v>1764630.88</v>
+        <v>2066700.83</v>
       </c>
       <c r="N152" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="B153" s="1">
-        <v>2000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>103.161</v>
+        <v>99.983</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0</v>
+        <v>100.05580737</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>2000000.0</v>
+        <v>3802120.68</v>
       </c>
       <c r="H153" s="1">
-        <v>63220.0</v>
+        <v>-2766.68</v>
       </c>
       <c r="I153" s="1">
-        <v>3.161</v>
+        <v>-0.072766759207654</v>
       </c>
       <c r="J153">
-        <v>1.08</v>
+        <v>0.55</v>
       </c>
       <c r="K153" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="L153" s="1">
-        <v>2063220.0</v>
+        <v>3799354.0</v>
       </c>
       <c r="M153" s="1">
-        <v>2084824.17</v>
+        <v>3820436.19</v>
       </c>
       <c r="N153" s="1">
-        <v>0.45</v>
+        <v>0.82</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="B154" s="1">
-        <v>3800000.0</v>
+        <v>5008000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>100.199</v>
+        <v>97.1</v>
       </c>
       <c r="D154" s="1">
-        <v>100.05580737</v>
+        <v>98.72295907</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>3802120.68</v>
+        <v>4944045.79</v>
       </c>
       <c r="H154" s="1">
-        <v>5441.32</v>
+        <v>-81277.79</v>
       </c>
       <c r="I154" s="1">
-        <v>0.14311276411142</v>
+        <v>-1.6439530184853</v>
       </c>
       <c r="J154">
-        <v>0.27</v>
+        <v>0.6</v>
       </c>
       <c r="K154" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="L154" s="1">
-        <v>3807562.0</v>
+        <v>4862768.0</v>
       </c>
       <c r="M154" s="1">
-        <v>3817712.68</v>
+        <v>4892781.7</v>
       </c>
       <c r="N154" s="1">
-        <v>0.82</v>
+        <v>1.05</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="B155" s="1">
-        <v>5008000.0</v>
+        <v>2324000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>98.079</v>
+        <v>100.638</v>
       </c>
       <c r="D155" s="1">
-        <v>98.72295907</v>
+        <v>101.02248279</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>4944045.79</v>
+        <v>2347762.5</v>
       </c>
       <c r="H155" s="1">
-        <v>-32249.47</v>
+        <v>-8935.38</v>
       </c>
       <c r="I155" s="1">
-        <v>-0.65228906385189</v>
+        <v>-0.38059130768125</v>
       </c>
       <c r="J155">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="K155" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="L155" s="1">
-        <v>4911796.32</v>
+        <v>2338827.12</v>
       </c>
       <c r="M155" s="1">
-        <v>4917799.06</v>
+        <v>2341409.34</v>
       </c>
       <c r="N155" s="1">
-        <v>1.05</v>
+        <v>0.5</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="B156" s="1">
         <v>2465000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>88.923</v>
+        <v>85.562</v>
       </c>
       <c r="D156" s="1">
         <v>100.27475375</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
         <v>2471772.68</v>
       </c>
       <c r="H156" s="1">
-        <v>-279820.73</v>
+        <v>-362669.38</v>
       </c>
       <c r="I156" s="1">
-        <v>-11.320649842282</v>
+        <v>-14.672440671203</v>
       </c>
       <c r="J156">
-        <v>2.09</v>
+        <v>2.55</v>
       </c>
       <c r="K156" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="L156" s="1">
-        <v>2191951.95</v>
+        <v>2109103.3</v>
       </c>
       <c r="M156" s="1">
-        <v>2243443.06</v>
+        <v>2171858.09</v>
       </c>
       <c r="N156" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="B157" s="1">
         <v>547963.0</v>
       </c>
       <c r="C157" s="1">
-        <v>103.093</v>
+        <v>104.099</v>
       </c>
       <c r="D157" s="1">
         <v>99.78719731</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
         <v>546796.92</v>
       </c>
       <c r="H157" s="1">
-        <v>18114.57</v>
+        <v>23627.09</v>
       </c>
       <c r="I157" s="1">
-        <v>3.3128515061862</v>
+        <v>4.320999101458</v>
       </c>
       <c r="J157">
-        <v>0.94</v>
+        <v>1.63</v>
       </c>
       <c r="K157" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="L157" s="1">
-        <v>564911.49</v>
+        <v>570424.01</v>
       </c>
       <c r="M157" s="1">
-        <v>570044.84</v>
+        <v>579339.82</v>
       </c>
       <c r="N157" s="1">
         <v>0.12</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="B158" s="1">
         <v>2066000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>103.701</v>
+        <v>103.396</v>
       </c>
       <c r="D158" s="1">
         <v>98.653</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
         <v>2038170.98</v>
       </c>
       <c r="H158" s="1">
-        <v>104291.68</v>
+        <v>97990.38</v>
       </c>
       <c r="I158" s="1">
-        <v>5.1169249794735</v>
+        <v>4.8077605343983</v>
       </c>
       <c r="J158">
-        <v>1.49</v>
+        <v>2.05</v>
       </c>
       <c r="K158" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="L158" s="1">
-        <v>2142462.66</v>
+        <v>2136161.36</v>
       </c>
       <c r="M158" s="1">
-        <v>2173251.8</v>
+        <v>2178600.44</v>
       </c>
       <c r="N158" s="1">
         <v>0.47</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="B159" s="1">
-        <v>2958000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>96.789</v>
+        <v>100.725</v>
       </c>
       <c r="D159" s="1">
-        <v>94.5</v>
+        <v>100.49614232</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>2795310.0</v>
+        <v>2683247.0</v>
       </c>
       <c r="H159" s="1">
-        <v>67708.62</v>
+        <v>6110.5</v>
       </c>
       <c r="I159" s="1">
-        <v>2.4222222222222</v>
+        <v>0.22772782378961</v>
       </c>
       <c r="J159">
-        <v>0.11</v>
+        <v>1.8</v>
       </c>
       <c r="K159" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="L159" s="1">
-        <v>2863018.62</v>
+        <v>2689357.5</v>
       </c>
       <c r="M159" s="1">
-        <v>2866305.29</v>
+        <v>2737417.5</v>
       </c>
       <c r="N159" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="B160" s="1">
-        <v>2670000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>101.196</v>
+        <v>98.715</v>
       </c>
       <c r="D160" s="1">
-        <v>100.49614232</v>
+        <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>2683247.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>18686.2</v>
+        <v>-24415.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0.69640253021805</v>
+        <v>-1.285</v>
       </c>
       <c r="J160">
-        <v>1.18</v>
+        <v>2.2</v>
       </c>
       <c r="K160" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="L160" s="1">
-        <v>2701933.2</v>
+        <v>1875585.0</v>
       </c>
       <c r="M160" s="1">
-        <v>2733379.87</v>
+        <v>1917318.53</v>
       </c>
       <c r="N160" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="B161" s="1">
-        <v>1900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.124</v>
+        <v>98.423</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0</v>
+        <v>87.394</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>1900000.0</v>
+        <v>961334.0</v>
       </c>
       <c r="H161" s="1">
-        <v>-16644.0</v>
+        <v>121319.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-0.876</v>
+        <v>12.619859486921</v>
       </c>
       <c r="J161">
-        <v>1.86</v>
+        <v>0.46</v>
       </c>
       <c r="K161" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="L161" s="1">
-        <v>1883356.0</v>
+        <v>1082653.0</v>
       </c>
       <c r="M161" s="1">
-        <v>1918704.07</v>
+        <v>1087687.08</v>
       </c>
       <c r="N161" s="1">
-        <v>0.41</v>
+        <v>0.23</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="B162" s="1">
-        <v>1100000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>98.422</v>
+        <v>95.372</v>
       </c>
       <c r="D162" s="1">
-        <v>87.394</v>
+        <v>94.06809095</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>961334.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="H162" s="1">
-        <v>121308.0</v>
+        <v>27382.09</v>
       </c>
       <c r="I162" s="1">
-        <v>12.618715243609</v>
+        <v>1.3861332088467</v>
       </c>
       <c r="J162">
-        <v>0.24</v>
+        <v>0.46</v>
       </c>
       <c r="K162" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="L162" s="1">
-        <v>1082642.0</v>
+        <v>2002812.0</v>
       </c>
       <c r="M162" s="1">
-        <v>1085245.84</v>
+        <v>2012381.1</v>
       </c>
       <c r="N162" s="1">
-        <v>0.23</v>
+        <v>0.43</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="B163" s="1">
-        <v>2100000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>95.456</v>
+        <v>92.809</v>
       </c>
       <c r="D163" s="1">
-        <v>94.06809095</v>
+        <v>93.0</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>1975429.91</v>
+        <v>1097400.0</v>
       </c>
       <c r="H163" s="1">
-        <v>29146.09</v>
+        <v>-2253.8</v>
       </c>
       <c r="I163" s="1">
-        <v>1.4754302267297</v>
+        <v>-0.20537634408602</v>
       </c>
       <c r="J163">
-        <v>0.27</v>
+        <v>1.29</v>
       </c>
       <c r="K163" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="L163" s="1">
-        <v>2004576.0</v>
+        <v>1095146.2</v>
       </c>
       <c r="M163" s="1">
-        <v>2010317.46</v>
+        <v>1110412.45</v>
       </c>
       <c r="N163" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="B164" s="1">
-        <v>1180000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>94.429</v>
+        <v>101.108</v>
       </c>
       <c r="D164" s="1">
-        <v>93.0</v>
+        <v>104.28968508</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>1097400.0</v>
+        <v>1586246.11</v>
       </c>
       <c r="H164" s="1">
-        <v>16862.2</v>
+        <v>-48393.43</v>
       </c>
       <c r="I164" s="1">
-        <v>1.5365591397849</v>
+        <v>-3.0508147313912</v>
       </c>
       <c r="J164">
-        <v>0.85</v>
+        <v>1.63</v>
       </c>
       <c r="K164" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="L164" s="1">
-        <v>1114262.2</v>
+        <v>1537852.68</v>
       </c>
       <c r="M164" s="1">
-        <v>1124251.23</v>
+        <v>1562663.99</v>
       </c>
       <c r="N164" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="B165" s="1">
-        <v>1521000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.318</v>
+        <v>99.867</v>
       </c>
       <c r="D165" s="1">
-        <v>104.28968508</v>
+        <v>100.0</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>1586246.11</v>
+        <v>1500000.0</v>
       </c>
       <c r="H165" s="1">
-        <v>-45199.33</v>
+        <v>-1995.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-2.8494525354581</v>
+        <v>-0.133</v>
       </c>
       <c r="J165">
-        <v>1.07</v>
+        <v>1.83</v>
       </c>
       <c r="K165" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="L165" s="1">
-        <v>1541046.78</v>
+        <v>1498005.0</v>
       </c>
       <c r="M165" s="1">
-        <v>1557281.34</v>
+        <v>1525426.88</v>
       </c>
       <c r="N165" s="1">
         <v>0.33</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="B166" s="1">
-        <v>1500000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.523</v>
+        <v>100.461</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0</v>
+        <v>99.44707143</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>1500000.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="H166" s="1">
-        <v>7845.0</v>
+        <v>20014.95</v>
       </c>
       <c r="I166" s="1">
-        <v>0.523</v>
+        <v>1.019566043387</v>
       </c>
       <c r="J166">
-        <v>1.2</v>
+        <v>0.57</v>
       </c>
       <c r="K166" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="L166" s="1">
-        <v>1507845.0</v>
+        <v>1983100.14</v>
       </c>
       <c r="M166" s="1">
-        <v>1525787.71</v>
+        <v>1994409.52</v>
       </c>
       <c r="N166" s="1">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="B167" s="1">
-        <v>1974000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>100.575</v>
+        <v>101.47</v>
       </c>
       <c r="D167" s="1">
-        <v>99.44707143</v>
+        <v>100.82032267</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>1963085.19</v>
+        <v>3024609.68</v>
       </c>
       <c r="H167" s="1">
-        <v>22265.3</v>
+        <v>19490.32</v>
       </c>
       <c r="I167" s="1">
-        <v>1.1341993772568</v>
+        <v>0.64439124588135</v>
       </c>
       <c r="J167">
-        <v>0.25</v>
+        <v>0.88</v>
       </c>
       <c r="K167" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="L167" s="1">
-        <v>1985350.49</v>
+        <v>3044100.0</v>
       </c>
       <c r="M167" s="1">
-        <v>1990326.62</v>
+        <v>3070350.0</v>
       </c>
       <c r="N167" s="1">
-        <v>0.43</v>
+        <v>0.66</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="B168" s="1">
-        <v>3000000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>101.687</v>
+        <v>110.148</v>
       </c>
       <c r="D168" s="1">
-        <v>100.82032267</v>
+        <v>113.539</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>3024609.68</v>
+        <v>907176.61</v>
       </c>
       <c r="H168" s="1">
-        <v>26000.32</v>
+        <v>-27094.09</v>
       </c>
       <c r="I168" s="1">
-        <v>0.85962562944651</v>
+        <v>-2.9866389522543</v>
       </c>
       <c r="J168">
-        <v>0.53</v>
+        <v>2.58</v>
       </c>
       <c r="K168" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="L168" s="1">
-        <v>3050610.0</v>
+        <v>880082.52</v>
       </c>
       <c r="M168" s="1">
-        <v>3066651.67</v>
+        <v>900706.71</v>
       </c>
       <c r="N168" s="1">
-        <v>0.66</v>
+        <v>0.19</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="B169" s="1">
-        <v>799000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>110.431</v>
+        <v>99.671</v>
       </c>
       <c r="D169" s="1">
-        <v>113.539</v>
+        <v>99.44951</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>907176.61</v>
+        <v>2386788.24</v>
       </c>
       <c r="H169" s="1">
-        <v>-24832.92</v>
+        <v>5315.76</v>
       </c>
       <c r="I169" s="1">
-        <v>-2.7373853918037</v>
+        <v>0.22271602947063</v>
       </c>
       <c r="J169">
-        <v>2.01</v>
+        <v>0.33</v>
       </c>
       <c r="K169" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="L169" s="1">
-        <v>882343.69</v>
+        <v>2392104.0</v>
       </c>
       <c r="M169" s="1">
-        <v>898384.72</v>
+        <v>2400020.67</v>
       </c>
       <c r="N169" s="1">
-        <v>0.19</v>
+        <v>0.51</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="B170" s="1">
         <v>2224000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>81.693</v>
+        <v>81.727</v>
       </c>
       <c r="D170" s="1">
         <v>99.83244604</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
         <v>2220273.6</v>
       </c>
       <c r="H170" s="1">
-        <v>-403421.28</v>
+        <v>-402665.12</v>
       </c>
       <c r="I170" s="1">
-        <v>-18.169890413506</v>
+        <v>-18.135833349548</v>
       </c>
       <c r="J170">
-        <v>1.37</v>
+        <v>0.35</v>
       </c>
       <c r="K170" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="L170" s="1">
-        <v>1816852.32</v>
+        <v>1817608.48</v>
       </c>
       <c r="M170" s="1">
-        <v>1847290.84</v>
+        <v>1825338.31</v>
       </c>
       <c r="N170" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="B171" s="1">
         <v>1488000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>101.756</v>
+        <v>102.139</v>
       </c>
       <c r="D171" s="1">
         <v>100.0</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
         <v>1488000.0</v>
       </c>
       <c r="H171" s="1">
-        <v>26129.28</v>
+        <v>31828.32</v>
       </c>
       <c r="I171" s="1">
-        <v>1.756</v>
+        <v>2.139</v>
       </c>
       <c r="J171">
-        <v>0.44</v>
+        <v>0.83</v>
       </c>
       <c r="K171" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="L171" s="1">
-        <v>1514129.28</v>
+        <v>1519828.32</v>
       </c>
       <c r="M171" s="1">
-        <v>1520742.61</v>
+        <v>1532228.32</v>
       </c>
       <c r="N171" s="1">
         <v>0.33</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="B172" s="1">
         <v>2900000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.953</v>
+        <v>100.829</v>
       </c>
       <c r="D172" s="1">
         <v>99.55343345</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
         <v>2887049.57</v>
       </c>
       <c r="H172" s="1">
-        <v>40587.43</v>
+        <v>36991.43</v>
       </c>
       <c r="I172" s="1">
-        <v>1.4058445834028</v>
+        <v>1.2812883569574</v>
       </c>
       <c r="J172">
-        <v>3.5</v>
+        <v>3.87</v>
       </c>
       <c r="K172" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="L172" s="1">
-        <v>2927637.0</v>
+        <v>2924041.0</v>
       </c>
       <c r="M172" s="1">
-        <v>3029117.14</v>
+        <v>3036366.34</v>
       </c>
       <c r="N172" s="1">
         <v>0.65</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="B173" s="1">
         <v>4419000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>102.494</v>
+        <v>102.299</v>
       </c>
       <c r="D173" s="1">
         <v>100.25273885</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
         <v>4430168.53</v>
       </c>
       <c r="H173" s="1">
-        <v>99041.33</v>
+        <v>90424.28</v>
       </c>
       <c r="I173" s="1">
-        <v>2.2356108876969</v>
+        <v>2.0411024860041</v>
       </c>
       <c r="J173">
-        <v>0.14</v>
+        <v>0.63</v>
       </c>
       <c r="K173" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="L173" s="1">
-        <v>4529209.86</v>
+        <v>4520592.81</v>
       </c>
       <c r="M173" s="1">
-        <v>4535347.36</v>
+        <v>4548211.56</v>
       </c>
       <c r="N173" s="1">
         <v>0.97</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="B174" s="1">
         <v>1600000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>99.842</v>
+        <v>99.831</v>
       </c>
       <c r="D174" s="1">
         <v>100.2</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
         <v>1603200.0</v>
       </c>
       <c r="H174" s="1">
-        <v>-5728.0</v>
+        <v>-5904.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-0.35728542914172</v>
+        <v>-0.36826347305389</v>
       </c>
       <c r="J174">
-        <v>1.17</v>
+        <v>1.52</v>
       </c>
       <c r="K174" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="L174" s="1">
-        <v>1597472.0</v>
+        <v>1597296.0</v>
       </c>
       <c r="M174" s="1">
-        <v>1616124.05</v>
+        <v>1621624.77</v>
       </c>
       <c r="N174" s="1">
         <v>0.35</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="B175" s="1">
         <v>4100000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>96.45</v>
+        <v>96.227</v>
       </c>
       <c r="D175" s="1">
         <v>89.63713976</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
         <v>3675122.73</v>
       </c>
       <c r="H175" s="1">
-        <v>279327.27</v>
+        <v>270184.27</v>
       </c>
       <c r="I175" s="1">
-        <v>7.6004882155323</v>
+        <v>7.3517074081496</v>
       </c>
       <c r="J175">
-        <v>0.44</v>
+        <v>0.63</v>
       </c>
       <c r="K175" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="L175" s="1">
-        <v>3954450.0</v>
+        <v>3945307.0</v>
       </c>
       <c r="M175" s="1">
-        <v>3972422.6</v>
+        <v>3971142.62</v>
       </c>
       <c r="N175" s="1">
         <v>0.85</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="B176" s="1">
         <v>2900000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>81.943</v>
+        <v>82.508</v>
       </c>
       <c r="D176" s="1">
         <v>73.81842241</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
         <v>2140734.25</v>
       </c>
       <c r="H176" s="1">
-        <v>235612.75</v>
+        <v>251997.75</v>
       </c>
       <c r="I176" s="1">
-        <v>11.006165291185</v>
+        <v>11.771556885214</v>
       </c>
       <c r="J176">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="K176" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="L176" s="1">
-        <v>2376347.0</v>
+        <v>2392732.0</v>
       </c>
       <c r="M176" s="1">
-        <v>2382206.59</v>
+        <v>2399982.0</v>
       </c>
       <c r="N176" s="1">
         <v>0.51</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="B177" s="1">
         <v>1260000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>97.137</v>
+        <v>97.755</v>
       </c>
       <c r="D177" s="1">
         <v>96.71</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
         <v>1218546.0</v>
       </c>
       <c r="H177" s="1">
-        <v>5380.2</v>
+        <v>13167.0</v>
       </c>
       <c r="I177" s="1">
-        <v>0.44152621238755</v>
+        <v>1.0805500982318</v>
       </c>
       <c r="J177">
-        <v>0.92</v>
+        <v>1.3</v>
       </c>
       <c r="K177" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="L177" s="1">
-        <v>1223926.2</v>
+        <v>1231713.0</v>
       </c>
       <c r="M177" s="1">
-        <v>1235528.7</v>
+        <v>1248093.0</v>
       </c>
       <c r="N177" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="B178" s="1">
         <v>2300000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>95.545</v>
+        <v>95.709</v>
       </c>
       <c r="D178" s="1">
         <v>93.7</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
         <v>2155100.0</v>
       </c>
       <c r="H178" s="1">
-        <v>42435.0</v>
+        <v>46207.0</v>
       </c>
       <c r="I178" s="1">
-        <v>1.9690501600854</v>
+        <v>2.1440768409819</v>
       </c>
       <c r="J178">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="K178" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="L178" s="1">
-        <v>2197535.0</v>
+        <v>2201307.0</v>
       </c>
       <c r="M178" s="1">
-        <v>2205246.3</v>
+        <v>2211444.33</v>
       </c>
       <c r="N178" s="1">
         <v>0.47</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="B179" s="1">
         <v>3355000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>83.987</v>
+        <v>78.444</v>
       </c>
       <c r="D179" s="1">
         <v>100.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
         <v>3355000.0</v>
       </c>
       <c r="H179" s="1">
-        <v>-537236.15</v>
+        <v>-723203.8</v>
       </c>
       <c r="I179" s="1">
-        <v>-16.013</v>
+        <v>-21.556</v>
       </c>
       <c r="J179">
-        <v>2.98</v>
+        <v>0.13</v>
       </c>
       <c r="K179" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="L179" s="1">
-        <v>2817763.85</v>
+        <v>2631796.2</v>
       </c>
       <c r="M179" s="1">
-        <v>2917714.89</v>
+        <v>2635989.95</v>
       </c>
       <c r="N179" s="1">
-        <v>0.63</v>
+        <v>0.56</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="B180" s="1">
         <v>1550000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>92.807</v>
+        <v>86.533</v>
       </c>
       <c r="D180" s="1">
         <v>101.28018323</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
         <v>1569842.84</v>
       </c>
       <c r="H180" s="1">
-        <v>-131334.34</v>
+        <v>-228581.34</v>
       </c>
       <c r="I180" s="1">
-        <v>-8.3660820467863</v>
+        <v>-14.560778580867</v>
       </c>
       <c r="J180">
-        <v>1.06</v>
+        <v>1.49</v>
       </c>
       <c r="K180" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="L180" s="1">
-        <v>1438508.5</v>
+        <v>1341261.5</v>
       </c>
       <c r="M180" s="1">
-        <v>1454945.49</v>
+        <v>1364368.57</v>
       </c>
       <c r="N180" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="B181" s="1">
         <v>5465000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>96.124</v>
+        <v>95.886</v>
       </c>
       <c r="D181" s="1">
         <v>93.03169973</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
         <v>5084182.39</v>
       </c>
       <c r="H181" s="1">
-        <v>168994.21</v>
+        <v>155987.51</v>
       </c>
       <c r="I181" s="1">
-        <v>3.3239210759313</v>
+        <v>3.0680942978523</v>
       </c>
       <c r="J181">
-        <v>2.47</v>
+        <v>2.7</v>
       </c>
       <c r="K181" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="L181" s="1">
-        <v>5253176.6</v>
+        <v>5240169.9</v>
       </c>
       <c r="M181" s="1">
-        <v>5387930.02</v>
+        <v>5387500.31</v>
       </c>
       <c r="N181" s="1">
         <v>1.15</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="B182" s="1">
         <v>6400000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>96.798</v>
+        <v>95.873</v>
       </c>
       <c r="D182" s="1">
         <v>93.70721516</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
         <v>5997261.77</v>
       </c>
       <c r="H182" s="1">
-        <v>197810.23</v>
+        <v>138610.23</v>
       </c>
       <c r="I182" s="1">
-        <v>3.2983424367017</v>
+        <v>2.311225277732</v>
       </c>
       <c r="J182">
-        <v>1.04</v>
+        <v>1.38</v>
       </c>
       <c r="K182" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="L182" s="1">
-        <v>6195072.0</v>
+        <v>6135872.0</v>
       </c>
       <c r="M182" s="1">
-        <v>6261811.73</v>
+        <v>6224091.18</v>
       </c>
       <c r="N182" s="1">
-        <v>1.34</v>
+        <v>1.33</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="B183" s="1">
         <v>1067000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>102.888</v>
+        <v>102.776</v>
       </c>
       <c r="D183" s="1">
         <v>102.21806092</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
         <v>1090666.71</v>
       </c>
       <c r="H183" s="1">
-        <v>7148.25</v>
+        <v>5953.21</v>
       </c>
       <c r="I183" s="1">
-        <v>0.65540186882572</v>
+        <v>0.54583219102745</v>
       </c>
       <c r="J183">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="K183" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="L183" s="1">
-        <v>1097814.96</v>
+        <v>1096619.92</v>
       </c>
       <c r="M183" s="1">
-        <v>1104202.34</v>
+        <v>1106895.28</v>
       </c>
       <c r="N183" s="1">
         <v>0.24</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="B184" s="1">
         <v>3873000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>94.14</v>
+        <v>94.654</v>
       </c>
       <c r="D184" s="1">
         <v>100.06415001</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
         <v>3875484.53</v>
       </c>
       <c r="H184" s="1">
-        <v>-229442.33</v>
+        <v>-209535.11</v>
       </c>
       <c r="I184" s="1">
-        <v>-5.9203521062694</v>
+        <v>-5.4066816259488</v>
       </c>
       <c r="J184">
-        <v>2.3</v>
+        <v>0.09</v>
       </c>
       <c r="K184" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="L184" s="1">
-        <v>3646042.2</v>
+        <v>3665949.42</v>
       </c>
       <c r="M184" s="1">
-        <v>3735282.58</v>
+        <v>3669338.3</v>
       </c>
       <c r="N184" s="1">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="B185" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>96.828</v>
+        <v>96.646</v>
       </c>
       <c r="D185" s="1">
         <v>91.5185</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
         <v>1555814.5</v>
       </c>
       <c r="H185" s="1">
-        <v>90261.5</v>
+        <v>87167.5</v>
       </c>
       <c r="I185" s="1">
-        <v>5.8015592475838</v>
+        <v>5.6026923518196</v>
       </c>
       <c r="J185">
-        <v>0.54</v>
+        <v>0.77</v>
       </c>
       <c r="K185" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="L185" s="1">
-        <v>1646076.0</v>
+        <v>1642982.0</v>
       </c>
       <c r="M185" s="1">
-        <v>1655307.94</v>
+        <v>1656015.33</v>
       </c>
       <c r="N185" s="1">
         <v>0.35</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="B186" s="1">
         <v>100000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>103.356</v>
+        <v>103.215</v>
       </c>
       <c r="D186" s="1">
         <v>101.2434</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
         <v>101243.4</v>
       </c>
       <c r="H186" s="1">
-        <v>2112.6</v>
+        <v>1971.6</v>
       </c>
       <c r="I186" s="1">
-        <v>2.086654537481</v>
+        <v>1.9473861999893</v>
       </c>
       <c r="J186">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>721.23</v>
+        <v>1.1</v>
+      </c>
+      <c r="K186" t="s">
+        <v>580</v>
       </c>
       <c r="L186" s="1">
-        <v>103356.0</v>
+        <v>103215.0</v>
       </c>
       <c r="M186" s="1">
-        <v>104077.23</v>
+        <v>104310.21</v>
       </c>
       <c r="N186" s="1">
         <v>0.02</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="B187" s="1">
         <v>2413000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>103.981</v>
+        <v>103.685</v>
       </c>
       <c r="D187" s="1">
         <v>102.38671778</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
         <v>2470591.5</v>
       </c>
       <c r="H187" s="1">
-        <v>38470.03</v>
+        <v>31327.55</v>
       </c>
       <c r="I187" s="1">
-        <v>1.5571182042843</v>
+        <v>1.2680182053569</v>
       </c>
       <c r="J187">
-        <v>0.04</v>
+        <v>0.46</v>
       </c>
       <c r="K187" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="L187" s="1">
-        <v>2509061.53</v>
+        <v>2501919.05</v>
       </c>
       <c r="M187" s="1">
-        <v>2510127.55</v>
+        <v>2512934.56</v>
       </c>
       <c r="N187" s="1">
         <v>0.54</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="B188" s="1">
         <v>3338000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>100.688</v>
+        <v>100.493</v>
       </c>
       <c r="D188" s="1">
         <v>90.92355123</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
         <v>3035028.14</v>
       </c>
       <c r="H188" s="1">
-        <v>325937.3</v>
+        <v>319428.2</v>
       </c>
       <c r="I188" s="1">
-        <v>10.73918543635</v>
+        <v>10.524719550047</v>
       </c>
       <c r="J188">
-        <v>2.41</v>
+        <v>0.09</v>
       </c>
       <c r="K188" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="L188" s="1">
-        <v>3360965.44</v>
+        <v>3354456.34</v>
       </c>
       <c r="M188" s="1">
-        <v>3441541.05</v>
+        <v>3357516.17</v>
       </c>
       <c r="N188" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="B189" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>99.927</v>
+        <v>99.787</v>
       </c>
       <c r="D189" s="1">
         <v>97.7673</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
         <v>977673.0</v>
       </c>
       <c r="H189" s="1">
-        <v>21597.0</v>
+        <v>20197.0</v>
       </c>
       <c r="I189" s="1">
-        <v>2.2090208075706</v>
+        <v>2.065823644511</v>
       </c>
       <c r="J189">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>0.06</v>
+      </c>
+      <c r="K189">
+        <v>625.0</v>
       </c>
       <c r="L189" s="1">
-        <v>999270.0</v>
+        <v>997870.0</v>
       </c>
       <c r="M189" s="1">
-        <v>1015728.33</v>
+        <v>998495.0</v>
       </c>
       <c r="N189" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="B190" s="1">
-        <v>3432300.0</v>
+        <v>2065000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>103.82</v>
+        <v>99.695</v>
       </c>
       <c r="D190" s="1">
-        <v>103.09125717</v>
+        <v>100.0</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>3538401.22</v>
+        <v>2065000.0</v>
       </c>
       <c r="H190" s="1">
-        <v>25012.64</v>
+        <v>-6298.25</v>
       </c>
       <c r="I190" s="1">
-        <v>0.70689100655465</v>
+        <v>-0.305</v>
       </c>
       <c r="J190">
-        <v>2.96</v>
+        <v>0.08</v>
       </c>
       <c r="K190" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="L190" s="1">
-        <v>3563413.86</v>
+        <v>2058701.75</v>
       </c>
       <c r="M190" s="1">
-        <v>3665095.75</v>
+        <v>2060408.24</v>
       </c>
       <c r="N190" s="1">
-        <v>0.79</v>
+        <v>0.44</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="B191" s="1">
         <v>4900000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>106.26</v>
+        <v>106.119</v>
       </c>
       <c r="D191" s="1">
         <v>100.27195449</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
         <v>4913325.77</v>
       </c>
       <c r="H191" s="1">
-        <v>293414.23</v>
+        <v>286505.23</v>
       </c>
       <c r="I191" s="1">
-        <v>5.9718049186061</v>
+        <v>5.8311873344397</v>
       </c>
       <c r="J191">
-        <v>0.21</v>
+        <v>0.75</v>
       </c>
       <c r="K191" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="L191" s="1">
-        <v>5206740.0</v>
+        <v>5199831.0</v>
       </c>
       <c r="M191" s="1">
-        <v>5217076.99</v>
+        <v>5236480.32</v>
       </c>
       <c r="N191" s="1">
         <v>1.12</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>596</v>
+      </c>
+      <c r="B192" s="1">
+        <v>-47000000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>10.63467779</v>
+      </c>
+      <c r="D192" s="1">
+        <v>0.1104228628</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>-5189874.55</v>
+      </c>
+      <c r="H192" s="1">
+        <v>380881.49</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-7.3389344256886</v>
+      </c>
+      <c r="J192">
+        <v>0.0</v>
+      </c>
+      <c r="K192" t="s">
         <v>597</v>
+      </c>
+      <c r="L192" s="1">
+        <v>-4808993.06</v>
+      </c>
+      <c r="M192" s="1">
+        <v>-4998298.56</v>
+      </c>
+      <c r="N192" s="1">
+        <v>-1.07</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>599</v>
+      </c>
+      <c r="B193" s="1">
+        <v>47000000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>10.63467779</v>
+      </c>
+      <c r="D193" s="1">
+        <v>0.1058898043</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>4976820.8</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-167827.8</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-3.3721889283215</v>
+      </c>
+      <c r="J193">
+        <v>0.0</v>
+      </c>
+      <c r="K193" t="s">
+        <v>600</v>
+      </c>
+      <c r="L193" s="1">
+        <v>4808993.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>4998298.56</v>
+      </c>
+      <c r="N193" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>598</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">