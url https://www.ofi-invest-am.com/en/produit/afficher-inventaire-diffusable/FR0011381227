--- v3 (2026-08-01)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1021">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1002">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -142,423 +142,438 @@
   <si>
     <t>XS3332437337</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 25/03/2027</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
-    <t>XS3294949774</t>
-[...2 lines deleted...]
-    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+    <t>XS3371229066</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
     <t>FR0129628758</t>
   </si>
   <si>
     <t>EURO AIR LIQUIDE FINANCE SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129684058</t>
   </si>
   <si>
     <t>EURO AXA BANQUE S.A. 16/04/2027</t>
   </si>
   <si>
-    <t>16 341.72</t>
+    <t>57 834.78</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>XS3346254439</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 12/04/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>XS3398399058</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
+  </si>
+  <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>26 052.83</t>
+    <t>56 780.83</t>
+  </si>
+  <si>
+    <t>FR0129713642</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
+  </si>
+  <si>
+    <t>55 385.17</t>
   </si>
   <si>
     <t>FR0129705986</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 23/02/2027</t>
   </si>
   <si>
-    <t>4 399.89</t>
+    <t>25 141.11</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>17 679.67</t>
+    <t>38 531.67</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>8 799.78</t>
+    <t>50 282.22</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>263 073.75</t>
+    <t>294 437.00</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>192 848.00</t>
+    <t>234 608.00</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>190 298.00</t>
+    <t>231 508.00</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3311089950</t>
-[...14 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+    <t>XS3367683490</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
     <t>XS3330163034</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 25/03/2027</t>
   </si>
   <si>
     <t>FR0129706430</t>
   </si>
   <si>
     <t>EURO COFACE SA 23/06/2026</t>
   </si>
   <si>
-    <t>BE6373663846</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 22/05/2026</t>
+    <t>BE6374368130</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/06/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>FR0129683936</t>
-[...2 lines deleted...]
-    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 04/05/2026</t>
+    <t>FR0129681054</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 04/06/2026</t>
   </si>
   <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>185 722.17</t>
+    <t>246 571.17</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>220 884.51</t>
+    <t>273 515.83</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
+    <t>FR0129651024</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 15/06/2026</t>
+  </si>
+  <si>
     <t>ES05306747R1</t>
   </si>
   <si>
     <t>EURO ENDESA SA 26/06/2026</t>
   </si>
   <si>
-    <t>XS3353674305</t>
-[...8 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+    <t>XS3391078824</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129709046</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3315890395</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+    <t>XS3367672709</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
     <t>XS3352622040</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 19/06/2026</t>
   </si>
   <si>
+    <t>FR0129781268</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 01/06/2027</t>
+  </si>
+  <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>614 617.33</t>
+    <t>676 935.17</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>352 831.50</t>
+    <t>414 751.50</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>3 771.17</t>
+    <t>24 511.50</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>3 754.50</t>
+    <t>24 403.17</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>170 321.67</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
+    <t>232 231.33</t>
+  </si>
+  <si>
+    <t>XS3371668735</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
@@ -625,1836 +640,1689 @@
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>XS3355977888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
-    <t>XS3344470060</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
-    <t>FR0129202000</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>211 468.39</t>
-[...17 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
+    <t>253 433.33</t>
+  </si>
+  <si>
+    <t>XS3396982285</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
+  </si>
+  <si>
+    <t>XS3384762996</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/06/2026</t>
+  </si>
+  <si>
+    <t>XS3381139354</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/06/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
+    <t>XS3318879270</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+  </si>
+  <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3323656143</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 18/01/2027</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>FR0129677953</t>
-[...2 lines deleted...]
-    <t>EURO SAVENCIA SA 07/05/2026</t>
+    <t>FR0129733145</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 15/06/2026</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
-    <t>FR0129628576</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129628071</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
+    <t>FR0129630598</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 19/06/2026</t>
+  </si>
+  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>FR0129259398</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>273 429.33</t>
+    <t>354 218.89</t>
   </si>
   <si>
     <t>FR0129675676</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 25/03/2027</t>
   </si>
   <si>
-    <t>63 837.83</t>
+    <t>125 865.08</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>45 979.10</t>
+    <t>98 343.19</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>103 551.72</t>
+    <t>144 813.11</t>
   </si>
   <si>
     <t>FR0129654184</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>70 451.11</t>
+    <t>112 026.28</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>103 090.61</t>
-[...8 lines deleted...]
-    <t>680 349.17</t>
+    <t>144 168.67</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>209 706.75</t>
+    <t>272 232.00</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>96 917.33</t>
+    <t>138 532.78</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>67 707.00</t>
+    <t>88 454.00</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>65 607.00</t>
+    <t>85 712.33</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>93 922.89</t>
+    <t>134 255.00</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>156 872.64</t>
+    <t>208 267.64</t>
   </si>
   <si>
     <t>FR0129706018</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2027</t>
   </si>
   <si>
-    <t>4 438.78</t>
+    <t>25 363.33</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>173 984.79</t>
+    <t>225 860.00</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>173 213.96</t>
+    <t>224 860.00</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>115 101.90</t>
+    <t>150 371.80</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>262 016.04</t>
+    <t>314 013.89</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>260 856.32</t>
+    <t>312 625.00</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
-    <t>FR0129682870</t>
-[...8 lines deleted...]
-    <t>NEUCP COFACE SA 30/04/2026</t>
+    <t>FR0129767267</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
+  </si>
+  <si>
+    <t>FR0129713600</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/07/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
     <t>FR0129654614</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
   </si>
   <si>
-    <t>86 105.56</t>
+    <t>137 842.22</t>
   </si>
   <si>
     <t>FR0129654622</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
   </si>
   <si>
-    <t>86 487.50</t>
+    <t>138 453.33</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>212 538.67</t>
+    <t>275 330.83</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>133 614.00</t>
+    <t>174 558.00</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>200 421.00</t>
+    <t>261 837.00</t>
   </si>
   <si>
     <t>FR0129671360</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
   </si>
   <si>
-    <t>59 995.06</t>
+    <t>100 459.11</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>17 755.11</t>
+    <t>101 453.33</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>40 938.33</t>
-[...8 lines deleted...]
-    <t>24 649.33</t>
+    <t>102 377.92</t>
   </si>
   <si>
     <t>FR0129679686</t>
   </si>
   <si>
     <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
   </si>
   <si>
-    <t>FR0129683761</t>
-[...14 lines deleted...]
-    <t>NEUCP ELIS SA 15/05/2026</t>
+    <t>FR0129715324</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129681963</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>134 727.36</t>
+    <t>186 540.76</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>39 602.50</t>
-[...8 lines deleted...]
-    <t>652 238.83</t>
+    <t>101 866.50</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>45 264.00</t>
+    <t>86 802.00</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>186 970.17</t>
+    <t>228 541.44</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>177 119.58</t>
+    <t>228 533.96</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>197 721.00</t>
+    <t>258 312.00</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>134 514.00</t>
+    <t>175 733.00</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>26 107.67</t>
+    <t>87 662.83</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>115 996.00</t>
+    <t>156 816.78</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>14 885.33</t>
-[...11 lines deleted...]
-    <t>NEUCP SAVENCIA SA 15/05/2026</t>
+    <t>47 643.73</t>
+  </si>
+  <si>
+    <t>FR0129728038</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/06/2026</t>
   </si>
   <si>
     <t>FR0129681708</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 13/07/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>560 900.00</t>
-[...17 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+    <t>623 154.00</t>
+  </si>
+  <si>
+    <t>FR0129766715</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129681195</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129678860</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129673499</t>
-[...2 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
+    <t>FR0129781755</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>20 652.50</t>
+    <t>51 647.29</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>96 273.67</t>
+    <t>126 907.67</t>
   </si>
   <si>
     <t>FR0129683142</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/12/2026</t>
   </si>
   <si>
-    <t>FR0129681781</t>
-[...2 lines deleted...]
-    <t>NEUCP VIVENDI SE 13/05/2026</t>
+    <t>FR0129732915</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 15/06/2026</t>
   </si>
   <si>
     <t>FR0129671766</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
   </si>
   <si>
-    <t>62 445.06</t>
+    <t>64 982.50</t>
   </si>
   <si>
     <t>FR0129704823</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 20/05/2027</t>
   </si>
   <si>
-    <t>12 792.22</t>
+    <t>55 013.72</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>95 053.15</t>
+    <t>125 214.25</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>486 061.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>394 168.19</t>
+    <t>6 997.07</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>121 919.18</t>
+    <t>182 878.77</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>166 995.89</t>
+    <t>221 558.90</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>112 910.96</t>
+    <t>136 643.84</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>283 200.00</t>
+    <t>325 873.97</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>267 041.10</t>
+    <t>7 808.22</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>10 356.16</t>
+    <t>13 610.96</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>256 438.36</t>
+    <t>283 561.64</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>8 630.14</t>
-[...8 lines deleted...]
-    <t>2 417.81</t>
+    <t>12 020.55</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>202 568.49</t>
+    <t>3 595.89</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>3 236.30</t>
+    <t>4 253.42</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>8 733.33</t>
+    <t>23 143.33</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>1 971.62</t>
+    <t>9 200.88</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>38 228.42</t>
+    <t>43 551.37</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>707 915.90</t>
+    <t>780 466.28</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>50 991.78</t>
+    <t>79 890.41</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>7 189.04</t>
+    <t>10 895.89</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>2 704.11</t>
+    <t>32 449.32</t>
   </si>
   <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>77 671.23</t>
+    <t>92 928.08</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>48 175.17</t>
-[...8 lines deleted...]
-    <t>202 324.36</t>
+    <t>93 597.47</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>24 183.56</t>
+    <t>32 410.96</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>155 136.99</t>
+    <t>189 041.10</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>95 496.58</t>
+    <t>119 738.01</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>135 993.15</t>
+    <t>10 924.66</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>14 548.97</t>
+    <t>1 018.84</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>151 507.19</t>
+    <t>174 980.14</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>417 792.81</t>
+    <t>480 461.73</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>9 940.07</t>
+    <t>11 397.95</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>673 972.60</t>
+    <t>741 780.82</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>80 653.08</t>
+    <t>105 527.40</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>88 668.49</t>
+    <t>108 988.36</t>
   </si>
   <si>
     <t>XS1843436228</t>
   </si>
   <si>
     <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
   </si>
   <si>
-    <t>226 520.96</t>
+    <t>7 264.52</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>14 652.40</t>
+    <t>25 897.26</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>344 077.55</t>
+    <t>412 893.06</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>607 030.48</t>
+    <t>702 877.40</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>356 956.85</t>
+    <t>427 918.15</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>31 204.11</t>
+    <t>42 645.62</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>83 120.11</t>
-[...8 lines deleted...]
-    <t>378 082.19</t>
+    <t>100 157.15</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>48 801.37</t>
+    <t>57 277.40</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 078.77</t>
+    <t>1 191.78</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>759 976.44</t>
+    <t>878 274.66</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>10 913.40</t>
+    <t>28 063.03</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>60 875.91</t>
+    <t>67 253.38</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>97 100.54</t>
+    <t>152 347.40</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>11 095.89</t>
+    <t>16 181.51</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>8 807.75</t>
+    <t>11 685.53</t>
+  </si>
+  <si>
+    <t>XS3373518086</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 13/05/2027</t>
+  </si>
+  <si>
+    <t>31 232.90</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>47 868.49</t>
+    <t>56 095.89</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>3 595.89</t>
+    <t>4 726.03</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>4 904.79</t>
+    <t>7 006.85</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>135 012.33</t>
+    <t>182 410.27</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>158 550.00</t>
+    <t>175 875.00</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>303 493.15</t>
+    <t>434 506.85</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>43 767.12</t>
+    <t>3 404.11</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>433 220.55</t>
+    <t>478 177.40</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-5 814.22</t>
+    <t>-6 611.31</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-1 902.10</t>
-[...8 lines deleted...]
-    <t>-44 045.63</t>
+    <t>-2 162.13</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
     <t>SWAP04618201</t>
   </si>
   <si>
-    <t>-11 943.88</t>
-[...2 lines deleted...]
-    <t>SWAP04623624</t>
+    <t>-12 833.33</t>
   </si>
   <si>
     <t>SWAP04652482</t>
   </si>
   <si>
-    <t>-7 113.00</t>
+    <t>-7 713.69</t>
   </si>
   <si>
     <t>SWAP04656976</t>
   </si>
   <si>
-    <t>-24 178.00</t>
+    <t>-26 200.84</t>
   </si>
   <si>
     <t>SWAP04659744</t>
   </si>
   <si>
-    <t>-12 007.03</t>
+    <t>-13 024.22</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-11 805.45</t>
+    <t>-13 334.20</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-22 449.08</t>
-[...11 lines deleted...]
-    <t>35 867.00</t>
+    <t>-24 397.58</t>
   </si>
   <si>
     <t>SWAP04695568</t>
   </si>
   <si>
-    <t>17 856.14</t>
-[...5 lines deleted...]
-    <t>29 451.72</t>
+    <t>19 764.66</t>
   </si>
   <si>
     <t>SWAP04698538</t>
   </si>
   <si>
-    <t>10 989.77</t>
+    <t>12 250.23</t>
   </si>
   <si>
     <t>SWAP04699515</t>
   </si>
   <si>
-    <t>9 310.10</t>
-[...5 lines deleted...]
-    <t>8 387.36</t>
+    <t>10 338.50</t>
   </si>
   <si>
     <t>SWAP04714390</t>
   </si>
   <si>
-    <t>28 479.50</t>
+    <t>31 605.83</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>5 283.95</t>
+    <t>6 346.52</t>
   </si>
   <si>
     <t>SWAP04723466</t>
   </si>
   <si>
-    <t>26 385.16</t>
+    <t>29 391.11</t>
   </si>
   <si>
     <t>SWAP04724764</t>
   </si>
   <si>
-    <t>5 863.28</t>
+    <t>6 526.36</t>
   </si>
   <si>
     <t>SWAP04724795</t>
   </si>
   <si>
-    <t>15 809.17</t>
-[...5 lines deleted...]
-    <t>28 568.33</t>
+    <t>17 584.00</t>
   </si>
   <si>
     <t>SWAP04726543</t>
   </si>
   <si>
-    <t>19 860.70</t>
-[...5 lines deleted...]
-    <t>13 547.67</t>
+    <t>22 119.06</t>
   </si>
   <si>
     <t>SWAP04749608</t>
   </si>
   <si>
-    <t>15 848.05</t>
+    <t>17 717.11</t>
   </si>
   <si>
     <t>SWAP04752153</t>
   </si>
   <si>
-    <t>14 080.00</t>
-[...5 lines deleted...]
-    <t>22 481.66</t>
+    <t>15 755.05</t>
   </si>
   <si>
     <t>SWAP04756891</t>
   </si>
   <si>
-    <t>5 091.87</t>
+    <t>5 701.13</t>
   </si>
   <si>
     <t>SWAP04757791</t>
   </si>
   <si>
-    <t>21 465.67</t>
+    <t>24 045.00</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>16 259.49</t>
+    <t>18 558.13</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>2 936.71</t>
+    <t>3 883.11</t>
   </si>
   <si>
     <t>SWAP04761572</t>
   </si>
   <si>
-    <t>9 887.91</t>
+    <t>11 190.07</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>8 490.84</t>
+    <t>11 471.46</t>
   </si>
   <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>27 937.04</t>
+    <t>31 628.42</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>8 554.72</t>
+    <t>11 233.67</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>4 434.72</t>
+    <t>5 821.56</t>
   </si>
   <si>
     <t>SWAP04777501</t>
   </si>
   <si>
-    <t>4 054.85</t>
+    <t>4 602.33</t>
   </si>
   <si>
     <t>SWAP04777499</t>
   </si>
   <si>
-    <t>9 385.72</t>
+    <t>10 659.01</t>
   </si>
   <si>
     <t>SWAP04777500</t>
   </si>
   <si>
-    <t>2 390.70</t>
+    <t>2 715.03</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>4 105.70</t>
+    <t>5 393.50</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>9 325.18</t>
+    <t>10 630.00</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>11 848.83</t>
+    <t>13 501.83</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>2 388.74</t>
+    <t>3 142.08</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>6 051.50</t>
+    <t>7 128.23</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>7 215.29</t>
+    <t>8 417.05</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>1 637.43</t>
+    <t>1 910.80</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>2 214.34</t>
+    <t>2 583.85</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
-    <t>2 034.63</t>
+    <t>2 750.83</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>24 203.11</t>
+    <t>27 916.33</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
-    <t>1 846.49</t>
+    <t>2 457.54</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>12 299.33</t>
+    <t>14 230.61</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>16 425.00</t>
+    <t>19 050.67</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>8 118.75</t>
+    <t>9 418.66</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>9 600.50</t>
+    <t>11 353.83</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>2 418.94</t>
+    <t>2 873.12</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>6 654.22</t>
+    <t>7 904.00</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>6 818.38</t>
+    <t>8 094.00</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
+    <t>1 152.41</t>
+  </si>
+  <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>3 275.05</t>
+    <t>3 965.50</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>10 800.83</t>
+    <t>12 718.78</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>4 445.19</t>
+    <t>5 239.50</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>22 072.00</t>
+    <t>26 160.55</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>3 876.53</t>
+    <t>4 884.66</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
-    <t>1 497.33</t>
+    <t>1 886.52</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>1 822.91</t>
+    <t>2 208.74</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>4 864.75</t>
+    <t>5 783.95</t>
   </si>
   <si>
     <t>SWAP04866300</t>
   </si>
   <si>
-    <t>3 339.75</t>
+    <t>4 000.61</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
-    <t>1 496.66</t>
+    <t>2 041.63</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
-    <t>1 801.82</t>
+    <t>2 242.40</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>4 437.71</t>
+    <t>5 346.25</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
-    <t>1 346.97</t>
+    <t>1 619.45</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
-    <t>1 443.18</t>
+    <t>1 733.26</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>8 786.33</t>
+    <t>10 640.59</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>6 963.61</t>
+    <t>8 444.24</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>3 128.12</t>
+    <t>3 838.33</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
     <t>SWAP04886877</t>
   </si>
   <si>
-    <t>1 017.82</t>
+    <t>1 394.18</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
+    <t>1 118.26</t>
+  </si>
+  <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>2 100.13</t>
+    <t>2 628.33</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>1 803.84</t>
+    <t>2 241.75</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
-    <t>1 759.95</t>
+    <t>2 189.25</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
+    <t>1 035.92</t>
+  </si>
+  <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>1 921.11</t>
+    <t>2 389.16</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
-    <t>1 272.00</t>
+    <t>1 618.75</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>2 130.66</t>
+    <t>2 742.44</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
@@ -2482,347 +2350,368 @@
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
     <t>SWAP04943180</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
     <t>SWAP04943178</t>
   </si>
   <si>
     <t>SWAP04943173</t>
   </si>
   <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
-    <t>1 920.40</t>
+    <t>2 666.53</t>
+  </si>
+  <si>
+    <t>SWAP04947593</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947595</t>
   </si>
   <si>
-    <t>C00000002Y1T20260122</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
-    <t>1 202.70</t>
+    <t>1 718.15</t>
   </si>
   <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP05011026</t>
   </si>
   <si>
     <t>C00000002Y1T20260313</t>
   </si>
   <si>
-    <t>-5 309.83</t>
+    <t>-9 182.33</t>
   </si>
   <si>
     <t>SWAP05011147</t>
   </si>
   <si>
     <t>C00000002Y1T20260316</t>
   </si>
   <si>
-    <t>-1 032.71</t>
+    <t>-1 799.74</t>
+  </si>
+  <si>
+    <t>SWAP05011291</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260318</t>
   </si>
   <si>
     <t>SWAP05011292</t>
   </si>
   <si>
-    <t>C00000002Y1T20260318</t>
-[...8 lines deleted...]
-    <t>-4 055.29</t>
+    <t>-7 544.04</t>
   </si>
   <si>
     <t>SWAP05011325</t>
   </si>
   <si>
     <t>C00000002Y1T20260319</t>
   </si>
   <si>
+    <t>-1 614.99</t>
+  </si>
+  <si>
     <t>SWAP05011555</t>
   </si>
   <si>
     <t>C00000002Y1T20260324</t>
   </si>
   <si>
-    <t>-5 903.17</t>
+    <t>-11 422.78</t>
   </si>
   <si>
     <t>SWAP05011962</t>
   </si>
   <si>
     <t>C00000002Y1T20260325</t>
   </si>
   <si>
     <t>SWAP05017521</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-2 792.74</t>
+    <t>-6 904.84</t>
   </si>
   <si>
     <t>SWAP05019467</t>
   </si>
   <si>
     <t>C00000002Y1T20260409</t>
   </si>
   <si>
-    <t>-5 711.03</t>
+    <t>-17 495.08</t>
   </si>
   <si>
     <t>SWAP05019466</t>
   </si>
   <si>
+    <t>-2 403.37</t>
+  </si>
+  <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>7 684.67</t>
+    <t>9 557.52</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009021</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05011027</t>
   </si>
   <si>
     <t>C000000051DS20260313</t>
   </si>
   <si>
-    <t>-7 906.04</t>
+    <t>-13 683.11</t>
   </si>
   <si>
     <t>SWAP05011028</t>
   </si>
   <si>
-    <t>-6 593.16</t>
+    <t>-11 412.88</t>
   </si>
   <si>
     <t>SWAP05011146</t>
   </si>
   <si>
     <t>C000000051DS20260316</t>
   </si>
   <si>
-    <t>-2 040.24</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05011170</t>
   </si>
   <si>
     <t>C000000051DS20260317</t>
   </si>
   <si>
-    <t>-1 407.26</t>
+    <t>-2 429.27</t>
   </si>
   <si>
     <t>SWAP05011961</t>
   </si>
   <si>
     <t>C000000051DS20260325</t>
   </si>
   <si>
-    <t>-9 256.81</t>
+    <t>-18 184.69</t>
   </si>
   <si>
     <t>SWAP05016427</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-2 197.08</t>
+    <t>-4 802.07</t>
   </si>
   <si>
     <t>SWAP05019802</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
-    <t>-1 630.84</t>
+    <t>-7 944.06</t>
   </si>
   <si>
     <t>SWAP05023434</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
+    <t>-3 586.33</t>
+  </si>
+  <si>
+    <t>SWAP05029914</t>
+  </si>
+  <si>
+    <t>C000000051DS20260504</t>
+  </si>
+  <si>
+    <t>-5 546.80</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
+    <t>SWAP04932219</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260113</t>
+  </si>
+  <si>
     <t>SWAP04932218</t>
   </si>
   <si>
-    <t>C00000009R8J20260113</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
   </si>
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
-    <t>1 077.07</t>
+    <t>1 617.63</t>
   </si>
   <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
     <t>SWAP05013728</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
-    <t>-2 498.47</t>
+    <t>-2 158.85</t>
   </si>
   <si>
     <t>SWAP05016430</t>
   </si>
   <si>
     <t>C00000009R8J20260331</t>
   </si>
   <si>
-    <t>-2 026.78</t>
+    <t>-4 434.78</t>
   </si>
   <si>
     <t>SWAP05019260</t>
   </si>
   <si>
     <t>C00000009R8J20260408</t>
   </si>
   <si>
+    <t>-2 035.16</t>
+  </si>
+  <si>
+    <t>SWAP05034354</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260528</t>
+  </si>
+  <si>
     <t>SWAP04922681</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04922679</t>
   </si>
   <si>
     <t>SWAP04922720</t>
   </si>
   <si>
     <t>C0000000BHC120260107</t>
   </si>
   <si>
     <t>SWAP04922724</t>
   </si>
   <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
     <t>SWAP04923744</t>
@@ -2833,294 +2722,348 @@
   <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
+    <t>1 327.81</t>
+  </si>
+  <si>
     <t>SWAP04987058</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
     <t>SWAP04987451</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
+    <t>1 026.26</t>
+  </si>
+  <si>
     <t>SWAP04996167</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996166</t>
   </si>
   <si>
     <t>SWAP04996569</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996574</t>
   </si>
   <si>
     <t>SWAP04996571</t>
   </si>
   <si>
     <t>SWAP05009424</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-3 864.07</t>
+    <t>-6 326.10</t>
   </si>
   <si>
     <t>SWAP05009699</t>
   </si>
   <si>
     <t>C0000000BHC120260310</t>
   </si>
   <si>
-    <t>-1 818.20</t>
+    <t>-2 990.88</t>
   </si>
   <si>
     <t>SWAP05010421</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-7 409.56</t>
+    <t>-12 338.11</t>
   </si>
   <si>
     <t>SWAP05011025</t>
   </si>
   <si>
     <t>C0000000BHC120260313</t>
   </si>
   <si>
-    <t>-6 870.62</t>
+    <t>-11 883.46</t>
   </si>
   <si>
     <t>SWAP05019803</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
+    <t>-2 589.20</t>
+  </si>
+  <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>1 910.62</t>
+    <t>2 672.46</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
     <t>SWAP05011168</t>
   </si>
   <si>
     <t>C0000000KKM920260317</t>
   </si>
   <si>
-    <t>-1 649.29</t>
+    <t>-2 881.74</t>
   </si>
   <si>
     <t>SWAP05027257</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
+    <t>-7 870.50</t>
+  </si>
+  <si>
+    <t>SWAP05029913</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260504</t>
+  </si>
+  <si>
+    <t>-2 957.37</t>
+  </si>
+  <si>
     <t>SWAP05019987</t>
   </si>
   <si>
     <t>C0000000KXHY20260417</t>
   </si>
   <si>
+    <t>-3 270.63</t>
+  </si>
+  <si>
     <t>SWAP05029795</t>
   </si>
   <si>
     <t>C0000000KXHY20260428</t>
   </si>
   <si>
+    <t>-1 251.10</t>
+  </si>
+  <si>
     <t>SWAP05002490</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
     <t>SWAP05011169</t>
   </si>
   <si>
     <t>C0000000NXVE20260317</t>
   </si>
   <si>
-    <t>-1 146.72</t>
+    <t>-2 003.41</t>
+  </si>
+  <si>
+    <t>SWAP05019601</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260414</t>
+  </si>
+  <si>
+    <t>-8 602.16</t>
   </si>
   <si>
     <t>SWAP05019604</t>
   </si>
   <si>
-    <t>C0000000NXVE20260414</t>
-[...8 lines deleted...]
-    <t>-2 402.57</t>
+    <t>-6 783.62</t>
+  </si>
+  <si>
+    <t>SWAP05019678</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-14 829.45</t>
+  </si>
+  <si>
+    <t>SWAP05019677</t>
+  </si>
+  <si>
+    <t>-12 168.29</t>
   </si>
   <si>
     <t>SWAP05019682</t>
   </si>
   <si>
-    <t>C0000000NXVE20260415</t>
-[...14 lines deleted...]
-    <t>-3 887.18</t>
+    <t>-5 995.64</t>
   </si>
   <si>
     <t>SWAP05019805</t>
   </si>
   <si>
     <t>C0000000NXVE20260416</t>
   </si>
   <si>
+    <t>-4 072.61</t>
+  </si>
+  <si>
     <t>SWAP05019982</t>
   </si>
   <si>
     <t>C0000000NXVE20260417</t>
   </si>
   <si>
-    <t>-1 454.46</t>
+    <t>-7 895.34</t>
+  </si>
+  <si>
+    <t>SWAP05019984</t>
+  </si>
+  <si>
+    <t>-8 813.67</t>
+  </si>
+  <si>
+    <t>SWAP05019989</t>
+  </si>
+  <si>
+    <t>-6 755.34</t>
   </si>
   <si>
     <t>SWAP05019990</t>
   </si>
   <si>
-    <t>-1 613.90</t>
-[...11 lines deleted...]
-    <t>-1 623.63</t>
+    <t>-8 760.90</t>
   </si>
   <si>
     <t>SWAP05029798</t>
   </si>
   <si>
     <t>C0000000NXVE20260428</t>
   </si>
   <si>
+    <t>-2 313.97</t>
+  </si>
+  <si>
     <t>SWAP05029797</t>
   </si>
   <si>
+    <t>-2 986.51</t>
+  </si>
+  <si>
+    <t>SWAP05029834</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260429</t>
+  </si>
+  <si>
+    <t>-4 160.11</t>
+  </si>
+  <si>
+    <t>SWAP05034120</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260521</t>
+  </si>
+  <si>
+    <t>SWAP04923567</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
+  </si>
+  <si>
     <t>SWAP04923565</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
+    <t>1 178.19</t>
+  </si>
+  <si>
     <t>SWAP05019603</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-3 415.15</t>
+    <t>-12 223.49</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3484,154 +3427,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>52625.1818</v>
+        <v>48251.943</v>
       </c>
       <c r="D2">
-        <v>110762.16</v>
+        <v>110985.8</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5828878544.29</v>
+        <v>5355280460.09</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5828878544.29</v>
+        <v>5355280460.09</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1.0</v>
       </c>
       <c r="D3">
-        <v>1010.51</v>
+        <v>1012.6</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1010.51</v>
+        <v>1012.6</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1010.51</v>
+        <v>1012.6</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>259963.0</v>
+        <v>255085.0</v>
       </c>
       <c r="D4">
-        <v>1006.52</v>
+        <v>1008.6</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>261658277.06</v>
+        <v>257280746.17</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>261658277.06</v>
+        <v>257280746.17</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P437"/>
+  <dimension ref="A1:P421"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O437" sqref="O437"/>
+      <selection activeCell="O421" sqref="O421"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3650,21839 +3593,21039 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>25891.0</v>
+        <v>23774.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11619.455</v>
+        <v>11642.449</v>
       </c>
       <c r="E2" s="1">
-        <v>11597.625608899</v>
+        <v>11621.906981997</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>300274124.64</v>
+        <v>276299216.59</v>
       </c>
       <c r="I2" s="1">
-        <v>565184.77</v>
+        <v>488365.94</v>
       </c>
       <c r="J2" s="1">
-        <v>0.18822293485248</v>
+        <v>0.17675256051293</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>300839309.41</v>
+        <v>276787582.53</v>
       </c>
       <c r="N2" s="1">
-        <v>300839309.41</v>
+        <v>276787582.53</v>
       </c>
       <c r="O2" s="1">
-        <v>4.94</v>
+        <v>4.93</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>1147.0</v>
+        <v>1039.0</v>
       </c>
       <c r="D3" s="1">
-        <v>262144.8</v>
+        <v>262653.1</v>
       </c>
       <c r="E3" s="1">
-        <v>261519.25179599</v>
+        <v>262092.58864293</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>299962581.81</v>
+        <v>272314199.6</v>
       </c>
       <c r="I3" s="1">
-        <v>717503.79</v>
+        <v>582371.3</v>
       </c>
       <c r="J3" s="1">
-        <v>0.23919776449133</v>
+        <v>0.21386005608795</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>300680085.6</v>
+        <v>272896570.9</v>
       </c>
       <c r="N3" s="1">
-        <v>300680085.6</v>
+        <v>272896570.9</v>
       </c>
       <c r="O3" s="1">
-        <v>4.94</v>
+        <v>4.86</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.5046</v>
+        <v>99.7155</v>
       </c>
       <c r="E4" s="1">
         <v>99.26379355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19852758.71</v>
       </c>
       <c r="I4" s="1">
-        <v>48161.29</v>
+        <v>90341.29</v>
       </c>
       <c r="J4" s="1">
-        <v>0.24259243112516</v>
+        <v>0.45505660608515</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19900920.0</v>
+        <v>19943100.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19900920.0</v>
+        <v>19943100.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.5175</v>
+        <v>97.8288</v>
       </c>
       <c r="E5" s="1">
         <v>97.26849795</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>19453699.59</v>
       </c>
       <c r="I5" s="1">
-        <v>49800.41</v>
+        <v>112060.41</v>
       </c>
       <c r="J5" s="1">
-        <v>0.25599454627951</v>
+        <v>0.57603649877273</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19503500.0</v>
+        <v>19565760.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19503500.0</v>
+        <v>19565760.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>97.3618</v>
+        <v>97.7388</v>
       </c>
       <c r="E6" s="1">
         <v>97.132225</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I6" s="1">
-        <v>22957.5</v>
+        <v>60657.5</v>
       </c>
       <c r="J6" s="1">
-        <v>0.23635307437877</v>
+        <v>0.62448379000893</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9736180.0</v>
+        <v>9773880.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9736180.0</v>
+        <v>9773880.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.0991</v>
+        <v>99.3326</v>
       </c>
       <c r="E7" s="1">
         <v>98.02335895</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>19604671.79</v>
       </c>
       <c r="I7" s="1">
-        <v>215148.21</v>
+        <v>261848.21</v>
       </c>
       <c r="J7" s="1">
-        <v>1.0974333684573</v>
+        <v>1.3356418959973</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>19819820.0</v>
+        <v>19866520.0</v>
       </c>
       <c r="N7" s="1">
-        <v>19819820.0</v>
+        <v>19866520.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.8479</v>
+        <v>99.0964</v>
       </c>
       <c r="E8" s="1">
         <v>97.81326225</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>19562652.45</v>
       </c>
       <c r="I8" s="1">
-        <v>206927.55</v>
+        <v>256627.55</v>
       </c>
       <c r="J8" s="1">
-        <v>1.05776837026</v>
+        <v>1.3118238983998</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19769580.0</v>
+        <v>19819280.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19769580.0</v>
+        <v>19819280.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.9637</v>
+        <v>99.5847</v>
       </c>
       <c r="E9" s="1">
-        <v>99.4822914</v>
+        <v>99.4181827</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>29844687.42</v>
+        <v>29825454.81</v>
       </c>
       <c r="I9" s="1">
-        <v>144422.58</v>
+        <v>49955.19</v>
       </c>
       <c r="J9" s="1">
-        <v>0.48391386368891</v>
+        <v>0.16749179624664</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>29989110.0</v>
+        <v>29875410.0</v>
       </c>
       <c r="N9" s="1">
-        <v>29989110.0</v>
+        <v>29875410.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
         <v>14000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.5093</v>
+        <v>99.716</v>
       </c>
       <c r="E10" s="1">
         <v>99.26215136</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>13896701.19</v>
       </c>
       <c r="I10" s="1">
-        <v>34600.81</v>
+        <v>63538.81</v>
       </c>
       <c r="J10" s="1">
-        <v>0.24898578106363</v>
+        <v>0.45722225103122</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>13931302.0</v>
+        <v>13960240.0</v>
       </c>
       <c r="N10" s="1">
-        <v>13931302.0</v>
+        <v>13960240.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.9793</v>
+        <v>100.0005</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-4140.0</v>
+        <v>100.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.0207</v>
+        <v>0.0005</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>48</v>
       </c>
       <c r="M11" s="1">
-        <v>19995860.0</v>
+        <v>20000100.0</v>
       </c>
       <c r="N11" s="1">
-        <v>20012201.72</v>
+        <v>20057934.78</v>
       </c>
       <c r="O11" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.7172</v>
+        <v>98.0034</v>
       </c>
       <c r="E12" s="1">
         <v>97.77077208</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>24442693.02</v>
       </c>
       <c r="I12" s="1">
-        <v>-13393.02</v>
+        <v>58156.98</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.054793553185982</v>
+        <v>0.2379319658125</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>24429300.0</v>
+        <v>24500850.0</v>
       </c>
       <c r="N12" s="1">
-        <v>24429300.0</v>
+        <v>24500850.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.3711</v>
+        <v>97.6776</v>
       </c>
       <c r="E13" s="1">
         <v>97.2946677</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>29188400.31</v>
       </c>
       <c r="I13" s="1">
-        <v>22929.69</v>
+        <v>114879.69</v>
       </c>
       <c r="J13" s="1">
-        <v>0.078557542573322</v>
+        <v>0.39357994538893</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>29211330.0</v>
+        <v>29303280.0</v>
       </c>
       <c r="N13" s="1">
-        <v>29211330.0</v>
+        <v>29303280.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
         <v>45000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.5888</v>
+        <v>98.8253</v>
       </c>
       <c r="E14" s="1">
         <v>97.78527224</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>44003372.51</v>
       </c>
       <c r="I14" s="1">
-        <v>361587.49</v>
+        <v>468012.49</v>
       </c>
       <c r="J14" s="1">
-        <v>0.82172676632417</v>
+        <v>1.063583228521</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>44364960.0</v>
+        <v>44471385.0</v>
       </c>
       <c r="N14" s="1">
-        <v>44364960.0</v>
+        <v>44471385.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.73</v>
+        <v>0.79</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.2818</v>
+        <v>99.4911</v>
       </c>
       <c r="E15" s="1">
         <v>98.36271167</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>14754406.75</v>
       </c>
       <c r="I15" s="1">
-        <v>137863.25</v>
+        <v>169258.25</v>
       </c>
       <c r="J15" s="1">
-        <v>0.93438694171828</v>
+        <v>1.1471708274547</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>14892270.0</v>
+        <v>14923665.0</v>
       </c>
       <c r="N15" s="1">
-        <v>14892270.0</v>
+        <v>14923665.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.9572</v>
+        <v>97.21816</v>
       </c>
       <c r="E16" s="1">
-        <v>98.7203376</v>
+        <v>97.21815647</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>9872033.76</v>
+        <v>14582723.47</v>
       </c>
       <c r="I16" s="1">
-        <v>23686.24</v>
+        <v>0.53</v>
       </c>
       <c r="J16" s="1">
-        <v>0.23993272891725</v>
+        <v>3.6344377035629E-6</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9895720.0</v>
+        <v>14582724.0</v>
       </c>
       <c r="N16" s="1">
-        <v>9895720.0</v>
+        <v>14582724.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.5437</v>
+        <v>99.1959</v>
       </c>
       <c r="E17" s="1">
-        <v>97.51078</v>
+        <v>98.7203376</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>24377695.0</v>
+        <v>9872033.76</v>
       </c>
       <c r="I17" s="1">
-        <v>8230.0</v>
+        <v>47556.24</v>
       </c>
       <c r="J17" s="1">
-        <v>0.033760369879105</v>
+        <v>0.48172687772494</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>24385925.0</v>
+        <v>9919590.0</v>
       </c>
       <c r="N17" s="1">
-        <v>24385925.0</v>
+        <v>9919590.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.4</v>
+        <v>0.18</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.9932</v>
+        <v>97.8709</v>
       </c>
       <c r="E18" s="1">
-        <v>100.0</v>
+        <v>97.51078</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>15000000.0</v>
+        <v>24377695.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-1020.0</v>
+        <v>90030.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.0068</v>
+        <v>0.36931301339196</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18" t="s">
-        <v>63</v>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>14998980.0</v>
+        <v>24467725.0</v>
       </c>
       <c r="N18" s="1">
-        <v>15025032.83</v>
+        <v>24467725.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.25</v>
+        <v>0.44</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" t="s">
         <v>64</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.9842</v>
+        <v>100.0014</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1580.0</v>
+        <v>210.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.0158</v>
+        <v>0.0014</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M19" s="1">
-        <v>9998420.0</v>
+        <v>15000210.0</v>
       </c>
       <c r="N19" s="1">
-        <v>10002819.89</v>
+        <v>15056990.83</v>
       </c>
       <c r="O19" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" t="s">
         <v>67</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.9931</v>
+      </c>
+      <c r="E20" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-2070.0</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-0.0069</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" t="s">
         <v>68</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>14933565.0</v>
+        <v>29997930.0</v>
       </c>
       <c r="N20" s="1">
-        <v>14933565.0</v>
+        <v>30053315.17</v>
       </c>
       <c r="O20" s="1">
-        <v>0.25</v>
+        <v>0.54</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.9888</v>
+        <v>99.9963</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-1120.0</v>
+        <v>-370.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.0112</v>
+        <v>-0.0037</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
         <v>71</v>
       </c>
       <c r="M21" s="1">
-        <v>9998880.0</v>
+        <v>9999630.0</v>
       </c>
       <c r="N21" s="1">
-        <v>10016559.67</v>
+        <v>10024771.11</v>
       </c>
       <c r="O21" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.9873</v>
+        <v>99.763</v>
       </c>
       <c r="E22" s="1">
-        <v>100.0</v>
+        <v>99.43946527</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>20000000.0</v>
+        <v>14915919.79</v>
       </c>
       <c r="I22" s="1">
-        <v>-2540.0</v>
+        <v>48530.21</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.0127</v>
+        <v>0.32535848062508</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22" t="s">
-        <v>74</v>
+      <c r="L22">
+        <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19997460.0</v>
+        <v>14964450.0</v>
       </c>
       <c r="N22" s="1">
-        <v>20006259.78</v>
+        <v>14964450.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" t="s">
         <v>75</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.04</v>
+        <v>100.0221</v>
       </c>
       <c r="E23" s="1">
         <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>6000.0</v>
+        <v>2210.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.04</v>
+        <v>0.0221</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M23" s="1">
-        <v>15006000.0</v>
+        <v>10002210.0</v>
       </c>
       <c r="N23" s="1">
-        <v>15269073.75</v>
+        <v>10040741.67</v>
       </c>
       <c r="O23" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.0427</v>
+        <v>100.0178</v>
       </c>
       <c r="E24" s="1">
         <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>8540.0</v>
+        <v>3560.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.0427</v>
+        <v>0.0178</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M24" s="1">
-        <v>20008540.0</v>
+        <v>20003560.0</v>
       </c>
       <c r="N24" s="1">
-        <v>20201388.0</v>
+        <v>20053842.22</v>
       </c>
       <c r="O24" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" t="s">
         <v>81</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>100.0464</v>
+        <v>100.0319</v>
       </c>
       <c r="E25" s="1">
         <v>100.0</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>9280.0</v>
+        <v>4785.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0.0464</v>
+        <v>0.0319</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M25" s="1">
-        <v>20009280.0</v>
+        <v>15004785.0</v>
       </c>
       <c r="N25" s="1">
-        <v>20199578.0</v>
+        <v>15299222.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" t="s">
         <v>84</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.0463</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>9260.0</v>
+      </c>
+      <c r="J26" s="1">
+        <v>0.0463</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" t="s">
         <v>85</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>29761560.0</v>
+        <v>20009260.0</v>
       </c>
       <c r="N26" s="1">
-        <v>29761560.0</v>
+        <v>20243868.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.0711</v>
+        <v>100.0369</v>
       </c>
       <c r="E27" s="1">
-        <v>97.7949414</v>
+        <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>19558988.28</v>
+        <v>20000000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>55231.72</v>
+        <v>7380.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.28238536272593</v>
+        <v>0.0369</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>0.0</v>
+      <c r="L27" t="s">
+        <v>88</v>
       </c>
       <c r="M27" s="1">
-        <v>19614220.0</v>
+        <v>20007380.0</v>
       </c>
       <c r="N27" s="1">
-        <v>19614220.0</v>
+        <v>20238888.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C28" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.0141</v>
+        <v>99.4216</v>
       </c>
       <c r="E28" s="1">
-        <v>97.8142855</v>
+        <v>98.0238394</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>9781428.55</v>
+        <v>29407151.82</v>
       </c>
       <c r="I28" s="1">
-        <v>19981.45</v>
+        <v>419328.18</v>
       </c>
       <c r="J28" s="1">
-        <v>0.20427946590685</v>
+        <v>1.4259394536631</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>9801410.0</v>
+        <v>29826480.0</v>
       </c>
       <c r="N28" s="1">
-        <v>9801410.0</v>
+        <v>29826480.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.16</v>
+        <v>0.53</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C29" s="1">
-        <v>18500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.2311</v>
+        <v>98.4193</v>
       </c>
       <c r="E29" s="1">
-        <v>97.32339049</v>
+        <v>97.7949414</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>18004827.24</v>
+        <v>19558988.28</v>
       </c>
       <c r="I29" s="1">
-        <v>-17073.74</v>
+        <v>124871.72</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.094828679955721</v>
+        <v>0.63843649892509</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>17987753.5</v>
+        <v>19683860.0</v>
       </c>
       <c r="N29" s="1">
-        <v>17987753.5</v>
+        <v>19683860.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C30" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.9505</v>
+        <v>98.3667</v>
       </c>
       <c r="E30" s="1">
-        <v>99.6192332</v>
+        <v>97.8142855</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>9961923.32</v>
+        <v>9781428.55</v>
       </c>
       <c r="I30" s="1">
-        <v>33126.68</v>
+        <v>55241.45</v>
       </c>
       <c r="J30" s="1">
-        <v>0.33253297516849</v>
+        <v>0.56475850861273</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>9995050.0</v>
+        <v>9836670.0</v>
       </c>
       <c r="N30" s="1">
-        <v>9995050.0</v>
+        <v>9836670.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>10000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8192</v>
+        <v>97.6373</v>
       </c>
       <c r="E31" s="1">
-        <v>99.5611428</v>
+        <v>97.32339049</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>9956114.28</v>
+        <v>18004827.24</v>
       </c>
       <c r="I31" s="1">
-        <v>25805.72</v>
+        <v>58073.26</v>
       </c>
       <c r="J31" s="1">
-        <v>0.25919469457918</v>
+        <v>0.32254272271484</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>9981920.0</v>
+        <v>18062900.5</v>
       </c>
       <c r="N31" s="1">
-        <v>9981920.0</v>
+        <v>18062900.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B32" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>22000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9699</v>
+        <v>99.7994</v>
       </c>
       <c r="E32" s="1">
-        <v>99.83751445</v>
+        <v>99.63136395</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>21964253.18</v>
+        <v>21918900.07</v>
       </c>
       <c r="I32" s="1">
-        <v>29124.82</v>
+        <v>36967.93</v>
       </c>
       <c r="J32" s="1">
-        <v>0.13260100291741</v>
+        <v>0.16865777882074</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>21993378.0</v>
+        <v>21955868.0</v>
       </c>
       <c r="N32" s="1">
-        <v>21993378.0</v>
+        <v>21955868.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B33" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C33" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.5008</v>
+        <v>97.8393</v>
       </c>
       <c r="E33" s="1">
         <v>97.44325147</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>14616487.72</v>
       </c>
       <c r="I33" s="1">
-        <v>8632.28</v>
+        <v>59407.28</v>
       </c>
       <c r="J33" s="1">
-        <v>0.059058510945747</v>
+        <v>0.40644018684948</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>14625120.0</v>
+        <v>14675895.0</v>
       </c>
       <c r="N33" s="1">
-        <v>14625120.0</v>
+        <v>14675895.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C34" s="1">
         <v>12500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.4465</v>
+        <v>97.7882</v>
       </c>
       <c r="E34" s="1">
         <v>97.12268648</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>12140335.81</v>
       </c>
       <c r="I34" s="1">
-        <v>40476.69</v>
+        <v>83189.19</v>
       </c>
       <c r="J34" s="1">
-        <v>0.33340667534632</v>
+        <v>0.68522972759515</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>12180812.5</v>
+        <v>12223525.0</v>
       </c>
       <c r="N34" s="1">
-        <v>12180812.5</v>
+        <v>12223525.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C35" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.6506</v>
+        <v>99.8641</v>
       </c>
       <c r="E35" s="1">
         <v>99.6227205</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>19924544.1</v>
       </c>
       <c r="I35" s="1">
-        <v>5575.9</v>
+        <v>48275.9</v>
       </c>
       <c r="J35" s="1">
-        <v>0.027985081977359</v>
+        <v>0.24229362417381</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19930120.0</v>
+        <v>19972820.0</v>
       </c>
       <c r="N35" s="1">
-        <v>19930120.0</v>
+        <v>19972820.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>51000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.8605</v>
+        <v>99.8721</v>
       </c>
       <c r="E36" s="1">
-        <v>99.829937</v>
+        <v>99.81048485</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>50913267.87</v>
+        <v>39924193.94</v>
       </c>
       <c r="I36" s="1">
-        <v>15587.13</v>
+        <v>24646.06</v>
       </c>
       <c r="J36" s="1">
-        <v>0.030615064897817</v>
+        <v>0.061732141761057</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>50928855.0</v>
+        <v>39948840.0</v>
       </c>
       <c r="N36" s="1">
-        <v>50928855.0</v>
+        <v>39948840.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.84</v>
+        <v>0.71</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>97.9482</v>
+        <v>98.2592</v>
       </c>
       <c r="E37" s="1">
         <v>97.7514452</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>9775144.52</v>
       </c>
       <c r="I37" s="1">
-        <v>19675.48</v>
+        <v>50775.48</v>
       </c>
       <c r="J37" s="1">
-        <v>0.20128070699869</v>
+        <v>0.5194345709786</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>9794820.0</v>
+        <v>9825920.0</v>
       </c>
       <c r="N37" s="1">
-        <v>9794820.0</v>
+        <v>9825920.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C38" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.6314</v>
+        <v>97.9537</v>
       </c>
       <c r="E38" s="1">
         <v>97.52492576</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>24381231.44</v>
       </c>
       <c r="I38" s="1">
-        <v>26618.56</v>
+        <v>107193.56</v>
       </c>
       <c r="J38" s="1">
-        <v>0.10917643789037</v>
+        <v>0.43965605373048</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>24407850.0</v>
+        <v>24488425.0</v>
       </c>
       <c r="N38" s="1">
-        <v>24407850.0</v>
+        <v>24488425.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C39" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.6454</v>
+        <v>98.9015</v>
       </c>
       <c r="E39" s="1">
         <v>98.14746657</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>29444239.97</v>
       </c>
       <c r="I39" s="1">
-        <v>149380.03</v>
+        <v>226210.03</v>
       </c>
       <c r="J39" s="1">
-        <v>0.50733192689708</v>
+        <v>0.768265814402</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>29593620.0</v>
+        <v>29670450.0</v>
       </c>
       <c r="N39" s="1">
-        <v>29593620.0</v>
+        <v>29670450.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C40" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.1106</v>
+        <v>99.3303</v>
       </c>
       <c r="E40" s="1">
         <v>97.87236357</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>29361709.07</v>
       </c>
       <c r="I40" s="1">
-        <v>371470.93</v>
+        <v>437380.93</v>
       </c>
       <c r="J40" s="1">
-        <v>1.265154317531</v>
+        <v>1.489630351412</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29733180.0</v>
+        <v>29799090.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29733180.0</v>
+        <v>29799090.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C41" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.3622</v>
+        <v>98.6443</v>
       </c>
       <c r="E41" s="1">
         <v>98.15181495</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>19630362.99</v>
       </c>
       <c r="I41" s="1">
-        <v>42077.01</v>
+        <v>98497.01</v>
       </c>
       <c r="J41" s="1">
-        <v>0.21434657128569</v>
+        <v>0.50175847512436</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>19672440.0</v>
+        <v>19728860.0</v>
       </c>
       <c r="N41" s="1">
-        <v>19672440.0</v>
+        <v>19728860.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C42" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.0868</v>
+        <v>98.3898</v>
       </c>
       <c r="E42" s="1">
         <v>97.75627623</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>39102510.49</v>
       </c>
       <c r="I42" s="1">
-        <v>132209.51</v>
+        <v>253409.51</v>
       </c>
       <c r="J42" s="1">
-        <v>0.33811003013173</v>
+        <v>0.64806455346341</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>39234720.0</v>
+        <v>39355920.0</v>
       </c>
       <c r="N42" s="1">
-        <v>39234720.0</v>
+        <v>39355920.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.64</v>
+        <v>0.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.2915</v>
+        <v>97.6345</v>
       </c>
       <c r="E43" s="1">
         <v>97.3233905</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>19464678.1</v>
       </c>
       <c r="I43" s="1">
-        <v>-6378.1</v>
+        <v>62221.9</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.032767559613534</v>
+        <v>0.31966570256304</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>19458300.0</v>
+        <v>19526900.0</v>
       </c>
       <c r="N43" s="1">
-        <v>19458300.0</v>
+        <v>19526900.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C44" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.6788</v>
+        <v>99.877</v>
       </c>
       <c r="E44" s="1">
         <v>97.8675211</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>19573504.22</v>
       </c>
       <c r="I44" s="1">
-        <v>362255.78</v>
+        <v>401895.78</v>
       </c>
       <c r="J44" s="1">
-        <v>1.8507456607072</v>
+        <v>2.0532643285679</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>19935760.0</v>
+        <v>19975400.0</v>
       </c>
       <c r="N44" s="1">
-        <v>19935760.0</v>
+        <v>19975400.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C45" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.9705</v>
+        <v>99.9822</v>
       </c>
       <c r="E45" s="1">
-        <v>99.9180117</v>
+        <v>99.81691915</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>19983602.34</v>
+        <v>19963383.83</v>
       </c>
       <c r="I45" s="1">
-        <v>10497.66</v>
+        <v>33056.17</v>
       </c>
       <c r="J45" s="1">
-        <v>0.052531369576883</v>
+        <v>0.16558400259942</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>19994100.0</v>
+        <v>19996440.0</v>
       </c>
       <c r="N45" s="1">
-        <v>19994100.0</v>
+        <v>19996440.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C46" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.0163</v>
+        <v>100.019</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>4890.0</v>
+        <v>5700.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.0163</v>
+        <v>0.019</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M46" s="1">
-        <v>30004890.0</v>
+        <v>30005700.0</v>
       </c>
       <c r="N46" s="1">
-        <v>30190612.17</v>
+        <v>30252271.17</v>
       </c>
       <c r="O46" s="1">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C47" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.034</v>
+        <v>100.0387</v>
       </c>
       <c r="E47" s="1">
         <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>8500.0</v>
+        <v>9675.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.034</v>
+        <v>0.0387</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M47" s="1">
-        <v>25008500.0</v>
+        <v>25009675.0</v>
       </c>
       <c r="N47" s="1">
-        <v>25229384.51</v>
+        <v>25283190.83</v>
       </c>
       <c r="O47" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C48" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.7753</v>
+        <v>99.9878</v>
       </c>
       <c r="E48" s="1">
         <v>99.43839405</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>19887678.81</v>
       </c>
       <c r="I48" s="1">
-        <v>67381.19</v>
+        <v>109881.19</v>
       </c>
       <c r="J48" s="1">
-        <v>0.33880871993025</v>
+        <v>0.55250887270338</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>19955060.0</v>
+        <v>19997560.0</v>
       </c>
       <c r="N48" s="1">
-        <v>19955060.0</v>
+        <v>19997560.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B49" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C49" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.6466</v>
+        <v>99.9148</v>
       </c>
       <c r="E49" s="1">
-        <v>99.4019866</v>
+        <v>99.80233593</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>29820595.98</v>
+        <v>14970350.39</v>
       </c>
       <c r="I49" s="1">
-        <v>73384.02</v>
+        <v>16869.61</v>
       </c>
       <c r="J49" s="1">
-        <v>0.24608502140339</v>
+        <v>0.11268680799394</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>29893980.0</v>
+        <v>14987220.0</v>
       </c>
       <c r="N49" s="1">
-        <v>29893980.0</v>
+        <v>14987220.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B50" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C50" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.946</v>
+        <v>99.8498</v>
       </c>
       <c r="E50" s="1">
-        <v>99.89311437</v>
+        <v>99.4019866</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>34962590.03</v>
+        <v>29820595.98</v>
       </c>
       <c r="I50" s="1">
-        <v>18509.97</v>
+        <v>134344.02</v>
       </c>
       <c r="J50" s="1">
-        <v>0.052942216191985</v>
+        <v>0.45050749518924</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>34981100.0</v>
+        <v>29954940.0</v>
       </c>
       <c r="N50" s="1">
-        <v>34981100.0</v>
+        <v>29954940.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B51" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C51" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.994</v>
+        <v>99.817</v>
       </c>
       <c r="E51" s="1">
-        <v>99.9227819</v>
+        <v>99.760077</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>19984556.38</v>
+        <v>29928023.1</v>
       </c>
       <c r="I51" s="1">
-        <v>14243.62</v>
+        <v>17076.9</v>
       </c>
       <c r="J51" s="1">
-        <v>0.071273135761245</v>
+        <v>0.057059899823453</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>19998800.0</v>
+        <v>29945100.0</v>
       </c>
       <c r="N51" s="1">
-        <v>19998800.0</v>
+        <v>29945100.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.33</v>
+        <v>0.53</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C52" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.6509</v>
+        <v>99.8308</v>
       </c>
       <c r="E52" s="1">
-        <v>99.6104126</v>
+        <v>99.625574</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>29883123.78</v>
+        <v>19925114.8</v>
       </c>
       <c r="I52" s="1">
-        <v>12146.22</v>
+        <v>41045.2</v>
       </c>
       <c r="J52" s="1">
-        <v>0.040645750723454</v>
+        <v>0.2059973074785</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>29895270.0</v>
+        <v>19966160.0</v>
       </c>
       <c r="N52" s="1">
-        <v>29895270.0</v>
+        <v>19966160.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C53" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.1016</v>
+        <v>99.8628</v>
       </c>
       <c r="E53" s="1">
-        <v>97.82396035</v>
+        <v>99.6104126</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>19564792.07</v>
+        <v>29883123.78</v>
       </c>
       <c r="I53" s="1">
-        <v>255527.93</v>
+        <v>75716.22</v>
       </c>
       <c r="J53" s="1">
-        <v>1.3060600341969</v>
+        <v>0.25337451518598</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>19820320.0</v>
+        <v>29958840.0</v>
       </c>
       <c r="N53" s="1">
-        <v>19820320.0</v>
+        <v>29958840.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.33</v>
+        <v>0.53</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C54" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.787</v>
+        <v>99.3201</v>
       </c>
       <c r="E54" s="1">
-        <v>97.74661473</v>
+        <v>97.82396035</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>14661992.21</v>
+        <v>19564792.07</v>
       </c>
       <c r="I54" s="1">
-        <v>6057.79</v>
+        <v>299227.93</v>
       </c>
       <c r="J54" s="1">
-        <v>0.041316281670566</v>
+        <v>1.529420445305</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>14668050.0</v>
+        <v>19864020.0</v>
       </c>
       <c r="N54" s="1">
-        <v>14668050.0</v>
+        <v>19864020.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C55" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.7531</v>
+        <v>98.1004</v>
       </c>
       <c r="E55" s="1">
-        <v>97.7369551</v>
+        <v>97.74661473</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>9773695.51</v>
+        <v>14661992.21</v>
       </c>
       <c r="I55" s="1">
-        <v>1614.49</v>
+        <v>53067.79</v>
       </c>
       <c r="J55" s="1">
-        <v>0.016518726190601</v>
+        <v>0.36194119625712</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>9775310.0</v>
+        <v>14715060.0</v>
       </c>
       <c r="N55" s="1">
-        <v>9775310.0</v>
+        <v>14715060.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B56" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C56" s="1">
-        <v>11000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.947</v>
+        <v>98.0658</v>
       </c>
       <c r="E56" s="1">
-        <v>99.64625582</v>
+        <v>97.7369551</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>10961088.14</v>
+        <v>9773695.51</v>
       </c>
       <c r="I56" s="1">
-        <v>33081.86</v>
+        <v>32884.49</v>
       </c>
       <c r="J56" s="1">
-        <v>0.30181182358415</v>
+        <v>0.33645912097787</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>10994170.0</v>
+        <v>9806580.0</v>
       </c>
       <c r="N56" s="1">
-        <v>10994170.0</v>
+        <v>9806580.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B57" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C57" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.6893</v>
+        <v>99.7948</v>
       </c>
       <c r="E57" s="1">
-        <v>99.6173449</v>
+        <v>99.63053676</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>19923468.98</v>
+        <v>24907634.19</v>
       </c>
       <c r="I57" s="1">
-        <v>14391.02</v>
+        <v>41065.81</v>
       </c>
       <c r="J57" s="1">
-        <v>0.072231497509025</v>
+        <v>0.16487238284753</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>19937860.0</v>
+        <v>24948700.0</v>
       </c>
       <c r="N57" s="1">
-        <v>19937860.0</v>
+        <v>24948700.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.33</v>
+        <v>0.44</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.0221</v>
+        <v>99.8913</v>
       </c>
       <c r="E58" s="1">
-        <v>100.0</v>
+        <v>99.6173449</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>30000000.0</v>
+        <v>19923468.98</v>
       </c>
       <c r="I58" s="1">
-        <v>6630.0</v>
+        <v>54791.02</v>
       </c>
       <c r="J58" s="1">
-        <v>0.0221</v>
+        <v>0.27500742995611</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58" t="s">
-        <v>152</v>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>30006630.0</v>
+        <v>19978260.0</v>
       </c>
       <c r="N58" s="1">
-        <v>30621247.33</v>
+        <v>19978260.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>153</v>
       </c>
       <c r="B59" t="s">
         <v>154</v>
       </c>
       <c r="C59" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.0183</v>
+        <v>99.9712</v>
       </c>
       <c r="E59" s="1">
         <v>100.0</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>5490.0</v>
+        <v>-4320.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.0183</v>
+        <v>-0.0288</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59" t="s">
-        <v>155</v>
+      <c r="L59">
+        <v>941.67</v>
       </c>
       <c r="M59" s="1">
-        <v>30005490.0</v>
+        <v>14995680.0</v>
       </c>
       <c r="N59" s="1">
-        <v>30358321.5</v>
+        <v>14996621.67</v>
       </c>
       <c r="O59" s="1">
-        <v>0.5</v>
+        <v>0.27</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>155</v>
+      </c>
+      <c r="B60" t="s">
         <v>156</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.9751</v>
+        <v>100.0027</v>
       </c>
       <c r="E60" s="1">
         <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-2490.0</v>
+        <v>810.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.0249</v>
+        <v>0.0027</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="M60" s="1">
-        <v>9997510.0</v>
+        <v>30000810.0</v>
       </c>
       <c r="N60" s="1">
-        <v>10001281.17</v>
+        <v>30677745.17</v>
       </c>
       <c r="O60" s="1">
-        <v>0.16</v>
+        <v>0.55</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>158</v>
+      </c>
+      <c r="B61" t="s">
         <v>159</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.9867</v>
+        <v>100.0283</v>
       </c>
       <c r="E61" s="1">
         <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-1330.0</v>
+        <v>8490.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.0133</v>
+        <v>0.0283</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="M61" s="1">
-        <v>9998670.0</v>
+        <v>30008490.0</v>
       </c>
       <c r="N61" s="1">
-        <v>10002424.5</v>
+        <v>30423241.5</v>
       </c>
       <c r="O61" s="1">
-        <v>0.16</v>
+        <v>0.54</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>161</v>
+      </c>
+      <c r="B62" t="s">
         <v>162</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.0136</v>
+        <v>99.9909</v>
       </c>
       <c r="E62" s="1">
         <v>100.0</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I62" s="1">
-        <v>4080.0</v>
+        <v>-910.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0136</v>
+        <v>-0.0091</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="M62" s="1">
-        <v>30004080.0</v>
+        <v>9999090.0</v>
       </c>
       <c r="N62" s="1">
-        <v>30174401.67</v>
+        <v>10023601.5</v>
       </c>
       <c r="O62" s="1">
-        <v>0.5</v>
+        <v>0.18</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>164</v>
+      </c>
+      <c r="B63" t="s">
         <v>165</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.9963</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-370.0</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-0.0037</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" t="s">
         <v>166</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>14994060.0</v>
+        <v>9999630.0</v>
       </c>
       <c r="N63" s="1">
-        <v>14994060.0</v>
+        <v>10024033.17</v>
       </c>
       <c r="O63" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>167</v>
       </c>
       <c r="B64" t="s">
         <v>168</v>
       </c>
       <c r="C64" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.4079</v>
+        <v>100.0153</v>
       </c>
       <c r="E64" s="1">
-        <v>97.7959084</v>
+        <v>100.0</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>19559181.68</v>
+        <v>30000000.0</v>
       </c>
       <c r="I64" s="1">
-        <v>122398.32</v>
+        <v>4590.0</v>
       </c>
       <c r="J64" s="1">
-        <v>0.6257844627782</v>
+        <v>0.0153</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64">
-        <v>0.0</v>
+      <c r="L64" t="s">
+        <v>169</v>
       </c>
       <c r="M64" s="1">
-        <v>19681580.0</v>
+        <v>30004590.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19681580.0</v>
+        <v>30236821.33</v>
       </c>
       <c r="O64" s="1">
-        <v>0.32</v>
+        <v>0.54</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B65" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C65" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.1398</v>
+        <v>97.5154</v>
       </c>
       <c r="E65" s="1">
-        <v>97.78527224</v>
+        <v>97.208601</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>24446318.06</v>
+        <v>14581290.15</v>
       </c>
       <c r="I65" s="1">
-        <v>88631.94</v>
+        <v>46019.85</v>
       </c>
       <c r="J65" s="1">
-        <v>0.36255741982275</v>
+        <v>0.31560890378414</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>24534950.0</v>
+        <v>14627310.0</v>
       </c>
       <c r="N65" s="1">
-        <v>24534950.0</v>
+        <v>14627310.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.4</v>
+        <v>0.26</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B66" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C66" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.8888</v>
+        <v>98.6933</v>
       </c>
       <c r="E66" s="1">
-        <v>98.376783</v>
+        <v>97.7959084</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>24594195.75</v>
+        <v>19559181.68</v>
       </c>
       <c r="I66" s="1">
-        <v>128004.25</v>
+        <v>179478.32</v>
       </c>
       <c r="J66" s="1">
-        <v>0.52046528091897</v>
+        <v>0.91761671288898</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>24722200.0</v>
+        <v>19738660.0</v>
       </c>
       <c r="N66" s="1">
-        <v>24722200.0</v>
+        <v>19738660.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B67" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C67" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.6378</v>
+        <v>98.4486</v>
       </c>
       <c r="E67" s="1">
-        <v>98.185719</v>
+        <v>97.78527224</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>24546429.75</v>
+        <v>24446318.06</v>
       </c>
       <c r="I67" s="1">
-        <v>113020.25</v>
+        <v>165831.94</v>
       </c>
       <c r="J67" s="1">
-        <v>0.46043457704883</v>
+        <v>0.67835139669291</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>24659450.0</v>
+        <v>24612150.0</v>
       </c>
       <c r="N67" s="1">
-        <v>24659450.0</v>
+        <v>24612150.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B68" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C68" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.3913</v>
+        <v>99.1384</v>
       </c>
       <c r="E68" s="1">
-        <v>97.990834</v>
+        <v>98.376783</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>24497708.5</v>
+        <v>24594195.75</v>
       </c>
       <c r="I68" s="1">
-        <v>100116.5</v>
+        <v>190404.25</v>
       </c>
       <c r="J68" s="1">
-        <v>0.40867699932016</v>
+        <v>0.77418368112322</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>24597825.0</v>
+        <v>24784600.0</v>
       </c>
       <c r="N68" s="1">
-        <v>24597825.0</v>
+        <v>24784600.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B69" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C69" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.3241</v>
+        <v>98.9069</v>
       </c>
       <c r="E69" s="1">
-        <v>97.85057616</v>
+        <v>98.185719</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>12231322.02</v>
+        <v>24546429.75</v>
       </c>
       <c r="I69" s="1">
-        <v>184190.48</v>
+        <v>180295.25</v>
       </c>
       <c r="J69" s="1">
-        <v>1.5058918381743</v>
+        <v>0.73450702133169</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>12415512.5</v>
+        <v>24726725.0</v>
       </c>
       <c r="N69" s="1">
-        <v>12415512.5</v>
+        <v>24726725.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.2</v>
+        <v>0.44</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B70" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C70" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.0844</v>
+        <v>98.6781</v>
       </c>
       <c r="E70" s="1">
-        <v>97.86267907</v>
+        <v>97.990834</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>14679401.86</v>
+        <v>24497708.5</v>
       </c>
       <c r="I70" s="1">
-        <v>183258.14</v>
+        <v>171816.5</v>
       </c>
       <c r="J70" s="1">
-        <v>1.2484033187984</v>
+        <v>0.701357435125</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>14862660.0</v>
+        <v>24669525.0</v>
       </c>
       <c r="N70" s="1">
-        <v>14862660.0</v>
+        <v>24669525.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B71" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C71" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.2948</v>
+        <v>99.5397</v>
       </c>
       <c r="E71" s="1">
-        <v>97.85299653</v>
+        <v>97.85057616</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>14677949.48</v>
+        <v>12231322.02</v>
       </c>
       <c r="I71" s="1">
-        <v>216270.52</v>
+        <v>211140.48</v>
       </c>
       <c r="J71" s="1">
-        <v>1.4734382366875</v>
+        <v>1.7262277916872</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>14894220.0</v>
+        <v>12442462.5</v>
       </c>
       <c r="N71" s="1">
-        <v>14894220.0</v>
+        <v>12442462.5</v>
       </c>
       <c r="O71" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B72" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C72" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.0203</v>
+        <v>99.3182</v>
       </c>
       <c r="E72" s="1">
-        <v>97.80703052</v>
+        <v>97.86267907</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>24451757.63</v>
+        <v>14679401.86</v>
       </c>
       <c r="I72" s="1">
-        <v>53317.37</v>
+        <v>218328.14</v>
       </c>
       <c r="J72" s="1">
-        <v>0.21805127797678</v>
+        <v>1.4873095108522</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>24505075.0</v>
+        <v>14897730.0</v>
       </c>
       <c r="N72" s="1">
-        <v>24505075.0</v>
+        <v>14897730.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.4</v>
+        <v>0.27</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B73" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C73" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.2355</v>
+        <v>99.5125</v>
       </c>
       <c r="E73" s="1">
-        <v>97.4144579</v>
+        <v>97.85299653</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>9741445.79</v>
+        <v>14677949.48</v>
       </c>
       <c r="I73" s="1">
-        <v>-17895.79</v>
+        <v>248925.52</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.1837077409841</v>
+        <v>1.6959148165701</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>9723550.0</v>
+        <v>14926875.0</v>
       </c>
       <c r="N73" s="1">
-        <v>9723550.0</v>
+        <v>14926875.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B74" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C74" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.6756</v>
+        <v>98.3392</v>
       </c>
       <c r="E74" s="1">
-        <v>99.42955057</v>
+        <v>97.80703052</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>29828865.17</v>
+        <v>24451757.63</v>
       </c>
       <c r="I74" s="1">
-        <v>73814.83</v>
+        <v>133042.37</v>
       </c>
       <c r="J74" s="1">
-        <v>0.24746107362555</v>
+        <v>0.54410145893467</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>29902680.0</v>
+        <v>24584800.0</v>
       </c>
       <c r="N74" s="1">
-        <v>29902680.0</v>
+        <v>24584800.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B75" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C75" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.6436</v>
+        <v>97.621</v>
       </c>
       <c r="E75" s="1">
-        <v>99.6210388</v>
+        <v>97.4144579</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>14943155.82</v>
+        <v>9741445.79</v>
       </c>
       <c r="I75" s="1">
-        <v>3384.18</v>
+        <v>20654.21</v>
       </c>
       <c r="J75" s="1">
-        <v>0.022647023431761</v>
+        <v>0.21202407163424</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>14946540.0</v>
+        <v>9762100.0</v>
       </c>
       <c r="N75" s="1">
-        <v>14946540.0</v>
+        <v>9762100.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B76" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C76" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.7642</v>
+        <v>99.8887</v>
       </c>
       <c r="E76" s="1">
-        <v>98.523084</v>
+        <v>99.42955057</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>4926154.2</v>
+        <v>29828865.17</v>
       </c>
       <c r="I76" s="1">
-        <v>12055.8</v>
+        <v>137744.83</v>
       </c>
       <c r="J76" s="1">
-        <v>0.24473046337039</v>
+        <v>0.46178367569456</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>4938210.0</v>
+        <v>29966610.0</v>
       </c>
       <c r="N76" s="1">
-        <v>4938210.0</v>
+        <v>29966610.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.08</v>
+        <v>0.53</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B77" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C77" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.6307</v>
+        <v>99.8552</v>
       </c>
       <c r="E77" s="1">
-        <v>98.503513</v>
+        <v>99.6210388</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>9850351.3</v>
+        <v>14943155.82</v>
       </c>
       <c r="I77" s="1">
-        <v>112718.7</v>
+        <v>35124.18</v>
       </c>
       <c r="J77" s="1">
-        <v>1.1443114724243</v>
+        <v>0.23505195571199</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>9963070.0</v>
+        <v>14978280.0</v>
       </c>
       <c r="N77" s="1">
-        <v>9963070.0</v>
+        <v>14978280.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B78" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C78" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.1952</v>
+        <v>99.0058</v>
       </c>
       <c r="E78" s="1">
-        <v>97.87236358</v>
+        <v>98.523084</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>39148945.43</v>
+        <v>4926154.2</v>
       </c>
       <c r="I78" s="1">
-        <v>529134.57</v>
+        <v>24135.8</v>
       </c>
       <c r="J78" s="1">
-        <v>1.3515934188984</v>
+        <v>0.48995218217083</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>39678080.0</v>
+        <v>4950290.0</v>
       </c>
       <c r="N78" s="1">
-        <v>39678080.0</v>
+        <v>4950290.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.65</v>
+        <v>0.09</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B79" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C79" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.7979</v>
+        <v>99.8412</v>
       </c>
       <c r="E79" s="1">
-        <v>97.8233224</v>
+        <v>98.503513</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>19564664.48</v>
+        <v>9850351.3</v>
       </c>
       <c r="I79" s="1">
-        <v>-5084.48</v>
+        <v>133768.7</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.025988076642958</v>
+        <v>1.3580094346483</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>19559580.0</v>
+        <v>9984120.0</v>
       </c>
       <c r="N79" s="1">
-        <v>19559580.0</v>
+        <v>9984120.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B80" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C80" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>97.281</v>
+        <v>99.409</v>
       </c>
       <c r="E80" s="1">
-        <v>97.34254845</v>
+        <v>97.87236358</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>19468509.69</v>
+        <v>39148945.43</v>
       </c>
       <c r="I80" s="1">
-        <v>-12309.69</v>
+        <v>614654.57</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.063228722670657</v>
+        <v>1.5700411933165</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>19456200.0</v>
+        <v>39763600.0</v>
       </c>
       <c r="N80" s="1">
-        <v>19456200.0</v>
+        <v>39763600.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.32</v>
+        <v>0.71</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B81" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C81" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.305</v>
+        <v>98.1091</v>
       </c>
       <c r="E81" s="1">
-        <v>98.3075804</v>
+        <v>97.8233224</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>19661516.08</v>
+        <v>19564664.48</v>
       </c>
       <c r="I81" s="1">
-        <v>-516.08</v>
+        <v>57155.52</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.002624823019243</v>
+        <v>0.29213646908398</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>19661000.0</v>
+        <v>19621820.0</v>
       </c>
       <c r="N81" s="1">
-        <v>19661000.0</v>
+        <v>19621820.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B82" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C82" s="1">
-        <v>34000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.9238</v>
+        <v>97.6219</v>
       </c>
       <c r="E82" s="1">
-        <v>99.81013894</v>
+        <v>97.34254845</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>33935447.24</v>
+        <v>19468509.69</v>
       </c>
       <c r="I82" s="1">
-        <v>38644.76</v>
+        <v>55870.31</v>
       </c>
       <c r="J82" s="1">
-        <v>0.11387726740919</v>
+        <v>0.2869778472499</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>33974092.0</v>
+        <v>19524380.0</v>
       </c>
       <c r="N82" s="1">
-        <v>33974092.0</v>
+        <v>19524380.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B83" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C83" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.7187</v>
+        <v>98.5849</v>
       </c>
       <c r="E83" s="1">
-        <v>97.804612</v>
+        <v>98.3075804</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>24451153.0</v>
+        <v>19661516.08</v>
       </c>
       <c r="I83" s="1">
-        <v>228522.0</v>
+        <v>55463.92</v>
       </c>
       <c r="J83" s="1">
-        <v>0.93460623308848</v>
+        <v>0.28209381094685</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>24679675.0</v>
+        <v>19716980.0</v>
       </c>
       <c r="N83" s="1">
-        <v>24679675.0</v>
+        <v>19716980.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B84" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C84" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.1997</v>
+        <v>98.9718</v>
       </c>
       <c r="E84" s="1">
-        <v>97.780438</v>
+        <v>97.804612</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>39112175.2</v>
+        <v>24451153.0</v>
       </c>
       <c r="I84" s="1">
-        <v>167704.8</v>
+        <v>291797.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.42877901610545</v>
+        <v>1.1933874856535</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>39279880.0</v>
+        <v>24742950.0</v>
       </c>
       <c r="N84" s="1">
-        <v>39279880.0</v>
+        <v>24742950.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.64</v>
+        <v>0.44</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B85" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.9218</v>
+        <v>98.4911</v>
       </c>
       <c r="E85" s="1">
-        <v>97.8035629</v>
+        <v>97.780438</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>19560712.58</v>
+        <v>39112175.2</v>
       </c>
       <c r="I85" s="1">
-        <v>423647.42</v>
+        <v>284264.8</v>
       </c>
       <c r="J85" s="1">
-        <v>2.1658077039236</v>
+        <v>0.72679363534862</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19984360.0</v>
+        <v>39396440.0</v>
       </c>
       <c r="N85" s="1">
-        <v>19984360.0</v>
+        <v>39396440.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.33</v>
+        <v>0.7</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B86" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C86" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.9007</v>
+        <v>99.1402</v>
       </c>
       <c r="E86" s="1">
         <v>97.8626791</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>19572535.82</v>
       </c>
       <c r="I86" s="1">
-        <v>207604.18</v>
+        <v>255504.18</v>
       </c>
       <c r="J86" s="1">
-        <v>1.0606912763336</v>
+        <v>1.3054219563053</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>19780140.0</v>
+        <v>19828040.0</v>
       </c>
       <c r="N86" s="1">
-        <v>19780140.0</v>
+        <v>19828040.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B87" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C87" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.1771</v>
+        <v>98.465</v>
       </c>
       <c r="E87" s="1">
         <v>97.775605</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>29332681.5</v>
       </c>
       <c r="I87" s="1">
-        <v>120448.5</v>
+        <v>206818.5</v>
       </c>
       <c r="J87" s="1">
-        <v>0.41062901119354</v>
+        <v>0.70507873615305</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>29453130.0</v>
+        <v>29539500.0</v>
       </c>
       <c r="N87" s="1">
-        <v>29453130.0</v>
+        <v>29539500.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B88" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C88" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.9727</v>
+        <v>100.029</v>
       </c>
       <c r="E88" s="1">
         <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-5460.0</v>
+        <v>5800.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.0273</v>
+        <v>0.029</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M88" s="1">
-        <v>19994540.0</v>
+        <v>20005800.0</v>
       </c>
       <c r="N88" s="1">
-        <v>20206008.39</v>
+        <v>20259233.33</v>
       </c>
       <c r="O88" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B89" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C89" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.9156</v>
+        <v>99.566</v>
       </c>
       <c r="E89" s="1">
-        <v>99.82995632</v>
+        <v>99.5421063</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>24957489.08</v>
+        <v>9954210.63</v>
       </c>
       <c r="I89" s="1">
-        <v>21410.92</v>
+        <v>2389.37</v>
       </c>
       <c r="J89" s="1">
-        <v>0.085789559724411</v>
+        <v>0.024003611022645</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>24978900.0</v>
+        <v>9956600.0</v>
       </c>
       <c r="N89" s="1">
-        <v>24978900.0</v>
+        <v>9956600.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.41</v>
+        <v>0.18</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B90" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C90" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.8838</v>
+        <v>99.9037</v>
       </c>
       <c r="E90" s="1">
-        <v>99.4878861</v>
+        <v>99.81617187</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>19897577.22</v>
+        <v>14972425.78</v>
       </c>
       <c r="I90" s="1">
-        <v>79182.78</v>
+        <v>13129.22</v>
       </c>
       <c r="J90" s="1">
-        <v>0.39795186682532</v>
+        <v>0.087689330993631</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>19976760.0</v>
+        <v>14985555.0</v>
       </c>
       <c r="N90" s="1">
-        <v>19976760.0</v>
+        <v>14985555.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B91" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C91" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.8113</v>
+        <v>99.8974</v>
       </c>
       <c r="E91" s="1">
-        <v>99.2427776</v>
+        <v>99.78048292</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>29772833.28</v>
+        <v>24945120.73</v>
       </c>
       <c r="I91" s="1">
-        <v>170556.72</v>
+        <v>29229.27</v>
       </c>
       <c r="J91" s="1">
-        <v>0.5728602259516</v>
+        <v>0.11717429759659</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>29943390.0</v>
+        <v>24974350.0</v>
       </c>
       <c r="N91" s="1">
-        <v>29943390.0</v>
+        <v>24974350.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B92" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C92" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.5704</v>
+        <v>98.853</v>
       </c>
       <c r="E92" s="1">
         <v>98.49526593</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>29548579.78</v>
       </c>
       <c r="I92" s="1">
-        <v>22540.22</v>
+        <v>107320.22</v>
       </c>
       <c r="J92" s="1">
-        <v>0.076281906500482</v>
+        <v>0.36319924950383</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>29571120.0</v>
+        <v>29655900.0</v>
       </c>
       <c r="N92" s="1">
-        <v>29571120.0</v>
+        <v>29655900.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B93" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C93" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.7666</v>
+        <v>99.0368</v>
       </c>
       <c r="E93" s="1">
         <v>97.9014285</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>39160571.4</v>
       </c>
       <c r="I93" s="1">
-        <v>346068.6</v>
+        <v>454148.6</v>
       </c>
       <c r="J93" s="1">
-        <v>0.88371693166867</v>
+        <v>1.1597088187533</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>39506640.0</v>
+        <v>39614720.0</v>
       </c>
       <c r="N93" s="1">
-        <v>39506640.0</v>
+        <v>39614720.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.65</v>
+        <v>0.71</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B94" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C94" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.3862</v>
+        <v>98.6637</v>
       </c>
       <c r="E94" s="1">
-        <v>98.20184247</v>
+        <v>98.15917464</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>14730276.37</v>
+        <v>12269896.83</v>
       </c>
       <c r="I94" s="1">
-        <v>27653.63</v>
+        <v>63065.67</v>
       </c>
       <c r="J94" s="1">
-        <v>0.1877332733303</v>
+        <v>0.51398696235003</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>14757930.0</v>
+        <v>12332962.5</v>
       </c>
       <c r="N94" s="1">
-        <v>14757930.0</v>
+        <v>12332962.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>231</v>
+      </c>
+      <c r="B95" t="s">
         <v>230</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.3862</v>
+        <v>98.6637</v>
       </c>
       <c r="E95" s="1">
-        <v>98.15917464</v>
+        <v>98.20184247</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>12269896.83</v>
+        <v>14730276.37</v>
       </c>
       <c r="I95" s="1">
-        <v>28378.17</v>
+        <v>69278.63</v>
       </c>
       <c r="J95" s="1">
-        <v>0.23128287379414</v>
+        <v>0.47031452947546</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>12298275.0</v>
+        <v>14799555.0</v>
       </c>
       <c r="N95" s="1">
-        <v>12298275.0</v>
+        <v>14799555.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B96" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C96" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.91</v>
+        <v>98.3635</v>
       </c>
       <c r="E96" s="1">
-        <v>98.22903955</v>
+        <v>97.87169836</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>19645807.91</v>
+        <v>24467924.59</v>
       </c>
       <c r="I96" s="1">
-        <v>336192.09</v>
+        <v>122950.41</v>
       </c>
       <c r="J96" s="1">
-        <v>1.7112662993558</v>
+        <v>0.50249627649355</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>19982000.0</v>
+        <v>24590875.0</v>
       </c>
       <c r="N96" s="1">
-        <v>19982000.0</v>
+        <v>24590875.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.33</v>
+        <v>0.44</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B97" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C97" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.0629</v>
+        <v>98.1971</v>
       </c>
       <c r="E97" s="1">
-        <v>97.87169836</v>
+        <v>97.80461245</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>24467924.59</v>
+        <v>19560922.49</v>
       </c>
       <c r="I97" s="1">
-        <v>47800.41</v>
+        <v>78497.51</v>
       </c>
       <c r="J97" s="1">
-        <v>0.19535947899535</v>
+        <v>0.40129758726936</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>24515725.0</v>
+        <v>19639420.0</v>
       </c>
       <c r="N97" s="1">
-        <v>24515725.0</v>
+        <v>19639420.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B98" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C98" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.8866</v>
+        <v>98.3342</v>
       </c>
       <c r="E98" s="1">
-        <v>97.80461245</v>
+        <v>97.78527225</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>19560922.49</v>
+        <v>19557054.45</v>
       </c>
       <c r="I98" s="1">
-        <v>16397.51</v>
+        <v>109785.55</v>
       </c>
       <c r="J98" s="1">
-        <v>0.083827897218972</v>
+        <v>0.56136035352706</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>19577320.0</v>
+        <v>19666840.0</v>
       </c>
       <c r="N98" s="1">
-        <v>19577320.0</v>
+        <v>19666840.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B99" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C99" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.0323</v>
+        <v>99.9146</v>
       </c>
       <c r="E99" s="1">
-        <v>97.78527225</v>
+        <v>99.80834025</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>19557054.45</v>
+        <v>39923336.1</v>
       </c>
       <c r="I99" s="1">
-        <v>49405.55</v>
+        <v>42503.9</v>
       </c>
       <c r="J99" s="1">
-        <v>0.2526226540214</v>
+        <v>0.10646379824957</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>19606460.0</v>
+        <v>39965840.0</v>
       </c>
       <c r="N99" s="1">
-        <v>19606460.0</v>
+        <v>39965840.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.32</v>
+        <v>0.71</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B100" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C100" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.9507</v>
+        <v>99.7706</v>
       </c>
       <c r="E100" s="1">
-        <v>99.826856</v>
+        <v>98.92074717</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>19965371.2</v>
+        <v>29676224.15</v>
       </c>
       <c r="I100" s="1">
-        <v>24768.8</v>
+        <v>254955.85</v>
       </c>
       <c r="J100" s="1">
-        <v>0.12405880036931</v>
+        <v>0.85912496384753</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>19990140.0</v>
+        <v>29931180.0</v>
       </c>
       <c r="N100" s="1">
-        <v>19990140.0</v>
+        <v>29931180.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.33</v>
+        <v>0.53</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B101" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.5685</v>
+        <v>99.066</v>
       </c>
       <c r="E101" s="1">
-        <v>98.92074717</v>
+        <v>98.7674237</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>29676224.15</v>
+        <v>29630227.11</v>
       </c>
       <c r="I101" s="1">
-        <v>194325.85</v>
+        <v>89572.89</v>
       </c>
       <c r="J101" s="1">
-        <v>0.65481999670096</v>
+        <v>0.30230240783328</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>29870550.0</v>
+        <v>29719800.0</v>
       </c>
       <c r="N101" s="1">
-        <v>29870550.0</v>
+        <v>29719800.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B102" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C102" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.8081</v>
+        <v>98.3083</v>
       </c>
       <c r="E102" s="1">
-        <v>98.7674237</v>
+        <v>97.81428545</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>29630227.11</v>
+        <v>19562857.09</v>
       </c>
       <c r="I102" s="1">
-        <v>12202.89</v>
+        <v>98802.91</v>
       </c>
       <c r="J102" s="1">
-        <v>0.041183923277732</v>
+        <v>0.50505357957405</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>29642430.0</v>
+        <v>19661660.0</v>
       </c>
       <c r="N102" s="1">
-        <v>29642430.0</v>
+        <v>19661660.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B103" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C103" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.0131</v>
+        <v>97.7151</v>
       </c>
       <c r="E103" s="1">
-        <v>97.81428545</v>
+        <v>97.3712995</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>19562857.09</v>
+        <v>29211389.85</v>
       </c>
       <c r="I103" s="1">
-        <v>39762.91</v>
+        <v>103140.15</v>
       </c>
       <c r="J103" s="1">
-        <v>0.20325717157299</v>
+        <v>0.3530819674436</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>19602620.0</v>
+        <v>29314530.0</v>
       </c>
       <c r="N103" s="1">
-        <v>19602620.0</v>
+        <v>29314530.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B104" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>97.3228</v>
+        <v>99.945</v>
       </c>
       <c r="E104" s="1">
-        <v>97.3712995</v>
+        <v>99.50867593</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>29211389.85</v>
+        <v>14926301.39</v>
       </c>
       <c r="I104" s="1">
-        <v>-14549.85</v>
+        <v>65448.61</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.049808824827279</v>
+        <v>0.43847841665483</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>29196840.0</v>
+        <v>14991750.0</v>
       </c>
       <c r="N104" s="1">
-        <v>29196840.0</v>
+        <v>14991750.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.48</v>
+        <v>0.27</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B105" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C105" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.9523</v>
+        <v>99.89</v>
       </c>
       <c r="E105" s="1">
-        <v>99.66048992</v>
+        <v>99.73791092</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>24915122.48</v>
+        <v>24934477.73</v>
       </c>
       <c r="I105" s="1">
-        <v>72952.52</v>
+        <v>38022.27</v>
       </c>
       <c r="J105" s="1">
-        <v>0.29280417970476</v>
+        <v>0.15248873632614</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>24988075.0</v>
+        <v>24972500.0</v>
       </c>
       <c r="N105" s="1">
-        <v>24988075.0</v>
+        <v>24972500.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B106" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C106" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.7431</v>
+        <v>97.8937</v>
       </c>
       <c r="E106" s="1">
-        <v>99.50867593</v>
+        <v>97.46047776</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>14926301.39</v>
+        <v>24365119.44</v>
       </c>
       <c r="I106" s="1">
-        <v>35163.61</v>
+        <v>108305.56</v>
       </c>
       <c r="J106" s="1">
-        <v>0.23558153544694</v>
+        <v>0.44451068777523</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>14961465.0</v>
+        <v>24473425.0</v>
       </c>
       <c r="N106" s="1">
-        <v>14961465.0</v>
+        <v>24473425.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.25</v>
+        <v>0.44</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B107" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C107" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>97.5761</v>
+        <v>98.3471</v>
       </c>
       <c r="E107" s="1">
-        <v>97.46047776</v>
+        <v>97.77932293</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>24365119.44</v>
+        <v>29333796.88</v>
       </c>
       <c r="I107" s="1">
-        <v>28905.56</v>
+        <v>170333.12</v>
       </c>
       <c r="J107" s="1">
-        <v>0.11863500226699</v>
+        <v>0.58067191470919</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>24394025.0</v>
+        <v>29504130.0</v>
       </c>
       <c r="N107" s="1">
-        <v>24394025.0</v>
+        <v>29504130.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B108" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C108" s="1">
-        <v>30000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.0528</v>
+        <v>99.7885</v>
       </c>
       <c r="E108" s="1">
-        <v>97.77932293</v>
+        <v>98.04874822</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>29333796.88</v>
+        <v>28041941.99</v>
       </c>
       <c r="I108" s="1">
-        <v>82043.12</v>
+        <v>497569.01</v>
       </c>
       <c r="J108" s="1">
-        <v>0.27968803471172</v>
+        <v>1.7743742932549</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>29415840.0</v>
+        <v>28539511.0</v>
       </c>
       <c r="N108" s="1">
-        <v>29415840.0</v>
+        <v>28539511.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B109" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C109" s="1">
-        <v>28600000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.5847</v>
+        <v>98.4412</v>
       </c>
       <c r="E109" s="1">
-        <v>98.04874822</v>
+        <v>97.75025085</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>28041941.99</v>
+        <v>12707532.61</v>
       </c>
       <c r="I109" s="1">
-        <v>439282.21</v>
+        <v>89823.39</v>
       </c>
       <c r="J109" s="1">
-        <v>1.5665185034498</v>
+        <v>0.70685154039514</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>28481224.2</v>
+        <v>12797356.0</v>
       </c>
       <c r="N109" s="1">
-        <v>28481224.2</v>
+        <v>12797356.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.47</v>
+        <v>0.23</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B110" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C110" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.1312</v>
+        <v>97.9448</v>
       </c>
       <c r="E110" s="1">
-        <v>97.75025085</v>
+        <v>97.42790335</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>12707532.61</v>
+        <v>19485580.67</v>
       </c>
       <c r="I110" s="1">
-        <v>49523.39</v>
+        <v>103379.33</v>
       </c>
       <c r="J110" s="1">
-        <v>0.38971680435452</v>
+        <v>0.53054272156828</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>12757056.0</v>
+        <v>19588960.0</v>
       </c>
       <c r="N110" s="1">
-        <v>12757056.0</v>
+        <v>19588960.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.21</v>
+        <v>0.35</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B111" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>97.584</v>
+        <v>100.0135</v>
       </c>
       <c r="E111" s="1">
-        <v>97.42790335</v>
+        <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>19485580.67</v>
+        <v>40000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>31219.33</v>
+        <v>5400.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.1602176015625</v>
+        <v>0.0135</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>0.0</v>
+      <c r="L111" t="s">
+        <v>264</v>
       </c>
       <c r="M111" s="1">
-        <v>19516800.0</v>
+        <v>40005400.0</v>
       </c>
       <c r="N111" s="1">
-        <v>19516800.0</v>
+        <v>40359618.89</v>
       </c>
       <c r="O111" s="1">
-        <v>0.32</v>
+        <v>0.72</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B112" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C112" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.8368</v>
+        <v>100.0001</v>
       </c>
       <c r="E112" s="1">
-        <v>98.05766825</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>19611533.65</v>
+        <v>30000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>355826.35</v>
+        <v>30.0</v>
       </c>
       <c r="J112" s="1">
-        <v>1.8143728907198</v>
+        <v>0.0001</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>267</v>
       </c>
       <c r="M112" s="1">
-        <v>19967360.0</v>
+        <v>30000030.0</v>
       </c>
       <c r="N112" s="1">
-        <v>19967360.0</v>
+        <v>30125895.08</v>
       </c>
       <c r="O112" s="1">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B113" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C113" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.0088</v>
+        <v>99.9971</v>
       </c>
       <c r="E113" s="1">
         <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>3520.0</v>
+        <v>-725.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.0088</v>
+        <v>-0.0029</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="M113" s="1">
-        <v>40003520.0</v>
+        <v>24999275.0</v>
       </c>
       <c r="N113" s="1">
-        <v>40276949.33</v>
+        <v>25097618.19</v>
       </c>
       <c r="O113" s="1">
-        <v>0.66</v>
+        <v>0.45</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B114" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C114" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9834</v>
+        <v>100.005</v>
       </c>
       <c r="E114" s="1">
         <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-4980.0</v>
+        <v>1000.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.0166</v>
+        <v>0.005</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="M114" s="1">
-        <v>29995020.0</v>
+        <v>20001000.0</v>
       </c>
       <c r="N114" s="1">
-        <v>30058857.83</v>
+        <v>20145813.11</v>
       </c>
       <c r="O114" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B115" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C115" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.984</v>
+        <v>99.9911</v>
       </c>
       <c r="E115" s="1">
         <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-4000.0</v>
+        <v>-1780.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.016</v>
+        <v>-0.0089</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="M115" s="1">
-        <v>24996000.0</v>
+        <v>19998220.0</v>
       </c>
       <c r="N115" s="1">
-        <v>25041979.1</v>
+        <v>20110246.28</v>
       </c>
       <c r="O115" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B116" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C116" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.9973</v>
+        <v>100.0113</v>
       </c>
       <c r="E116" s="1">
         <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-540.0</v>
+        <v>2260.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.0027</v>
+        <v>0.0113</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="M116" s="1">
-        <v>19999460.0</v>
+        <v>20002260.0</v>
       </c>
       <c r="N116" s="1">
-        <v>20103011.72</v>
+        <v>20146428.67</v>
       </c>
       <c r="O116" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B117" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C117" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9779</v>
+        <v>100.0073</v>
       </c>
       <c r="E117" s="1">
         <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-4420.0</v>
+        <v>2190.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.0221</v>
+        <v>0.0073</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="M117" s="1">
-        <v>19995580.0</v>
+        <v>30002190.0</v>
       </c>
       <c r="N117" s="1">
-        <v>20066031.11</v>
+        <v>30274422.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B118" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C118" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.9992</v>
+        <v>99.9984</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-160.0</v>
+        <v>-320.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.0008</v>
+        <v>-0.0016</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="M118" s="1">
-        <v>19999840.0</v>
+        <v>19999680.0</v>
       </c>
       <c r="N118" s="1">
-        <v>20102930.61</v>
+        <v>20138212.78</v>
       </c>
       <c r="O118" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B119" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C119" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.0045</v>
+        <v>100.0003</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>1350.0</v>
+        <v>30.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0045</v>
+        <v>0.0003</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="M119" s="1">
-        <v>30001350.0</v>
+        <v>10000030.0</v>
       </c>
       <c r="N119" s="1">
-        <v>30681699.17</v>
+        <v>10088484.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.5</v>
+        <v>0.18</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B120" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C120" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.9984</v>
+        <v>100.0105</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-480.0</v>
+        <v>1050.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.0016</v>
+        <v>0.0105</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="M120" s="1">
-        <v>29999520.0</v>
+        <v>10001050.0</v>
       </c>
       <c r="N120" s="1">
-        <v>30209226.75</v>
+        <v>10086762.33</v>
       </c>
       <c r="O120" s="1">
-        <v>0.5</v>
+        <v>0.18</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B121" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C121" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.9868</v>
+        <v>100.0058</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-2640.0</v>
+        <v>1160.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.0132</v>
+        <v>0.0058</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="M121" s="1">
-        <v>19997360.0</v>
+        <v>20001160.0</v>
       </c>
       <c r="N121" s="1">
-        <v>20094277.33</v>
+        <v>20135415.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B122" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C122" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.9902</v>
+        <v>100.0137</v>
       </c>
       <c r="E122" s="1">
         <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-980.0</v>
+        <v>3425.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.0098</v>
+        <v>0.0137</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="M122" s="1">
-        <v>9999020.0</v>
+        <v>25003425.0</v>
       </c>
       <c r="N122" s="1">
-        <v>10066727.0</v>
+        <v>25211692.64</v>
       </c>
       <c r="O122" s="1">
-        <v>0.17</v>
+        <v>0.45</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B123" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C123" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.0082</v>
+        <v>99.9886</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>820.0</v>
+        <v>-1140.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.0082</v>
+        <v>-0.0114</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="M123" s="1">
-        <v>10000820.0</v>
+        <v>9998860.0</v>
       </c>
       <c r="N123" s="1">
-        <v>10066427.0</v>
+        <v>10024223.33</v>
       </c>
       <c r="O123" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B124" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C124" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.9994</v>
+        <v>100.0332</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-120.0</v>
+        <v>8300.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.0006</v>
+        <v>0.0332</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="M124" s="1">
-        <v>19999880.0</v>
+        <v>25008300.0</v>
       </c>
       <c r="N124" s="1">
-        <v>20093802.89</v>
+        <v>25234160.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B125" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C125" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0055</v>
+        <v>100.0341</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>1375.0</v>
+        <v>8525.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0055</v>
+        <v>0.0341</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="M125" s="1">
-        <v>25001375.0</v>
+        <v>25008525.0</v>
       </c>
       <c r="N125" s="1">
-        <v>25158247.64</v>
+        <v>25233385.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B126" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C126" s="1">
-        <v>10000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.9734</v>
+        <v>100.0319</v>
       </c>
       <c r="E126" s="1">
         <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>10000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-2660.0</v>
+        <v>5423.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.0266</v>
+        <v>0.0319</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="M126" s="1">
-        <v>9997340.0</v>
+        <v>17005423.0</v>
       </c>
       <c r="N126" s="1">
-        <v>10001778.78</v>
+        <v>17155794.8</v>
       </c>
       <c r="O126" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="B127" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C127" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.0193</v>
+        <v>100.0464</v>
       </c>
       <c r="E127" s="1">
         <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>4825.0</v>
+        <v>11600.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.0193</v>
+        <v>0.0464</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="M127" s="1">
-        <v>25004825.0</v>
+        <v>25011600.0</v>
       </c>
       <c r="N127" s="1">
-        <v>25178809.79</v>
+        <v>25325613.89</v>
       </c>
       <c r="O127" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B128" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C128" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.0272</v>
+        <v>100.043</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>6800.0</v>
+        <v>10750.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0272</v>
+        <v>0.043</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M128" s="1">
-        <v>25006800.0</v>
+        <v>25010750.0</v>
       </c>
       <c r="N128" s="1">
-        <v>25180013.96</v>
+        <v>25323375.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B129" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C129" s="1">
-        <v>17000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0166</v>
+        <v>98.8036</v>
       </c>
       <c r="E129" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>17000000.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I129" s="1">
-        <v>2822.0</v>
+        <v>96512.37</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0166</v>
+        <v>0.98644596328408</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129" t="s">
-        <v>315</v>
+      <c r="L129">
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>17002822.0</v>
+        <v>9880360.0</v>
       </c>
       <c r="N129" s="1">
-        <v>17117923.9</v>
+        <v>9880360.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B130" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C130" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.0412</v>
+        <v>97.3227</v>
       </c>
       <c r="E130" s="1">
-        <v>100.0</v>
+        <v>97.2107272</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>25000000.0</v>
+        <v>14581609.08</v>
       </c>
       <c r="I130" s="1">
-        <v>10300.0</v>
+        <v>16795.92</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0412</v>
+        <v>0.11518564177555</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130" t="s">
-        <v>318</v>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>25010300.0</v>
+        <v>14598405.0</v>
       </c>
       <c r="N130" s="1">
-        <v>25272316.04</v>
+        <v>14598405.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B131" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C131" s="1">
-        <v>25000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0459</v>
+        <v>99.6107</v>
       </c>
       <c r="E131" s="1">
-        <v>100.0</v>
+        <v>99.41822392</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>25000000.0</v>
+        <v>11930186.87</v>
       </c>
       <c r="I131" s="1">
-        <v>11475.0</v>
+        <v>23097.13</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0459</v>
+        <v>0.19360241588571</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131" t="s">
-        <v>321</v>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>25011475.0</v>
+        <v>11953284.0</v>
       </c>
       <c r="N131" s="1">
-        <v>25272331.32</v>
+        <v>11953284.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>322</v>
       </c>
       <c r="B132" t="s">
         <v>323</v>
       </c>
       <c r="C132" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.5477</v>
+        <v>98.6893</v>
       </c>
       <c r="E132" s="1">
-        <v>97.8384763</v>
+        <v>97.7417847</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>9783847.63</v>
+        <v>9774178.47</v>
       </c>
       <c r="I132" s="1">
-        <v>70922.37</v>
+        <v>94751.53</v>
       </c>
       <c r="J132" s="1">
-        <v>0.72489242149001</v>
+        <v>0.96940658788687</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>9854770.0</v>
+        <v>9868930.0</v>
       </c>
       <c r="N132" s="1">
-        <v>9854770.0</v>
+        <v>9868930.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>324</v>
       </c>
       <c r="B133" t="s">
         <v>325</v>
       </c>
       <c r="C133" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.9032</v>
+        <v>98.7981</v>
       </c>
       <c r="E133" s="1">
-        <v>99.8157568</v>
+        <v>97.7707721</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>9981575.68</v>
+        <v>9777077.21</v>
       </c>
       <c r="I133" s="1">
-        <v>8744.32</v>
+        <v>102732.79</v>
       </c>
       <c r="J133" s="1">
-        <v>0.087604605528573</v>
+        <v>1.0507515466373</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>9990320.0</v>
+        <v>9879810.0</v>
       </c>
       <c r="N133" s="1">
-        <v>9990320.0</v>
+        <v>9879810.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>326</v>
       </c>
       <c r="B134" t="s">
         <v>327</v>
       </c>
       <c r="C134" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.994</v>
+        <v>98.9798</v>
       </c>
       <c r="E134" s="1">
-        <v>99.467847</v>
+        <v>97.8229635</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>9946784.7</v>
+        <v>9782296.35</v>
       </c>
       <c r="I134" s="1">
-        <v>52615.3</v>
+        <v>115683.65</v>
       </c>
       <c r="J134" s="1">
-        <v>0.52896791864812</v>
+        <v>1.1825817360358</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>9999400.0</v>
+        <v>9897980.0</v>
       </c>
       <c r="N134" s="1">
-        <v>9999400.0</v>
+        <v>9897980.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>328</v>
       </c>
       <c r="B135" t="s">
         <v>329</v>
       </c>
       <c r="C135" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.3841</v>
+        <v>99.9892</v>
       </c>
       <c r="E135" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>9774178.47</v>
+        <v>25000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>64231.53</v>
+        <v>-2700.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.65715528110262</v>
+        <v>-0.0108</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135">
-        <v>0.0</v>
+      <c r="L135" t="s">
+        <v>330</v>
       </c>
       <c r="M135" s="1">
-        <v>9838410.0</v>
+        <v>24997300.0</v>
       </c>
       <c r="N135" s="1">
-        <v>9838410.0</v>
+        <v>25135142.22</v>
       </c>
       <c r="O135" s="1">
-        <v>0.16</v>
+        <v>0.45</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B136" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C136" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.5155</v>
+        <v>99.9838</v>
       </c>
       <c r="E136" s="1">
-        <v>97.7707721</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>9777077.21</v>
+        <v>25000000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>74472.79</v>
+        <v>-4050.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.76170810969795</v>
+        <v>-0.0162</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>0.0</v>
+      <c r="L136" t="s">
+        <v>333</v>
       </c>
       <c r="M136" s="1">
-        <v>9851550.0</v>
+        <v>24995950.0</v>
       </c>
       <c r="N136" s="1">
-        <v>9851550.0</v>
+        <v>25134403.33</v>
       </c>
       <c r="O136" s="1">
-        <v>0.16</v>
+        <v>0.45</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B137" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C137" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.7322</v>
+        <v>100.0113</v>
       </c>
       <c r="E137" s="1">
-        <v>97.8229635</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>9782296.35</v>
+        <v>30000000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>90923.65</v>
+        <v>3390.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.92947143233909</v>
+        <v>0.0113</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137">
-        <v>0.0</v>
+      <c r="L137" t="s">
+        <v>336</v>
       </c>
       <c r="M137" s="1">
-        <v>9873220.0</v>
+        <v>30003390.0</v>
       </c>
       <c r="N137" s="1">
-        <v>9873220.0</v>
+        <v>30278720.83</v>
       </c>
       <c r="O137" s="1">
-        <v>0.16</v>
+        <v>0.54</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B138" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C138" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.9831</v>
+        <v>100.0202</v>
       </c>
       <c r="E138" s="1">
         <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-4225.0</v>
+        <v>4040.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.0169</v>
+        <v>0.0202</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="M138" s="1">
-        <v>24995775.0</v>
+        <v>20004040.0</v>
       </c>
       <c r="N138" s="1">
-        <v>25081880.56</v>
+        <v>20178598.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B139" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C139" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.9816</v>
+        <v>100.0149</v>
       </c>
       <c r="E139" s="1">
         <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-4600.0</v>
+        <v>4470.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.0184</v>
+        <v>0.0149</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="M139" s="1">
-        <v>24995400.0</v>
+        <v>30004470.0</v>
       </c>
       <c r="N139" s="1">
-        <v>25081887.5</v>
+        <v>30266307.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.41</v>
+        <v>0.54</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B140" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C140" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0076</v>
+        <v>99.9962</v>
       </c>
       <c r="E140" s="1">
         <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>2280.0</v>
+        <v>-760.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0076</v>
+        <v>-0.0038</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="M140" s="1">
-        <v>30002280.0</v>
+        <v>19999240.0</v>
       </c>
       <c r="N140" s="1">
-        <v>30214818.67</v>
+        <v>20099699.11</v>
       </c>
       <c r="O140" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B141" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C141" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0168</v>
+        <v>99.9848</v>
       </c>
       <c r="E141" s="1">
         <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>3360.0</v>
+        <v>-6080.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0.0168</v>
+        <v>-0.0152</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="M141" s="1">
-        <v>20003360.0</v>
+        <v>39993920.0</v>
       </c>
       <c r="N141" s="1">
-        <v>20136974.0</v>
+        <v>40095373.33</v>
       </c>
       <c r="O141" s="1">
-        <v>0.33</v>
+        <v>0.71</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B142" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C142" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0058</v>
+        <v>100.0032</v>
       </c>
       <c r="E142" s="1">
         <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>1740.0</v>
+        <v>960.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0058</v>
+        <v>0.0032</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="M142" s="1">
-        <v>30001740.0</v>
+        <v>30000960.0</v>
       </c>
       <c r="N142" s="1">
-        <v>30202161.0</v>
+        <v>30103337.92</v>
       </c>
       <c r="O142" s="1">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B143" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C143" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.9868</v>
+        <v>99.9133</v>
       </c>
       <c r="E143" s="1">
-        <v>100.0</v>
+        <v>99.6294476</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>20000000.0</v>
+        <v>9962944.76</v>
       </c>
       <c r="I143" s="1">
-        <v>-2640.0</v>
+        <v>28385.24</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.0132</v>
+        <v>0.28490813392807</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>351</v>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>19997360.0</v>
+        <v>9991330.0</v>
       </c>
       <c r="N143" s="1">
-        <v>20057355.06</v>
+        <v>9991330.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B144" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C144" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.9827</v>
+        <v>99.933</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0</v>
+        <v>99.8087</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>40000000.0</v>
+        <v>14971305.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-6920.0</v>
+        <v>18645.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.0173</v>
+        <v>0.12453824165629</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144" t="s">
-        <v>354</v>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>39993080.0</v>
+        <v>14989950.0</v>
       </c>
       <c r="N144" s="1">
-        <v>40010835.11</v>
+        <v>14989950.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.66</v>
+        <v>0.27</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B145" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C145" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.9897</v>
+        <v>99.9357</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>99.63136397</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>30000000.0</v>
+        <v>29889409.19</v>
       </c>
       <c r="I145" s="1">
-        <v>-3090.0</v>
+        <v>91300.81</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.0103</v>
+        <v>0.30546207661591</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>357</v>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>29996910.0</v>
+        <v>29980710.0</v>
       </c>
       <c r="N145" s="1">
-        <v>30037848.33</v>
+        <v>29980710.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>358</v>
       </c>
       <c r="B146" t="s">
         <v>359</v>
       </c>
       <c r="C146" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0022</v>
+        <v>100.0121</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>660.0</v>
+        <v>3025.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0022</v>
+        <v>0.0121</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
         <v>360</v>
       </c>
       <c r="M146" s="1">
-        <v>30000660.0</v>
+        <v>25003025.0</v>
       </c>
       <c r="N146" s="1">
-        <v>30025309.33</v>
+        <v>25189565.76</v>
       </c>
       <c r="O146" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>361</v>
       </c>
       <c r="B147" t="s">
         <v>362</v>
       </c>
       <c r="C147" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.707</v>
+        <v>99.9974</v>
       </c>
       <c r="E147" s="1">
-        <v>99.6294476</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>9962944.76</v>
+        <v>30000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>7755.24</v>
+        <v>-780.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.077840841104894</v>
+        <v>-0.0026</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>0.0</v>
+      <c r="L147" t="s">
+        <v>363</v>
       </c>
       <c r="M147" s="1">
-        <v>9970700.0</v>
+        <v>29999220.0</v>
       </c>
       <c r="N147" s="1">
-        <v>9970700.0</v>
+        <v>30101086.5</v>
       </c>
       <c r="O147" s="1">
-        <v>0.16</v>
+        <v>0.54</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B148" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C148" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.9073</v>
+        <v>100.0029</v>
       </c>
       <c r="E148" s="1">
-        <v>99.83577015</v>
+        <v>115.855</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>19967154.03</v>
+        <v>20000000.0</v>
       </c>
       <c r="I148" s="1">
-        <v>14305.97</v>
+        <v>580.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.071647516609056</v>
+        <v>0.0029</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>0.0</v>
+      <c r="L148" t="s">
+        <v>366</v>
       </c>
       <c r="M148" s="1">
-        <v>19981460.0</v>
+        <v>20000580.0</v>
       </c>
       <c r="N148" s="1">
-        <v>19981460.0</v>
+        <v>20087382.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B149" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C149" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.9145</v>
+        <v>100.0346</v>
       </c>
       <c r="E149" s="1">
-        <v>99.81285093</v>
+        <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>14971927.64</v>
+        <v>20000000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>15247.36</v>
+        <v>6920.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.1018396586373</v>
+        <v>0.0346</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149">
-        <v>0.0</v>
+      <c r="L149" t="s">
+        <v>369</v>
       </c>
       <c r="M149" s="1">
-        <v>14987175.0</v>
+        <v>20006920.0</v>
       </c>
       <c r="N149" s="1">
-        <v>14987175.0</v>
+        <v>20235461.44</v>
       </c>
       <c r="O149" s="1">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B150" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C150" s="1">
-        <v>16000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.9017</v>
+        <v>100.0251</v>
       </c>
       <c r="E150" s="1">
-        <v>99.81827531</v>
+        <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>15970924.05</v>
+        <v>25000000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>13347.95</v>
+        <v>6275.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.083576566754758</v>
+        <v>0.0251</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150">
-        <v>0.0</v>
+      <c r="L150" t="s">
+        <v>372</v>
       </c>
       <c r="M150" s="1">
-        <v>15984272.0</v>
+        <v>25006275.0</v>
       </c>
       <c r="N150" s="1">
-        <v>15984272.0</v>
+        <v>25234808.96</v>
       </c>
       <c r="O150" s="1">
-        <v>0.26</v>
+        <v>0.45</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B151" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C151" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.7363</v>
+        <v>100.0259</v>
       </c>
       <c r="E151" s="1">
-        <v>99.63136397</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>29889409.19</v>
+        <v>30000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>31480.81</v>
+        <v>7770.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.10532429664261</v>
+        <v>0.0259</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151">
-        <v>0.0</v>
+      <c r="L151" t="s">
+        <v>375</v>
       </c>
       <c r="M151" s="1">
-        <v>29920890.0</v>
+        <v>30007770.0</v>
       </c>
       <c r="N151" s="1">
-        <v>29920890.0</v>
+        <v>30266082.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="B152" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="C152" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.012</v>
+        <v>100.0222</v>
       </c>
       <c r="E152" s="1">
         <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>3000.0</v>
+        <v>4440.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.012</v>
+        <v>0.0222</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="M152" s="1">
-        <v>25003000.0</v>
+        <v>20004440.0</v>
       </c>
       <c r="N152" s="1">
-        <v>25137727.36</v>
+        <v>20180173.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="B153" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="C153" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.9855</v>
+        <v>99.9969</v>
       </c>
       <c r="E153" s="1">
         <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-4350.0</v>
+        <v>-930.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.0145</v>
+        <v>-0.0031</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="M153" s="1">
-        <v>29995650.0</v>
+        <v>29999070.0</v>
       </c>
       <c r="N153" s="1">
-        <v>30035252.5</v>
+        <v>30086732.83</v>
       </c>
       <c r="O153" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="B154" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="C154" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.0129</v>
+        <v>100.021</v>
       </c>
       <c r="E154" s="1">
         <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>3870.0</v>
+        <v>4200.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.0129</v>
+        <v>0.021</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="M154" s="1">
-        <v>30003870.0</v>
+        <v>20004200.0</v>
       </c>
       <c r="N154" s="1">
-        <v>30656108.83</v>
+        <v>20161016.78</v>
       </c>
       <c r="O154" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="B155" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="C155" s="1">
-        <v>20000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.9943</v>
+        <v>100.0039</v>
       </c>
       <c r="E155" s="1">
-        <v>115.855</v>
+        <v>100.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>20000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-1140.0</v>
+        <v>624.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.0057</v>
+        <v>0.0039</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="M155" s="1">
-        <v>19998860.0</v>
+        <v>16000624.0</v>
       </c>
       <c r="N155" s="1">
-        <v>20044124.0</v>
+        <v>16048267.73</v>
       </c>
       <c r="O155" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="B156" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="C156" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.0322</v>
+        <v>99.9573</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>99.80217</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>20000000.0</v>
+        <v>9980217.0</v>
       </c>
       <c r="I156" s="1">
-        <v>6440.0</v>
+        <v>15513.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.0322</v>
+        <v>0.15543750201023</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156" t="s">
-        <v>385</v>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>20006440.0</v>
+        <v>9995730.0</v>
       </c>
       <c r="N156" s="1">
-        <v>20193410.17</v>
+        <v>9995730.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="B157" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="C157" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0208</v>
+        <v>99.7343</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>99.42696927</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>25000000.0</v>
+        <v>14914045.39</v>
       </c>
       <c r="I157" s="1">
-        <v>5200.0</v>
+        <v>46099.61</v>
       </c>
       <c r="J157" s="1">
-        <v>0.0208</v>
+        <v>0.3091019826915</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>388</v>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>25005200.0</v>
+        <v>14960145.0</v>
       </c>
       <c r="N157" s="1">
-        <v>25182319.58</v>
+        <v>14960145.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B158" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C158" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0238</v>
+        <v>100.0174</v>
       </c>
       <c r="E158" s="1">
         <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>7140.0</v>
+        <v>5220.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.0238</v>
+        <v>0.0174</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="M158" s="1">
-        <v>30007140.0</v>
+        <v>30005220.0</v>
       </c>
       <c r="N158" s="1">
-        <v>30204861.0</v>
+        <v>30628374.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B159" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C159" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0153</v>
+        <v>99.8704</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>99.8109138</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>20000000.0</v>
+        <v>9981091.38</v>
       </c>
       <c r="I159" s="1">
-        <v>3060.0</v>
+        <v>5948.62</v>
       </c>
       <c r="J159" s="1">
-        <v>0.0153</v>
+        <v>0.05959889328255</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159" t="s">
-        <v>394</v>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>20003060.0</v>
+        <v>9987040.0</v>
       </c>
       <c r="N159" s="1">
-        <v>20137574.0</v>
+        <v>9987040.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B160" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C160" s="1">
-        <v>30000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.9828</v>
+        <v>99.9815</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>99.80962699</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>30000000.0</v>
+        <v>7286102.77</v>
       </c>
       <c r="I160" s="1">
-        <v>-5160.0</v>
+        <v>12546.73</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.0172</v>
+        <v>0.17220083762283</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
-      <c r="L160" t="s">
-        <v>397</v>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>29994840.0</v>
+        <v>7298649.5</v>
       </c>
       <c r="N160" s="1">
-        <v>30020947.67</v>
+        <v>7298649.5</v>
       </c>
       <c r="O160" s="1">
-        <v>0.49</v>
+        <v>0.13</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B161" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C161" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.014</v>
+        <v>98.9369</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>20000000.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I161" s="1">
-        <v>2800.0</v>
+        <v>329527.11</v>
       </c>
       <c r="J161" s="1">
-        <v>0.014</v>
+        <v>1.1226909305414</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161" t="s">
-        <v>400</v>
+      <c r="L161">
+        <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>20002800.0</v>
+        <v>29681070.0</v>
       </c>
       <c r="N161" s="1">
-        <v>20118796.0</v>
+        <v>29681070.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.33</v>
+        <v>0.53</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>401</v>
       </c>
       <c r="B162" t="s">
         <v>402</v>
       </c>
       <c r="C162" s="1">
-        <v>16000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.9937</v>
+        <v>99.6647</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>99.4219717</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>16000000.0</v>
+        <v>29826591.51</v>
       </c>
       <c r="I162" s="1">
-        <v>-1008.0</v>
+        <v>72818.49</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.0063</v>
+        <v>0.24413949537474</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162" t="s">
-        <v>403</v>
+      <c r="L162">
+        <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>15998992.0</v>
+        <v>29899410.0</v>
       </c>
       <c r="N162" s="1">
-        <v>16013877.33</v>
+        <v>29899410.0</v>
       </c>
       <c r="O162" s="1">
-        <v>0.26</v>
+        <v>0.53</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>403</v>
+      </c>
+      <c r="B163" t="s">
         <v>404</v>
       </c>
-      <c r="B163" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C163" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.9517</v>
+        <v>100.0072</v>
       </c>
       <c r="E163" s="1">
-        <v>99.81990825</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>19963981.65</v>
+        <v>10000000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>26358.35</v>
+        <v>720.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.13202952428079</v>
+        <v>0.0072</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163">
-        <v>0.0</v>
+        <v>613.89</v>
       </c>
       <c r="M163" s="1">
-        <v>19990340.0</v>
+        <v>10000720.0</v>
       </c>
       <c r="N163" s="1">
-        <v>19990340.0</v>
+        <v>10001333.89</v>
       </c>
       <c r="O163" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>405</v>
+      </c>
+      <c r="B164" t="s">
         <v>406</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.016</v>
+      </c>
+      <c r="E164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>2400.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>0.016</v>
+      </c>
+      <c r="K164">
+        <v>0.0</v>
+      </c>
+      <c r="L164" t="s">
         <v>407</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>39960360.0</v>
+        <v>15002400.0</v>
       </c>
       <c r="N164" s="1">
-        <v>39960360.0</v>
+        <v>15054047.29</v>
       </c>
       <c r="O164" s="1">
-        <v>0.66</v>
+        <v>0.27</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>408</v>
       </c>
       <c r="B165" t="s">
         <v>409</v>
       </c>
       <c r="C165" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.5284</v>
+        <v>97.6546</v>
       </c>
       <c r="E165" s="1">
-        <v>99.42696927</v>
+        <v>97.26824827</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>14914045.39</v>
+        <v>14590237.24</v>
       </c>
       <c r="I165" s="1">
-        <v>15214.61</v>
+        <v>57952.76</v>
       </c>
       <c r="J165" s="1">
-        <v>0.10201531242624</v>
+        <v>0.39720231444297</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
         <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>14929260.0</v>
+        <v>14648190.0</v>
       </c>
       <c r="N165" s="1">
-        <v>14929260.0</v>
+        <v>14648190.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>410</v>
       </c>
       <c r="B166" t="s">
         <v>411</v>
       </c>
       <c r="C166" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0277</v>
+        <v>99.9981</v>
       </c>
       <c r="E166" s="1">
         <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>8310.0</v>
+        <v>-285.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.0277</v>
+        <v>-0.0019</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
         <v>412</v>
       </c>
       <c r="M166" s="1">
-        <v>30008310.0</v>
+        <v>14999715.0</v>
       </c>
       <c r="N166" s="1">
-        <v>30569210.0</v>
+        <v>15126622.67</v>
       </c>
       <c r="O166" s="1">
-        <v>0.5</v>
+        <v>0.27</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>413</v>
       </c>
       <c r="B167" t="s">
         <v>414</v>
       </c>
       <c r="C167" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.9514</v>
+        <v>98.6115</v>
       </c>
       <c r="E167" s="1">
-        <v>99.49610747</v>
+        <v>98.25520587</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>14924416.12</v>
+        <v>14738280.88</v>
       </c>
       <c r="I167" s="1">
-        <v>68293.88</v>
+        <v>53444.12</v>
       </c>
       <c r="J167" s="1">
-        <v>0.45759833718708</v>
+        <v>0.36262112545653</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
         <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>14992710.0</v>
+        <v>14791725.0</v>
       </c>
       <c r="N167" s="1">
-        <v>14992710.0</v>
+        <v>14791725.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>415</v>
       </c>
       <c r="B168" t="s">
         <v>416</v>
       </c>
       <c r="C168" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.8601</v>
+        <v>99.912</v>
       </c>
       <c r="E168" s="1">
-        <v>99.4820302</v>
+        <v>99.7960003</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>9948203.02</v>
+        <v>9979600.03</v>
       </c>
       <c r="I168" s="1">
-        <v>37806.98</v>
+        <v>11599.97</v>
       </c>
       <c r="J168" s="1">
-        <v>0.38003828353716</v>
+        <v>0.11623682276974</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
         <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>9986010.0</v>
+        <v>9991200.0</v>
       </c>
       <c r="N168" s="1">
-        <v>9986010.0</v>
+        <v>9991200.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>417</v>
       </c>
       <c r="B169" t="s">
         <v>418</v>
       </c>
       <c r="C169" s="1">
-        <v>7300000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.9692</v>
+        <v>100.0272</v>
       </c>
       <c r="E169" s="1">
-        <v>99.63533466</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>7273379.43</v>
+        <v>20000000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>24372.17</v>
+        <v>5440.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.33508728967822</v>
+        <v>0.0272</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
-      <c r="L169">
-        <v>0.0</v>
+      <c r="L169" t="s">
+        <v>419</v>
       </c>
       <c r="M169" s="1">
-        <v>7297751.6</v>
+        <v>20005440.0</v>
       </c>
       <c r="N169" s="1">
-        <v>7297751.6</v>
+        <v>20070422.5</v>
       </c>
       <c r="O169" s="1">
-        <v>0.12</v>
+        <v>0.36</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B170" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C170" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.6824</v>
+        <v>100.0164</v>
       </c>
       <c r="E170" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>29351542.89</v>
+        <v>20000000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>253177.11</v>
+        <v>3280.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.86256831863601</v>
+        <v>0.0164</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
-      <c r="L170">
-        <v>0.0</v>
+      <c r="L170" t="s">
+        <v>422</v>
       </c>
       <c r="M170" s="1">
-        <v>29604720.0</v>
+        <v>20003280.0</v>
       </c>
       <c r="N170" s="1">
-        <v>29604720.0</v>
+        <v>20058293.72</v>
       </c>
       <c r="O170" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B171" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C171" s="1">
-        <v>15500000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.9521</v>
+        <v>98.83</v>
       </c>
       <c r="E171" s="1">
-        <v>99.836086</v>
+        <v>97.74601079</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>15474593.33</v>
+        <v>54346782.0</v>
       </c>
       <c r="I171" s="1">
-        <v>17982.17</v>
+        <v>602698.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.11620447540381</v>
+        <v>1.1089856249446</v>
       </c>
       <c r="K171">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.23</v>
+      </c>
+      <c r="L171" t="s">
+        <v>425</v>
       </c>
       <c r="M171" s="1">
-        <v>15492575.5</v>
+        <v>54949480.0</v>
       </c>
       <c r="N171" s="1">
-        <v>15492575.5</v>
+        <v>55074694.25</v>
       </c>
       <c r="O171" s="1">
-        <v>0.25</v>
+        <v>0.98</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B172" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="C172" s="1">
-        <v>30000000.0</v>
+        <v>32500000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.4563</v>
+        <v>99.649</v>
       </c>
       <c r="E172" s="1">
-        <v>99.4219717</v>
+        <v>99.81020923</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>29826591.51</v>
+        <v>32438318.0</v>
       </c>
       <c r="I172" s="1">
-        <v>10298.49</v>
+        <v>-52393.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.034527880923126</v>
+        <v>-0.16151577279685</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
         <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>29836890.0</v>
+        <v>32385925.0</v>
       </c>
       <c r="N172" s="1">
-        <v>29836890.0</v>
+        <v>32385925.0</v>
       </c>
       <c r="O172" s="1">
-        <v>0.49</v>
+        <v>0.58</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B173" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C173" s="1">
-        <v>20000000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.805</v>
+        <v>98.906</v>
       </c>
       <c r="E173" s="1">
-        <v>99.5457396</v>
+        <v>98.74371953</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>19909147.92</v>
+        <v>28020505.29</v>
       </c>
       <c r="I173" s="1">
-        <v>51852.08</v>
+        <v>46050.33</v>
       </c>
       <c r="J173" s="1">
-        <v>0.26044349164693</v>
+        <v>0.16434510913847</v>
       </c>
       <c r="K173">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.02</v>
+      </c>
+      <c r="L173" t="s">
+        <v>430</v>
       </c>
       <c r="M173" s="1">
-        <v>19961000.0</v>
+        <v>28066555.62</v>
       </c>
       <c r="N173" s="1">
-        <v>19961000.0</v>
+        <v>28073552.69</v>
       </c>
       <c r="O173" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B174" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C174" s="1">
-        <v>15000000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.0128</v>
+        <v>100.924</v>
       </c>
       <c r="E174" s="1">
-        <v>100.0</v>
+        <v>101.58646552</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>15000000.0</v>
+        <v>17676045.0</v>
       </c>
       <c r="I174" s="1">
-        <v>1920.0</v>
+        <v>-115269.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.0128</v>
+        <v>-0.6521198605231</v>
       </c>
       <c r="K174">
-        <v>0.0</v>
+        <v>1.05</v>
       </c>
       <c r="L174" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="M174" s="1">
-        <v>15001920.0</v>
+        <v>17560776.0</v>
       </c>
       <c r="N174" s="1">
-        <v>15022572.5</v>
+        <v>17743654.77</v>
       </c>
       <c r="O174" s="1">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="B175" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C175" s="1">
-        <v>15000000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>97.3227</v>
+        <v>101.018</v>
       </c>
       <c r="E175" s="1">
-        <v>97.26824827</v>
+        <v>102.11602113</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>14590237.24</v>
+        <v>14500475.0</v>
       </c>
       <c r="I175" s="1">
-        <v>8167.76</v>
+        <v>-155919.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.055980995138363</v>
+        <v>-1.075268223972</v>
       </c>
       <c r="K175">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.56</v>
+      </c>
+      <c r="L175" t="s">
+        <v>436</v>
       </c>
       <c r="M175" s="1">
-        <v>14598405.0</v>
+        <v>14344556.0</v>
       </c>
       <c r="N175" s="1">
-        <v>14598405.0</v>
+        <v>14566114.9</v>
       </c>
       <c r="O175" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="B176" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="C176" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.9902</v>
+        <v>100.806</v>
       </c>
       <c r="E176" s="1">
-        <v>100.0</v>
+        <v>101.5</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>15000000.0</v>
+        <v>6090000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-1470.0</v>
+        <v>-41640.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.0098</v>
+        <v>-0.68374384236453</v>
       </c>
       <c r="K176">
-        <v>0.0</v>
+        <v>2.28</v>
       </c>
       <c r="L176" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="M176" s="1">
-        <v>14998530.0</v>
+        <v>6048360.0</v>
       </c>
       <c r="N176" s="1">
-        <v>15094803.67</v>
+        <v>6185003.84</v>
       </c>
       <c r="O176" s="1">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B177" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="C177" s="1">
-        <v>15000000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.3358</v>
+        <v>100.091</v>
       </c>
       <c r="E177" s="1">
-        <v>98.25520587</v>
+        <v>101.52224576</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>14738280.88</v>
+        <v>11979625.0</v>
       </c>
       <c r="I177" s="1">
-        <v>12089.12</v>
+        <v>-168887.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.08202530606134</v>
+        <v>-1.4097853647339</v>
       </c>
       <c r="K177">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.76</v>
+      </c>
+      <c r="L177" t="s">
+        <v>442</v>
       </c>
       <c r="M177" s="1">
-        <v>14750370.0</v>
+        <v>11810738.0</v>
       </c>
       <c r="N177" s="1">
-        <v>14750370.0</v>
+        <v>12136611.97</v>
       </c>
       <c r="O177" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="B178" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="C178" s="1">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.9125</v>
+        <v>101.467</v>
       </c>
       <c r="E178" s="1">
-        <v>99.8140962</v>
+        <v>102.4755</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>9981409.62</v>
+        <v>6148530.0</v>
       </c>
       <c r="I178" s="1">
-        <v>9840.38</v>
+        <v>-60510.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0.09858707712268</v>
+        <v>-0.98413767193134</v>
       </c>
       <c r="K178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.13</v>
+      </c>
+      <c r="L178" t="s">
+        <v>445</v>
       </c>
       <c r="M178" s="1">
-        <v>9991250.0</v>
+        <v>6088020.0</v>
       </c>
       <c r="N178" s="1">
-        <v>9991250.0</v>
+        <v>6095828.22</v>
       </c>
       <c r="O178" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="B179" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="C179" s="1">
-        <v>20000000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.0094</v>
+        <v>98.695</v>
       </c>
       <c r="E179" s="1">
-        <v>100.0</v>
+        <v>98.25995833</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>20000000.0</v>
+        <v>7074717.0</v>
       </c>
       <c r="I179" s="1">
-        <v>1880.0</v>
+        <v>31323.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.0094</v>
+        <v>0.44274562501935</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="L179" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="M179" s="1">
-        <v>20001880.0</v>
+        <v>7106040.0</v>
       </c>
       <c r="N179" s="1">
-        <v>20064325.06</v>
+        <v>7119650.96</v>
       </c>
       <c r="O179" s="1">
-        <v>0.33</v>
+        <v>0.13</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="B180" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="C180" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.0097</v>
+        <v>99.938</v>
       </c>
       <c r="E180" s="1">
-        <v>100.0</v>
+        <v>98.92644333</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>20000000.0</v>
+        <v>29677933.0</v>
       </c>
       <c r="I180" s="1">
-        <v>1940.0</v>
+        <v>303467.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.0097</v>
+        <v>1.0225341502051</v>
       </c>
       <c r="K180">
-        <v>0.0</v>
+        <v>0.95</v>
       </c>
       <c r="L180" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="M180" s="1">
-        <v>20001940.0</v>
+        <v>29981400.0</v>
       </c>
       <c r="N180" s="1">
-        <v>20014732.22</v>
+        <v>30264961.64</v>
       </c>
       <c r="O180" s="1">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="B181" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="C181" s="1">
-        <v>55600000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.578</v>
+        <v>98.601</v>
       </c>
       <c r="E181" s="1">
-        <v>97.74601079</v>
+        <v>98.10766667</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>54346782.0</v>
+        <v>7358075.0</v>
       </c>
       <c r="I181" s="1">
-        <v>462586.0</v>
+        <v>37000.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.85117459208532</v>
+        <v>0.50284891089042</v>
       </c>
       <c r="K181">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="L181" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="M181" s="1">
-        <v>54809368.0</v>
+        <v>7395075.0</v>
       </c>
       <c r="N181" s="1">
-        <v>54904421.15</v>
+        <v>7407095.55</v>
       </c>
       <c r="O181" s="1">
-        <v>0.9</v>
+        <v>0.13</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="B182" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="C182" s="1">
-        <v>22500000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.429</v>
+        <v>98.616</v>
       </c>
       <c r="E182" s="1">
-        <v>99.97030222</v>
+        <v>98.59398286</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>22493318.0</v>
+        <v>17253947.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-121793.0</v>
+        <v>3853.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.54146302470805</v>
+        <v>0.022331122264372</v>
       </c>
       <c r="K182">
-        <v>2.16</v>
+        <v>0.02</v>
       </c>
       <c r="L182" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="M182" s="1">
-        <v>22371525.0</v>
+        <v>17257800.0</v>
       </c>
       <c r="N182" s="1">
-        <v>22857586.64</v>
+        <v>17261395.89</v>
       </c>
       <c r="O182" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="B183" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="C183" s="1">
-        <v>28377000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.792</v>
+        <v>98.621</v>
       </c>
       <c r="E183" s="1">
-        <v>98.74371953</v>
+        <v>98.09328567</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>28020505.29</v>
+        <v>2942798.57</v>
       </c>
       <c r="I183" s="1">
-        <v>13700.55</v>
+        <v>15831.43</v>
       </c>
       <c r="J183" s="1">
-        <v>0.048894728550414</v>
+        <v>0.53797192106152</v>
       </c>
       <c r="K183">
-        <v>1.39</v>
+        <v>0.14</v>
       </c>
       <c r="L183" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="M183" s="1">
-        <v>28034205.84</v>
+        <v>2958630.0</v>
       </c>
       <c r="N183" s="1">
-        <v>28428374.03</v>
+        <v>2962883.42</v>
       </c>
       <c r="O183" s="1">
-        <v>0.47</v>
+        <v>0.05</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="B184" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="C184" s="1">
-        <v>17400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.891</v>
+        <v>100.072</v>
       </c>
       <c r="E184" s="1">
-        <v>101.58646552</v>
+        <v>100.16216667</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>17676045.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-121011.0</v>
+        <v>-5410.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.6846045028738</v>
+        <v>-0.090020683125531</v>
       </c>
       <c r="K184">
-        <v>0.7</v>
+        <v>0.39</v>
       </c>
       <c r="L184" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="M184" s="1">
-        <v>17555034.0</v>
+        <v>6004320.0</v>
       </c>
       <c r="N184" s="1">
-        <v>17676953.18</v>
+        <v>6027463.33</v>
       </c>
       <c r="O184" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="B185" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="C185" s="1">
-        <v>14200000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>101.099</v>
+        <v>98.549</v>
       </c>
       <c r="E185" s="1">
-        <v>102.11602113</v>
+        <v>98.295</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>14500475.0</v>
+        <v>7859668.2</v>
       </c>
       <c r="I185" s="1">
-        <v>-144417.0</v>
+        <v>20309.84</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.99594668450516</v>
+        <v>0.25840581921766</v>
       </c>
       <c r="K185">
-        <v>1.18</v>
+        <v>0.12</v>
       </c>
       <c r="L185" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
       <c r="M185" s="1">
-        <v>14356058.0</v>
+        <v>7879978.04</v>
       </c>
       <c r="N185" s="1">
-        <v>14523053.89</v>
+        <v>7889178.92</v>
       </c>
       <c r="O185" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="B186" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="C186" s="1">
-        <v>6000000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.922</v>
+        <v>99.414</v>
       </c>
       <c r="E186" s="1">
-        <v>101.5</v>
+        <v>98.32807431</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>6090000.0</v>
+        <v>46312523.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-34680.0</v>
+        <v>511471.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.56945812807882</v>
+        <v>1.1043902747428</v>
       </c>
       <c r="K186">
-        <v>1.88</v>
+        <v>0.09</v>
       </c>
       <c r="L186" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="M186" s="1">
-        <v>6055320.0</v>
+        <v>46823994.0</v>
       </c>
       <c r="N186" s="1">
-        <v>6168230.96</v>
+        <v>46867545.37</v>
       </c>
       <c r="O186" s="1">
-        <v>0.1</v>
+        <v>0.84</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="B187" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="C187" s="1">
-        <v>11800000.0</v>
+        <v>71329000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.179</v>
+        <v>99.972</v>
       </c>
       <c r="E187" s="1">
-        <v>101.52224576</v>
+        <v>98.81190282</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>11979625.0</v>
+        <v>70481542.16</v>
       </c>
       <c r="I187" s="1">
-        <v>-158503.0</v>
+        <v>827485.72</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.3231048551186</v>
+        <v>1.1740459908234</v>
       </c>
       <c r="K187">
-        <v>2.4</v>
+        <v>1.09</v>
       </c>
       <c r="L187" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="M187" s="1">
-        <v>11821122.0</v>
+        <v>71309027.88</v>
       </c>
       <c r="N187" s="1">
-        <v>12104322.0</v>
+        <v>72089494.16</v>
       </c>
       <c r="O187" s="1">
-        <v>0.2</v>
+        <v>1.28</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="B188" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="C188" s="1">
-        <v>6000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>101.624</v>
+        <v>99.295</v>
       </c>
       <c r="E188" s="1">
-        <v>102.4755</v>
+        <v>99.21111111</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>6148530.0</v>
+        <v>17858000.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-51090.0</v>
+        <v>15100.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.83093031993013</v>
+        <v>0.084555941314817</v>
       </c>
       <c r="K188">
-        <v>4.45</v>
+        <v>0.44</v>
       </c>
       <c r="L188" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="M188" s="1">
-        <v>6097440.0</v>
+        <v>17873100.0</v>
       </c>
       <c r="N188" s="1">
-        <v>6364481.1</v>
+        <v>17952990.41</v>
       </c>
       <c r="O188" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="B189" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="C189" s="1">
-        <v>7200000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.457</v>
+        <v>98.501</v>
       </c>
       <c r="E189" s="1">
-        <v>98.25995833</v>
+        <v>97.43695122</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>7074717.0</v>
+        <v>7989830.0</v>
       </c>
       <c r="I189" s="1">
-        <v>14187.0</v>
+        <v>87252.0</v>
       </c>
       <c r="J189" s="1">
-        <v>0.20053098943746</v>
+        <v>1.0920382536299</v>
       </c>
       <c r="K189">
+        <v>0.13</v>
+      </c>
+      <c r="L189" t="s">
+        <v>478</v>
+      </c>
+      <c r="M189" s="1">
+        <v>8077082.0</v>
+      </c>
+      <c r="N189" s="1">
+        <v>8087977.89</v>
+      </c>
+      <c r="O189" s="1">
         <v>0.14</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="B190" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="C190" s="1">
-        <v>30000000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.811</v>
+        <v>99.182</v>
       </c>
       <c r="E190" s="1">
-        <v>98.92644333</v>
+        <v>99.08680851</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>29677933.0</v>
+        <v>18628320.0</v>
       </c>
       <c r="I190" s="1">
-        <v>265367.0</v>
+        <v>17896.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.8941559373424</v>
+        <v>0.096068781296435</v>
       </c>
       <c r="K190">
-        <v>0.85</v>
+        <v>0.17</v>
       </c>
       <c r="L190" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="M190" s="1">
-        <v>29943300.0</v>
+        <v>18646216.0</v>
       </c>
       <c r="N190" s="1">
-        <v>30199738.36</v>
+        <v>18678665.32</v>
       </c>
       <c r="O190" s="1">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="B191" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="C191" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.382</v>
+        <v>99.394</v>
       </c>
       <c r="E191" s="1">
-        <v>98.10766667</v>
+        <v>98.83981333</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>7358075.0</v>
+        <v>14825972.0</v>
       </c>
       <c r="I191" s="1">
-        <v>20575.0</v>
+        <v>83128.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.27962476598839</v>
+        <v>0.56069173744561</v>
       </c>
       <c r="K191">
-        <v>0.12</v>
+        <v>0.62</v>
       </c>
       <c r="L191" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="M191" s="1">
-        <v>7378650.0</v>
+        <v>14909100.0</v>
       </c>
       <c r="N191" s="1">
-        <v>7387280.14</v>
+        <v>15002028.08</v>
       </c>
       <c r="O191" s="1">
-        <v>0.12</v>
+        <v>0.27</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="B192" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="C192" s="1">
-        <v>25000000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.933</v>
+        <v>99.991</v>
       </c>
       <c r="E192" s="1">
-        <v>96.05</v>
+        <v>100.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>24012500.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>970750.0</v>
+        <v>-1836.0</v>
       </c>
       <c r="J192" s="1">
-        <v>4.0426861009891</v>
+        <v>-0.009</v>
       </c>
       <c r="K192">
-        <v>0.01</v>
+        <v>0.46</v>
       </c>
       <c r="L192" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="M192" s="1">
-        <v>24983250.0</v>
+        <v>20398164.0</v>
       </c>
       <c r="N192" s="1">
-        <v>24985667.81</v>
+        <v>20491761.47</v>
       </c>
       <c r="O192" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="B193" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="C193" s="1">
-        <v>17500000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.412</v>
+        <v>98.918</v>
       </c>
       <c r="E193" s="1">
-        <v>98.59398286</v>
+        <v>98.24951923</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>17253947.0</v>
+        <v>10217950.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-31847.0</v>
+        <v>69522.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.18457805625577</v>
+        <v>0.68039088075397</v>
       </c>
       <c r="K193">
-        <v>1.16</v>
+        <v>0.31</v>
       </c>
       <c r="L193" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="M193" s="1">
-        <v>17222100.0</v>
+        <v>10287472.0</v>
       </c>
       <c r="N193" s="1">
-        <v>17424668.49</v>
+        <v>10319882.96</v>
       </c>
       <c r="O193" s="1">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="B194" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="C194" s="1">
-        <v>3000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>98.448</v>
+        <v>100.449</v>
       </c>
       <c r="E194" s="1">
-        <v>98.09328567</v>
+        <v>101.48803</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>2942798.57</v>
+        <v>10148803.0</v>
       </c>
       <c r="I194" s="1">
-        <v>10641.43</v>
+        <v>-103903.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.36160918754286</v>
+        <v>-1.0237956141232</v>
       </c>
       <c r="K194">
-        <v>0.11</v>
+        <v>1.89</v>
       </c>
       <c r="L194" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="M194" s="1">
-        <v>2953440.0</v>
+        <v>10044900.0</v>
       </c>
       <c r="N194" s="1">
-        <v>2956676.3</v>
+        <v>10233941.1</v>
       </c>
       <c r="O194" s="1">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="B195" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="C195" s="1">
-        <v>6000000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.096</v>
+        <v>99.623</v>
       </c>
       <c r="E195" s="1">
-        <v>100.16216667</v>
+        <v>99.5472028</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>6009730.0</v>
+        <v>14235250.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-3970.0</v>
+        <v>10839.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.066059540112451</v>
+        <v>0.076141971514375</v>
       </c>
       <c r="K195">
-        <v>0.15</v>
+        <v>0.84</v>
       </c>
       <c r="L195" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="M195" s="1">
-        <v>6005760.0</v>
+        <v>14246089.0</v>
       </c>
       <c r="N195" s="1">
-        <v>6014493.33</v>
+        <v>14365827.01</v>
       </c>
       <c r="O195" s="1">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="B196" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="C196" s="1">
-        <v>7996000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.36</v>
+        <v>98.865</v>
       </c>
       <c r="E196" s="1">
-        <v>98.295</v>
+        <v>98.7</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>7859668.2</v>
+        <v>9870000.0</v>
       </c>
       <c r="I196" s="1">
-        <v>5197.4</v>
+        <v>16500.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0.066127473421842</v>
+        <v>0.16717325227964</v>
       </c>
       <c r="K196">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="L196" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="M196" s="1">
-        <v>7864865.6</v>
+        <v>9886500.0</v>
       </c>
       <c r="N196" s="1">
-        <v>7866837.22</v>
+        <v>9897424.66</v>
       </c>
       <c r="O196" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="B197" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="C197" s="1">
-        <v>47100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.189</v>
+        <v>98.358</v>
       </c>
       <c r="E197" s="1">
-        <v>98.32807431</v>
+        <v>98.09</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>46312523.0</v>
+        <v>1667530.0</v>
       </c>
       <c r="I197" s="1">
-        <v>405496.0</v>
+        <v>4556.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.87556447745246</v>
+        <v>0.27321847283107</v>
       </c>
       <c r="K197">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="L197" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="M197" s="1">
-        <v>46718019.0</v>
+        <v>1672086.0</v>
       </c>
       <c r="N197" s="1">
-        <v>46756247.42</v>
+        <v>1673104.84</v>
       </c>
       <c r="O197" s="1">
-        <v>0.77</v>
+        <v>0.03</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="B198" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="C198" s="1">
-        <v>71329000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.861</v>
+        <v>100.315</v>
       </c>
       <c r="E198" s="1">
-        <v>98.81190282</v>
+        <v>102.17492537</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>70481542.16</v>
+        <v>6845720.0</v>
       </c>
       <c r="I198" s="1">
-        <v>748310.53</v>
+        <v>-124615.0</v>
       </c>
       <c r="J198" s="1">
-        <v>1.0617113460731</v>
+        <v>-1.8203344571499</v>
       </c>
       <c r="K198">
-        <v>0.99</v>
+        <v>2.61</v>
       </c>
       <c r="L198" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="M198" s="1">
-        <v>71229852.69</v>
+        <v>6721105.0</v>
       </c>
       <c r="N198" s="1">
-        <v>71937768.59</v>
+        <v>6896085.14</v>
       </c>
       <c r="O198" s="1">
-        <v>1.18</v>
+        <v>0.12</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="B199" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="C199" s="1">
-        <v>18000000.0</v>
+        <v>22181000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.149</v>
+        <v>100.171</v>
       </c>
       <c r="E199" s="1">
-        <v>99.21111111</v>
+        <v>100.28292999</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>17858000.0</v>
+        <v>22243756.7</v>
       </c>
       <c r="I199" s="1">
-        <v>-11180.0</v>
+        <v>-24827.19</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.062604994960242</v>
+        <v>-0.11161419509682</v>
       </c>
       <c r="K199">
-        <v>0.28</v>
+        <v>2.17</v>
       </c>
       <c r="L199" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="M199" s="1">
-        <v>17846820.0</v>
+        <v>22218929.51</v>
       </c>
       <c r="N199" s="1">
-        <v>17897811.78</v>
+        <v>22699391.24</v>
       </c>
       <c r="O199" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="B200" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="C200" s="1">
-        <v>8200000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.245</v>
+        <v>99.381</v>
       </c>
       <c r="E200" s="1">
-        <v>97.43695122</v>
+        <v>98.74</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>7989830.0</v>
+        <v>4245820.0</v>
       </c>
       <c r="I200" s="1">
-        <v>66260.0</v>
+        <v>27563.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.82930425303167</v>
+        <v>0.64917966376342</v>
       </c>
       <c r="K200">
-        <v>0.09</v>
+        <v>0.27</v>
       </c>
       <c r="L200" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="M200" s="1">
-        <v>8056090.0</v>
+        <v>4273383.0</v>
       </c>
       <c r="N200" s="1">
-        <v>8063279.04</v>
+        <v>4284780.95</v>
       </c>
       <c r="O200" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="B201" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="C201" s="1">
-        <v>18800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.981</v>
+        <v>100.87</v>
       </c>
       <c r="E201" s="1">
-        <v>99.08680851</v>
+        <v>100.933256</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>18628320.0</v>
+        <v>20186651.2</v>
       </c>
       <c r="I201" s="1">
-        <v>-19892.0</v>
+        <v>-12651.2</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.10678364984067</v>
+        <v>-0.062671118030711</v>
       </c>
       <c r="K201">
-        <v>0.01</v>
+        <v>3.71</v>
       </c>
       <c r="L201" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="M201" s="1">
-        <v>18608428.0</v>
+        <v>20174000.0</v>
       </c>
       <c r="N201" s="1">
-        <v>18611132.11</v>
+        <v>20915780.82</v>
       </c>
       <c r="O201" s="1">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="B202" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="C202" s="1">
-        <v>15000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.238</v>
+        <v>100.664</v>
       </c>
       <c r="E202" s="1">
-        <v>98.83981333</v>
+        <v>101.44352113</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>14825972.0</v>
+        <v>7202490.0</v>
       </c>
       <c r="I202" s="1">
-        <v>59728.0</v>
+        <v>-55346.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.40286060165229</v>
+        <v>-0.76842869618701</v>
       </c>
       <c r="K202">
-        <v>0.52</v>
+        <v>1.49</v>
       </c>
       <c r="L202" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="M202" s="1">
-        <v>14885700.0</v>
+        <v>7147144.0</v>
       </c>
       <c r="N202" s="1">
-        <v>14963371.23</v>
+        <v>7252671.4</v>
       </c>
       <c r="O202" s="1">
-        <v>0.25</v>
+        <v>0.13</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="B203" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="C203" s="1">
-        <v>20400000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.987</v>
+        <v>100.431</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>101.37056452</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>20400000.0</v>
+        <v>6284975.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-2652.0</v>
+        <v>-58253.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.013</v>
+        <v>-0.92686128425332</v>
       </c>
       <c r="K203">
-        <v>0.24</v>
+        <v>1.76</v>
       </c>
       <c r="L203" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="M203" s="1">
-        <v>20397348.0</v>
+        <v>6226722.0</v>
       </c>
       <c r="N203" s="1">
-        <v>20445523.17</v>
+        <v>6335710.36</v>
       </c>
       <c r="O203" s="1">
-        <v>0.34</v>
+        <v>0.11</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="B204" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="C204" s="1">
-        <v>13701000.0</v>
+        <v>16070000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.429</v>
+        <v>98.592</v>
       </c>
       <c r="E204" s="1">
-        <v>100.5747741</v>
+        <v>98.32599876</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>13779749.8</v>
+        <v>15800988.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-19972.51</v>
+        <v>42746.4</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.14494102062724</v>
+        <v>0.27052991876204</v>
       </c>
       <c r="K204">
-        <v>1.48</v>
+        <v>0.05</v>
       </c>
       <c r="L204" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="M204" s="1">
-        <v>13759777.29</v>
+        <v>15843734.4</v>
       </c>
       <c r="N204" s="1">
-        <v>13962101.65</v>
+        <v>15850998.92</v>
       </c>
       <c r="O204" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="B205" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="C205" s="1">
-        <v>10400000.0</v>
+        <v>9950000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>98.702</v>
+        <v>98.854</v>
       </c>
       <c r="E205" s="1">
-        <v>98.24951923</v>
+        <v>98.7658794</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>10217950.0</v>
+        <v>9827205.0</v>
       </c>
       <c r="I205" s="1">
-        <v>47058.0</v>
+        <v>8768.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.46054247671989</v>
+        <v>0.089221706477071</v>
       </c>
       <c r="K205">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="L205" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="M205" s="1">
-        <v>10265008.0</v>
+        <v>9835973.0</v>
       </c>
       <c r="N205" s="1">
-        <v>10289191.56</v>
+        <v>9861870.26</v>
       </c>
       <c r="O205" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
       <c r="B206" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="C206" s="1">
-        <v>10000000.0</v>
+        <v>20997000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.54</v>
+        <v>100.387</v>
       </c>
       <c r="E206" s="1">
-        <v>101.48803</v>
+        <v>101.21349288</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>10148803.0</v>
+        <v>21251797.1</v>
       </c>
       <c r="I206" s="1">
-        <v>-94803.0</v>
+        <v>-173538.71</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.93412986733509</v>
+        <v>-0.81658369493844</v>
       </c>
       <c r="K206">
-        <v>1.55</v>
+        <v>1.97</v>
       </c>
       <c r="L206" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="M206" s="1">
-        <v>10054000.0</v>
+        <v>21078258.39</v>
       </c>
       <c r="N206" s="1">
-        <v>10209136.99</v>
+        <v>21491151.45</v>
       </c>
       <c r="O206" s="1">
-        <v>0.17</v>
+        <v>0.38</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="B207" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="C207" s="1">
-        <v>14300000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.518</v>
+        <v>100.556</v>
       </c>
       <c r="E207" s="1">
-        <v>99.5472028</v>
+        <v>102.00865759</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>14235250.0</v>
+        <v>26216225.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-4176.0</v>
+        <v>-373333.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.029335628106285</v>
+        <v>-1.424053234209</v>
       </c>
       <c r="K207">
-        <v>0.67</v>
+        <v>2.73</v>
       </c>
       <c r="L207" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="M207" s="1">
-        <v>14231074.0</v>
+        <v>25842892.0</v>
       </c>
       <c r="N207" s="1">
-        <v>14326570.58</v>
+        <v>26545769.4</v>
       </c>
       <c r="O207" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="B208" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C208" s="1">
-        <v>10000000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>98.66</v>
+        <v>101.004</v>
       </c>
       <c r="E208" s="1">
-        <v>98.7</v>
+        <v>101.68176398</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>9870000.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-4000.0</v>
+        <v>-109120.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-0.040526849037487</v>
+        <v>-0.66655410828719</v>
       </c>
       <c r="K208">
-        <v>1.36</v>
+        <v>2.66</v>
       </c>
       <c r="L208" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="M208" s="1">
-        <v>9866000.0</v>
+        <v>16261644.0</v>
       </c>
       <c r="N208" s="1">
-        <v>10001993.15</v>
+        <v>16689562.15</v>
       </c>
       <c r="O208" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="B209" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="C209" s="1">
-        <v>1700000.0</v>
+        <v>10124000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>98.118</v>
+        <v>99.114</v>
       </c>
       <c r="E209" s="1">
-        <v>98.09</v>
+        <v>98.97327539</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>1667530.0</v>
+        <v>10020054.4</v>
       </c>
       <c r="I209" s="1">
-        <v>476.0</v>
+        <v>14246.96</v>
       </c>
       <c r="J209" s="1">
-        <v>0.028545213579366</v>
+        <v>0.14218445760135</v>
       </c>
       <c r="K209">
-        <v>0.86</v>
+        <v>0.42</v>
       </c>
       <c r="L209" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="M209" s="1">
-        <v>1668006.0</v>
+        <v>10034301.36</v>
       </c>
       <c r="N209" s="1">
-        <v>1682554.97</v>
+        <v>10076946.98</v>
       </c>
       <c r="O209" s="1">
-        <v>0.03</v>
+        <v>0.18</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="B210" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="C210" s="1">
-        <v>6700000.0</v>
+        <v>18844000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.433</v>
+        <v>99.323</v>
       </c>
       <c r="E210" s="1">
-        <v>102.17492537</v>
+        <v>98.91863033</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>6845720.0</v>
+        <v>18640226.7</v>
       </c>
       <c r="I210" s="1">
-        <v>-116709.0</v>
+        <v>76199.42</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.7048462396943</v>
+        <v>0.40879019996039</v>
       </c>
       <c r="K210">
-        <v>2.26</v>
+        <v>0.53</v>
       </c>
       <c r="L210" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="M210" s="1">
-        <v>6729011.0</v>
+        <v>18716426.12</v>
       </c>
       <c r="N210" s="1">
-        <v>6880518.19</v>
+        <v>18816583.27</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.34</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="B211" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="C211" s="1">
-        <v>22181000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.192</v>
+        <v>99.333</v>
       </c>
       <c r="E211" s="1">
-        <v>100.28292999</v>
+        <v>98.502</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>22243756.7</v>
+        <v>14775300.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-20169.18</v>
+        <v>124650.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-0.090673442764279</v>
+        <v>0.84363769263568</v>
       </c>
       <c r="K211">
-        <v>1.88</v>
+        <v>0.38</v>
       </c>
       <c r="L211" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="M211" s="1">
-        <v>22223587.52</v>
+        <v>14899950.0</v>
       </c>
       <c r="N211" s="1">
-        <v>22641380.33</v>
+        <v>14957227.4</v>
       </c>
       <c r="O211" s="1">
-        <v>0.37</v>
+        <v>0.27</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="B212" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="C212" s="1">
-        <v>4300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.191</v>
+        <v>99.916</v>
       </c>
       <c r="E212" s="1">
-        <v>98.74</v>
+        <v>98.02</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>4245820.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I212" s="1">
-        <v>19393.0</v>
+        <v>18960.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0.45675511444197</v>
+        <v>1.934299122628</v>
       </c>
       <c r="K212">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="L212" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="M212" s="1">
-        <v>4265213.0</v>
+        <v>999160.0</v>
       </c>
       <c r="N212" s="1">
-        <v>4275153.07</v>
+        <v>1000351.78</v>
       </c>
       <c r="O212" s="1">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="B213" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="C213" s="1">
-        <v>20000000.0</v>
+        <v>31720000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>100.834</v>
+        <v>100.372</v>
       </c>
       <c r="E213" s="1">
-        <v>100.933256</v>
+        <v>101.67080706</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>20186651.2</v>
+        <v>32249980.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-19851.2</v>
+        <v>-411981.6</v>
       </c>
       <c r="J213" s="1">
-        <v>-0.098338252359559</v>
+        <v>-1.2774631178066</v>
       </c>
       <c r="K213">
-        <v>3.37</v>
+        <v>2.77</v>
       </c>
       <c r="L213" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="M213" s="1">
-        <v>20166800.0</v>
+        <v>31837998.4</v>
       </c>
       <c r="N213" s="1">
-        <v>20840772.6</v>
+        <v>32716273.06</v>
       </c>
       <c r="O213" s="1">
-        <v>0.34</v>
+        <v>0.58</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="B214" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="C214" s="1">
-        <v>7100000.0</v>
+        <v>11630000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.753</v>
+        <v>99.157</v>
       </c>
       <c r="E214" s="1">
-        <v>101.44352113</v>
+        <v>99.18027403</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>7202490.0</v>
+        <v>11534665.87</v>
       </c>
       <c r="I214" s="1">
-        <v>-49027.0</v>
+        <v>-2706.77</v>
       </c>
       <c r="J214" s="1">
-        <v>-0.68069514848337</v>
+        <v>-0.023466392789408</v>
       </c>
       <c r="K214">
-        <v>1.14</v>
+        <v>0.24</v>
       </c>
       <c r="L214" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
       <c r="M214" s="1">
-        <v>7153463.0</v>
+        <v>11531959.1</v>
       </c>
       <c r="N214" s="1">
-        <v>7234116.08</v>
+        <v>11560022.13</v>
       </c>
       <c r="O214" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="B215" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
       <c r="C215" s="1">
-        <v>6200000.0</v>
+        <v>56431000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.503</v>
+        <v>99.907</v>
       </c>
       <c r="E215" s="1">
-        <v>101.37056452</v>
+        <v>97.75503039</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>6284975.0</v>
+        <v>55164141.2</v>
       </c>
       <c r="I215" s="1">
-        <v>-53789.0</v>
+        <v>1214377.97</v>
       </c>
       <c r="J215" s="1">
-        <v>-0.85583474874602</v>
+        <v>2.2013901487149</v>
       </c>
       <c r="K215">
-        <v>1.43</v>
+        <v>0.12</v>
       </c>
       <c r="L215" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="M215" s="1">
-        <v>6231186.0</v>
+        <v>56378519.17</v>
       </c>
       <c r="N215" s="1">
-        <v>6319854.49</v>
+        <v>56445772.55</v>
       </c>
       <c r="O215" s="1">
-        <v>0.1</v>
+        <v>1.01</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="B216" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="C216" s="1">
-        <v>16070000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>98.407</v>
+        <v>99.084</v>
       </c>
       <c r="E216" s="1">
-        <v>98.32599876</v>
+        <v>98.91493274</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>15800988.0</v>
+        <v>43958785.26</v>
       </c>
       <c r="I216" s="1">
-        <v>13016.9</v>
+        <v>75135.18</v>
       </c>
       <c r="J216" s="1">
-        <v>0.082380291662775</v>
+        <v>0.17092187501452</v>
       </c>
       <c r="K216">
-        <v>1.41</v>
+        <v>0.34</v>
       </c>
       <c r="L216" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="M216" s="1">
-        <v>15814004.9</v>
+        <v>44033920.44</v>
       </c>
       <c r="N216" s="1">
-        <v>16040525.86</v>
+        <v>44186267.84</v>
       </c>
       <c r="O216" s="1">
-        <v>0.26</v>
+        <v>0.79</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="B217" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="C217" s="1">
-        <v>9950000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.653</v>
+        <v>98.977</v>
       </c>
       <c r="E217" s="1">
-        <v>98.7658794</v>
+        <v>98.9</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>9827205.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-11231.5</v>
+        <v>3850.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.11428987184047</v>
+        <v>0.077856420626896</v>
       </c>
       <c r="K217">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="L217" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="M217" s="1">
-        <v>9815973.5</v>
+        <v>4948850.0</v>
       </c>
       <c r="N217" s="1">
-        <v>9830625.9</v>
+        <v>4965031.51</v>
       </c>
       <c r="O217" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="B218" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="C218" s="1">
-        <v>20997000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>100.465</v>
+        <v>98.741</v>
       </c>
       <c r="E218" s="1">
-        <v>101.21349288</v>
+        <v>97.51</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>21251797.1</v>
+        <v>5172905.5</v>
       </c>
       <c r="I218" s="1">
-        <v>-157161.05</v>
+        <v>65304.55</v>
       </c>
       <c r="J218" s="1">
-        <v>-0.73951887108879</v>
+        <v>1.26243462209</v>
       </c>
       <c r="K218">
-        <v>1.64</v>
+        <v>0.22</v>
       </c>
       <c r="L218" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="M218" s="1">
-        <v>21094636.05</v>
+        <v>5238210.05</v>
       </c>
       <c r="N218" s="1">
-        <v>21438713.6</v>
+        <v>5249895.58</v>
       </c>
       <c r="O218" s="1">
-        <v>0.35</v>
+        <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="B219" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="C219" s="1">
-        <v>25700000.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.654</v>
+        <v>100.0245</v>
       </c>
       <c r="E219" s="1">
-        <v>102.00865759</v>
+        <v>100.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>26216225.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-348147.0</v>
+        <v>6353.34</v>
       </c>
       <c r="J219" s="1">
-        <v>-1.3279829571191</v>
+        <v>0.0245</v>
       </c>
       <c r="K219">
-        <v>2.36</v>
+        <v>0.12</v>
       </c>
       <c r="L219" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="M219" s="1">
-        <v>25868078.0</v>
+        <v>25938353.34</v>
       </c>
       <c r="N219" s="1">
-        <v>26475108.48</v>
+        <v>25969586.24</v>
       </c>
       <c r="O219" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="B220" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="C220" s="1">
-        <v>16100000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>101.134</v>
+        <v>99.378</v>
       </c>
       <c r="E220" s="1">
-        <v>101.68176398</v>
+        <v>98.67857143</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>16370764.0</v>
+        <v>8979750.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-88190.0</v>
+        <v>63648.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.53870424129259</v>
+        <v>0.70879478827362</v>
       </c>
       <c r="K220">
-        <v>2.22</v>
+        <v>0.62</v>
       </c>
       <c r="L220" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="M220" s="1">
-        <v>16282574.0</v>
+        <v>9043398.0</v>
       </c>
       <c r="N220" s="1">
-        <v>16639530.85</v>
+        <v>9099493.89</v>
       </c>
       <c r="O220" s="1">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="B221" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="C221" s="1">
-        <v>10124000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.998</v>
+        <v>98.738</v>
       </c>
       <c r="E221" s="1">
-        <v>98.97327539</v>
+        <v>98.03</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>10020054.4</v>
+        <v>2450750.0</v>
       </c>
       <c r="I221" s="1">
-        <v>2503.12</v>
+        <v>17700.0</v>
       </c>
       <c r="J221" s="1">
-        <v>0.024981101899008</v>
+        <v>0.72222788942161</v>
       </c>
       <c r="K221">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="L221" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="M221" s="1">
-        <v>10022557.52</v>
+        <v>2468450.0</v>
       </c>
       <c r="N221" s="1">
-        <v>10053761.63</v>
+        <v>2473176.03</v>
       </c>
       <c r="O221" s="1">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="B222" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="C222" s="1">
-        <v>18844000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.144</v>
+        <v>98.483</v>
       </c>
       <c r="E222" s="1">
-        <v>98.91863033</v>
+        <v>98.20403226</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>18640226.7</v>
+        <v>6088650.0</v>
       </c>
       <c r="I222" s="1">
-        <v>42468.66</v>
+        <v>17296.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0.22783338788471</v>
+        <v>0.28406953922462</v>
       </c>
       <c r="K222">
-        <v>0.44</v>
+        <v>0.11</v>
       </c>
       <c r="L222" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="M222" s="1">
-        <v>18682695.36</v>
+        <v>6105946.0</v>
       </c>
       <c r="N222" s="1">
-        <v>18765815.47</v>
+        <v>6112952.85</v>
       </c>
       <c r="O222" s="1">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="B223" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="C223" s="1">
-        <v>10000000.0</v>
+        <v>69900000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.08</v>
+        <v>98.854</v>
       </c>
       <c r="E223" s="1">
-        <v>101.6185192</v>
+        <v>98.0770309</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>10161851.92</v>
+        <v>68555844.6</v>
       </c>
       <c r="I223" s="1">
-        <v>-153851.92</v>
+        <v>543101.4</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.5140145832788</v>
+        <v>0.79220291598596</v>
       </c>
       <c r="K223">
-        <v>3.78</v>
+        <v>0.26</v>
       </c>
       <c r="L223" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="M223" s="1">
-        <v>10008000.0</v>
+        <v>69098946.0</v>
       </c>
       <c r="N223" s="1">
-        <v>10386082.19</v>
+        <v>69281356.27</v>
       </c>
       <c r="O223" s="1">
-        <v>0.17</v>
+        <v>1.23</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="B224" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="C224" s="1">
-        <v>15000000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.169</v>
+        <v>99.886</v>
       </c>
       <c r="E224" s="1">
-        <v>98.502</v>
+        <v>97.79613699</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>14775300.0</v>
+        <v>21417354.0</v>
       </c>
       <c r="I224" s="1">
-        <v>100050.0</v>
+        <v>457680.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0.67714361129723</v>
+        <v>2.1369586551168</v>
       </c>
       <c r="K224">
-        <v>0.33</v>
+        <v>0.8</v>
       </c>
       <c r="L224" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
       <c r="M224" s="1">
-        <v>14875350.0</v>
+        <v>21875034.0</v>
       </c>
       <c r="N224" s="1">
-        <v>14924151.37</v>
+        <v>22050909.0</v>
       </c>
       <c r="O224" s="1">
-        <v>0.25</v>
+        <v>0.39</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="B225" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="C225" s="1">
-        <v>1000000.0</v>
+        <v>48500000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.727</v>
+        <v>100.227</v>
       </c>
       <c r="E225" s="1">
-        <v>98.02</v>
+        <v>100.5040433</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>980200.0</v>
+        <v>48744461.0</v>
       </c>
       <c r="I225" s="1">
-        <v>17070.0</v>
+        <v>-134366.0</v>
       </c>
       <c r="J225" s="1">
-        <v>1.7414813303407</v>
+        <v>-0.27565388403823</v>
       </c>
       <c r="K225">
-        <v>0.11</v>
+        <v>0.9</v>
       </c>
       <c r="L225" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="M225" s="1">
-        <v>997270.0</v>
+        <v>48610095.0</v>
       </c>
       <c r="N225" s="1">
-        <v>998348.77</v>
+        <v>49044601.85</v>
       </c>
       <c r="O225" s="1">
-        <v>0.02</v>
+        <v>0.87</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="B226" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="C226" s="1">
-        <v>31720000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.505</v>
+        <v>98.002</v>
       </c>
       <c r="E226" s="1">
-        <v>101.67080706</v>
+        <v>97.46343662</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>32249980.0</v>
+        <v>6919904.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-369794.0</v>
+        <v>38238.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.1466487731155</v>
+        <v>0.55257992018386</v>
       </c>
       <c r="K226">
-        <v>2.4</v>
+        <v>0.05</v>
       </c>
       <c r="L226" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="M226" s="1">
-        <v>31880186.0</v>
+        <v>6958142.0</v>
       </c>
       <c r="N226" s="1">
-        <v>32640162.44</v>
+        <v>6961546.11</v>
       </c>
       <c r="O226" s="1">
-        <v>0.54</v>
+        <v>0.12</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="B227" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="C227" s="1">
-        <v>11630000.0</v>
+        <v>33150000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>98.935</v>
+        <v>99.964</v>
       </c>
       <c r="E227" s="1">
-        <v>99.18027403</v>
+        <v>99.7321267</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>11534665.87</v>
+        <v>33061200.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-28525.37</v>
+        <v>76866.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.24730122503323</v>
+        <v>0.23249609814526</v>
       </c>
       <c r="K227">
-        <v>0.09</v>
+        <v>1.44</v>
       </c>
       <c r="L227" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="M227" s="1">
-        <v>11506140.5</v>
+        <v>33138066.0</v>
       </c>
       <c r="N227" s="1">
-        <v>11517053.9</v>
+        <v>33616243.4</v>
       </c>
       <c r="O227" s="1">
-        <v>0.19</v>
+        <v>0.6</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="B228" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="C228" s="1">
-        <v>56431000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.713</v>
+        <v>100.0233588</v>
       </c>
       <c r="E228" s="1">
-        <v>97.75503039</v>
+        <v>0.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>55164141.2</v>
+        <v>0.0</v>
       </c>
       <c r="I228" s="1">
-        <v>1104901.83</v>
+        <v>1167.94</v>
       </c>
       <c r="J228" s="1">
-        <v>2.0029348884344</v>
+        <v>0</v>
       </c>
       <c r="K228">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="M228" s="1">
-        <v>56269043.03</v>
+        <v>1167.94</v>
       </c>
       <c r="N228" s="1">
-        <v>56329918.94</v>
+        <v>-5443.37</v>
       </c>
       <c r="O228" s="1">
-        <v>0.92</v>
+        <v>0.0</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="B229" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="C229" s="1">
-        <v>44441000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.907</v>
+        <v>100.02584471</v>
       </c>
       <c r="E229" s="1">
-        <v>98.91493274</v>
+        <v>0.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>43958785.26</v>
+        <v>0.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-3525.39</v>
+        <v>439.36</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.0080197621002232</v>
+        <v>0</v>
       </c>
       <c r="K229">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L229" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="M229" s="1">
-        <v>43955259.87</v>
+        <v>439.36</v>
       </c>
       <c r="N229" s="1">
-        <v>44052360.41</v>
+        <v>-1722.77</v>
       </c>
       <c r="O229" s="1">
-        <v>0.72</v>
+        <v>0.0</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>599</v>
+      </c>
+      <c r="B230">
+        <v>2621898872</v>
       </c>
       <c r="C230" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.764</v>
+        <v>100.063956</v>
       </c>
       <c r="E230" s="1">
-        <v>98.9</v>
+        <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>4945000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-6800.0</v>
+        <v>3197.8</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.13751263902932</v>
+        <v>0</v>
       </c>
       <c r="K230">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>0.0</v>
+      </c>
+      <c r="L230">
+        <v>690.08</v>
       </c>
       <c r="M230" s="1">
-        <v>4938200.0</v>
+        <v>3197.8</v>
       </c>
       <c r="N230" s="1">
-        <v>4949295.89</v>
+        <v>3887.88</v>
       </c>
       <c r="O230" s="1">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>600</v>
+      </c>
+      <c r="B231">
+        <v>2675905922</v>
       </c>
       <c r="C231" s="1">
-        <v>5305000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.507</v>
+        <v>99.9976432</v>
       </c>
       <c r="E231" s="1">
-        <v>97.51</v>
+        <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>5172905.5</v>
+        <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>52890.85</v>
+        <v>-353.52</v>
       </c>
       <c r="J231" s="1">
-        <v>1.0224592349503</v>
+        <v>0</v>
       </c>
       <c r="K231">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="M231" s="1">
-        <v>5225796.35</v>
+        <v>-353.52</v>
       </c>
       <c r="N231" s="1">
-        <v>5234604.1</v>
+        <v>-13186.85</v>
       </c>
       <c r="O231" s="1">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>602</v>
+      </c>
+      <c r="B232">
+        <v>2712519372</v>
       </c>
       <c r="C232" s="1">
-        <v>9100000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.221</v>
+        <v>99.9950449</v>
       </c>
       <c r="E232" s="1">
-        <v>98.67857143</v>
+        <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>8979750.0</v>
+        <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>49361.0</v>
+        <v>-242.8</v>
       </c>
       <c r="J232" s="1">
-        <v>0.54969236337315</v>
+        <v>0</v>
       </c>
       <c r="K232">
-        <v>0.53</v>
+        <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="M232" s="1">
-        <v>9029111.0</v>
+        <v>-242.8</v>
       </c>
       <c r="N232" s="1">
-        <v>9076979.49</v>
+        <v>-7956.49</v>
       </c>
       <c r="O232" s="1">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>604</v>
+      </c>
+      <c r="B233">
+        <v>2715283672</v>
       </c>
       <c r="C233" s="1">
-        <v>2500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.491</v>
+        <v>99.99456995</v>
       </c>
       <c r="E233" s="1">
-        <v>98.03</v>
+        <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>2450750.0</v>
+        <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>11525.0</v>
+        <v>-1086.01</v>
       </c>
       <c r="J233" s="1">
-        <v>0.47026420483525</v>
+        <v>0</v>
       </c>
       <c r="K233">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="M233" s="1">
-        <v>2462275.0</v>
+        <v>-1086.01</v>
       </c>
       <c r="N233" s="1">
-        <v>2465870.89</v>
+        <v>-27286.85</v>
       </c>
       <c r="O233" s="1">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>606</v>
+      </c>
+      <c r="B234">
+        <v>2716928862</v>
       </c>
       <c r="C234" s="1">
-        <v>6200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.196</v>
+        <v>99.9948838</v>
       </c>
       <c r="E234" s="1">
-        <v>98.20403226</v>
+        <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>6088650.0</v>
+        <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-498.0</v>
+        <v>-511.62</v>
       </c>
       <c r="J234" s="1">
-        <v>-0.008179153014215</v>
+        <v>0</v>
       </c>
       <c r="K234">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="M234" s="1">
-        <v>6088152.0</v>
+        <v>-511.62</v>
       </c>
       <c r="N234" s="1">
-        <v>6093056.79</v>
+        <v>-13535.84</v>
       </c>
       <c r="O234" s="1">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="B235" t="s">
         <v>608</v>
       </c>
+      <c r="B235">
+        <v>2721415922</v>
+      </c>
       <c r="C235" s="1">
-        <v>69900000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.583</v>
+        <v>100.05290122</v>
       </c>
       <c r="E235" s="1">
-        <v>98.0770309</v>
+        <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>68555844.6</v>
+        <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>353672.4</v>
+        <v>9522.22</v>
       </c>
       <c r="J235" s="1">
-        <v>0.51588949427078</v>
+        <v>0</v>
       </c>
       <c r="K235">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="L235" t="s">
         <v>609</v>
       </c>
       <c r="M235" s="1">
-        <v>68909517.0</v>
+        <v>9522.22</v>
       </c>
       <c r="N235" s="1">
-        <v>69044529.33</v>
+        <v>-3811.98</v>
       </c>
       <c r="O235" s="1">
-        <v>1.13</v>
+        <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>610</v>
       </c>
-      <c r="B236" t="s">
-        <v>611</v>
+      <c r="B236">
+        <v>2721858402</v>
       </c>
       <c r="C236" s="1">
         <v>21900000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>99.742</v>
+        <v>100.00039082</v>
       </c>
       <c r="E236" s="1">
-        <v>97.79613699</v>
+        <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>21417354.0</v>
+        <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>426144.0</v>
+        <v>85.59</v>
       </c>
       <c r="J236" s="1">
-        <v>1.9897135752624</v>
+        <v>0</v>
       </c>
       <c r="K236">
-        <v>0.72</v>
+        <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="M236" s="1">
-        <v>21843498.0</v>
+        <v>85.59</v>
       </c>
       <c r="N236" s="1">
-        <v>22002048.0</v>
+        <v>-24311.99</v>
       </c>
       <c r="O236" s="1">
-        <v>0.36</v>
+        <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>612</v>
+      </c>
+      <c r="B237">
+        <v>2770099252</v>
+      </c>
+      <c r="C237" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="D237" s="1">
+        <v>100.01603113</v>
+      </c>
+      <c r="E237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F237" t="s">
+        <v>8</v>
+      </c>
+      <c r="G237">
+        <v>1.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>1282.49</v>
+      </c>
+      <c r="J237" s="1">
+        <v>0</v>
+      </c>
+      <c r="K237">
+        <v>0.0</v>
+      </c>
+      <c r="L237" t="s">
         <v>613</v>
       </c>
-      <c r="B237" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M237" s="1">
-        <v>48587785.0</v>
+        <v>1282.49</v>
       </c>
       <c r="N237" s="1">
-        <v>48891278.15</v>
+        <v>21047.15</v>
       </c>
       <c r="O237" s="1">
-        <v>0.8</v>
+        <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>614</v>
+      </c>
+      <c r="B238">
+        <v>2777134372</v>
       </c>
       <c r="C238" s="1">
-        <v>7100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>97.755</v>
+        <v>100.0099595</v>
       </c>
       <c r="E238" s="1">
-        <v>97.46343662</v>
+        <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>6919904.0</v>
+        <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>20701.0</v>
+        <v>995.95</v>
       </c>
       <c r="J238" s="1">
-        <v>0.29915154892322</v>
+        <v>0</v>
       </c>
       <c r="K238">
-        <v>0.62</v>
+        <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="M238" s="1">
-        <v>6940605.0</v>
+        <v>995.95</v>
       </c>
       <c r="N238" s="1">
-        <v>6984372.12</v>
+        <v>13246.18</v>
       </c>
       <c r="O238" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>616</v>
+      </c>
+      <c r="B239">
+        <v>2780647822</v>
       </c>
       <c r="C239" s="1">
-        <v>33150000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.87</v>
+        <v>100.01178783</v>
       </c>
       <c r="E239" s="1">
-        <v>99.7321267</v>
+        <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>33061200.0</v>
+        <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>45705.0</v>
+        <v>707.27</v>
       </c>
       <c r="J239" s="1">
-        <v>0.1382436209212</v>
+        <v>0</v>
       </c>
       <c r="K239">
-        <v>1.31</v>
+        <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="M239" s="1">
-        <v>33106905.0</v>
+        <v>707.27</v>
       </c>
       <c r="N239" s="1">
-        <v>33540125.55</v>
+        <v>11045.77</v>
       </c>
       <c r="O239" s="1">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>618</v>
+      </c>
+      <c r="B240">
+        <v>2798594402</v>
       </c>
       <c r="C240" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.0373288</v>
+        <v>100.01926107</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>1866.44</v>
+        <v>2889.16</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="M240" s="1">
-        <v>1866.44</v>
+        <v>2889.16</v>
       </c>
       <c r="N240" s="1">
-        <v>-3947.78</v>
+        <v>34494.99</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>620</v>
+      </c>
+      <c r="B241">
+        <v>2806083592</v>
       </c>
       <c r="C241" s="1">
-        <v>1700000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.04044588</v>
+        <v>100.24192229</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>687.58</v>
+        <v>14508.08</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="M241" s="1">
-        <v>687.58</v>
+        <v>14508.08</v>
       </c>
       <c r="N241" s="1">
-        <v>-1214.52</v>
+        <v>20854.6</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>622</v>
+      </c>
+      <c r="B242">
+        <v>2813842962</v>
       </c>
       <c r="C242" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.99406772</v>
+        <v>100.01485515</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-1483.07</v>
+        <v>2971.03</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="M242" s="1">
-        <v>-1483.07</v>
+        <v>2971.03</v>
       </c>
       <c r="N242" s="1">
-        <v>-45528.7</v>
+        <v>32362.14</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>631</v>
+        <v>624</v>
       </c>
       <c r="B243">
-        <v>2621898872</v>
+        <v>2818053322</v>
       </c>
       <c r="C243" s="1">
-        <v>5000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.085766</v>
+        <v>100.01175206</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>4288.3</v>
+        <v>456.45</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
-      <c r="L243">
-        <v>554.58</v>
+      <c r="L243" t="s">
+        <v>625</v>
       </c>
       <c r="M243" s="1">
-        <v>4288.3</v>
+        <v>456.45</v>
       </c>
       <c r="N243" s="1">
-        <v>4842.88</v>
+        <v>6982.81</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="B244">
-        <v>2675905922</v>
+        <v>2819407592</v>
       </c>
       <c r="C244" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>99.99664953</v>
+        <v>100.0073277</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-502.57</v>
+        <v>732.77</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="M244" s="1">
-        <v>-502.57</v>
+        <v>732.77</v>
       </c>
       <c r="N244" s="1">
-        <v>-12446.45</v>
+        <v>18316.77</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="B245">
-        <v>2686335662</v>
+        <v>2821297102</v>
       </c>
       <c r="C245" s="1">
-        <v>14000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0</v>
+        <v>100.00737376</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>0.0</v>
+        <v>921.72</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
-      <c r="L245">
-        <v>0.0</v>
+      <c r="L245" t="s">
+        <v>629</v>
       </c>
       <c r="M245" s="1">
-        <v>0.0</v>
+        <v>921.72</v>
       </c>
       <c r="N245" s="1">
-        <v>0.0</v>
+        <v>23040.78</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="B246">
-        <v>2712519372</v>
+        <v>2832375032</v>
       </c>
       <c r="C246" s="1">
-        <v>4900000.0</v>
+        <v>11229000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>99.98784939</v>
+        <v>100.00690756</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-595.38</v>
+        <v>775.65</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="M246" s="1">
-        <v>-595.38</v>
+        <v>775.65</v>
       </c>
       <c r="N246" s="1">
-        <v>-7708.38</v>
+        <v>18492.76</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="B247">
-        <v>2715283672</v>
+        <v>2833851362</v>
       </c>
       <c r="C247" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>99.9910129</v>
+        <v>100.011676</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-1797.42</v>
+        <v>1167.6</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="M247" s="1">
-        <v>-1797.42</v>
+        <v>1167.6</v>
       </c>
       <c r="N247" s="1">
-        <v>-25975.42</v>
+        <v>16922.65</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="B248">
-        <v>2716928862</v>
+        <v>2837532552</v>
       </c>
       <c r="C248" s="1">
-        <v>10000000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>99.9911524</v>
+        <v>100.01206843</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-884.76</v>
+        <v>423.24</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="M248" s="1">
-        <v>-884.76</v>
+        <v>423.24</v>
       </c>
       <c r="N248" s="1">
-        <v>-12891.79</v>
+        <v>6124.37</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="B249">
-        <v>2721415922</v>
+        <v>2838669412</v>
       </c>
       <c r="C249" s="1">
-        <v>18000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.07452711</v>
+        <v>100.01656307</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>13414.88</v>
+        <v>2484.46</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="M249" s="1">
-        <v>13414.88</v>
+        <v>2484.46</v>
       </c>
       <c r="N249" s="1">
-        <v>1609.43</v>
+        <v>26529.46</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="B250">
-        <v>2721858402</v>
+        <v>2838754542</v>
       </c>
       <c r="C250" s="1">
-        <v>21900000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>99.99589324</v>
+        <v>100.11766377</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-899.38</v>
+        <v>14354.98</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="M250" s="1">
-        <v>-899.38</v>
+        <v>14354.98</v>
       </c>
       <c r="N250" s="1">
-        <v>-23348.46</v>
+        <v>32913.11</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="B251">
-        <v>2760391592</v>
+        <v>2846048702</v>
       </c>
       <c r="C251" s="1">
-        <v>30000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.00064957</v>
+        <v>100.36881263</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>194.87</v>
+        <v>19565.51</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="M251" s="1">
-        <v>194.87</v>
+        <v>19565.51</v>
       </c>
       <c r="N251" s="1">
-        <v>79364.87</v>
+        <v>23448.62</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="B252">
-        <v>2767186142</v>
+        <v>2847414022</v>
       </c>
       <c r="C252" s="1">
-        <v>15000000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.005242</v>
+        <v>100.01188347</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>786.3</v>
+        <v>1402.25</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="M252" s="1">
-        <v>786.3</v>
+        <v>1402.25</v>
       </c>
       <c r="N252" s="1">
-        <v>36653.3</v>
+        <v>12592.32</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="B253">
-        <v>2770099252</v>
+        <v>2851226042</v>
       </c>
       <c r="C253" s="1">
-        <v>8000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.04575688</v>
+        <v>100.33877</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>3660.55</v>
+        <v>84692.5</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="M253" s="1">
-        <v>3660.55</v>
+        <v>84692.5</v>
       </c>
       <c r="N253" s="1">
-        <v>21516.69</v>
+        <v>96163.96</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="B254">
-        <v>2773749182</v>
+        <v>2855281272</v>
       </c>
       <c r="C254" s="1">
-        <v>20000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.007396</v>
+        <v>100.02838573</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>1479.2</v>
+        <v>8118.32</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="M254" s="1">
-        <v>1479.2</v>
+        <v>8118.32</v>
       </c>
       <c r="N254" s="1">
-        <v>30930.92</v>
+        <v>39746.74</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="B255">
-        <v>2777134372</v>
+        <v>2856676872</v>
       </c>
       <c r="C255" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.0285449</v>
+        <v>100.3300716</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>2854.49</v>
+        <v>66014.32</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="M255" s="1">
-        <v>2854.49</v>
+        <v>66014.32</v>
       </c>
       <c r="N255" s="1">
-        <v>13844.26</v>
+        <v>77247.99</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="B256">
-        <v>2780647822</v>
+        <v>2858088902</v>
       </c>
       <c r="C256" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.034933</v>
+        <v>100.3335187</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>2095.98</v>
+        <v>33351.87</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="M256" s="1">
-        <v>2095.98</v>
+        <v>33351.87</v>
       </c>
       <c r="N256" s="1">
-        <v>11406.08</v>
+        <v>39173.43</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="B257">
-        <v>2794077772</v>
+        <v>2859475842</v>
       </c>
       <c r="C257" s="1">
-        <v>4325000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.00497526</v>
+        <v>100.00509818</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>215.18</v>
+        <v>224.32</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="M257" s="1">
-        <v>215.18</v>
+        <v>224.32</v>
       </c>
       <c r="N257" s="1">
-        <v>8602.54</v>
+        <v>4826.65</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="B258">
-        <v>2798594402</v>
+        <v>2859574782</v>
       </c>
       <c r="C258" s="1">
-        <v>15000000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.0453136</v>
+        <v>100.00492085</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>6797.04</v>
+        <v>521.61</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="M258" s="1">
-        <v>6797.04</v>
+        <v>521.61</v>
       </c>
       <c r="N258" s="1">
-        <v>35276.54</v>
+        <v>11180.62</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="B259">
-        <v>2806083592</v>
+        <v>2859756032</v>
       </c>
       <c r="C259" s="1">
-        <v>5997000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.31004769</v>
+        <v>100.00492074</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>18593.56</v>
+        <v>132.86</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="M259" s="1">
-        <v>18593.56</v>
+        <v>132.86</v>
       </c>
       <c r="N259" s="1">
-        <v>23877.51</v>
+        <v>2847.89</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B260">
-        <v>2813842962</v>
+        <v>2859961272</v>
       </c>
       <c r="C260" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.03521195</v>
+        <v>100.3263111</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>7042.39</v>
+        <v>32631.11</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="M260" s="1">
-        <v>7042.39</v>
+        <v>32631.11</v>
       </c>
       <c r="N260" s="1">
-        <v>33427.55</v>
+        <v>38024.61</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="B261">
-        <v>2818053322</v>
+        <v>2862709252</v>
       </c>
       <c r="C261" s="1">
-        <v>3884000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.03483393</v>
+        <v>100.06506144</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>1352.95</v>
+        <v>8132.68</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="M261" s="1">
-        <v>1352.95</v>
+        <v>8132.68</v>
       </c>
       <c r="N261" s="1">
-        <v>7216.23</v>
+        <v>18762.68</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="B262">
-        <v>2819407592</v>
+        <v>2863881852</v>
       </c>
       <c r="C262" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.029544</v>
+        <v>100.07136573</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>2954.4</v>
+        <v>10704.86</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="M262" s="1">
-        <v>2954.4</v>
+        <v>10704.86</v>
       </c>
       <c r="N262" s="1">
-        <v>18763.57</v>
+        <v>24206.69</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="B263">
-        <v>2820282902</v>
+        <v>2865625992</v>
       </c>
       <c r="C263" s="1">
-        <v>20000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.0165788</v>
+        <v>100.31565621</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>3315.76</v>
+        <v>20833.31</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="M263" s="1">
-        <v>3315.76</v>
+        <v>20833.31</v>
       </c>
       <c r="N263" s="1">
-        <v>31884.09</v>
+        <v>23975.39</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="B264">
-        <v>2821297102</v>
+        <v>2870139162</v>
       </c>
       <c r="C264" s="1">
-        <v>12500000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.02990592</v>
+        <v>100.16330934</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>3738.24</v>
+        <v>14861.15</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="M264" s="1">
-        <v>3738.24</v>
+        <v>14861.15</v>
       </c>
       <c r="N264" s="1">
-        <v>23598.94</v>
+        <v>21989.38</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="B265">
-        <v>2832350132</v>
+        <v>2874472692</v>
       </c>
       <c r="C265" s="1">
-        <v>10000000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.0117682</v>
+        <v>100.1319217</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>1176.82</v>
+        <v>14775.23</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="M265" s="1">
-        <v>1176.82</v>
+        <v>14775.23</v>
       </c>
       <c r="N265" s="1">
-        <v>14724.49</v>
+        <v>23192.28</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="B266">
-        <v>2832375032</v>
+        <v>2874671812</v>
       </c>
       <c r="C266" s="1">
-        <v>11229000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.02804854</v>
+        <v>100.13106654</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>3149.57</v>
+        <v>3407.73</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="M266" s="1">
-        <v>3149.57</v>
+        <v>3407.73</v>
       </c>
       <c r="N266" s="1">
-        <v>18997.62</v>
+        <v>5318.53</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="B267">
-        <v>2833851362</v>
+        <v>2874739202</v>
       </c>
       <c r="C267" s="1">
-        <v>10000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.0344486</v>
+        <v>100.13123743</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>3444.86</v>
+        <v>4593.31</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="M267" s="1">
-        <v>3444.86</v>
+        <v>4593.31</v>
       </c>
       <c r="N267" s="1">
-        <v>17524.86</v>
+        <v>7177.16</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="B268">
-        <v>2834781282</v>
+        <v>2877252492</v>
       </c>
       <c r="C268" s="1">
-        <v>20000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.0081025</v>
+        <v>100.33321078</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>1620.5</v>
+        <v>21325.49</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="M268" s="1">
-        <v>1620.5</v>
+        <v>21325.49</v>
       </c>
       <c r="N268" s="1">
-        <v>24102.16</v>
+        <v>24076.32</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="B269">
-        <v>2837532552</v>
+        <v>2880689452</v>
       </c>
       <c r="C269" s="1">
-        <v>3507000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.03545281</v>
+        <v>100.08688618</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>1243.33</v>
+        <v>34754.47</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="M269" s="1">
-        <v>1243.33</v>
+        <v>34754.47</v>
       </c>
       <c r="N269" s="1">
-        <v>6335.2</v>
+        <v>62670.8</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
       <c r="B270">
-        <v>2838669412</v>
+        <v>2885535452</v>
       </c>
       <c r="C270" s="1">
-        <v>15000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.03905247</v>
+        <v>100.30657677</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>5857.87</v>
+        <v>19927.49</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
       <c r="M270" s="1">
-        <v>5857.87</v>
+        <v>19927.49</v>
       </c>
       <c r="N270" s="1">
-        <v>27323.54</v>
+        <v>22385.03</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="B271">
-        <v>2838754542</v>
+        <v>2891519502</v>
       </c>
       <c r="C271" s="1">
-        <v>12200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.15681459</v>
+        <v>100.09827155</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>19131.38</v>
+        <v>19654.31</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="M271" s="1">
-        <v>19131.38</v>
+        <v>19654.31</v>
       </c>
       <c r="N271" s="1">
-        <v>35390.87</v>
+        <v>33884.92</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="B272">
-        <v>2846048702</v>
+        <v>2892744292</v>
       </c>
       <c r="C272" s="1">
-        <v>5305000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.46757474</v>
+        <v>100.0994047</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>24804.84</v>
+        <v>29821.41</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="M272" s="1">
-        <v>24804.84</v>
+        <v>29821.41</v>
       </c>
       <c r="N272" s="1">
-        <v>27741.55</v>
+        <v>48872.08</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="B273">
-        <v>2847414022</v>
+        <v>2892891132</v>
       </c>
       <c r="C273" s="1">
-        <v>11800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.02832949</v>
+        <v>100.09911127</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>3342.88</v>
+        <v>14866.69</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="M273" s="1">
-        <v>3342.88</v>
+        <v>14866.69</v>
       </c>
       <c r="N273" s="1">
-        <v>13230.79</v>
+        <v>24285.35</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="B274">
-        <v>2851226042</v>
+        <v>2905161062</v>
       </c>
       <c r="C274" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.43510792</v>
+        <v>100.07296187</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>108776.98</v>
+        <v>21888.56</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="M274" s="1">
-        <v>108776.98</v>
+        <v>21888.56</v>
       </c>
       <c r="N274" s="1">
-        <v>117267.82</v>
+        <v>33242.39</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="B275">
-        <v>2855281272</v>
+        <v>2921627832</v>
       </c>
       <c r="C275" s="1">
-        <v>28600000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.04500217</v>
+        <v>100.07318355</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>12870.62</v>
+        <v>5649.77</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="M275" s="1">
-        <v>12870.62</v>
+        <v>5649.77</v>
       </c>
       <c r="N275" s="1">
-        <v>40807.66</v>
+        <v>8522.89</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="B276">
-        <v>2856676872</v>
+        <v>2922948022</v>
       </c>
       <c r="C276" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.42305045</v>
+        <v>100.0871615</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>84610.09</v>
+        <v>17432.3</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="M276" s="1">
-        <v>84610.09</v>
+        <v>17432.3</v>
       </c>
       <c r="N276" s="1">
-        <v>93164.81</v>
+        <v>25336.3</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="B277">
-        <v>2858088902</v>
+        <v>2922949082</v>
       </c>
       <c r="C277" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.4269576</v>
+        <v>100.13010145</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>42695.76</v>
+        <v>26020.29</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="M277" s="1">
-        <v>42695.76</v>
+        <v>26020.29</v>
       </c>
       <c r="N277" s="1">
-        <v>47130.48</v>
+        <v>34114.29</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="B278">
-        <v>2859475842</v>
+        <v>2924236212</v>
       </c>
       <c r="C278" s="1">
-        <v>4400000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.02212318</v>
+        <v>100.34815492</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>973.42</v>
+        <v>22630.07</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="M278" s="1">
-        <v>973.42</v>
+        <v>22630.07</v>
       </c>
       <c r="N278" s="1">
-        <v>5028.27</v>
+        <v>23782.48</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="B279">
-        <v>2859574782</v>
+        <v>2924470772</v>
       </c>
       <c r="C279" s="1">
-        <v>10600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.02152245</v>
+        <v>100.35256647</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>2281.38</v>
+        <v>5993.63</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
-      <c r="L279" t="s">
-        <v>702</v>
+      <c r="L279">
+        <v>328.03</v>
       </c>
       <c r="M279" s="1">
-        <v>2281.38</v>
+        <v>5993.63</v>
       </c>
       <c r="N279" s="1">
-        <v>11667.1</v>
+        <v>6321.66</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="B280">
-        <v>2859756032</v>
+        <v>2924746292</v>
       </c>
       <c r="C280" s="1">
-        <v>2700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.02152259</v>
+        <v>100.177668</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>581.11</v>
+        <v>17766.8</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="M280" s="1">
-        <v>581.11</v>
+        <v>17766.8</v>
       </c>
       <c r="N280" s="1">
-        <v>2971.81</v>
+        <v>21732.3</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>705</v>
+        <v>699</v>
       </c>
       <c r="B281">
-        <v>2859961272</v>
+        <v>2926627582</v>
       </c>
       <c r="C281" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.4187881</v>
+        <v>100.14551805</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>41878.81</v>
+        <v>29103.61</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281" t="s">
-        <v>706</v>
+        <v>700</v>
       </c>
       <c r="M281" s="1">
-        <v>41878.81</v>
+        <v>29103.61</v>
       </c>
       <c r="N281" s="1">
-        <v>45984.51</v>
+        <v>41822.39</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B282">
-        <v>2862709252</v>
+        <v>2926707212</v>
       </c>
       <c r="C282" s="1">
-        <v>12500000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.08706912</v>
+        <v>100.12693381</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>10883.64</v>
+        <v>10662.44</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="M282" s="1">
-        <v>10883.64</v>
+        <v>10662.44</v>
       </c>
       <c r="N282" s="1">
-        <v>20208.82</v>
+        <v>15901.94</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="B283">
-        <v>2863881852</v>
+        <v>2935657832</v>
       </c>
       <c r="C283" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.09554193</v>
+        <v>100.16202395</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>14331.29</v>
+        <v>64809.58</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283" t="s">
-        <v>710</v>
+        <v>704</v>
       </c>
       <c r="M283" s="1">
-        <v>14331.29</v>
+        <v>64809.58</v>
       </c>
       <c r="N283" s="1">
-        <v>26180.12</v>
+        <v>90970.13</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>711</v>
+        <v>705</v>
       </c>
       <c r="B284">
-        <v>2865625992</v>
+        <v>2935803812</v>
       </c>
       <c r="C284" s="1">
-        <v>6600000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.40671152</v>
+        <v>100.26490245</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>26842.96</v>
+        <v>24900.83</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284" t="s">
-        <v>712</v>
+        <v>706</v>
       </c>
       <c r="M284" s="1">
-        <v>26842.96</v>
+        <v>24900.83</v>
       </c>
       <c r="N284" s="1">
-        <v>29231.7</v>
+        <v>29785.49</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="B285">
-        <v>2870139162</v>
+        <v>2935813452</v>
       </c>
       <c r="C285" s="1">
-        <v>9100000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.21283648</v>
+        <v>100.26546167</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>19368.12</v>
+        <v>9556.62</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="M285" s="1">
-        <v>19368.12</v>
+        <v>9556.62</v>
       </c>
       <c r="N285" s="1">
-        <v>25419.62</v>
+        <v>11443.14</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="B286">
-        <v>2874472692</v>
+        <v>2935986662</v>
       </c>
       <c r="C286" s="1">
-        <v>11200000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.17346277</v>
+        <v>100.20553044</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>19427.83</v>
+        <v>7900.59</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="M286" s="1">
-        <v>19427.83</v>
+        <v>7900.59</v>
       </c>
       <c r="N286" s="1">
-        <v>26643.12</v>
+        <v>10109.33</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="B287">
-        <v>2874671812</v>
+        <v>2936837392</v>
       </c>
       <c r="C287" s="1">
-        <v>2600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.17239731</v>
+        <v>100.26014923</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>4482.33</v>
+        <v>3381.94</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
-      <c r="L287" t="s">
-        <v>718</v>
+      <c r="L287">
+        <v>627.04</v>
       </c>
       <c r="M287" s="1">
-        <v>4482.33</v>
+        <v>3381.94</v>
       </c>
       <c r="N287" s="1">
-        <v>6119.76</v>
+        <v>4008.98</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>719</v>
+        <v>712</v>
       </c>
       <c r="B288">
-        <v>2874739202</v>
+        <v>2937018512</v>
       </c>
       <c r="C288" s="1">
-        <v>3500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.17261029</v>
+        <v>100.1638591</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>6041.36</v>
+        <v>16385.91</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288" t="s">
-        <v>720</v>
+        <v>713</v>
       </c>
       <c r="M288" s="1">
-        <v>6041.36</v>
+        <v>16385.91</v>
       </c>
       <c r="N288" s="1">
-        <v>8255.7</v>
+        <v>22169.86</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>721</v>
+        <v>714</v>
       </c>
       <c r="B289">
-        <v>2877252492</v>
+        <v>2937267382</v>
       </c>
       <c r="C289" s="1">
-        <v>6400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.42883813</v>
+        <v>100.0121094</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>27445.64</v>
+        <v>1210.94</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289" t="s">
-        <v>722</v>
+        <v>715</v>
       </c>
       <c r="M289" s="1">
-        <v>27445.64</v>
+        <v>1210.94</v>
       </c>
       <c r="N289" s="1">
-        <v>29480.27</v>
+        <v>5211.55</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>723</v>
+        <v>716</v>
       </c>
       <c r="B290">
-        <v>2880689452</v>
+        <v>2939595422</v>
       </c>
       <c r="C290" s="1">
-        <v>40000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.11630583</v>
+        <v>100.29691235</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>46522.33</v>
+        <v>25237.55</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290" t="s">
-        <v>724</v>
+        <v>717</v>
       </c>
       <c r="M290" s="1">
-        <v>46522.33</v>
+        <v>25237.55</v>
       </c>
       <c r="N290" s="1">
-        <v>70725.44</v>
+        <v>27279.18</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>725</v>
+        <v>718</v>
       </c>
       <c r="B291">
-        <v>2885535452</v>
+        <v>2941100752</v>
       </c>
       <c r="C291" s="1">
-        <v>6500000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.39714215</v>
+        <v>100.21836339</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>25814.24</v>
+        <v>13538.53</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" t="s">
-        <v>726</v>
+        <v>719</v>
       </c>
       <c r="M291" s="1">
-        <v>25814.24</v>
+        <v>13538.53</v>
       </c>
       <c r="N291" s="1">
-        <v>27660.73</v>
+        <v>15780.93</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>727</v>
+        <v>720</v>
       </c>
       <c r="B292">
-        <v>2891519502</v>
+        <v>2942297552</v>
       </c>
       <c r="C292" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.13106075</v>
+        <v>100.0781758</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>26212.15</v>
+        <v>11726.37</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292" t="s">
-        <v>728</v>
+        <v>721</v>
       </c>
       <c r="M292" s="1">
-        <v>26212.15</v>
+        <v>11726.37</v>
       </c>
       <c r="N292" s="1">
-        <v>38511.48</v>
+        <v>17072.62</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>729</v>
+        <v>722</v>
       </c>
       <c r="B293">
-        <v>2892744292</v>
+        <v>2942312882</v>
       </c>
       <c r="C293" s="1">
-        <v>30000000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.1324071</v>
+        <v>100.15395238</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>39722.13</v>
+        <v>6466.0</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293" t="s">
-        <v>730</v>
+        <v>723</v>
       </c>
       <c r="M293" s="1">
-        <v>39722.13</v>
+        <v>6466.0</v>
       </c>
       <c r="N293" s="1">
-        <v>56147.13</v>
+        <v>8085.45</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>731</v>
+        <v>724</v>
       </c>
       <c r="B294">
-        <v>2892891132</v>
+        <v>2942860832</v>
       </c>
       <c r="C294" s="1">
-        <v>15000000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.13202947</v>
+        <v>100.15519884</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>19804.42</v>
+        <v>6673.55</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294" t="s">
-        <v>732</v>
+        <v>725</v>
       </c>
       <c r="M294" s="1">
-        <v>19804.42</v>
+        <v>6673.55</v>
       </c>
       <c r="N294" s="1">
-        <v>27923.17</v>
+        <v>8406.81</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>733</v>
+        <v>726</v>
       </c>
       <c r="B295">
-        <v>2905161062</v>
+        <v>2942896542</v>
       </c>
       <c r="C295" s="1">
-        <v>30000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.09781317</v>
+        <v>100.15499133</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>29343.95</v>
+        <v>2324.87</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
-      <c r="L295" t="s">
-        <v>734</v>
+      <c r="L295">
+        <v>600.25</v>
       </c>
       <c r="M295" s="1">
-        <v>29343.95</v>
+        <v>2324.87</v>
       </c>
       <c r="N295" s="1">
-        <v>38944.45</v>
+        <v>2925.12</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>735</v>
+        <v>727</v>
       </c>
       <c r="B296">
-        <v>2921627832</v>
+        <v>2949187932</v>
       </c>
       <c r="C296" s="1">
-        <v>7720000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.09806321</v>
+        <v>100.1643928</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>7570.48</v>
+        <v>49317.84</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296" t="s">
-        <v>736</v>
+        <v>728</v>
       </c>
       <c r="M296" s="1">
-        <v>7570.48</v>
+        <v>49317.84</v>
       </c>
       <c r="N296" s="1">
-        <v>9989.42</v>
+        <v>59958.43</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="B297">
-        <v>2922948022</v>
+        <v>2949233192</v>
       </c>
       <c r="C297" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.1165857</v>
+        <v>100.16308164</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>23317.14</v>
+        <v>40770.41</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297" t="s">
-        <v>738</v>
+        <v>730</v>
       </c>
       <c r="M297" s="1">
-        <v>23317.14</v>
+        <v>40770.41</v>
       </c>
       <c r="N297" s="1">
-        <v>29971.36</v>
+        <v>49214.65</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>739</v>
+        <v>731</v>
       </c>
       <c r="B298">
-        <v>2922949082</v>
+        <v>2951470492</v>
       </c>
       <c r="C298" s="1">
-        <v>20000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.1717808</v>
+        <v>100.27549727</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>34356.16</v>
+        <v>6060.94</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
-      <c r="L298" t="s">
-        <v>740</v>
+      <c r="L298">
+        <v>547.8</v>
       </c>
       <c r="M298" s="1">
-        <v>34356.16</v>
+        <v>6060.94</v>
       </c>
       <c r="N298" s="1">
-        <v>41174.54</v>
+        <v>6608.74</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>741</v>
+        <v>732</v>
       </c>
       <c r="B299">
-        <v>2924236212</v>
+        <v>2956403482</v>
       </c>
       <c r="C299" s="1">
-        <v>6500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.45197415</v>
+        <v>100.1341188</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>29378.32</v>
+        <v>20117.82</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
-      <c r="L299">
-        <v>758.71</v>
+      <c r="L299" t="s">
+        <v>733</v>
       </c>
       <c r="M299" s="1">
-        <v>29378.32</v>
+        <v>20117.82</v>
       </c>
       <c r="N299" s="1">
-        <v>30137.03</v>
+        <v>23956.15</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>742</v>
+        <v>734</v>
       </c>
       <c r="B300">
-        <v>2924470772</v>
+        <v>2957531542</v>
       </c>
       <c r="C300" s="1">
-        <v>1700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.45688647</v>
+        <v>100.43773207</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>7767.07</v>
+        <v>65659.81</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300">
-        <v>216.28</v>
+        <v>605.33</v>
       </c>
       <c r="M300" s="1">
-        <v>7767.07</v>
+        <v>65659.81</v>
       </c>
       <c r="N300" s="1">
-        <v>7983.35</v>
+        <v>66265.14</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>743</v>
+        <v>735</v>
       </c>
       <c r="B301">
-        <v>2924746292</v>
+        <v>2959056142</v>
       </c>
       <c r="C301" s="1">
-        <v>10000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.2333329</v>
+        <v>100.27085519</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>23333.29</v>
+        <v>28168.94</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301" t="s">
-        <v>744</v>
+        <v>736</v>
       </c>
       <c r="M301" s="1">
-        <v>23333.29</v>
+        <v>28168.94</v>
       </c>
       <c r="N301" s="1">
-        <v>26608.34</v>
+        <v>29563.12</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>745</v>
+        <v>737</v>
       </c>
       <c r="B302">
-        <v>2926627582</v>
+        <v>2962036292</v>
       </c>
       <c r="C302" s="1">
-        <v>20000000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.19074625</v>
+        <v>100.33714906</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>38149.25</v>
+        <v>39446.44</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302" t="s">
-        <v>746</v>
+        <v>738</v>
       </c>
       <c r="M302" s="1">
-        <v>38149.25</v>
+        <v>39446.44</v>
       </c>
       <c r="N302" s="1">
-        <v>48950.08</v>
+        <v>40564.7</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="B303">
-        <v>2926707212</v>
+        <v>2962647792</v>
       </c>
       <c r="C303" s="1">
-        <v>8400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.16721286</v>
+        <v>100.05503653</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>14045.88</v>
+        <v>8255.48</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="M303" s="1">
-        <v>14045.88</v>
+        <v>8255.48</v>
       </c>
       <c r="N303" s="1">
-        <v>18491.07</v>
+        <v>10883.81</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="B304">
-        <v>2935657832</v>
+        <v>2963772242</v>
       </c>
       <c r="C304" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.2117053</v>
+        <v>100.1640112</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>84682.12</v>
+        <v>16401.12</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
       <c r="M304" s="1">
-        <v>84682.12</v>
+        <v>16401.12</v>
       </c>
       <c r="N304" s="1">
-        <v>106754.12</v>
+        <v>18642.87</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>751</v>
+        <v>743</v>
       </c>
       <c r="B305">
-        <v>2935803812</v>
+        <v>2963783932</v>
       </c>
       <c r="C305" s="1">
-        <v>9400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.34303649</v>
+        <v>100.1754875</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>32245.43</v>
+        <v>17548.75</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305" t="s">
-        <v>752</v>
+        <v>744</v>
       </c>
       <c r="M305" s="1">
-        <v>32245.43</v>
+        <v>17548.75</v>
       </c>
       <c r="N305" s="1">
-        <v>36121.96</v>
+        <v>19738.0</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>753</v>
+        <v>745</v>
       </c>
       <c r="B306">
-        <v>2935813452</v>
+        <v>2963823632</v>
       </c>
       <c r="C306" s="1">
-        <v>3600000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.34367944</v>
+        <v>100.43097789</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>12372.46</v>
+        <v>16377.16</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
-      <c r="L306" t="s">
-        <v>754</v>
+      <c r="L306">
+        <v>128.01</v>
       </c>
       <c r="M306" s="1">
-        <v>12372.46</v>
+        <v>16377.16</v>
       </c>
       <c r="N306" s="1">
-        <v>13869.79</v>
+        <v>16505.17</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>755</v>
+        <v>746</v>
       </c>
       <c r="B307">
-        <v>2935986662</v>
+        <v>2963840802</v>
       </c>
       <c r="C307" s="1">
-        <v>3844000.0</v>
+        <v>2991000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.26761759</v>
+        <v>100.34090672</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>10287.22</v>
+        <v>10196.52</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
-      <c r="L307" t="s">
-        <v>756</v>
+      <c r="L307">
+        <v>322.43</v>
       </c>
       <c r="M307" s="1">
-        <v>10287.22</v>
+        <v>10196.52</v>
       </c>
       <c r="N307" s="1">
-        <v>12110.13</v>
+        <v>10518.95</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>757</v>
+        <v>747</v>
       </c>
       <c r="B308">
-        <v>2936837392</v>
+        <v>2965386522</v>
       </c>
       <c r="C308" s="1">
-        <v>1300000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.33757154</v>
+        <v>100.1283018</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>4388.43</v>
+        <v>6415.09</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
-      <c r="L308">
-        <v>497.14</v>
+      <c r="L308" t="s">
+        <v>748</v>
       </c>
       <c r="M308" s="1">
-        <v>4388.43</v>
+        <v>6415.09</v>
       </c>
       <c r="N308" s="1">
-        <v>4885.57</v>
+        <v>7451.01</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>758</v>
+        <v>749</v>
       </c>
       <c r="B309">
-        <v>2937018512</v>
+        <v>2970036362</v>
       </c>
       <c r="C309" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.2143161</v>
+        <v>100.1869657</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>21431.61</v>
+        <v>18696.57</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309" t="s">
-        <v>759</v>
+        <v>750</v>
       </c>
       <c r="M309" s="1">
-        <v>21431.61</v>
+        <v>18696.57</v>
       </c>
       <c r="N309" s="1">
-        <v>26296.36</v>
+        <v>21085.73</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>760</v>
+        <v>751</v>
       </c>
       <c r="B310">
-        <v>2937267382</v>
+        <v>2979716702</v>
       </c>
       <c r="C310" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.0234102</v>
+        <v>100.1918363</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>2341.02</v>
+        <v>19183.63</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310" t="s">
-        <v>761</v>
+        <v>752</v>
       </c>
       <c r="M310" s="1">
-        <v>2341.02</v>
+        <v>19183.63</v>
       </c>
       <c r="N310" s="1">
-        <v>5680.77</v>
+        <v>20802.38</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>762</v>
+        <v>753</v>
       </c>
       <c r="B311">
-        <v>2939595422</v>
+        <v>2981484462</v>
       </c>
       <c r="C311" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.38789941</v>
+        <v>100.1938655</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>32971.45</v>
+        <v>38773.1</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311" t="s">
-        <v>763</v>
+        <v>754</v>
       </c>
       <c r="M311" s="1">
-        <v>32971.45</v>
+        <v>38773.1</v>
       </c>
       <c r="N311" s="1">
-        <v>34468.11</v>
+        <v>41515.54</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>764</v>
+        <v>755</v>
       </c>
       <c r="B312">
-        <v>2941100752</v>
+        <v>2983096392</v>
       </c>
       <c r="C312" s="1">
-        <v>6200000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.28626097</v>
+        <v>100.31392592</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>17748.18</v>
+        <v>22288.74</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
-      <c r="L312" t="s">
-        <v>765</v>
+      <c r="L312">
+        <v>487.14</v>
       </c>
       <c r="M312" s="1">
-        <v>17748.18</v>
+        <v>22288.74</v>
       </c>
       <c r="N312" s="1">
-        <v>19550.0</v>
+        <v>22775.88</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
       <c r="B313">
-        <v>2942297552</v>
+        <v>2991145122</v>
       </c>
       <c r="C313" s="1">
-        <v>15000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.1047716</v>
+        <v>100.22509044</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>15715.74</v>
+        <v>20258.14</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
-      <c r="L313" t="s">
-        <v>767</v>
+      <c r="L313">
+        <v>-556.1</v>
       </c>
       <c r="M313" s="1">
-        <v>15715.74</v>
+        <v>20258.14</v>
       </c>
       <c r="N313" s="1">
-        <v>20153.45</v>
+        <v>19702.04</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>768</v>
+        <v>757</v>
       </c>
       <c r="B314">
-        <v>2942312882</v>
+        <v>2991234142</v>
       </c>
       <c r="C314" s="1">
-        <v>4200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.20266762</v>
+        <v>100.2255628</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>8512.04</v>
+        <v>5639.07</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
-      <c r="L314" t="s">
-        <v>769</v>
+      <c r="L314">
+        <v>-127.5</v>
       </c>
       <c r="M314" s="1">
-        <v>8512.04</v>
+        <v>5639.07</v>
       </c>
       <c r="N314" s="1">
-        <v>9859.01</v>
+        <v>5511.57</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="B315">
-        <v>2942860832</v>
+        <v>3014423372</v>
       </c>
       <c r="C315" s="1">
-        <v>4300000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.20416628</v>
+        <v>100.06320083</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>8779.15</v>
+        <v>3792.05</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
-      <c r="L315" t="s">
-        <v>771</v>
+      <c r="L315">
+        <v>239.75</v>
       </c>
       <c r="M315" s="1">
-        <v>8779.15</v>
+        <v>3792.05</v>
       </c>
       <c r="N315" s="1">
-        <v>10222.33</v>
+        <v>4031.8</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>2942896542</v>
+        <v>759</v>
+      </c>
+      <c r="B316" t="s">
+        <v>760</v>
       </c>
       <c r="C316" s="1">
-        <v>1500000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.20391667</v>
+        <v>100.23472008</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>3058.75</v>
+        <v>30513.61</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316">
-        <v>499.71</v>
+        <v>394.36</v>
       </c>
       <c r="M316" s="1">
-        <v>3058.75</v>
+        <v>30513.61</v>
       </c>
       <c r="N316" s="1">
-        <v>3558.46</v>
+        <v>30907.97</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-        <v>2949187932</v>
+        <v>761</v>
+      </c>
+      <c r="B317" t="s">
+        <v>762</v>
       </c>
       <c r="C317" s="1">
-        <v>30000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.21649693</v>
+        <v>100.24621915</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>64949.08</v>
+        <v>17481.56</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
-      <c r="L317" t="s">
-        <v>774</v>
+      <c r="L317">
+        <v>432.52</v>
       </c>
       <c r="M317" s="1">
-        <v>64949.08</v>
+        <v>17481.56</v>
       </c>
       <c r="N317" s="1">
-        <v>73735.41</v>
+        <v>17914.08</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>2949233192</v>
+        <v>763</v>
+      </c>
+      <c r="B318" t="s">
+        <v>764</v>
       </c>
       <c r="C318" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.21493384</v>
+        <v>100.16087193</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>53733.46</v>
+        <v>24130.79</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
-      <c r="L318" t="s">
-        <v>776</v>
+      <c r="L318">
+        <v>628.36</v>
       </c>
       <c r="M318" s="1">
-        <v>53733.46</v>
+        <v>24130.79</v>
       </c>
       <c r="N318" s="1">
-        <v>60697.07</v>
+        <v>24759.15</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-        <v>2951470492</v>
+        <v>765</v>
+      </c>
+      <c r="B319" t="s">
+        <v>764</v>
       </c>
       <c r="C319" s="1">
-        <v>2200000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.36093909</v>
+        <v>100.2355562</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>7940.66</v>
+        <v>58889.05</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>413.11</v>
+        <v>892.51</v>
       </c>
       <c r="M319" s="1">
-        <v>7940.66</v>
+        <v>58889.05</v>
       </c>
       <c r="N319" s="1">
-        <v>8353.77</v>
+        <v>59781.56</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-        <v>2956403482</v>
+        <v>766</v>
+      </c>
+      <c r="B320" t="s">
+        <v>767</v>
       </c>
       <c r="C320" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.17753513</v>
+        <v>100.24119243</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>26630.27</v>
+        <v>72357.73</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
-      <c r="L320" t="s">
-        <v>779</v>
+      <c r="L320">
+        <v>901.77</v>
       </c>
       <c r="M320" s="1">
-        <v>26630.27</v>
+        <v>72357.73</v>
       </c>
       <c r="N320" s="1">
-        <v>29758.39</v>
+        <v>73259.5</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>2957531542</v>
+        <v>768</v>
+      </c>
+      <c r="B321" t="s">
+        <v>769</v>
       </c>
       <c r="C321" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.56544607</v>
+        <v>100.15004017</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>84816.91</v>
+        <v>45012.05</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>18.87</v>
+        <v>710.47</v>
       </c>
       <c r="M321" s="1">
-        <v>84816.91</v>
+        <v>45012.05</v>
       </c>
       <c r="N321" s="1">
-        <v>84835.78</v>
+        <v>45722.52</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>781</v>
-[...2 lines deleted...]
-        <v>2959056142</v>
+        <v>770</v>
+      </c>
+      <c r="B322" t="s">
+        <v>771</v>
       </c>
       <c r="C322" s="1">
-        <v>10400000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.3577074</v>
+        <v>100.31193277</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>37201.57</v>
+        <v>40551.26</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
-      <c r="L322" t="s">
-        <v>782</v>
+      <c r="L322">
+        <v>-124.28</v>
       </c>
       <c r="M322" s="1">
-        <v>37201.57</v>
+        <v>40551.26</v>
       </c>
       <c r="N322" s="1">
-        <v>38219.39</v>
+        <v>40426.98</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>2962036292</v>
+        <v>772</v>
+      </c>
+      <c r="B323" t="s">
+        <v>773</v>
       </c>
       <c r="C323" s="1">
-        <v>11700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.44118906</v>
+        <v>100.1112852</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>51619.12</v>
+        <v>16692.78</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>702.1</v>
+        <v>443.76</v>
       </c>
       <c r="M323" s="1">
-        <v>51619.12</v>
+        <v>16692.78</v>
       </c>
       <c r="N323" s="1">
-        <v>52321.22</v>
+        <v>17136.54</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>2962647792</v>
+        <v>774</v>
+      </c>
+      <c r="B324" t="s">
+        <v>773</v>
       </c>
       <c r="C324" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.07304153</v>
+        <v>100.252927</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>10956.23</v>
+        <v>75878.1</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
-      <c r="L324" t="s">
-        <v>785</v>
+      <c r="L324">
+        <v>941.69</v>
       </c>
       <c r="M324" s="1">
-        <v>10956.23</v>
+        <v>75878.1</v>
       </c>
       <c r="N324" s="1">
-        <v>13056.36</v>
+        <v>76819.79</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>2963772242</v>
+        <v>775</v>
+      </c>
+      <c r="B325" t="s">
+        <v>773</v>
       </c>
       <c r="C325" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.2171937</v>
+        <v>100.250944</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>21719.37</v>
+        <v>50188.8</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
-      <c r="L325" t="s">
-        <v>787</v>
+      <c r="L325">
+        <v>591.69</v>
       </c>
       <c r="M325" s="1">
-        <v>21719.37</v>
+        <v>50188.8</v>
       </c>
       <c r="N325" s="1">
-        <v>23523.21</v>
+        <v>50780.49</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-        <v>2963783932</v>
+        <v>776</v>
+      </c>
+      <c r="B326" t="s">
+        <v>777</v>
       </c>
       <c r="C326" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.2324486</v>
+        <v>100.27178892</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>23244.86</v>
+        <v>67947.23</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
       <c r="L326" t="s">
-        <v>789</v>
+        <v>778</v>
       </c>
       <c r="M326" s="1">
-        <v>23244.86</v>
+        <v>67947.23</v>
       </c>
       <c r="N326" s="1">
-        <v>25004.81</v>
+        <v>70613.76</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>2963823632</v>
+        <v>779</v>
+      </c>
+      <c r="B327" t="s">
+        <v>780</v>
       </c>
       <c r="C327" s="1">
-        <v>3800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.55806789</v>
+        <v>100.2630619</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>21206.58</v>
+        <v>26306.19</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>3.99</v>
+        <v>316.95</v>
       </c>
       <c r="M327" s="1">
-        <v>21206.58</v>
+        <v>26306.19</v>
       </c>
       <c r="N327" s="1">
-        <v>21210.57</v>
+        <v>26623.14</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>2963840802</v>
+        <v>781</v>
+      </c>
+      <c r="B328" t="s">
+        <v>780</v>
       </c>
       <c r="C328" s="1">
-        <v>2991000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.44536376</v>
+        <v>100.2656778</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>13320.83</v>
+        <v>53135.56</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328">
-        <v>203.16</v>
+        <v>907.23</v>
       </c>
       <c r="M328" s="1">
-        <v>13320.83</v>
+        <v>53135.56</v>
       </c>
       <c r="N328" s="1">
-        <v>13523.99</v>
+        <v>54042.79</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>2965386522</v>
+        <v>782</v>
+      </c>
+      <c r="B329" t="s">
+        <v>783</v>
       </c>
       <c r="C329" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.1702134</v>
+        <v>100.28073235</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>8510.67</v>
+        <v>56146.47</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
-      <c r="L329">
-        <v>830.98</v>
+      <c r="L329" t="s">
+        <v>784</v>
       </c>
       <c r="M329" s="1">
-        <v>8510.67</v>
+        <v>56146.47</v>
       </c>
       <c r="N329" s="1">
-        <v>9341.65</v>
+        <v>57864.62</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-        <v>2970036362</v>
+        <v>785</v>
+      </c>
+      <c r="B330" t="s">
+        <v>786</v>
       </c>
       <c r="C330" s="1">
-        <v>10000000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.2472158</v>
+        <v>100.3356029</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>24721.58</v>
+        <v>24804.41</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
-      <c r="L330" t="s">
-        <v>794</v>
+      <c r="L330">
+        <v>498.45</v>
       </c>
       <c r="M330" s="1">
-        <v>24721.58</v>
+        <v>24804.41</v>
       </c>
       <c r="N330" s="1">
-        <v>26642.69</v>
+        <v>25302.86</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>2979716702</v>
+        <v>787</v>
+      </c>
+      <c r="B331" t="s">
+        <v>788</v>
       </c>
       <c r="C331" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.2547438</v>
+        <v>100.0687957</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>25474.38</v>
+        <v>13759.14</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
       <c r="L331" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="M331" s="1">
-        <v>25474.38</v>
+        <v>13759.14</v>
       </c>
       <c r="N331" s="1">
-        <v>26746.38</v>
+        <v>4576.81</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>2981484462</v>
+        <v>790</v>
+      </c>
+      <c r="B332" t="s">
+        <v>791</v>
       </c>
       <c r="C332" s="1">
-        <v>20000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.2578226</v>
+        <v>100.0366535</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>51564.52</v>
+        <v>2199.21</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
       <c r="L332" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="M332" s="1">
-        <v>51564.52</v>
+        <v>2199.21</v>
       </c>
       <c r="N332" s="1">
-        <v>53695.18</v>
+        <v>399.47</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>2983096392</v>
+        <v>793</v>
+      </c>
+      <c r="B333" t="s">
+        <v>794</v>
       </c>
       <c r="C333" s="1">
-        <v>7100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.4133769</v>
+        <v>100.0825944</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>29349.76</v>
+        <v>8259.44</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>313.03</v>
+        <v>-836.67</v>
       </c>
       <c r="M333" s="1">
-        <v>29349.76</v>
+        <v>8259.44</v>
       </c>
       <c r="N333" s="1">
-        <v>29662.79</v>
+        <v>7422.77</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>2991145122</v>
+        <v>795</v>
+      </c>
+      <c r="B334" t="s">
+        <v>794</v>
       </c>
       <c r="C334" s="1">
-        <v>9000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.30405989</v>
+        <v>100.13629967</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>27365.39</v>
+        <v>20444.95</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
-      <c r="L334">
-        <v>-463.5</v>
+      <c r="L334" t="s">
+        <v>796</v>
       </c>
       <c r="M334" s="1">
-        <v>27365.39</v>
+        <v>20444.95</v>
       </c>
       <c r="N334" s="1">
-        <v>26901.89</v>
+        <v>12900.91</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>2991234142</v>
+        <v>797</v>
+      </c>
+      <c r="B335" t="s">
+        <v>798</v>
       </c>
       <c r="C335" s="1">
-        <v>2500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.3043124</v>
+        <v>99.9982148</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>7607.81</v>
+        <v>-267.78</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
-      <c r="L335">
-        <v>-108.33</v>
+      <c r="L335" t="s">
+        <v>799</v>
       </c>
       <c r="M335" s="1">
-        <v>7607.81</v>
+        <v>-267.78</v>
       </c>
       <c r="N335" s="1">
-        <v>7499.48</v>
+        <v>-1882.77</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-        <v>3014423372</v>
+        <v>800</v>
+      </c>
+      <c r="B336" t="s">
+        <v>801</v>
       </c>
       <c r="C336" s="1">
-        <v>6000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.0850625</v>
+        <v>99.93416992</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>5103.75</v>
+        <v>-8228.76</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
-      <c r="L336">
-        <v>160.77</v>
+      <c r="L336" t="s">
+        <v>802</v>
       </c>
       <c r="M336" s="1">
-        <v>5103.75</v>
+        <v>-8228.76</v>
       </c>
       <c r="N336" s="1">
-        <v>5264.52</v>
+        <v>-19651.54</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
         <v>803</v>
       </c>
       <c r="B337" t="s">
         <v>804</v>
       </c>
       <c r="C337" s="1">
-        <v>13000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.30357715</v>
+        <v>99.90908056</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>39465.03</v>
+        <v>-1636.55</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>251.95</v>
+        <v>-691.32</v>
       </c>
       <c r="M337" s="1">
-        <v>39465.03</v>
+        <v>-1636.55</v>
       </c>
       <c r="N337" s="1">
-        <v>39716.98</v>
+        <v>-2327.87</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
         <v>805</v>
       </c>
       <c r="B338" t="s">
         <v>806</v>
       </c>
       <c r="C338" s="1">
-        <v>7100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.31728507</v>
+        <v>99.9674523</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>22527.24</v>
+        <v>-3254.77</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
-      <c r="L338">
-        <v>305.32</v>
+      <c r="L338" t="s">
+        <v>807</v>
       </c>
       <c r="M338" s="1">
-        <v>22527.24</v>
+        <v>-3254.77</v>
       </c>
       <c r="N338" s="1">
-        <v>22832.56</v>
+        <v>-10159.61</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B339" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="C339" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.20805927</v>
+        <v>99.98827257</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>31208.89</v>
+        <v>-3518.23</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
-      <c r="L339">
-        <v>424.21</v>
+      <c r="L339" t="s">
+        <v>810</v>
       </c>
       <c r="M339" s="1">
-        <v>31208.89</v>
+        <v>-3518.23</v>
       </c>
       <c r="N339" s="1">
-        <v>31633.1</v>
+        <v>-21013.31</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
+        <v>811</v>
+      </c>
+      <c r="B340" t="s">
         <v>809</v>
       </c>
-      <c r="B340" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C340" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.30452664</v>
+        <v>100.00169513</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>76131.66</v>
+        <v>254.27</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
-      <c r="L340">
-        <v>588.58</v>
+      <c r="L340" t="s">
+        <v>812</v>
       </c>
       <c r="M340" s="1">
-        <v>76131.66</v>
+        <v>254.27</v>
       </c>
       <c r="N340" s="1">
-        <v>76720.24</v>
+        <v>-2149.1</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="B341" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="C341" s="1">
-        <v>30000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.3115759</v>
+        <v>100.17667496</v>
       </c>
       <c r="E341" s="1">
         <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>93472.77</v>
+        <v>79503.73</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
-      <c r="L341">
-        <v>573.66</v>
+      <c r="L341" t="s">
+        <v>815</v>
       </c>
       <c r="M341" s="1">
-        <v>93472.77</v>
+        <v>79503.73</v>
       </c>
       <c r="N341" s="1">
-        <v>94046.43</v>
+        <v>89061.25</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="B342" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="C342" s="1">
-        <v>30000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.19424843</v>
+        <v>100.44562813</v>
       </c>
       <c r="E342" s="1">
         <v>0.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>0.0</v>
       </c>
       <c r="I342" s="1">
-        <v>58274.53</v>
+        <v>69072.36</v>
       </c>
       <c r="J342" s="1">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0.0</v>
       </c>
       <c r="L342">
-        <v>426.5</v>
+        <v>-729.11</v>
       </c>
       <c r="M342" s="1">
-        <v>58274.53</v>
+        <v>69072.36</v>
       </c>
       <c r="N342" s="1">
-        <v>58701.03</v>
+        <v>68343.25</v>
       </c>
       <c r="O342" s="1">
         <v>0.0</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B343" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C343" s="1">
-        <v>13000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.39937823</v>
+        <v>100.28135325</v>
       </c>
       <c r="E343" s="1">
         <v>0.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>0.0</v>
       </c>
       <c r="I343" s="1">
-        <v>51919.17</v>
+        <v>11254.13</v>
       </c>
       <c r="J343" s="1">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0.0</v>
       </c>
       <c r="L343">
-        <v>-104.18</v>
+        <v>-76.48</v>
       </c>
       <c r="M343" s="1">
-        <v>51919.17</v>
+        <v>11254.13</v>
       </c>
       <c r="N343" s="1">
-        <v>51814.99</v>
+        <v>11177.65</v>
       </c>
       <c r="O343" s="1">
         <v>0.0</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="B344" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="C344" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.1442308</v>
+        <v>100.2849424</v>
       </c>
       <c r="E344" s="1">
         <v>0.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>0.0</v>
       </c>
       <c r="I344" s="1">
-        <v>21634.62</v>
+        <v>28494.24</v>
       </c>
       <c r="J344" s="1">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0.0</v>
       </c>
       <c r="L344">
-        <v>281.32</v>
+        <v>628.56</v>
       </c>
       <c r="M344" s="1">
-        <v>21634.62</v>
+        <v>28494.24</v>
       </c>
       <c r="N344" s="1">
-        <v>21915.94</v>
+        <v>29122.8</v>
       </c>
       <c r="O344" s="1">
         <v>0.0</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="B345" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="C345" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.3259001</v>
+        <v>100.319428</v>
       </c>
       <c r="E345" s="1">
         <v>0.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>0.0</v>
       </c>
       <c r="I345" s="1">
-        <v>97770.03</v>
+        <v>31942.8</v>
       </c>
       <c r="J345" s="1">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0.0</v>
       </c>
       <c r="L345">
-        <v>603.9</v>
+        <v>632.59</v>
       </c>
       <c r="M345" s="1">
-        <v>97770.03</v>
+        <v>31942.8</v>
       </c>
       <c r="N345" s="1">
-        <v>98373.93</v>
+        <v>32575.39</v>
       </c>
       <c r="O345" s="1">
         <v>0.0</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="B346" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="C346" s="1">
-        <v>20000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>100.32351285</v>
+        <v>100.24871091</v>
       </c>
       <c r="E346" s="1">
         <v>0.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>0.0</v>
       </c>
       <c r="I346" s="1">
-        <v>64702.57</v>
+        <v>5471.64</v>
       </c>
       <c r="J346" s="1">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0.0</v>
       </c>
       <c r="L346">
-        <v>375.1</v>
+        <v>-252.88</v>
       </c>
       <c r="M346" s="1">
-        <v>64702.57</v>
+        <v>5471.64</v>
       </c>
       <c r="N346" s="1">
-        <v>65077.67</v>
+        <v>5218.76</v>
       </c>
       <c r="O346" s="1">
         <v>0.0</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="B347" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="C347" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.34761996</v>
+        <v>100.12554548</v>
       </c>
       <c r="E347" s="1">
         <v>0.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>0.0</v>
       </c>
       <c r="I347" s="1">
-        <v>86904.99</v>
+        <v>31386.37</v>
       </c>
       <c r="J347" s="1">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0.0</v>
       </c>
       <c r="L347" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="M347" s="1">
-        <v>86904.99</v>
+        <v>31386.37</v>
       </c>
       <c r="N347" s="1">
-        <v>88825.39</v>
+        <v>17703.26</v>
       </c>
       <c r="O347" s="1">
         <v>0.0</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
       <c r="B348" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="C348" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.3411311</v>
+        <v>100.111755</v>
       </c>
       <c r="E348" s="1">
         <v>0.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>0.0</v>
       </c>
       <c r="I348" s="1">
-        <v>68226.22</v>
+        <v>22351.0</v>
       </c>
       <c r="J348" s="1">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0.0</v>
       </c>
-      <c r="L348">
-        <v>608.49</v>
+      <c r="L348" t="s">
+        <v>830</v>
       </c>
       <c r="M348" s="1">
-        <v>68226.22</v>
+        <v>22351.0</v>
       </c>
       <c r="N348" s="1">
-        <v>68834.71</v>
+        <v>10938.12</v>
       </c>
       <c r="O348" s="1">
         <v>0.0</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
       <c r="B349" t="s">
-        <v>824</v>
+        <v>832</v>
       </c>
       <c r="C349" s="1">
-        <v>10000000.0</v>
+        <v>6070000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.3381805</v>
+        <v>100.15906376</v>
       </c>
       <c r="E349" s="1">
         <v>0.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>0.0</v>
       </c>
       <c r="I349" s="1">
-        <v>33818.05</v>
+        <v>9655.17</v>
       </c>
       <c r="J349" s="1">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0.0</v>
       </c>
       <c r="L349">
-        <v>202.02</v>
+        <v>-401.3</v>
       </c>
       <c r="M349" s="1">
-        <v>33818.05</v>
+        <v>9655.17</v>
       </c>
       <c r="N349" s="1">
-        <v>34020.07</v>
+        <v>9253.87</v>
       </c>
       <c r="O349" s="1">
         <v>0.0</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="B350" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="C350" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>100.35863605</v>
+        <v>99.99913007</v>
       </c>
       <c r="E350" s="1">
         <v>0.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>0.0</v>
       </c>
       <c r="I350" s="1">
-        <v>71727.21</v>
+        <v>-260.98</v>
       </c>
       <c r="J350" s="1">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0.0</v>
       </c>
       <c r="L350" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="M350" s="1">
-        <v>71727.21</v>
+        <v>-260.98</v>
       </c>
       <c r="N350" s="1">
-        <v>72929.91</v>
+        <v>-2690.25</v>
       </c>
       <c r="O350" s="1">
         <v>0.0</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
       <c r="B351" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
       <c r="C351" s="1">
-        <v>7391000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.4256811</v>
+        <v>99.92956385</v>
       </c>
       <c r="E351" s="1">
         <v>0.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>0.0</v>
       </c>
       <c r="I351" s="1">
-        <v>31462.09</v>
+        <v>-14087.23</v>
       </c>
       <c r="J351" s="1">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
-      <c r="L351">
-        <v>309.39</v>
+      <c r="L351" t="s">
+        <v>838</v>
       </c>
       <c r="M351" s="1">
-        <v>31462.09</v>
+        <v>-14087.23</v>
       </c>
       <c r="N351" s="1">
-        <v>31771.48</v>
+        <v>-32271.92</v>
       </c>
       <c r="O351" s="1">
         <v>0.0</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B352" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C352" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>100.1079963</v>
+        <v>99.9855237</v>
       </c>
       <c r="E352" s="1">
         <v>0.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>0.0</v>
       </c>
       <c r="I352" s="1">
-        <v>21599.26</v>
+        <v>-1447.63</v>
       </c>
       <c r="J352" s="1">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
       <c r="L352" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="M352" s="1">
-        <v>21599.26</v>
+        <v>-1447.63</v>
       </c>
       <c r="N352" s="1">
-        <v>16289.43</v>
+        <v>-6249.7</v>
       </c>
       <c r="O352" s="1">
         <v>0.0</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
       <c r="B353" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
       <c r="C353" s="1">
-        <v>6000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>100.05033367</v>
+        <v>100.0156688</v>
       </c>
       <c r="E353" s="1">
         <v>0.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>0.0</v>
       </c>
       <c r="I353" s="1">
-        <v>3020.02</v>
+        <v>4700.64</v>
       </c>
       <c r="J353" s="1">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
       <c r="L353" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="M353" s="1">
-        <v>3020.02</v>
+        <v>4700.64</v>
       </c>
       <c r="N353" s="1">
-        <v>1987.31</v>
+        <v>-3243.42</v>
       </c>
       <c r="O353" s="1">
         <v>0.0</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
       <c r="B354" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="C354" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.209326</v>
+        <v>100.0796183</v>
       </c>
       <c r="E354" s="1">
         <v>0.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>0.0</v>
       </c>
       <c r="I354" s="1">
-        <v>31398.9</v>
+        <v>7961.83</v>
       </c>
       <c r="J354" s="1">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
       <c r="L354" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="M354" s="1">
-        <v>31398.9</v>
+        <v>7961.83</v>
       </c>
       <c r="N354" s="1">
-        <v>27176.58</v>
+        <v>4375.5</v>
       </c>
       <c r="O354" s="1">
         <v>0.0</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="B355" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="C355" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.1683086</v>
+        <v>99.8854706</v>
       </c>
       <c r="E355" s="1">
         <v>0.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>0.0</v>
       </c>
       <c r="I355" s="1">
-        <v>16830.86</v>
+        <v>-17179.41</v>
       </c>
       <c r="J355" s="1">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
       <c r="L355" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="M355" s="1">
-        <v>16830.86</v>
+        <v>-17179.41</v>
       </c>
       <c r="N355" s="1">
-        <v>12775.57</v>
+        <v>-22726.21</v>
       </c>
       <c r="O355" s="1">
         <v>0.0</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>842</v>
+        <v>851</v>
       </c>
       <c r="B356" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="C356" s="1">
-        <v>15000000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>99.9976714</v>
+        <v>100.32132568</v>
       </c>
       <c r="E356" s="1">
         <v>0.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>0.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-349.29</v>
+        <v>15262.97</v>
       </c>
       <c r="J356" s="1">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
       <c r="L356">
-        <v>-885.48</v>
+        <v>99.73</v>
       </c>
       <c r="M356" s="1">
-        <v>-349.29</v>
+        <v>15262.97</v>
       </c>
       <c r="N356" s="1">
-        <v>-1234.77</v>
+        <v>15362.7</v>
       </c>
       <c r="O356" s="1">
         <v>0.0</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="B357" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="C357" s="1">
-        <v>12500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>99.98824424</v>
+        <v>100.316441</v>
       </c>
       <c r="E357" s="1">
         <v>0.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>0.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-1469.47</v>
+        <v>6328.82</v>
       </c>
       <c r="J357" s="1">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
-      <c r="L357" t="s">
-        <v>846</v>
+      <c r="L357">
+        <v>10.22</v>
       </c>
       <c r="M357" s="1">
-        <v>-1469.47</v>
+        <v>6328.82</v>
       </c>
       <c r="N357" s="1">
-        <v>-7372.64</v>
+        <v>6339.04</v>
       </c>
       <c r="O357" s="1">
         <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="B358" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
       <c r="C358" s="1">
-        <v>1800000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>99.97418833</v>
+        <v>100.2750792</v>
       </c>
       <c r="E358" s="1">
         <v>0.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-464.61</v>
+        <v>20630.94</v>
       </c>
       <c r="J358" s="1">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
       <c r="L358">
-        <v>-882.71</v>
+        <v>67.67</v>
       </c>
       <c r="M358" s="1">
-        <v>-464.61</v>
+        <v>20630.94</v>
       </c>
       <c r="N358" s="1">
-        <v>-1347.32</v>
+        <v>20698.61</v>
       </c>
       <c r="O358" s="1">
         <v>0.0</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>849</v>
+        <v>856</v>
       </c>
       <c r="B359" t="s">
-        <v>850</v>
+        <v>857</v>
       </c>
       <c r="C359" s="1">
-        <v>10000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>100.0290872</v>
+        <v>100.44662286</v>
       </c>
       <c r="E359" s="1">
         <v>0.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>0.0</v>
       </c>
       <c r="I359" s="1">
-        <v>2908.72</v>
+        <v>31263.6</v>
       </c>
       <c r="J359" s="1">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
-      <c r="L359" t="s">
-        <v>851</v>
+      <c r="L359">
+        <v>-297.05</v>
       </c>
       <c r="M359" s="1">
-        <v>2908.72</v>
+        <v>31263.6</v>
       </c>
       <c r="N359" s="1">
-        <v>115.98</v>
+        <v>30966.55</v>
       </c>
       <c r="O359" s="1">
         <v>0.0</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>852</v>
+        <v>858</v>
       </c>
       <c r="B360" t="s">
-        <v>853</v>
+        <v>859</v>
       </c>
       <c r="C360" s="1">
-        <v>30000000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>100.05386353</v>
+        <v>100.36039179</v>
       </c>
       <c r="E360" s="1">
         <v>0.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>0.0</v>
       </c>
       <c r="I360" s="1">
-        <v>16159.06</v>
+        <v>7027.64</v>
       </c>
       <c r="J360" s="1">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0.0</v>
       </c>
-      <c r="L360" t="s">
-        <v>854</v>
+      <c r="L360">
+        <v>105.13</v>
       </c>
       <c r="M360" s="1">
-        <v>16159.06</v>
+        <v>7027.64</v>
       </c>
       <c r="N360" s="1">
-        <v>10448.03</v>
+        <v>7132.77</v>
       </c>
       <c r="O360" s="1">
         <v>0.0</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="B361" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="C361" s="1">
-        <v>15000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>99.9953264</v>
+        <v>100.27558579</v>
       </c>
       <c r="E361" s="1">
         <v>0.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>0.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-701.04</v>
+        <v>8609.3</v>
       </c>
       <c r="J361" s="1">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
       <c r="L361">
-        <v>-786.77</v>
+        <v>180.84</v>
       </c>
       <c r="M361" s="1">
-        <v>-701.04</v>
+        <v>8609.3</v>
       </c>
       <c r="N361" s="1">
-        <v>-1487.81</v>
+        <v>8790.14</v>
       </c>
       <c r="O361" s="1">
         <v>0.0</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>856</v>
+        <v>862</v>
       </c>
       <c r="B362" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
       <c r="C362" s="1">
-        <v>45000000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>100.22672478</v>
+        <v>100.33259755</v>
       </c>
       <c r="E362" s="1">
         <v>0.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>102026.15</v>
+        <v>8677.47</v>
       </c>
       <c r="J362" s="1">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0.0</v>
       </c>
-      <c r="L362" t="s">
-        <v>858</v>
+      <c r="L362">
+        <v>150.44</v>
       </c>
       <c r="M362" s="1">
-        <v>102026.15</v>
+        <v>8677.47</v>
       </c>
       <c r="N362" s="1">
-        <v>109710.82</v>
+        <v>8827.91</v>
       </c>
       <c r="O362" s="1">
         <v>0.0</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="B363" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="C363" s="1">
-        <v>15500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.56535774</v>
+        <v>100.254341</v>
       </c>
       <c r="E363" s="1">
         <v>0.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>87630.45</v>
+        <v>12717.05</v>
       </c>
       <c r="J363" s="1">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0.0</v>
       </c>
       <c r="L363">
-        <v>-622.24</v>
+        <v>382.88</v>
       </c>
       <c r="M363" s="1">
-        <v>87630.45</v>
+        <v>12717.05</v>
       </c>
       <c r="N363" s="1">
-        <v>87008.21</v>
+        <v>13099.93</v>
       </c>
       <c r="O363" s="1">
         <v>0.0</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="B364" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="C364" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.36157475</v>
+        <v>100.32367933</v>
       </c>
       <c r="E364" s="1">
         <v>0.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>0.0</v>
       </c>
       <c r="I364" s="1">
-        <v>14462.99</v>
+        <v>48551.9</v>
       </c>
       <c r="J364" s="1">
         <v>0</v>
       </c>
       <c r="K364">
         <v>0.0</v>
       </c>
-      <c r="L364">
-        <v>-64.68</v>
+      <c r="L364" t="s">
+        <v>868</v>
       </c>
       <c r="M364" s="1">
-        <v>14462.99</v>
+        <v>48551.9</v>
       </c>
       <c r="N364" s="1">
-        <v>14398.31</v>
+        <v>50169.53</v>
       </c>
       <c r="O364" s="1">
         <v>0.0</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
       <c r="B365" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="C365" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.3640956</v>
+        <v>100.3948764</v>
       </c>
       <c r="E365" s="1">
         <v>0.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>36409.56</v>
+        <v>19743.82</v>
       </c>
       <c r="J365" s="1">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0.0</v>
       </c>
       <c r="L365">
-        <v>426.97</v>
+        <v>162.36</v>
       </c>
       <c r="M365" s="1">
-        <v>36409.56</v>
+        <v>19743.82</v>
       </c>
       <c r="N365" s="1">
-        <v>36836.53</v>
+        <v>19906.18</v>
       </c>
       <c r="O365" s="1">
         <v>0.0</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="B366" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="C366" s="1">
-        <v>10000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.4060207</v>
+        <v>100.299883</v>
       </c>
       <c r="E366" s="1">
         <v>0.0</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>40602.07</v>
+        <v>11995.32</v>
       </c>
       <c r="J366" s="1">
         <v>0</v>
       </c>
       <c r="K366">
         <v>0.0</v>
       </c>
       <c r="L366">
-        <v>404.96</v>
+        <v>230.65</v>
       </c>
       <c r="M366" s="1">
-        <v>40602.07</v>
+        <v>11995.32</v>
       </c>
       <c r="N366" s="1">
-        <v>41007.03</v>
+        <v>12225.97</v>
       </c>
       <c r="O366" s="1">
         <v>0.0</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
       <c r="B367" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
       <c r="C367" s="1">
-        <v>2200000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.32479955</v>
+        <v>99.8781917</v>
       </c>
       <c r="E367" s="1">
         <v>0.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>0.0</v>
       </c>
       <c r="I367" s="1">
-        <v>7145.59</v>
+        <v>-6455.84</v>
       </c>
       <c r="J367" s="1">
         <v>0</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
-      <c r="L367">
-        <v>-163.43</v>
+      <c r="L367" t="s">
+        <v>875</v>
       </c>
       <c r="M367" s="1">
-        <v>7145.59</v>
+        <v>-6455.84</v>
       </c>
       <c r="N367" s="1">
-        <v>6982.16</v>
+        <v>-8614.69</v>
       </c>
       <c r="O367" s="1">
         <v>0.0</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>869</v>
+        <v>876</v>
       </c>
       <c r="B368" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
       <c r="C368" s="1">
-        <v>25000000.0</v>
+        <v>5850000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.19684768</v>
+        <v>99.94609026</v>
       </c>
       <c r="E368" s="1">
         <v>0.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
         <v>0.0</v>
       </c>
       <c r="I368" s="1">
-        <v>49211.92</v>
+        <v>-3153.72</v>
       </c>
       <c r="J368" s="1">
         <v>0</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
       <c r="L368" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="M368" s="1">
-        <v>49211.92</v>
+        <v>-3153.72</v>
       </c>
       <c r="N368" s="1">
-        <v>41305.88</v>
+        <v>-7588.5</v>
       </c>
       <c r="O368" s="1">
         <v>0.0</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>872</v>
+        <v>879</v>
       </c>
       <c r="B369" t="s">
-        <v>870</v>
+        <v>880</v>
       </c>
       <c r="C369" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>100.1800057</v>
+        <v>100.0037116</v>
       </c>
       <c r="E369" s="1">
         <v>0.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>36001.14</v>
+        <v>556.74</v>
       </c>
       <c r="J369" s="1">
         <v>0</v>
       </c>
       <c r="K369">
         <v>0.0</v>
       </c>
       <c r="L369" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="M369" s="1">
-        <v>36001.14</v>
+        <v>556.74</v>
       </c>
       <c r="N369" s="1">
-        <v>29407.98</v>
+        <v>-1478.42</v>
       </c>
       <c r="O369" s="1">
         <v>0.0</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
       <c r="B370" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="C370" s="1">
-        <v>6070000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>100.25135568</v>
+        <v>99.95690007</v>
       </c>
       <c r="E370" s="1">
         <v>0.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>0.0</v>
       </c>
       <c r="I370" s="1">
-        <v>15257.29</v>
+        <v>-6464.99</v>
       </c>
       <c r="J370" s="1">
         <v>0</v>
       </c>
       <c r="K370">
         <v>0.0</v>
       </c>
-      <c r="L370" t="s">
-        <v>876</v>
+      <c r="L370">
+        <v>0.0</v>
       </c>
       <c r="M370" s="1">
-        <v>15257.29</v>
+        <v>-6464.99</v>
       </c>
       <c r="N370" s="1">
-        <v>13217.05</v>
+        <v>-6464.99</v>
       </c>
       <c r="O370" s="1">
         <v>0.0</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="B371" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
       <c r="C371" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.0018891</v>
+        <v>100.4029922</v>
       </c>
       <c r="E371" s="1">
         <v>0.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>566.73</v>
+        <v>40299.22</v>
       </c>
       <c r="J371" s="1">
         <v>0</v>
       </c>
       <c r="K371">
         <v>0.0</v>
       </c>
-      <c r="L371" t="s">
-        <v>879</v>
+      <c r="L371">
+        <v>-108.02</v>
       </c>
       <c r="M371" s="1">
-        <v>566.73</v>
+        <v>40299.22</v>
       </c>
       <c r="N371" s="1">
-        <v>-840.53</v>
+        <v>40191.2</v>
       </c>
       <c r="O371" s="1">
         <v>0.0</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="B372" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="C372" s="1">
-        <v>20000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>99.9831615</v>
+        <v>100.43804377</v>
       </c>
       <c r="E372" s="1">
         <v>0.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-3367.7</v>
+        <v>96369.63</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
-      <c r="L372" t="s">
-        <v>882</v>
+      <c r="L372">
+        <v>-29.82</v>
       </c>
       <c r="M372" s="1">
-        <v>-3367.7</v>
+        <v>96369.63</v>
       </c>
       <c r="N372" s="1">
-        <v>-12624.51</v>
+        <v>96339.81</v>
       </c>
       <c r="O372" s="1">
         <v>0.0</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="B373" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="C373" s="1">
-        <v>10000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>99.98703</v>
+        <v>100.45620435</v>
       </c>
       <c r="E373" s="1">
         <v>0.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>0.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-1297.0</v>
+        <v>20985.4</v>
       </c>
       <c r="J373" s="1">
         <v>0</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
-      <c r="L373" t="s">
-        <v>885</v>
+      <c r="L373">
+        <v>0.86</v>
       </c>
       <c r="M373" s="1">
-        <v>-1297.0</v>
+        <v>20985.4</v>
       </c>
       <c r="N373" s="1">
-        <v>-3494.08</v>
+        <v>20986.26</v>
       </c>
       <c r="O373" s="1">
         <v>0.0</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="B374" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C374" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>100.02842607</v>
+        <v>100.3124948</v>
       </c>
       <c r="E374" s="1">
         <v>0.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>0.0</v>
       </c>
       <c r="I374" s="1">
-        <v>8527.82</v>
+        <v>15624.74</v>
       </c>
       <c r="J374" s="1">
         <v>0</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
-      <c r="L374" t="s">
-        <v>888</v>
+      <c r="L374">
+        <v>190.95</v>
       </c>
       <c r="M374" s="1">
-        <v>8527.82</v>
+        <v>15624.74</v>
       </c>
       <c r="N374" s="1">
-        <v>6896.98</v>
+        <v>15815.69</v>
       </c>
       <c r="O374" s="1">
         <v>0.0</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="B375" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="C375" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>100.1568191</v>
+        <v>100.06383965</v>
       </c>
       <c r="E375" s="1">
         <v>0.0</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>0.0</v>
       </c>
       <c r="I375" s="1">
-        <v>15681.91</v>
+        <v>5426.37</v>
       </c>
       <c r="J375" s="1">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
       <c r="L375">
-        <v>-497.57</v>
+        <v>291.38</v>
       </c>
       <c r="M375" s="1">
-        <v>15681.91</v>
+        <v>5426.37</v>
       </c>
       <c r="N375" s="1">
-        <v>15184.34</v>
+        <v>5717.75</v>
       </c>
       <c r="O375" s="1">
         <v>0.0</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B376" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="C376" s="1">
-        <v>4750000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>100.40981579</v>
+        <v>100.33940225</v>
       </c>
       <c r="E376" s="1">
         <v>0.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>19466.25</v>
+        <v>27152.18</v>
       </c>
       <c r="J376" s="1">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376">
-        <v>55.94</v>
+        <v>1.41</v>
       </c>
       <c r="M376" s="1">
-        <v>19466.25</v>
+        <v>27152.18</v>
       </c>
       <c r="N376" s="1">
-        <v>19522.19</v>
+        <v>27153.59</v>
       </c>
       <c r="O376" s="1">
         <v>0.0</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B377" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C377" s="1">
-        <v>7500000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>100.3531756</v>
+        <v>100.06270407</v>
       </c>
       <c r="E377" s="1">
         <v>0.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>0.0</v>
       </c>
       <c r="I377" s="1">
-        <v>26488.17</v>
+        <v>3386.02</v>
       </c>
       <c r="J377" s="1">
         <v>0</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377">
-        <v>26.27</v>
+        <v>99.49</v>
       </c>
       <c r="M377" s="1">
-        <v>26488.17</v>
+        <v>3386.02</v>
       </c>
       <c r="N377" s="1">
-        <v>26514.44</v>
+        <v>3485.51</v>
       </c>
       <c r="O377" s="1">
         <v>0.0</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="B378" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="C378" s="1">
-        <v>2000000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>100.4043885</v>
+        <v>100.43853473</v>
       </c>
       <c r="E378" s="1">
         <v>0.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>0.0</v>
       </c>
       <c r="I378" s="1">
-        <v>8087.77</v>
+        <v>27965.36</v>
       </c>
       <c r="J378" s="1">
         <v>0</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
       <c r="L378">
-        <v>2.97</v>
+        <v>-8.38</v>
       </c>
       <c r="M378" s="1">
-        <v>8087.77</v>
+        <v>27965.36</v>
       </c>
       <c r="N378" s="1">
-        <v>8090.74</v>
+        <v>27956.98</v>
       </c>
       <c r="O378" s="1">
         <v>0.0</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="B379" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="C379" s="1">
-        <v>7000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>100.56638829</v>
+        <v>100.446368</v>
       </c>
       <c r="E379" s="1">
         <v>0.0</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>0.0</v>
       </c>
       <c r="I379" s="1">
-        <v>39647.18</v>
+        <v>26782.08</v>
       </c>
       <c r="J379" s="1">
         <v>0</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
       <c r="L379">
-        <v>-251.67</v>
+        <v>-7.26</v>
       </c>
       <c r="M379" s="1">
-        <v>39647.18</v>
+        <v>26782.08</v>
       </c>
       <c r="N379" s="1">
-        <v>39395.51</v>
+        <v>26774.82</v>
       </c>
       <c r="O379" s="1">
         <v>0.0</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="B380" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="C380" s="1">
-        <v>1950000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>100.45645744</v>
+        <v>100.25157905</v>
       </c>
       <c r="E380" s="1">
         <v>0.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
         <v>0.0</v>
       </c>
       <c r="I380" s="1">
-        <v>8900.92</v>
+        <v>100631.62</v>
       </c>
       <c r="J380" s="1">
         <v>0</v>
       </c>
       <c r="K380">
         <v>0.0</v>
       </c>
-      <c r="L380">
-        <v>57.86</v>
+      <c r="L380" t="s">
+        <v>902</v>
       </c>
       <c r="M380" s="1">
-        <v>8900.92</v>
+        <v>100631.62</v>
       </c>
       <c r="N380" s="1">
-        <v>8958.78</v>
+        <v>101959.43</v>
       </c>
       <c r="O380" s="1">
         <v>0.0</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="B381" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="C381" s="1">
-        <v>3124000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>100.35281882</v>
+        <v>100.30488803</v>
       </c>
       <c r="E381" s="1">
         <v>0.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>0.0</v>
       </c>
       <c r="I381" s="1">
-        <v>11022.06</v>
+        <v>18598.17</v>
       </c>
       <c r="J381" s="1">
         <v>0</v>
       </c>
       <c r="K381">
         <v>0.0</v>
       </c>
       <c r="L381">
-        <v>120.61</v>
+        <v>485.08</v>
       </c>
       <c r="M381" s="1">
-        <v>11022.06</v>
+        <v>18598.17</v>
       </c>
       <c r="N381" s="1">
-        <v>11142.67</v>
+        <v>19083.25</v>
       </c>
       <c r="O381" s="1">
         <v>0.0</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="B382" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="C382" s="1">
-        <v>2609000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>100.42234113</v>
+        <v>100.19848867</v>
       </c>
       <c r="E382" s="1">
         <v>0.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>0.0</v>
       </c>
       <c r="I382" s="1">
-        <v>11018.88</v>
+        <v>29773.3</v>
       </c>
       <c r="J382" s="1">
         <v>0</v>
       </c>
       <c r="K382">
         <v>0.0</v>
       </c>
-      <c r="L382">
-        <v>92.69</v>
+      <c r="L382" t="s">
+        <v>907</v>
       </c>
       <c r="M382" s="1">
-        <v>11018.88</v>
+        <v>29773.3</v>
       </c>
       <c r="N382" s="1">
-        <v>11111.57</v>
+        <v>30799.56</v>
       </c>
       <c r="O382" s="1">
         <v>0.0</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="B383" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="C383" s="1">
-        <v>5000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>100.3267362</v>
+        <v>100.3166</v>
       </c>
       <c r="E383" s="1">
         <v>0.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>0.0</v>
       </c>
       <c r="I383" s="1">
-        <v>16336.81</v>
+        <v>16779.8</v>
       </c>
       <c r="J383" s="1">
         <v>0</v>
       </c>
       <c r="K383">
         <v>0.0</v>
       </c>
       <c r="L383">
-        <v>257.68</v>
+        <v>266.74</v>
       </c>
       <c r="M383" s="1">
-        <v>16336.81</v>
+        <v>16779.8</v>
       </c>
       <c r="N383" s="1">
-        <v>16594.49</v>
+        <v>17046.54</v>
       </c>
       <c r="O383" s="1">
         <v>0.0</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="B384" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="C384" s="1">
-        <v>15000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>100.409995</v>
+        <v>100.39402474</v>
       </c>
       <c r="E384" s="1">
         <v>0.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>0.0</v>
       </c>
       <c r="I384" s="1">
-        <v>61499.25</v>
+        <v>26123.84</v>
       </c>
       <c r="J384" s="1">
         <v>0</v>
       </c>
       <c r="K384">
         <v>0.0</v>
       </c>
-      <c r="L384" t="s">
-        <v>908</v>
+      <c r="L384">
+        <v>205.9</v>
       </c>
       <c r="M384" s="1">
-        <v>61499.25</v>
+        <v>26123.84</v>
       </c>
       <c r="N384" s="1">
-        <v>62576.32</v>
+        <v>26329.74</v>
       </c>
       <c r="O384" s="1">
         <v>0.0</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="B385" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="C385" s="1">
-        <v>5000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>100.499045</v>
+        <v>100.48565366</v>
       </c>
       <c r="E385" s="1">
         <v>0.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>0.0</v>
       </c>
       <c r="I385" s="1">
-        <v>24952.25</v>
+        <v>39823.6</v>
       </c>
       <c r="J385" s="1">
         <v>0</v>
       </c>
       <c r="K385">
         <v>0.0</v>
       </c>
       <c r="L385">
-        <v>61.77</v>
+        <v>22.03</v>
       </c>
       <c r="M385" s="1">
-        <v>24952.25</v>
+        <v>39823.6</v>
       </c>
       <c r="N385" s="1">
-        <v>25014.02</v>
+        <v>39845.63</v>
       </c>
       <c r="O385" s="1">
         <v>0.0</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="B386" t="s">
         <v>912</v>
       </c>
       <c r="C386" s="1">
-        <v>4000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>100.38209925</v>
+        <v>100.30533917</v>
       </c>
       <c r="E386" s="1">
         <v>0.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>0.0</v>
       </c>
       <c r="I386" s="1">
-        <v>15283.97</v>
+        <v>18320.35</v>
       </c>
       <c r="J386" s="1">
         <v>0</v>
       </c>
       <c r="K386">
         <v>0.0</v>
       </c>
       <c r="L386">
-        <v>142.11</v>
+        <v>420.58</v>
       </c>
       <c r="M386" s="1">
-        <v>15283.97</v>
+        <v>18320.35</v>
       </c>
       <c r="N386" s="1">
-        <v>15426.08</v>
+        <v>18740.93</v>
       </c>
       <c r="O386" s="1">
         <v>0.0</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="B387" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="C387" s="1">
-        <v>5300000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>99.94050151</v>
+        <v>100.49105277</v>
       </c>
       <c r="E387" s="1">
         <v>0.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
         <v>0.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-3153.42</v>
+        <v>23079.48</v>
       </c>
       <c r="J387" s="1">
         <v>0</v>
       </c>
       <c r="K387">
         <v>0.0</v>
       </c>
-      <c r="L387" t="s">
-        <v>915</v>
+      <c r="L387">
+        <v>14.78</v>
       </c>
       <c r="M387" s="1">
-        <v>-3153.42</v>
+        <v>23079.48</v>
       </c>
       <c r="N387" s="1">
-        <v>-5651.89</v>
+        <v>23094.26</v>
       </c>
       <c r="O387" s="1">
         <v>0.0</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
+        <v>915</v>
+      </c>
+      <c r="B388" t="s">
         <v>916</v>
       </c>
-      <c r="B388" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C388" s="1">
-        <v>5850000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>99.98624598</v>
+        <v>100.06172352</v>
       </c>
       <c r="E388" s="1">
         <v>0.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
         <v>0.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-804.61</v>
+        <v>7715.44</v>
       </c>
       <c r="J388" s="1">
         <v>0</v>
       </c>
       <c r="K388">
         <v>0.0</v>
       </c>
       <c r="L388" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="M388" s="1">
-        <v>-804.61</v>
+        <v>7715.44</v>
       </c>
       <c r="N388" s="1">
-        <v>-2831.39</v>
+        <v>1389.34</v>
       </c>
       <c r="O388" s="1">
         <v>0.0</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
+        <v>918</v>
+      </c>
+      <c r="B389" t="s">
         <v>919</v>
       </c>
-      <c r="B389" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C389" s="1">
-        <v>15000000.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>99.99942773</v>
+        <v>100.18842149</v>
       </c>
       <c r="E389" s="1">
         <v>0.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
         <v>0.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-85.84</v>
+        <v>19030.57</v>
       </c>
       <c r="J389" s="1">
         <v>0</v>
       </c>
       <c r="K389">
         <v>0.0</v>
       </c>
-      <c r="L389">
-        <v>-751.94</v>
+      <c r="L389" t="s">
+        <v>920</v>
       </c>
       <c r="M389" s="1">
-        <v>-85.84</v>
+        <v>19030.57</v>
       </c>
       <c r="N389" s="1">
-        <v>-837.78</v>
+        <v>16039.69</v>
       </c>
       <c r="O389" s="1">
         <v>0.0</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
         <v>921</v>
       </c>
       <c r="B390" t="s">
         <v>922</v>
       </c>
       <c r="C390" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>100.5126768</v>
+        <v>100.15151896</v>
       </c>
       <c r="E390" s="1">
         <v>0.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
         <v>0.0</v>
       </c>
       <c r="I390" s="1">
-        <v>51267.68</v>
+        <v>37879.74</v>
       </c>
       <c r="J390" s="1">
         <v>0</v>
       </c>
       <c r="K390">
         <v>0.0</v>
       </c>
-      <c r="L390">
-        <v>-310.36</v>
+      <c r="L390" t="s">
+        <v>923</v>
       </c>
       <c r="M390" s="1">
-        <v>51267.68</v>
+        <v>37879.74</v>
       </c>
       <c r="N390" s="1">
-        <v>50957.32</v>
+        <v>25541.63</v>
       </c>
       <c r="O390" s="1">
         <v>0.0</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B391" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="C391" s="1">
-        <v>22000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>100.55591136</v>
+        <v>100.0937878</v>
       </c>
       <c r="E391" s="1">
         <v>0.0</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
         <v>0.0</v>
       </c>
       <c r="I391" s="1">
-        <v>122300.5</v>
+        <v>23446.95</v>
       </c>
       <c r="J391" s="1">
         <v>0</v>
       </c>
       <c r="K391">
         <v>0.0</v>
       </c>
-      <c r="L391">
-        <v>-783.63</v>
+      <c r="L391" t="s">
+        <v>926</v>
       </c>
       <c r="M391" s="1">
-        <v>122300.5</v>
+        <v>23446.95</v>
       </c>
       <c r="N391" s="1">
-        <v>121516.87</v>
+        <v>11563.49</v>
       </c>
       <c r="O391" s="1">
         <v>0.0</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="B392" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="C392" s="1">
-        <v>4600000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>100.57559348</v>
+        <v>100.03160557</v>
       </c>
       <c r="E392" s="1">
         <v>0.0</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
         <v>0.0</v>
       </c>
       <c r="I392" s="1">
-        <v>26477.3</v>
+        <v>2212.39</v>
       </c>
       <c r="J392" s="1">
         <v>0</v>
       </c>
       <c r="K392">
         <v>0.0</v>
       </c>
-      <c r="L392">
-        <v>94.37</v>
+      <c r="L392" t="s">
+        <v>929</v>
       </c>
       <c r="M392" s="1">
-        <v>26477.3</v>
+        <v>2212.39</v>
       </c>
       <c r="N392" s="1">
-        <v>26571.67</v>
+        <v>-376.81</v>
       </c>
       <c r="O392" s="1">
         <v>0.0</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="B393" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="C393" s="1">
-        <v>5000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>100.398293</v>
+        <v>100.24041838</v>
       </c>
       <c r="E393" s="1">
         <v>0.0</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
         <v>0.0</v>
       </c>
       <c r="I393" s="1">
-        <v>19914.65</v>
+        <v>96167.35</v>
       </c>
       <c r="J393" s="1">
         <v>0</v>
       </c>
       <c r="K393">
         <v>0.0</v>
       </c>
-      <c r="L393">
-        <v>118.04</v>
+      <c r="L393" t="s">
+        <v>932</v>
       </c>
       <c r="M393" s="1">
-        <v>19914.65</v>
+        <v>96167.35</v>
       </c>
       <c r="N393" s="1">
-        <v>20032.69</v>
+        <v>98839.81</v>
       </c>
       <c r="O393" s="1">
         <v>0.0</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="B394" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="C394" s="1">
-        <v>8500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>100.08343565</v>
+        <v>100.14639976</v>
       </c>
       <c r="E394" s="1">
         <v>0.0</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
         <v>0.0</v>
       </c>
       <c r="I394" s="1">
-        <v>7092.03</v>
+        <v>36599.94</v>
       </c>
       <c r="J394" s="1">
         <v>0</v>
       </c>
       <c r="K394">
         <v>0.0</v>
       </c>
       <c r="L394">
-        <v>190.33</v>
+        <v>999.69</v>
       </c>
       <c r="M394" s="1">
-        <v>7092.03</v>
+        <v>36599.94</v>
       </c>
       <c r="N394" s="1">
-        <v>7282.36</v>
+        <v>37599.63</v>
       </c>
       <c r="O394" s="1">
         <v>0.0</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>929</v>
+        <v>935</v>
       </c>
       <c r="B395" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="C395" s="1">
-        <v>8000000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D395" s="1">
-        <v>100.43325413</v>
+        <v>100.3914596</v>
       </c>
       <c r="E395" s="1">
         <v>0.0</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
         <v>0.0</v>
       </c>
       <c r="I395" s="1">
-        <v>34660.33</v>
+        <v>31301.11</v>
       </c>
       <c r="J395" s="1">
         <v>0</v>
       </c>
       <c r="K395">
         <v>0.0</v>
       </c>
       <c r="L395">
-        <v>-9.93</v>
+        <v>-38.4</v>
       </c>
       <c r="M395" s="1">
-        <v>34660.33</v>
+        <v>31301.11</v>
       </c>
       <c r="N395" s="1">
-        <v>34650.4</v>
+        <v>31262.71</v>
       </c>
       <c r="O395" s="1">
         <v>0.0</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="B396" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="C396" s="1">
-        <v>5400000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D396" s="1">
-        <v>100.08194074</v>
+        <v>100.41309966</v>
       </c>
       <c r="E396" s="1">
         <v>0.0</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
         <v>0.0</v>
       </c>
       <c r="I396" s="1">
-        <v>4424.8</v>
+        <v>11979.89</v>
       </c>
       <c r="J396" s="1">
         <v>0</v>
       </c>
       <c r="K396">
         <v>0.0</v>
       </c>
       <c r="L396">
-        <v>54.87</v>
+        <v>-21.06</v>
       </c>
       <c r="M396" s="1">
-        <v>4424.8</v>
+        <v>11979.89</v>
       </c>
       <c r="N396" s="1">
-        <v>4479.67</v>
+        <v>11958.83</v>
       </c>
       <c r="O396" s="1">
         <v>0.0</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="B397" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="C397" s="1">
-        <v>6377000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D397" s="1">
-        <v>100.55638592</v>
+        <v>100.01035075</v>
       </c>
       <c r="E397" s="1">
         <v>0.0</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
         <v>0.0</v>
       </c>
       <c r="I397" s="1">
-        <v>35480.73</v>
+        <v>2070.15</v>
       </c>
       <c r="J397" s="1">
         <v>0</v>
       </c>
       <c r="K397">
         <v>0.0</v>
       </c>
-      <c r="L397">
-        <v>-210.38</v>
+      <c r="L397" t="s">
+        <v>941</v>
       </c>
       <c r="M397" s="1">
-        <v>35480.73</v>
+        <v>2070.15</v>
       </c>
       <c r="N397" s="1">
-        <v>35270.35</v>
+        <v>-811.59</v>
       </c>
       <c r="O397" s="1">
         <v>0.0</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>935</v>
+        <v>942</v>
       </c>
       <c r="B398" t="s">
-        <v>936</v>
+        <v>943</v>
       </c>
       <c r="C398" s="1">
-        <v>6000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D398" s="1">
-        <v>100.56433117</v>
+        <v>99.97458438</v>
       </c>
       <c r="E398" s="1">
         <v>0.0</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
         <v>0.0</v>
       </c>
       <c r="I398" s="1">
-        <v>33859.87</v>
+        <v>-4701.89</v>
       </c>
       <c r="J398" s="1">
         <v>0</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
-      <c r="L398">
-        <v>-9.68</v>
+      <c r="L398" t="s">
+        <v>944</v>
       </c>
       <c r="M398" s="1">
-        <v>33859.87</v>
+        <v>-4701.89</v>
       </c>
       <c r="N398" s="1">
-        <v>33850.19</v>
+        <v>-12572.39</v>
       </c>
       <c r="O398" s="1">
         <v>0.0</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="B399" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="C399" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D399" s="1">
-        <v>100.32423158</v>
+        <v>100.00496587</v>
       </c>
       <c r="E399" s="1">
         <v>0.0</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
         <v>0.0</v>
       </c>
       <c r="I399" s="1">
-        <v>129692.63</v>
+        <v>1489.76</v>
       </c>
       <c r="J399" s="1">
         <v>0</v>
       </c>
       <c r="K399">
         <v>0.0</v>
       </c>
-      <c r="L399">
-        <v>860.19</v>
+      <c r="L399" t="s">
+        <v>947</v>
       </c>
       <c r="M399" s="1">
-        <v>129692.63</v>
+        <v>1489.76</v>
       </c>
       <c r="N399" s="1">
-        <v>130552.82</v>
+        <v>-1467.61</v>
       </c>
       <c r="O399" s="1">
         <v>0.0</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="B400" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="C400" s="1">
-        <v>6100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D400" s="1">
-        <v>100.3879118</v>
+        <v>100.0076375</v>
       </c>
       <c r="E400" s="1">
         <v>0.0</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
         <v>0.0</v>
       </c>
       <c r="I400" s="1">
-        <v>23662.62</v>
+        <v>2291.25</v>
       </c>
       <c r="J400" s="1">
         <v>0</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
-      <c r="L400">
-        <v>327.09</v>
+      <c r="L400" t="s">
+        <v>950</v>
       </c>
       <c r="M400" s="1">
-        <v>23662.62</v>
+        <v>2291.25</v>
       </c>
       <c r="N400" s="1">
-        <v>23989.71</v>
+        <v>-979.38</v>
       </c>
       <c r="O400" s="1">
         <v>0.0</v>
       </c>
       <c r="P400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
-        <v>941</v>
+        <v>951</v>
       </c>
       <c r="B401" t="s">
-        <v>942</v>
+        <v>952</v>
       </c>
       <c r="C401" s="1">
-        <v>15000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D401" s="1">
-        <v>100.25627513</v>
+        <v>100.0070085</v>
       </c>
       <c r="E401" s="1">
         <v>0.0</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
       <c r="G401">
         <v>1.0</v>
       </c>
       <c r="H401" s="1">
         <v>0.0</v>
       </c>
       <c r="I401" s="1">
-        <v>38441.27</v>
+        <v>841.02</v>
       </c>
       <c r="J401" s="1">
         <v>0</v>
       </c>
       <c r="K401">
         <v>0.0</v>
       </c>
-      <c r="L401">
-        <v>684.32</v>
+      <c r="L401" t="s">
+        <v>953</v>
       </c>
       <c r="M401" s="1">
-        <v>38441.27</v>
+        <v>841.02</v>
       </c>
       <c r="N401" s="1">
-        <v>39125.59</v>
+        <v>-410.08</v>
       </c>
       <c r="O401" s="1">
         <v>0.0</v>
       </c>
       <c r="P401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:16">
       <c r="A402" t="s">
-        <v>943</v>
+        <v>954</v>
       </c>
       <c r="B402" t="s">
-        <v>944</v>
+        <v>955</v>
       </c>
       <c r="C402" s="1">
-        <v>5300000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D402" s="1">
-        <v>100.40285</v>
+        <v>100.32886048</v>
       </c>
       <c r="E402" s="1">
         <v>0.0</v>
       </c>
       <c r="F402" t="s">
         <v>8</v>
       </c>
       <c r="G402">
         <v>1.0</v>
       </c>
       <c r="H402" s="1">
         <v>0.0</v>
       </c>
       <c r="I402" s="1">
-        <v>21351.05</v>
+        <v>82215.12</v>
       </c>
       <c r="J402" s="1">
         <v>0</v>
       </c>
       <c r="K402">
         <v>0.0</v>
       </c>
       <c r="L402">
-        <v>163.12</v>
+        <v>980.74</v>
       </c>
       <c r="M402" s="1">
-        <v>21351.05</v>
+        <v>82215.12</v>
       </c>
       <c r="N402" s="1">
-        <v>21514.17</v>
+        <v>83195.86</v>
       </c>
       <c r="O402" s="1">
         <v>0.0</v>
       </c>
       <c r="P402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:16">
       <c r="A403" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="B403" t="s">
-        <v>944</v>
+        <v>957</v>
       </c>
       <c r="C403" s="1">
-        <v>6630000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D403" s="1">
-        <v>100.4981098</v>
+        <v>100.0099235</v>
       </c>
       <c r="E403" s="1">
         <v>0.0</v>
       </c>
       <c r="F403" t="s">
         <v>8</v>
       </c>
       <c r="G403">
         <v>1.0</v>
       </c>
       <c r="H403" s="1">
         <v>0.0</v>
       </c>
       <c r="I403" s="1">
-        <v>33024.68</v>
+        <v>1389.29</v>
       </c>
       <c r="J403" s="1">
         <v>0</v>
       </c>
       <c r="K403">
         <v>0.0</v>
       </c>
-      <c r="L403">
-        <v>78.23</v>
+      <c r="L403" t="s">
+        <v>958</v>
       </c>
       <c r="M403" s="1">
-        <v>33024.68</v>
+        <v>1389.29</v>
       </c>
       <c r="N403" s="1">
-        <v>33102.91</v>
+        <v>-614.12</v>
       </c>
       <c r="O403" s="1">
         <v>0.0</v>
       </c>
       <c r="P403">
         <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:16">
       <c r="A404" t="s">
-        <v>946</v>
+        <v>959</v>
       </c>
       <c r="B404" t="s">
-        <v>947</v>
+        <v>960</v>
       </c>
       <c r="C404" s="1">
-        <v>8200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D404" s="1">
-        <v>100.6070989</v>
+        <v>99.9693798</v>
       </c>
       <c r="E404" s="1">
         <v>0.0</v>
       </c>
       <c r="F404" t="s">
         <v>8</v>
       </c>
       <c r="G404">
         <v>1.0</v>
       </c>
       <c r="H404" s="1">
         <v>0.0</v>
       </c>
       <c r="I404" s="1">
-        <v>49782.11</v>
+        <v>-4593.03</v>
       </c>
       <c r="J404" s="1">
         <v>0</v>
       </c>
       <c r="K404">
         <v>0.0</v>
       </c>
-      <c r="L404">
-        <v>438.1</v>
+      <c r="L404" t="s">
+        <v>961</v>
       </c>
       <c r="M404" s="1">
-        <v>49782.11</v>
+        <v>-4593.03</v>
       </c>
       <c r="N404" s="1">
-        <v>50220.21</v>
+        <v>-13195.19</v>
       </c>
       <c r="O404" s="1">
         <v>0.0</v>
       </c>
       <c r="P404">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:16">
       <c r="A405" t="s">
-        <v>948</v>
+        <v>962</v>
       </c>
       <c r="B405" t="s">
-        <v>947</v>
+        <v>960</v>
       </c>
       <c r="C405" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D405" s="1">
-        <v>100.3883695</v>
+        <v>99.9829338</v>
       </c>
       <c r="E405" s="1">
         <v>0.0</v>
       </c>
       <c r="F405" t="s">
         <v>8</v>
       </c>
       <c r="G405">
         <v>1.0</v>
       </c>
       <c r="H405" s="1">
         <v>0.0</v>
       </c>
       <c r="I405" s="1">
-        <v>23302.17</v>
+        <v>-2559.93</v>
       </c>
       <c r="J405" s="1">
         <v>0</v>
       </c>
       <c r="K405">
         <v>0.0</v>
       </c>
-      <c r="L405">
-        <v>259.89</v>
+      <c r="L405" t="s">
+        <v>963</v>
       </c>
       <c r="M405" s="1">
-        <v>23302.17</v>
+        <v>-2559.93</v>
       </c>
       <c r="N405" s="1">
-        <v>23562.06</v>
+        <v>-9343.55</v>
       </c>
       <c r="O405" s="1">
         <v>0.0</v>
       </c>
       <c r="P405">
         <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:16">
       <c r="A406" t="s">
-        <v>949</v>
+        <v>964</v>
       </c>
       <c r="B406" t="s">
-        <v>947</v>
+        <v>965</v>
       </c>
       <c r="C406" s="1">
-        <v>4700000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D406" s="1">
-        <v>100.61295404</v>
+        <v>100.01857813</v>
       </c>
       <c r="E406" s="1">
         <v>0.0</v>
       </c>
       <c r="F406" t="s">
         <v>8</v>
       </c>
       <c r="G406">
         <v>1.0</v>
       </c>
       <c r="H406" s="1">
         <v>0.0</v>
       </c>
       <c r="I406" s="1">
-        <v>28808.84</v>
+        <v>5573.44</v>
       </c>
       <c r="J406" s="1">
         <v>0</v>
       </c>
       <c r="K406">
         <v>0.0</v>
       </c>
-      <c r="L406">
-        <v>291.32</v>
+      <c r="L406" t="s">
+        <v>966</v>
       </c>
       <c r="M406" s="1">
-        <v>28808.84</v>
+        <v>5573.44</v>
       </c>
       <c r="N406" s="1">
-        <v>29100.16</v>
+        <v>-9256.01</v>
       </c>
       <c r="O406" s="1">
         <v>0.0</v>
       </c>
       <c r="P406">
         <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:16">
       <c r="A407" t="s">
-        <v>950</v>
+        <v>967</v>
       </c>
       <c r="B407" t="s">
-        <v>951</v>
+        <v>965</v>
       </c>
       <c r="C407" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D407" s="1">
-        <v>100.09788944</v>
+        <v>100.01052824</v>
       </c>
       <c r="E407" s="1">
         <v>0.0</v>
       </c>
       <c r="F407" t="s">
         <v>8</v>
       </c>
       <c r="G407">
         <v>1.0</v>
       </c>
       <c r="H407" s="1">
         <v>0.0</v>
       </c>
       <c r="I407" s="1">
-        <v>12236.18</v>
+        <v>2632.06</v>
       </c>
       <c r="J407" s="1">
         <v>0</v>
       </c>
       <c r="K407">
         <v>0.0</v>
       </c>
       <c r="L407" t="s">
-        <v>952</v>
+        <v>968</v>
       </c>
       <c r="M407" s="1">
-        <v>12236.18</v>
+        <v>2632.06</v>
       </c>
       <c r="N407" s="1">
-        <v>8372.11</v>
+        <v>-9536.23</v>
       </c>
       <c r="O407" s="1">
         <v>0.0</v>
       </c>
       <c r="P407">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:16">
       <c r="A408" t="s">
-        <v>953</v>
+        <v>969</v>
       </c>
       <c r="B408" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
       <c r="C408" s="1">
-        <v>10100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D408" s="1">
-        <v>100.25750455</v>
+        <v>100.0049206</v>
       </c>
       <c r="E408" s="1">
         <v>0.0</v>
       </c>
       <c r="F408" t="s">
         <v>8</v>
       </c>
       <c r="G408">
         <v>1.0</v>
       </c>
       <c r="H408" s="1">
         <v>0.0</v>
       </c>
       <c r="I408" s="1">
-        <v>26007.96</v>
+        <v>984.12</v>
       </c>
       <c r="J408" s="1">
         <v>0</v>
       </c>
       <c r="K408">
         <v>0.0</v>
       </c>
       <c r="L408" t="s">
-        <v>955</v>
+        <v>970</v>
       </c>
       <c r="M408" s="1">
-        <v>26007.96</v>
+        <v>984.12</v>
       </c>
       <c r="N408" s="1">
-        <v>24189.76</v>
+        <v>-5011.52</v>
       </c>
       <c r="O408" s="1">
         <v>0.0</v>
       </c>
       <c r="P408">
         <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:16">
       <c r="A409" t="s">
-        <v>956</v>
+        <v>971</v>
       </c>
       <c r="B409" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C409" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D409" s="1">
-        <v>100.22405072</v>
+        <v>100.0297456</v>
       </c>
       <c r="E409" s="1">
         <v>0.0</v>
       </c>
       <c r="F409" t="s">
         <v>8</v>
       </c>
       <c r="G409">
         <v>1.0</v>
       </c>
       <c r="H409" s="1">
         <v>0.0</v>
       </c>
       <c r="I409" s="1">
-        <v>56012.68</v>
+        <v>2974.56</v>
       </c>
       <c r="J409" s="1">
         <v>0</v>
       </c>
       <c r="K409">
         <v>0.0</v>
       </c>
       <c r="L409" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="M409" s="1">
-        <v>56012.68</v>
+        <v>2974.56</v>
       </c>
       <c r="N409" s="1">
-        <v>48603.12</v>
+        <v>-1098.05</v>
       </c>
       <c r="O409" s="1">
         <v>0.0</v>
       </c>
       <c r="P409">
         <v>1</v>
       </c>
     </row>
     <row r="410" spans="1:16">
       <c r="A410" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="B410" t="s">
-        <v>960</v>
+        <v>975</v>
       </c>
       <c r="C410" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D410" s="1">
-        <v>100.14549648</v>
+        <v>100.02330675</v>
       </c>
       <c r="E410" s="1">
         <v>0.0</v>
       </c>
       <c r="F410" t="s">
         <v>8</v>
       </c>
       <c r="G410">
         <v>1.0</v>
       </c>
       <c r="H410" s="1">
         <v>0.0</v>
       </c>
       <c r="I410" s="1">
-        <v>36374.12</v>
+        <v>4661.35</v>
       </c>
       <c r="J410" s="1">
         <v>0</v>
       </c>
       <c r="K410">
         <v>0.0</v>
       </c>
       <c r="L410" t="s">
-        <v>961</v>
+        <v>976</v>
       </c>
       <c r="M410" s="1">
-        <v>36374.12</v>
+        <v>4661.35</v>
       </c>
       <c r="N410" s="1">
-        <v>29503.5</v>
+        <v>-3233.99</v>
       </c>
       <c r="O410" s="1">
         <v>0.0</v>
       </c>
       <c r="P410">
         <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:16">
       <c r="A411" t="s">
-        <v>962</v>
+        <v>977</v>
       </c>
       <c r="B411" t="s">
-        <v>963</v>
+        <v>975</v>
       </c>
       <c r="C411" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D411" s="1">
-        <v>100.07792486</v>
+        <v>100.0261681</v>
       </c>
       <c r="E411" s="1">
         <v>0.0</v>
       </c>
       <c r="F411" t="s">
         <v>8</v>
       </c>
       <c r="G411">
         <v>1.0</v>
       </c>
       <c r="H411" s="1">
         <v>0.0</v>
       </c>
       <c r="I411" s="1">
-        <v>5454.74</v>
+        <v>5233.62</v>
       </c>
       <c r="J411" s="1">
         <v>0</v>
       </c>
       <c r="K411">
         <v>0.0</v>
       </c>
-      <c r="L411">
-        <v>-531.41</v>
+      <c r="L411" t="s">
+        <v>978</v>
       </c>
       <c r="M411" s="1">
-        <v>5454.74</v>
+        <v>5233.62</v>
       </c>
       <c r="N411" s="1">
-        <v>4923.33</v>
+        <v>-3580.05</v>
       </c>
       <c r="O411" s="1">
         <v>0.0</v>
       </c>
       <c r="P411">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:16">
       <c r="A412" t="s">
-        <v>964</v>
+        <v>979</v>
       </c>
       <c r="B412" t="s">
-        <v>965</v>
+        <v>975</v>
       </c>
       <c r="C412" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D412" s="1">
-        <v>100.31005898</v>
+        <v>100.01800895</v>
       </c>
       <c r="E412" s="1">
         <v>0.0</v>
       </c>
       <c r="F412" t="s">
         <v>8</v>
       </c>
       <c r="G412">
         <v>1.0</v>
       </c>
       <c r="H412" s="1">
         <v>0.0</v>
       </c>
       <c r="I412" s="1">
-        <v>124023.59</v>
+        <v>3601.79</v>
       </c>
       <c r="J412" s="1">
         <v>0</v>
       </c>
       <c r="K412">
         <v>0.0</v>
       </c>
       <c r="L412" t="s">
-        <v>966</v>
+        <v>980</v>
       </c>
       <c r="M412" s="1">
-        <v>124023.59</v>
+        <v>3601.79</v>
       </c>
       <c r="N412" s="1">
-        <v>125934.21</v>
+        <v>-3153.55</v>
       </c>
       <c r="O412" s="1">
         <v>0.0</v>
       </c>
       <c r="P412">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:16">
       <c r="A413" t="s">
-        <v>967</v>
+        <v>981</v>
       </c>
       <c r="B413" t="s">
-        <v>968</v>
+        <v>975</v>
       </c>
       <c r="C413" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D413" s="1">
-        <v>100.1893154</v>
+        <v>100.0283787</v>
       </c>
       <c r="E413" s="1">
         <v>0.0</v>
       </c>
       <c r="F413" t="s">
         <v>8</v>
       </c>
       <c r="G413">
         <v>1.0</v>
       </c>
       <c r="H413" s="1">
         <v>0.0</v>
       </c>
       <c r="I413" s="1">
-        <v>47328.85</v>
+        <v>5675.74</v>
       </c>
       <c r="J413" s="1">
         <v>0</v>
       </c>
       <c r="K413">
         <v>0.0</v>
       </c>
-      <c r="L413">
-        <v>670.21</v>
+      <c r="L413" t="s">
+        <v>982</v>
       </c>
       <c r="M413" s="1">
-        <v>47328.85</v>
+        <v>5675.74</v>
       </c>
       <c r="N413" s="1">
-        <v>47999.06</v>
+        <v>-3085.16</v>
       </c>
       <c r="O413" s="1">
         <v>0.0</v>
       </c>
       <c r="P413">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:16">
       <c r="A414" t="s">
-        <v>969</v>
+        <v>983</v>
       </c>
       <c r="B414" t="s">
-        <v>970</v>
+        <v>984</v>
       </c>
       <c r="C414" s="1">
-        <v>7996000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D414" s="1">
-        <v>100.49753177</v>
+        <v>99.97053092</v>
       </c>
       <c r="E414" s="1">
         <v>0.0</v>
       </c>
       <c r="F414" t="s">
         <v>8</v>
       </c>
       <c r="G414">
         <v>1.0</v>
       </c>
       <c r="H414" s="1">
         <v>0.0</v>
       </c>
       <c r="I414" s="1">
-        <v>39782.64</v>
+        <v>-1915.49</v>
       </c>
       <c r="J414" s="1">
         <v>0</v>
       </c>
       <c r="K414">
         <v>0.0</v>
       </c>
-      <c r="L414">
-        <v>-8.22</v>
+      <c r="L414" t="s">
+        <v>985</v>
       </c>
       <c r="M414" s="1">
-        <v>39782.64</v>
+        <v>-1915.49</v>
       </c>
       <c r="N414" s="1">
-        <v>39774.42</v>
+        <v>-4229.46</v>
       </c>
       <c r="O414" s="1">
         <v>0.0</v>
       </c>
       <c r="P414">
         <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:16">
       <c r="A415" t="s">
-        <v>971</v>
+        <v>986</v>
       </c>
       <c r="B415" t="s">
-        <v>972</v>
+        <v>984</v>
       </c>
       <c r="C415" s="1">
-        <v>2900000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D415" s="1">
-        <v>100.52445828</v>
+        <v>99.96312375</v>
       </c>
       <c r="E415" s="1">
         <v>0.0</v>
       </c>
       <c r="F415" t="s">
         <v>8</v>
       </c>
       <c r="G415">
         <v>1.0</v>
       </c>
       <c r="H415" s="1">
         <v>0.0</v>
       </c>
       <c r="I415" s="1">
-        <v>15209.29</v>
+        <v>-2950.1</v>
       </c>
       <c r="J415" s="1">
         <v>0</v>
       </c>
       <c r="K415">
         <v>0.0</v>
       </c>
-      <c r="L415">
-        <v>-52.61</v>
+      <c r="L415" t="s">
+        <v>987</v>
       </c>
       <c r="M415" s="1">
-        <v>15209.29</v>
+        <v>-2950.1</v>
       </c>
       <c r="N415" s="1">
-        <v>15156.68</v>
+        <v>-5936.61</v>
       </c>
       <c r="O415" s="1">
         <v>0.0</v>
       </c>
       <c r="P415">
         <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:16">
       <c r="A416" t="s">
-        <v>973</v>
+        <v>988</v>
       </c>
       <c r="B416" t="s">
-        <v>974</v>
+        <v>989</v>
       </c>
       <c r="C416" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D416" s="1">
-        <v>100.00889055</v>
+        <v>99.8667479</v>
       </c>
       <c r="E416" s="1">
         <v>0.0</v>
       </c>
       <c r="F416" t="s">
         <v>8</v>
       </c>
       <c r="G416">
         <v>1.0</v>
       </c>
       <c r="H416" s="1">
         <v>0.0</v>
       </c>
       <c r="I416" s="1">
-        <v>1778.11</v>
+        <v>-13325.21</v>
       </c>
       <c r="J416" s="1">
         <v>0</v>
       </c>
       <c r="K416">
         <v>0.0</v>
       </c>
       <c r="L416" t="s">
-        <v>975</v>
+        <v>990</v>
       </c>
       <c r="M416" s="1">
-        <v>1778.11</v>
+        <v>-13325.21</v>
       </c>
       <c r="N416" s="1">
-        <v>128.82</v>
+        <v>-17485.32</v>
       </c>
       <c r="O416" s="1">
         <v>0.0</v>
       </c>
       <c r="P416">
         <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:16">
       <c r="A417" t="s">
-        <v>976</v>
+        <v>991</v>
       </c>
       <c r="B417" t="s">
-        <v>977</v>
+        <v>992</v>
       </c>
       <c r="C417" s="1">
-        <v>18500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D417" s="1">
-        <v>100.04314259</v>
+        <v>99.9523814</v>
       </c>
       <c r="E417" s="1">
         <v>0.0</v>
       </c>
       <c r="F417" t="s">
         <v>8</v>
       </c>
       <c r="G417">
         <v>1.0</v>
       </c>
       <c r="H417" s="1">
         <v>0.0</v>
       </c>
       <c r="I417" s="1">
-        <v>7981.38</v>
+        <v>-7142.79</v>
       </c>
       <c r="J417" s="1">
         <v>0</v>
       </c>
       <c r="K417">
         <v>0.0</v>
       </c>
       <c r="L417">
-        <v>-246.0</v>
+        <v>-851.74</v>
       </c>
       <c r="M417" s="1">
-        <v>7981.38</v>
+        <v>-7142.79</v>
       </c>
       <c r="N417" s="1">
-        <v>7735.38</v>
+        <v>-7994.53</v>
       </c>
       <c r="O417" s="1">
         <v>0.0</v>
       </c>
       <c r="P417">
         <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:16">
       <c r="A418" t="s">
-        <v>978</v>
+        <v>993</v>
       </c>
       <c r="B418" t="s">
-        <v>979</v>
+        <v>994</v>
       </c>
       <c r="C418" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D418" s="1">
-        <v>100.00380817</v>
+        <v>100.18988312</v>
       </c>
       <c r="E418" s="1">
         <v>0.0</v>
       </c>
       <c r="F418" t="s">
         <v>8</v>
       </c>
       <c r="G418">
         <v>1.0</v>
       </c>
       <c r="H418" s="1">
         <v>0.0</v>
       </c>
       <c r="I418" s="1">
-        <v>1142.45</v>
+        <v>47470.78</v>
       </c>
       <c r="J418" s="1">
         <v>0</v>
       </c>
       <c r="K418">
         <v>0.0</v>
       </c>
       <c r="L418">
-        <v>-529.96</v>
+        <v>999.69</v>
       </c>
       <c r="M418" s="1">
-        <v>1142.45</v>
+        <v>47470.78</v>
       </c>
       <c r="N418" s="1">
-        <v>612.49</v>
+        <v>48470.47</v>
       </c>
       <c r="O418" s="1">
         <v>0.0</v>
       </c>
       <c r="P418">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:16">
       <c r="A419" t="s">
-        <v>980</v>
+        <v>995</v>
       </c>
       <c r="B419" t="s">
-        <v>981</v>
+        <v>994</v>
       </c>
       <c r="C419" s="1">
-        <v>12000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D419" s="1">
-        <v>100.00341892</v>
+        <v>100.10462</v>
       </c>
       <c r="E419" s="1">
         <v>0.0</v>
       </c>
       <c r="F419" t="s">
         <v>8</v>
       </c>
       <c r="G419">
         <v>1.0</v>
       </c>
       <c r="H419" s="1">
         <v>0.0</v>
       </c>
       <c r="I419" s="1">
-        <v>410.27</v>
+        <v>26155.0</v>
       </c>
       <c r="J419" s="1">
         <v>0</v>
       </c>
       <c r="K419">
         <v>0.0</v>
       </c>
       <c r="L419">
-        <v>0.0</v>
+        <v>999.69</v>
       </c>
       <c r="M419" s="1">
-        <v>410.27</v>
+        <v>26155.0</v>
       </c>
       <c r="N419" s="1">
-        <v>410.27</v>
+        <v>27154.69</v>
       </c>
       <c r="O419" s="1">
         <v>0.0</v>
       </c>
       <c r="P419">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:16">
       <c r="A420" t="s">
-        <v>982</v>
+        <v>996</v>
       </c>
       <c r="B420" t="s">
-        <v>983</v>
+        <v>997</v>
       </c>
       <c r="C420" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D420" s="1">
-        <v>100.41840372</v>
+        <v>100.29830105</v>
       </c>
       <c r="E420" s="1">
         <v>0.0</v>
       </c>
       <c r="F420" t="s">
         <v>8</v>
       </c>
       <c r="G420">
         <v>1.0</v>
       </c>
       <c r="H420" s="1">
         <v>0.0</v>
       </c>
       <c r="I420" s="1">
-        <v>104600.93</v>
+        <v>59660.21</v>
       </c>
       <c r="J420" s="1">
         <v>0</v>
       </c>
       <c r="K420">
         <v>0.0</v>
       </c>
-      <c r="L420">
-        <v>582.53</v>
+      <c r="L420" t="s">
+        <v>998</v>
       </c>
       <c r="M420" s="1">
-        <v>104600.93</v>
+        <v>59660.21</v>
       </c>
       <c r="N420" s="1">
-        <v>105183.46</v>
+        <v>60838.4</v>
       </c>
       <c r="O420" s="1">
         <v>0.0</v>
       </c>
       <c r="P420">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:16">
       <c r="A421" t="s">
-        <v>984</v>
+        <v>999</v>
       </c>
       <c r="B421" t="s">
-        <v>985</v>
+        <v>1000</v>
       </c>
       <c r="C421" s="1">
-        <v>14000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D421" s="1">
-        <v>100.00841607</v>
+        <v>99.98862453</v>
       </c>
       <c r="E421" s="1">
         <v>0.0</v>
       </c>
       <c r="F421" t="s">
         <v>8</v>
       </c>
       <c r="G421">
         <v>1.0</v>
       </c>
       <c r="H421" s="1">
         <v>0.0</v>
       </c>
       <c r="I421" s="1">
-        <v>1178.25</v>
+        <v>-3412.64</v>
       </c>
       <c r="J421" s="1">
         <v>0</v>
       </c>
       <c r="K421">
         <v>0.0</v>
       </c>
       <c r="L421" t="s">
-        <v>986</v>
+        <v>1001</v>
       </c>
       <c r="M421" s="1">
-        <v>1178.25</v>
+        <v>-3412.64</v>
       </c>
       <c r="N421" s="1">
-        <v>31.53</v>
+        <v>-15636.13</v>
       </c>
       <c r="O421" s="1">
         <v>0.0</v>
       </c>
       <c r="P421">
-        <v>1</v>
-[...798 lines deleted...]
-      <c r="P437">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>