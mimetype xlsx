--- v4 (2026-09-01)
+++ v5 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1002">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1030">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -160,2457 +160,2481 @@
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
     <t>FR0129628758</t>
   </si>
   <si>
     <t>EURO AIR LIQUIDE FINANCE SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129684058</t>
   </si>
   <si>
     <t>EURO AXA BANQUE S.A. 16/04/2027</t>
   </si>
   <si>
-    <t>57 834.78</t>
+    <t>85 116.06</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>XS3346254439</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 12/04/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3398399058</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>56 780.83</t>
+    <t>76 994.58</t>
   </si>
   <si>
     <t>FR0129713642</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
   </si>
   <si>
-    <t>55 385.17</t>
+    <t>96 800.00</t>
   </si>
   <si>
     <t>FR0129705986</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 23/02/2027</t>
   </si>
   <si>
-    <t>25 141.11</t>
+    <t>38 779.06</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>38 531.67</t>
+    <t>52 240.83</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>50 282.22</t>
+    <t>77 558.11</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>294 437.00</t>
+    <t>315 059.63</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>234 608.00</t>
+    <t>262 062.00</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>231 508.00</t>
+    <t>258 612.00</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
     <t>XS3367683490</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
     <t>XS3330163034</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 25/03/2027</t>
   </si>
   <si>
     <t>FR0129706430</t>
   </si>
   <si>
     <t>EURO COFACE SA 23/06/2026</t>
   </si>
   <si>
-    <t>BE6374368130</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 22/06/2026</t>
+    <t>BE6374858189</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 13/07/2026</t>
+  </si>
+  <si>
+    <t>BE6375143128</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46BP7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 15/06/2027</t>
+  </si>
+  <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>DE000CZ454T7</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>246 571.17</t>
+    <t>286 607.92</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>273 515.83</t>
-[...11 lines deleted...]
-    <t>EURO ELIS SA 15/06/2026</t>
+    <t>308 103.06</t>
+  </si>
+  <si>
+    <t>XS3330316558</t>
+  </si>
+  <si>
+    <t>EURO DANAHER CORPORATION 26/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129783884</t>
+  </si>
+  <si>
+    <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
   </si>
   <si>
     <t>ES05306747R1</t>
   </si>
   <si>
     <t>EURO ENDESA SA 26/06/2026</t>
   </si>
   <si>
+    <t>XS3420336953</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
+  </si>
+  <si>
     <t>XS3391078824</t>
   </si>
   <si>
     <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
   </si>
   <si>
     <t>FR0129709046</t>
   </si>
   <si>
     <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3367672709</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
-    <t>XS3352622040</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129781268</t>
   </si>
   <si>
     <t>EURO ING BANK NV 01/06/2027</t>
   </si>
   <si>
-    <t>FR0129251379</t>
-[...5 lines deleted...]
-    <t>676 935.17</t>
+    <t>21 361.08</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>414 751.50</t>
+    <t>455 483.25</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>24 511.50</t>
+    <t>38 148.33</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>24 403.17</t>
+    <t>37 981.67</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>232 231.33</t>
+    <t>272 950.42</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
+    <t>XS3415149593</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
+  </si>
+  <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3282799835</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/01/2027</t>
   </si>
   <si>
     <t>XS3358264185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
   </si>
   <si>
-    <t>XS3325290560</t>
-[...2 lines deleted...]
-    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
+    <t>FR0129680205</t>
+  </si>
+  <si>
+    <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
   </si>
   <si>
     <t>XS3359531426</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
   </si>
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
+    <t>FR0129762334</t>
+  </si>
+  <si>
+    <t>EURO LEGRAND FRANCE SA 18/12/2026</t>
+  </si>
+  <si>
+    <t>3 445.83</t>
+  </si>
+  <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
+    <t>XS3418600089</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>XS3355977888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
+    <t>XS3415286742</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/12/2026</t>
+  </si>
+  <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
+    <t>XS3408779000</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 09/06/2027</t>
+  </si>
+  <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>253 433.33</t>
+    <t>281 026.06</t>
+  </si>
+  <si>
+    <t>XS3415149833</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
   </si>
   <si>
     <t>XS3396982285</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
   </si>
   <si>
-    <t>XS3384762996</t>
-[...8 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 18/06/2026</t>
+    <t>XS3417520197</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
+  </si>
+  <si>
+    <t>XS3403832499</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3318879270</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>XS3323656143</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 18/01/2027</t>
+    <t>EURO OPENBANK DEUTSCHLAND AG 18/01/2027</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
+    <t>XS3418592716</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>FR0129733145</t>
-[...2 lines deleted...]
-    <t>EURO SAVENCIA SA 15/06/2026</t>
+    <t>XS3412543962</t>
+  </si>
+  <si>
+    <t>EURO SSE PLC 14/09/2026</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
-    <t>FR0129628071</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
+    <t>FR0129682839</t>
+  </si>
+  <si>
+    <t>EURO VIVENDI SE 15/07/2026</t>
+  </si>
+  <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>354 218.89</t>
+    <t>407 400.89</t>
   </si>
   <si>
     <t>FR0129675676</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 25/03/2027</t>
   </si>
   <si>
-    <t>125 865.08</t>
+    <t>166 650.00</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>98 343.19</t>
+    <t>132 759.65</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>144 813.11</t>
+    <t>171 950.22</t>
   </si>
   <si>
     <t>FR0129654184</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>112 026.28</t>
+    <t>139 363.89</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>144 168.67</t>
+    <t>171 189.11</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>272 232.00</t>
+    <t>313 335.00</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>138 532.78</t>
+    <t>165 896.94</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>88 454.00</t>
+    <t>102 096.00</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>85 712.33</t>
+    <t>98 946.00</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>134 255.00</t>
+    <t>160 802.50</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>208 267.64</t>
+    <t>242 069.10</t>
   </si>
   <si>
     <t>FR0129706018</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2027</t>
   </si>
   <si>
-    <t>25 363.33</t>
+    <t>39 117.94</t>
+  </si>
+  <si>
+    <t>FR0129787802</t>
+  </si>
+  <si>
+    <t>NEUCP BPCE SA 04/06/2027</t>
+  </si>
+  <si>
+    <t>35 326.50</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>225 860.00</t>
+    <t>259 966.67</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>224 860.00</t>
+    <t>258 820.83</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>150 371.80</t>
+    <t>173 563.20</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>314 013.89</t>
+    <t>348 213.13</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>312 625.00</t>
+    <t>346 678.40</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
     <t>FR0129767267</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
   </si>
   <si>
     <t>FR0129713600</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/07/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
+    <t>FR0129787877</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
+  </si>
+  <si>
+    <t>47 702.00</t>
+  </si>
+  <si>
     <t>FR0129654614</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
   </si>
   <si>
-    <t>137 842.22</t>
+    <t>171 864.24</t>
   </si>
   <si>
     <t>FR0129654622</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
   </si>
   <si>
-    <t>138 453.33</t>
+    <t>172 621.18</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>275 330.83</t>
+    <t>316 617.33</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>174 558.00</t>
+    <t>201 492.00</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>261 837.00</t>
+    <t>302 238.00</t>
   </si>
   <si>
     <t>FR0129671360</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
   </si>
   <si>
-    <t>100 459.11</t>
+    <t>127 084.83</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>101 453.33</t>
+    <t>156 471.78</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>102 377.92</t>
-[...17 lines deleted...]
-    <t>NEUCP ENGIE SA 12/06/2026</t>
+    <t>142 797.67</t>
+  </si>
+  <si>
+    <t>FR0129782860</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 03/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129783645</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 13/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129806107</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805273</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 11/09/2026</t>
+  </si>
+  <si>
+    <t>21 247.42</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>186 540.76</t>
+    <t>220 606.94</t>
+  </si>
+  <si>
+    <t>FR0129787950</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 04/06/2027</t>
+  </si>
+  <si>
+    <t>46 702.00</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>101 866.50</t>
+    <t>142 806.25</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>86 802.00</t>
+    <t>114 110.00</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>228 541.44</t>
+    <t>255 881.50</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>228 533.96</t>
+    <t>262 360.00</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>258 312.00</t>
+    <t>298 188.00</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>175 733.00</t>
+    <t>202 842.00</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>87 662.83</t>
+    <t>128 151.67</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>156 816.78</t>
+    <t>183 676.22</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>47 643.73</t>
-[...5 lines deleted...]
-    <t>NEUCP SAVENCIA SA 08/06/2026</t>
+    <t>69 190.13</t>
+  </si>
+  <si>
+    <t>FR0129788875</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805828</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/07/2026</t>
   </si>
   <si>
     <t>FR0129681708</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 13/07/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>623 154.00</t>
-[...11 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+    <t>664 074.50</t>
+  </si>
+  <si>
+    <t>FR0129807998</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129783280</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 06/07/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129781755</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
+    <t>13 935.17</t>
+  </si>
+  <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>51 647.29</t>
+    <t>72 032.17</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>126 907.67</t>
+    <t>147 058.50</t>
   </si>
   <si>
     <t>FR0129683142</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/12/2026</t>
   </si>
   <si>
-    <t>FR0129732915</t>
-[...2 lines deleted...]
-    <t>NEUCP VIVENDI SE 15/06/2026</t>
+    <t>FR0129805463</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 12/08/2026</t>
+  </si>
+  <si>
+    <t>28 146.56</t>
   </si>
   <si>
     <t>FR0129671766</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
   </si>
   <si>
-    <t>64 982.50</t>
+    <t>92 620.00</t>
   </si>
   <si>
     <t>FR0129704823</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 20/05/2027</t>
   </si>
   <si>
-    <t>55 013.72</t>
+    <t>82 759.11</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>125 214.25</t>
+    <t>144 407.67</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
+    <t>44 409.25</t>
+  </si>
+  <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>6 997.07</t>
+    <t>31 486.81</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>182 878.77</t>
+    <t>221 671.23</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>221 558.90</t>
+    <t>256 280.82</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>136 643.84</t>
+    <t>151 746.58</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>325 873.97</t>
+    <t>353 030.14</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>7 808.22</t>
+    <t>24 205.48</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>13 610.96</t>
-[...8 lines deleted...]
-    <t>283 561.64</t>
+    <t>15 682.19</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>12 020.55</t>
+    <t>14 178.08</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>3 595.89</t>
+    <t>16 181.51</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>4 253.42</t>
+    <t>4 900.68</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>23 143.33</t>
+    <t>32 313.33</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>9 200.88</t>
+    <t>13 801.32</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>43 551.37</t>
-[...8 lines deleted...]
-    <t>780 466.28</t>
+    <t>46 938.70</t>
+  </si>
+  <si>
+    <t>FR0013484458</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/02/2028</t>
+  </si>
+  <si>
+    <t>28 643.84</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>79 890.41</t>
+    <t>98 531.51</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>10 895.89</t>
+    <t>13 254.79</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>32 449.32</t>
+    <t>51 378.08</t>
   </si>
   <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>92 928.08</t>
+    <t>102 636.99</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>93 597.47</t>
+    <t>122 502.57</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>32 410.96</t>
+    <t>37 646.58</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>189 041.10</t>
+    <t>210 616.44</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>119 738.01</t>
+    <t>135 164.38</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>10 924.66</t>
+    <t>18 835.62</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>1 018.84</t>
+    <t>1 874.66</t>
+  </si>
+  <si>
+    <t>XS2168478068</t>
+  </si>
+  <si>
+    <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
+  </si>
+  <si>
+    <t>100 736.47</t>
+  </si>
+  <si>
+    <t>XS2545259876</t>
+  </si>
+  <si>
+    <t>DELL BANK INTERNATIONAL DAC 4.5 18/10/2027</t>
+  </si>
+  <si>
+    <t>213 164.38</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>174 980.14</t>
+    <t>189 917.47</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>480 461.73</t>
+    <t>660 696.58</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>11 397.95</t>
+    <t>12 325.68</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>741 780.82</t>
+    <t>34 931.51</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>105 527.40</t>
+    <t>121 356.51</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>108 988.36</t>
+    <t>121 919.18</t>
   </si>
   <si>
     <t>XS1843436228</t>
   </si>
   <si>
     <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
   </si>
   <si>
-    <t>7 264.52</t>
+    <t>21 133.15</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>25 897.26</t>
+    <t>33 053.08</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>412 893.06</t>
+    <t>456 684.75</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>702 877.40</t>
+    <t>763 870.89</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>427 918.15</t>
+    <t>473 075.34</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>42 645.62</t>
+    <t>49 926.58</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>100 157.15</t>
+    <t>110 998.90</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>57 277.40</t>
-[...8 lines deleted...]
-    <t>1 191.78</t>
+    <t>62 671.23</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>878 274.66</t>
+    <t>953 555.34</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>28 063.03</t>
-[...8 lines deleted...]
-    <t>67 253.38</t>
+    <t>38 976.43</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>152 347.40</t>
+    <t>187 504.49</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>16 181.51</t>
+    <t>19 417.81</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>11 685.53</t>
+    <t>13 516.85</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>31 232.90</t>
+    <t>65 753.47</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>56 095.89</t>
+    <t>61 331.51</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>4 726.03</t>
+    <t>5 445.21</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>7 006.85</t>
+    <t>8 344.52</t>
+  </si>
+  <si>
+    <t>XS2643041721</t>
+  </si>
+  <si>
+    <t>SKANDINAVISKA ENSKILDA BANKEN AB 4.125 29/06/2027</t>
+  </si>
+  <si>
+    <t>404 589.04</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>182 410.27</t>
+    <t>212 572.60</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>175 875.00</t>
+    <t>186 900.00</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>434 506.85</t>
+    <t>518 219.18</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>3 404.11</t>
-[...8 lines deleted...]
-    <t>478 177.40</t>
+    <t>22 738.01</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-6 611.31</t>
+    <t>-7 075.43</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-2 162.13</t>
+    <t>-2 312.50</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
-    <t>SWAP04618201</t>
-[...16 lines deleted...]
-  <si>
     <t>SWAP04659744</t>
   </si>
   <si>
-    <t>-13 024.22</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-13 334.20</t>
+    <t>-14 096.80</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-24 397.58</t>
-[...5 lines deleted...]
-    <t>19 764.66</t>
+    <t>-25 360.99</t>
   </si>
   <si>
     <t>SWAP04698538</t>
   </si>
   <si>
-    <t>12 250.23</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04714390</t>
   </si>
   <si>
-    <t>31 605.83</t>
+    <t>33 964.09</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>6 346.52</t>
+    <t>7 161.85</t>
   </si>
   <si>
     <t>SWAP04723466</t>
   </si>
   <si>
-    <t>29 391.11</t>
-[...35 lines deleted...]
-    <t>5 701.13</t>
+    <t>31 747.94</t>
   </si>
   <si>
     <t>SWAP04757791</t>
   </si>
   <si>
-    <t>24 045.00</t>
+    <t>26 040.00</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>18 558.13</t>
+    <t>20 300.80</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>3 883.11</t>
+    <t>4 608.29</t>
   </si>
   <si>
     <t>SWAP04761572</t>
   </si>
   <si>
-    <t>11 190.07</t>
+    <t>12 261.35</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>11 471.46</t>
+    <t>13 880.00</t>
   </si>
   <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>31 628.42</t>
+    <t>34 577.48</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>11 233.67</t>
+    <t>13 364.44</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>5 821.56</t>
-[...17 lines deleted...]
-    <t>2 715.03</t>
+    <t>6 919.03</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>5 393.50</t>
+    <t>6 423.89</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>10 630.00</t>
+    <t>11 716.25</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>13 501.83</t>
+    <t>14 868.75</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>3 142.08</t>
+    <t>3 756.68</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>7 128.23</t>
+    <t>8 001.32</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>8 417.05</t>
+    <t>9 407.37</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>1 910.80</t>
+    <t>2 136.91</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>2 583.85</t>
+    <t>2 889.25</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
-    <t>2 750.83</t>
+    <t>3 335.68</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>27 916.33</t>
+    <t>31 040.00</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
-    <t>2 457.54</t>
+    <t>2 974.49</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>14 230.61</t>
+    <t>15 851.11</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>19 050.67</t>
+    <t>21 305.92</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>9 418.66</t>
+    <t>10 537.54</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>11 353.83</t>
+    <t>12 996.58</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>2 873.12</t>
+    <t>3 307.25</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>7 904.00</t>
+    <t>9 074.66</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>8 094.00</t>
+    <t>9 282.16</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
-    <t>1 152.41</t>
+    <t>1 521.99</t>
   </si>
   <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>3 965.50</t>
+    <t>4 599.00</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>12 718.78</t>
+    <t>14 339.73</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>5 239.50</t>
+    <t>5 912.20</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>26 160.55</t>
+    <t>29 538.44</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>4 884.66</t>
+    <t>5 716.16</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
-    <t>1 886.52</t>
+    <t>2 207.07</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>2 208.74</t>
+    <t>2 530.80</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>5 783.95</t>
+    <t>6 566.94</t>
   </si>
   <si>
     <t>SWAP04866300</t>
   </si>
   <si>
-    <t>4 000.61</t>
+    <t>4 608.61</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
-    <t>2 041.63</t>
+    <t>2 543.20</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
-    <t>2 242.40</t>
+    <t>2 639.16</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>5 346.25</t>
+    <t>6 208.13</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
-    <t>1 619.45</t>
+    <t>1 873.03</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
-    <t>1 733.26</t>
+    <t>2 000.39</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>10 640.59</t>
+    <t>12 376.00</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>8 444.24</t>
+    <t>9 846.67</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>3 838.33</t>
+    <t>4 566.04</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
+    <t>1 238.87</t>
+  </si>
+  <si>
     <t>SWAP04886877</t>
   </si>
   <si>
-    <t>1 394.18</t>
+    <t>1 817.11</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
-    <t>1 118.26</t>
+    <t>1 583.50</t>
   </si>
   <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>2 628.33</t>
+    <t>3 235.33</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>2 241.75</t>
+    <t>2 695.00</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
-    <t>2 189.25</t>
+    <t>2 636.67</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
-    <t>1 035.92</t>
+    <t>1 256.38</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>2 389.16</t>
+    <t>2 867.34</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
-    <t>1 618.75</t>
+    <t>2 014.45</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>2 742.44</t>
+    <t>3 474.00</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923563</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
+    <t>1 003.81</t>
+  </si>
+  <si>
     <t>SWAP04923564</t>
   </si>
   <si>
+    <t>1 493.72</t>
+  </si>
+  <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
+    <t>1 598.33</t>
+  </si>
+  <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
+    <t>1 377.08</t>
+  </si>
+  <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
     <t>SWAP04943180</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
     <t>SWAP04943178</t>
   </si>
   <si>
+    <t>1 644.66</t>
+  </si>
+  <si>
     <t>SWAP04943173</t>
   </si>
   <si>
+    <t>1 054.50</t>
+  </si>
+  <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
-    <t>2 666.53</t>
+    <t>3 567.01</t>
   </si>
   <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947595</t>
   </si>
   <si>
+    <t>1 425.58</t>
+  </si>
+  <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
-    <t>1 718.15</t>
+    <t>2 383.23</t>
   </si>
   <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP05011026</t>
   </si>
   <si>
     <t>C00000002Y1T20260313</t>
   </si>
   <si>
-    <t>-9 182.33</t>
+    <t>-11 490.50</t>
   </si>
   <si>
     <t>SWAP05011147</t>
   </si>
   <si>
     <t>C00000002Y1T20260316</t>
   </si>
   <si>
-    <t>-1 799.74</t>
+    <t>-2 224.81</t>
   </si>
   <si>
     <t>SWAP05011291</t>
   </si>
   <si>
     <t>C00000002Y1T20260318</t>
   </si>
   <si>
+    <t>-2 885.21</t>
+  </si>
+  <si>
     <t>SWAP05011292</t>
   </si>
   <si>
-    <t>-7 544.04</t>
-[...8 lines deleted...]
-    <t>-1 614.99</t>
+    <t>-9 557.94</t>
   </si>
   <si>
     <t>SWAP05011555</t>
   </si>
   <si>
     <t>C00000002Y1T20260324</t>
   </si>
   <si>
-    <t>-11 422.78</t>
+    <t>-14 965.01</t>
   </si>
   <si>
     <t>SWAP05011962</t>
   </si>
   <si>
     <t>C00000002Y1T20260325</t>
   </si>
   <si>
+    <t>-1 244.03</t>
+  </si>
+  <si>
     <t>SWAP05017521</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-6 904.84</t>
+    <t>-9 533.07</t>
+  </si>
+  <si>
+    <t>SWAP05019466</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260409</t>
+  </si>
+  <si>
+    <t>-3 262.49</t>
   </si>
   <si>
     <t>SWAP05019467</t>
   </si>
   <si>
-    <t>C00000002Y1T20260409</t>
-[...8 lines deleted...]
-    <t>-2 403.37</t>
+    <t>-25 005.82</t>
+  </si>
+  <si>
+    <t>SWAP05034876</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260612</t>
   </si>
   <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>9 557.52</t>
+    <t>11 539.72</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009021</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05011027</t>
   </si>
   <si>
     <t>C000000051DS20260313</t>
   </si>
   <si>
-    <t>-13 683.11</t>
+    <t>-17 202.71</t>
   </si>
   <si>
     <t>SWAP05011028</t>
   </si>
   <si>
-    <t>-11 412.88</t>
+    <t>-14 362.72</t>
   </si>
   <si>
     <t>SWAP05011146</t>
   </si>
   <si>
     <t>C000000051DS20260316</t>
   </si>
   <si>
+    <t>-1 365.03</t>
+  </si>
+  <si>
     <t>SWAP05011170</t>
   </si>
   <si>
     <t>C000000051DS20260317</t>
   </si>
   <si>
-    <t>-2 429.27</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05011961</t>
   </si>
   <si>
     <t>C000000051DS20260325</t>
   </si>
   <si>
-    <t>-18 184.69</t>
+    <t>-23 917.65</t>
   </si>
   <si>
     <t>SWAP05016427</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-4 802.07</t>
+    <t>-6 409.32</t>
   </si>
   <si>
     <t>SWAP05019802</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
-    <t>-7 944.06</t>
+    <t>-11 748.94</t>
   </si>
   <si>
     <t>SWAP05023434</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
-    <t>-3 586.33</t>
+    <t>-5 521.46</t>
   </si>
   <si>
     <t>SWAP05029914</t>
   </si>
   <si>
     <t>C000000051DS20260504</t>
   </si>
   <si>
-    <t>-5 546.80</t>
+    <t>-10 377.70</t>
+  </si>
+  <si>
+    <t>SWAP05035003</t>
+  </si>
+  <si>
+    <t>C000000051DS20260615</t>
+  </si>
+  <si>
+    <t>SWAP05035202</t>
+  </si>
+  <si>
+    <t>C000000051DS20260616</t>
   </si>
   <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
     <t>SWAP04932219</t>
   </si>
   <si>
     <t>C00000009R8J20260113</t>
   </si>
   <si>
     <t>SWAP04932218</t>
   </si>
   <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
@@ -2620,98 +2644,101 @@
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
-    <t>1 617.63</t>
+    <t>2 220.49</t>
   </si>
   <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
     <t>SWAP05013728</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
-    <t>-2 158.85</t>
+    <t>-3 889.85</t>
   </si>
   <si>
     <t>SWAP05016430</t>
   </si>
   <si>
     <t>C00000009R8J20260331</t>
   </si>
   <si>
-    <t>-4 434.78</t>
+    <t>-5 973.91</t>
   </si>
   <si>
     <t>SWAP05019260</t>
   </si>
   <si>
     <t>C00000009R8J20260408</t>
   </si>
   <si>
-    <t>-2 035.16</t>
+    <t>-2 668.39</t>
   </si>
   <si>
     <t>SWAP05034354</t>
   </si>
   <si>
     <t>C00000009R8J20260528</t>
   </si>
   <si>
+    <t>-3 634.13</t>
+  </si>
+  <si>
     <t>SWAP04922681</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04922679</t>
   </si>
   <si>
     <t>SWAP04922720</t>
   </si>
   <si>
     <t>C0000000BHC120260107</t>
   </si>
   <si>
     <t>SWAP04922724</t>
   </si>
   <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
     <t>SWAP04923744</t>
@@ -2722,348 +2749,405 @@
   <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
-    <t>1 327.81</t>
+    <t>2 276.77</t>
   </si>
   <si>
     <t>SWAP04987058</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
     <t>SWAP04987451</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
-    <t>1 026.26</t>
+    <t>1 494.66</t>
   </si>
   <si>
     <t>SWAP04996167</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996166</t>
   </si>
   <si>
     <t>SWAP04996569</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996574</t>
   </si>
   <si>
     <t>SWAP04996571</t>
   </si>
   <si>
     <t>SWAP05009424</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-6 326.10</t>
+    <t>-7 796.92</t>
   </si>
   <si>
     <t>SWAP05009699</t>
   </si>
   <si>
     <t>C0000000BHC120260310</t>
   </si>
   <si>
-    <t>-2 990.88</t>
+    <t>-3 626.11</t>
   </si>
   <si>
     <t>SWAP05010421</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-12 338.11</t>
+    <t>-15 282.81</t>
   </si>
   <si>
     <t>SWAP05011025</t>
   </si>
   <si>
     <t>C0000000BHC120260313</t>
   </si>
   <si>
-    <t>-11 883.46</t>
+    <t>-14 885.35</t>
   </si>
   <si>
     <t>SWAP05019803</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
-    <t>-2 589.20</t>
+    <t>-3 873.08</t>
   </si>
   <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>2 672.46</t>
+    <t>3 821.07</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>1 618.16</t>
+  </si>
+  <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
     <t>SWAP05011168</t>
   </si>
   <si>
     <t>C0000000KKM920260317</t>
   </si>
   <si>
-    <t>-2 881.74</t>
+    <t>-3 401.54</t>
   </si>
   <si>
     <t>SWAP05027257</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
-    <t>-7 870.50</t>
+    <t>-12 744.64</t>
   </si>
   <si>
     <t>SWAP05029913</t>
   </si>
   <si>
     <t>C0000000KKM920260504</t>
   </si>
   <si>
-    <t>-2 957.37</t>
+    <t>-5 190.42</t>
   </si>
   <si>
     <t>SWAP05019987</t>
   </si>
   <si>
     <t>C0000000KXHY20260417</t>
   </si>
   <si>
-    <t>-3 270.63</t>
+    <t>-4 655.43</t>
   </si>
   <si>
     <t>SWAP05029795</t>
   </si>
   <si>
     <t>C0000000KXHY20260428</t>
   </si>
   <si>
-    <t>-1 251.10</t>
+    <t>-1 968.41</t>
+  </si>
+  <si>
+    <t>SWAP05034782</t>
+  </si>
+  <si>
+    <t>C0000000KXHY20260609</t>
   </si>
   <si>
     <t>SWAP05002490</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
+    <t>1 644.67</t>
+  </si>
+  <si>
     <t>SWAP05011169</t>
   </si>
   <si>
     <t>C0000000NXVE20260317</t>
   </si>
   <si>
-    <t>-2 003.41</t>
+    <t>-2 363.19</t>
   </si>
   <si>
     <t>SWAP05019601</t>
   </si>
   <si>
     <t>C0000000NXVE20260414</t>
   </si>
   <si>
-    <t>-8 602.16</t>
+    <t>-12 565.92</t>
   </si>
   <si>
     <t>SWAP05019604</t>
   </si>
   <si>
-    <t>-6 783.62</t>
+    <t>-9 859.25</t>
   </si>
   <si>
     <t>SWAP05019678</t>
   </si>
   <si>
     <t>C0000000NXVE20260415</t>
   </si>
   <si>
-    <t>-14 829.45</t>
+    <t>-21 770.05</t>
   </si>
   <si>
     <t>SWAP05019677</t>
   </si>
   <si>
-    <t>-12 168.29</t>
+    <t>-17 857.34</t>
   </si>
   <si>
     <t>SWAP05019682</t>
   </si>
   <si>
-    <t>-5 995.64</t>
+    <t>-10 930.61</t>
   </si>
   <si>
     <t>SWAP05019805</t>
   </si>
   <si>
     <t>C0000000NXVE20260416</t>
   </si>
   <si>
-    <t>-4 072.61</t>
+    <t>-6 107.98</t>
+  </si>
+  <si>
+    <t>SWAP05019989</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-10 173.98</t>
+  </si>
+  <si>
+    <t>SWAP05019990</t>
+  </si>
+  <si>
+    <t>-13 287.87</t>
   </si>
   <si>
     <t>SWAP05019982</t>
   </si>
   <si>
-    <t>C0000000NXVE20260417</t>
-[...2 lines deleted...]
-    <t>-7 895.34</t>
+    <t>-11 943.98</t>
   </si>
   <si>
     <t>SWAP05019984</t>
   </si>
   <si>
-    <t>-8 813.67</t>
-[...11 lines deleted...]
-    <t>-8 760.90</t>
+    <t>-13 369.81</t>
   </si>
   <si>
     <t>SWAP05029798</t>
   </si>
   <si>
     <t>C0000000NXVE20260428</t>
   </si>
   <si>
-    <t>-2 313.97</t>
+    <t>-3 887.41</t>
   </si>
   <si>
     <t>SWAP05029797</t>
   </si>
   <si>
-    <t>-2 986.51</t>
+    <t>-5 023.38</t>
   </si>
   <si>
     <t>SWAP05029834</t>
   </si>
   <si>
     <t>C0000000NXVE20260429</t>
   </si>
   <si>
-    <t>-4 160.11</t>
+    <t>-2 855.25</t>
   </si>
   <si>
     <t>SWAP05034120</t>
   </si>
   <si>
     <t>C0000000NXVE20260521</t>
   </si>
   <si>
+    <t>-5 113.83</t>
+  </si>
+  <si>
+    <t>SWAP05034664</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260608</t>
+  </si>
+  <si>
+    <t>-4 176.39</t>
+  </si>
+  <si>
+    <t>SWAP05034784</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260609</t>
+  </si>
+  <si>
+    <t>-1 640.89</t>
+  </si>
+  <si>
+    <t>SWAP05034794</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260610</t>
+  </si>
+  <si>
+    <t>-1 283.23</t>
+  </si>
+  <si>
+    <t>SWAP05034878</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260612</t>
+  </si>
+  <si>
+    <t>-1 236.37</t>
+  </si>
+  <si>
+    <t>SWAP05035201</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260616</t>
+  </si>
+  <si>
     <t>SWAP04923567</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923565</t>
   </si>
   <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>1 178.19</t>
+    <t>1 763.11</t>
   </si>
   <si>
     <t>SWAP05019603</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-12 223.49</t>
+    <t>-17 718.50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3372,21261 +3456,21411 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>53102.6715</v>
+      </c>
+      <c r="C2">
+        <v>111128.45</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>5901217392.97</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>5901217392.97</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>6881.0</v>
+      </c>
+      <c r="C3">
+        <v>1013.93</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>6976916.83</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>6976916.83</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>247894.0</v>
+      </c>
+      <c r="C4">
+        <v>1009.93</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>250356325.64</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>250356325.64</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P421"/>
+  <dimension ref="A1:Z424"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O421" sqref="O421"/>
+      <selection activeCell="N424" sqref="N424"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>25916.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>11657.87</v>
+      </c>
+      <c r="D2" s="1">
+        <v>11631.245365797</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>301435354.9</v>
+      </c>
+      <c r="H2" s="1">
+        <v>690004.02</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.22890613485897</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>302125358.92</v>
+      </c>
+      <c r="M2" s="1">
+        <v>302125358.92</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.91</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1149.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>262988.8</v>
+      </c>
+      <c r="D3" s="1">
+        <v>262333.87679722</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>301421624.44</v>
+      </c>
+      <c r="H3" s="1">
+        <v>752506.76</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0.24965254612971</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>302174131.2</v>
+      </c>
+      <c r="M3" s="1">
+        <v>302174131.2</v>
+      </c>
+      <c r="N3" s="1">
+        <v>4.91</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.8394</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.26379355</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>19852758.71</v>
+      </c>
+      <c r="H4" s="1">
+        <v>115121.29</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.57987553106165</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>19967880.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>19967880.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>32</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D4" s="1">
-[...32 lines deleted...]
-      <c r="O4" s="1">
+      <c r="C5" s="1">
+        <v>97.9416</v>
+      </c>
+      <c r="D5" s="1">
+        <v>97.26849795</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>19453699.59</v>
+      </c>
+      <c r="H5" s="1">
+        <v>134620.41</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.69200415775517</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>19588320.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>19588320.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>97.8379</v>
+      </c>
+      <c r="D6" s="1">
+        <v>97.132225</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>9713222.5</v>
+      </c>
+      <c r="H6" s="1">
+        <v>70567.5</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.72650966247298</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>9783790.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>9783790.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.4605</v>
+      </c>
+      <c r="D7" s="1">
+        <v>98.02335895</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>19604671.79</v>
+      </c>
+      <c r="H7" s="1">
+        <v>287428.21</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1.4661209995192</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>19892100.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>19892100.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.2252</v>
+      </c>
+      <c r="D8" s="1">
+        <v>97.81326225</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>19562652.45</v>
+      </c>
+      <c r="H8" s="1">
+        <v>282387.55</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.4435033834075</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>19845040.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>19845040.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.7092</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.4181827</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>29825454.81</v>
+      </c>
+      <c r="H9" s="1">
+        <v>87305.19</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.2927203979157</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>29912760.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>29912760.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.8422</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.26215136</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>13896701.19</v>
+      </c>
+      <c r="H10" s="1">
+        <v>81206.81</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.5843603376781</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>13977908.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>13977908.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>100.0075</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1500.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.0075</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>48</v>
+      </c>
+      <c r="L11" s="1">
+        <v>20001500.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>20086616.06</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>98.1099</v>
+      </c>
+      <c r="D12" s="1">
+        <v>97.77077208</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>24442693.02</v>
+      </c>
+      <c r="H12" s="1">
+        <v>84781.98</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.3468602249786</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>24527475.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>24527475.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>97.7746</v>
+      </c>
+      <c r="D13" s="1">
+        <v>97.2946677</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>29188400.31</v>
+      </c>
+      <c r="H13" s="1">
+        <v>143979.69</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.49327708428979</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>29332380.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>29332380.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="1">
+        <v>45000000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>98.9504</v>
+      </c>
+      <c r="D14" s="1">
+        <v>97.78527224</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>44003372.51</v>
+      </c>
+      <c r="H14" s="1">
+        <v>524307.49</v>
+      </c>
+      <c r="I14" s="1">
+        <v>1.1915166045076</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>44527680.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>44527680.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>99.6157</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.36271167</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>14754406.75</v>
+      </c>
+      <c r="H15" s="1">
+        <v>187948.25</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.273844846388</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>14942355.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>14942355.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>97.4099</v>
+      </c>
+      <c r="D16" s="1">
+        <v>97.21815647</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>14582723.47</v>
+      </c>
+      <c r="H16" s="1">
+        <v>28761.53</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.19723016800784</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>14611485.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>14611485.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>99.3014</v>
+      </c>
+      <c r="D17" s="1">
+        <v>98.7203376</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>9872033.76</v>
+      </c>
+      <c r="H17" s="1">
+        <v>58106.24</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.58859442150044</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>9930140.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>9930140.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>97.9435</v>
+      </c>
+      <c r="D18" s="1">
+        <v>97.51078</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>24377695.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>108180.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.44376631999047</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>24485875.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>24485875.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>100.0221</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>3315.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.0221</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19" t="s">
+        <v>65</v>
+      </c>
+      <c r="L19" s="1">
+        <v>15003315.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>15080309.58</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>100.0095</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>2850.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.0095</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L20" s="1">
+        <v>30002850.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>30099650.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>100.0154</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>1540.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.0154</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21" t="s">
+        <v>71</v>
+      </c>
+      <c r="L21" s="1">
+        <v>10001540.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>10040319.06</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>99.8897</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.43946527</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>14915919.79</v>
+      </c>
+      <c r="H22" s="1">
+        <v>67535.21</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.45277268147605</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>14983455.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>14983455.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>100.0264</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>2640.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.0264</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23" t="s">
+        <v>76</v>
+      </c>
+      <c r="L23" s="1">
+        <v>10002640.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>10054880.83</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B24" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.023</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>4600.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.023</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24" t="s">
+        <v>79</v>
+      </c>
+      <c r="L24" s="1">
+        <v>20004600.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>20082158.11</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>100.0212</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3180.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.0212</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25" t="s">
+        <v>82</v>
+      </c>
+      <c r="L25" s="1">
+        <v>15003180.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>15318239.63</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B26" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>100.0525</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>10500.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.0525</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26" t="s">
+        <v>85</v>
+      </c>
+      <c r="L26" s="1">
+        <v>20010500.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>20272562.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100.034</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>6800.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.034</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27" t="s">
+        <v>88</v>
+      </c>
+      <c r="L27" s="1">
+        <v>20006800.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>20265412.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.5406</v>
+      </c>
+      <c r="D28" s="1">
+        <v>98.0238394</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>29407151.82</v>
+      </c>
+      <c r="H28" s="1">
+        <v>455028.18</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.5473384936603</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>29862180.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>29862180.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>98.5155</v>
+      </c>
+      <c r="D29" s="1">
+        <v>97.7949414</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>19558988.28</v>
+      </c>
+      <c r="H29" s="1">
+        <v>144111.72</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.73680559514094</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>19703100.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>19703100.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>98.4607</v>
+      </c>
+      <c r="D30" s="1">
+        <v>97.8142855</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>9781428.55</v>
+      </c>
+      <c r="H30" s="1">
+        <v>64641.45</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.66085899078617</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>9846070.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>9846070.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>97.7277</v>
+      </c>
+      <c r="D31" s="1">
+        <v>97.32339049</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>18004827.24</v>
+      </c>
+      <c r="H31" s="1">
+        <v>74797.26</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.4154289236046</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>18079624.5</v>
+      </c>
+      <c r="M31" s="1">
+        <v>18079624.5</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>22000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>99.9268</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.63136395</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>21918900.07</v>
+      </c>
+      <c r="H32" s="1">
+        <v>64995.93</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.29652915881924</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>21983896.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>21983896.0</v>
+      </c>
+      <c r="N32" s="1">
         <v>0.36</v>
       </c>
-      <c r="P4">
-[...10 lines deleted...]
-      <c r="C5" s="1">
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>97.9481</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.44325147</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>14616487.72</v>
+      </c>
+      <c r="H33" s="1">
+        <v>75727.28</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.51809491753878</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>14692215.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>14692215.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>97.8957</v>
+      </c>
+      <c r="D34" s="1">
+        <v>97.12268648</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>12140335.81</v>
+      </c>
+      <c r="H34" s="1">
+        <v>96626.69</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0.79591447479079</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>12236962.5</v>
+      </c>
+      <c r="M34" s="1">
+        <v>12236962.5</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D5" s="1">
-[...46 lines deleted...]
-      <c r="C6" s="1">
+      <c r="C35" s="1">
+        <v>99.9933</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.6227205</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>19924544.1</v>
+      </c>
+      <c r="H35" s="1">
+        <v>74115.9</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.37198291528286</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>19998660.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>19998660.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D6" s="1">
-[...46 lines deleted...]
-      <c r="C7" s="1">
+      <c r="C36" s="1">
+        <v>99.8588</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.792902</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>9979290.2</v>
+      </c>
+      <c r="H36" s="1">
+        <v>6589.8</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.066034756660348</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>9985880.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>9985880.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>99.7983</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.7995692</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>39919827.68</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-507.68</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-0.0012717489766479</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>39919320.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>39919320.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>98.3725</v>
+      </c>
+      <c r="D38" s="1">
+        <v>97.7514452</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>9775144.52</v>
+      </c>
+      <c r="H38" s="1">
+        <v>62105.48</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0.63534078573398</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>9837250.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>9837250.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>98.0594</v>
+      </c>
+      <c r="D39" s="1">
+        <v>97.52492576</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>24381231.44</v>
+      </c>
+      <c r="H39" s="1">
+        <v>133618.56</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.54803860227004</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>24514850.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>24514850.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>99.0201</v>
+      </c>
+      <c r="D40" s="1">
+        <v>98.14746657</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>29444239.97</v>
+      </c>
+      <c r="H40" s="1">
+        <v>261790.03</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.88910438940428</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>29706030.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>29706030.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>99.4492</v>
+      </c>
+      <c r="D41" s="1">
+        <v>97.87236357</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>29361709.07</v>
+      </c>
+      <c r="H41" s="1">
+        <v>473050.93</v>
+      </c>
+      <c r="I41" s="1">
+        <v>1.6111151052966</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>29834760.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>29834760.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>97.2501</v>
+      </c>
+      <c r="D42" s="1">
+        <v>97.16562473</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>29149687.42</v>
+      </c>
+      <c r="H42" s="1">
+        <v>25342.58</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.086939457136724</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>29175030.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>29175030.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D7" s="1">
-[...46 lines deleted...]
-      <c r="C8" s="1">
+      <c r="C43" s="1">
+        <v>98.763</v>
+      </c>
+      <c r="D43" s="1">
+        <v>98.15181495</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>19630362.99</v>
+      </c>
+      <c r="H43" s="1">
+        <v>122237.01</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.62269357964633</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>19752600.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>19752600.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.5052</v>
+      </c>
+      <c r="D44" s="1">
+        <v>97.75627623</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>39102510.49</v>
+      </c>
+      <c r="H44" s="1">
+        <v>299569.51</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0.76611323990722</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>39402080.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>39402080.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D8" s="1">
-[...46 lines deleted...]
-      <c r="C9" s="1">
+      <c r="C45" s="1">
+        <v>97.7289</v>
+      </c>
+      <c r="D45" s="1">
+        <v>97.3233905</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>19464678.1</v>
+      </c>
+      <c r="H45" s="1">
+        <v>81101.9</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.41666191232826</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>19545780.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>19545780.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D9" s="1">
-[...96 lines deleted...]
-      <c r="C11" s="1">
+      <c r="C46" s="1">
+        <v>100.0209</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>6270.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.0209</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>127</v>
+      </c>
+      <c r="L46" s="1">
+        <v>30006270.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>30292877.92</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>100.0402</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>10050.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.0402</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47" t="s">
+        <v>130</v>
+      </c>
+      <c r="L47" s="1">
+        <v>25010050.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>25318153.06</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.9733</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.9063378</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>14985950.67</v>
+      </c>
+      <c r="H48" s="1">
+        <v>10044.33</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.067024977068071</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>14995995.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>14995995.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.4185</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.3840947</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>9938409.47</v>
+      </c>
+      <c r="H49" s="1">
+        <v>3440.53</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.034618517282726</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>9941850.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>9941850.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.9746</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.4019866</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>29820595.98</v>
+      </c>
+      <c r="H50" s="1">
+        <v>171784.02</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.57605830586086</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>29992380.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>29992380.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.8099</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.79547473</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>29938642.42</v>
+      </c>
+      <c r="H51" s="1">
+        <v>4327.58</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.014454830447185</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>29942970.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>29942970.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.9457</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.760077</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>29928023.1</v>
+      </c>
+      <c r="H52" s="1">
+        <v>55686.9</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.18606942334257</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>29983710.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>29983710.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D11" s="1">
-[...2 lines deleted...]
-      <c r="E11" s="1">
+      <c r="C53" s="1">
+        <v>99.9546</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.625574</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>19925114.8</v>
+      </c>
+      <c r="H53" s="1">
+        <v>65805.2</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.33026258900149</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>19990920.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>19990920.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.9869</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.6104126</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>29883123.78</v>
+      </c>
+      <c r="H54" s="1">
+        <v>112946.22</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.37795988408545</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>29996070.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>29996070.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>99.4449</v>
+      </c>
+      <c r="D55" s="1">
+        <v>97.82396035</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>19564792.07</v>
+      </c>
+      <c r="H55" s="1">
+        <v>324187.93</v>
+      </c>
+      <c r="I55" s="1">
+        <v>1.65699655197</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>19888980.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>19888980.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>98.219</v>
+      </c>
+      <c r="D56" s="1">
+        <v>97.74661473</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>14661992.21</v>
+      </c>
+      <c r="H56" s="1">
+        <v>70857.79</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0.48327532156014</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>14732850.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>14732850.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>98.1842</v>
+      </c>
+      <c r="D57" s="1">
+        <v>97.7369551</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>9773695.51</v>
+      </c>
+      <c r="H57" s="1">
+        <v>44724.49</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.45760060720369</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>9818420.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>9818420.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>99.9279</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.63053676</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>24907634.19</v>
+      </c>
+      <c r="H58" s="1">
+        <v>74340.81</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.29846596201355</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>24981975.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>24981975.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.9902</v>
+      </c>
+      <c r="D59" s="1">
         <v>100.0</v>
       </c>
-      <c r="F11" t="s">
-[...5 lines deleted...]
-      <c r="H11" s="1">
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-1470.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.0098</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59" t="s">
+        <v>155</v>
+      </c>
+      <c r="L59" s="1">
+        <v>14998530.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>15019891.08</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>157</v>
+      </c>
+      <c r="B60" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>100.0264</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>7920.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.0264</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>158</v>
+      </c>
+      <c r="L60" s="1">
+        <v>30007920.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>30463403.25</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>160</v>
+      </c>
+      <c r="B61" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>100.0052</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>520.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.0052</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61" t="s">
+        <v>161</v>
+      </c>
+      <c r="L61" s="1">
+        <v>10000520.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>10038668.33</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>163</v>
+      </c>
+      <c r="B62" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>100.0078</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>780.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.0078</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>164</v>
+      </c>
+      <c r="L62" s="1">
+        <v>10000780.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>10038761.67</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>166</v>
+      </c>
+      <c r="B63" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>100.0192</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>5760.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.0192</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>167</v>
+      </c>
+      <c r="L63" s="1">
+        <v>30005760.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>30278710.42</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>169</v>
+      </c>
+      <c r="B64" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>97.6033</v>
+      </c>
+      <c r="D64" s="1">
+        <v>97.208601</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>14581290.15</v>
+      </c>
+      <c r="H64" s="1">
+        <v>59204.85</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.40603300113331</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>14640495.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>14640495.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>171</v>
+      </c>
+      <c r="B65" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I11" s="1">
+      <c r="C65" s="1">
+        <v>98.813</v>
+      </c>
+      <c r="D65" s="1">
+        <v>97.7959084</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>19559181.68</v>
+      </c>
+      <c r="H65" s="1">
+        <v>203418.32</v>
+      </c>
+      <c r="I65" s="1">
+        <v>1.0400144716075</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>19762600.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>19762600.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>173</v>
+      </c>
+      <c r="B66" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>98.5604</v>
+      </c>
+      <c r="D66" s="1">
+        <v>97.78527224</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>24446318.06</v>
+      </c>
+      <c r="H66" s="1">
+        <v>193781.94</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.7926835424639</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>24640100.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>24640100.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>175</v>
+      </c>
+      <c r="B67" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>99.2634</v>
+      </c>
+      <c r="D67" s="1">
+        <v>98.376783</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>24594195.75</v>
+      </c>
+      <c r="H67" s="1">
+        <v>221654.25</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0.9012461812255</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>24815850.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>24815850.0</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>177</v>
+      </c>
+      <c r="B68" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>99.0297</v>
+      </c>
+      <c r="D68" s="1">
+        <v>98.185719</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>24546429.75</v>
+      </c>
+      <c r="H68" s="1">
+        <v>210995.25</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0.85957612634074</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>24757425.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>24757425.0</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>179</v>
+      </c>
+      <c r="B69" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>98.7974</v>
+      </c>
+      <c r="D69" s="1">
+        <v>97.990834</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>24497708.5</v>
+      </c>
+      <c r="H69" s="1">
+        <v>201641.5</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.82310351598804</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>24699350.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>24699350.0</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>181</v>
+      </c>
+      <c r="B70" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>99.6626</v>
+      </c>
+      <c r="D70" s="1">
+        <v>97.85057616</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>12231322.02</v>
+      </c>
+      <c r="H70" s="1">
+        <v>226502.98</v>
+      </c>
+      <c r="I70" s="1">
+        <v>1.8518274609207</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>12457825.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>12457825.0</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>183</v>
+      </c>
+      <c r="B71" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>99.4439</v>
+      </c>
+      <c r="D71" s="1">
+        <v>97.86267907</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>14679401.86</v>
+      </c>
+      <c r="H71" s="1">
+        <v>237183.14</v>
+      </c>
+      <c r="I71" s="1">
+        <v>1.6157547988812</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>14916585.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>14916585.0</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>185</v>
+      </c>
+      <c r="B72" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>97.2586</v>
+      </c>
+      <c r="D72" s="1">
+        <v>97.19905</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>38879620.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>23820.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.061266030892277</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>38903440.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>38903440.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>187</v>
+      </c>
+      <c r="B73" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.6359</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.85299653</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>14677949.48</v>
+      </c>
+      <c r="H73" s="1">
+        <v>267435.52</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.8220223496777</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>14945385.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>14945385.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>189</v>
+      </c>
+      <c r="B74" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>98.4484</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.80703052</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>24451757.63</v>
+      </c>
+      <c r="H74" s="1">
+        <v>160342.37</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0.65574987461546</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>24612100.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>24612100.0</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>191</v>
+      </c>
+      <c r="B75" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>97.712</v>
+      </c>
+      <c r="D75" s="1">
+        <v>97.4144579</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>9741445.79</v>
+      </c>
+      <c r="H75" s="1">
+        <v>29754.21</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.30543936332884</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>9771200.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>9771200.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>193</v>
+      </c>
+      <c r="B76" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>99.7992</v>
+      </c>
+      <c r="D76" s="1">
+        <v>99.7941745</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>19958834.9</v>
+      </c>
+      <c r="H76" s="1">
+        <v>1005.1</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.0050358650945101</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>19959840.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>19959840.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>195</v>
+      </c>
+      <c r="B77" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>99.9862</v>
+      </c>
+      <c r="D77" s="1">
+        <v>99.6210388</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>14943155.82</v>
+      </c>
+      <c r="H77" s="1">
+        <v>54774.18</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.3665502833524</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>14997930.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>14997930.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>197</v>
+      </c>
+      <c r="B78" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>99.1282</v>
+      </c>
+      <c r="D78" s="1">
+        <v>98.523084</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>4926154.2</v>
+      </c>
+      <c r="H78" s="1">
+        <v>30255.8</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0.61418702646377</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>4956410.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>4956410.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>199</v>
+      </c>
+      <c r="B79" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.9724</v>
+      </c>
+      <c r="D79" s="1">
+        <v>98.503513</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>9850351.3</v>
+      </c>
+      <c r="H79" s="1">
+        <v>146888.7</v>
+      </c>
+      <c r="I79" s="1">
+        <v>1.4912026538586</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>9997240.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>9997240.0</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>201</v>
+      </c>
+      <c r="B80" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>99.989</v>
+      </c>
+      <c r="D80" s="1">
         <v>100.0</v>
       </c>
-      <c r="J11" s="1">
-[...28 lines deleted...]
-      <c r="C12" s="1">
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-1100.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>202</v>
+      </c>
+      <c r="L80" s="1">
+        <v>9998900.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>10002345.83</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>204</v>
+      </c>
+      <c r="B81" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>99.5301</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.87236358</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>39148945.43</v>
+      </c>
+      <c r="H81" s="1">
+        <v>663094.57</v>
+      </c>
+      <c r="I81" s="1">
+        <v>1.693773772746</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>39812040.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>39812040.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>206</v>
+      </c>
+      <c r="B82" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>97.2227</v>
+      </c>
+      <c r="D82" s="1">
+        <v>97.2850972</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>19457019.44</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-12479.44</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.064138497874678</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>19444540.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>19444540.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>208</v>
+      </c>
+      <c r="B83" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>98.2161</v>
+      </c>
+      <c r="D83" s="1">
+        <v>97.8233224</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>19564664.48</v>
+      </c>
+      <c r="H83" s="1">
+        <v>78555.52</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0.40151733795539</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>19643220.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>19643220.0</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>210</v>
+      </c>
+      <c r="B84" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>97.7153</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.34254845</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>19468509.69</v>
+      </c>
+      <c r="H84" s="1">
+        <v>74550.31</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.38292766722813</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>19543060.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>19543060.0</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>212</v>
+      </c>
+      <c r="B85" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>98.7043</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.3075804</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>19661516.08</v>
+      </c>
+      <c r="H85" s="1">
+        <v>79343.92</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.40354934826572</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>19740860.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>19740860.0</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>214</v>
+      </c>
+      <c r="B86" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.763</v>
+      </c>
+      <c r="D86" s="1">
+        <v>98.6238683</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>29587160.49</v>
+      </c>
+      <c r="H86" s="1">
+        <v>41739.51</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.14107305097462</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>29628900.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>29628900.0</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>216</v>
+      </c>
+      <c r="B87" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D12" s="1">
-[...46 lines deleted...]
-      <c r="C13" s="1">
+      <c r="C87" s="1">
+        <v>99.0582</v>
+      </c>
+      <c r="D87" s="1">
+        <v>97.804612</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>24451153.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>313397.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>1.281726878074</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>24764550.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>24764550.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>218</v>
+      </c>
+      <c r="B88" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>98.5708</v>
+      </c>
+      <c r="D88" s="1">
+        <v>97.780438</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>39112175.2</v>
+      </c>
+      <c r="H88" s="1">
+        <v>316144.8</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.80830278138046</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>39428320.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>39428320.0</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>220</v>
+      </c>
+      <c r="B89" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.2301</v>
+      </c>
+      <c r="D89" s="1">
+        <v>97.8626791</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>19572535.82</v>
+      </c>
+      <c r="H89" s="1">
+        <v>273484.18</v>
+      </c>
+      <c r="I89" s="1">
+        <v>1.3972853722947</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>19846020.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>19846020.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>222</v>
+      </c>
+      <c r="B90" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D13" s="1">
-[...96 lines deleted...]
-      <c r="C15" s="1">
+      <c r="C90" s="1">
+        <v>97.3581</v>
+      </c>
+      <c r="D90" s="1">
+        <v>97.170398</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>29151119.4</v>
+      </c>
+      <c r="H90" s="1">
+        <v>56310.6</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.19316788225978</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>29207430.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>29207430.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>224</v>
+      </c>
+      <c r="B91" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.5749</v>
+      </c>
+      <c r="D91" s="1">
+        <v>97.775605</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>29332681.5</v>
+      </c>
+      <c r="H91" s="1">
+        <v>239788.5</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.8174789611376</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>29572470.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>29572470.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>226</v>
+      </c>
+      <c r="B92" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>100.0477</v>
+      </c>
+      <c r="D92" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>9540.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0.0477</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>227</v>
+      </c>
+      <c r="L92" s="1">
+        <v>20009540.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>20290566.06</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>229</v>
+      </c>
+      <c r="B93" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D15" s="1">
-[...46 lines deleted...]
-      <c r="C16" s="1">
+      <c r="C93" s="1">
+        <v>99.4937</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.4543822</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>14918157.33</v>
+      </c>
+      <c r="H93" s="1">
+        <v>5897.67</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.039533501822909</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>14924055.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>14924055.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>231</v>
+      </c>
+      <c r="B94" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.6918</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.5421063</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>9954210.63</v>
+      </c>
+      <c r="H94" s="1">
+        <v>14969.37</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.15038229103657</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>9969180.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>9969180.0</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>233</v>
+      </c>
+      <c r="B95" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.4031</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.36204048</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>24840510.12</v>
+      </c>
+      <c r="H95" s="1">
+        <v>10264.88</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.04132314493709</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>24850775.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>24850775.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>235</v>
+      </c>
+      <c r="B96" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>99.993</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.88662867</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>29965988.6</v>
+      </c>
+      <c r="H96" s="1">
+        <v>31911.4</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.1064920648071</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>29997900.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>29997900.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>237</v>
+      </c>
+      <c r="B97" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>98.9734</v>
+      </c>
+      <c r="D97" s="1">
+        <v>98.49526593</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>29548579.78</v>
+      </c>
+      <c r="H97" s="1">
+        <v>143440.22</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.48543862706081</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>29692020.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>29692020.0</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>239</v>
+      </c>
+      <c r="B98" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.1612</v>
+      </c>
+      <c r="D98" s="1">
+        <v>97.9014285</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>39160571.4</v>
+      </c>
+      <c r="H98" s="1">
+        <v>503908.6</v>
+      </c>
+      <c r="I98" s="1">
+        <v>1.2867754018523</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>39664480.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>39664480.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>241</v>
+      </c>
+      <c r="B99" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>98.784</v>
+      </c>
+      <c r="D99" s="1">
+        <v>98.15917464</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>12269896.83</v>
+      </c>
+      <c r="H99" s="1">
+        <v>78103.17</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.63654300506453</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>12348000.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>12348000.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>241</v>
+      </c>
+      <c r="B100" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D16" s="1">
-[...2 lines deleted...]
-      <c r="E16" s="1">
+      <c r="C100" s="1">
+        <v>98.784</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.20184247</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>14730276.37</v>
+      </c>
+      <c r="H100" s="1">
+        <v>87323.63</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.59281732268001</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>14817600.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>14817600.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>244</v>
+      </c>
+      <c r="B101" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.4781</v>
+      </c>
+      <c r="D101" s="1">
+        <v>97.87169836</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>24467924.59</v>
+      </c>
+      <c r="H101" s="1">
+        <v>151600.41</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.61958834899286</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>24619525.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>24619525.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>246</v>
+      </c>
+      <c r="B102" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.2796</v>
+      </c>
+      <c r="D102" s="1">
+        <v>97.80461245</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>19560922.49</v>
+      </c>
+      <c r="H102" s="1">
+        <v>94997.51</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.48564943728275</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>19655920.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>19655920.0</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>248</v>
+      </c>
+      <c r="B103" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>97.2493</v>
+      </c>
+      <c r="D103" s="1">
         <v>97.21815647</v>
       </c>
-      <c r="F16" t="s">
-[...40 lines deleted...]
-      <c r="C17" s="1">
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>29165446.94</v>
+      </c>
+      <c r="H103" s="1">
+        <v>9343.06</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.032034688236463</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>29174790.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>29174790.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>250</v>
+      </c>
+      <c r="B104" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>98.4459</v>
+      </c>
+      <c r="D104" s="1">
+        <v>97.78527225</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>19557054.45</v>
+      </c>
+      <c r="H104" s="1">
+        <v>132125.55</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.67559023439749</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>19689180.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>19689180.0</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>252</v>
+      </c>
+      <c r="B105" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>99.4158</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.35661073</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>29806983.22</v>
+      </c>
+      <c r="H105" s="1">
+        <v>17756.78</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.05957255005963</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>29824740.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>29824740.0</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>254</v>
+      </c>
+      <c r="B106" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>99.8917</v>
+      </c>
+      <c r="D106" s="1">
+        <v>98.92074717</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>29676224.15</v>
+      </c>
+      <c r="H106" s="1">
+        <v>291285.85</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.98154619849102</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>29967510.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>29967510.0</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>256</v>
+      </c>
+      <c r="B107" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.1702</v>
+      </c>
+      <c r="D107" s="1">
+        <v>98.7674237</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>29630227.11</v>
+      </c>
+      <c r="H107" s="1">
+        <v>120832.89</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.40780278042223</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>29751060.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>29751060.0</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>258</v>
+      </c>
+      <c r="B108" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>98.4147</v>
+      </c>
+      <c r="D108" s="1">
+        <v>97.81428545</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>19562857.09</v>
+      </c>
+      <c r="H108" s="1">
+        <v>120082.91</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.61383114668554</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>19682940.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>19682940.0</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>260</v>
+      </c>
+      <c r="B109" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>97.795</v>
+      </c>
+      <c r="D109" s="1">
+        <v>97.3712995</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>29211389.85</v>
+      </c>
+      <c r="H109" s="1">
+        <v>127110.15</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.43513900109755</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>29338500.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>29338500.0</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>262</v>
+      </c>
+      <c r="B110" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>97.9922</v>
+      </c>
+      <c r="D110" s="1">
+        <v>97.46047776</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>24365119.44</v>
+      </c>
+      <c r="H110" s="1">
+        <v>132930.56</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.54557729678833</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>24498050.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>24498050.0</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>264</v>
+      </c>
+      <c r="B111" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>98.4583</v>
+      </c>
+      <c r="D111" s="1">
+        <v>97.77932293</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>29333796.88</v>
+      </c>
+      <c r="H111" s="1">
+        <v>203693.12</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.69439739026379</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>29537490.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>29537490.0</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>266</v>
+      </c>
+      <c r="B112" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D17" s="1">
-[...4740 lines deleted...]
-      <c r="A112" t="s">
+      <c r="C112" s="1">
+        <v>99.8413</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.7962493</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>9979624.93</v>
+      </c>
+      <c r="H112" s="1">
+        <v>4505.07</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.04514267852349</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>9984130.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>9984130.0</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>265</v>
       </c>
-      <c r="B112" t="s">
-[...45 lines deleted...]
-    <row r="113" spans="1:16">
+    </row>
+    <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>268</v>
       </c>
-      <c r="B113" t="s">
+      <c r="B113" s="1">
+        <v>28600000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.9087</v>
+      </c>
+      <c r="D113" s="1">
+        <v>98.04874822</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>28041941.99</v>
+      </c>
+      <c r="H113" s="1">
+        <v>531946.21</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.8969663734049</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>28573888.2</v>
+      </c>
+      <c r="M113" s="1">
+        <v>28573888.2</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>270</v>
+      </c>
+      <c r="B114" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>98.5523</v>
+      </c>
+      <c r="D114" s="1">
+        <v>97.75025085</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>12707532.61</v>
+      </c>
+      <c r="H114" s="1">
+        <v>104266.39</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.82050853773099</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>12811799.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>12811799.0</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>269</v>
       </c>
-      <c r="C113" s="1">
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>272</v>
+      </c>
+      <c r="B115" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>98.046</v>
+      </c>
+      <c r="D115" s="1">
+        <v>97.42790335</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>19485580.67</v>
+      </c>
+      <c r="H115" s="1">
+        <v>123619.33</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.6344144015699</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>19609200.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>19609200.0</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>274</v>
+      </c>
+      <c r="B116" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>100.0098</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>3920.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.0098</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>275</v>
+      </c>
+      <c r="L116" s="1">
+        <v>40003920.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>40411320.89</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>277</v>
+      </c>
+      <c r="B117" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>100.0066</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1980.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.0066</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>278</v>
+      </c>
+      <c r="L117" s="1">
+        <v>30001980.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>30168630.0</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>280</v>
+      </c>
+      <c r="B118" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D113" s="1">
-[...2 lines deleted...]
-      <c r="E113" s="1">
+      <c r="C118" s="1">
+        <v>100.0116</v>
+      </c>
+      <c r="D118" s="1">
         <v>100.0</v>
       </c>
-      <c r="F113" t="s">
-[...5 lines deleted...]
-      <c r="H113" s="1">
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I113" s="1">
-[...31 lines deleted...]
-      <c r="C114" s="1">
+      <c r="H118" s="1">
+        <v>2900.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.0116</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>281</v>
+      </c>
+      <c r="L118" s="1">
+        <v>25002900.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>25135659.65</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>283</v>
+      </c>
+      <c r="B119" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D114" s="1">
-[...2 lines deleted...]
-      <c r="E114" s="1">
+      <c r="C119" s="1">
+        <v>100.0257</v>
+      </c>
+      <c r="D119" s="1">
         <v>100.0</v>
       </c>
-      <c r="F114" t="s">
-[...5 lines deleted...]
-      <c r="H114" s="1">
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I114" s="1">
-[...31 lines deleted...]
-      <c r="C115" s="1">
+      <c r="H119" s="1">
+        <v>5140.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.0257</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>284</v>
+      </c>
+      <c r="L119" s="1">
+        <v>20005140.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>20177090.22</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>286</v>
+      </c>
+      <c r="B120" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D115" s="1">
-[...2 lines deleted...]
-      <c r="E115" s="1">
+      <c r="C120" s="1">
+        <v>100.009</v>
+      </c>
+      <c r="D120" s="1">
         <v>100.0</v>
       </c>
-      <c r="F115" t="s">
-[...5 lines deleted...]
-      <c r="H115" s="1">
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I115" s="1">
-[...31 lines deleted...]
-      <c r="C116" s="1">
+      <c r="H120" s="1">
+        <v>1800.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.009</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120" t="s">
+        <v>287</v>
+      </c>
+      <c r="L120" s="1">
+        <v>20001800.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>20141163.89</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>289</v>
+      </c>
+      <c r="B121" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D116" s="1">
-[...2 lines deleted...]
-      <c r="E116" s="1">
+      <c r="C121" s="1">
+        <v>100.0213</v>
+      </c>
+      <c r="D121" s="1">
         <v>100.0</v>
       </c>
-      <c r="F116" t="s">
-[...5 lines deleted...]
-      <c r="H116" s="1">
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I116" s="1">
-[...31 lines deleted...]
-      <c r="C117" s="1">
+      <c r="H121" s="1">
+        <v>4260.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0.0213</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>290</v>
+      </c>
+      <c r="L121" s="1">
+        <v>20004260.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>20175449.11</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>292</v>
+      </c>
+      <c r="B122" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D117" s="1">
-[...2 lines deleted...]
-      <c r="E117" s="1">
+      <c r="C122" s="1">
+        <v>100.0304</v>
+      </c>
+      <c r="D122" s="1">
         <v>100.0</v>
       </c>
-      <c r="F117" t="s">
-[...5 lines deleted...]
-      <c r="H117" s="1">
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I117" s="1">
-[...31 lines deleted...]
-      <c r="C118" s="1">
+      <c r="H122" s="1">
+        <v>9120.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.0304</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>293</v>
+      </c>
+      <c r="L122" s="1">
+        <v>30009120.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>30322455.0</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>295</v>
+      </c>
+      <c r="B123" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D118" s="1">
-[...2 lines deleted...]
-      <c r="E118" s="1">
+      <c r="C123" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="D123" s="1">
         <v>100.0</v>
       </c>
-      <c r="F118" t="s">
-[...5 lines deleted...]
-      <c r="H118" s="1">
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I118" s="1">
-[...31 lines deleted...]
-      <c r="C119" s="1">
+      <c r="H123" s="1">
+        <v>3800.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.019</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123" t="s">
+        <v>296</v>
+      </c>
+      <c r="L123" s="1">
+        <v>20003800.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>20169696.94</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>298</v>
+      </c>
+      <c r="B124" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D119" s="1">
+      <c r="C124" s="1">
+        <v>100.0238</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>2380.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.0238</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>299</v>
+      </c>
+      <c r="L124" s="1">
+        <v>10002380.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>10104476.0</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>301</v>
+      </c>
+      <c r="B125" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>100.0081</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>810.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.0081</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>302</v>
+      </c>
+      <c r="L125" s="1">
+        <v>10000810.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>10099756.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>304</v>
+      </c>
+      <c r="B126" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>100.0145</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>2900.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.0145</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>305</v>
+      </c>
+      <c r="L126" s="1">
+        <v>20002900.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>20163702.5</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>307</v>
+      </c>
+      <c r="B127" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>100.021</v>
+      </c>
+      <c r="D127" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>5250.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.021</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>308</v>
+      </c>
+      <c r="L127" s="1">
+        <v>25005250.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>25247319.1</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>310</v>
+      </c>
+      <c r="B128" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.0049</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>490.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.0049</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>311</v>
+      </c>
+      <c r="L128" s="1">
+        <v>10000490.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>10039607.94</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>313</v>
+      </c>
+      <c r="B129" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C129" s="1">
         <v>100.0003</v>
       </c>
-      <c r="E119" s="1">
+      <c r="D129" s="1">
         <v>100.0</v>
       </c>
-      <c r="F119" t="s">
-[...11 lines deleted...]
-      <c r="J119" s="1">
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>90.0</v>
+      </c>
+      <c r="I129" s="1">
         <v>0.0003</v>
       </c>
-      <c r="K119">
-[...31 lines deleted...]
-      <c r="E120" s="1">
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>314</v>
+      </c>
+      <c r="L129" s="1">
+        <v>30000090.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>30035416.5</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>316</v>
+      </c>
+      <c r="B130" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.0374</v>
+      </c>
+      <c r="D130" s="1">
         <v>100.0</v>
       </c>
-      <c r="F120" t="s">
-[...46 lines deleted...]
-      <c r="E121" s="1">
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>9350.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.0374</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>317</v>
+      </c>
+      <c r="L130" s="1">
+        <v>25009350.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>25269316.67</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>319</v>
+      </c>
+      <c r="B131" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100.0405</v>
+      </c>
+      <c r="D131" s="1">
         <v>100.0</v>
       </c>
-      <c r="F121" t="s">
-[...40 lines deleted...]
-      <c r="C122" s="1">
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D122" s="1">
-[...390 lines deleted...]
-      <c r="A130" t="s">
+      <c r="H131" s="1">
+        <v>10125.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.0405</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>320</v>
+      </c>
+      <c r="L131" s="1">
+        <v>25010125.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>25268945.83</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
         <v>318</v>
       </c>
-      <c r="B130" t="s">
-[...95 lines deleted...]
-    <row r="132" spans="1:16">
+    </row>
+    <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>322</v>
       </c>
-      <c r="B132" t="s">
+      <c r="B132" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.0364</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>6188.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.0364</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
         <v>323</v>
       </c>
-      <c r="C132" s="1">
+      <c r="L132" s="1">
+        <v>17006188.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>17179751.2</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>325</v>
+      </c>
+      <c r="B133" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>100.0481</v>
+      </c>
+      <c r="D133" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>12025.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.0481</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>326</v>
+      </c>
+      <c r="L133" s="1">
+        <v>25012025.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>25360238.13</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>328</v>
+      </c>
+      <c r="B134" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>100.0392</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>9800.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.0392</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>329</v>
+      </c>
+      <c r="L134" s="1">
+        <v>25009800.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>25356478.4</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>331</v>
+      </c>
+      <c r="B135" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D132" s="1">
-[...145 lines deleted...]
-      </c>
       <c r="C135" s="1">
-        <v>25000000.0</v>
+        <v>98.9182</v>
       </c>
       <c r="D135" s="1">
-        <v>99.9892</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.8384763</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>9783847.63</v>
       </c>
       <c r="H135" s="1">
-        <v>25000000.0</v>
+        <v>107972.37</v>
       </c>
       <c r="I135" s="1">
-        <v>-2700.0</v>
-[...2 lines deleted...]
-        <v>-0.0108</v>
+        <v>1.1035777955998</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135" t="s">
+      <c r="L135" s="1">
+        <v>9891820.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>9891820.0</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
         <v>330</v>
       </c>
-      <c r="M135" s="1">
-[...12 lines deleted...]
-    <row r="136" spans="1:16">
+    </row>
+    <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="B136" t="s">
+        <v>333</v>
+      </c>
+      <c r="B136" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>97.4043</v>
+      </c>
+      <c r="D136" s="1">
+        <v>97.2107272</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>14581609.08</v>
+      </c>
+      <c r="H136" s="1">
+        <v>29035.92</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.19912699511212</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>14610645.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>14610645.0</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
         <v>332</v>
       </c>
-      <c r="C136" s="1">
-[...42 lines deleted...]
-    <row r="137" spans="1:16">
+    </row>
+    <row r="137" spans="1:26">
       <c r="A137" t="s">
+        <v>335</v>
+      </c>
+      <c r="B137" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>99.7431</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.41822392</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>11930186.87</v>
+      </c>
+      <c r="H137" s="1">
+        <v>38985.13</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0.32677719489904</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>11969172.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>11969172.0</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
         <v>334</v>
       </c>
-      <c r="B137" t="s">
-[...45 lines deleted...]
-    <row r="138" spans="1:16">
+    </row>
+    <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>337</v>
       </c>
-      <c r="B138" t="s">
+      <c r="B138" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>98.8098</v>
+      </c>
+      <c r="D138" s="1">
+        <v>97.7417847</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>9774178.47</v>
+      </c>
+      <c r="H138" s="1">
+        <v>106801.53</v>
+      </c>
+      <c r="I138" s="1">
+        <v>1.0926906064567</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>9880980.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>9880980.0</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>339</v>
+      </c>
+      <c r="B139" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>98.918</v>
+      </c>
+      <c r="D139" s="1">
+        <v>97.7707721</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>9777077.21</v>
+      </c>
+      <c r="H139" s="1">
+        <v>114722.79</v>
+      </c>
+      <c r="I139" s="1">
+        <v>1.1733853332227</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>9891800.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>9891800.0</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
         <v>338</v>
       </c>
-      <c r="C138" s="1">
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>341</v>
+      </c>
+      <c r="B140" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.1097</v>
+      </c>
+      <c r="D140" s="1">
+        <v>97.8229635</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>9782296.35</v>
+      </c>
+      <c r="H140" s="1">
+        <v>128673.65</v>
+      </c>
+      <c r="I140" s="1">
+        <v>1.3153726425391</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>9910970.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>9910970.0</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>343</v>
+      </c>
+      <c r="B141" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-1600.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>344</v>
+      </c>
+      <c r="L141" s="1">
+        <v>39998400.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>40046102.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>346</v>
+      </c>
+      <c r="B142" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>99.997</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-750.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-0.003</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>347</v>
+      </c>
+      <c r="L142" s="1">
+        <v>24999250.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>25171114.24</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>349</v>
+      </c>
+      <c r="B143" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>99.992</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-2000.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>350</v>
+      </c>
+      <c r="L143" s="1">
+        <v>24998000.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>25170621.18</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>352</v>
+      </c>
+      <c r="B144" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>100.0163</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>4890.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.0163</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>353</v>
+      </c>
+      <c r="L144" s="1">
+        <v>30004890.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>30321507.33</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>355</v>
+      </c>
+      <c r="B145" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D138" s="1">
-[...2 lines deleted...]
-      <c r="E138" s="1">
+      <c r="C145" s="1">
+        <v>100.0228</v>
+      </c>
+      <c r="D145" s="1">
         <v>100.0</v>
       </c>
-      <c r="F138" t="s">
-[...5 lines deleted...]
-      <c r="H138" s="1">
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I138" s="1">
-[...275 lines deleted...]
-      <c r="A144" t="s">
+      <c r="H145" s="1">
+        <v>4560.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.0228</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>356</v>
+      </c>
+      <c r="L145" s="1">
+        <v>20004560.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>20206052.0</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
         <v>354</v>
       </c>
-      <c r="B144" t="s">
-[...95 lines deleted...]
-    <row r="146" spans="1:16">
+    </row>
+    <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>358</v>
       </c>
-      <c r="B146" t="s">
+      <c r="B146" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>100.0188</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>5640.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.0188</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146" t="s">
         <v>359</v>
       </c>
-      <c r="C146" s="1">
-[...27 lines deleted...]
-        <v>360</v>
+      <c r="L146" s="1">
+        <v>30005640.0</v>
       </c>
       <c r="M146" s="1">
-        <v>25003025.0</v>
+        <v>30307878.0</v>
       </c>
       <c r="N146" s="1">
-        <v>25189565.76</v>
-[...8 lines deleted...]
-    <row r="147" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
       <c r="A147" t="s">
         <v>361</v>
       </c>
-      <c r="B147" t="s">
+      <c r="B147" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>100.0046</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>920.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.0046</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
         <v>362</v>
       </c>
-      <c r="C147" s="1">
-[...27 lines deleted...]
-        <v>363</v>
+      <c r="L147" s="1">
+        <v>20000920.0</v>
       </c>
       <c r="M147" s="1">
-        <v>29999220.0</v>
+        <v>20128004.83</v>
       </c>
       <c r="N147" s="1">
-        <v>30101086.5</v>
-[...8 lines deleted...]
-    <row r="148" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
       <c r="A148" t="s">
         <v>364</v>
       </c>
-      <c r="B148" t="s">
+      <c r="B148" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-3600.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148" t="s">
         <v>365</v>
       </c>
-      <c r="C148" s="1">
-[...27 lines deleted...]
-        <v>366</v>
+      <c r="L148" s="1">
+        <v>39996400.0</v>
       </c>
       <c r="M148" s="1">
-        <v>20000580.0</v>
+        <v>40152871.78</v>
       </c>
       <c r="N148" s="1">
-        <v>20087382.0</v>
-[...8 lines deleted...]
-    <row r="149" spans="1:16">
+        <v>0.65</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
       <c r="A149" t="s">
         <v>367</v>
       </c>
-      <c r="B149" t="s">
+      <c r="B149" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.0097</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>2910.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.0097</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149" t="s">
         <v>368</v>
       </c>
-      <c r="C149" s="1">
-[...27 lines deleted...]
-        <v>369</v>
+      <c r="L149" s="1">
+        <v>30002910.0</v>
       </c>
       <c r="M149" s="1">
-        <v>20006920.0</v>
+        <v>30145707.67</v>
       </c>
       <c r="N149" s="1">
-        <v>20235461.44</v>
-[...8 lines deleted...]
-    <row r="150" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
       <c r="A150" t="s">
         <v>370</v>
       </c>
-      <c r="B150" t="s">
+      <c r="B150" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>99.9254</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.8049645</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>19960992.9</v>
+      </c>
+      <c r="H150" s="1">
+        <v>24087.1</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.1206708509976</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>19985080.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>19985080.0</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>372</v>
+      </c>
+      <c r="B151" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.8555</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.78861447</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>14968292.17</v>
+      </c>
+      <c r="H151" s="1">
+        <v>10032.83</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.067027219178071</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>14978325.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>14978325.0</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>371</v>
       </c>
-      <c r="C150" s="1">
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>374</v>
+      </c>
+      <c r="B152" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>99.841</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.79375953</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>14969063.93</v>
+      </c>
+      <c r="H152" s="1">
+        <v>7086.07</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.047338096978787</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>14976150.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>14976150.0</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>376</v>
+      </c>
+      <c r="B153" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.9986</v>
+      </c>
+      <c r="D153" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-420.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-0.0014</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153" t="s">
+        <v>377</v>
+      </c>
+      <c r="L153" s="1">
+        <v>29999580.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>30020827.42</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>379</v>
+      </c>
+      <c r="B154" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D150" s="1">
-[...2 lines deleted...]
-      <c r="E150" s="1">
+      <c r="C154" s="1">
+        <v>100.0186</v>
+      </c>
+      <c r="D154" s="1">
         <v>100.0</v>
       </c>
-      <c r="F150" t="s">
-[...5 lines deleted...]
-      <c r="H150" s="1">
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I150" s="1">
-[...31 lines deleted...]
-      <c r="C151" s="1">
+      <c r="H154" s="1">
+        <v>4650.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.0186</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154" t="s">
+        <v>380</v>
+      </c>
+      <c r="L154" s="1">
+        <v>25004650.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>25225256.94</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>382</v>
+      </c>
+      <c r="B155" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>99.9796</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-8160.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-0.0204</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155" t="s">
+        <v>383</v>
+      </c>
+      <c r="L155" s="1">
+        <v>39991840.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>40038542.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>385</v>
+      </c>
+      <c r="B156" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D151" s="1">
-[...2 lines deleted...]
-      <c r="E151" s="1">
+      <c r="C156" s="1">
+        <v>100.0099</v>
+      </c>
+      <c r="D156" s="1">
         <v>100.0</v>
       </c>
-      <c r="F151" t="s">
-[...5 lines deleted...]
-      <c r="H151" s="1">
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I151" s="1">
-[...31 lines deleted...]
-      <c r="C152" s="1">
+      <c r="H156" s="1">
+        <v>2970.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.0099</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156" t="s">
+        <v>386</v>
+      </c>
+      <c r="L156" s="1">
+        <v>30002970.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>30145776.25</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>388</v>
+      </c>
+      <c r="B157" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D152" s="1">
-[...2 lines deleted...]
-      <c r="E152" s="1">
+      <c r="C157" s="1">
+        <v>100.0139</v>
+      </c>
+      <c r="D157" s="1">
+        <v>115.855</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>2780.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.0139</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>389</v>
+      </c>
+      <c r="L157" s="1">
+        <v>20002780.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>20116890.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>391</v>
+      </c>
+      <c r="B158" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.0378</v>
+      </c>
+      <c r="D158" s="1">
         <v>100.0</v>
       </c>
-      <c r="F152" t="s">
-[...5 lines deleted...]
-      <c r="H152" s="1">
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I152" s="1">
-[...37 lines deleted...]
-      <c r="E153" s="1">
+      <c r="H158" s="1">
+        <v>7560.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.0378</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158" t="s">
+        <v>392</v>
+      </c>
+      <c r="L158" s="1">
+        <v>20007560.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>20263441.5</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>394</v>
+      </c>
+      <c r="B159" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>100.0286</v>
+      </c>
+      <c r="D159" s="1">
         <v>100.0</v>
       </c>
-      <c r="F153" t="s">
-[...237 lines deleted...]
-      <c r="B158" t="s">
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>7150.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.0286</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>395</v>
+      </c>
+      <c r="L159" s="1">
+        <v>25007150.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>25269510.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
         <v>393</v>
       </c>
-      <c r="C158" s="1">
-[...92 lines deleted...]
-    <row r="160" spans="1:16">
+    </row>
+    <row r="160" spans="1:26">
       <c r="A160" t="s">
         <v>397</v>
       </c>
-      <c r="B160" t="s">
+      <c r="B160" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>100.0244</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>7320.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.0244</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160" t="s">
         <v>398</v>
       </c>
-      <c r="C160" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L160" s="1">
+        <v>30007320.0</v>
       </c>
       <c r="M160" s="1">
-        <v>7298649.5</v>
+        <v>30305508.0</v>
       </c>
       <c r="N160" s="1">
-        <v>7298649.5</v>
-[...8 lines deleted...]
-    <row r="161" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
       <c r="A161" t="s">
+        <v>400</v>
+      </c>
+      <c r="B161" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>100.0195</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>3900.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.0195</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161" t="s">
+        <v>401</v>
+      </c>
+      <c r="L161" s="1">
+        <v>20003900.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>20206742.0</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
         <v>399</v>
       </c>
-      <c r="B161" t="s">
-[...2 lines deleted...]
-      <c r="C161" s="1">
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>403</v>
+      </c>
+      <c r="B162" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D161" s="1">
-[...2 lines deleted...]
-      <c r="E161" s="1">
+      <c r="C162" s="1">
+        <v>99.9959</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>-1230.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-0.0041</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162" t="s">
+        <v>404</v>
+      </c>
+      <c r="L162" s="1">
+        <v>29998770.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>30126921.67</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>406</v>
+      </c>
+      <c r="B163" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>100.0257</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>5140.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.0257</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163" t="s">
+        <v>407</v>
+      </c>
+      <c r="L163" s="1">
+        <v>20005140.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>20188816.22</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>409</v>
+      </c>
+      <c r="B164" s="1">
+        <v>16000000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>100.0035</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>16000000.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>560.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>0.0035</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164" t="s">
+        <v>410</v>
+      </c>
+      <c r="L164" s="1">
+        <v>16000560.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>16069750.13</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>412</v>
+      </c>
+      <c r="B165" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>99.8924</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.802889</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>9980288.9</v>
+      </c>
+      <c r="H165" s="1">
+        <v>8951.1</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.089687784488884</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165">
+        <v>0.0</v>
+      </c>
+      <c r="L165" s="1">
+        <v>9989240.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>9989240.0</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>414</v>
+      </c>
+      <c r="B166" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>99.8454</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.79624933</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>39918499.73</v>
+      </c>
+      <c r="H166" s="1">
+        <v>19660.27</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.049251024294444</v>
+      </c>
+      <c r="J166">
+        <v>0.0</v>
+      </c>
+      <c r="K166">
+        <v>0.0</v>
+      </c>
+      <c r="L166" s="1">
+        <v>39938160.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>39938160.0</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>416</v>
+      </c>
+      <c r="B167" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>99.8613</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.42696927</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>14914045.39</v>
+      </c>
+      <c r="H167" s="1">
+        <v>65149.61</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.43683392598284</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167">
+        <v>0.0</v>
+      </c>
+      <c r="L167" s="1">
+        <v>14979195.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>14979195.0</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>418</v>
+      </c>
+      <c r="B168" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>100.0067</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>2010.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.0067</v>
+      </c>
+      <c r="J168">
+        <v>0.0</v>
+      </c>
+      <c r="K168" t="s">
+        <v>419</v>
+      </c>
+      <c r="L168" s="1">
+        <v>30002010.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>30666084.5</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>421</v>
+      </c>
+      <c r="B169" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>99.7959</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.7958344</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>9979583.44</v>
+      </c>
+      <c r="H169" s="1">
+        <v>6.56</v>
+      </c>
+      <c r="I169" s="1">
+        <v>6.5734206637386E-5</v>
+      </c>
+      <c r="J169">
+        <v>0.0</v>
+      </c>
+      <c r="K169">
+        <v>0.0</v>
+      </c>
+      <c r="L169" s="1">
+        <v>9979590.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>9979590.0</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>423</v>
+      </c>
+      <c r="B170" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.9031</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.793317</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>9979331.7</v>
+      </c>
+      <c r="H170" s="1">
+        <v>10978.3</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.11001037273869</v>
+      </c>
+      <c r="J170">
+        <v>0.0</v>
+      </c>
+      <c r="K170">
+        <v>0.0</v>
+      </c>
+      <c r="L170" s="1">
+        <v>9990310.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>9990310.0</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>425</v>
+      </c>
+      <c r="B171" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>99.0712</v>
+      </c>
+      <c r="D171" s="1">
         <v>97.8384763</v>
       </c>
-      <c r="F161" t="s">
-[...5 lines deleted...]
-      <c r="H161" s="1">
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
         <v>29351542.89</v>
       </c>
-      <c r="I161" s="1">
-[...31 lines deleted...]
-      <c r="C162" s="1">
+      <c r="H171" s="1">
+        <v>369817.11</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.2599579905764</v>
+      </c>
+      <c r="J171">
+        <v>0.0</v>
+      </c>
+      <c r="K171">
+        <v>0.0</v>
+      </c>
+      <c r="L171" s="1">
+        <v>29721360.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>29721360.0</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>427</v>
+      </c>
+      <c r="B172" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D162" s="1">
-[...2 lines deleted...]
-      <c r="E162" s="1">
+      <c r="C172" s="1">
+        <v>99.8004</v>
+      </c>
+      <c r="D172" s="1">
         <v>99.4219717</v>
       </c>
-      <c r="F162" t="s">
-[...5 lines deleted...]
-      <c r="H162" s="1">
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
         <v>29826591.51</v>
       </c>
-      <c r="I162" s="1">
-[...31 lines deleted...]
-      <c r="C163" s="1">
+      <c r="H172" s="1">
+        <v>113528.49</v>
+      </c>
+      <c r="I172" s="1">
+        <v>0.38062844010164</v>
+      </c>
+      <c r="J172">
+        <v>0.0</v>
+      </c>
+      <c r="K172">
+        <v>0.0</v>
+      </c>
+      <c r="L172" s="1">
+        <v>29940120.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>29940120.0</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>429</v>
+      </c>
+      <c r="B173" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D163" s="1">
-[...2 lines deleted...]
-      <c r="E163" s="1">
+      <c r="C173" s="1">
+        <v>100.0068</v>
+      </c>
+      <c r="D173" s="1">
         <v>100.0</v>
       </c>
-      <c r="F163" t="s">
-[...5 lines deleted...]
-      <c r="H163" s="1">
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="I163" s="1">
-[...31 lines deleted...]
-      <c r="C164" s="1">
+      <c r="H173" s="1">
+        <v>680.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.0068</v>
+      </c>
+      <c r="J173">
+        <v>0.0</v>
+      </c>
+      <c r="K173" t="s">
+        <v>430</v>
+      </c>
+      <c r="L173" s="1">
+        <v>10000680.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>10014615.17</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>432</v>
+      </c>
+      <c r="B174" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D164" s="1">
-[...2 lines deleted...]
-      <c r="E164" s="1">
+      <c r="C174" s="1">
+        <v>100.0178</v>
+      </c>
+      <c r="D174" s="1">
         <v>100.0</v>
       </c>
-      <c r="F164" t="s">
-[...5 lines deleted...]
-      <c r="H164" s="1">
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="I164" s="1">
-[...31 lines deleted...]
-      <c r="C165" s="1">
+      <c r="H174" s="1">
+        <v>2670.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.0178</v>
+      </c>
+      <c r="J174">
+        <v>0.0</v>
+      </c>
+      <c r="K174" t="s">
+        <v>433</v>
+      </c>
+      <c r="L174" s="1">
+        <v>15002670.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>15074702.17</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>435</v>
+      </c>
+      <c r="B175" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D165" s="1">
-[...2 lines deleted...]
-      <c r="E165" s="1">
+      <c r="C175" s="1">
+        <v>97.7452</v>
+      </c>
+      <c r="D175" s="1">
         <v>97.26824827</v>
       </c>
-      <c r="F165" t="s">
-[...5 lines deleted...]
-      <c r="H165" s="1">
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
         <v>14590237.24</v>
       </c>
-      <c r="I165" s="1">
-[...475 lines deleted...]
-      <c r="A175" t="s">
+      <c r="H175" s="1">
+        <v>71542.76</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.49034679027604</v>
+      </c>
+      <c r="J175">
+        <v>0.0</v>
+      </c>
+      <c r="K175">
+        <v>0.0</v>
+      </c>
+      <c r="L175" s="1">
+        <v>14661780.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>14661780.0</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
         <v>434</v>
       </c>
-      <c r="B175" t="s">
-[...45 lines deleted...]
-    <row r="176" spans="1:16">
+    </row>
+    <row r="176" spans="1:26">
       <c r="A176" t="s">
         <v>437</v>
       </c>
-      <c r="B176" t="s">
+      <c r="B176" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.0016</v>
+      </c>
+      <c r="D176" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>240.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.0016</v>
+      </c>
+      <c r="J176">
+        <v>0.0</v>
+      </c>
+      <c r="K176" t="s">
         <v>438</v>
       </c>
-      <c r="C176" s="1">
-[...27 lines deleted...]
-        <v>439</v>
+      <c r="L176" s="1">
+        <v>15000240.0</v>
       </c>
       <c r="M176" s="1">
-        <v>6048360.0</v>
+        <v>15147298.5</v>
       </c>
       <c r="N176" s="1">
-        <v>6185003.84</v>
-[...8 lines deleted...]
-    <row r="177" spans="1:16">
+        <v>0.25</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
       <c r="A177" t="s">
         <v>440</v>
       </c>
-      <c r="B177" t="s">
+      <c r="B177" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>98.729</v>
+      </c>
+      <c r="D177" s="1">
+        <v>98.25520587</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>14738280.88</v>
+      </c>
+      <c r="H177" s="1">
+        <v>71069.12</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.48220766437178</v>
+      </c>
+      <c r="J177">
+        <v>0.0</v>
+      </c>
+      <c r="K177">
+        <v>0.0</v>
+      </c>
+      <c r="L177" s="1">
+        <v>14809350.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>14809350.0</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>442</v>
+      </c>
+      <c r="B178" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>99.9999</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-40.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-0.0001</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178" t="s">
+        <v>443</v>
+      </c>
+      <c r="L178" s="1">
+        <v>39999960.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>40028106.56</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
         <v>441</v>
       </c>
-      <c r="C177" s="1">
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>445</v>
+      </c>
+      <c r="B179" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>100.0371</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>7420.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>0.0371</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179" t="s">
+        <v>446</v>
+      </c>
+      <c r="L179" s="1">
+        <v>20007420.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>20100040.0</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>448</v>
+      </c>
+      <c r="B180" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.0274</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>5480.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0.0274</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>449</v>
+      </c>
+      <c r="L180" s="1">
+        <v>20005480.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>20088239.11</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>451</v>
+      </c>
+      <c r="B181" s="1">
+        <v>55600000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>98.898</v>
+      </c>
+      <c r="D181" s="1">
+        <v>97.74601079</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>54346782.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>640506.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>1.1785536814305</v>
+      </c>
+      <c r="J181">
+        <v>0.26</v>
+      </c>
+      <c r="K181" t="s">
+        <v>452</v>
+      </c>
+      <c r="L181" s="1">
+        <v>54987288.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>55131695.67</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>454</v>
+      </c>
+      <c r="B182" s="1">
+        <v>32500000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>99.627</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.81020923</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>32438318.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>-59543.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-0.18355760616195</v>
+      </c>
+      <c r="J182">
+        <v>0.14</v>
+      </c>
+      <c r="K182" t="s">
+        <v>455</v>
+      </c>
+      <c r="L182" s="1">
+        <v>32378775.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>32423184.25</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>457</v>
+      </c>
+      <c r="B183" s="1">
+        <v>28377000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>98.928</v>
+      </c>
+      <c r="D183" s="1">
+        <v>98.74371953</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>28020505.29</v>
+      </c>
+      <c r="H183" s="1">
+        <v>52293.27</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.18662500714669</v>
+      </c>
+      <c r="J183">
+        <v>0.11</v>
+      </c>
+      <c r="K183" t="s">
+        <v>458</v>
+      </c>
+      <c r="L183" s="1">
+        <v>28072798.56</v>
+      </c>
+      <c r="M183" s="1">
+        <v>28104285.37</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>460</v>
+      </c>
+      <c r="B184" s="1">
+        <v>17400000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>100.864</v>
+      </c>
+      <c r="D184" s="1">
+        <v>101.58646552</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>17676045.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-125709.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-0.71118284661529</v>
+      </c>
+      <c r="J184">
+        <v>1.27</v>
+      </c>
+      <c r="K184" t="s">
+        <v>461</v>
+      </c>
+      <c r="L184" s="1">
+        <v>17550336.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>17772007.23</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>463</v>
+      </c>
+      <c r="B185" s="1">
+        <v>14200000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>100.882</v>
+      </c>
+      <c r="D185" s="1">
+        <v>102.11602113</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>14500475.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-175231.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-1.208450068015</v>
+      </c>
+      <c r="J185">
+        <v>1.8</v>
+      </c>
+      <c r="K185" t="s">
+        <v>464</v>
+      </c>
+      <c r="L185" s="1">
+        <v>14325244.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>14581524.82</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>466</v>
+      </c>
+      <c r="B186" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.69</v>
+      </c>
+      <c r="D186" s="1">
+        <v>101.5</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>6090000.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>-48600.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-0.79802955665025</v>
+      </c>
+      <c r="J186">
+        <v>2.53</v>
+      </c>
+      <c r="K186" t="s">
+        <v>467</v>
+      </c>
+      <c r="L186" s="1">
+        <v>6041400.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>6193146.58</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>469</v>
+      </c>
+      <c r="B187" s="1">
         <v>11800000.0</v>
       </c>
-      <c r="D177" s="1">
-[...2 lines deleted...]
-      <c r="E177" s="1">
+      <c r="C187" s="1">
+        <v>100.068</v>
+      </c>
+      <c r="D187" s="1">
         <v>101.52224576</v>
       </c>
-      <c r="F177" t="s">
-[...5 lines deleted...]
-      <c r="H177" s="1">
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
         <v>11979625.0</v>
       </c>
-      <c r="I177" s="1">
-[...17 lines deleted...]
-      <c r="O177" s="1">
+      <c r="H187" s="1">
+        <v>-171601.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-1.4324404979288</v>
+      </c>
+      <c r="J187">
+        <v>2.99</v>
+      </c>
+      <c r="K187" t="s">
+        <v>470</v>
+      </c>
+      <c r="L187" s="1">
+        <v>11808024.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>12161054.14</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>472</v>
+      </c>
+      <c r="B188" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>101.284</v>
+      </c>
+      <c r="D188" s="1">
+        <v>102.4755</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>6148530.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-71490.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-1.1627169420984</v>
+      </c>
+      <c r="J188">
+        <v>0.4</v>
+      </c>
+      <c r="K188" t="s">
+        <v>473</v>
+      </c>
+      <c r="L188" s="1">
+        <v>6077040.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>6101245.48</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>475</v>
+      </c>
+      <c r="B189" s="1">
+        <v>7200000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>98.809</v>
+      </c>
+      <c r="D189" s="1">
+        <v>98.25995833</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>7074717.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>39531.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>0.55876440004597</v>
+      </c>
+      <c r="J189">
         <v>0.22</v>
       </c>
-      <c r="P177">
-[...10 lines deleted...]
-      <c r="C178" s="1">
+      <c r="K189" t="s">
+        <v>476</v>
+      </c>
+      <c r="L189" s="1">
+        <v>7114248.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>7129930.19</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>478</v>
+      </c>
+      <c r="B190" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>98.68</v>
+      </c>
+      <c r="D190" s="1">
+        <v>98.10766667</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>7358075.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>42925.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.58337268918841</v>
+      </c>
+      <c r="J190">
+        <v>0.19</v>
+      </c>
+      <c r="K190" t="s">
+        <v>479</v>
+      </c>
+      <c r="L190" s="1">
+        <v>7401000.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>7415178.08</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>481</v>
+      </c>
+      <c r="B191" s="1">
+        <v>17500000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>98.654</v>
+      </c>
+      <c r="D191" s="1">
+        <v>98.59398286</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>17253947.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>10503.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>0.060873028067143</v>
+      </c>
+      <c r="J191">
+        <v>0.09</v>
+      </c>
+      <c r="K191" t="s">
+        <v>482</v>
+      </c>
+      <c r="L191" s="1">
+        <v>17264450.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>17280631.51</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>484</v>
+      </c>
+      <c r="B192" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>98.705</v>
+      </c>
+      <c r="D192" s="1">
+        <v>98.09328567</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>2942798.57</v>
+      </c>
+      <c r="H192" s="1">
+        <v>18351.43</v>
+      </c>
+      <c r="I192" s="1">
+        <v>0.62360469340584</v>
+      </c>
+      <c r="J192">
+        <v>0.16</v>
+      </c>
+      <c r="K192" t="s">
+        <v>485</v>
+      </c>
+      <c r="L192" s="1">
+        <v>2961150.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>2966050.68</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>487</v>
+      </c>
+      <c r="B193" s="1">
         <v>6000000.0</v>
       </c>
-      <c r="D178" s="1">
-[...20 lines deleted...]
-      <c r="K178">
+      <c r="C193" s="1">
+        <v>100.059</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.16216667</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>6009730.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-6190.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.10299963559095</v>
+      </c>
+      <c r="J193">
+        <v>0.54</v>
+      </c>
+      <c r="K193" t="s">
+        <v>488</v>
+      </c>
+      <c r="L193" s="1">
+        <v>6003540.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>6035853.33</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>490</v>
+      </c>
+      <c r="B194" s="1">
+        <v>7996000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>98.571</v>
+      </c>
+      <c r="D194" s="1">
+        <v>98.295</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>7859668.2</v>
+      </c>
+      <c r="H194" s="1">
+        <v>22068.96</v>
+      </c>
+      <c r="I194" s="1">
+        <v>0.28078742560659</v>
+      </c>
+      <c r="J194">
+        <v>0.17</v>
+      </c>
+      <c r="K194" t="s">
+        <v>491</v>
+      </c>
+      <c r="L194" s="1">
+        <v>7881737.16</v>
+      </c>
+      <c r="M194" s="1">
+        <v>7895538.48</v>
+      </c>
+      <c r="N194" s="1">
         <v>0.13</v>
       </c>
-      <c r="L178" t="s">
-[...8 lines deleted...]
-      <c r="O178" s="1">
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>493</v>
+      </c>
+      <c r="B195" s="1">
+        <v>47100000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>99.53</v>
+      </c>
+      <c r="D195" s="1">
+        <v>98.32807431</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>46312523.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>566107.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>1.2223626857902</v>
+      </c>
+      <c r="J195">
+        <v>0.1</v>
+      </c>
+      <c r="K195" t="s">
+        <v>494</v>
+      </c>
+      <c r="L195" s="1">
+        <v>46878630.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>46925568.7</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>496</v>
+      </c>
+      <c r="B196" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>98.511</v>
+      </c>
+      <c r="D196" s="1">
+        <v>98.44161765</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>16735075.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>11795.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>0.070480711917933</v>
+      </c>
+      <c r="J196">
+        <v>0.17</v>
+      </c>
+      <c r="K196" t="s">
+        <v>497</v>
+      </c>
+      <c r="L196" s="1">
+        <v>16746870.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>16775513.84</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>499</v>
+      </c>
+      <c r="B197" s="1">
+        <v>18000000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="D197" s="1">
+        <v>99.21111111</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>17858000.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>17800.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>0.099675215589652</v>
+      </c>
+      <c r="J197">
+        <v>0.55</v>
+      </c>
+      <c r="K197" t="s">
+        <v>500</v>
+      </c>
+      <c r="L197" s="1">
+        <v>17875800.0</v>
+      </c>
+      <c r="M197" s="1">
+        <v>17974331.51</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>502</v>
+      </c>
+      <c r="B198" s="1">
+        <v>8200000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>98.575</v>
+      </c>
+      <c r="D198" s="1">
+        <v>97.43695122</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>7989830.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>93320.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>1.1679848006779</v>
+      </c>
+      <c r="J198">
+        <v>0.16</v>
+      </c>
+      <c r="K198" t="s">
+        <v>503</v>
+      </c>
+      <c r="L198" s="1">
+        <v>8083150.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>8096404.79</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>505</v>
+      </c>
+      <c r="B199" s="1">
+        <v>18800000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>99.174</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.08680851</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>18628320.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>16392.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.087995052693963</v>
+      </c>
+      <c r="J199">
+        <v>0.27</v>
+      </c>
+      <c r="K199" t="s">
+        <v>506</v>
+      </c>
+      <c r="L199" s="1">
+        <v>18644712.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>18696090.08</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>508</v>
+      </c>
+      <c r="B200" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>99.45</v>
+      </c>
+      <c r="D200" s="1">
+        <v>98.83981333</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>14825972.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>91528.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>0.61734906824322</v>
+      </c>
+      <c r="J200">
+        <v>0.68</v>
+      </c>
+      <c r="K200" t="s">
+        <v>509</v>
+      </c>
+      <c r="L200" s="1">
+        <v>14917500.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>15020136.99</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>511</v>
+      </c>
+      <c r="B201" s="1">
+        <v>20400000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>99.989</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>20400000.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-2244.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="J201">
+        <v>0.6</v>
+      </c>
+      <c r="K201" t="s">
+        <v>512</v>
+      </c>
+      <c r="L201" s="1">
+        <v>20397756.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>20520258.57</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>514</v>
+      </c>
+      <c r="B202" s="1">
+        <v>10400000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>98.995</v>
+      </c>
+      <c r="D202" s="1">
+        <v>98.24951923</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>10217950.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>77530.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0.75876276552537</v>
+      </c>
+      <c r="J202">
+        <v>0.36</v>
+      </c>
+      <c r="K202" t="s">
+        <v>515</v>
+      </c>
+      <c r="L202" s="1">
+        <v>10295480.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>10333126.58</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>517</v>
+      </c>
+      <c r="B203" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>100.369</v>
+      </c>
+      <c r="D203" s="1">
+        <v>101.48803</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>10148803.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-111903.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-1.1026226442665</v>
+      </c>
+      <c r="J203">
+        <v>2.11</v>
+      </c>
+      <c r="K203" t="s">
+        <v>518</v>
+      </c>
+      <c r="L203" s="1">
+        <v>10036900.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>10247516.44</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>520</v>
+      </c>
+      <c r="B204" s="1">
+        <v>14300000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>99.64</v>
+      </c>
+      <c r="D204" s="1">
+        <v>99.5472028</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>14235250.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>13270.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>0.093219297167243</v>
+      </c>
+      <c r="J204">
+        <v>0.95</v>
+      </c>
+      <c r="K204" t="s">
+        <v>521</v>
+      </c>
+      <c r="L204" s="1">
+        <v>14248520.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>14383684.38</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>523</v>
+      </c>
+      <c r="B205" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>98.881</v>
+      </c>
+      <c r="D205" s="1">
+        <v>98.7</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>9870000.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>18100.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>0.18338399189463</v>
+      </c>
+      <c r="J205">
+        <v>0.19</v>
+      </c>
+      <c r="K205" t="s">
+        <v>524</v>
+      </c>
+      <c r="L205" s="1">
+        <v>9888100.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>9906935.62</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>526</v>
+      </c>
+      <c r="B206" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>98.402</v>
+      </c>
+      <c r="D206" s="1">
+        <v>98.09</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>1667530.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>5304.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>0.31807523702722</v>
+      </c>
+      <c r="J206">
         <v>0.11</v>
       </c>
-      <c r="P178">
-[...34 lines deleted...]
-      <c r="K179">
+      <c r="K206" t="s">
+        <v>527</v>
+      </c>
+      <c r="L206" s="1">
+        <v>1672834.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>1674708.66</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>529</v>
+      </c>
+      <c r="B207" s="1">
+        <v>12845000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>99.453</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.425</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>12771141.25</v>
+      </c>
+      <c r="H207" s="1">
+        <v>3596.6</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0.028161931103847</v>
+      </c>
+      <c r="J207">
+        <v>0.78</v>
+      </c>
+      <c r="K207" t="s">
+        <v>530</v>
+      </c>
+      <c r="L207" s="1">
+        <v>12774737.85</v>
+      </c>
+      <c r="M207" s="1">
+        <v>12875474.32</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>532</v>
+      </c>
+      <c r="B208" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>101.587</v>
+      </c>
+      <c r="D208" s="1">
+        <v>101.65</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>7115500.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-4410.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-0.061977373339892</v>
+      </c>
+      <c r="J208">
+        <v>3.05</v>
+      </c>
+      <c r="K208" t="s">
+        <v>533</v>
+      </c>
+      <c r="L208" s="1">
+        <v>7111090.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>7324254.38</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>535</v>
+      </c>
+      <c r="B209" s="1">
+        <v>6700000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>100.224</v>
+      </c>
+      <c r="D209" s="1">
+        <v>102.17492537</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>6845720.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-130712.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-1.9093974045097</v>
+      </c>
+      <c r="J209">
+        <v>2.83</v>
+      </c>
+      <c r="K209" t="s">
+        <v>536</v>
+      </c>
+      <c r="L209" s="1">
+        <v>6715008.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>6904925.47</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>538</v>
+      </c>
+      <c r="B210" s="1">
+        <v>28164000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.129</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.25594259</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>28236083.67</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-35752.11</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-0.12661851557688</v>
+      </c>
+      <c r="J210">
+        <v>2.35</v>
+      </c>
+      <c r="K210" t="s">
+        <v>539</v>
+      </c>
+      <c r="L210" s="1">
+        <v>28200331.56</v>
+      </c>
+      <c r="M210" s="1">
+        <v>28861028.14</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>541</v>
+      </c>
+      <c r="B211" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>99.49</v>
+      </c>
+      <c r="D211" s="1">
+        <v>98.74</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>4245820.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>32250.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>0.75957058942678</v>
+      </c>
+      <c r="J211">
+        <v>0.29</v>
+      </c>
+      <c r="K211" t="s">
+        <v>542</v>
+      </c>
+      <c r="L211" s="1">
+        <v>4278070.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>4290395.68</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>544</v>
+      </c>
+      <c r="B212" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>100.769</v>
+      </c>
+      <c r="D212" s="1">
+        <v>100.933256</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>20186651.2</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-32851.2</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-0.16273724489776</v>
+      </c>
+      <c r="J212">
+        <v>0.17</v>
+      </c>
+      <c r="K212" t="s">
+        <v>545</v>
+      </c>
+      <c r="L212" s="1">
+        <v>20153800.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>20188731.51</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>547</v>
+      </c>
+      <c r="B213" s="1">
+        <v>7100000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>100.573</v>
+      </c>
+      <c r="D213" s="1">
+        <v>101.44352113</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>7202490.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>-61807.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-0.85813378428849</v>
+      </c>
+      <c r="J213">
+        <v>1.71</v>
+      </c>
+      <c r="K213" t="s">
+        <v>548</v>
+      </c>
+      <c r="L213" s="1">
+        <v>7140683.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>7262039.51</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>550</v>
+      </c>
+      <c r="B214" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>100.354</v>
+      </c>
+      <c r="D214" s="1">
+        <v>101.37056452</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>6284975.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>-63027.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-1.0028202180597</v>
+      </c>
+      <c r="J214">
+        <v>1.97</v>
+      </c>
+      <c r="K214" t="s">
+        <v>551</v>
+      </c>
+      <c r="L214" s="1">
+        <v>6221948.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>6343867.18</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>553</v>
+      </c>
+      <c r="B215" s="1">
+        <v>16070000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>98.602</v>
+      </c>
+      <c r="D215" s="1">
+        <v>98.32599876</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>15800988.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>44353.4</v>
+      </c>
+      <c r="I215" s="1">
+        <v>0.28070016887552</v>
+      </c>
+      <c r="J215">
+        <v>0.13</v>
+      </c>
+      <c r="K215" t="s">
+        <v>554</v>
+      </c>
+      <c r="L215" s="1">
+        <v>15845341.4</v>
+      </c>
+      <c r="M215" s="1">
+        <v>15866474.55</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>556</v>
+      </c>
+      <c r="B216" s="1">
+        <v>9950000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>98.86</v>
+      </c>
+      <c r="D216" s="1">
+        <v>98.7658794</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>9827205.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>9365.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>0.095296678964161</v>
+      </c>
+      <c r="J216">
+        <v>0.33</v>
+      </c>
+      <c r="K216" t="s">
+        <v>557</v>
+      </c>
+      <c r="L216" s="1">
+        <v>9836570.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>9869623.08</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>559</v>
+      </c>
+      <c r="B217" s="1">
+        <v>20997000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="D217" s="1">
+        <v>101.21349288</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>21251797.1</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-191806.1</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-0.90254061384766</v>
+      </c>
+      <c r="J217">
+        <v>2.18</v>
+      </c>
+      <c r="K217" t="s">
+        <v>560</v>
+      </c>
+      <c r="L217" s="1">
+        <v>21059991.0</v>
+      </c>
+      <c r="M217" s="1">
+        <v>21516675.75</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>562</v>
+      </c>
+      <c r="B218" s="1">
+        <v>25700000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>100.453</v>
+      </c>
+      <c r="D218" s="1">
+        <v>102.00865759</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>26216225.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-399804.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-1.5250250560483</v>
+      </c>
+      <c r="J218">
+        <v>2.97</v>
+      </c>
+      <c r="K218" t="s">
+        <v>563</v>
+      </c>
+      <c r="L218" s="1">
+        <v>25816421.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>26580291.89</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>565</v>
+      </c>
+      <c r="B219" s="1">
+        <v>16100000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>100.878</v>
+      </c>
+      <c r="D219" s="1">
+        <v>101.68176398</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>16370764.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>-129406.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-0.79047013322042</v>
+      </c>
+      <c r="J219">
+        <v>2.94</v>
+      </c>
+      <c r="K219" t="s">
+        <v>566</v>
+      </c>
+      <c r="L219" s="1">
+        <v>16241358.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>16714433.34</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>568</v>
+      </c>
+      <c r="B220" s="1">
+        <v>10124000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>99.158</v>
+      </c>
+      <c r="D220" s="1">
+        <v>98.97327539</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>10020054.4</v>
+      </c>
+      <c r="H220" s="1">
+        <v>18701.52</v>
+      </c>
+      <c r="I220" s="1">
+        <v>0.18664090286775</v>
+      </c>
+      <c r="J220">
+        <v>0.49</v>
+      </c>
+      <c r="K220" t="s">
+        <v>569</v>
+      </c>
+      <c r="L220" s="1">
+        <v>10038755.92</v>
+      </c>
+      <c r="M220" s="1">
+        <v>10088682.5</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>571</v>
+      </c>
+      <c r="B221" s="1">
+        <v>18844000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>99.357</v>
+      </c>
+      <c r="D221" s="1">
+        <v>98.91863033</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>18640226.7</v>
+      </c>
+      <c r="H221" s="1">
+        <v>82606.38</v>
+      </c>
+      <c r="I221" s="1">
+        <v>0.44316188493566</v>
+      </c>
+      <c r="J221">
+        <v>0.59</v>
+      </c>
+      <c r="K221" t="s">
+        <v>572</v>
+      </c>
+      <c r="L221" s="1">
+        <v>18722833.08</v>
+      </c>
+      <c r="M221" s="1">
+        <v>18833831.98</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>574</v>
+      </c>
+      <c r="B222" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="D222" s="1">
+        <v>98.502</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>14775300.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>0.93399118799618</v>
+      </c>
+      <c r="J222">
+        <v>0.42</v>
+      </c>
+      <c r="K222" t="s">
+        <v>575</v>
+      </c>
+      <c r="L222" s="1">
+        <v>14913300.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>14975971.23</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>577</v>
+      </c>
+      <c r="B223" s="1">
+        <v>31720000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>100.274</v>
+      </c>
+      <c r="D223" s="1">
+        <v>101.67080706</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>32249980.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-443067.2</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-1.3738526349474</v>
+      </c>
+      <c r="J223">
+        <v>3.01</v>
+      </c>
+      <c r="K223" t="s">
+        <v>578</v>
+      </c>
+      <c r="L223" s="1">
+        <v>31806912.8</v>
+      </c>
+      <c r="M223" s="1">
+        <v>32760468.14</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>580</v>
+      </c>
+      <c r="B224" s="1">
+        <v>11630000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>99.168</v>
+      </c>
+      <c r="D224" s="1">
+        <v>99.18027403</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>11534665.87</v>
+      </c>
+      <c r="H224" s="1">
+        <v>-1427.47</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-0.012375477678228</v>
+      </c>
+      <c r="J224">
+        <v>0.34</v>
+      </c>
+      <c r="K224" t="s">
+        <v>581</v>
+      </c>
+      <c r="L224" s="1">
+        <v>11533238.4</v>
+      </c>
+      <c r="M224" s="1">
+        <v>11572214.83</v>
+      </c>
+      <c r="N224" s="1">
         <v>0.19</v>
       </c>
-      <c r="L179" t="s">
-[...8 lines deleted...]
-      <c r="O179" s="1">
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>583</v>
+      </c>
+      <c r="B225" s="1">
+        <v>44441000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>99.099</v>
+      </c>
+      <c r="D225" s="1">
+        <v>98.91493274</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>43958785.26</v>
+      </c>
+      <c r="H225" s="1">
+        <v>81801.33</v>
+      </c>
+      <c r="I225" s="1">
+        <v>0.18608642053272</v>
+      </c>
+      <c r="J225">
+        <v>0.42</v>
+      </c>
+      <c r="K225" t="s">
+        <v>584</v>
+      </c>
+      <c r="L225" s="1">
+        <v>44040586.59</v>
+      </c>
+      <c r="M225" s="1">
+        <v>44228091.08</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>586</v>
+      </c>
+      <c r="B226" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="D226" s="1">
+        <v>98.9</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>4945000.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>6150.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0.12436804853387</v>
+      </c>
+      <c r="J226">
+        <v>0.39</v>
+      </c>
+      <c r="K226" t="s">
+        <v>587</v>
+      </c>
+      <c r="L226" s="1">
+        <v>4951150.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>4970567.81</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>589</v>
+      </c>
+      <c r="B227" s="1">
+        <v>5305000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="D227" s="1">
+        <v>97.51</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>5172905.5</v>
+      </c>
+      <c r="H227" s="1">
+        <v>70768.7</v>
+      </c>
+      <c r="I227" s="1">
+        <v>1.3680648138652</v>
+      </c>
+      <c r="J227">
+        <v>0.25</v>
+      </c>
+      <c r="K227" t="s">
+        <v>590</v>
+      </c>
+      <c r="L227" s="1">
+        <v>5243674.2</v>
+      </c>
+      <c r="M227" s="1">
+        <v>5257191.05</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>592</v>
+      </c>
+      <c r="B228" s="1">
+        <v>25932000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>100.0305</v>
+      </c>
+      <c r="D228" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>25932000.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>7909.26</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0.0305</v>
+      </c>
+      <c r="J228">
+        <v>0.25</v>
+      </c>
+      <c r="K228" t="s">
+        <v>593</v>
+      </c>
+      <c r="L228" s="1">
+        <v>25939909.26</v>
+      </c>
+      <c r="M228" s="1">
+        <v>26005662.73</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>595</v>
+      </c>
+      <c r="B229" s="1">
+        <v>9100000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D229" s="1">
+        <v>98.67857143</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>8979750.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>71565.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>0.79695982627579</v>
+      </c>
+      <c r="J229">
+        <v>0.67</v>
+      </c>
+      <c r="K229" t="s">
+        <v>596</v>
+      </c>
+      <c r="L229" s="1">
+        <v>9051315.0</v>
+      </c>
+      <c r="M229" s="1">
+        <v>9112646.51</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>598</v>
+      </c>
+      <c r="B230" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="D230" s="1">
+        <v>98.03</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>2450750.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>19725.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0.8048556564317</v>
+      </c>
+      <c r="J230">
+        <v>0.22</v>
+      </c>
+      <c r="K230" t="s">
+        <v>599</v>
+      </c>
+      <c r="L230" s="1">
+        <v>2470475.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>2475920.21</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>601</v>
+      </c>
+      <c r="B231" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>98.582</v>
+      </c>
+      <c r="D231" s="1">
+        <v>98.20403226</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>6088650.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>23434.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>0.38488006372513</v>
+      </c>
+      <c r="J231">
         <v>0.13</v>
       </c>
-      <c r="P179">
-[...10 lines deleted...]
-      <c r="C180" s="1">
+      <c r="K231" t="s">
+        <v>602</v>
+      </c>
+      <c r="L231" s="1">
+        <v>6112084.0</v>
+      </c>
+      <c r="M231" s="1">
+        <v>6120428.52</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>604</v>
+      </c>
+      <c r="B232" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>101.3</v>
+      </c>
+      <c r="D232" s="1">
+        <v>101.37</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>10137000.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>-7000.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-0.069053960737891</v>
+      </c>
+      <c r="J232">
+        <v>4.05</v>
+      </c>
+      <c r="K232" t="s">
+        <v>605</v>
+      </c>
+      <c r="L232" s="1">
+        <v>10130000.0</v>
+      </c>
+      <c r="M232" s="1">
+        <v>10534589.04</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>607</v>
+      </c>
+      <c r="B233" s="1">
+        <v>69900000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>98.893</v>
+      </c>
+      <c r="D233" s="1">
+        <v>98.0770309</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>68555844.6</v>
+      </c>
+      <c r="H233" s="1">
+        <v>570362.4</v>
+      </c>
+      <c r="I233" s="1">
+        <v>0.83196757815161</v>
+      </c>
+      <c r="J233">
+        <v>0.3</v>
+      </c>
+      <c r="K233" t="s">
+        <v>608</v>
+      </c>
+      <c r="L233" s="1">
+        <v>69126207.0</v>
+      </c>
+      <c r="M233" s="1">
+        <v>69338779.6</v>
+      </c>
+      <c r="N233" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>610</v>
+      </c>
+      <c r="B234" s="1">
+        <v>21900000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>99.967</v>
+      </c>
+      <c r="D234" s="1">
+        <v>97.79613699</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>21417354.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>475419.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>2.2197840125349</v>
+      </c>
+      <c r="J234">
+        <v>0.85</v>
+      </c>
+      <c r="K234" t="s">
+        <v>611</v>
+      </c>
+      <c r="L234" s="1">
+        <v>21892773.0</v>
+      </c>
+      <c r="M234" s="1">
+        <v>22079673.0</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>613</v>
+      </c>
+      <c r="B235" s="1">
+        <v>48500000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>100.177</v>
+      </c>
+      <c r="D235" s="1">
+        <v>100.5040433</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>48744461.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-158616.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-0.32540312631624</v>
+      </c>
+      <c r="J235">
+        <v>1.07</v>
+      </c>
+      <c r="K235" t="s">
+        <v>614</v>
+      </c>
+      <c r="L235" s="1">
+        <v>48585845.0</v>
+      </c>
+      <c r="M235" s="1">
+        <v>49104064.18</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>616</v>
+      </c>
+      <c r="B236" s="1">
+        <v>27100000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>98.052</v>
+      </c>
+      <c r="D236" s="1">
+        <v>97.91108487</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>26533904.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>38188.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>0.1439215277179</v>
+      </c>
+      <c r="J236">
+        <v>0.08</v>
+      </c>
+      <c r="K236" t="s">
+        <v>617</v>
+      </c>
+      <c r="L236" s="1">
+        <v>26572092.0</v>
+      </c>
+      <c r="M236" s="1">
+        <v>26594830.01</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>619</v>
+      </c>
+      <c r="B237" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>100.0366734</v>
+      </c>
+      <c r="D237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>1833.67</v>
+      </c>
+      <c r="I237" s="1">
+        <v>0</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>620</v>
+      </c>
+      <c r="L237" s="1">
+        <v>1833.67</v>
+      </c>
+      <c r="M237" s="1">
+        <v>-5241.76</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>622</v>
+      </c>
+      <c r="B238" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.03873</v>
+      </c>
+      <c r="D238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>658.41</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0</v>
+      </c>
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238" t="s">
+        <v>623</v>
+      </c>
+      <c r="L238" s="1">
+        <v>658.41</v>
+      </c>
+      <c r="M238" s="1">
+        <v>-1654.09</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239">
+        <v>2621898872</v>
+      </c>
+      <c r="B239" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>100.0643914</v>
+      </c>
+      <c r="D239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>3219.57</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0</v>
+      </c>
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239">
+        <v>865.67</v>
+      </c>
+      <c r="L239" s="1">
+        <v>3219.57</v>
+      </c>
+      <c r="M239" s="1">
+        <v>4085.24</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240">
+        <v>2716928862</v>
+      </c>
+      <c r="B240" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0</v>
+      </c>
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240">
+        <v>0.0</v>
+      </c>
+      <c r="L240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241">
+        <v>2721415922</v>
+      </c>
+      <c r="B241" s="1">
+        <v>18000000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>100.06139861</v>
+      </c>
+      <c r="D241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>11051.75</v>
+      </c>
+      <c r="I241" s="1">
+        <v>0</v>
+      </c>
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241" t="s">
+        <v>627</v>
+      </c>
+      <c r="L241" s="1">
+        <v>11051.75</v>
+      </c>
+      <c r="M241" s="1">
+        <v>-3045.05</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242">
+        <v>2721858402</v>
+      </c>
+      <c r="B242" s="1">
+        <v>21900000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>100.00543247</v>
+      </c>
+      <c r="D242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>1189.71</v>
+      </c>
+      <c r="I242" s="1">
+        <v>0</v>
+      </c>
+      <c r="J242">
+        <v>0.0</v>
+      </c>
+      <c r="K242" t="s">
+        <v>629</v>
+      </c>
+      <c r="L242" s="1">
+        <v>1189.71</v>
+      </c>
+      <c r="M242" s="1">
+        <v>-24171.28</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243">
+        <v>2777134372</v>
+      </c>
+      <c r="B243" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0</v>
+      </c>
+      <c r="J243">
+        <v>0.0</v>
+      </c>
+      <c r="K243">
+        <v>0.0</v>
+      </c>
+      <c r="L243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244">
+        <v>2798594402</v>
+      </c>
+      <c r="B244" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>100.00407013</v>
+      </c>
+      <c r="D244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>610.52</v>
+      </c>
+      <c r="I244" s="1">
+        <v>0</v>
+      </c>
+      <c r="J244">
+        <v>0.0</v>
+      </c>
+      <c r="K244" t="s">
+        <v>632</v>
+      </c>
+      <c r="L244" s="1">
+        <v>610.52</v>
+      </c>
+      <c r="M244" s="1">
+        <v>34574.61</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245">
+        <v>2806083592</v>
+      </c>
+      <c r="B245" s="1">
+        <v>5997000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>100.24117726</v>
+      </c>
+      <c r="D245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>14463.4</v>
+      </c>
+      <c r="I245" s="1">
+        <v>0</v>
+      </c>
+      <c r="J245">
+        <v>0.0</v>
+      </c>
+      <c r="K245" t="s">
+        <v>634</v>
+      </c>
+      <c r="L245" s="1">
+        <v>14463.4</v>
+      </c>
+      <c r="M245" s="1">
+        <v>21625.25</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246">
+        <v>2813842962</v>
+      </c>
+      <c r="B246" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>100.00352415</v>
+      </c>
+      <c r="D246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>704.83</v>
+      </c>
+      <c r="I246" s="1">
+        <v>0</v>
+      </c>
+      <c r="J246">
+        <v>0.0</v>
+      </c>
+      <c r="K246" t="s">
+        <v>636</v>
+      </c>
+      <c r="L246" s="1">
+        <v>704.83</v>
+      </c>
+      <c r="M246" s="1">
+        <v>32452.77</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247">
+        <v>2838669412</v>
+      </c>
+      <c r="B247" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>100.003733</v>
+      </c>
+      <c r="D247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>559.95</v>
+      </c>
+      <c r="I247" s="1">
+        <v>0</v>
+      </c>
+      <c r="J247">
+        <v>0.0</v>
+      </c>
+      <c r="K247" t="s">
+        <v>638</v>
+      </c>
+      <c r="L247" s="1">
+        <v>559.95</v>
+      </c>
+      <c r="M247" s="1">
+        <v>26599.95</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248">
+        <v>2838754542</v>
+      </c>
+      <c r="B248" s="1">
+        <v>12200000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>100.10738615</v>
+      </c>
+      <c r="D248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>13101.11</v>
+      </c>
+      <c r="I248" s="1">
+        <v>0</v>
+      </c>
+      <c r="J248">
+        <v>0.0</v>
+      </c>
+      <c r="K248" t="s">
+        <v>640</v>
+      </c>
+      <c r="L248" s="1">
+        <v>13101.11</v>
+      </c>
+      <c r="M248" s="1">
+        <v>33401.91</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249">
+        <v>2846048702</v>
+      </c>
+      <c r="B249" s="1">
+        <v>5305000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>100.3798017</v>
+      </c>
+      <c r="D249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>20148.48</v>
+      </c>
+      <c r="I249" s="1">
+        <v>0</v>
+      </c>
+      <c r="J249">
+        <v>0.0</v>
+      </c>
+      <c r="K249" t="s">
+        <v>642</v>
+      </c>
+      <c r="L249" s="1">
+        <v>20148.48</v>
+      </c>
+      <c r="M249" s="1">
+        <v>24756.77</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250">
+        <v>2847414022</v>
+      </c>
+      <c r="B250" s="1">
+        <v>11800000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>100.00319483</v>
+      </c>
+      <c r="D250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>376.99</v>
+      </c>
+      <c r="I250" s="1">
+        <v>0</v>
+      </c>
+      <c r="J250">
+        <v>0.0</v>
+      </c>
+      <c r="K250" t="s">
+        <v>644</v>
+      </c>
+      <c r="L250" s="1">
+        <v>376.99</v>
+      </c>
+      <c r="M250" s="1">
+        <v>12638.34</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251">
+        <v>2851226042</v>
+      </c>
+      <c r="B251" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>100.35562232</v>
+      </c>
+      <c r="D251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>88905.58</v>
+      </c>
+      <c r="I251" s="1">
+        <v>0</v>
+      </c>
+      <c r="J251">
+        <v>0.0</v>
+      </c>
+      <c r="K251" t="s">
+        <v>646</v>
+      </c>
+      <c r="L251" s="1">
+        <v>88905.58</v>
+      </c>
+      <c r="M251" s="1">
+        <v>102785.58</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252">
+        <v>2855281272</v>
+      </c>
+      <c r="B252" s="1">
+        <v>28600000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>100.01936129</v>
+      </c>
+      <c r="D252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>5537.33</v>
+      </c>
+      <c r="I252" s="1">
+        <v>0</v>
+      </c>
+      <c r="J252">
+        <v>0.0</v>
+      </c>
+      <c r="K252" t="s">
+        <v>648</v>
+      </c>
+      <c r="L252" s="1">
+        <v>5537.33</v>
+      </c>
+      <c r="M252" s="1">
+        <v>40114.81</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253">
+        <v>2856676872</v>
+      </c>
+      <c r="B253" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>100.34316895</v>
+      </c>
+      <c r="D253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>68633.79</v>
+      </c>
+      <c r="I253" s="1">
+        <v>0</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253" t="s">
+        <v>650</v>
+      </c>
+      <c r="L253" s="1">
+        <v>68633.79</v>
+      </c>
+      <c r="M253" s="1">
+        <v>81998.23</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254">
+        <v>2858088902</v>
+      </c>
+      <c r="B254" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>100.3463002</v>
+      </c>
+      <c r="D254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H254" s="1">
+        <v>34630.02</v>
+      </c>
+      <c r="I254" s="1">
+        <v>0</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254" t="s">
+        <v>652</v>
+      </c>
+      <c r="L254" s="1">
+        <v>34630.02</v>
+      </c>
+      <c r="M254" s="1">
+        <v>41549.05</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255">
+        <v>2859961272</v>
+      </c>
+      <c r="B255" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>100.339753</v>
+      </c>
+      <c r="D255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>33975.3</v>
+      </c>
+      <c r="I255" s="1">
+        <v>0</v>
+      </c>
+      <c r="J255">
+        <v>0.0</v>
+      </c>
+      <c r="K255" t="s">
+        <v>654</v>
+      </c>
+      <c r="L255" s="1">
+        <v>33975.3</v>
+      </c>
+      <c r="M255" s="1">
+        <v>40399.19</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256">
+        <v>2862709252</v>
+      </c>
+      <c r="B256" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>100.06020696</v>
+      </c>
+      <c r="D256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>7525.87</v>
+      </c>
+      <c r="I256" s="1">
+        <v>0</v>
+      </c>
+      <c r="J256">
+        <v>0.0</v>
+      </c>
+      <c r="K256" t="s">
+        <v>656</v>
+      </c>
+      <c r="L256" s="1">
+        <v>7525.87</v>
+      </c>
+      <c r="M256" s="1">
+        <v>19242.12</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257">
+        <v>2863881852</v>
+      </c>
+      <c r="B257" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>100.06629033</v>
+      </c>
+      <c r="D257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>9943.55</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0</v>
+      </c>
+      <c r="J257">
+        <v>0.0</v>
+      </c>
+      <c r="K257" t="s">
+        <v>658</v>
+      </c>
+      <c r="L257" s="1">
+        <v>9943.55</v>
+      </c>
+      <c r="M257" s="1">
+        <v>24812.3</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258">
+        <v>2865625992</v>
+      </c>
+      <c r="B258" s="1">
+        <v>6600000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>100.33007455</v>
+      </c>
+      <c r="D258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>21784.92</v>
+      </c>
+      <c r="I258" s="1">
+        <v>0</v>
+      </c>
+      <c r="J258">
+        <v>0.0</v>
+      </c>
+      <c r="K258" t="s">
+        <v>660</v>
+      </c>
+      <c r="L258" s="1">
+        <v>21784.92</v>
+      </c>
+      <c r="M258" s="1">
+        <v>25541.6</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259">
+        <v>2870139162</v>
+      </c>
+      <c r="B259" s="1">
+        <v>9100000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>100.16202231</v>
+      </c>
+      <c r="D259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>14744.03</v>
+      </c>
+      <c r="I259" s="1">
+        <v>0</v>
+      </c>
+      <c r="J259">
+        <v>0.0</v>
+      </c>
+      <c r="K259" t="s">
+        <v>662</v>
+      </c>
+      <c r="L259" s="1">
+        <v>14744.03</v>
+      </c>
+      <c r="M259" s="1">
+        <v>22745.35</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260">
+        <v>2874472692</v>
+      </c>
+      <c r="B260" s="1">
+        <v>11200000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>100.12803509</v>
+      </c>
+      <c r="D260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>14339.93</v>
+      </c>
+      <c r="I260" s="1">
+        <v>0</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260" t="s">
+        <v>664</v>
+      </c>
+      <c r="L260" s="1">
+        <v>14339.93</v>
+      </c>
+      <c r="M260" s="1">
+        <v>23747.3</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261">
+        <v>2874671812</v>
+      </c>
+      <c r="B261" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>100.12732269</v>
+      </c>
+      <c r="D261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>3310.39</v>
+      </c>
+      <c r="I261" s="1">
+        <v>0</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261" t="s">
+        <v>666</v>
+      </c>
+      <c r="L261" s="1">
+        <v>3310.39</v>
+      </c>
+      <c r="M261" s="1">
+        <v>5447.3</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262">
+        <v>2874739202</v>
+      </c>
+      <c r="B262" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>100.12746543</v>
+      </c>
+      <c r="D262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>4461.29</v>
+      </c>
+      <c r="I262" s="1">
+        <v>0</v>
+      </c>
+      <c r="J262">
+        <v>0.0</v>
+      </c>
+      <c r="K262" t="s">
+        <v>668</v>
+      </c>
+      <c r="L262" s="1">
+        <v>4461.29</v>
+      </c>
+      <c r="M262" s="1">
+        <v>7350.54</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263">
+        <v>2877252492</v>
+      </c>
+      <c r="B263" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>100.35055156</v>
+      </c>
+      <c r="D263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>22435.3</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0</v>
+      </c>
+      <c r="J263">
+        <v>0.0</v>
+      </c>
+      <c r="K263" t="s">
+        <v>670</v>
+      </c>
+      <c r="L263" s="1">
+        <v>22435.3</v>
+      </c>
+      <c r="M263" s="1">
+        <v>25770.98</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264">
+        <v>2880689452</v>
+      </c>
+      <c r="B264" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>100.08299868</v>
+      </c>
+      <c r="D264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>33199.47</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0</v>
+      </c>
+      <c r="J264">
+        <v>0.0</v>
+      </c>
+      <c r="K264" t="s">
+        <v>672</v>
+      </c>
+      <c r="L264" s="1">
+        <v>33199.47</v>
+      </c>
+      <c r="M264" s="1">
+        <v>64239.47</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265">
+        <v>2885535452</v>
+      </c>
+      <c r="B265" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>100.32319508</v>
+      </c>
+      <c r="D265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>21007.68</v>
+      </c>
+      <c r="I265" s="1">
+        <v>0</v>
+      </c>
+      <c r="J265">
+        <v>0.0</v>
+      </c>
+      <c r="K265" t="s">
+        <v>674</v>
+      </c>
+      <c r="L265" s="1">
+        <v>21007.68</v>
+      </c>
+      <c r="M265" s="1">
+        <v>23982.17</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266">
+        <v>2891519502</v>
+      </c>
+      <c r="B266" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>100.09381275</v>
+      </c>
+      <c r="D266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>18762.55</v>
+      </c>
+      <c r="I266" s="1">
+        <v>0</v>
+      </c>
+      <c r="J266">
+        <v>0.0</v>
+      </c>
+      <c r="K266" t="s">
+        <v>676</v>
+      </c>
+      <c r="L266" s="1">
+        <v>18762.55</v>
+      </c>
+      <c r="M266" s="1">
+        <v>34613.66</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267">
+        <v>2892744292</v>
+      </c>
+      <c r="B267" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D180" s="1">
-[...46 lines deleted...]
-      <c r="C181" s="1">
+      <c r="C267" s="1">
+        <v>100.09546787</v>
+      </c>
+      <c r="D267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>28640.36</v>
+      </c>
+      <c r="I267" s="1">
+        <v>0</v>
+      </c>
+      <c r="J267">
+        <v>0.0</v>
+      </c>
+      <c r="K267" t="s">
+        <v>678</v>
+      </c>
+      <c r="L267" s="1">
+        <v>28640.36</v>
+      </c>
+      <c r="M267" s="1">
+        <v>49946.28</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268">
+        <v>2892891132</v>
+      </c>
+      <c r="B268" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>100.09523167</v>
+      </c>
+      <c r="D268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>14284.75</v>
+      </c>
+      <c r="I268" s="1">
+        <v>0</v>
+      </c>
+      <c r="J268">
+        <v>0.0</v>
+      </c>
+      <c r="K268" t="s">
+        <v>680</v>
+      </c>
+      <c r="L268" s="1">
+        <v>14284.75</v>
+      </c>
+      <c r="M268" s="1">
+        <v>24822.29</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269">
+        <v>2905161062</v>
+      </c>
+      <c r="B269" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>100.0714632</v>
+      </c>
+      <c r="D269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>21438.96</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0</v>
+      </c>
+      <c r="J269">
+        <v>0.0</v>
+      </c>
+      <c r="K269" t="s">
+        <v>682</v>
+      </c>
+      <c r="L269" s="1">
+        <v>21438.96</v>
+      </c>
+      <c r="M269" s="1">
+        <v>34435.54</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270">
+        <v>2921627832</v>
+      </c>
+      <c r="B270" s="1">
+        <v>7720000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>100.07153472</v>
+      </c>
+      <c r="D270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>5522.48</v>
+      </c>
+      <c r="I270" s="1">
+        <v>0</v>
+      </c>
+      <c r="J270">
+        <v>0.0</v>
+      </c>
+      <c r="K270" t="s">
+        <v>684</v>
+      </c>
+      <c r="L270" s="1">
+        <v>5522.48</v>
+      </c>
+      <c r="M270" s="1">
+        <v>8829.73</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271">
+        <v>2922948022</v>
+      </c>
+      <c r="B271" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>100.0848988</v>
+      </c>
+      <c r="D271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>16979.76</v>
+      </c>
+      <c r="I271" s="1">
+        <v>0</v>
+      </c>
+      <c r="J271">
+        <v>0.0</v>
+      </c>
+      <c r="K271" t="s">
+        <v>686</v>
+      </c>
+      <c r="L271" s="1">
+        <v>16979.76</v>
+      </c>
+      <c r="M271" s="1">
+        <v>26054.42</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272">
+        <v>2922949082</v>
+      </c>
+      <c r="B272" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>100.1311514</v>
+      </c>
+      <c r="D272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>26230.28</v>
+      </c>
+      <c r="I272" s="1">
+        <v>0</v>
+      </c>
+      <c r="J272">
+        <v>0.0</v>
+      </c>
+      <c r="K272" t="s">
+        <v>688</v>
+      </c>
+      <c r="L272" s="1">
+        <v>26230.28</v>
+      </c>
+      <c r="M272" s="1">
+        <v>35512.44</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273">
+        <v>2924236212</v>
+      </c>
+      <c r="B273" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>100.37534738</v>
+      </c>
+      <c r="D273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>24397.58</v>
+      </c>
+      <c r="I273" s="1">
+        <v>0</v>
+      </c>
+      <c r="J273">
+        <v>0.0</v>
+      </c>
+      <c r="K273" t="s">
+        <v>690</v>
+      </c>
+      <c r="L273" s="1">
+        <v>24397.58</v>
+      </c>
+      <c r="M273" s="1">
+        <v>25919.57</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274">
+        <v>2924470772</v>
+      </c>
+      <c r="B274" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>100.37941353</v>
+      </c>
+      <c r="D274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>6450.03</v>
+      </c>
+      <c r="I274" s="1">
+        <v>0</v>
+      </c>
+      <c r="J274">
+        <v>0.0</v>
+      </c>
+      <c r="K274">
+        <v>430.64</v>
+      </c>
+      <c r="L274" s="1">
+        <v>6450.03</v>
+      </c>
+      <c r="M274" s="1">
+        <v>6880.67</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275">
+        <v>2924746292</v>
+      </c>
+      <c r="B275" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>100.183567</v>
+      </c>
+      <c r="D275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>18356.7</v>
+      </c>
+      <c r="I275" s="1">
+        <v>0</v>
+      </c>
+      <c r="J275">
+        <v>0.0</v>
+      </c>
+      <c r="K275" t="s">
+        <v>693</v>
+      </c>
+      <c r="L275" s="1">
+        <v>18356.7</v>
+      </c>
+      <c r="M275" s="1">
+        <v>22955.7</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276">
+        <v>2926627582</v>
+      </c>
+      <c r="B276" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>100.1446517</v>
+      </c>
+      <c r="D276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>28930.34</v>
+      </c>
+      <c r="I276" s="1">
+        <v>0</v>
+      </c>
+      <c r="J276">
+        <v>0.0</v>
+      </c>
+      <c r="K276" t="s">
+        <v>695</v>
+      </c>
+      <c r="L276" s="1">
+        <v>28930.34</v>
+      </c>
+      <c r="M276" s="1">
+        <v>43270.07</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277">
+        <v>2926707212</v>
+      </c>
+      <c r="B277" s="1">
+        <v>8400000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>100.12385821</v>
+      </c>
+      <c r="D277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>10404.09</v>
+      </c>
+      <c r="I277" s="1">
+        <v>0</v>
+      </c>
+      <c r="J277">
+        <v>0.0</v>
+      </c>
+      <c r="K277" t="s">
+        <v>697</v>
+      </c>
+      <c r="L277" s="1">
+        <v>10404.09</v>
+      </c>
+      <c r="M277" s="1">
+        <v>16316.29</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278">
+        <v>2935657832</v>
+      </c>
+      <c r="B278" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>100.1626666</v>
+      </c>
+      <c r="D278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>65066.64</v>
+      </c>
+      <c r="I278" s="1">
+        <v>0</v>
+      </c>
+      <c r="J278">
+        <v>0.0</v>
+      </c>
+      <c r="K278" t="s">
+        <v>699</v>
+      </c>
+      <c r="L278" s="1">
+        <v>65066.64</v>
+      </c>
+      <c r="M278" s="1">
+        <v>94605.08</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279">
+        <v>2935803812</v>
+      </c>
+      <c r="B279" s="1">
+        <v>9400000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>100.27308</v>
+      </c>
+      <c r="D279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>25669.52</v>
+      </c>
+      <c r="I279" s="1">
+        <v>0</v>
+      </c>
+      <c r="J279">
+        <v>0.0</v>
+      </c>
+      <c r="K279" t="s">
+        <v>701</v>
+      </c>
+      <c r="L279" s="1">
+        <v>25669.52</v>
+      </c>
+      <c r="M279" s="1">
+        <v>31385.68</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280">
+        <v>2935813452</v>
+      </c>
+      <c r="B280" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>100.27358194</v>
+      </c>
+      <c r="D280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>9848.95</v>
+      </c>
+      <c r="I280" s="1">
+        <v>0</v>
+      </c>
+      <c r="J280">
+        <v>0.0</v>
+      </c>
+      <c r="K280" t="s">
+        <v>703</v>
+      </c>
+      <c r="L280" s="1">
+        <v>9848.95</v>
+      </c>
+      <c r="M280" s="1">
+        <v>12056.02</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281">
+        <v>2935986662</v>
+      </c>
+      <c r="B281" s="1">
+        <v>3844000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>100.21025234</v>
+      </c>
+      <c r="D281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>8082.1</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0</v>
+      </c>
+      <c r="J281">
+        <v>0.0</v>
+      </c>
+      <c r="K281" t="s">
+        <v>705</v>
+      </c>
+      <c r="L281" s="1">
+        <v>8082.1</v>
+      </c>
+      <c r="M281" s="1">
+        <v>10612.9</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282">
+        <v>2936837392</v>
+      </c>
+      <c r="B282" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>100.26881462</v>
+      </c>
+      <c r="D282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>3494.59</v>
+      </c>
+      <c r="I282" s="1">
+        <v>0</v>
+      </c>
+      <c r="J282">
+        <v>0.0</v>
+      </c>
+      <c r="K282">
+        <v>735.59</v>
+      </c>
+      <c r="L282" s="1">
+        <v>3494.59</v>
+      </c>
+      <c r="M282" s="1">
+        <v>4230.18</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283">
+        <v>2937018512</v>
+      </c>
+      <c r="B283" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>100.1658531</v>
+      </c>
+      <c r="D283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>16585.31</v>
+      </c>
+      <c r="I283" s="1">
+        <v>0</v>
+      </c>
+      <c r="J283">
+        <v>0.0</v>
+      </c>
+      <c r="K283" t="s">
+        <v>708</v>
+      </c>
+      <c r="L283" s="1">
+        <v>16585.31</v>
+      </c>
+      <c r="M283" s="1">
+        <v>23152.25</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284">
+        <v>2937267382</v>
+      </c>
+      <c r="B284" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>100.0065047</v>
+      </c>
+      <c r="D284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>650.47</v>
+      </c>
+      <c r="I284" s="1">
+        <v>0</v>
+      </c>
+      <c r="J284">
+        <v>0.0</v>
+      </c>
+      <c r="K284" t="s">
+        <v>710</v>
+      </c>
+      <c r="L284" s="1">
+        <v>650.47</v>
+      </c>
+      <c r="M284" s="1">
+        <v>5259.08</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285">
+        <v>2939595422</v>
+      </c>
+      <c r="B285" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>100.31744212</v>
+      </c>
+      <c r="D285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>26982.58</v>
+      </c>
+      <c r="I285" s="1">
+        <v>0</v>
+      </c>
+      <c r="J285">
+        <v>0.0</v>
+      </c>
+      <c r="K285" t="s">
+        <v>712</v>
+      </c>
+      <c r="L285" s="1">
+        <v>26982.58</v>
+      </c>
+      <c r="M285" s="1">
+        <v>29525.78</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286">
+        <v>2941100752</v>
+      </c>
+      <c r="B286" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>100.22683903</v>
+      </c>
+      <c r="D286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>14064.02</v>
+      </c>
+      <c r="I286" s="1">
+        <v>0</v>
+      </c>
+      <c r="J286">
+        <v>0.0</v>
+      </c>
+      <c r="K286" t="s">
+        <v>714</v>
+      </c>
+      <c r="L286" s="1">
+        <v>14064.02</v>
+      </c>
+      <c r="M286" s="1">
+        <v>16703.18</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287">
+        <v>2942297552</v>
+      </c>
+      <c r="B287" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>100.0762528</v>
+      </c>
+      <c r="D287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>11437.92</v>
+      </c>
+      <c r="I287" s="1">
+        <v>0</v>
+      </c>
+      <c r="J287">
+        <v>0.0</v>
+      </c>
+      <c r="K287" t="s">
+        <v>716</v>
+      </c>
+      <c r="L287" s="1">
+        <v>11437.92</v>
+      </c>
+      <c r="M287" s="1">
+        <v>17646.05</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288">
+        <v>2942312882</v>
+      </c>
+      <c r="B288" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>100.158055</v>
+      </c>
+      <c r="D288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>6638.31</v>
+      </c>
+      <c r="I288" s="1">
+        <v>0</v>
+      </c>
+      <c r="J288">
+        <v>0.0</v>
+      </c>
+      <c r="K288" t="s">
+        <v>718</v>
+      </c>
+      <c r="L288" s="1">
+        <v>6638.31</v>
+      </c>
+      <c r="M288" s="1">
+        <v>8511.34</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289">
+        <v>2942860832</v>
+      </c>
+      <c r="B289" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>100.15912977</v>
+      </c>
+      <c r="D289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>6842.58</v>
+      </c>
+      <c r="I289" s="1">
+        <v>0</v>
+      </c>
+      <c r="J289">
+        <v>0.0</v>
+      </c>
+      <c r="K289" t="s">
+        <v>720</v>
+      </c>
+      <c r="L289" s="1">
+        <v>6842.58</v>
+      </c>
+      <c r="M289" s="1">
+        <v>8842.97</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290">
+        <v>2942896542</v>
+      </c>
+      <c r="B290" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>100.15895067</v>
+      </c>
+      <c r="D290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>2384.26</v>
+      </c>
+      <c r="I290" s="1">
+        <v>0</v>
+      </c>
+      <c r="J290">
+        <v>0.0</v>
+      </c>
+      <c r="K290">
+        <v>693.0</v>
+      </c>
+      <c r="L290" s="1">
+        <v>2384.26</v>
+      </c>
+      <c r="M290" s="1">
+        <v>3077.26</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291">
+        <v>2949187932</v>
+      </c>
+      <c r="B291" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>100.17000987</v>
+      </c>
+      <c r="D291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H291" s="1">
+        <v>51002.96</v>
+      </c>
+      <c r="I291" s="1">
+        <v>0</v>
+      </c>
+      <c r="J291">
+        <v>0.0</v>
+      </c>
+      <c r="K291" t="s">
+        <v>723</v>
+      </c>
+      <c r="L291" s="1">
+        <v>51002.96</v>
+      </c>
+      <c r="M291" s="1">
+        <v>63378.96</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292">
+        <v>2949233192</v>
+      </c>
+      <c r="B292" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>100.1688706</v>
+      </c>
+      <c r="D292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>42217.65</v>
+      </c>
+      <c r="I292" s="1">
+        <v>0</v>
+      </c>
+      <c r="J292">
+        <v>0.0</v>
+      </c>
+      <c r="K292" t="s">
+        <v>725</v>
+      </c>
+      <c r="L292" s="1">
+        <v>42217.65</v>
+      </c>
+      <c r="M292" s="1">
+        <v>52064.32</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293">
+        <v>2951470492</v>
+      </c>
+      <c r="B293" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>100.29315136</v>
+      </c>
+      <c r="D293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>6449.33</v>
+      </c>
+      <c r="I293" s="1">
+        <v>0</v>
+      </c>
+      <c r="J293">
+        <v>0.0</v>
+      </c>
+      <c r="K293">
+        <v>674.01</v>
+      </c>
+      <c r="L293" s="1">
+        <v>6449.33</v>
+      </c>
+      <c r="M293" s="1">
+        <v>7123.34</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294">
+        <v>2956403482</v>
+      </c>
+      <c r="B294" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>100.13788227</v>
+      </c>
+      <c r="D294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>20682.34</v>
+      </c>
+      <c r="I294" s="1">
+        <v>0</v>
+      </c>
+      <c r="J294">
+        <v>0.0</v>
+      </c>
+      <c r="K294" t="s">
+        <v>728</v>
+      </c>
+      <c r="L294" s="1">
+        <v>20682.34</v>
+      </c>
+      <c r="M294" s="1">
+        <v>25248.38</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295">
+        <v>2957531542</v>
+      </c>
+      <c r="B295" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>100.48200813</v>
+      </c>
+      <c r="D295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>72301.22</v>
+      </c>
+      <c r="I295" s="1">
+        <v>0</v>
+      </c>
+      <c r="J295">
+        <v>0.0</v>
+      </c>
+      <c r="K295" t="s">
+        <v>730</v>
+      </c>
+      <c r="L295" s="1">
+        <v>72301.22</v>
+      </c>
+      <c r="M295" s="1">
+        <v>73540.09</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296">
+        <v>2959056142</v>
+      </c>
+      <c r="B296" s="1">
+        <v>10400000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>100.29240135</v>
+      </c>
+      <c r="D296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>30409.74</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0</v>
+      </c>
+      <c r="J296">
+        <v>0.0</v>
+      </c>
+      <c r="K296" t="s">
+        <v>732</v>
+      </c>
+      <c r="L296" s="1">
+        <v>30409.74</v>
+      </c>
+      <c r="M296" s="1">
+        <v>32226.85</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297">
+        <v>2962036292</v>
+      </c>
+      <c r="B297" s="1">
+        <v>11700000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>100.36731538</v>
+      </c>
+      <c r="D297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>42975.9</v>
+      </c>
+      <c r="I297" s="1">
+        <v>0</v>
+      </c>
+      <c r="J297">
+        <v>0.0</v>
+      </c>
+      <c r="K297" t="s">
+        <v>734</v>
+      </c>
+      <c r="L297" s="1">
+        <v>42975.9</v>
+      </c>
+      <c r="M297" s="1">
+        <v>44559.4</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298">
+        <v>2962647792</v>
+      </c>
+      <c r="B298" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>100.05500407</v>
+      </c>
+      <c r="D298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>8250.61</v>
+      </c>
+      <c r="I298" s="1">
+        <v>0</v>
+      </c>
+      <c r="J298">
+        <v>0.0</v>
+      </c>
+      <c r="K298" t="s">
+        <v>736</v>
+      </c>
+      <c r="L298" s="1">
+        <v>8250.61</v>
+      </c>
+      <c r="M298" s="1">
+        <v>11485.94</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299">
+        <v>2963772242</v>
+      </c>
+      <c r="B299" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>100.1716754</v>
+      </c>
+      <c r="D299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>17167.54</v>
+      </c>
+      <c r="I299" s="1">
+        <v>0</v>
+      </c>
+      <c r="J299">
+        <v>0.0</v>
+      </c>
+      <c r="K299" t="s">
+        <v>738</v>
+      </c>
+      <c r="L299" s="1">
+        <v>17167.54</v>
+      </c>
+      <c r="M299" s="1">
+        <v>19862.54</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300">
+        <v>2963783932</v>
+      </c>
+      <c r="B300" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>100.1841516</v>
+      </c>
+      <c r="D300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>18415.16</v>
+      </c>
+      <c r="I300" s="1">
+        <v>0</v>
+      </c>
+      <c r="J300">
+        <v>0.0</v>
+      </c>
+      <c r="K300" t="s">
+        <v>740</v>
+      </c>
+      <c r="L300" s="1">
+        <v>18415.16</v>
+      </c>
+      <c r="M300" s="1">
+        <v>21051.83</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301">
+        <v>2963823632</v>
+      </c>
+      <c r="B301" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>100.47568658</v>
+      </c>
+      <c r="D301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>18076.09</v>
+      </c>
+      <c r="I301" s="1">
+        <v>0</v>
+      </c>
+      <c r="J301">
+        <v>0.0</v>
+      </c>
+      <c r="K301">
+        <v>271.89</v>
+      </c>
+      <c r="L301" s="1">
+        <v>18076.09</v>
+      </c>
+      <c r="M301" s="1">
+        <v>18347.98</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302">
+        <v>2963840802</v>
+      </c>
+      <c r="B302" s="1">
+        <v>2991000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>100.37078502</v>
+      </c>
+      <c r="D302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>11090.18</v>
+      </c>
+      <c r="I302" s="1">
+        <v>0</v>
+      </c>
+      <c r="J302">
+        <v>0.0</v>
+      </c>
+      <c r="K302">
+        <v>450.09</v>
+      </c>
+      <c r="L302" s="1">
+        <v>11090.18</v>
+      </c>
+      <c r="M302" s="1">
+        <v>11540.27</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303">
+        <v>2965386522</v>
+      </c>
+      <c r="B303" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>100.1320868</v>
+      </c>
+      <c r="D303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>6604.34</v>
+      </c>
+      <c r="I303" s="1">
+        <v>0</v>
+      </c>
+      <c r="J303">
+        <v>0.0</v>
+      </c>
+      <c r="K303" t="s">
+        <v>744</v>
+      </c>
+      <c r="L303" s="1">
+        <v>6604.34</v>
+      </c>
+      <c r="M303" s="1">
+        <v>7860.72</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304">
+        <v>2970036362</v>
+      </c>
+      <c r="B304" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>100.1959315</v>
+      </c>
+      <c r="D304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>19593.15</v>
+      </c>
+      <c r="I304" s="1">
+        <v>0</v>
+      </c>
+      <c r="J304">
+        <v>0.0</v>
+      </c>
+      <c r="K304" t="s">
+        <v>746</v>
+      </c>
+      <c r="L304" s="1">
+        <v>19593.15</v>
+      </c>
+      <c r="M304" s="1">
+        <v>22460.49</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305">
+        <v>2979716702</v>
+      </c>
+      <c r="B305" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>100.2023854</v>
+      </c>
+      <c r="D305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>20238.54</v>
+      </c>
+      <c r="I305" s="1">
+        <v>0</v>
+      </c>
+      <c r="J305">
+        <v>0.0</v>
+      </c>
+      <c r="K305" t="s">
+        <v>748</v>
+      </c>
+      <c r="L305" s="1">
+        <v>20238.54</v>
+      </c>
+      <c r="M305" s="1">
+        <v>22252.99</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306">
+        <v>2981484462</v>
+      </c>
+      <c r="B306" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>100.20503605</v>
+      </c>
+      <c r="D306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>41007.21</v>
+      </c>
+      <c r="I306" s="1">
+        <v>0</v>
+      </c>
+      <c r="J306">
+        <v>0.0</v>
+      </c>
+      <c r="K306" t="s">
+        <v>750</v>
+      </c>
+      <c r="L306" s="1">
+        <v>41007.21</v>
+      </c>
+      <c r="M306" s="1">
+        <v>44481.21</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307">
+        <v>2983096392</v>
+      </c>
+      <c r="B307" s="1">
+        <v>7100000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>100.34312803</v>
+      </c>
+      <c r="D307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>24362.09</v>
+      </c>
+      <c r="I307" s="1">
+        <v>0</v>
+      </c>
+      <c r="J307">
+        <v>0.0</v>
+      </c>
+      <c r="K307">
+        <v>716.08</v>
+      </c>
+      <c r="L307" s="1">
+        <v>24362.09</v>
+      </c>
+      <c r="M307" s="1">
+        <v>25078.17</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308">
+        <v>2991145122</v>
+      </c>
+      <c r="B308" s="1">
+        <v>9000000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>100.247808</v>
+      </c>
+      <c r="D308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>22302.72</v>
+      </c>
+      <c r="I308" s="1">
+        <v>0</v>
+      </c>
+      <c r="J308">
+        <v>0.0</v>
+      </c>
+      <c r="K308">
+        <v>-476.63</v>
+      </c>
+      <c r="L308" s="1">
+        <v>22302.72</v>
+      </c>
+      <c r="M308" s="1">
+        <v>21826.09</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309">
+        <v>2991234142</v>
+      </c>
+      <c r="B309" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>100.2478108</v>
+      </c>
+      <c r="D309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>6195.27</v>
+      </c>
+      <c r="I309" s="1">
+        <v>0</v>
+      </c>
+      <c r="J309">
+        <v>0.0</v>
+      </c>
+      <c r="K309">
+        <v>-100.75</v>
+      </c>
+      <c r="L309" s="1">
+        <v>6195.27</v>
+      </c>
+      <c r="M309" s="1">
+        <v>6094.52</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310">
+        <v>3014423372</v>
+      </c>
+      <c r="B310" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>100.06450183</v>
+      </c>
+      <c r="D310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>3870.11</v>
+      </c>
+      <c r="I310" s="1">
+        <v>0</v>
+      </c>
+      <c r="J310">
+        <v>0.0</v>
+      </c>
+      <c r="K310">
+        <v>387.1</v>
+      </c>
+      <c r="L310" s="1">
+        <v>3870.11</v>
+      </c>
+      <c r="M310" s="1">
+        <v>4257.21</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>756</v>
+      </c>
+      <c r="B311" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>100.24912569</v>
+      </c>
+      <c r="D311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>32386.34</v>
+      </c>
+      <c r="I311" s="1">
+        <v>0</v>
+      </c>
+      <c r="J311">
+        <v>0.0</v>
+      </c>
+      <c r="K311">
+        <v>696.42</v>
+      </c>
+      <c r="L311" s="1">
+        <v>32386.34</v>
+      </c>
+      <c r="M311" s="1">
+        <v>33082.76</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>758</v>
+      </c>
+      <c r="B312" s="1">
+        <v>7100000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>100.26117577</v>
+      </c>
+      <c r="D312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>18543.48</v>
+      </c>
+      <c r="I312" s="1">
+        <v>0</v>
+      </c>
+      <c r="J312">
+        <v>0.0</v>
+      </c>
+      <c r="K312">
+        <v>630.94</v>
+      </c>
+      <c r="L312" s="1">
+        <v>18543.48</v>
+      </c>
+      <c r="M312" s="1">
+        <v>19174.42</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>760</v>
+      </c>
+      <c r="B313" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>100.16831007</v>
+      </c>
+      <c r="D313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>25246.51</v>
+      </c>
+      <c r="I313" s="1">
+        <v>0</v>
+      </c>
+      <c r="J313">
+        <v>0.0</v>
+      </c>
+      <c r="K313" t="s">
+        <v>761</v>
+      </c>
+      <c r="L313" s="1">
+        <v>25246.51</v>
+      </c>
+      <c r="M313" s="1">
+        <v>26250.32</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>760</v>
+      </c>
+      <c r="B314" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>100.249881</v>
+      </c>
+      <c r="D314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>62470.25</v>
+      </c>
+      <c r="I314" s="1">
+        <v>0</v>
+      </c>
+      <c r="J314">
+        <v>0.0</v>
+      </c>
+      <c r="K314" t="s">
+        <v>763</v>
+      </c>
+      <c r="L314" s="1">
+        <v>62470.25</v>
+      </c>
+      <c r="M314" s="1">
+        <v>63963.97</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>765</v>
+      </c>
+      <c r="B315" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>100.2566131</v>
+      </c>
+      <c r="D315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>76983.93</v>
+      </c>
+      <c r="I315" s="1">
+        <v>0</v>
+      </c>
+      <c r="J315">
+        <v>0.0</v>
+      </c>
+      <c r="K315" t="s">
+        <v>766</v>
+      </c>
+      <c r="L315" s="1">
+        <v>76983.93</v>
+      </c>
+      <c r="M315" s="1">
+        <v>78582.26</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>768</v>
+      </c>
+      <c r="B316" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>100.15726183</v>
+      </c>
+      <c r="D316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>47178.55</v>
+      </c>
+      <c r="I316" s="1">
+        <v>0</v>
+      </c>
+      <c r="J316">
+        <v>0.0</v>
+      </c>
+      <c r="K316" t="s">
+        <v>769</v>
+      </c>
+      <c r="L316" s="1">
+        <v>47178.55</v>
+      </c>
+      <c r="M316" s="1">
+        <v>48555.63</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>771</v>
+      </c>
+      <c r="B317" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>100.33867369</v>
+      </c>
+      <c r="D317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>44027.58</v>
+      </c>
+      <c r="I317" s="1">
+        <v>0</v>
+      </c>
+      <c r="J317">
+        <v>0.0</v>
+      </c>
+      <c r="K317">
+        <v>67.11</v>
+      </c>
+      <c r="L317" s="1">
+        <v>44027.58</v>
+      </c>
+      <c r="M317" s="1">
+        <v>44094.69</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>773</v>
+      </c>
+      <c r="B318" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>100.1140586</v>
+      </c>
+      <c r="D318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>17108.79</v>
+      </c>
+      <c r="I318" s="1">
+        <v>0</v>
+      </c>
+      <c r="J318">
+        <v>0.0</v>
+      </c>
+      <c r="K318">
+        <v>790.87</v>
+      </c>
+      <c r="L318" s="1">
+        <v>17108.79</v>
+      </c>
+      <c r="M318" s="1">
+        <v>17899.66</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>773</v>
+      </c>
+      <c r="B319" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>100.27008443</v>
+      </c>
+      <c r="D319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>81025.33</v>
+      </c>
+      <c r="I319" s="1">
+        <v>0</v>
+      </c>
+      <c r="J319">
+        <v>0.0</v>
+      </c>
+      <c r="K319" t="s">
+        <v>775</v>
+      </c>
+      <c r="L319" s="1">
+        <v>81025.33</v>
+      </c>
+      <c r="M319" s="1">
+        <v>82669.99</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>773</v>
+      </c>
+      <c r="B320" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>100.2678823</v>
+      </c>
+      <c r="D320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>53576.46</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0</v>
+      </c>
+      <c r="J320">
+        <v>0.0</v>
+      </c>
+      <c r="K320" t="s">
+        <v>777</v>
+      </c>
+      <c r="L320" s="1">
+        <v>53576.46</v>
+      </c>
+      <c r="M320" s="1">
+        <v>54630.96</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>779</v>
+      </c>
+      <c r="B321" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>100.2884278</v>
+      </c>
+      <c r="D321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>72106.95</v>
+      </c>
+      <c r="I321" s="1">
+        <v>0</v>
+      </c>
+      <c r="J321">
+        <v>0.0</v>
+      </c>
+      <c r="K321" t="s">
+        <v>780</v>
+      </c>
+      <c r="L321" s="1">
+        <v>72106.95</v>
+      </c>
+      <c r="M321" s="1">
+        <v>75673.96</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>782</v>
+      </c>
+      <c r="B322" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>100.2816234</v>
+      </c>
+      <c r="D322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>28162.34</v>
+      </c>
+      <c r="I322" s="1">
+        <v>0</v>
+      </c>
+      <c r="J322">
+        <v>0.0</v>
+      </c>
+      <c r="K322">
+        <v>552.79</v>
+      </c>
+      <c r="L322" s="1">
+        <v>28162.34</v>
+      </c>
+      <c r="M322" s="1">
+        <v>28715.13</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>782</v>
+      </c>
+      <c r="B323" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>100.28400955</v>
+      </c>
+      <c r="D323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>56801.91</v>
+      </c>
+      <c r="I323" s="1">
+        <v>0</v>
+      </c>
+      <c r="J323">
+        <v>0.0</v>
+      </c>
+      <c r="K323" t="s">
+        <v>784</v>
+      </c>
+      <c r="L323" s="1">
+        <v>56801.91</v>
+      </c>
+      <c r="M323" s="1">
+        <v>58227.49</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>786</v>
+      </c>
+      <c r="B324" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>100.2992072</v>
+      </c>
+      <c r="D324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>59841.44</v>
+      </c>
+      <c r="I324" s="1">
+        <v>0</v>
+      </c>
+      <c r="J324">
+        <v>0.0</v>
+      </c>
+      <c r="K324" t="s">
+        <v>787</v>
+      </c>
+      <c r="L324" s="1">
+        <v>59841.44</v>
+      </c>
+      <c r="M324" s="1">
+        <v>62224.67</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>789</v>
+      </c>
+      <c r="B325" s="1">
+        <v>7391000.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>100.36053335</v>
+      </c>
+      <c r="D325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>26647.02</v>
+      </c>
+      <c r="I325" s="1">
+        <v>0</v>
+      </c>
+      <c r="J325">
+        <v>0.0</v>
+      </c>
+      <c r="K325">
+        <v>743.08</v>
+      </c>
+      <c r="L325" s="1">
+        <v>26647.02</v>
+      </c>
+      <c r="M325" s="1">
+        <v>27390.1</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>791</v>
+      </c>
+      <c r="B326" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>100.09233095</v>
+      </c>
+      <c r="D326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>18466.19</v>
+      </c>
+      <c r="I326" s="1">
+        <v>0</v>
+      </c>
+      <c r="J326">
+        <v>0.0</v>
+      </c>
+      <c r="K326" t="s">
+        <v>792</v>
+      </c>
+      <c r="L326" s="1">
+        <v>18466.19</v>
+      </c>
+      <c r="M326" s="1">
+        <v>6975.69</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>794</v>
+      </c>
+      <c r="B327" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>100.04616117</v>
+      </c>
+      <c r="D327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>2769.67</v>
+      </c>
+      <c r="I327" s="1">
+        <v>0</v>
+      </c>
+      <c r="J327">
+        <v>0.0</v>
+      </c>
+      <c r="K327" t="s">
+        <v>795</v>
+      </c>
+      <c r="L327" s="1">
+        <v>2769.67</v>
+      </c>
+      <c r="M327" s="1">
+        <v>544.86</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>797</v>
+      </c>
+      <c r="B328" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>100.150634</v>
+      </c>
+      <c r="D328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>15063.4</v>
+      </c>
+      <c r="I328" s="1">
+        <v>0</v>
+      </c>
+      <c r="J328">
+        <v>0.0</v>
+      </c>
+      <c r="K328" t="s">
+        <v>798</v>
+      </c>
+      <c r="L328" s="1">
+        <v>15063.4</v>
+      </c>
+      <c r="M328" s="1">
+        <v>12178.19</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>797</v>
+      </c>
+      <c r="B329" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>100.181569</v>
+      </c>
+      <c r="D329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>27235.35</v>
+      </c>
+      <c r="I329" s="1">
+        <v>0</v>
+      </c>
+      <c r="J329">
+        <v>0.0</v>
+      </c>
+      <c r="K329" t="s">
+        <v>800</v>
+      </c>
+      <c r="L329" s="1">
+        <v>27235.35</v>
+      </c>
+      <c r="M329" s="1">
+        <v>17677.41</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>802</v>
+      </c>
+      <c r="B330" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>99.99562352</v>
+      </c>
+      <c r="D330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>-547.06</v>
+      </c>
+      <c r="I330" s="1">
+        <v>0</v>
+      </c>
+      <c r="J330">
+        <v>0.0</v>
+      </c>
+      <c r="K330" t="s">
+        <v>803</v>
+      </c>
+      <c r="L330" s="1">
+        <v>-547.06</v>
+      </c>
+      <c r="M330" s="1">
+        <v>-15512.07</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>805</v>
+      </c>
+      <c r="B331" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>99.983275</v>
+      </c>
+      <c r="D331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>-301.05</v>
+      </c>
+      <c r="I331" s="1">
+        <v>0</v>
+      </c>
+      <c r="J331">
+        <v>0.0</v>
+      </c>
+      <c r="K331" t="s">
+        <v>806</v>
+      </c>
+      <c r="L331" s="1">
+        <v>-301.05</v>
+      </c>
+      <c r="M331" s="1">
+        <v>-1545.08</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>808</v>
+      </c>
+      <c r="B332" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>100.0300244</v>
+      </c>
+      <c r="D332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>3002.44</v>
+      </c>
+      <c r="I332" s="1">
+        <v>0</v>
+      </c>
+      <c r="J332">
+        <v>0.0</v>
+      </c>
+      <c r="K332" t="s">
+        <v>809</v>
+      </c>
+      <c r="L332" s="1">
+        <v>3002.44</v>
+      </c>
+      <c r="M332" s="1">
+        <v>-6530.63</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>811</v>
+      </c>
+      <c r="B333" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>100.00900933</v>
+      </c>
+      <c r="D333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>1351.4</v>
+      </c>
+      <c r="I333" s="1">
+        <v>0</v>
+      </c>
+      <c r="J333">
+        <v>0.0</v>
+      </c>
+      <c r="K333" t="s">
+        <v>812</v>
+      </c>
+      <c r="L333" s="1">
+        <v>1351.4</v>
+      </c>
+      <c r="M333" s="1">
+        <v>-1911.09</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>811</v>
+      </c>
+      <c r="B334" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>100.05122253</v>
+      </c>
+      <c r="D334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>15366.76</v>
+      </c>
+      <c r="I334" s="1">
+        <v>0</v>
+      </c>
+      <c r="J334">
+        <v>0.0</v>
+      </c>
+      <c r="K334" t="s">
+        <v>814</v>
+      </c>
+      <c r="L334" s="1">
+        <v>15366.76</v>
+      </c>
+      <c r="M334" s="1">
+        <v>-9639.06</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>816</v>
+      </c>
+      <c r="B335" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>100.01645533</v>
+      </c>
+      <c r="D335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>4936.6</v>
+      </c>
+      <c r="I335" s="1">
+        <v>0</v>
+      </c>
+      <c r="J335">
+        <v>0.0</v>
+      </c>
+      <c r="K335">
+        <v>-921.03</v>
+      </c>
+      <c r="L335" s="1">
+        <v>4936.6</v>
+      </c>
+      <c r="M335" s="1">
+        <v>4015.57</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>818</v>
+      </c>
+      <c r="B336" s="1">
+        <v>45000000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>100.18227329</v>
+      </c>
+      <c r="D336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>82022.98</v>
+      </c>
+      <c r="I336" s="1">
+        <v>0</v>
+      </c>
+      <c r="J336">
+        <v>0.0</v>
+      </c>
+      <c r="K336" t="s">
+        <v>819</v>
+      </c>
+      <c r="L336" s="1">
+        <v>82022.98</v>
+      </c>
+      <c r="M336" s="1">
+        <v>93562.7</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>821</v>
+      </c>
+      <c r="B337" s="1">
+        <v>15500000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>100.49555826</v>
+      </c>
+      <c r="D337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>76811.53</v>
+      </c>
+      <c r="I337" s="1">
+        <v>0</v>
+      </c>
+      <c r="J337">
+        <v>0.0</v>
+      </c>
+      <c r="K337">
+        <v>69.35</v>
+      </c>
+      <c r="L337" s="1">
+        <v>76811.53</v>
+      </c>
+      <c r="M337" s="1">
+        <v>76880.88</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>823</v>
+      </c>
+      <c r="B338" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>100.30454175</v>
+      </c>
+      <c r="D338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>12181.67</v>
+      </c>
+      <c r="I338" s="1">
+        <v>0</v>
+      </c>
+      <c r="J338">
+        <v>0.0</v>
+      </c>
+      <c r="K338">
+        <v>-21.32</v>
+      </c>
+      <c r="L338" s="1">
+        <v>12181.67</v>
+      </c>
+      <c r="M338" s="1">
+        <v>12160.35</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>825</v>
+      </c>
+      <c r="B339" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>100.3048198</v>
+      </c>
+      <c r="D339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>30481.98</v>
+      </c>
+      <c r="I339" s="1">
+        <v>0</v>
+      </c>
+      <c r="J339">
+        <v>0.0</v>
+      </c>
+      <c r="K339">
+        <v>923.02</v>
+      </c>
+      <c r="L339" s="1">
+        <v>30481.98</v>
+      </c>
+      <c r="M339" s="1">
+        <v>31405.0</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>827</v>
+      </c>
+      <c r="B340" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>100.3428788</v>
+      </c>
+      <c r="D340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>34287.88</v>
+      </c>
+      <c r="I340" s="1">
+        <v>0</v>
+      </c>
+      <c r="J340">
+        <v>0.0</v>
+      </c>
+      <c r="K340">
+        <v>944.53</v>
+      </c>
+      <c r="L340" s="1">
+        <v>34287.88</v>
+      </c>
+      <c r="M340" s="1">
+        <v>35232.41</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>829</v>
+      </c>
+      <c r="B341" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>100.27419909</v>
+      </c>
+      <c r="D341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>6032.38</v>
+      </c>
+      <c r="I341" s="1">
+        <v>0</v>
+      </c>
+      <c r="J341">
+        <v>0.0</v>
+      </c>
+      <c r="K341">
+        <v>-278.78</v>
+      </c>
+      <c r="L341" s="1">
+        <v>6032.38</v>
+      </c>
+      <c r="M341" s="1">
+        <v>5753.6</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>831</v>
+      </c>
+      <c r="B342" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>100.1709862</v>
+      </c>
+      <c r="D342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>42746.55</v>
+      </c>
+      <c r="I342" s="1">
+        <v>0</v>
+      </c>
+      <c r="J342">
+        <v>0.0</v>
+      </c>
+      <c r="K342" t="s">
+        <v>832</v>
+      </c>
+      <c r="L342" s="1">
+        <v>42746.55</v>
+      </c>
+      <c r="M342" s="1">
+        <v>25543.84</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>831</v>
+      </c>
+      <c r="B343" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>100.156683</v>
+      </c>
+      <c r="D343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>31336.6</v>
+      </c>
+      <c r="I343" s="1">
+        <v>0</v>
+      </c>
+      <c r="J343">
+        <v>0.0</v>
+      </c>
+      <c r="K343" t="s">
+        <v>834</v>
+      </c>
+      <c r="L343" s="1">
+        <v>31336.6</v>
+      </c>
+      <c r="M343" s="1">
+        <v>16973.88</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>836</v>
+      </c>
+      <c r="B344" s="1">
+        <v>6070000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>100.22254662</v>
+      </c>
+      <c r="D344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>13508.58</v>
+      </c>
+      <c r="I344" s="1">
+        <v>0</v>
+      </c>
+      <c r="J344">
+        <v>0.0</v>
+      </c>
+      <c r="K344" t="s">
+        <v>837</v>
+      </c>
+      <c r="L344" s="1">
+        <v>13508.58</v>
+      </c>
+      <c r="M344" s="1">
+        <v>12143.55</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>839</v>
+      </c>
+      <c r="B345" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>0</v>
+      </c>
+      <c r="J345">
+        <v>0.0</v>
+      </c>
+      <c r="K345">
+        <v>0.0</v>
+      </c>
+      <c r="L345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>841</v>
+      </c>
+      <c r="B346" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>99.99133935</v>
+      </c>
+      <c r="D346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>-1732.13</v>
+      </c>
+      <c r="I346" s="1">
+        <v>0</v>
+      </c>
+      <c r="J346">
+        <v>0.0</v>
+      </c>
+      <c r="K346" t="s">
+        <v>842</v>
+      </c>
+      <c r="L346" s="1">
+        <v>-1732.13</v>
+      </c>
+      <c r="M346" s="1">
+        <v>-25649.78</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>844</v>
+      </c>
+      <c r="B347" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>100.0042681</v>
+      </c>
+      <c r="D347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>426.81</v>
+      </c>
+      <c r="I347" s="1">
+        <v>0</v>
+      </c>
+      <c r="J347">
+        <v>0.0</v>
+      </c>
+      <c r="K347" t="s">
+        <v>845</v>
+      </c>
+      <c r="L347" s="1">
+        <v>426.81</v>
+      </c>
+      <c r="M347" s="1">
+        <v>-5982.51</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>847</v>
+      </c>
+      <c r="B348" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>100.03426773</v>
+      </c>
+      <c r="D348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>10280.32</v>
+      </c>
+      <c r="I348" s="1">
+        <v>0</v>
+      </c>
+      <c r="J348">
+        <v>0.0</v>
+      </c>
+      <c r="K348" t="s">
+        <v>848</v>
+      </c>
+      <c r="L348" s="1">
+        <v>10280.32</v>
+      </c>
+      <c r="M348" s="1">
+        <v>-1468.62</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>850</v>
+      </c>
+      <c r="B349" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100.1396018</v>
+      </c>
+      <c r="D349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>13960.18</v>
+      </c>
+      <c r="I349" s="1">
+        <v>0</v>
+      </c>
+      <c r="J349">
+        <v>0.0</v>
+      </c>
+      <c r="K349" t="s">
+        <v>851</v>
+      </c>
+      <c r="L349" s="1">
+        <v>13960.18</v>
+      </c>
+      <c r="M349" s="1">
+        <v>8438.72</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>853</v>
+      </c>
+      <c r="B350" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>99.96138527</v>
+      </c>
+      <c r="D350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>-5792.21</v>
+      </c>
+      <c r="I350" s="1">
+        <v>0</v>
+      </c>
+      <c r="J350">
+        <v>0.0</v>
+      </c>
+      <c r="K350" t="s">
+        <v>854</v>
+      </c>
+      <c r="L350" s="1">
+        <v>-5792.21</v>
+      </c>
+      <c r="M350" s="1">
+        <v>-16169.91</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>856</v>
+      </c>
+      <c r="B351" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>100.0629375</v>
+      </c>
+      <c r="D351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>6293.75</v>
+      </c>
+      <c r="I351" s="1">
+        <v>0</v>
+      </c>
+      <c r="J351">
+        <v>0.0</v>
+      </c>
+      <c r="K351">
+        <v>-136.19</v>
+      </c>
+      <c r="L351" s="1">
+        <v>6293.75</v>
+      </c>
+      <c r="M351" s="1">
+        <v>6157.56</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>858</v>
+      </c>
+      <c r="B352" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>100.05119915</v>
+      </c>
+      <c r="D352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>10239.83</v>
+      </c>
+      <c r="I352" s="1">
+        <v>0</v>
+      </c>
+      <c r="J352">
+        <v>0.0</v>
+      </c>
+      <c r="K352">
+        <v>-139.83</v>
+      </c>
+      <c r="L352" s="1">
+        <v>10239.83</v>
+      </c>
+      <c r="M352" s="1">
+        <v>10100.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>860</v>
+      </c>
+      <c r="B353" s="1">
+        <v>4750000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>100.347348</v>
+      </c>
+      <c r="D353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>16499.03</v>
+      </c>
+      <c r="I353" s="1">
+        <v>0</v>
+      </c>
+      <c r="J353">
+        <v>0.0</v>
+      </c>
+      <c r="K353">
+        <v>204.3</v>
+      </c>
+      <c r="L353" s="1">
+        <v>16499.03</v>
+      </c>
+      <c r="M353" s="1">
+        <v>16703.33</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>862</v>
+      </c>
+      <c r="B354" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>100.3428375</v>
+      </c>
+      <c r="D354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>6856.75</v>
+      </c>
+      <c r="I354" s="1">
+        <v>0</v>
+      </c>
+      <c r="J354">
+        <v>0.0</v>
+      </c>
+      <c r="K354">
+        <v>46.66</v>
+      </c>
+      <c r="L354" s="1">
+        <v>6856.75</v>
+      </c>
+      <c r="M354" s="1">
+        <v>6903.41</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>862</v>
+      </c>
+      <c r="B355" s="1">
         <v>7500000.0</v>
       </c>
-      <c r="D181" s="1">
-[...146 lines deleted...]
-      <c r="C184" s="1">
+      <c r="C355" s="1">
+        <v>100.29613413</v>
+      </c>
+      <c r="D355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>22210.06</v>
+      </c>
+      <c r="I355" s="1">
+        <v>0</v>
+      </c>
+      <c r="J355">
+        <v>0.0</v>
+      </c>
+      <c r="K355">
+        <v>214.14</v>
+      </c>
+      <c r="L355" s="1">
+        <v>22210.06</v>
+      </c>
+      <c r="M355" s="1">
+        <v>22424.2</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>865</v>
+      </c>
+      <c r="B356" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>100.49649843</v>
+      </c>
+      <c r="D356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>34754.89</v>
+      </c>
+      <c r="I356" s="1">
+        <v>0</v>
+      </c>
+      <c r="J356">
+        <v>0.0</v>
+      </c>
+      <c r="K356">
+        <v>34.82</v>
+      </c>
+      <c r="L356" s="1">
+        <v>34754.89</v>
+      </c>
+      <c r="M356" s="1">
+        <v>34789.71</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>867</v>
+      </c>
+      <c r="B357" s="1">
+        <v>1950000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>100.38878051</v>
+      </c>
+      <c r="D357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>7581.22</v>
+      </c>
+      <c r="I357" s="1">
+        <v>0</v>
+      </c>
+      <c r="J357">
+        <v>0.0</v>
+      </c>
+      <c r="K357">
+        <v>167.87</v>
+      </c>
+      <c r="L357" s="1">
+        <v>7581.22</v>
+      </c>
+      <c r="M357" s="1">
+        <v>7749.09</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>869</v>
+      </c>
+      <c r="B358" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>100.29448239</v>
+      </c>
+      <c r="D358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>9199.63</v>
+      </c>
+      <c r="I358" s="1">
+        <v>0</v>
+      </c>
+      <c r="J358">
+        <v>0.0</v>
+      </c>
+      <c r="K358">
+        <v>270.96</v>
+      </c>
+      <c r="L358" s="1">
+        <v>9199.63</v>
+      </c>
+      <c r="M358" s="1">
+        <v>9470.59</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>871</v>
+      </c>
+      <c r="B359" s="1">
+        <v>2609000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>100.35775738</v>
+      </c>
+      <c r="D359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>9333.89</v>
+      </c>
+      <c r="I359" s="1">
+        <v>0</v>
+      </c>
+      <c r="J359">
+        <v>0.0</v>
+      </c>
+      <c r="K359">
+        <v>230.71</v>
+      </c>
+      <c r="L359" s="1">
+        <v>9333.89</v>
+      </c>
+      <c r="M359" s="1">
+        <v>9564.6</v>
+      </c>
+      <c r="N359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>873</v>
+      </c>
+      <c r="B360" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>100.2693026</v>
+      </c>
+      <c r="D360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>13465.13</v>
+      </c>
+      <c r="I360" s="1">
+        <v>0</v>
+      </c>
+      <c r="J360">
+        <v>0.0</v>
+      </c>
+      <c r="K360">
+        <v>546.61</v>
+      </c>
+      <c r="L360" s="1">
+        <v>13465.13</v>
+      </c>
+      <c r="M360" s="1">
+        <v>14011.74</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>875</v>
+      </c>
+      <c r="B361" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>100.345446</v>
+      </c>
+      <c r="D361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>51816.9</v>
+      </c>
+      <c r="I361" s="1">
+        <v>0</v>
+      </c>
+      <c r="J361">
+        <v>0.0</v>
+      </c>
+      <c r="K361" t="s">
+        <v>876</v>
+      </c>
+      <c r="L361" s="1">
+        <v>51816.9</v>
+      </c>
+      <c r="M361" s="1">
+        <v>54037.39</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>878</v>
+      </c>
+      <c r="B362" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>100.4291492</v>
+      </c>
+      <c r="D362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>21457.46</v>
+      </c>
+      <c r="I362" s="1">
+        <v>0</v>
+      </c>
+      <c r="J362">
+        <v>0.0</v>
+      </c>
+      <c r="K362">
+        <v>309.19</v>
+      </c>
+      <c r="L362" s="1">
+        <v>21457.46</v>
+      </c>
+      <c r="M362" s="1">
+        <v>21766.65</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>880</v>
+      </c>
+      <c r="B363" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>100.32118425</v>
+      </c>
+      <c r="D363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>12847.37</v>
+      </c>
+      <c r="I363" s="1">
+        <v>0</v>
+      </c>
+      <c r="J363">
+        <v>0.0</v>
+      </c>
+      <c r="K363">
+        <v>353.7</v>
+      </c>
+      <c r="L363" s="1">
+        <v>12847.37</v>
+      </c>
+      <c r="M363" s="1">
+        <v>13201.07</v>
+      </c>
+      <c r="N363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>882</v>
+      </c>
+      <c r="B364" s="1">
+        <v>5300000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>99.95431679</v>
+      </c>
+      <c r="D364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>-2421.21</v>
+      </c>
+      <c r="I364" s="1">
+        <v>0</v>
+      </c>
+      <c r="J364">
+        <v>0.0</v>
+      </c>
+      <c r="K364" t="s">
+        <v>883</v>
+      </c>
+      <c r="L364" s="1">
+        <v>-2421.21</v>
+      </c>
+      <c r="M364" s="1">
+        <v>-6311.06</v>
+      </c>
+      <c r="N364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>885</v>
+      </c>
+      <c r="B365" s="1">
+        <v>5850000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>99.99653846</v>
+      </c>
+      <c r="D365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>-202.5</v>
+      </c>
+      <c r="I365" s="1">
+        <v>0</v>
+      </c>
+      <c r="J365">
+        <v>0.0</v>
+      </c>
+      <c r="K365" t="s">
+        <v>886</v>
+      </c>
+      <c r="L365" s="1">
+        <v>-202.5</v>
+      </c>
+      <c r="M365" s="1">
+        <v>-6176.41</v>
+      </c>
+      <c r="N365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>888</v>
+      </c>
+      <c r="B366" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>100.00936707</v>
+      </c>
+      <c r="D366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>1405.06</v>
+      </c>
+      <c r="I366" s="1">
+        <v>0</v>
+      </c>
+      <c r="J366">
+        <v>0.0</v>
+      </c>
+      <c r="K366" t="s">
+        <v>889</v>
+      </c>
+      <c r="L366" s="1">
+        <v>1405.06</v>
+      </c>
+      <c r="M366" s="1">
+        <v>-1263.33</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>891</v>
+      </c>
+      <c r="B367" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>100.03094227</v>
+      </c>
+      <c r="D367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>4641.34</v>
+      </c>
+      <c r="I367" s="1">
+        <v>0</v>
+      </c>
+      <c r="J367">
+        <v>0.0</v>
+      </c>
+      <c r="K367" t="s">
+        <v>892</v>
+      </c>
+      <c r="L367" s="1">
+        <v>4641.34</v>
+      </c>
+      <c r="M367" s="1">
+        <v>1007.21</v>
+      </c>
+      <c r="N367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>894</v>
+      </c>
+      <c r="B368" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>100.445965</v>
+      </c>
+      <c r="D368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>44596.5</v>
+      </c>
+      <c r="I368" s="1">
+        <v>0</v>
+      </c>
+      <c r="J368">
+        <v>0.0</v>
+      </c>
+      <c r="K368">
+        <v>-43.23</v>
+      </c>
+      <c r="L368" s="1">
+        <v>44596.5</v>
+      </c>
+      <c r="M368" s="1">
+        <v>44553.27</v>
+      </c>
+      <c r="N368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>894</v>
+      </c>
+      <c r="B369" s="1">
+        <v>22000000.0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>100.48656223</v>
+      </c>
+      <c r="D369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>107043.69</v>
+      </c>
+      <c r="I369" s="1">
+        <v>0</v>
+      </c>
+      <c r="J369">
+        <v>0.0</v>
+      </c>
+      <c r="K369">
+        <v>63.86</v>
+      </c>
+      <c r="L369" s="1">
+        <v>107043.69</v>
+      </c>
+      <c r="M369" s="1">
+        <v>107107.55</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>897</v>
+      </c>
+      <c r="B370" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>100.50365565</v>
+      </c>
+      <c r="D370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>23168.16</v>
+      </c>
+      <c r="I370" s="1">
+        <v>0</v>
+      </c>
+      <c r="J370">
+        <v>0.0</v>
+      </c>
+      <c r="K370">
+        <v>70.08</v>
+      </c>
+      <c r="L370" s="1">
+        <v>23168.16</v>
+      </c>
+      <c r="M370" s="1">
+        <v>23238.24</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>897</v>
+      </c>
+      <c r="B371" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>100.3364916</v>
+      </c>
+      <c r="D371" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>16824.58</v>
+      </c>
+      <c r="I371" s="1">
+        <v>0</v>
+      </c>
+      <c r="J371">
+        <v>0.0</v>
+      </c>
+      <c r="K371">
+        <v>319.21</v>
+      </c>
+      <c r="L371" s="1">
+        <v>16824.58</v>
+      </c>
+      <c r="M371" s="1">
+        <v>17143.79</v>
+      </c>
+      <c r="N371" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>900</v>
+      </c>
+      <c r="B372" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>100.06430141</v>
+      </c>
+      <c r="D372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>5465.62</v>
+      </c>
+      <c r="I372" s="1">
+        <v>0</v>
+      </c>
+      <c r="J372">
+        <v>0.0</v>
+      </c>
+      <c r="K372">
+        <v>494.21</v>
+      </c>
+      <c r="L372" s="1">
+        <v>5465.62</v>
+      </c>
+      <c r="M372" s="1">
+        <v>5959.83</v>
+      </c>
+      <c r="N372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>902</v>
+      </c>
+      <c r="B373" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C373" s="1">
+        <v>100.36931488</v>
+      </c>
+      <c r="D373" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E373" t="s">
+        <v>8</v>
+      </c>
+      <c r="F373">
+        <v>1.0</v>
+      </c>
+      <c r="G373" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>29545.19</v>
+      </c>
+      <c r="I373" s="1">
+        <v>0</v>
+      </c>
+      <c r="J373">
+        <v>0.0</v>
+      </c>
+      <c r="K373">
+        <v>135.14</v>
+      </c>
+      <c r="L373" s="1">
+        <v>29545.19</v>
+      </c>
+      <c r="M373" s="1">
+        <v>29680.33</v>
+      </c>
+      <c r="N373" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O373">
+        <v>1</v>
+      </c>
+      <c r="Z373" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>904</v>
+      </c>
+      <c r="B374" s="1">
+        <v>5400000.0</v>
+      </c>
+      <c r="C374" s="1">
+        <v>100.06340815</v>
+      </c>
+      <c r="D374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E374" t="s">
+        <v>8</v>
+      </c>
+      <c r="F374">
+        <v>1.0</v>
+      </c>
+      <c r="G374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>3424.04</v>
+      </c>
+      <c r="I374" s="1">
+        <v>0</v>
+      </c>
+      <c r="J374">
+        <v>0.0</v>
+      </c>
+      <c r="K374">
+        <v>215.09</v>
+      </c>
+      <c r="L374" s="1">
+        <v>3424.04</v>
+      </c>
+      <c r="M374" s="1">
+        <v>3639.13</v>
+      </c>
+      <c r="N374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O374">
+        <v>1</v>
+      </c>
+      <c r="Z374" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>906</v>
+      </c>
+      <c r="B375" s="1">
+        <v>6377000.0</v>
+      </c>
+      <c r="C375" s="1">
+        <v>100.48702431</v>
+      </c>
+      <c r="D375" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E375" t="s">
+        <v>8</v>
+      </c>
+      <c r="F375">
+        <v>1.0</v>
+      </c>
+      <c r="G375" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>31057.54</v>
+      </c>
+      <c r="I375" s="1">
+        <v>0</v>
+      </c>
+      <c r="J375">
+        <v>0.0</v>
+      </c>
+      <c r="K375">
+        <v>20.63</v>
+      </c>
+      <c r="L375" s="1">
+        <v>31057.54</v>
+      </c>
+      <c r="M375" s="1">
+        <v>31078.17</v>
+      </c>
+      <c r="N375" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O375">
+        <v>1</v>
+      </c>
+      <c r="Z375" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>908</v>
+      </c>
+      <c r="B376" s="1">
         <v>6000000.0</v>
       </c>
-      <c r="D184" s="1">
-[...46 lines deleted...]
-      <c r="C185" s="1">
+      <c r="C376" s="1">
+        <v>100.493744</v>
+      </c>
+      <c r="D376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E376" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376">
+        <v>1.0</v>
+      </c>
+      <c r="G376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>29624.64</v>
+      </c>
+      <c r="I376" s="1">
+        <v>0</v>
+      </c>
+      <c r="J376">
+        <v>0.0</v>
+      </c>
+      <c r="K376">
+        <v>60.0</v>
+      </c>
+      <c r="L376" s="1">
+        <v>29624.64</v>
+      </c>
+      <c r="M376" s="1">
+        <v>29684.64</v>
+      </c>
+      <c r="N376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O376">
+        <v>1</v>
+      </c>
+      <c r="Z376" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>910</v>
+      </c>
+      <c r="B377" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C377" s="1">
+        <v>100.26845995</v>
+      </c>
+      <c r="D377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E377" t="s">
+        <v>8</v>
+      </c>
+      <c r="F377">
+        <v>1.0</v>
+      </c>
+      <c r="G377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>107383.98</v>
+      </c>
+      <c r="I377" s="1">
+        <v>0</v>
+      </c>
+      <c r="J377">
+        <v>0.0</v>
+      </c>
+      <c r="K377" t="s">
+        <v>911</v>
+      </c>
+      <c r="L377" s="1">
+        <v>107383.98</v>
+      </c>
+      <c r="M377" s="1">
+        <v>109660.75</v>
+      </c>
+      <c r="N377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O377">
+        <v>1</v>
+      </c>
+      <c r="Z377" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>913</v>
+      </c>
+      <c r="B378" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="C378" s="1">
+        <v>100.32615246</v>
+      </c>
+      <c r="D378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E378" t="s">
+        <v>8</v>
+      </c>
+      <c r="F378">
+        <v>1.0</v>
+      </c>
+      <c r="G378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>19895.3</v>
+      </c>
+      <c r="I378" s="1">
+        <v>0</v>
+      </c>
+      <c r="J378">
+        <v>0.0</v>
+      </c>
+      <c r="K378">
+        <v>688.39</v>
+      </c>
+      <c r="L378" s="1">
+        <v>19895.3</v>
+      </c>
+      <c r="M378" s="1">
+        <v>20583.69</v>
+      </c>
+      <c r="N378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O378">
+        <v>1</v>
+      </c>
+      <c r="Z378" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>915</v>
+      </c>
+      <c r="B379" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C379" s="1">
+        <v>100.20689927</v>
+      </c>
+      <c r="D379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E379" t="s">
+        <v>8</v>
+      </c>
+      <c r="F379">
+        <v>1.0</v>
+      </c>
+      <c r="G379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>31034.89</v>
+      </c>
+      <c r="I379" s="1">
+        <v>0</v>
+      </c>
+      <c r="J379">
+        <v>0.0</v>
+      </c>
+      <c r="K379" t="s">
+        <v>916</v>
+      </c>
+      <c r="L379" s="1">
+        <v>31034.89</v>
+      </c>
+      <c r="M379" s="1">
+        <v>32529.55</v>
+      </c>
+      <c r="N379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O379">
+        <v>1</v>
+      </c>
+      <c r="Z379" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>918</v>
+      </c>
+      <c r="B380" s="1">
+        <v>5300000.0</v>
+      </c>
+      <c r="C380" s="1">
+        <v>100.34025528</v>
+      </c>
+      <c r="D380" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E380" t="s">
+        <v>8</v>
+      </c>
+      <c r="F380">
+        <v>1.0</v>
+      </c>
+      <c r="G380" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>18033.53</v>
+      </c>
+      <c r="I380" s="1">
+        <v>0</v>
+      </c>
+      <c r="J380">
+        <v>0.0</v>
+      </c>
+      <c r="K380">
+        <v>420.52</v>
+      </c>
+      <c r="L380" s="1">
+        <v>18033.53</v>
+      </c>
+      <c r="M380" s="1">
+        <v>18454.05</v>
+      </c>
+      <c r="N380" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O380">
+        <v>1</v>
+      </c>
+      <c r="Z380" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="A381" t="s">
+        <v>918</v>
+      </c>
+      <c r="B381" s="1">
+        <v>6630000.0</v>
+      </c>
+      <c r="C381" s="1">
+        <v>100.42835505</v>
+      </c>
+      <c r="D381" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E381" t="s">
+        <v>8</v>
+      </c>
+      <c r="F381">
+        <v>1.0</v>
+      </c>
+      <c r="G381" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>28399.94</v>
+      </c>
+      <c r="I381" s="1">
+        <v>0</v>
+      </c>
+      <c r="J381">
+        <v>0.0</v>
+      </c>
+      <c r="K381">
+        <v>396.73</v>
+      </c>
+      <c r="L381" s="1">
+        <v>28399.94</v>
+      </c>
+      <c r="M381" s="1">
+        <v>28796.67</v>
+      </c>
+      <c r="N381" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O381">
+        <v>1</v>
+      </c>
+      <c r="Z381" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="A382" t="s">
+        <v>921</v>
+      </c>
+      <c r="B382" s="1">
+        <v>8200000.0</v>
+      </c>
+      <c r="C382" s="1">
+        <v>100.53137427</v>
+      </c>
+      <c r="D382" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E382" t="s">
+        <v>8</v>
+      </c>
+      <c r="F382">
+        <v>1.0</v>
+      </c>
+      <c r="G382" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H382" s="1">
+        <v>43572.69</v>
+      </c>
+      <c r="I382" s="1">
+        <v>0</v>
+      </c>
+      <c r="J382">
+        <v>0.0</v>
+      </c>
+      <c r="K382">
+        <v>288.93</v>
+      </c>
+      <c r="L382" s="1">
+        <v>43572.69</v>
+      </c>
+      <c r="M382" s="1">
+        <v>43861.62</v>
+      </c>
+      <c r="N382" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O382">
+        <v>1</v>
+      </c>
+      <c r="Z382" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="383" spans="1:26">
+      <c r="A383" t="s">
+        <v>921</v>
+      </c>
+      <c r="B383" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C383" s="1">
+        <v>100.32652017</v>
+      </c>
+      <c r="D383" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E383" t="s">
+        <v>8</v>
+      </c>
+      <c r="F383">
+        <v>1.0</v>
+      </c>
+      <c r="G383" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>19591.21</v>
+      </c>
+      <c r="I383" s="1">
+        <v>0</v>
+      </c>
+      <c r="J383">
+        <v>0.0</v>
+      </c>
+      <c r="K383">
+        <v>624.05</v>
+      </c>
+      <c r="L383" s="1">
+        <v>19591.21</v>
+      </c>
+      <c r="M383" s="1">
+        <v>20215.26</v>
+      </c>
+      <c r="N383" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O383">
+        <v>1</v>
+      </c>
+      <c r="Z383" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="384" spans="1:26">
+      <c r="A384" t="s">
+        <v>921</v>
+      </c>
+      <c r="B384" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C384" s="1">
+        <v>100.53645617</v>
+      </c>
+      <c r="D384" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E384" t="s">
+        <v>8</v>
+      </c>
+      <c r="F384">
+        <v>1.0</v>
+      </c>
+      <c r="G384" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>25213.44</v>
+      </c>
+      <c r="I384" s="1">
+        <v>0</v>
+      </c>
+      <c r="J384">
+        <v>0.0</v>
+      </c>
+      <c r="K384">
+        <v>182.84</v>
+      </c>
+      <c r="L384" s="1">
+        <v>25213.44</v>
+      </c>
+      <c r="M384" s="1">
+        <v>25396.28</v>
+      </c>
+      <c r="N384" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O384">
+        <v>1</v>
+      </c>
+      <c r="Z384" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="385" spans="1:26">
+      <c r="A385" t="s">
+        <v>925</v>
+      </c>
+      <c r="B385" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C385" s="1">
+        <v>100.08480848</v>
+      </c>
+      <c r="D385" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E385" t="s">
+        <v>8</v>
+      </c>
+      <c r="F385">
+        <v>1.0</v>
+      </c>
+      <c r="G385" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H385" s="1">
+        <v>10601.06</v>
+      </c>
+      <c r="I385" s="1">
+        <v>0</v>
+      </c>
+      <c r="J385">
+        <v>0.0</v>
+      </c>
+      <c r="K385" t="s">
+        <v>926</v>
+      </c>
+      <c r="L385" s="1">
+        <v>10601.06</v>
+      </c>
+      <c r="M385" s="1">
+        <v>2804.14</v>
+      </c>
+      <c r="N385" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O385">
+        <v>1</v>
+      </c>
+      <c r="Z385" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="A386" t="s">
+        <v>928</v>
+      </c>
+      <c r="B386" s="1">
+        <v>10100000.0</v>
+      </c>
+      <c r="C386" s="1">
+        <v>100.21913416</v>
+      </c>
+      <c r="D386" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E386" t="s">
+        <v>8</v>
+      </c>
+      <c r="F386">
+        <v>1.0</v>
+      </c>
+      <c r="G386" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H386" s="1">
+        <v>22132.55</v>
+      </c>
+      <c r="I386" s="1">
+        <v>0</v>
+      </c>
+      <c r="J386">
+        <v>0.0</v>
+      </c>
+      <c r="K386" t="s">
+        <v>929</v>
+      </c>
+      <c r="L386" s="1">
+        <v>22132.55</v>
+      </c>
+      <c r="M386" s="1">
+        <v>18506.44</v>
+      </c>
+      <c r="N386" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O386">
+        <v>1</v>
+      </c>
+      <c r="Z386" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="A387" t="s">
+        <v>931</v>
+      </c>
+      <c r="B387" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C387" s="1">
+        <v>100.1935226</v>
+      </c>
+      <c r="D387" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E387" t="s">
+        <v>8</v>
+      </c>
+      <c r="F387">
+        <v>1.0</v>
+      </c>
+      <c r="G387" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>48380.65</v>
+      </c>
+      <c r="I387" s="1">
+        <v>0</v>
+      </c>
+      <c r="J387">
+        <v>0.0</v>
+      </c>
+      <c r="K387" t="s">
+        <v>932</v>
+      </c>
+      <c r="L387" s="1">
+        <v>48380.65</v>
+      </c>
+      <c r="M387" s="1">
+        <v>33097.84</v>
+      </c>
+      <c r="N387" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O387">
+        <v>1</v>
+      </c>
+      <c r="Z387" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="A388" t="s">
+        <v>934</v>
+      </c>
+      <c r="B388" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C388" s="1">
+        <v>100.12479248</v>
+      </c>
+      <c r="D388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E388" t="s">
+        <v>8</v>
+      </c>
+      <c r="F388">
+        <v>1.0</v>
+      </c>
+      <c r="G388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>31198.12</v>
+      </c>
+      <c r="I388" s="1">
+        <v>0</v>
+      </c>
+      <c r="J388">
+        <v>0.0</v>
+      </c>
+      <c r="K388" t="s">
+        <v>935</v>
+      </c>
+      <c r="L388" s="1">
+        <v>31198.12</v>
+      </c>
+      <c r="M388" s="1">
+        <v>16312.77</v>
+      </c>
+      <c r="N388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O388">
+        <v>1</v>
+      </c>
+      <c r="Z388" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="A389" t="s">
+        <v>937</v>
+      </c>
+      <c r="B389" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C389" s="1">
+        <v>100.07138343</v>
+      </c>
+      <c r="D389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E389" t="s">
+        <v>8</v>
+      </c>
+      <c r="F389">
+        <v>1.0</v>
+      </c>
+      <c r="G389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>4996.84</v>
+      </c>
+      <c r="I389" s="1">
+        <v>0</v>
+      </c>
+      <c r="J389">
+        <v>0.0</v>
+      </c>
+      <c r="K389" t="s">
+        <v>938</v>
+      </c>
+      <c r="L389" s="1">
+        <v>4996.84</v>
+      </c>
+      <c r="M389" s="1">
+        <v>1123.76</v>
+      </c>
+      <c r="N389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O389">
+        <v>1</v>
+      </c>
+      <c r="Z389" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="A390" t="s">
+        <v>940</v>
+      </c>
+      <c r="B390" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C390" s="1">
+        <v>100.25428423</v>
+      </c>
+      <c r="D390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E390" t="s">
+        <v>8</v>
+      </c>
+      <c r="F390">
+        <v>1.0</v>
+      </c>
+      <c r="G390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>101713.69</v>
+      </c>
+      <c r="I390" s="1">
+        <v>0</v>
+      </c>
+      <c r="J390">
+        <v>0.0</v>
+      </c>
+      <c r="K390" t="s">
+        <v>941</v>
+      </c>
+      <c r="L390" s="1">
+        <v>101713.69</v>
+      </c>
+      <c r="M390" s="1">
+        <v>105534.76</v>
+      </c>
+      <c r="N390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O390">
+        <v>1</v>
+      </c>
+      <c r="Z390" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="A391" t="s">
+        <v>943</v>
+      </c>
+      <c r="B391" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C391" s="1">
+        <v>100.15298896</v>
+      </c>
+      <c r="D391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E391" t="s">
+        <v>8</v>
+      </c>
+      <c r="F391">
+        <v>1.0</v>
+      </c>
+      <c r="G391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>38247.24</v>
+      </c>
+      <c r="I391" s="1">
+        <v>0</v>
+      </c>
+      <c r="J391">
+        <v>0.0</v>
+      </c>
+      <c r="K391" t="s">
+        <v>944</v>
+      </c>
+      <c r="L391" s="1">
+        <v>38247.24</v>
+      </c>
+      <c r="M391" s="1">
+        <v>39865.4</v>
+      </c>
+      <c r="N391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O391">
+        <v>1</v>
+      </c>
+      <c r="Z391" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="392" spans="1:26">
+      <c r="A392" t="s">
+        <v>946</v>
+      </c>
+      <c r="B392" s="1">
         <v>7996000.0</v>
       </c>
-      <c r="D185" s="1">
-[...296 lines deleted...]
-      <c r="C191" s="1">
+      <c r="C392" s="1">
+        <v>100.43051476</v>
+      </c>
+      <c r="D392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E392" t="s">
+        <v>8</v>
+      </c>
+      <c r="F392">
+        <v>1.0</v>
+      </c>
+      <c r="G392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>34423.96</v>
+      </c>
+      <c r="I392" s="1">
+        <v>0</v>
+      </c>
+      <c r="J392">
+        <v>0.0</v>
+      </c>
+      <c r="K392">
+        <v>66.92</v>
+      </c>
+      <c r="L392" s="1">
+        <v>34423.96</v>
+      </c>
+      <c r="M392" s="1">
+        <v>34490.88</v>
+      </c>
+      <c r="N392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O392">
+        <v>1</v>
+      </c>
+      <c r="Z392" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26">
+      <c r="A393" t="s">
+        <v>948</v>
+      </c>
+      <c r="B393" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C393" s="1">
+        <v>100.45680517</v>
+      </c>
+      <c r="D393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E393" t="s">
+        <v>8</v>
+      </c>
+      <c r="F393">
+        <v>1.0</v>
+      </c>
+      <c r="G393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>13247.35</v>
+      </c>
+      <c r="I393" s="1">
+        <v>0</v>
+      </c>
+      <c r="J393">
+        <v>0.0</v>
+      </c>
+      <c r="K393">
+        <v>3.96</v>
+      </c>
+      <c r="L393" s="1">
+        <v>13247.35</v>
+      </c>
+      <c r="M393" s="1">
+        <v>13251.31</v>
+      </c>
+      <c r="N393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O393">
+        <v>1</v>
+      </c>
+      <c r="Z393" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26">
+      <c r="A394" t="s">
+        <v>950</v>
+      </c>
+      <c r="B394" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C394" s="1">
+        <v>100.01470915</v>
+      </c>
+      <c r="D394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E394" t="s">
+        <v>8</v>
+      </c>
+      <c r="F394">
+        <v>1.0</v>
+      </c>
+      <c r="G394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>2941.83</v>
+      </c>
+      <c r="I394" s="1">
+        <v>0</v>
+      </c>
+      <c r="J394">
+        <v>0.0</v>
+      </c>
+      <c r="K394" t="s">
+        <v>951</v>
+      </c>
+      <c r="L394" s="1">
+        <v>2941.83</v>
+      </c>
+      <c r="M394" s="1">
+        <v>-459.71</v>
+      </c>
+      <c r="N394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O394">
+        <v>1</v>
+      </c>
+      <c r="Z394" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26">
+      <c r="A395" t="s">
+        <v>953</v>
+      </c>
+      <c r="B395" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="C395" s="1">
+        <v>100.04249989</v>
+      </c>
+      <c r="D395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E395" t="s">
+        <v>8</v>
+      </c>
+      <c r="F395">
+        <v>1.0</v>
+      </c>
+      <c r="G395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>7862.48</v>
+      </c>
+      <c r="I395" s="1">
+        <v>0</v>
+      </c>
+      <c r="J395">
+        <v>0.0</v>
+      </c>
+      <c r="K395" t="s">
+        <v>954</v>
+      </c>
+      <c r="L395" s="1">
+        <v>7862.48</v>
+      </c>
+      <c r="M395" s="1">
+        <v>-4882.16</v>
+      </c>
+      <c r="N395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O395">
+        <v>1</v>
+      </c>
+      <c r="Z395" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26">
+      <c r="A396" t="s">
+        <v>956</v>
+      </c>
+      <c r="B396" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C396" s="1">
+        <v>100.01497813</v>
+      </c>
+      <c r="D396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E396" t="s">
+        <v>8</v>
+      </c>
+      <c r="F396">
+        <v>1.0</v>
+      </c>
+      <c r="G396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>4493.44</v>
+      </c>
+      <c r="I396" s="1">
+        <v>0</v>
+      </c>
+      <c r="J396">
+        <v>0.0</v>
+      </c>
+      <c r="K396" t="s">
+        <v>957</v>
+      </c>
+      <c r="L396" s="1">
+        <v>4493.44</v>
+      </c>
+      <c r="M396" s="1">
+        <v>-696.98</v>
+      </c>
+      <c r="N396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O396">
+        <v>1</v>
+      </c>
+      <c r="Z396" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26">
+      <c r="A397" t="s">
+        <v>959</v>
+      </c>
+      <c r="B397" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C397" s="1">
+        <v>100.01416523</v>
+      </c>
+      <c r="D397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E397" t="s">
+        <v>8</v>
+      </c>
+      <c r="F397">
+        <v>1.0</v>
+      </c>
+      <c r="G397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>4249.57</v>
+      </c>
+      <c r="I397" s="1">
+        <v>0</v>
+      </c>
+      <c r="J397">
+        <v>0.0</v>
+      </c>
+      <c r="K397" t="s">
+        <v>960</v>
+      </c>
+      <c r="L397" s="1">
+        <v>4249.57</v>
+      </c>
+      <c r="M397" s="1">
+        <v>-405.86</v>
+      </c>
+      <c r="N397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O397">
+        <v>1</v>
+      </c>
+      <c r="Z397" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="398" spans="1:26">
+      <c r="A398" t="s">
+        <v>962</v>
+      </c>
+      <c r="B398" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C398" s="1">
+        <v>100.01521625</v>
+      </c>
+      <c r="D398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E398" t="s">
+        <v>8</v>
+      </c>
+      <c r="F398">
+        <v>1.0</v>
+      </c>
+      <c r="G398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>1825.95</v>
+      </c>
+      <c r="I398" s="1">
+        <v>0</v>
+      </c>
+      <c r="J398">
+        <v>0.0</v>
+      </c>
+      <c r="K398" t="s">
+        <v>963</v>
+      </c>
+      <c r="L398" s="1">
+        <v>1825.95</v>
+      </c>
+      <c r="M398" s="1">
+        <v>-142.46</v>
+      </c>
+      <c r="N398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O398">
+        <v>1</v>
+      </c>
+      <c r="Z398" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="399" spans="1:26">
+      <c r="A399" t="s">
+        <v>965</v>
+      </c>
+      <c r="B399" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C399" s="1">
+        <v>99.95542686</v>
+      </c>
+      <c r="D399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E399" t="s">
+        <v>8</v>
+      </c>
+      <c r="F399">
+        <v>1.0</v>
+      </c>
+      <c r="G399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>-3120.12</v>
+      </c>
+      <c r="I399" s="1">
+        <v>0</v>
+      </c>
+      <c r="J399">
+        <v>0.0</v>
+      </c>
+      <c r="K399">
+        <v>-843.66</v>
+      </c>
+      <c r="L399" s="1">
+        <v>-3120.12</v>
+      </c>
+      <c r="M399" s="1">
+        <v>-3963.78</v>
+      </c>
+      <c r="N399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O399">
+        <v>1</v>
+      </c>
+      <c r="Z399" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="400" spans="1:26">
+      <c r="A400" t="s">
+        <v>967</v>
+      </c>
+      <c r="B400" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C400" s="1">
+        <v>100.35464832</v>
+      </c>
+      <c r="D400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E400" t="s">
+        <v>8</v>
+      </c>
+      <c r="F400">
+        <v>1.0</v>
+      </c>
+      <c r="G400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>88662.08</v>
+      </c>
+      <c r="I400" s="1">
+        <v>0</v>
+      </c>
+      <c r="J400">
+        <v>0.0</v>
+      </c>
+      <c r="K400" t="s">
+        <v>968</v>
+      </c>
+      <c r="L400" s="1">
+        <v>88662.08</v>
+      </c>
+      <c r="M400" s="1">
+        <v>90306.75</v>
+      </c>
+      <c r="N400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O400">
+        <v>1</v>
+      </c>
+      <c r="Z400" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="401" spans="1:26">
+      <c r="A401" t="s">
+        <v>970</v>
+      </c>
+      <c r="B401" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C401" s="1">
+        <v>100.01421771</v>
+      </c>
+      <c r="D401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E401" t="s">
+        <v>8</v>
+      </c>
+      <c r="F401">
+        <v>1.0</v>
+      </c>
+      <c r="G401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>1990.48</v>
+      </c>
+      <c r="I401" s="1">
+        <v>0</v>
+      </c>
+      <c r="J401">
+        <v>0.0</v>
+      </c>
+      <c r="K401" t="s">
+        <v>971</v>
+      </c>
+      <c r="L401" s="1">
+        <v>1990.48</v>
+      </c>
+      <c r="M401" s="1">
+        <v>-372.71</v>
+      </c>
+      <c r="N401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O401">
+        <v>1</v>
+      </c>
+      <c r="Z401" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="402" spans="1:26">
+      <c r="A402" t="s">
+        <v>973</v>
+      </c>
+      <c r="B402" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D191" s="1">
-[...146 lines deleted...]
-      <c r="C194" s="1">
+      <c r="C402" s="1">
+        <v>100.03476633</v>
+      </c>
+      <c r="D402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E402" t="s">
+        <v>8</v>
+      </c>
+      <c r="F402">
+        <v>1.0</v>
+      </c>
+      <c r="G402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>5214.95</v>
+      </c>
+      <c r="I402" s="1">
+        <v>0</v>
+      </c>
+      <c r="J402">
+        <v>0.0</v>
+      </c>
+      <c r="K402" t="s">
+        <v>974</v>
+      </c>
+      <c r="L402" s="1">
+        <v>5214.95</v>
+      </c>
+      <c r="M402" s="1">
+        <v>-7350.97</v>
+      </c>
+      <c r="N402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O402">
+        <v>1</v>
+      </c>
+      <c r="Z402" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="403" spans="1:26">
+      <c r="A403" t="s">
+        <v>973</v>
+      </c>
+      <c r="B403" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C403" s="1">
+        <v>100.015201</v>
+      </c>
+      <c r="D403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E403" t="s">
+        <v>8</v>
+      </c>
+      <c r="F403">
+        <v>1.0</v>
+      </c>
+      <c r="G403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>2280.15</v>
+      </c>
+      <c r="I403" s="1">
+        <v>0</v>
+      </c>
+      <c r="J403">
+        <v>0.0</v>
+      </c>
+      <c r="K403" t="s">
+        <v>976</v>
+      </c>
+      <c r="L403" s="1">
+        <v>2280.15</v>
+      </c>
+      <c r="M403" s="1">
+        <v>-7579.1</v>
+      </c>
+      <c r="N403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O403">
+        <v>1</v>
+      </c>
+      <c r="Z403" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="404" spans="1:26">
+      <c r="A404" t="s">
+        <v>978</v>
+      </c>
+      <c r="B404" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C404" s="1">
+        <v>100.0807153</v>
+      </c>
+      <c r="D404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E404" t="s">
+        <v>8</v>
+      </c>
+      <c r="F404">
+        <v>1.0</v>
+      </c>
+      <c r="G404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H404" s="1">
+        <v>24214.59</v>
+      </c>
+      <c r="I404" s="1">
+        <v>0</v>
+      </c>
+      <c r="J404">
+        <v>0.0</v>
+      </c>
+      <c r="K404" t="s">
+        <v>979</v>
+      </c>
+      <c r="L404" s="1">
+        <v>24214.59</v>
+      </c>
+      <c r="M404" s="1">
+        <v>2444.54</v>
+      </c>
+      <c r="N404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O404">
+        <v>1</v>
+      </c>
+      <c r="Z404" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="405" spans="1:26">
+      <c r="A405" t="s">
+        <v>978</v>
+      </c>
+      <c r="B405" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C405" s="1">
+        <v>100.06621304</v>
+      </c>
+      <c r="D405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E405" t="s">
+        <v>8</v>
+      </c>
+      <c r="F405">
+        <v>1.0</v>
+      </c>
+      <c r="G405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H405" s="1">
+        <v>16553.26</v>
+      </c>
+      <c r="I405" s="1">
+        <v>0</v>
+      </c>
+      <c r="J405">
+        <v>0.0</v>
+      </c>
+      <c r="K405" t="s">
+        <v>981</v>
+      </c>
+      <c r="L405" s="1">
+        <v>16553.26</v>
+      </c>
+      <c r="M405" s="1">
+        <v>-1304.08</v>
+      </c>
+      <c r="N405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O405">
+        <v>1</v>
+      </c>
+      <c r="Z405" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="406" spans="1:26">
+      <c r="A406" t="s">
+        <v>978</v>
+      </c>
+      <c r="B406" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C406" s="1">
+        <v>100.0733951</v>
+      </c>
+      <c r="D406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E406" t="s">
+        <v>8</v>
+      </c>
+      <c r="F406">
+        <v>1.0</v>
+      </c>
+      <c r="G406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H406" s="1">
+        <v>14679.02</v>
+      </c>
+      <c r="I406" s="1">
+        <v>0</v>
+      </c>
+      <c r="J406">
+        <v>0.0</v>
+      </c>
+      <c r="K406" t="s">
+        <v>983</v>
+      </c>
+      <c r="L406" s="1">
+        <v>14679.02</v>
+      </c>
+      <c r="M406" s="1">
+        <v>3748.41</v>
+      </c>
+      <c r="N406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O406">
+        <v>1</v>
+      </c>
+      <c r="Z406" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="407" spans="1:26">
+      <c r="A407" t="s">
+        <v>985</v>
+      </c>
+      <c r="B407" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D194" s="1">
-[...96 lines deleted...]
-      <c r="C196" s="1">
+      <c r="C407" s="1">
+        <v>100.0781768</v>
+      </c>
+      <c r="D407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E407" t="s">
+        <v>8</v>
+      </c>
+      <c r="F407">
+        <v>1.0</v>
+      </c>
+      <c r="G407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H407" s="1">
+        <v>7817.68</v>
+      </c>
+      <c r="I407" s="1">
+        <v>0</v>
+      </c>
+      <c r="J407">
+        <v>0.0</v>
+      </c>
+      <c r="K407" t="s">
+        <v>986</v>
+      </c>
+      <c r="L407" s="1">
+        <v>7817.68</v>
+      </c>
+      <c r="M407" s="1">
+        <v>1709.7</v>
+      </c>
+      <c r="N407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O407">
+        <v>1</v>
+      </c>
+      <c r="Z407" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="408" spans="1:26">
+      <c r="A408" t="s">
+        <v>988</v>
+      </c>
+      <c r="B408" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C408" s="1">
+        <v>100.04760385</v>
+      </c>
+      <c r="D408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E408" t="s">
+        <v>8</v>
+      </c>
+      <c r="F408">
+        <v>1.0</v>
+      </c>
+      <c r="G408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H408" s="1">
+        <v>9520.77</v>
+      </c>
+      <c r="I408" s="1">
+        <v>0</v>
+      </c>
+      <c r="J408">
+        <v>0.0</v>
+      </c>
+      <c r="K408" t="s">
+        <v>989</v>
+      </c>
+      <c r="L408" s="1">
+        <v>9520.77</v>
+      </c>
+      <c r="M408" s="1">
+        <v>-653.21</v>
+      </c>
+      <c r="N408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O408">
+        <v>1</v>
+      </c>
+      <c r="Z408" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="409" spans="1:26">
+      <c r="A409" t="s">
+        <v>988</v>
+      </c>
+      <c r="B409" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C409" s="1">
+        <v>100.0910838</v>
+      </c>
+      <c r="D409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E409" t="s">
+        <v>8</v>
+      </c>
+      <c r="F409">
+        <v>1.0</v>
+      </c>
+      <c r="G409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H409" s="1">
+        <v>18216.76</v>
+      </c>
+      <c r="I409" s="1">
+        <v>0</v>
+      </c>
+      <c r="J409">
+        <v>0.0</v>
+      </c>
+      <c r="K409" t="s">
+        <v>991</v>
+      </c>
+      <c r="L409" s="1">
+        <v>18216.76</v>
+      </c>
+      <c r="M409" s="1">
+        <v>4928.89</v>
+      </c>
+      <c r="N409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O409">
+        <v>1</v>
+      </c>
+      <c r="Z409" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="410" spans="1:26">
+      <c r="A410" t="s">
+        <v>988</v>
+      </c>
+      <c r="B410" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C410" s="1">
+        <v>100.06913615</v>
+      </c>
+      <c r="D410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E410" t="s">
+        <v>8</v>
+      </c>
+      <c r="F410">
+        <v>1.0</v>
+      </c>
+      <c r="G410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H410" s="1">
+        <v>13827.23</v>
+      </c>
+      <c r="I410" s="1">
+        <v>0</v>
+      </c>
+      <c r="J410">
+        <v>0.0</v>
+      </c>
+      <c r="K410" t="s">
+        <v>993</v>
+      </c>
+      <c r="L410" s="1">
+        <v>13827.23</v>
+      </c>
+      <c r="M410" s="1">
+        <v>1883.25</v>
+      </c>
+      <c r="N410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O410">
+        <v>1</v>
+      </c>
+      <c r="Z410" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="411" spans="1:26">
+      <c r="A411" t="s">
+        <v>988</v>
+      </c>
+      <c r="B411" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C411" s="1">
+        <v>100.08901725</v>
+      </c>
+      <c r="D411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E411" t="s">
+        <v>8</v>
+      </c>
+      <c r="F411">
+        <v>1.0</v>
+      </c>
+      <c r="G411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H411" s="1">
+        <v>17803.45</v>
+      </c>
+      <c r="I411" s="1">
+        <v>0</v>
+      </c>
+      <c r="J411">
+        <v>0.0</v>
+      </c>
+      <c r="K411" t="s">
+        <v>995</v>
+      </c>
+      <c r="L411" s="1">
+        <v>17803.45</v>
+      </c>
+      <c r="M411" s="1">
+        <v>4433.64</v>
+      </c>
+      <c r="N411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O411">
+        <v>1</v>
+      </c>
+      <c r="Z411" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="412" spans="1:26">
+      <c r="A412" t="s">
+        <v>997</v>
+      </c>
+      <c r="B412" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C412" s="1">
+        <v>100.01889708</v>
+      </c>
+      <c r="D412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E412" t="s">
+        <v>8</v>
+      </c>
+      <c r="F412">
+        <v>1.0</v>
+      </c>
+      <c r="G412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H412" s="1">
+        <v>1228.31</v>
+      </c>
+      <c r="I412" s="1">
+        <v>0</v>
+      </c>
+      <c r="J412">
+        <v>0.0</v>
+      </c>
+      <c r="K412" t="s">
+        <v>998</v>
+      </c>
+      <c r="L412" s="1">
+        <v>1228.31</v>
+      </c>
+      <c r="M412" s="1">
+        <v>-2659.1</v>
+      </c>
+      <c r="N412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O412">
+        <v>1</v>
+      </c>
+      <c r="Z412" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="413" spans="1:26">
+      <c r="A413" t="s">
+        <v>997</v>
+      </c>
+      <c r="B413" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C413" s="1">
+        <v>100.01659288</v>
+      </c>
+      <c r="D413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E413" t="s">
+        <v>8</v>
+      </c>
+      <c r="F413">
+        <v>1.0</v>
+      </c>
+      <c r="G413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H413" s="1">
+        <v>1327.43</v>
+      </c>
+      <c r="I413" s="1">
+        <v>0</v>
+      </c>
+      <c r="J413">
+        <v>0.0</v>
+      </c>
+      <c r="K413" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L413" s="1">
+        <v>1327.43</v>
+      </c>
+      <c r="M413" s="1">
+        <v>-3695.95</v>
+      </c>
+      <c r="N413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O413">
+        <v>1</v>
+      </c>
+      <c r="Z413" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="414" spans="1:26">
+      <c r="A414" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B414" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D196" s="1">
-[...246 lines deleted...]
-      <c r="C201" s="1">
+      <c r="C414" s="1">
+        <v>99.9502446</v>
+      </c>
+      <c r="D414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E414" t="s">
+        <v>8</v>
+      </c>
+      <c r="F414">
+        <v>1.0</v>
+      </c>
+      <c r="G414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H414" s="1">
+        <v>-4975.54</v>
+      </c>
+      <c r="I414" s="1">
+        <v>0</v>
+      </c>
+      <c r="J414">
+        <v>0.0</v>
+      </c>
+      <c r="K414" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L414" s="1">
+        <v>-4975.54</v>
+      </c>
+      <c r="M414" s="1">
+        <v>-7830.79</v>
+      </c>
+      <c r="N414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O414">
+        <v>1</v>
+      </c>
+      <c r="Z414" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="415" spans="1:26">
+      <c r="A415" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B415" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C415" s="1">
+        <v>100.02918893</v>
+      </c>
+      <c r="D415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E415" t="s">
+        <v>8</v>
+      </c>
+      <c r="F415">
+        <v>1.0</v>
+      </c>
+      <c r="G415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H415" s="1">
+        <v>4378.34</v>
+      </c>
+      <c r="I415" s="1">
+        <v>0</v>
+      </c>
+      <c r="J415">
+        <v>0.0</v>
+      </c>
+      <c r="K415" t="s">
+        <v>1006</v>
+      </c>
+      <c r="L415" s="1">
+        <v>4378.34</v>
+      </c>
+      <c r="M415" s="1">
+        <v>-735.49</v>
+      </c>
+      <c r="N415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O415">
+        <v>1</v>
+      </c>
+      <c r="Z415" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="416" spans="1:26">
+      <c r="A416" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B416" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C416" s="1">
+        <v>99.93946197</v>
+      </c>
+      <c r="D416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E416" t="s">
+        <v>8</v>
+      </c>
+      <c r="F416">
+        <v>1.0</v>
+      </c>
+      <c r="G416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H416" s="1">
+        <v>-18161.41</v>
+      </c>
+      <c r="I416" s="1">
+        <v>0</v>
+      </c>
+      <c r="J416">
+        <v>0.0</v>
+      </c>
+      <c r="K416" t="s">
+        <v>1009</v>
+      </c>
+      <c r="L416" s="1">
+        <v>-18161.41</v>
+      </c>
+      <c r="M416" s="1">
+        <v>-22337.8</v>
+      </c>
+      <c r="N416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O416">
+        <v>1</v>
+      </c>
+      <c r="Z416" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="417" spans="1:26">
+      <c r="A417" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B417" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="C417" s="1">
+        <v>99.98257571</v>
+      </c>
+      <c r="D417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E417" t="s">
+        <v>8</v>
+      </c>
+      <c r="F417">
+        <v>1.0</v>
+      </c>
+      <c r="G417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H417" s="1">
+        <v>-2962.13</v>
+      </c>
+      <c r="I417" s="1">
+        <v>0</v>
+      </c>
+      <c r="J417">
+        <v>0.0</v>
+      </c>
+      <c r="K417" t="s">
+        <v>1012</v>
+      </c>
+      <c r="L417" s="1">
+        <v>-2962.13</v>
+      </c>
+      <c r="M417" s="1">
+        <v>-4603.02</v>
+      </c>
+      <c r="N417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O417">
+        <v>1</v>
+      </c>
+      <c r="Z417" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="418" spans="1:26">
+      <c r="A418" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B418" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C418" s="1">
+        <v>99.99953497</v>
+      </c>
+      <c r="D418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E418" t="s">
+        <v>8</v>
+      </c>
+      <c r="F418">
+        <v>1.0</v>
+      </c>
+      <c r="G418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H418" s="1">
+        <v>-139.51</v>
+      </c>
+      <c r="I418" s="1">
+        <v>0</v>
+      </c>
+      <c r="J418">
+        <v>0.0</v>
+      </c>
+      <c r="K418" t="s">
+        <v>1015</v>
+      </c>
+      <c r="L418" s="1">
+        <v>-139.51</v>
+      </c>
+      <c r="M418" s="1">
+        <v>-1422.74</v>
+      </c>
+      <c r="N418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O418">
+        <v>1</v>
+      </c>
+      <c r="Z418" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="419" spans="1:26">
+      <c r="A419" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B419" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C419" s="1">
+        <v>100.01400998</v>
+      </c>
+      <c r="D419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E419" t="s">
+        <v>8</v>
+      </c>
+      <c r="F419">
+        <v>1.0</v>
+      </c>
+      <c r="G419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H419" s="1">
+        <v>5603.99</v>
+      </c>
+      <c r="I419" s="1">
+        <v>0</v>
+      </c>
+      <c r="J419">
+        <v>0.0</v>
+      </c>
+      <c r="K419" t="s">
+        <v>1018</v>
+      </c>
+      <c r="L419" s="1">
+        <v>5603.99</v>
+      </c>
+      <c r="M419" s="1">
+        <v>4367.62</v>
+      </c>
+      <c r="N419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O419">
+        <v>1</v>
+      </c>
+      <c r="Z419" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="420" spans="1:26">
+      <c r="A420" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B420" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C420" s="1">
+        <v>100.05070737</v>
+      </c>
+      <c r="D420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E420" t="s">
+        <v>8</v>
+      </c>
+      <c r="F420">
+        <v>1.0</v>
+      </c>
+      <c r="G420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H420" s="1">
+        <v>15212.21</v>
+      </c>
+      <c r="I420" s="1">
+        <v>0</v>
+      </c>
+      <c r="J420">
+        <v>0.0</v>
+      </c>
+      <c r="K420">
+        <v>-210.16</v>
+      </c>
+      <c r="L420" s="1">
+        <v>15212.21</v>
+      </c>
+      <c r="M420" s="1">
+        <v>15002.05</v>
+      </c>
+      <c r="N420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O420">
+        <v>1</v>
+      </c>
+      <c r="Z420" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="421" spans="1:26">
+      <c r="A421" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B421" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C421" s="1">
+        <v>100.19876936</v>
+      </c>
+      <c r="D421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E421" t="s">
+        <v>8</v>
+      </c>
+      <c r="F421">
+        <v>1.0</v>
+      </c>
+      <c r="G421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H421" s="1">
+        <v>49692.34</v>
+      </c>
+      <c r="I421" s="1">
+        <v>0</v>
+      </c>
+      <c r="J421">
+        <v>0.0</v>
+      </c>
+      <c r="K421" t="s">
+        <v>944</v>
+      </c>
+      <c r="L421" s="1">
+        <v>49692.34</v>
+      </c>
+      <c r="M421" s="1">
+        <v>51310.5</v>
+      </c>
+      <c r="N421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O421">
+        <v>1</v>
+      </c>
+      <c r="Z421" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="422" spans="1:26">
+      <c r="A422" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B422" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C422" s="1">
+        <v>100.10608908</v>
+      </c>
+      <c r="D422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E422" t="s">
+        <v>8</v>
+      </c>
+      <c r="F422">
+        <v>1.0</v>
+      </c>
+      <c r="G422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H422" s="1">
+        <v>26522.27</v>
+      </c>
+      <c r="I422" s="1">
+        <v>0</v>
+      </c>
+      <c r="J422">
+        <v>0.0</v>
+      </c>
+      <c r="K422" t="s">
+        <v>944</v>
+      </c>
+      <c r="L422" s="1">
+        <v>26522.27</v>
+      </c>
+      <c r="M422" s="1">
+        <v>28140.43</v>
+      </c>
+      <c r="N422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O422">
+        <v>1</v>
+      </c>
+      <c r="Z422" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="423" spans="1:26">
+      <c r="A423" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B423" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D201" s="1">
-[...1367 lines deleted...]
-      <c r="J228" s="1">
+      <c r="C423" s="1">
+        <v>100.3197758</v>
+      </c>
+      <c r="D423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E423" t="s">
+        <v>8</v>
+      </c>
+      <c r="F423">
+        <v>1.0</v>
+      </c>
+      <c r="G423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H423" s="1">
+        <v>63955.16</v>
+      </c>
+      <c r="I423" s="1">
         <v>0</v>
       </c>
-      <c r="K228">
-[...46 lines deleted...]
-      <c r="J229" s="1">
+      <c r="J423">
+        <v>0.0</v>
+      </c>
+      <c r="K423" t="s">
+        <v>1026</v>
+      </c>
+      <c r="L423" s="1">
+        <v>63955.16</v>
+      </c>
+      <c r="M423" s="1">
+        <v>65718.27</v>
+      </c>
+      <c r="N423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O423">
+        <v>1</v>
+      </c>
+      <c r="Z423" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="424" spans="1:26">
+      <c r="A424" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B424" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C424" s="1">
+        <v>100.01637877</v>
+      </c>
+      <c r="D424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E424" t="s">
+        <v>8</v>
+      </c>
+      <c r="F424">
+        <v>1.0</v>
+      </c>
+      <c r="G424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H424" s="1">
+        <v>4913.63</v>
+      </c>
+      <c r="I424" s="1">
         <v>0</v>
       </c>
-      <c r="K229">
-[...9615 lines deleted...]
-        <v>1</v>
+      <c r="J424">
+        <v>0.0</v>
+      </c>
+      <c r="K424" t="s">
+        <v>1029</v>
+      </c>
+      <c r="L424" s="1">
+        <v>4913.63</v>
+      </c>
+      <c r="M424" s="1">
+        <v>-12804.87</v>
+      </c>
+      <c r="N424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O424">
+        <v>1</v>
+      </c>
+      <c r="Z424" t="s">
+        <v>1027</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">