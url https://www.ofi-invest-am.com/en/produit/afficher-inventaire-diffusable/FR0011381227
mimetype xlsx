--- v5 (2026-09-22)
+++ v6 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1030">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1090">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -124,263 +124,269 @@
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>XS3332437337</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 25/03/2027</t>
   </si>
   <si>
+    <t>FR0129811727</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 05/07/2027</t>
+  </si>
+  <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
+    <t>FR0129811768</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 07/06/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
+    <t>BE6375634183</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 13/08/2026</t>
+  </si>
+  <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
-    <t>FR0129628758</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129684058</t>
   </si>
   <si>
     <t>EURO AXA BANQUE S.A. 16/04/2027</t>
   </si>
   <si>
-    <t>85 116.06</t>
+    <t>118 744.89</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>XS3346254439</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 12/04/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>FR0129762839</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3398399058</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>76 994.58</t>
+    <t>101 932.25</t>
   </si>
   <si>
     <t>FR0129713642</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
   </si>
   <si>
-    <t>96 800.00</t>
+    <t>147 796.50</t>
   </si>
   <si>
     <t>FR0129705986</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 23/02/2027</t>
   </si>
   <si>
-    <t>38 779.06</t>
-[...5 lines deleted...]
-    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+    <t>55 585.28</t>
+  </si>
+  <si>
+    <t>BE6375625090</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 12/07/2027</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>52 240.83</t>
+    <t>69 132.61</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>77 558.11</t>
+    <t>111 170.56</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>315 059.63</t>
+    <t>340 488.75</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>262 062.00</t>
+    <t>295 911.00</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>258 612.00</t>
+    <t>292 061.00</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3427420412</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3367683490</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
     <t>XS3330163034</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 25/03/2027</t>
   </si>
   <si>
-    <t>FR0129706430</t>
-[...10 lines deleted...]
-  <si>
     <t>BE6375143128</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
@@ -397,171 +403,165 @@
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>286 607.92</t>
+    <t>336 057.58</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>308 103.06</t>
-[...5 lines deleted...]
-    <t>EURO DANAHER CORPORATION 26/06/2026</t>
+    <t>350 726.25</t>
+  </si>
+  <si>
+    <t>XS3429165031</t>
+  </si>
+  <si>
+    <t>EURO DANAHER CORPORATION 21/12/2026</t>
   </si>
   <si>
     <t>FR0129783884</t>
   </si>
   <si>
     <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
   </si>
   <si>
-    <t>ES05306747R1</t>
-[...2 lines deleted...]
-    <t>EURO ENDESA SA 26/06/2026</t>
+    <t>XS3439196463</t>
+  </si>
+  <si>
+    <t>EURO DEUTSCHE BANK AG 06/07/2027</t>
+  </si>
+  <si>
+    <t>ES05306748E7</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 24/08/2026</t>
+  </si>
+  <si>
+    <t>XS3430530702</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 17/07/2026</t>
   </si>
   <si>
     <t>XS3420336953</t>
   </si>
   <si>
     <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
   </si>
   <si>
-    <t>XS3391078824</t>
-[...16 lines deleted...]
-  <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3367672709</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
+    <t>XS3435885341</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/09/2026</t>
   </si>
   <si>
     <t>FR0129781268</t>
   </si>
   <si>
     <t>EURO ING BANK NV 01/06/2027</t>
   </si>
   <si>
-    <t>21 361.08</t>
+    <t>46 527.08</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>455 483.25</t>
+    <t>505 742.50</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>38 148.33</t>
+    <t>54 954.67</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>37 981.67</t>
+    <t>54 721.33</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>272 950.42</t>
+    <t>323 170.25</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
@@ -598,75 +598,69 @@
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3282799835</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/01/2027</t>
   </si>
   <si>
     <t>XS3358264185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
   </si>
   <si>
     <t>FR0129680205</t>
   </si>
   <si>
     <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
   </si>
   <si>
-    <t>XS3359531426</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
-    <t>BE6368907810</t>
-[...2 lines deleted...]
-    <t>EURO KBC GROEP NV 26/06/2026</t>
+    <t>BE6375183520</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/12/2026</t>
   </si>
   <si>
     <t>FR0129762334</t>
   </si>
   <si>
     <t>EURO LEGRAND FRANCE SA 18/12/2026</t>
   </si>
   <si>
-    <t>3 445.83</t>
+    <t>20 009.19</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3418600089</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
   </si>
   <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
@@ -691,2463 +685,2649 @@
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3408779000</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 09/06/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
+    <t>XS3427507374</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>281 026.06</t>
+    <t>315 029.17</t>
   </si>
   <si>
     <t>XS3415149833</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
   </si>
   <si>
     <t>XS3396982285</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
   </si>
   <si>
+    <t>XS3443134070</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 08/10/2026</t>
+  </si>
+  <si>
     <t>XS3417520197</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
   </si>
   <si>
-    <t>XS3403832499</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
+    <t>XS3431959587</t>
+  </si>
+  <si>
+    <t>EURO OPEN BANK SA 30/04/2027</t>
+  </si>
+  <si>
     <t>XS3318879270</t>
   </si>
   <si>
     <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>XS3323656143</t>
   </si>
   <si>
     <t>EURO OPENBANK DEUTSCHLAND AG 18/01/2027</t>
   </si>
   <si>
+    <t>FR0129812352</t>
+  </si>
+  <si>
+    <t>EURO PERNOD RICARD FINANCE SA 07/09/2026</t>
+  </si>
+  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3418592716</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3437345815</t>
+  </si>
+  <si>
+    <t>EURO SKANDINAVISKA ENSKILDA BANKEN AB 06/04/2027</t>
+  </si>
+  <si>
     <t>XS3412543962</t>
   </si>
   <si>
     <t>EURO SSE PLC 14/09/2026</t>
   </si>
   <si>
-    <t>BE6369222086</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
+    <t>FR0129784411</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 24/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129762250</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 21/07/2026</t>
+  </si>
+  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
-    <t>FR0129682839</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>FR0129519841</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129675676</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 25/03/2027</t>
   </si>
   <si>
-    <t>166 650.00</t>
+    <t>216 934.67</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>132 759.65</t>
+    <t>175 160.49</t>
+  </si>
+  <si>
+    <t>FR0129808897</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
+  </si>
+  <si>
+    <t>30 846.44</t>
+  </si>
+  <si>
+    <t>FR0129864494</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/07/2027</t>
+  </si>
+  <si>
+    <t>2 804.67</t>
+  </si>
+  <si>
+    <t>FR0129810711</t>
+  </si>
+  <si>
+    <t>15 835.63</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>171 950.22</t>
+    <t>205 418.11</t>
   </si>
   <si>
     <t>FR0129654184</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>139 363.89</t>
+    <t>173 053.56</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>171 189.11</t>
+    <t>204 523.67</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>313 335.00</t>
+    <t>363 998.25</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>165 896.94</t>
+    <t>199 622.78</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>102 096.00</t>
-[...8 lines deleted...]
-    <t>98 946.00</t>
+    <t>118 916.00</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>160 802.50</t>
+    <t>193 595.00</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>242 069.10</t>
+    <t>283 777.15</t>
   </si>
   <si>
     <t>FR0129706018</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2027</t>
   </si>
   <si>
-    <t>39 117.94</t>
+    <t>56 057.50</t>
+  </si>
+  <si>
+    <t>FR0129862688</t>
+  </si>
+  <si>
+    <t>NEUCP BNP PARIBAS SA 07/07/2027</t>
+  </si>
+  <si>
+    <t>18 625.50</t>
+  </si>
+  <si>
+    <t>FR0129862696</t>
+  </si>
+  <si>
+    <t>NEUCP BNP PARIBAS SA 08/06/2027</t>
+  </si>
+  <si>
+    <t>15 521.25</t>
   </si>
   <si>
     <t>FR0129787802</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 04/06/2027</t>
   </si>
   <si>
-    <t>35 326.50</t>
+    <t>85 848.00</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>259 966.67</t>
+    <t>302 019.38</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>258 820.83</t>
+    <t>300 706.88</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>173 563.20</t>
+    <t>202 157.20</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>348 213.13</t>
+    <t>390 383.68</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>346 678.40</t>
+    <t>388 682.29</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
     <t>FR0129767267</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
   </si>
   <si>
+    <t>FR0129808442</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 23/09/2026</t>
+  </si>
+  <si>
     <t>FR0129713600</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/07/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
     <t>FR0129787877</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
   </si>
   <si>
-    <t>47 702.00</t>
+    <t>115 864.00</t>
   </si>
   <si>
     <t>FR0129654614</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
   </si>
   <si>
-    <t>171 864.24</t>
+    <t>213 815.97</t>
   </si>
   <si>
     <t>FR0129654622</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
   </si>
   <si>
-    <t>172 621.18</t>
+    <t>214 739.58</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>316 617.33</t>
+    <t>367 491.67</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>201 492.00</t>
+    <t>234 732.00</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>302 238.00</t>
+    <t>352 098.00</t>
   </si>
   <si>
     <t>FR0129671360</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
   </si>
   <si>
-    <t>127 084.83</t>
+    <t>159 963.56</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>156 471.78</t>
+    <t>224 230.00</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>142 797.67</t>
-[...17 lines deleted...]
-    <t>NEUCP ELIS SA 15/07/2026</t>
+    <t>192 650.00</t>
   </si>
   <si>
     <t>FR0129805273</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 11/09/2026</t>
   </si>
   <si>
-    <t>21 247.42</t>
+    <t>69 953.33</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>220 606.94</t>
+    <t>262 616.39</t>
   </si>
   <si>
     <t>FR0129787950</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 04/06/2027</t>
   </si>
   <si>
-    <t>46 702.00</t>
+    <t>113 530.67</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>142 806.25</t>
+    <t>193 264.50</t>
+  </si>
+  <si>
+    <t>FR0129808681</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 24/06/2027</t>
+  </si>
+  <si>
+    <t>47 989.50</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>114 110.00</t>
+    <t>147 775.67</t>
+  </si>
+  <si>
+    <t>FR0129809549</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 29/06/2027</t>
+  </si>
+  <si>
+    <t>19 003.50</t>
+  </si>
+  <si>
+    <t>FR0129785657</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 01/07/2027</t>
+  </si>
+  <si>
+    <t>36 439.38</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>255 881.50</t>
+    <t>289 588.94</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>262 360.00</t>
+    <t>304 093.33</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>298 188.00</t>
+    <t>347 448.00</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>202 842.00</t>
+    <t>236 282.00</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>128 151.67</t>
+    <t>178 089.00</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>183 676.22</t>
+    <t>216 834.67</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>69 190.13</t>
-[...26 lines deleted...]
-    <t>664 074.50</t>
+    <t>95 773.47</t>
+  </si>
+  <si>
+    <t>FR0129862811</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 10/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129865087</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129807998</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129783280</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129781755</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
-    <t>13 935.17</t>
+    <t>30 379.17</t>
   </si>
   <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>72 032.17</t>
+    <t>97 158.33</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>147 058.50</t>
+    <t>171 936.92</t>
   </si>
   <si>
     <t>FR0129683142</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/12/2026</t>
   </si>
   <si>
     <t>FR0129805463</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 12/08/2026</t>
   </si>
   <si>
-    <t>28 146.56</t>
+    <t>92 687.78</t>
+  </si>
+  <si>
+    <t>FR0129808392</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 23/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129811099</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 03/08/2027</t>
+  </si>
+  <si>
+    <t>29 558.67</t>
   </si>
   <si>
     <t>FR0129671766</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
   </si>
   <si>
-    <t>92 620.00</t>
+    <t>126 656.00</t>
   </si>
   <si>
     <t>FR0129704823</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 20/05/2027</t>
   </si>
   <si>
-    <t>82 759.11</t>
+    <t>116 912.89</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>144 407.67</t>
+    <t>166 343.01</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>44 409.25</t>
+    <t>127 371.58</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>31 486.81</t>
+    <t>59 475.08</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>221 671.23</t>
+    <t>266 005.48</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>256 280.82</t>
+    <t>295 963.01</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>151 746.58</t>
+    <t>169 006.85</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>353 030.14</t>
+    <t>384 065.75</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>24 205.48</t>
+    <t>221 883.56</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>15 682.19</t>
+    <t>18 049.32</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>14 178.08</t>
+    <t>16 643.84</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>16 181.51</t>
+    <t>30 565.07</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>4 900.68</t>
+    <t>5 640.41</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>32 313.33</t>
+    <t>3 223.50</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>13 801.32</t>
+    <t>19 058.96</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>46 938.70</t>
+    <t>50 809.93</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>28 643.84</t>
+    <t>98 671.23</t>
+  </si>
+  <si>
+    <t>FR0014006NI7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 30/05/2028</t>
+  </si>
+  <si>
+    <t>14 164.38</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>98 531.51</t>
+    <t>119 835.62</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>13 254.79</t>
+    <t>15 950.68</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>51 378.08</t>
+    <t>73 010.96</t>
   </si>
   <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>102 636.99</t>
+    <t>113 732.88</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>122 502.57</t>
+    <t>31 225.60</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>37 646.58</t>
+    <t>43 630.14</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>210 616.44</t>
+    <t>235 273.97</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>135 164.38</t>
+    <t>152 794.52</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>18 835.62</t>
+    <t>27 876.71</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>1 874.66</t>
+    <t>2 852.74</t>
   </si>
   <si>
     <t>XS2168478068</t>
   </si>
   <si>
     <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
   </si>
   <si>
-    <t>100 736.47</t>
+    <t>111 294.01</t>
   </si>
   <si>
     <t>XS2545259876</t>
   </si>
   <si>
     <t>DELL BANK INTERNATIONAL DAC 4.5 18/10/2027</t>
   </si>
   <si>
-    <t>213 164.38</t>
+    <t>233 876.71</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>189 917.47</t>
+    <t>206 988.70</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>660 696.58</t>
+    <t>718 567.81</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>12 325.68</t>
+    <t>13 385.96</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>34 931.51</t>
+    <t>84 246.58</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>121 356.51</t>
+    <t>139 446.92</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>121 919.18</t>
+    <t>136 697.26</t>
   </si>
   <si>
     <t>XS1843436228</t>
   </si>
   <si>
     <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
   </si>
   <si>
-    <t>21 133.15</t>
+    <t>36 983.01</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>33 053.08</t>
+    <t>41 231.16</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>456 684.75</t>
+    <t>506 732.39</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>763 870.89</t>
+    <t>833 577.74</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>473 075.34</t>
+    <t>524 683.56</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>49 926.58</t>
+    <t>58 247.67</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>110 998.90</t>
+    <t>123 389.48</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>62 671.23</t>
+    <t>68 835.62</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>953 555.34</t>
+    <t>1 039 590.41</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>38 976.43</t>
+    <t>51 448.89</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>187 504.49</t>
+    <t>227 684.03</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>19 417.81</t>
+    <t>23 116.44</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>13 516.85</t>
+    <t>15 609.78</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>65 753.47</t>
+    <t>105 205.55</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>61 331.51</t>
+    <t>67 315.07</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>5 445.21</t>
+    <t>6 267.12</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>8 344.52</t>
+    <t>9 873.29</t>
   </si>
   <si>
     <t>XS2643041721</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4.125 29/06/2027</t>
   </si>
   <si>
-    <t>404 589.04</t>
+    <t>19 212.33</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>212 572.60</t>
-[...8 lines deleted...]
-    <t>186 900.00</t>
+    <t>247 043.84</t>
+  </si>
+  <si>
+    <t>FR0014006XA3</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/12/2027</t>
+  </si>
+  <si>
+    <t>47 212.33</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>518 219.18</t>
+    <t>613 890.41</t>
+  </si>
+  <si>
+    <t>XS3444061975</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 17/07/2028</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>22 738.01</t>
+    <t>33 875.00</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-7 075.43</t>
+    <t>-6 799.53</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-2 312.50</t>
+    <t>-2 209.48</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
-    <t>SWAP04659744</t>
+    <t>1 924.45</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-14 096.80</t>
-[...14 lines deleted...]
-    <t>33 964.09</t>
+    <t>-11 979.05</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>7 161.85</t>
-[...11 lines deleted...]
-    <t>26 040.00</t>
+    <t>9 175.41</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>20 300.80</t>
+    <t>24 527.76</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>4 608.29</t>
-[...5 lines deleted...]
-    <t>12 261.35</t>
+    <t>6 392.92</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>13 880.00</t>
-[...5 lines deleted...]
-    <t>34 577.48</t>
+    <t>21 061.11</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>13 364.44</t>
+    <t>19 346.89</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>6 919.03</t>
+    <t>9 949.97</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>6 423.89</t>
+    <t>9 371.78</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>11 716.25</t>
+    <t>15 168.06</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>14 868.75</t>
+    <t>19 101.45</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>3 756.68</t>
+    <t>5 621.26</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>8 001.32</t>
+    <t>10 622.33</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>9 407.37</t>
+    <t>12 519.17</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>2 136.91</t>
+    <t>2 854.60</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>2 889.25</t>
+    <t>3 856.63</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
-    <t>3 335.68</t>
+    <t>5 134.76</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>31 040.00</t>
+    <t>41 692.23</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
-    <t>2 974.49</t>
+    <t>4 701.07</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>15 851.11</t>
+    <t>21 233.00</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>21 305.92</t>
+    <t>29 163.75</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>10 537.54</t>
+    <t>14 455.62</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>12 996.58</t>
+    <t>20 133.67</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>3 307.25</t>
+    <t>5 138.86</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>9 074.66</t>
+    <t>13 887.50</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>9 282.16</t>
+    <t>14 116.67</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
-    <t>1 521.99</t>
+    <t>3 067.73</t>
   </si>
   <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>4 599.00</t>
+    <t>7 057.36</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>14 339.73</t>
+    <t>19 716.67</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>5 912.20</t>
+    <t>8 161.82</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>29 538.44</t>
+    <t>40 480.00</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>5 716.16</t>
+    <t>8 323.56</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
-    <t>2 207.07</t>
+    <t>3 208.25</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>2 530.80</t>
+    <t>3 575.63</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
+    <t>1 088.21</t>
+  </si>
+  <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>6 566.94</t>
-[...5 lines deleted...]
-    <t>4 608.61</t>
+    <t>9 222.00</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
-    <t>2 543.20</t>
+    <t>4 591.89</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
-    <t>2 639.16</t>
+    <t>4 171.46</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>6 208.13</t>
+    <t>9 787.42</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
-    <t>1 873.03</t>
+    <t>2 890.39</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
-    <t>2 000.39</t>
+    <t>3 051.30</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
+    <t>1 059.05</t>
+  </si>
+  <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>12 376.00</t>
+    <t>19 562.50</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>9 846.67</t>
+    <t>15 781.25</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
+    <t>1 198.98</t>
+  </si>
+  <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>4 566.04</t>
+    <t>7 978.50</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>1 238.87</t>
+    <t>4 522.75</t>
   </si>
   <si>
     <t>SWAP04886877</t>
   </si>
   <si>
-    <t>1 817.11</t>
+    <t>4 081.65</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
-    <t>1 583.50</t>
+    <t>4 115.48</t>
   </si>
   <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>3 235.33</t>
+    <t>6 497.75</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>2 695.00</t>
+    <t>4 942.89</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
-    <t>2 636.67</t>
+    <t>4 877.34</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
+    <t>1 083.23</t>
+  </si>
+  <si>
     <t>SWAP04894163</t>
   </si>
   <si>
+    <t>1 108.17</t>
+  </si>
+  <si>
     <t>SWAP04895173</t>
   </si>
   <si>
-    <t>1 256.38</t>
+    <t>2 365.60</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>2 867.34</t>
+    <t>5 136.67</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
-    <t>2 014.45</t>
+    <t>4 181.00</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>3 474.00</t>
+    <t>7 738.00</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
+    <t>2 190.04</t>
+  </si>
+  <si>
     <t>SWAP04902898</t>
   </si>
   <si>
+    <t>1 126.72</t>
+  </si>
+  <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
+    <t>1 579.34</t>
+  </si>
+  <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
+    <t>3 250.75</t>
+  </si>
+  <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
+    <t>2 067.17</t>
+  </si>
+  <si>
     <t>SWAP04923563</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
-    <t>1 003.81</t>
+    <t>3 983.91</t>
   </si>
   <si>
     <t>SWAP04923564</t>
   </si>
   <si>
-    <t>1 493.72</t>
+    <t>6 430.84</t>
   </si>
   <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
-    <t>1 598.33</t>
+    <t>7 490.97</t>
   </si>
   <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
-    <t>1 377.08</t>
+    <t>7 232.11</t>
   </si>
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
+    <t>2 478.23</t>
+  </si>
+  <si>
     <t>SWAP04943180</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
+    <t>3 734.93</t>
+  </si>
+  <si>
     <t>SWAP04943178</t>
   </si>
   <si>
-    <t>1 644.66</t>
+    <t>7 543.62</t>
   </si>
   <si>
     <t>SWAP04943173</t>
   </si>
   <si>
-    <t>1 054.50</t>
+    <t>4 979.92</t>
   </si>
   <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
-    <t>3 567.01</t>
+    <t>8 871.50</t>
   </si>
   <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
+    <t>2 520.36</t>
+  </si>
+  <si>
     <t>SWAP04947595</t>
   </si>
   <si>
-    <t>1 425.58</t>
+    <t>5 418.50</t>
   </si>
   <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
-    <t>2 383.23</t>
+    <t>6 557.10</t>
   </si>
   <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
+    <t>2 282.03</t>
+  </si>
+  <si>
     <t>SWAP05011026</t>
   </si>
   <si>
     <t>C00000002Y1T20260313</t>
   </si>
   <si>
-    <t>-11 490.50</t>
+    <t>-11 006.06</t>
   </si>
   <si>
     <t>SWAP05011147</t>
   </si>
   <si>
     <t>C00000002Y1T20260316</t>
   </si>
   <si>
-    <t>-2 224.81</t>
+    <t>-1 748.49</t>
   </si>
   <si>
     <t>SWAP05011291</t>
   </si>
   <si>
     <t>C00000002Y1T20260318</t>
   </si>
   <si>
-    <t>-2 885.21</t>
+    <t>-3 756.21</t>
   </si>
   <si>
     <t>SWAP05011292</t>
   </si>
   <si>
-    <t>-9 557.94</t>
+    <t>-9 545.11</t>
   </si>
   <si>
     <t>SWAP05011555</t>
   </si>
   <si>
     <t>C00000002Y1T20260324</t>
   </si>
   <si>
-    <t>-14 965.01</t>
+    <t>-17 262.78</t>
   </si>
   <si>
     <t>SWAP05011962</t>
   </si>
   <si>
     <t>C00000002Y1T20260325</t>
   </si>
   <si>
-    <t>-1 244.03</t>
+    <t>-1 628.32</t>
   </si>
   <si>
     <t>SWAP05017521</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-9 533.07</t>
-[...2 lines deleted...]
-    <t>SWAP05019466</t>
+    <t>-11 117.86</t>
+  </si>
+  <si>
+    <t>SWAP05019467</t>
   </si>
   <si>
     <t>C00000002Y1T20260409</t>
   </si>
   <si>
-    <t>-3 262.49</t>
-[...5 lines deleted...]
-    <t>-25 005.82</t>
+    <t>-29 298.81</t>
   </si>
   <si>
     <t>SWAP05034876</t>
   </si>
   <si>
     <t>C00000002Y1T20260612</t>
   </si>
   <si>
+    <t>-7 034.24</t>
+  </si>
+  <si>
+    <t>SWAP05048196</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260702</t>
+  </si>
+  <si>
+    <t>SWAP05049288</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260703</t>
+  </si>
+  <si>
+    <t>-1 255.24</t>
+  </si>
+  <si>
+    <t>SWAP05052668</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260709</t>
+  </si>
+  <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>11 539.72</t>
+    <t>21 561.10</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
+    <t>2 701.28</t>
+  </si>
+  <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
+    <t>2 962.37</t>
+  </si>
+  <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
+    <t>3 003.80</t>
+  </si>
+  <si>
     <t>SWAP05009021</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
+    <t>SWAP05011028</t>
+  </si>
+  <si>
+    <t>C000000051DS20260313</t>
+  </si>
+  <si>
+    <t>-14 672.73</t>
+  </si>
+  <si>
     <t>SWAP05011027</t>
   </si>
   <si>
-    <t>C000000051DS20260313</t>
-[...8 lines deleted...]
-    <t>-14 362.72</t>
+    <t>-17 382.57</t>
   </si>
   <si>
     <t>SWAP05011146</t>
   </si>
   <si>
     <t>C000000051DS20260316</t>
   </si>
   <si>
-    <t>-1 365.03</t>
-[...5 lines deleted...]
-    <t>C000000051DS20260317</t>
+    <t>-1 547.40</t>
   </si>
   <si>
     <t>SWAP05011961</t>
   </si>
   <si>
     <t>C000000051DS20260325</t>
   </si>
   <si>
-    <t>-23 917.65</t>
+    <t>-27 675.22</t>
   </si>
   <si>
     <t>SWAP05016427</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-6 409.32</t>
+    <t>-6 729.58</t>
   </si>
   <si>
     <t>SWAP05019802</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
-    <t>-11 748.94</t>
+    <t>-11 455.61</t>
   </si>
   <si>
     <t>SWAP05023434</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
-    <t>-5 521.46</t>
+    <t>-6 249.56</t>
   </si>
   <si>
     <t>SWAP05029914</t>
   </si>
   <si>
     <t>C000000051DS20260504</t>
   </si>
   <si>
-    <t>-10 377.70</t>
+    <t>-13 858.91</t>
   </si>
   <si>
     <t>SWAP05035003</t>
   </si>
   <si>
     <t>C000000051DS20260615</t>
   </si>
   <si>
+    <t>-1 078.64</t>
+  </si>
+  <si>
     <t>SWAP05035202</t>
   </si>
   <si>
     <t>C000000051DS20260616</t>
   </si>
   <si>
+    <t>-3 720.58</t>
+  </si>
+  <si>
+    <t>SWAP05040215</t>
+  </si>
+  <si>
+    <t>C000000051DS20260623</t>
+  </si>
+  <si>
+    <t>-4 922.41</t>
+  </si>
+  <si>
+    <t>SWAP05045456</t>
+  </si>
+  <si>
+    <t>C000000051DS20260626</t>
+  </si>
+  <si>
+    <t>-2 277.83</t>
+  </si>
+  <si>
+    <t>SWAP05045809</t>
+  </si>
+  <si>
+    <t>C000000051DS20260629</t>
+  </si>
+  <si>
+    <t>SWAP05048200</t>
+  </si>
+  <si>
+    <t>C000000051DS20260702</t>
+  </si>
+  <si>
+    <t>-1 213.28</t>
+  </si>
+  <si>
+    <t>SWAP05048198</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
+    <t>1 128.16</t>
+  </si>
+  <si>
     <t>SWAP04932219</t>
   </si>
   <si>
     <t>C00000009R8J20260113</t>
   </si>
   <si>
     <t>SWAP04932218</t>
   </si>
   <si>
+    <t>1 651.57</t>
+  </si>
+  <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
+    <t>1 228.48</t>
+  </si>
+  <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
   </si>
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
+    <t>1 586.34</t>
+  </si>
+  <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
-    <t>2 220.49</t>
+    <t>5 477.02</t>
   </si>
   <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
+    <t>1 325.53</t>
+  </si>
+  <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
+    <t>1 175.03</t>
+  </si>
+  <si>
     <t>SWAP05013728</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
-    <t>-3 889.85</t>
+    <t>-5 149.59</t>
   </si>
   <si>
     <t>SWAP05016430</t>
   </si>
   <si>
     <t>C00000009R8J20260331</t>
   </si>
   <si>
-    <t>-5 973.91</t>
-[...8 lines deleted...]
-    <t>-2 668.39</t>
+    <t>-6 902.76</t>
   </si>
   <si>
     <t>SWAP05034354</t>
   </si>
   <si>
     <t>C00000009R8J20260528</t>
   </si>
   <si>
-    <t>-3 634.13</t>
+    <t>-6 433.36</t>
+  </si>
+  <si>
+    <t>SWAP04922679</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260106</t>
+  </si>
+  <si>
+    <t>3 842.44</t>
   </si>
   <si>
     <t>SWAP04922681</t>
   </si>
   <si>
-    <t>C0000000BHC120260106</t>
-[...2 lines deleted...]
-    <t>SWAP04922679</t>
+    <t>1 703.78</t>
+  </si>
+  <si>
+    <t>SWAP04922724</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260107</t>
+  </si>
+  <si>
+    <t>1 314.55</t>
   </si>
   <si>
     <t>SWAP04922720</t>
   </si>
   <si>
-    <t>C0000000BHC120260107</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
+    <t>2 170.66</t>
+  </si>
+  <si>
     <t>SWAP04923744</t>
   </si>
   <si>
     <t>C0000000BHC120260109</t>
   </si>
   <si>
+    <t>1 637.58</t>
+  </si>
+  <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
+    <t>1 263.61</t>
+  </si>
+  <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
+    <t>1 118.21</t>
+  </si>
+  <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
+    <t>1 142.40</t>
+  </si>
+  <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
-    <t>2 276.77</t>
+    <t>10 156.50</t>
   </si>
   <si>
     <t>SWAP04987058</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
+    <t>1 961.27</t>
+  </si>
+  <si>
     <t>SWAP04987451</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
-    <t>1 494.66</t>
+    <t>4 585.51</t>
   </si>
   <si>
     <t>SWAP04996167</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
+    <t>1 497.29</t>
+  </si>
+  <si>
     <t>SWAP04996166</t>
   </si>
   <si>
+    <t>1 739.61</t>
+  </si>
+  <si>
     <t>SWAP04996569</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
+    <t>1 984.54</t>
+  </si>
+  <si>
     <t>SWAP04996574</t>
   </si>
   <si>
+    <t>1 879.36</t>
+  </si>
+  <si>
     <t>SWAP04996571</t>
   </si>
   <si>
+    <t>1 173.39</t>
+  </si>
+  <si>
     <t>SWAP05009424</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-7 796.92</t>
+    <t>-7 528.40</t>
   </si>
   <si>
     <t>SWAP05009699</t>
   </si>
   <si>
     <t>C0000000BHC120260310</t>
   </si>
   <si>
-    <t>-3 626.11</t>
+    <t>-2 724.32</t>
   </si>
   <si>
     <t>SWAP05010421</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-15 282.81</t>
+    <t>-14 750.00</t>
   </si>
   <si>
     <t>SWAP05011025</t>
   </si>
   <si>
     <t>C0000000BHC120260313</t>
   </si>
   <si>
-    <t>-14 885.35</t>
+    <t>-14 424.24</t>
   </si>
   <si>
     <t>SWAP05019803</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
-    <t>-3 873.08</t>
+    <t>-4 295.03</t>
   </si>
   <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>3 821.07</t>
+    <t>11 951.57</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
-    <t>1 618.16</t>
+    <t>6 575.97</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
+    <t>1 531.08</t>
+  </si>
+  <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
     <t>SWAP05011168</t>
   </si>
   <si>
     <t>C0000000KKM920260317</t>
   </si>
   <si>
-    <t>-3 401.54</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05027257</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
-    <t>-12 744.64</t>
+    <t>-15 694.56</t>
   </si>
   <si>
     <t>SWAP05029913</t>
   </si>
   <si>
     <t>C0000000KKM920260504</t>
   </si>
   <si>
-    <t>-5 190.42</t>
+    <t>-2 955.31</t>
   </si>
   <si>
     <t>SWAP05019987</t>
   </si>
   <si>
     <t>C0000000KXHY20260417</t>
   </si>
   <si>
-    <t>-4 655.43</t>
+    <t>-1 366.36</t>
   </si>
   <si>
     <t>SWAP05029795</t>
   </si>
   <si>
     <t>C0000000KXHY20260428</t>
   </si>
   <si>
-    <t>-1 968.41</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05034782</t>
   </si>
   <si>
     <t>C0000000KXHY20260609</t>
   </si>
   <si>
+    <t>-2 621.00</t>
+  </si>
+  <si>
     <t>SWAP05002490</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
-    <t>1 644.67</t>
+    <t>6 647.33</t>
   </si>
   <si>
     <t>SWAP05011169</t>
   </si>
   <si>
     <t>C0000000NXVE20260317</t>
   </si>
   <si>
-    <t>-2 363.19</t>
+    <t>SWAP05019604</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260414</t>
+  </si>
+  <si>
+    <t>-11 164.57</t>
   </si>
   <si>
     <t>SWAP05019601</t>
   </si>
   <si>
-    <t>C0000000NXVE20260414</t>
-[...8 lines deleted...]
-    <t>-9 859.25</t>
+    <t>-14 970.82</t>
+  </si>
+  <si>
+    <t>SWAP05019682</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-13 707.18</t>
+  </si>
+  <si>
+    <t>SWAP05019677</t>
+  </si>
+  <si>
+    <t>-20 730.14</t>
   </si>
   <si>
     <t>SWAP05019678</t>
   </si>
   <si>
-    <t>C0000000NXVE20260415</t>
-[...14 lines deleted...]
-    <t>-10 930.61</t>
+    <t>-25 358.24</t>
   </si>
   <si>
     <t>SWAP05019805</t>
   </si>
   <si>
     <t>C0000000NXVE20260416</t>
   </si>
   <si>
-    <t>-6 107.98</t>
+    <t>-6 959.93</t>
+  </si>
+  <si>
+    <t>SWAP05019984</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-15 674.85</t>
   </si>
   <si>
     <t>SWAP05019989</t>
   </si>
   <si>
-    <t>C0000000NXVE20260417</t>
-[...2 lines deleted...]
-    <t>-10 173.98</t>
+    <t>-11 070.68</t>
   </si>
   <si>
     <t>SWAP05019990</t>
   </si>
   <si>
-    <t>-13 287.87</t>
+    <t>-15 556.79</t>
   </si>
   <si>
     <t>SWAP05019982</t>
   </si>
   <si>
-    <t>-11 943.98</t>
-[...5 lines deleted...]
-    <t>-13 369.81</t>
+    <t>-13 620.68</t>
+  </si>
+  <si>
+    <t>SWAP05029797</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260428</t>
+  </si>
+  <si>
+    <t>-6 211.51</t>
   </si>
   <si>
     <t>SWAP05029798</t>
   </si>
   <si>
-    <t>C0000000NXVE20260428</t>
-[...8 lines deleted...]
-    <t>-5 023.38</t>
+    <t>-4 751.83</t>
   </si>
   <si>
     <t>SWAP05029834</t>
   </si>
   <si>
     <t>C0000000NXVE20260429</t>
   </si>
   <si>
-    <t>-2 855.25</t>
+    <t>-5 346.13</t>
   </si>
   <si>
     <t>SWAP05034120</t>
   </si>
   <si>
     <t>C0000000NXVE20260521</t>
   </si>
   <si>
-    <t>-5 113.83</t>
+    <t>-7 893.34</t>
   </si>
   <si>
     <t>SWAP05034664</t>
   </si>
   <si>
     <t>C0000000NXVE20260608</t>
   </si>
   <si>
-    <t>-4 176.39</t>
+    <t>-11 953.54</t>
   </si>
   <si>
     <t>SWAP05034784</t>
   </si>
   <si>
     <t>C0000000NXVE20260609</t>
   </si>
   <si>
-    <t>-1 640.89</t>
+    <t>-4 631.29</t>
   </si>
   <si>
     <t>SWAP05034794</t>
   </si>
   <si>
     <t>C0000000NXVE20260610</t>
   </si>
   <si>
-    <t>-1 283.23</t>
+    <t>-2 110.46</t>
   </si>
   <si>
     <t>SWAP05034878</t>
   </si>
   <si>
     <t>C0000000NXVE20260612</t>
   </si>
   <si>
-    <t>-1 236.37</t>
+    <t>-9 459.55</t>
   </si>
   <si>
     <t>SWAP05035201</t>
   </si>
   <si>
     <t>C0000000NXVE20260616</t>
   </si>
   <si>
+    <t>-5 592.12</t>
+  </si>
+  <si>
     <t>SWAP04923567</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923565</t>
   </si>
   <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>1 763.11</t>
+    <t>5 835.40</t>
   </si>
   <si>
     <t>SWAP05019603</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-17 718.50</t>
+    <t>-19 516.64</t>
+  </si>
+  <si>
+    <t>SWAP05040216</t>
+  </si>
+  <si>
+    <t>ST 2.429/OIS+m240627</t>
+  </si>
+  <si>
+    <t>-6 823.68</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3466,199 +3646,199 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>1</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>53102.6715</v>
+        <v>52581.8132</v>
       </c>
       <c r="C2">
-        <v>111128.45</v>
+        <v>111298.1</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>5901217392.97</v>
+        <v>5852255721.05</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>5901217392.97</v>
+        <v>5852255721.05</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>6881.0</v>
+        <v>7246.0</v>
       </c>
       <c r="C3">
-        <v>1013.93</v>
+        <v>1015.47</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>6976916.83</v>
+        <v>7358124.17</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>6976916.83</v>
+        <v>7358124.17</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>247894.0</v>
+        <v>245227.0</v>
       </c>
       <c r="C4">
-        <v>1009.93</v>
+        <v>1011.49</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>250356325.64</v>
+        <v>248045881.59</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>250356325.64</v>
+        <v>248045881.59</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z424"/>
+  <dimension ref="A1:Z428"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N424" sqref="N424"/>
+      <selection activeCell="N428" sqref="N428"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>18</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -3674,21193 +3854,21393 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>25916.0</v>
+        <v>25455.0</v>
       </c>
       <c r="C2" s="1">
-        <v>11657.87</v>
+        <v>11676.626</v>
       </c>
       <c r="D2" s="1">
-        <v>11631.245365797</v>
+        <v>11649.660962483</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>301435354.9</v>
+        <v>296542119.8</v>
       </c>
       <c r="H2" s="1">
-        <v>690004.02</v>
+        <v>686395.03</v>
       </c>
       <c r="I2" s="1">
-        <v>0.22890613485897</v>
+        <v>0.23146628562004</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>302125358.92</v>
+        <v>297228514.83</v>
       </c>
       <c r="M2" s="1">
-        <v>302125358.92</v>
+        <v>297228514.83</v>
       </c>
       <c r="N2" s="1">
-        <v>4.91</v>
+        <v>4.87</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
-        <v>1149.0</v>
+        <v>1038.0</v>
       </c>
       <c r="C3" s="1">
-        <v>262988.8</v>
+        <v>263403.16</v>
       </c>
       <c r="D3" s="1">
-        <v>262333.87679722</v>
+        <v>262589.78628131</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>301421624.44</v>
+        <v>272568198.16</v>
       </c>
       <c r="H3" s="1">
-        <v>752506.76</v>
+        <v>844281.92</v>
       </c>
       <c r="I3" s="1">
-        <v>0.24965254612971</v>
+        <v>0.3097507066853</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>302174131.2</v>
+        <v>273412480.08</v>
       </c>
       <c r="M3" s="1">
-        <v>302174131.2</v>
+        <v>273412480.08</v>
       </c>
       <c r="N3" s="1">
-        <v>4.91</v>
+        <v>4.48</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.8394</v>
+        <v>99.9936</v>
       </c>
       <c r="D4" s="1">
         <v>99.26379355</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>19852758.71</v>
       </c>
       <c r="H4" s="1">
-        <v>115121.29</v>
+        <v>145961.29</v>
       </c>
       <c r="I4" s="1">
-        <v>0.57987553106165</v>
+        <v>0.7352191810324</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>19967880.0</v>
+        <v>19998720.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19967880.0</v>
+        <v>19998720.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>97.9416</v>
+        <v>98.0979</v>
       </c>
       <c r="D5" s="1">
         <v>97.26849795</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>19453699.59</v>
       </c>
       <c r="H5" s="1">
-        <v>134620.41</v>
+        <v>165880.41</v>
       </c>
       <c r="I5" s="1">
-        <v>0.69200415775517</v>
+        <v>0.85269338735584</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>19588320.0</v>
+        <v>19619580.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19588320.0</v>
+        <v>19619580.0</v>
       </c>
       <c r="N5" s="1">
         <v>0.32</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>97.8379</v>
+        <v>97.2018</v>
       </c>
       <c r="D6" s="1">
-        <v>97.132225</v>
+        <v>97.3186022</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>9713222.5</v>
+        <v>19463720.44</v>
       </c>
       <c r="H6" s="1">
-        <v>70567.5</v>
+        <v>-23360.44</v>
       </c>
       <c r="I6" s="1">
-        <v>0.72650966247298</v>
+        <v>-0.12002042503648</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>9783790.0</v>
+        <v>19440360.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9783790.0</v>
+        <v>19440360.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.4605</v>
+        <v>98.0003</v>
       </c>
       <c r="D7" s="1">
-        <v>98.02335895</v>
+        <v>97.132225</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>19604671.79</v>
+        <v>9713222.5</v>
       </c>
       <c r="H7" s="1">
-        <v>287428.21</v>
+        <v>86807.5</v>
       </c>
       <c r="I7" s="1">
-        <v>1.4661209995192</v>
+        <v>0.8937044322829</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>19892100.0</v>
+        <v>9800030.0</v>
       </c>
       <c r="M7" s="1">
-        <v>19892100.0</v>
+        <v>9800030.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>99.2252</v>
+        <v>97.4555</v>
       </c>
       <c r="D8" s="1">
-        <v>97.81326225</v>
+        <v>97.5375032</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>19562652.45</v>
+        <v>9753750.32</v>
       </c>
       <c r="H8" s="1">
-        <v>282387.55</v>
+        <v>-8200.32</v>
       </c>
       <c r="I8" s="1">
-        <v>1.4435033834075</v>
+        <v>-0.084073507430114</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>19845040.0</v>
+        <v>9745550.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19845040.0</v>
+        <v>9745550.0</v>
       </c>
       <c r="N8" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>99.7092</v>
+        <v>99.6265</v>
       </c>
       <c r="D9" s="1">
-        <v>99.4181827</v>
+        <v>98.02335895</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>29825454.81</v>
+        <v>19604671.79</v>
       </c>
       <c r="H9" s="1">
-        <v>87305.19</v>
+        <v>320628.21</v>
       </c>
       <c r="I9" s="1">
-        <v>0.2927203979157</v>
+        <v>1.6354683895476</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>29912760.0</v>
+        <v>19925300.0</v>
       </c>
       <c r="M9" s="1">
-        <v>29912760.0</v>
+        <v>19925300.0</v>
       </c>
       <c r="N9" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>99.8422</v>
+        <v>99.3928</v>
       </c>
       <c r="D10" s="1">
-        <v>99.26215136</v>
+        <v>97.81326225</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>13896701.19</v>
+        <v>19562652.45</v>
       </c>
       <c r="H10" s="1">
-        <v>81206.81</v>
+        <v>315907.55</v>
       </c>
       <c r="I10" s="1">
-        <v>0.5843603376781</v>
+        <v>1.6148502909175</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>13977908.0</v>
+        <v>19878560.0</v>
       </c>
       <c r="M10" s="1">
-        <v>13977908.0</v>
+        <v>19878560.0</v>
       </c>
       <c r="N10" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>100.0075</v>
+        <v>99.8097</v>
       </c>
       <c r="D11" s="1">
-        <v>100.0</v>
+        <v>99.7933308</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>20000000.0</v>
+        <v>9979333.08</v>
       </c>
       <c r="H11" s="1">
-        <v>1500.0</v>
+        <v>1636.92</v>
       </c>
       <c r="I11" s="1">
-        <v>0.0075</v>
+        <v>0.016403100155867</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
-      <c r="K11" t="s">
-        <v>48</v>
+      <c r="K11">
+        <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>20001500.0</v>
+        <v>9980970.0</v>
       </c>
       <c r="M11" s="1">
-        <v>20086616.06</v>
+        <v>9980970.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B12" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>98.1099</v>
+        <v>99.8687</v>
       </c>
       <c r="D12" s="1">
-        <v>97.77077208</v>
+        <v>99.4181827</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>24442693.02</v>
+        <v>29825454.81</v>
       </c>
       <c r="H12" s="1">
-        <v>84781.98</v>
+        <v>135155.19</v>
       </c>
       <c r="I12" s="1">
-        <v>0.3468602249786</v>
+        <v>0.45315382736321</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>24527475.0</v>
+        <v>29960610.0</v>
       </c>
       <c r="M12" s="1">
-        <v>24527475.0</v>
+        <v>29960610.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.4</v>
+        <v>0.49</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>100.0144</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2880.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.0144</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L13" s="1">
-        <v>29332380.0</v>
+        <v>20002880.0</v>
       </c>
       <c r="M13" s="1">
-        <v>29332380.0</v>
+        <v>20121624.89</v>
       </c>
       <c r="N13" s="1">
-        <v>0.48</v>
+        <v>0.33</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="1">
-        <v>45000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>98.9504</v>
+        <v>98.2598</v>
       </c>
       <c r="D14" s="1">
-        <v>97.78527224</v>
+        <v>97.77077208</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>44003372.51</v>
+        <v>24442693.02</v>
       </c>
       <c r="H14" s="1">
-        <v>524307.49</v>
+        <v>122256.98</v>
       </c>
       <c r="I14" s="1">
-        <v>1.1915166045076</v>
+        <v>0.50017802825558</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>44527680.0</v>
+        <v>24564950.0</v>
       </c>
       <c r="M14" s="1">
-        <v>44527680.0</v>
+        <v>24564950.0</v>
       </c>
       <c r="N14" s="1">
-        <v>0.72</v>
+        <v>0.4</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>99.6157</v>
+        <v>97.9269</v>
       </c>
       <c r="D15" s="1">
-        <v>98.36271167</v>
+        <v>97.2946677</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>14754406.75</v>
+        <v>29188400.31</v>
       </c>
       <c r="H15" s="1">
-        <v>187948.25</v>
+        <v>189669.69</v>
       </c>
       <c r="I15" s="1">
-        <v>1.273844846388</v>
+        <v>0.6498118704197</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>14942355.0</v>
+        <v>29378070.0</v>
       </c>
       <c r="M15" s="1">
-        <v>14942355.0</v>
+        <v>29378070.0</v>
       </c>
       <c r="N15" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="1">
-        <v>15000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>97.4099</v>
+        <v>99.1103</v>
       </c>
       <c r="D16" s="1">
-        <v>97.21815647</v>
+        <v>97.78527224</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>14582723.47</v>
+        <v>44003372.51</v>
       </c>
       <c r="H16" s="1">
-        <v>28761.53</v>
+        <v>596262.49</v>
       </c>
       <c r="I16" s="1">
-        <v>0.19723016800784</v>
+        <v>1.3550381618238</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>14611485.0</v>
+        <v>44599635.0</v>
       </c>
       <c r="M16" s="1">
-        <v>14611485.0</v>
+        <v>44599635.0</v>
       </c>
       <c r="N16" s="1">
-        <v>0.24</v>
+        <v>0.73</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>99.3014</v>
+        <v>99.7744</v>
       </c>
       <c r="D17" s="1">
-        <v>98.7203376</v>
+        <v>98.36271167</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>9872033.76</v>
+        <v>14754406.75</v>
       </c>
       <c r="H17" s="1">
-        <v>58106.24</v>
+        <v>211753.25</v>
       </c>
       <c r="I17" s="1">
-        <v>0.58859442150044</v>
+        <v>1.4351864740343</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>9930140.0</v>
+        <v>14966160.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9930140.0</v>
+        <v>14966160.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>97.9435</v>
+        <v>97.2741</v>
       </c>
       <c r="D18" s="1">
-        <v>97.51078</v>
+        <v>97.2277138</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>24377695.0</v>
+        <v>29168314.14</v>
       </c>
       <c r="H18" s="1">
-        <v>108180.0</v>
+        <v>13915.86</v>
       </c>
       <c r="I18" s="1">
-        <v>0.44376631999047</v>
+        <v>0.047708825176552</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>24485875.0</v>
+        <v>29182230.0</v>
       </c>
       <c r="M18" s="1">
-        <v>24485875.0</v>
+        <v>29182230.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.4</v>
+        <v>0.48</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>100.0221</v>
+        <v>97.546</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0</v>
+        <v>97.21815647</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>15000000.0</v>
+        <v>14582723.47</v>
       </c>
       <c r="H19" s="1">
-        <v>3315.0</v>
+        <v>49176.53</v>
       </c>
       <c r="I19" s="1">
-        <v>0.0221</v>
+        <v>0.33722459389131</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
-      <c r="K19" t="s">
-        <v>65</v>
+      <c r="K19">
+        <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>15003315.0</v>
+        <v>14631900.0</v>
       </c>
       <c r="M19" s="1">
-        <v>15080309.58</v>
+        <v>14631900.0</v>
       </c>
       <c r="N19" s="1">
         <v>0.24</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B20" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>100.0095</v>
+        <v>99.4696</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0</v>
+        <v>98.7203376</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>30000000.0</v>
+        <v>9872033.76</v>
       </c>
       <c r="H20" s="1">
-        <v>2850.0</v>
+        <v>74926.24</v>
       </c>
       <c r="I20" s="1">
-        <v>0.0095</v>
+        <v>0.75897471404109</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20" t="s">
-        <v>68</v>
+      <c r="K20">
+        <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>30002850.0</v>
+        <v>9946960.0</v>
       </c>
       <c r="M20" s="1">
-        <v>30099650.0</v>
+        <v>9946960.0</v>
       </c>
       <c r="N20" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B21" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>100.0154</v>
+        <v>98.1194</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0</v>
+        <v>97.51078</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>10000000.0</v>
+        <v>24377695.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1540.0</v>
+        <v>152155.0</v>
       </c>
       <c r="I21" s="1">
-        <v>0.0154</v>
+        <v>0.6241566317078</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
-      <c r="K21" t="s">
-        <v>71</v>
+      <c r="K21">
+        <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>10001540.0</v>
+        <v>24529850.0</v>
       </c>
       <c r="M21" s="1">
-        <v>10040319.06</v>
+        <v>24529850.0</v>
       </c>
       <c r="N21" s="1">
-        <v>0.16</v>
+        <v>0.4</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B22" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>99.8897</v>
+        <v>100.0234</v>
       </c>
       <c r="D22" s="1">
-        <v>99.43946527</v>
+        <v>100.0</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>14915919.79</v>
+        <v>15000000.0</v>
       </c>
       <c r="H22" s="1">
-        <v>67535.21</v>
+        <v>3510.0</v>
       </c>
       <c r="I22" s="1">
-        <v>0.45277268147605</v>
+        <v>0.0234</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
-      <c r="K22">
-        <v>0.0</v>
+      <c r="K22" t="s">
+        <v>71</v>
       </c>
       <c r="L22" s="1">
-        <v>14983455.0</v>
+        <v>15003510.0</v>
       </c>
       <c r="M22" s="1">
-        <v>14983455.0</v>
+        <v>15105442.25</v>
       </c>
       <c r="N22" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B23" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>100.0264</v>
+        <v>100.0023</v>
       </c>
       <c r="D23" s="1">
         <v>100.0</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2640.0</v>
+        <v>690.0</v>
       </c>
       <c r="I23" s="1">
-        <v>0.0264</v>
+        <v>0.0023</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="L23" s="1">
-        <v>10002640.0</v>
+        <v>30000690.0</v>
       </c>
       <c r="M23" s="1">
-        <v>10054880.83</v>
+        <v>30148486.5</v>
       </c>
       <c r="N23" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B24" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.023</v>
+        <v>100.0092</v>
       </c>
       <c r="D24" s="1">
         <v>100.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4600.0</v>
+        <v>920.0</v>
       </c>
       <c r="I24" s="1">
-        <v>0.023</v>
+        <v>0.0092</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="L24" s="1">
-        <v>20004600.0</v>
+        <v>10000920.0</v>
       </c>
       <c r="M24" s="1">
-        <v>20082158.11</v>
+        <v>10056505.28</v>
       </c>
       <c r="N24" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B25" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>100.0212</v>
+        <v>97.1599</v>
       </c>
       <c r="D25" s="1">
-        <v>100.0</v>
+        <v>97.24683407</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>15000000.0</v>
+        <v>29174050.22</v>
       </c>
       <c r="H25" s="1">
-        <v>3180.0</v>
+        <v>-26080.22</v>
       </c>
       <c r="I25" s="1">
-        <v>0.0212</v>
+        <v>-0.089395266695335</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25" t="s">
-        <v>82</v>
+      <c r="K25">
+        <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>15003180.0</v>
+        <v>29147970.0</v>
       </c>
       <c r="M25" s="1">
-        <v>15318239.63</v>
+        <v>29147970.0</v>
       </c>
       <c r="N25" s="1">
-        <v>0.25</v>
+        <v>0.48</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B26" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>100.0525</v>
+        <v>100.0343</v>
       </c>
       <c r="D26" s="1">
         <v>100.0</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H26" s="1">
-        <v>10500.0</v>
+        <v>3430.0</v>
       </c>
       <c r="I26" s="1">
-        <v>0.0525</v>
+        <v>0.0343</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L26" s="1">
-        <v>20010500.0</v>
+        <v>10003430.0</v>
       </c>
       <c r="M26" s="1">
-        <v>20272562.0</v>
+        <v>10072562.61</v>
       </c>
       <c r="N26" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B27" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>100.034</v>
+        <v>100.0315</v>
       </c>
       <c r="D27" s="1">
         <v>100.0</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H27" s="1">
-        <v>6800.0</v>
+        <v>6300.0</v>
       </c>
       <c r="I27" s="1">
-        <v>0.034</v>
+        <v>0.0315</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="L27" s="1">
-        <v>20006800.0</v>
+        <v>20006300.0</v>
       </c>
       <c r="M27" s="1">
-        <v>20265412.0</v>
+        <v>20117470.56</v>
       </c>
       <c r="N27" s="1">
         <v>0.33</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B28" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>99.5406</v>
+        <v>100.0057</v>
       </c>
       <c r="D28" s="1">
-        <v>98.0238394</v>
+        <v>100.0</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>29407151.82</v>
+        <v>15000000.0</v>
       </c>
       <c r="H28" s="1">
-        <v>455028.18</v>
+        <v>855.0</v>
       </c>
       <c r="I28" s="1">
-        <v>1.5473384936603</v>
+        <v>0.0057</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
-      <c r="K28">
-        <v>0.0</v>
+      <c r="K28" t="s">
+        <v>88</v>
       </c>
       <c r="L28" s="1">
-        <v>29862180.0</v>
+        <v>15000855.0</v>
       </c>
       <c r="M28" s="1">
-        <v>29862180.0</v>
+        <v>15341343.75</v>
       </c>
       <c r="N28" s="1">
-        <v>0.48</v>
+        <v>0.25</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B29" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>98.5155</v>
+        <v>100.0495</v>
       </c>
       <c r="D29" s="1">
-        <v>97.7949414</v>
+        <v>100.0</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>19558988.28</v>
+        <v>20000000.0</v>
       </c>
       <c r="H29" s="1">
-        <v>144111.72</v>
+        <v>9900.0</v>
       </c>
       <c r="I29" s="1">
-        <v>0.73680559514094</v>
+        <v>0.0495</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
-      <c r="K29">
-        <v>0.0</v>
+      <c r="K29" t="s">
+        <v>91</v>
       </c>
       <c r="L29" s="1">
-        <v>19703100.0</v>
+        <v>20009900.0</v>
       </c>
       <c r="M29" s="1">
-        <v>19703100.0</v>
+        <v>20305811.0</v>
       </c>
       <c r="N29" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>100.0336</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>6720.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.0336</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30" t="s">
         <v>94</v>
       </c>
-      <c r="B30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L30" s="1">
-        <v>9846070.0</v>
+        <v>20006720.0</v>
       </c>
       <c r="M30" s="1">
-        <v>9846070.0</v>
+        <v>20298781.0</v>
       </c>
       <c r="N30" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="1">
-        <v>18500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>97.7277</v>
+        <v>99.6991</v>
       </c>
       <c r="D31" s="1">
-        <v>97.32339049</v>
+        <v>98.0238394</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>18004827.24</v>
+        <v>29407151.82</v>
       </c>
       <c r="H31" s="1">
-        <v>74797.26</v>
+        <v>502578.18</v>
       </c>
       <c r="I31" s="1">
-        <v>0.4154289236046</v>
+        <v>1.7090338536566</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>18079624.5</v>
+        <v>29909730.0</v>
       </c>
       <c r="M31" s="1">
-        <v>18079624.5</v>
+        <v>29909730.0</v>
       </c>
       <c r="N31" s="1">
-        <v>0.29</v>
+        <v>0.49</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="1">
-        <v>22000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>99.9268</v>
+        <v>98.6737</v>
       </c>
       <c r="D32" s="1">
-        <v>99.63136395</v>
+        <v>97.7949414</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>21918900.07</v>
+        <v>19558988.28</v>
       </c>
       <c r="H32" s="1">
-        <v>64995.93</v>
+        <v>175751.72</v>
       </c>
       <c r="I32" s="1">
-        <v>0.29652915881924</v>
+        <v>0.8985726535749</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>21983896.0</v>
+        <v>19734740.0</v>
       </c>
       <c r="M32" s="1">
-        <v>21983896.0</v>
+        <v>19734740.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>97.9481</v>
+        <v>97.3794</v>
       </c>
       <c r="D33" s="1">
-        <v>97.44325147</v>
+        <v>97.2850972</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>14616487.72</v>
+        <v>19457019.44</v>
       </c>
       <c r="H33" s="1">
-        <v>75727.28</v>
+        <v>18860.56</v>
       </c>
       <c r="I33" s="1">
-        <v>0.51809491753878</v>
+        <v>0.096934476825501</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>14692215.0</v>
+        <v>19475880.0</v>
       </c>
       <c r="M33" s="1">
-        <v>14692215.0</v>
+        <v>19475880.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>97.8957</v>
+        <v>98.6187</v>
       </c>
       <c r="D34" s="1">
-        <v>97.12268648</v>
+        <v>97.8142855</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>12140335.81</v>
+        <v>9781428.55</v>
       </c>
       <c r="H34" s="1">
-        <v>96626.69</v>
+        <v>80441.45</v>
       </c>
       <c r="I34" s="1">
-        <v>0.79591447479079</v>
+        <v>0.82238958848194</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>12236962.5</v>
+        <v>9861870.0</v>
       </c>
       <c r="M34" s="1">
-        <v>12236962.5</v>
+        <v>9861870.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="1">
-        <v>20000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>99.9933</v>
+        <v>97.8827</v>
       </c>
       <c r="D35" s="1">
-        <v>99.6227205</v>
+        <v>97.32339049</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>19924544.1</v>
+        <v>18004827.24</v>
       </c>
       <c r="H35" s="1">
-        <v>74115.9</v>
+        <v>103472.26</v>
       </c>
       <c r="I35" s="1">
-        <v>0.37198291528286</v>
+        <v>0.57469176805053</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>19998660.0</v>
+        <v>18108299.5</v>
       </c>
       <c r="M35" s="1">
-        <v>19998660.0</v>
+        <v>18108299.5</v>
       </c>
       <c r="N35" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>99.8588</v>
+        <v>98.1201</v>
       </c>
       <c r="D36" s="1">
-        <v>99.792902</v>
+        <v>97.44325147</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>9979290.2</v>
+        <v>14616487.72</v>
       </c>
       <c r="H36" s="1">
-        <v>6589.8</v>
+        <v>101527.28</v>
       </c>
       <c r="I36" s="1">
-        <v>0.066034756660348</v>
+        <v>0.69460791090789</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>9985880.0</v>
+        <v>14718015.0</v>
       </c>
       <c r="M36" s="1">
-        <v>9985880.0</v>
+        <v>14718015.0</v>
       </c>
       <c r="N36" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="1">
-        <v>40000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>99.7983</v>
+        <v>98.0671</v>
       </c>
       <c r="D37" s="1">
-        <v>99.7995692</v>
+        <v>97.12268648</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>39919827.68</v>
+        <v>12140335.81</v>
       </c>
       <c r="H37" s="1">
-        <v>-507.68</v>
+        <v>118051.69</v>
       </c>
       <c r="I37" s="1">
-        <v>-0.0012717489766479</v>
+        <v>0.97239229497063</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>39919320.0</v>
+        <v>12258387.5</v>
       </c>
       <c r="M37" s="1">
-        <v>39919320.0</v>
+        <v>12258387.5</v>
       </c>
       <c r="N37" s="1">
-        <v>0.65</v>
+        <v>0.2</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>98.3725</v>
+        <v>99.9595</v>
       </c>
       <c r="D38" s="1">
-        <v>97.7514452</v>
+        <v>99.7995692</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>9775144.52</v>
+        <v>39919827.68</v>
       </c>
       <c r="H38" s="1">
-        <v>62105.48</v>
+        <v>63972.32</v>
       </c>
       <c r="I38" s="1">
-        <v>0.63534078573398</v>
+        <v>0.1602519943543</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>9837250.0</v>
+        <v>39983800.0</v>
       </c>
       <c r="M38" s="1">
-        <v>9837250.0</v>
+        <v>39983800.0</v>
       </c>
       <c r="N38" s="1">
-        <v>0.16</v>
+        <v>0.65</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>98.0594</v>
+        <v>98.5408</v>
       </c>
       <c r="D39" s="1">
-        <v>97.52492576</v>
+        <v>97.7514452</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>24381231.44</v>
+        <v>9775144.52</v>
       </c>
       <c r="H39" s="1">
-        <v>133618.56</v>
+        <v>78935.48</v>
       </c>
       <c r="I39" s="1">
-        <v>0.54803860227004</v>
+        <v>0.80751215328323</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>24514850.0</v>
+        <v>9854080.0</v>
       </c>
       <c r="M39" s="1">
-        <v>24514850.0</v>
+        <v>9854080.0</v>
       </c>
       <c r="N39" s="1">
-        <v>0.4</v>
+        <v>0.16</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>99.0201</v>
+        <v>98.2287</v>
       </c>
       <c r="D40" s="1">
-        <v>98.14746657</v>
+        <v>97.52492576</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>29444239.97</v>
+        <v>24381231.44</v>
       </c>
       <c r="H40" s="1">
-        <v>261790.03</v>
+        <v>175943.56</v>
       </c>
       <c r="I40" s="1">
-        <v>0.88910438940428</v>
+        <v>0.72163524813331</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>29706030.0</v>
+        <v>24557175.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29706030.0</v>
+        <v>24557175.0</v>
       </c>
       <c r="N40" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>99.4492</v>
+        <v>99.184</v>
       </c>
       <c r="D41" s="1">
-        <v>97.87236357</v>
+        <v>98.14746657</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>29361709.07</v>
+        <v>29444239.97</v>
       </c>
       <c r="H41" s="1">
-        <v>473050.93</v>
+        <v>310960.03</v>
       </c>
       <c r="I41" s="1">
-        <v>1.6111151052966</v>
+        <v>1.0560980019074</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>29834760.0</v>
+        <v>29755200.0</v>
       </c>
       <c r="M41" s="1">
-        <v>29834760.0</v>
+        <v>29755200.0</v>
       </c>
       <c r="N41" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>118</v>
       </c>
       <c r="B42" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>97.2501</v>
+        <v>99.609</v>
       </c>
       <c r="D42" s="1">
-        <v>97.16562473</v>
+        <v>97.87236357</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>29149687.42</v>
+        <v>29361709.07</v>
       </c>
       <c r="H42" s="1">
-        <v>25342.58</v>
+        <v>520990.93</v>
       </c>
       <c r="I42" s="1">
-        <v>0.086939457136724</v>
+        <v>1.7743889797352</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>29175030.0</v>
+        <v>29882700.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29175030.0</v>
+        <v>29882700.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>98.763</v>
+        <v>97.4035</v>
       </c>
       <c r="D43" s="1">
-        <v>98.15181495</v>
+        <v>97.16562473</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>19630362.99</v>
+        <v>29149687.42</v>
       </c>
       <c r="H43" s="1">
-        <v>122237.01</v>
+        <v>71362.58</v>
       </c>
       <c r="I43" s="1">
-        <v>0.62269357964633</v>
+        <v>0.24481422037835</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>19752600.0</v>
+        <v>29221050.0</v>
       </c>
       <c r="M43" s="1">
-        <v>19752600.0</v>
+        <v>29221050.0</v>
       </c>
       <c r="N43" s="1">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>98.5052</v>
+        <v>98.9246</v>
       </c>
       <c r="D44" s="1">
-        <v>97.75627623</v>
+        <v>98.15181495</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>39102510.49</v>
+        <v>19630362.99</v>
       </c>
       <c r="H44" s="1">
-        <v>299569.51</v>
+        <v>154557.01</v>
       </c>
       <c r="I44" s="1">
-        <v>0.76611323990722</v>
+        <v>0.7873364852129</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>39402080.0</v>
+        <v>19784920.0</v>
       </c>
       <c r="M44" s="1">
-        <v>39402080.0</v>
+        <v>19784920.0</v>
       </c>
       <c r="N44" s="1">
-        <v>0.64</v>
+        <v>0.32</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>97.7289</v>
+        <v>98.6727</v>
       </c>
       <c r="D45" s="1">
-        <v>97.3233905</v>
+        <v>97.75627623</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>19464678.1</v>
+        <v>39102510.49</v>
       </c>
       <c r="H45" s="1">
-        <v>81101.9</v>
+        <v>366569.51</v>
       </c>
       <c r="I45" s="1">
-        <v>0.41666191232826</v>
+        <v>0.93745773712853</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>19545780.0</v>
+        <v>39469080.0</v>
       </c>
       <c r="M45" s="1">
-        <v>19545780.0</v>
+        <v>39469080.0</v>
       </c>
       <c r="N45" s="1">
-        <v>0.32</v>
+        <v>0.65</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>100.0209</v>
+        <v>97.8886</v>
       </c>
       <c r="D46" s="1">
-        <v>100.0</v>
+        <v>97.3233905</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>30000000.0</v>
+        <v>19464678.1</v>
       </c>
       <c r="H46" s="1">
-        <v>6270.0</v>
+        <v>113041.9</v>
       </c>
       <c r="I46" s="1">
-        <v>0.0209</v>
+        <v>0.5807540171959</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
-      <c r="K46" t="s">
-        <v>127</v>
+      <c r="K46">
+        <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>30006270.0</v>
+        <v>19577720.0</v>
       </c>
       <c r="M46" s="1">
-        <v>30292877.92</v>
+        <v>19577720.0</v>
       </c>
       <c r="N46" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B47" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>100.0402</v>
+        <v>100.0173</v>
       </c>
       <c r="D47" s="1">
         <v>100.0</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H47" s="1">
-        <v>10050.0</v>
+        <v>5190.0</v>
       </c>
       <c r="I47" s="1">
-        <v>0.0402</v>
+        <v>0.0173</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="L47" s="1">
-        <v>25010050.0</v>
+        <v>30005190.0</v>
       </c>
       <c r="M47" s="1">
-        <v>25318153.06</v>
+        <v>30341247.58</v>
       </c>
       <c r="N47" s="1">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.0424</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>10600.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.0424</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48" t="s">
         <v>132</v>
       </c>
-      <c r="B48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L48" s="1">
-        <v>14995995.0</v>
+        <v>25010600.0</v>
       </c>
       <c r="M48" s="1">
-        <v>14995995.0</v>
+        <v>25361326.25</v>
       </c>
       <c r="N48" s="1">
-        <v>0.24</v>
+        <v>0.42</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>99.4185</v>
+        <v>98.8068</v>
       </c>
       <c r="D49" s="1">
-        <v>99.3840947</v>
+        <v>98.69221847</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>9938409.47</v>
+        <v>14803832.77</v>
       </c>
       <c r="H49" s="1">
-        <v>3440.53</v>
+        <v>17187.23</v>
       </c>
       <c r="I49" s="1">
-        <v>0.034618517282726</v>
+        <v>0.11609986594033</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>9941850.0</v>
+        <v>14821020.0</v>
       </c>
       <c r="M49" s="1">
-        <v>9941850.0</v>
+        <v>14821020.0</v>
       </c>
       <c r="N49" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>99.9746</v>
+        <v>99.5848</v>
       </c>
       <c r="D50" s="1">
-        <v>99.4019866</v>
+        <v>99.3840947</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>29820595.98</v>
+        <v>9938409.47</v>
       </c>
       <c r="H50" s="1">
-        <v>171784.02</v>
+        <v>20070.53</v>
       </c>
       <c r="I50" s="1">
-        <v>0.57605830586086</v>
+        <v>0.20194911530446</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>29992380.0</v>
+        <v>9958480.0</v>
       </c>
       <c r="M50" s="1">
-        <v>29992380.0</v>
+        <v>9958480.0</v>
       </c>
       <c r="N50" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>138</v>
       </c>
       <c r="B51" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>99.8099</v>
+        <v>97.1901</v>
       </c>
       <c r="D51" s="1">
-        <v>99.79547473</v>
+        <v>97.33296853</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>29938642.42</v>
+        <v>29199890.56</v>
       </c>
       <c r="H51" s="1">
-        <v>4327.58</v>
+        <v>-42860.56</v>
       </c>
       <c r="I51" s="1">
-        <v>0.014454830447185</v>
+        <v>-0.14678328986175</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>29942970.0</v>
+        <v>29157030.0</v>
       </c>
       <c r="M51" s="1">
-        <v>29942970.0</v>
+        <v>29157030.0</v>
       </c>
       <c r="N51" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>99.9457</v>
+        <v>99.7377</v>
       </c>
       <c r="D52" s="1">
-        <v>99.760077</v>
+        <v>99.57214403</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>29928023.1</v>
+        <v>39828857.61</v>
       </c>
       <c r="H52" s="1">
-        <v>55686.9</v>
+        <v>66222.39</v>
       </c>
       <c r="I52" s="1">
-        <v>0.18606942334257</v>
+        <v>0.16626735983352</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>29983710.0</v>
+        <v>39895080.0</v>
       </c>
       <c r="M52" s="1">
-        <v>29983710.0</v>
+        <v>39895080.0</v>
       </c>
       <c r="N52" s="1">
-        <v>0.49</v>
+        <v>0.65</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>142</v>
       </c>
       <c r="B53" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.9546</v>
+        <v>99.9934</v>
       </c>
       <c r="D53" s="1">
-        <v>99.625574</v>
+        <v>99.8863238</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>19925114.8</v>
+        <v>9988632.38</v>
       </c>
       <c r="H53" s="1">
-        <v>65805.2</v>
+        <v>10707.62</v>
       </c>
       <c r="I53" s="1">
-        <v>0.33026258900149</v>
+        <v>0.10719805867958</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>19990920.0</v>
+        <v>9999340.0</v>
       </c>
       <c r="M53" s="1">
-        <v>19990920.0</v>
+        <v>9999340.0</v>
       </c>
       <c r="N53" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>144</v>
       </c>
       <c r="B54" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>99.9869</v>
+        <v>99.9736</v>
       </c>
       <c r="D54" s="1">
-        <v>99.6104126</v>
+        <v>99.79547473</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>29883123.78</v>
+        <v>29938642.42</v>
       </c>
       <c r="H54" s="1">
-        <v>112946.22</v>
+        <v>53437.58</v>
       </c>
       <c r="I54" s="1">
-        <v>0.37795988408545</v>
+        <v>0.17849032447878</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>29996070.0</v>
+        <v>29992080.0</v>
       </c>
       <c r="M54" s="1">
-        <v>29996070.0</v>
+        <v>29992080.0</v>
       </c>
       <c r="N54" s="1">
         <v>0.49</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>146</v>
       </c>
       <c r="B55" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.4449</v>
+        <v>99.6115</v>
       </c>
       <c r="D55" s="1">
         <v>97.82396035</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>19564792.07</v>
       </c>
       <c r="H55" s="1">
-        <v>324187.93</v>
+        <v>357507.93</v>
       </c>
       <c r="I55" s="1">
-        <v>1.65699655197</v>
+        <v>1.8273024764122</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>19888980.0</v>
+        <v>19922300.0</v>
       </c>
       <c r="M55" s="1">
-        <v>19888980.0</v>
+        <v>19922300.0</v>
       </c>
       <c r="N55" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>148</v>
       </c>
       <c r="B56" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>98.219</v>
+        <v>98.3939</v>
       </c>
       <c r="D56" s="1">
         <v>97.74661473</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
         <v>14661992.21</v>
       </c>
       <c r="H56" s="1">
-        <v>70857.79</v>
+        <v>97092.79</v>
       </c>
       <c r="I56" s="1">
-        <v>0.48327532156014</v>
+        <v>0.66220734951543</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>14732850.0</v>
+        <v>14759085.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14732850.0</v>
+        <v>14759085.0</v>
       </c>
       <c r="N56" s="1">
         <v>0.24</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>150</v>
       </c>
       <c r="B57" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>98.1842</v>
+        <v>98.3592</v>
       </c>
       <c r="D57" s="1">
         <v>97.7369551</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
         <v>9773695.51</v>
       </c>
       <c r="H57" s="1">
-        <v>44724.49</v>
+        <v>62224.49</v>
       </c>
       <c r="I57" s="1">
-        <v>0.45760060720369</v>
+        <v>0.63665263498678</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>9818420.0</v>
+        <v>9835920.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9818420.0</v>
+        <v>9835920.0</v>
       </c>
       <c r="N57" s="1">
         <v>0.16</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>152</v>
       </c>
       <c r="B58" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>99.9279</v>
+        <v>99.6675</v>
       </c>
       <c r="D58" s="1">
-        <v>99.63053676</v>
+        <v>99.58751404</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>24907634.19</v>
+        <v>24896878.51</v>
       </c>
       <c r="H58" s="1">
-        <v>74340.81</v>
+        <v>19996.49</v>
       </c>
       <c r="I58" s="1">
-        <v>0.29846596201355</v>
+        <v>0.080317257410274</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>24981975.0</v>
+        <v>24916875.0</v>
       </c>
       <c r="M58" s="1">
-        <v>24981975.0</v>
+        <v>24916875.0</v>
       </c>
       <c r="N58" s="1">
         <v>0.41</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>154</v>
       </c>
       <c r="B59" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.9902</v>
+        <v>99.9996</v>
       </c>
       <c r="D59" s="1">
         <v>100.0</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H59" s="1">
-        <v>-1470.0</v>
+        <v>-60.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-0.0098</v>
+        <v>-0.0004</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59" t="s">
         <v>155</v>
       </c>
       <c r="L59" s="1">
-        <v>14998530.0</v>
+        <v>14999940.0</v>
       </c>
       <c r="M59" s="1">
-        <v>15019891.08</v>
+        <v>15046467.08</v>
       </c>
       <c r="N59" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>100.0264</v>
+        <v>100.0308</v>
       </c>
       <c r="D60" s="1">
         <v>100.0</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H60" s="1">
-        <v>7920.0</v>
+        <v>9240.0</v>
       </c>
       <c r="I60" s="1">
-        <v>0.0264</v>
+        <v>0.0308</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60" t="s">
         <v>158</v>
       </c>
       <c r="L60" s="1">
-        <v>30007920.0</v>
+        <v>30009240.0</v>
       </c>
       <c r="M60" s="1">
-        <v>30463403.25</v>
+        <v>30514982.5</v>
       </c>
       <c r="N60" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>160</v>
       </c>
       <c r="B61" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>100.0052</v>
+        <v>100.0124</v>
       </c>
       <c r="D61" s="1">
         <v>100.0</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>520.0</v>
+        <v>1240.0</v>
       </c>
       <c r="I61" s="1">
-        <v>0.0052</v>
+        <v>0.0124</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61" t="s">
         <v>161</v>
       </c>
       <c r="L61" s="1">
-        <v>10000520.0</v>
+        <v>10001240.0</v>
       </c>
       <c r="M61" s="1">
-        <v>10038668.33</v>
+        <v>10056194.67</v>
       </c>
       <c r="N61" s="1">
         <v>0.16</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>163</v>
       </c>
       <c r="B62" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>100.0078</v>
+        <v>100.014</v>
       </c>
       <c r="D62" s="1">
         <v>100.0</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H62" s="1">
-        <v>780.0</v>
+        <v>1400.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.0078</v>
+        <v>0.014</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62" t="s">
         <v>164</v>
       </c>
       <c r="L62" s="1">
-        <v>10000780.0</v>
+        <v>10001400.0</v>
       </c>
       <c r="M62" s="1">
-        <v>10038761.67</v>
+        <v>10056121.33</v>
       </c>
       <c r="N62" s="1">
         <v>0.16</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>166</v>
       </c>
       <c r="B63" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>100.0192</v>
+        <v>100.028</v>
       </c>
       <c r="D63" s="1">
         <v>100.0</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H63" s="1">
-        <v>5760.0</v>
+        <v>8400.0</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0192</v>
+        <v>0.028</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63" t="s">
         <v>167</v>
       </c>
       <c r="L63" s="1">
-        <v>30005760.0</v>
+        <v>30008400.0</v>
       </c>
       <c r="M63" s="1">
-        <v>30278710.42</v>
+        <v>30331570.25</v>
       </c>
       <c r="N63" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>169</v>
       </c>
       <c r="B64" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>97.6033</v>
+        <v>97.7582</v>
       </c>
       <c r="D64" s="1">
         <v>97.208601</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
         <v>14581290.15</v>
       </c>
       <c r="H64" s="1">
-        <v>59204.85</v>
+        <v>82439.85</v>
       </c>
       <c r="I64" s="1">
-        <v>0.40603300113331</v>
+        <v>0.56538104071676</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>14640495.0</v>
+        <v>14663730.0</v>
       </c>
       <c r="M64" s="1">
-        <v>14640495.0</v>
+        <v>14663730.0</v>
       </c>
       <c r="N64" s="1">
         <v>0.24</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>171</v>
       </c>
       <c r="B65" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>98.813</v>
+        <v>98.9805</v>
       </c>
       <c r="D65" s="1">
         <v>97.7959084</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
         <v>19559181.68</v>
       </c>
       <c r="H65" s="1">
-        <v>203418.32</v>
+        <v>236918.32</v>
       </c>
       <c r="I65" s="1">
-        <v>1.0400144716075</v>
+        <v>1.2112895308</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>19762600.0</v>
+        <v>19796100.0</v>
       </c>
       <c r="M65" s="1">
-        <v>19762600.0</v>
+        <v>19796100.0</v>
       </c>
       <c r="N65" s="1">
         <v>0.32</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>173</v>
       </c>
       <c r="B66" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>98.5604</v>
+        <v>98.7245</v>
       </c>
       <c r="D66" s="1">
         <v>97.78527224</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
         <v>24446318.06</v>
       </c>
       <c r="H66" s="1">
-        <v>193781.94</v>
+        <v>234806.94</v>
       </c>
       <c r="I66" s="1">
-        <v>0.7926835424639</v>
+        <v>0.96050022512061</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>24640100.0</v>
+        <v>24681125.0</v>
       </c>
       <c r="M66" s="1">
-        <v>24640100.0</v>
+        <v>24681125.0</v>
       </c>
       <c r="N66" s="1">
         <v>0.4</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>175</v>
       </c>
       <c r="B67" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>99.2634</v>
+        <v>99.4283</v>
       </c>
       <c r="D67" s="1">
         <v>98.376783</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
         <v>24594195.75</v>
       </c>
       <c r="H67" s="1">
-        <v>221654.25</v>
+        <v>262879.25</v>
       </c>
       <c r="I67" s="1">
-        <v>0.9012461812255</v>
+        <v>1.0688670313604</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>24815850.0</v>
+        <v>24857075.0</v>
       </c>
       <c r="M67" s="1">
-        <v>24815850.0</v>
+        <v>24857075.0</v>
       </c>
       <c r="N67" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>177</v>
       </c>
       <c r="B68" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>99.0297</v>
+        <v>99.1963</v>
       </c>
       <c r="D68" s="1">
         <v>98.185719</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
         <v>24546429.75</v>
       </c>
       <c r="H68" s="1">
-        <v>210995.25</v>
+        <v>252645.25</v>
       </c>
       <c r="I68" s="1">
-        <v>0.85957612634074</v>
+        <v>1.0292545701071</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>24757425.0</v>
+        <v>24799075.0</v>
       </c>
       <c r="M68" s="1">
-        <v>24757425.0</v>
+        <v>24799075.0</v>
       </c>
       <c r="N68" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>179</v>
       </c>
       <c r="B69" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>98.7974</v>
+        <v>98.965</v>
       </c>
       <c r="D69" s="1">
         <v>97.990834</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
         <v>24497708.5</v>
       </c>
       <c r="H69" s="1">
-        <v>201641.5</v>
+        <v>243541.5</v>
       </c>
       <c r="I69" s="1">
-        <v>0.82310351598804</v>
+        <v>0.99413992129101</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>24699350.0</v>
+        <v>24741250.0</v>
       </c>
       <c r="M69" s="1">
-        <v>24699350.0</v>
+        <v>24741250.0</v>
       </c>
       <c r="N69" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>181</v>
       </c>
       <c r="B70" s="1">
         <v>12500000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>99.6626</v>
+        <v>99.8201</v>
       </c>
       <c r="D70" s="1">
         <v>97.85057616</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
         <v>12231322.02</v>
       </c>
       <c r="H70" s="1">
-        <v>226502.98</v>
+        <v>246190.48</v>
       </c>
       <c r="I70" s="1">
-        <v>1.8518274609207</v>
+        <v>2.0127871672207</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>12457825.0</v>
+        <v>12477512.5</v>
       </c>
       <c r="M70" s="1">
-        <v>12457825.0</v>
+        <v>12477512.5</v>
       </c>
       <c r="N70" s="1">
         <v>0.2</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>183</v>
       </c>
       <c r="B71" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.4439</v>
+        <v>99.6092</v>
       </c>
       <c r="D71" s="1">
         <v>97.86267907</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
         <v>14679401.86</v>
       </c>
       <c r="H71" s="1">
-        <v>237183.14</v>
+        <v>261978.14</v>
       </c>
       <c r="I71" s="1">
-        <v>1.6157547988812</v>
+        <v>1.7846649509192</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>14916585.0</v>
+        <v>14941380.0</v>
       </c>
       <c r="M71" s="1">
-        <v>14916585.0</v>
+        <v>14941380.0</v>
       </c>
       <c r="N71" s="1">
         <v>0.24</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>185</v>
       </c>
       <c r="B72" s="1">
         <v>40000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>97.2586</v>
+        <v>97.4079</v>
       </c>
       <c r="D72" s="1">
         <v>97.19905</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
         <v>38879620.0</v>
       </c>
       <c r="H72" s="1">
-        <v>23820.0</v>
+        <v>83540.0</v>
       </c>
       <c r="I72" s="1">
-        <v>0.061266030892277</v>
+        <v>0.21486835519483</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>38903440.0</v>
+        <v>38963160.0</v>
       </c>
       <c r="M72" s="1">
-        <v>38903440.0</v>
+        <v>38963160.0</v>
       </c>
       <c r="N72" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>187</v>
       </c>
       <c r="B73" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>99.6359</v>
+        <v>99.7941</v>
       </c>
       <c r="D73" s="1">
         <v>97.85299653</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
         <v>14677949.48</v>
       </c>
       <c r="H73" s="1">
-        <v>267435.52</v>
+        <v>291165.52</v>
       </c>
       <c r="I73" s="1">
-        <v>1.8220223496777</v>
+        <v>1.9836934334509</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>14945385.0</v>
+        <v>14969115.0</v>
       </c>
       <c r="M73" s="1">
-        <v>14945385.0</v>
+        <v>14969115.0</v>
       </c>
       <c r="N73" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>189</v>
       </c>
       <c r="B74" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>98.4484</v>
+        <v>98.6113</v>
       </c>
       <c r="D74" s="1">
         <v>97.80703052</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
         <v>24451757.63</v>
       </c>
       <c r="H74" s="1">
-        <v>160342.37</v>
+        <v>201067.37</v>
       </c>
       <c r="I74" s="1">
-        <v>0.65574987461546</v>
+        <v>0.82230231888651</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>24612100.0</v>
+        <v>24652825.0</v>
       </c>
       <c r="M74" s="1">
-        <v>24612100.0</v>
+        <v>24652825.0</v>
       </c>
       <c r="N74" s="1">
         <v>0.4</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>191</v>
       </c>
       <c r="B75" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>97.712</v>
+        <v>97.8684</v>
       </c>
       <c r="D75" s="1">
         <v>97.4144579</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>9741445.79</v>
       </c>
       <c r="H75" s="1">
-        <v>29754.21</v>
+        <v>45394.21</v>
       </c>
       <c r="I75" s="1">
-        <v>0.30543936332884</v>
+        <v>0.46599048004352</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>9771200.0</v>
+        <v>9786840.0</v>
       </c>
       <c r="M75" s="1">
-        <v>9771200.0</v>
+        <v>9786840.0</v>
       </c>
       <c r="N75" s="1">
         <v>0.16</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>193</v>
       </c>
       <c r="B76" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>99.7992</v>
+        <v>99.9598</v>
       </c>
       <c r="D76" s="1">
         <v>99.7941745</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
         <v>19958834.9</v>
       </c>
       <c r="H76" s="1">
-        <v>1005.1</v>
+        <v>33125.1</v>
       </c>
       <c r="I76" s="1">
-        <v>0.0050358650945101</v>
+        <v>0.1659671026188</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>19959840.0</v>
+        <v>19991960.0</v>
       </c>
       <c r="M76" s="1">
-        <v>19959840.0</v>
+        <v>19991960.0</v>
       </c>
       <c r="N76" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>195</v>
       </c>
       <c r="B77" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>99.9862</v>
+        <v>99.2939</v>
       </c>
       <c r="D77" s="1">
-        <v>99.6210388</v>
+        <v>98.523084</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>14943155.82</v>
+        <v>4926154.2</v>
       </c>
       <c r="H77" s="1">
-        <v>54774.18</v>
+        <v>38540.8</v>
       </c>
       <c r="I77" s="1">
-        <v>0.3665502833524</v>
+        <v>0.78237096191589</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>14997930.0</v>
+        <v>4964695.0</v>
       </c>
       <c r="M77" s="1">
-        <v>14997930.0</v>
+        <v>4964695.0</v>
       </c>
       <c r="N77" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>197</v>
       </c>
       <c r="B78" s="1">
-        <v>5000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>99.1282</v>
+        <v>98.8038</v>
       </c>
       <c r="D78" s="1">
-        <v>98.523084</v>
+        <v>98.68745682</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>4926154.2</v>
+        <v>8388433.83</v>
       </c>
       <c r="H78" s="1">
-        <v>30255.8</v>
+        <v>9889.17</v>
       </c>
       <c r="I78" s="1">
-        <v>0.61418702646377</v>
+        <v>0.11789054071849</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>4956410.0</v>
+        <v>8398323.0</v>
       </c>
       <c r="M78" s="1">
-        <v>4956410.0</v>
+        <v>8398323.0</v>
       </c>
       <c r="N78" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>199</v>
       </c>
       <c r="B79" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.9724</v>
+        <v>99.9948</v>
       </c>
       <c r="D79" s="1">
-        <v>98.503513</v>
+        <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>9850351.3</v>
+        <v>10000000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>146888.7</v>
+        <v>-520.0</v>
       </c>
       <c r="I79" s="1">
-        <v>1.4912026538586</v>
+        <v>-0.0052</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
-      <c r="K79">
-        <v>0.0</v>
+      <c r="K79" t="s">
+        <v>200</v>
       </c>
       <c r="L79" s="1">
-        <v>9997240.0</v>
+        <v>9999480.0</v>
       </c>
       <c r="M79" s="1">
-        <v>9997240.0</v>
+        <v>10019489.19</v>
       </c>
       <c r="N79" s="1">
         <v>0.16</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
+        <v>202</v>
+      </c>
+      <c r="B80" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>99.689</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.87236358</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>39148945.43</v>
+      </c>
+      <c r="H80" s="1">
+        <v>726654.57</v>
+      </c>
+      <c r="I80" s="1">
+        <v>1.8561280821709</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>39875600.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>39875600.0</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>201</v>
-      </c>
-[...43 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>204</v>
       </c>
       <c r="B81" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>99.5301</v>
+        <v>97.3742</v>
       </c>
       <c r="D81" s="1">
-        <v>97.87236358</v>
+        <v>97.2850972</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>39148945.43</v>
+        <v>19457019.44</v>
       </c>
       <c r="H81" s="1">
-        <v>663094.57</v>
+        <v>17820.56</v>
       </c>
       <c r="I81" s="1">
-        <v>1.693773772746</v>
+        <v>0.091589362157722</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>39812040.0</v>
+        <v>19474840.0</v>
       </c>
       <c r="M81" s="1">
-        <v>39812040.0</v>
+        <v>19474840.0</v>
       </c>
       <c r="N81" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>206</v>
       </c>
       <c r="B82" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>97.2227</v>
+        <v>98.3811</v>
       </c>
       <c r="D82" s="1">
-        <v>97.2850972</v>
+        <v>97.8233224</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>19457019.44</v>
+        <v>19564664.48</v>
       </c>
       <c r="H82" s="1">
-        <v>-12479.44</v>
+        <v>111555.52</v>
       </c>
       <c r="I82" s="1">
-        <v>-0.064138497874678</v>
+        <v>0.57018877126177</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>19444540.0</v>
+        <v>19676220.0</v>
       </c>
       <c r="M82" s="1">
-        <v>19444540.0</v>
+        <v>19676220.0</v>
       </c>
       <c r="N82" s="1">
         <v>0.32</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>208</v>
       </c>
       <c r="B83" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>98.2161</v>
+        <v>97.874</v>
       </c>
       <c r="D83" s="1">
-        <v>97.8233224</v>
+        <v>97.34254845</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>19564664.48</v>
+        <v>19468509.69</v>
       </c>
       <c r="H83" s="1">
-        <v>78555.52</v>
+        <v>106290.31</v>
       </c>
       <c r="I83" s="1">
-        <v>0.40151733795539</v>
+        <v>0.54596017719115</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>19643220.0</v>
+        <v>19574800.0</v>
       </c>
       <c r="M83" s="1">
-        <v>19643220.0</v>
+        <v>19574800.0</v>
       </c>
       <c r="N83" s="1">
         <v>0.32</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>210</v>
       </c>
       <c r="B84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>97.7153</v>
+        <v>98.8954</v>
       </c>
       <c r="D84" s="1">
-        <v>97.34254845</v>
+        <v>98.3075804</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>19468509.69</v>
+        <v>19661516.08</v>
       </c>
       <c r="H84" s="1">
-        <v>74550.31</v>
+        <v>117563.92</v>
       </c>
       <c r="I84" s="1">
-        <v>0.38292766722813</v>
+        <v>0.59793924090924</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>19543060.0</v>
+        <v>19779080.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19543060.0</v>
+        <v>19779080.0</v>
       </c>
       <c r="N84" s="1">
         <v>0.32</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>212</v>
       </c>
       <c r="B85" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>98.7043</v>
+        <v>98.9268</v>
       </c>
       <c r="D85" s="1">
-        <v>98.3075804</v>
+        <v>98.6238683</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>19661516.08</v>
+        <v>29587160.49</v>
       </c>
       <c r="H85" s="1">
-        <v>79343.92</v>
+        <v>90879.51</v>
       </c>
       <c r="I85" s="1">
-        <v>0.40354934826572</v>
+        <v>0.30715860695965</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>19740860.0</v>
+        <v>29678040.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19740860.0</v>
+        <v>29678040.0</v>
       </c>
       <c r="N85" s="1">
-        <v>0.32</v>
+        <v>0.49</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>214</v>
       </c>
       <c r="B86" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.763</v>
+        <v>99.2228</v>
       </c>
       <c r="D86" s="1">
-        <v>98.6238683</v>
+        <v>97.804612</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>29587160.49</v>
+        <v>24451153.0</v>
       </c>
       <c r="H86" s="1">
-        <v>41739.51</v>
+        <v>354547.0</v>
       </c>
       <c r="I86" s="1">
-        <v>0.14107305097462</v>
+        <v>1.4500216002084</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>29628900.0</v>
+        <v>24805700.0</v>
       </c>
       <c r="M86" s="1">
-        <v>29628900.0</v>
+        <v>24805700.0</v>
       </c>
       <c r="N86" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>216</v>
       </c>
       <c r="B87" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>99.0582</v>
+        <v>98.7337</v>
       </c>
       <c r="D87" s="1">
-        <v>97.804612</v>
+        <v>97.780438</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>24451153.0</v>
+        <v>39112175.2</v>
       </c>
       <c r="H87" s="1">
-        <v>313397.0</v>
+        <v>381304.8</v>
       </c>
       <c r="I87" s="1">
-        <v>1.281726878074</v>
+        <v>0.97490052151331</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>24764550.0</v>
+        <v>39493480.0</v>
       </c>
       <c r="M87" s="1">
-        <v>24764550.0</v>
+        <v>39493480.0</v>
       </c>
       <c r="N87" s="1">
-        <v>0.4</v>
+        <v>0.65</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>218</v>
       </c>
       <c r="B88" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>98.5708</v>
+        <v>99.3952</v>
       </c>
       <c r="D88" s="1">
-        <v>97.780438</v>
+        <v>97.8626791</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>39112175.2</v>
+        <v>19572535.82</v>
       </c>
       <c r="H88" s="1">
-        <v>316144.8</v>
+        <v>306504.18</v>
       </c>
       <c r="I88" s="1">
-        <v>0.80830278138046</v>
+        <v>1.5659911562752</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>39428320.0</v>
+        <v>19879040.0</v>
       </c>
       <c r="M88" s="1">
-        <v>39428320.0</v>
+        <v>19879040.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.64</v>
+        <v>0.33</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>220</v>
       </c>
       <c r="B89" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>99.2301</v>
+        <v>97.4878</v>
       </c>
       <c r="D89" s="1">
-        <v>97.8626791</v>
+        <v>97.170398</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>19572535.82</v>
+        <v>29151119.4</v>
       </c>
       <c r="H89" s="1">
-        <v>273484.18</v>
+        <v>95220.6</v>
       </c>
       <c r="I89" s="1">
-        <v>1.3972853722947</v>
+        <v>0.32664474627345</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>19846020.0</v>
+        <v>29246340.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19846020.0</v>
+        <v>29246340.0</v>
       </c>
       <c r="N89" s="1">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>222</v>
       </c>
       <c r="B90" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>97.3581</v>
+        <v>98.7345</v>
       </c>
       <c r="D90" s="1">
-        <v>97.170398</v>
+        <v>97.775605</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>29151119.4</v>
+        <v>29332681.5</v>
       </c>
       <c r="H90" s="1">
-        <v>56310.6</v>
+        <v>287668.5</v>
       </c>
       <c r="I90" s="1">
-        <v>0.19316788225978</v>
+        <v>0.98070986111515</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>29207430.0</v>
+        <v>29620350.0</v>
       </c>
       <c r="M90" s="1">
-        <v>29207430.0</v>
+        <v>29620350.0</v>
       </c>
       <c r="N90" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>224</v>
       </c>
       <c r="B91" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.5749</v>
+        <v>97.3517</v>
       </c>
       <c r="D91" s="1">
-        <v>97.775605</v>
+        <v>97.26117923</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>29332681.5</v>
+        <v>34041412.73</v>
       </c>
       <c r="H91" s="1">
-        <v>239788.5</v>
+        <v>31682.27</v>
       </c>
       <c r="I91" s="1">
-        <v>0.8174789611376</v>
+        <v>0.093069786061138</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>29572470.0</v>
+        <v>34073095.0</v>
       </c>
       <c r="M91" s="1">
-        <v>29572470.0</v>
+        <v>34073095.0</v>
       </c>
       <c r="N91" s="1">
-        <v>0.48</v>
+        <v>0.56</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>226</v>
       </c>
       <c r="B92" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>100.0477</v>
+        <v>100.0456</v>
       </c>
       <c r="D92" s="1">
         <v>100.0</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H92" s="1">
-        <v>9540.0</v>
+        <v>9120.0</v>
       </c>
       <c r="I92" s="1">
-        <v>0.0477</v>
+        <v>0.0456</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92" t="s">
         <v>227</v>
       </c>
       <c r="L92" s="1">
-        <v>20009540.0</v>
+        <v>20009120.0</v>
       </c>
       <c r="M92" s="1">
-        <v>20290566.06</v>
+        <v>20324149.17</v>
       </c>
       <c r="N92" s="1">
         <v>0.33</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>229</v>
       </c>
       <c r="B93" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>99.4937</v>
+        <v>99.655</v>
       </c>
       <c r="D93" s="1">
         <v>99.4543822</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
         <v>14918157.33</v>
       </c>
       <c r="H93" s="1">
-        <v>5897.67</v>
+        <v>30092.67</v>
       </c>
       <c r="I93" s="1">
-        <v>0.039533501822909</v>
+        <v>0.20171841155935</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>14924055.0</v>
+        <v>14948250.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14924055.0</v>
+        <v>14948250.0</v>
       </c>
       <c r="N93" s="1">
         <v>0.24</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>231</v>
       </c>
       <c r="B94" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.6918</v>
+        <v>99.8554</v>
       </c>
       <c r="D94" s="1">
         <v>99.5421063</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
         <v>9954210.63</v>
       </c>
       <c r="H94" s="1">
-        <v>14969.37</v>
+        <v>31329.37</v>
       </c>
       <c r="I94" s="1">
-        <v>0.15038229103657</v>
+        <v>0.31473485105468</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>9969180.0</v>
+        <v>9985540.0</v>
       </c>
       <c r="M94" s="1">
-        <v>9969180.0</v>
+        <v>9985540.0</v>
       </c>
       <c r="N94" s="1">
         <v>0.16</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>233</v>
       </c>
       <c r="B95" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.4031</v>
+        <v>99.4083</v>
       </c>
       <c r="D95" s="1">
-        <v>99.36204048</v>
+        <v>99.3922989</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>24840510.12</v>
+        <v>19878459.78</v>
       </c>
       <c r="H95" s="1">
-        <v>10264.88</v>
+        <v>3200.22</v>
       </c>
       <c r="I95" s="1">
-        <v>0.04132314493709</v>
+        <v>0.016098933395332</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>24850775.0</v>
+        <v>19881660.0</v>
       </c>
       <c r="M95" s="1">
-        <v>24850775.0</v>
+        <v>19881660.0</v>
       </c>
       <c r="N95" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>235</v>
       </c>
       <c r="B96" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>99.993</v>
+        <v>99.565</v>
       </c>
       <c r="D96" s="1">
-        <v>99.88662867</v>
+        <v>99.36204048</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>29965988.6</v>
+        <v>24840510.12</v>
       </c>
       <c r="H96" s="1">
-        <v>31911.4</v>
+        <v>50739.88</v>
       </c>
       <c r="I96" s="1">
-        <v>0.1064920648071</v>
+        <v>0.20426263291247</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>29997900.0</v>
+        <v>24891250.0</v>
       </c>
       <c r="M96" s="1">
-        <v>29997900.0</v>
+        <v>24891250.0</v>
       </c>
       <c r="N96" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>237</v>
       </c>
       <c r="B97" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>98.9734</v>
+        <v>99.1454</v>
       </c>
       <c r="D97" s="1">
         <v>98.49526593</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
         <v>29548579.78</v>
       </c>
       <c r="H97" s="1">
-        <v>143440.22</v>
+        <v>195040.22</v>
       </c>
       <c r="I97" s="1">
-        <v>0.48543862706081</v>
+        <v>0.66006630928507</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>29692020.0</v>
+        <v>29743620.0</v>
       </c>
       <c r="M97" s="1">
-        <v>29692020.0</v>
+        <v>29743620.0</v>
       </c>
       <c r="N97" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>239</v>
       </c>
       <c r="B98" s="1">
         <v>40000000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>99.1612</v>
+        <v>99.3168</v>
       </c>
       <c r="D98" s="1">
         <v>97.9014285</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
         <v>39160571.4</v>
       </c>
       <c r="H98" s="1">
-        <v>503908.6</v>
+        <v>566148.6</v>
       </c>
       <c r="I98" s="1">
-        <v>1.2867754018523</v>
+        <v>1.4457107742815</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>39664480.0</v>
+        <v>39726720.0</v>
       </c>
       <c r="M98" s="1">
-        <v>39664480.0</v>
+        <v>39726720.0</v>
       </c>
       <c r="N98" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>241</v>
       </c>
       <c r="B99" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>98.784</v>
+        <v>97.8092</v>
       </c>
       <c r="D99" s="1">
-        <v>98.15917464</v>
+        <v>97.7385472</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>12269896.83</v>
+        <v>29321564.16</v>
       </c>
       <c r="H99" s="1">
-        <v>78103.17</v>
+        <v>21195.84</v>
       </c>
       <c r="I99" s="1">
-        <v>0.63654300506453</v>
+        <v>0.072287548796305</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>12348000.0</v>
+        <v>29342760.0</v>
       </c>
       <c r="M99" s="1">
-        <v>12348000.0</v>
+        <v>29342760.0</v>
       </c>
       <c r="N99" s="1">
-        <v>0.2</v>
+        <v>0.48</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B100" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>98.784</v>
+        <v>98.9509</v>
       </c>
       <c r="D100" s="1">
-        <v>98.20184247</v>
+        <v>98.15917464</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>14730276.37</v>
+        <v>12269896.83</v>
       </c>
       <c r="H100" s="1">
-        <v>87323.63</v>
+        <v>98965.67</v>
       </c>
       <c r="I100" s="1">
-        <v>0.59281732268001</v>
+        <v>0.80657295958698</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>14817600.0</v>
+        <v>12368862.5</v>
       </c>
       <c r="M100" s="1">
-        <v>14817600.0</v>
+        <v>12368862.5</v>
       </c>
       <c r="N100" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
+        <v>243</v>
+      </c>
+      <c r="B101" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.9509</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.20184247</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>14730276.37</v>
+      </c>
+      <c r="H101" s="1">
+        <v>112358.63</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.76277340070029</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>14842635.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>14842635.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>244</v>
-      </c>
-[...43 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>246</v>
       </c>
       <c r="B102" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>98.2796</v>
+        <v>98.6455</v>
       </c>
       <c r="D102" s="1">
-        <v>97.80461245</v>
+        <v>97.87169836</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>19560922.49</v>
+        <v>24467924.59</v>
       </c>
       <c r="H102" s="1">
-        <v>94997.51</v>
+        <v>193450.41</v>
       </c>
       <c r="I102" s="1">
-        <v>0.48564943728275</v>
+        <v>0.79062860149186</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>19655920.0</v>
+        <v>24661375.0</v>
       </c>
       <c r="M102" s="1">
-        <v>19655920.0</v>
+        <v>24661375.0</v>
       </c>
       <c r="N102" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>248</v>
       </c>
       <c r="B103" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>97.2493</v>
+        <v>99.6344</v>
       </c>
       <c r="D103" s="1">
-        <v>97.21815647</v>
+        <v>99.57047785</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>29165446.94</v>
+        <v>19914095.57</v>
       </c>
       <c r="H103" s="1">
-        <v>9343.06</v>
+        <v>12784.43</v>
       </c>
       <c r="I103" s="1">
-        <v>0.032034688236463</v>
+        <v>0.064197894175317</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>29174790.0</v>
+        <v>19926880.0</v>
       </c>
       <c r="M103" s="1">
-        <v>29174790.0</v>
+        <v>19926880.0</v>
       </c>
       <c r="N103" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>250</v>
       </c>
       <c r="B104" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>98.4459</v>
+        <v>98.4473</v>
       </c>
       <c r="D104" s="1">
-        <v>97.78527225</v>
+        <v>97.80461245</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>19557054.45</v>
+        <v>19560922.49</v>
       </c>
       <c r="H104" s="1">
-        <v>132125.55</v>
+        <v>128537.51</v>
       </c>
       <c r="I104" s="1">
-        <v>0.67559023439749</v>
+        <v>0.65711374330997</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>19689180.0</v>
+        <v>19689460.0</v>
       </c>
       <c r="M104" s="1">
-        <v>19689180.0</v>
+        <v>19689460.0</v>
       </c>
       <c r="N104" s="1">
         <v>0.32</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>252</v>
       </c>
       <c r="B105" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>99.4158</v>
+        <v>97.3869</v>
       </c>
       <c r="D105" s="1">
-        <v>99.35661073</v>
+        <v>97.21815647</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>29806983.22</v>
+        <v>29165446.94</v>
       </c>
       <c r="H105" s="1">
-        <v>17756.78</v>
+        <v>50623.06</v>
       </c>
       <c r="I105" s="1">
-        <v>0.05957255005963</v>
+        <v>0.17357203578654</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>29824740.0</v>
+        <v>29216070.0</v>
       </c>
       <c r="M105" s="1">
-        <v>29824740.0</v>
+        <v>29216070.0</v>
       </c>
       <c r="N105" s="1">
         <v>0.48</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>254</v>
       </c>
       <c r="B106" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>99.8917</v>
+        <v>98.6111</v>
       </c>
       <c r="D106" s="1">
-        <v>98.92074717</v>
+        <v>97.78527225</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>29676224.15</v>
+        <v>19557054.45</v>
       </c>
       <c r="H106" s="1">
-        <v>291285.85</v>
+        <v>165165.55</v>
       </c>
       <c r="I106" s="1">
-        <v>0.98154619849102</v>
+        <v>0.84453183081463</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>29967510.0</v>
+        <v>19722220.0</v>
       </c>
       <c r="M106" s="1">
-        <v>29967510.0</v>
+        <v>19722220.0</v>
       </c>
       <c r="N106" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>256</v>
       </c>
       <c r="B107" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>99.1702</v>
+        <v>97.9737</v>
       </c>
       <c r="D107" s="1">
-        <v>98.7674237</v>
+        <v>98.0302456</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>29630227.11</v>
+        <v>29409073.68</v>
       </c>
       <c r="H107" s="1">
-        <v>120832.89</v>
+        <v>-16963.68</v>
       </c>
       <c r="I107" s="1">
-        <v>0.40780278042223</v>
+        <v>-0.057681789588417</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>29751060.0</v>
+        <v>29392110.0</v>
       </c>
       <c r="M107" s="1">
-        <v>29751060.0</v>
+        <v>29392110.0</v>
       </c>
       <c r="N107" s="1">
         <v>0.48</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>258</v>
       </c>
       <c r="B108" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>98.4147</v>
+        <v>99.5848</v>
       </c>
       <c r="D108" s="1">
-        <v>97.81428545</v>
+        <v>99.35661073</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>19562857.09</v>
+        <v>29806983.22</v>
       </c>
       <c r="H108" s="1">
-        <v>120082.91</v>
+        <v>68456.78</v>
       </c>
       <c r="I108" s="1">
-        <v>0.61383114668554</v>
+        <v>0.22966691897242</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>19682940.0</v>
+        <v>29875440.0</v>
       </c>
       <c r="M108" s="1">
-        <v>19682940.0</v>
+        <v>29875440.0</v>
       </c>
       <c r="N108" s="1">
-        <v>0.32</v>
+        <v>0.49</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>260</v>
       </c>
       <c r="B109" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>97.795</v>
+        <v>99.348</v>
       </c>
       <c r="D109" s="1">
-        <v>97.3712995</v>
+        <v>98.7674237</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>29211389.85</v>
+        <v>29630227.11</v>
       </c>
       <c r="H109" s="1">
-        <v>127110.15</v>
+        <v>174172.89</v>
       </c>
       <c r="I109" s="1">
-        <v>0.43513900109755</v>
+        <v>0.58782165034846</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>29338500.0</v>
+        <v>29804400.0</v>
       </c>
       <c r="M109" s="1">
-        <v>29338500.0</v>
+        <v>29804400.0</v>
       </c>
       <c r="N109" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>262</v>
       </c>
       <c r="B110" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>97.9922</v>
+        <v>98.5757</v>
       </c>
       <c r="D110" s="1">
-        <v>97.46047776</v>
+        <v>97.81428545</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>24365119.44</v>
+        <v>19562857.09</v>
       </c>
       <c r="H110" s="1">
-        <v>132930.56</v>
+        <v>152282.91</v>
       </c>
       <c r="I110" s="1">
-        <v>0.54557729678833</v>
+        <v>0.77842878113056</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>24498050.0</v>
+        <v>19715140.0</v>
       </c>
       <c r="M110" s="1">
-        <v>24498050.0</v>
+        <v>19715140.0</v>
       </c>
       <c r="N110" s="1">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>264</v>
       </c>
       <c r="B111" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>98.4583</v>
+        <v>97.9485</v>
       </c>
       <c r="D111" s="1">
-        <v>97.77932293</v>
+        <v>97.3712995</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>29333796.88</v>
+        <v>29211389.85</v>
       </c>
       <c r="H111" s="1">
-        <v>203693.12</v>
+        <v>173160.15</v>
       </c>
       <c r="I111" s="1">
-        <v>0.69439739026379</v>
+        <v>0.59278298940644</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>29537490.0</v>
+        <v>29384550.0</v>
       </c>
       <c r="M111" s="1">
-        <v>29537490.0</v>
+        <v>29384550.0</v>
       </c>
       <c r="N111" s="1">
         <v>0.48</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>266</v>
       </c>
       <c r="B112" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>99.8413</v>
+        <v>99.9452</v>
       </c>
       <c r="D112" s="1">
-        <v>99.7962493</v>
+        <v>99.80383</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>9979624.93</v>
+        <v>9980383.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4505.07</v>
+        <v>14137.0</v>
       </c>
       <c r="I112" s="1">
-        <v>0.04514267852349</v>
+        <v>0.14164787062781</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>9984130.0</v>
+        <v>9994520.0</v>
       </c>
       <c r="M112" s="1">
-        <v>9984130.0</v>
+        <v>9994520.0</v>
       </c>
       <c r="N112" s="1">
         <v>0.16</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>268</v>
       </c>
       <c r="B113" s="1">
-        <v>28600000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.9087</v>
+        <v>99.9668</v>
       </c>
       <c r="D113" s="1">
-        <v>98.04874822</v>
+        <v>99.809032</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>28041941.99</v>
+        <v>5489496.76</v>
       </c>
       <c r="H113" s="1">
-        <v>531946.21</v>
+        <v>8677.24</v>
       </c>
       <c r="I113" s="1">
-        <v>1.8969663734049</v>
+        <v>0.1580698628557</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>28573888.2</v>
+        <v>5498174.0</v>
       </c>
       <c r="M113" s="1">
-        <v>28573888.2</v>
+        <v>5498174.0</v>
       </c>
       <c r="N113" s="1">
-        <v>0.46</v>
+        <v>0.09</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>270</v>
       </c>
       <c r="B114" s="1">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>98.5523</v>
+        <v>98.1542</v>
       </c>
       <c r="D114" s="1">
-        <v>97.75025085</v>
+        <v>97.46047776</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>12707532.61</v>
+        <v>24365119.44</v>
       </c>
       <c r="H114" s="1">
-        <v>104266.39</v>
+        <v>173430.56</v>
       </c>
       <c r="I114" s="1">
-        <v>0.82050853773099</v>
+        <v>0.71179852176419</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>12811799.0</v>
+        <v>24538550.0</v>
       </c>
       <c r="M114" s="1">
-        <v>12811799.0</v>
+        <v>24538550.0</v>
       </c>
       <c r="N114" s="1">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>272</v>
       </c>
       <c r="B115" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>98.046</v>
+        <v>98.6228</v>
       </c>
       <c r="D115" s="1">
-        <v>97.42790335</v>
+        <v>97.77932293</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>19485580.67</v>
+        <v>29333796.88</v>
       </c>
       <c r="H115" s="1">
-        <v>123619.33</v>
+        <v>253043.12</v>
       </c>
       <c r="I115" s="1">
-        <v>0.6344144015699</v>
+        <v>0.86263336804015</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>19609200.0</v>
+        <v>29586840.0</v>
       </c>
       <c r="M115" s="1">
-        <v>19609200.0</v>
+        <v>29586840.0</v>
       </c>
       <c r="N115" s="1">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>274</v>
       </c>
       <c r="B116" s="1">
-        <v>40000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>100.0098</v>
+        <v>98.7151</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>40000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="H116" s="1">
-        <v>3920.0</v>
+        <v>125430.39</v>
       </c>
       <c r="I116" s="1">
-        <v>0.0098</v>
+        <v>0.9870554249162</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
-      <c r="K116" t="s">
-        <v>275</v>
+      <c r="K116">
+        <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>40003920.0</v>
+        <v>12832963.0</v>
       </c>
       <c r="M116" s="1">
-        <v>40411320.89</v>
+        <v>12832963.0</v>
       </c>
       <c r="N116" s="1">
-        <v>0.66</v>
+        <v>0.21</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B117" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>100.0066</v>
+        <v>98.2077</v>
       </c>
       <c r="D117" s="1">
-        <v>100.0</v>
+        <v>97.42790335</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>30000000.0</v>
+        <v>19485580.67</v>
       </c>
       <c r="H117" s="1">
-        <v>1980.0</v>
+        <v>155959.33</v>
       </c>
       <c r="I117" s="1">
-        <v>0.0066</v>
+        <v>0.80038328157249</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
-      <c r="K117" t="s">
-        <v>278</v>
+      <c r="K117">
+        <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>30001980.0</v>
+        <v>19641540.0</v>
       </c>
       <c r="M117" s="1">
-        <v>30168630.0</v>
+        <v>19641540.0</v>
       </c>
       <c r="N117" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B118" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.0116</v>
+        <v>100.013</v>
       </c>
       <c r="D118" s="1">
         <v>100.0</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H118" s="1">
-        <v>2900.0</v>
+        <v>3900.0</v>
       </c>
       <c r="I118" s="1">
-        <v>0.0116</v>
+        <v>0.013</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="L118" s="1">
-        <v>25002900.0</v>
+        <v>30003900.0</v>
       </c>
       <c r="M118" s="1">
-        <v>25135659.65</v>
+        <v>30220834.67</v>
       </c>
       <c r="N118" s="1">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B119" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>100.0257</v>
+        <v>100.0059</v>
       </c>
       <c r="D119" s="1">
         <v>100.0</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H119" s="1">
-        <v>5140.0</v>
+        <v>1475.0</v>
       </c>
       <c r="I119" s="1">
-        <v>0.0257</v>
+        <v>0.0059</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="L119" s="1">
-        <v>20005140.0</v>
+        <v>25001475.0</v>
       </c>
       <c r="M119" s="1">
-        <v>20177090.22</v>
+        <v>25176635.49</v>
       </c>
       <c r="N119" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B120" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.009</v>
+        <v>99.9785</v>
       </c>
       <c r="D120" s="1">
         <v>100.0</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1800.0</v>
+        <v>-4300.0</v>
       </c>
       <c r="I120" s="1">
-        <v>0.009</v>
+        <v>-0.0215</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="L120" s="1">
-        <v>20001800.0</v>
+        <v>19995700.0</v>
       </c>
       <c r="M120" s="1">
-        <v>20141163.89</v>
+        <v>20026546.44</v>
       </c>
       <c r="N120" s="1">
         <v>0.33</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B121" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.0213</v>
+        <v>99.9666</v>
       </c>
       <c r="D121" s="1">
         <v>100.0</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H121" s="1">
-        <v>4260.0</v>
+        <v>-3340.0</v>
       </c>
       <c r="I121" s="1">
-        <v>0.0213</v>
+        <v>-0.0334</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="L121" s="1">
-        <v>20004260.0</v>
+        <v>9996660.0</v>
       </c>
       <c r="M121" s="1">
-        <v>20175449.11</v>
+        <v>9999464.67</v>
       </c>
       <c r="N121" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B122" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>100.0304</v>
+        <v>99.9756</v>
       </c>
       <c r="D122" s="1">
         <v>100.0</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H122" s="1">
-        <v>9120.0</v>
+        <v>-3660.0</v>
       </c>
       <c r="I122" s="1">
-        <v>0.0304</v>
+        <v>-0.0244</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="L122" s="1">
-        <v>30009120.0</v>
+        <v>14996340.0</v>
       </c>
       <c r="M122" s="1">
-        <v>30322455.0</v>
+        <v>15012175.63</v>
       </c>
       <c r="N122" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>100.019</v>
+        <v>100.0262</v>
       </c>
       <c r="D123" s="1">
         <v>100.0</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H123" s="1">
-        <v>3800.0</v>
+        <v>5240.0</v>
       </c>
       <c r="I123" s="1">
-        <v>0.019</v>
+        <v>0.0262</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="L123" s="1">
-        <v>20003800.0</v>
+        <v>20005240.0</v>
       </c>
       <c r="M123" s="1">
-        <v>20169696.94</v>
+        <v>20210658.11</v>
       </c>
       <c r="N123" s="1">
         <v>0.33</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B124" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>100.0238</v>
+        <v>100.0039</v>
       </c>
       <c r="D124" s="1">
         <v>100.0</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2380.0</v>
+        <v>780.0</v>
       </c>
       <c r="I124" s="1">
-        <v>0.0238</v>
+        <v>0.0039</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="L124" s="1">
-        <v>10002380.0</v>
+        <v>20000780.0</v>
       </c>
       <c r="M124" s="1">
-        <v>10104476.0</v>
+        <v>20173833.56</v>
       </c>
       <c r="N124" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B125" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>100.0081</v>
+        <v>100.0239</v>
       </c>
       <c r="D125" s="1">
         <v>100.0</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H125" s="1">
-        <v>810.0</v>
+        <v>4780.0</v>
       </c>
       <c r="I125" s="1">
-        <v>0.0081</v>
+        <v>0.0239</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="L125" s="1">
-        <v>10000810.0</v>
+        <v>20004780.0</v>
       </c>
       <c r="M125" s="1">
-        <v>10099756.0</v>
+        <v>20209303.67</v>
       </c>
       <c r="N125" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B126" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>100.0145</v>
+        <v>100.0227</v>
       </c>
       <c r="D126" s="1">
         <v>100.0</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2900.0</v>
+        <v>6810.0</v>
       </c>
       <c r="I126" s="1">
-        <v>0.0145</v>
+        <v>0.0227</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="L126" s="1">
-        <v>20002900.0</v>
+        <v>30006810.0</v>
       </c>
       <c r="M126" s="1">
-        <v>20163702.5</v>
+        <v>30370808.25</v>
       </c>
       <c r="N126" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B127" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>100.021</v>
+        <v>100.0117</v>
       </c>
       <c r="D127" s="1">
         <v>100.0</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H127" s="1">
-        <v>5250.0</v>
+        <v>2340.0</v>
       </c>
       <c r="I127" s="1">
-        <v>0.021</v>
+        <v>0.0117</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="L127" s="1">
-        <v>25005250.0</v>
+        <v>20002340.0</v>
       </c>
       <c r="M127" s="1">
-        <v>25247319.1</v>
+        <v>20201962.78</v>
       </c>
       <c r="N127" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B128" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.0049</v>
+        <v>100.0158</v>
       </c>
       <c r="D128" s="1">
         <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>490.0</v>
+        <v>1580.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.0049</v>
+        <v>0.0158</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="L128" s="1">
-        <v>10000490.0</v>
+        <v>10001580.0</v>
       </c>
       <c r="M128" s="1">
-        <v>10039607.94</v>
+        <v>10120496.0</v>
       </c>
       <c r="N128" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B129" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>100.0003</v>
+        <v>100.0156</v>
       </c>
       <c r="D129" s="1">
         <v>100.0</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H129" s="1">
-        <v>90.0</v>
+        <v>3120.0</v>
       </c>
       <c r="I129" s="1">
-        <v>0.0003</v>
+        <v>0.0156</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="L129" s="1">
-        <v>30000090.0</v>
+        <v>20003120.0</v>
       </c>
       <c r="M129" s="1">
-        <v>30035416.5</v>
+        <v>20196715.0</v>
       </c>
       <c r="N129" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B130" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.0374</v>
+        <v>100.0231</v>
       </c>
       <c r="D130" s="1">
         <v>100.0</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H130" s="1">
-        <v>9350.0</v>
+        <v>5775.0</v>
       </c>
       <c r="I130" s="1">
-        <v>0.0374</v>
+        <v>0.0231</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="L130" s="1">
-        <v>25009350.0</v>
+        <v>25005775.0</v>
       </c>
       <c r="M130" s="1">
-        <v>25269316.67</v>
+        <v>25289552.15</v>
       </c>
       <c r="N130" s="1">
         <v>0.41</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B131" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>100.0405</v>
+        <v>99.9972</v>
       </c>
       <c r="D131" s="1">
         <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>10125.0</v>
+        <v>-280.0</v>
       </c>
       <c r="I131" s="1">
-        <v>0.0405</v>
+        <v>-0.0028</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="L131" s="1">
-        <v>25010125.0</v>
+        <v>9999720.0</v>
       </c>
       <c r="M131" s="1">
-        <v>25268945.83</v>
+        <v>10055777.5</v>
       </c>
       <c r="N131" s="1">
-        <v>0.41</v>
+        <v>0.16</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B132" s="1">
-        <v>17000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.0364</v>
+        <v>99.9746</v>
       </c>
       <c r="D132" s="1">
         <v>100.0</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>17000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>6188.0</v>
+        <v>-7620.0</v>
       </c>
       <c r="I132" s="1">
-        <v>0.0364</v>
+        <v>-0.0254</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="L132" s="1">
-        <v>17006188.0</v>
+        <v>29992380.0</v>
       </c>
       <c r="M132" s="1">
-        <v>17179751.2</v>
+        <v>30011005.5</v>
       </c>
       <c r="N132" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B133" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>100.0481</v>
+        <v>99.9858</v>
       </c>
       <c r="D133" s="1">
         <v>100.0</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>12025.0</v>
+        <v>-3550.0</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0481</v>
+        <v>-0.0142</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="L133" s="1">
-        <v>25012025.0</v>
+        <v>24996450.0</v>
       </c>
       <c r="M133" s="1">
-        <v>25360238.13</v>
+        <v>25011971.25</v>
       </c>
       <c r="N133" s="1">
         <v>0.41</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B134" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>100.0392</v>
+        <v>100.0114</v>
       </c>
       <c r="D134" s="1">
         <v>100.0</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H134" s="1">
-        <v>9800.0</v>
+        <v>3420.0</v>
       </c>
       <c r="I134" s="1">
-        <v>0.0392</v>
+        <v>0.0114</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="L134" s="1">
-        <v>25009800.0</v>
+        <v>30003420.0</v>
       </c>
       <c r="M134" s="1">
-        <v>25356478.4</v>
+        <v>30089268.0</v>
       </c>
       <c r="N134" s="1">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="B135" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>98.9182</v>
+        <v>100.0427</v>
       </c>
       <c r="D135" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>9783847.63</v>
+        <v>25000000.0</v>
       </c>
       <c r="H135" s="1">
-        <v>107972.37</v>
+        <v>10675.0</v>
       </c>
       <c r="I135" s="1">
-        <v>1.1035777955998</v>
+        <v>0.0427</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
-      <c r="K135">
-        <v>0.0</v>
+      <c r="K135" t="s">
+        <v>329</v>
       </c>
       <c r="L135" s="1">
-        <v>9891820.0</v>
+        <v>25010675.0</v>
       </c>
       <c r="M135" s="1">
-        <v>9891820.0</v>
+        <v>25312694.38</v>
       </c>
       <c r="N135" s="1">
-        <v>0.16</v>
+        <v>0.41</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B136" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>97.4043</v>
+        <v>100.0448</v>
       </c>
       <c r="D136" s="1">
-        <v>97.2107272</v>
+        <v>100.0</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>14581609.08</v>
+        <v>25000000.0</v>
       </c>
       <c r="H136" s="1">
-        <v>29035.92</v>
+        <v>11200.0</v>
       </c>
       <c r="I136" s="1">
-        <v>0.19912699511212</v>
+        <v>0.0448</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
-      <c r="K136">
-        <v>0.0</v>
+      <c r="K136" t="s">
+        <v>332</v>
       </c>
       <c r="L136" s="1">
-        <v>14610645.0</v>
+        <v>25011200.0</v>
       </c>
       <c r="M136" s="1">
-        <v>14610645.0</v>
+        <v>25311906.88</v>
       </c>
       <c r="N136" s="1">
-        <v>0.24</v>
+        <v>0.41</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
+        <v>334</v>
+      </c>
+      <c r="B137" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.0407</v>
+      </c>
+      <c r="D137" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>6919.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0.0407</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137" t="s">
         <v>335</v>
       </c>
-      <c r="B137" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L137" s="1">
-        <v>11969172.0</v>
+        <v>17006919.0</v>
       </c>
       <c r="M137" s="1">
-        <v>11969172.0</v>
+        <v>17209076.2</v>
       </c>
       <c r="N137" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>337</v>
       </c>
       <c r="B138" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>98.8098</v>
+        <v>100.0428</v>
       </c>
       <c r="D138" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>9774178.47</v>
+        <v>25000000.0</v>
       </c>
       <c r="H138" s="1">
-        <v>106801.53</v>
+        <v>10700.0</v>
       </c>
       <c r="I138" s="1">
-        <v>1.0926906064567</v>
+        <v>0.0428</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
-      <c r="K138">
-        <v>0.0</v>
+      <c r="K138" t="s">
+        <v>338</v>
       </c>
       <c r="L138" s="1">
-        <v>9880980.0</v>
+        <v>25010700.0</v>
       </c>
       <c r="M138" s="1">
-        <v>9880980.0</v>
+        <v>25401083.68</v>
       </c>
       <c r="N138" s="1">
-        <v>0.16</v>
+        <v>0.42</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
+        <v>340</v>
+      </c>
+      <c r="B139" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>100.035</v>
+      </c>
+      <c r="D139" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>8750.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>341</v>
+      </c>
+      <c r="L139" s="1">
+        <v>25008750.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>25397432.29</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
         <v>339</v>
-      </c>
-[...43 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B140" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>99.1097</v>
+        <v>99.0779</v>
       </c>
       <c r="D140" s="1">
-        <v>97.8229635</v>
+        <v>97.8384763</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>9782296.35</v>
+        <v>9783847.63</v>
       </c>
       <c r="H140" s="1">
-        <v>128673.65</v>
+        <v>123942.37</v>
       </c>
       <c r="I140" s="1">
-        <v>1.3153726425391</v>
+        <v>1.2668060121864</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>9910970.0</v>
+        <v>9907790.0</v>
       </c>
       <c r="M140" s="1">
-        <v>9910970.0</v>
+        <v>9907790.0</v>
       </c>
       <c r="N140" s="1">
         <v>0.16</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B141" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>99.996</v>
+        <v>97.5555</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0</v>
+        <v>97.2107272</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>40000000.0</v>
+        <v>14581609.08</v>
       </c>
       <c r="H141" s="1">
-        <v>-1600.0</v>
+        <v>51715.92</v>
       </c>
       <c r="I141" s="1">
-        <v>-0.004</v>
+        <v>0.35466538511811</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
-      <c r="K141" t="s">
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>14633325.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>14633325.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
+        <v>347</v>
+      </c>
+      <c r="B142" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>99.5231</v>
+      </c>
+      <c r="D142" s="1">
+        <v>99.37021365</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>19874042.73</v>
+      </c>
+      <c r="H142" s="1">
+        <v>30577.27</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.15385530973949</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>19904620.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>19904620.0</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
         <v>346</v>
-      </c>
-[...43 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>349</v>
       </c>
       <c r="B143" s="1">
-        <v>25000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>99.992</v>
+        <v>99.9061</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0</v>
+        <v>99.41822392</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>25000000.0</v>
+        <v>11930186.87</v>
       </c>
       <c r="H143" s="1">
-        <v>-2000.0</v>
+        <v>58545.13</v>
       </c>
       <c r="I143" s="1">
-        <v>-0.008</v>
+        <v>0.49073103915262</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
-      <c r="K143" t="s">
-        <v>350</v>
+      <c r="K143">
+        <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>24998000.0</v>
+        <v>11988732.0</v>
       </c>
       <c r="M143" s="1">
-        <v>25170621.18</v>
+        <v>11988732.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B144" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>100.0163</v>
+        <v>98.9803</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>30000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="H144" s="1">
-        <v>4890.0</v>
+        <v>123851.53</v>
       </c>
       <c r="I144" s="1">
-        <v>0.0163</v>
+        <v>1.2671298194538</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
-      <c r="K144" t="s">
-        <v>353</v>
+      <c r="K144">
+        <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>30004890.0</v>
+        <v>9898030.0</v>
       </c>
       <c r="M144" s="1">
-        <v>30321507.33</v>
+        <v>9898030.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B145" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>100.0228</v>
+        <v>99.0933</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0</v>
+        <v>97.7707721</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>20000000.0</v>
+        <v>9777077.21</v>
       </c>
       <c r="H145" s="1">
-        <v>4560.0</v>
+        <v>132252.79</v>
       </c>
       <c r="I145" s="1">
-        <v>0.0228</v>
+        <v>1.352682270574</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
-      <c r="K145" t="s">
-        <v>356</v>
+      <c r="K145">
+        <v>0.0</v>
       </c>
       <c r="L145" s="1">
-        <v>20004560.0</v>
+        <v>9909330.0</v>
       </c>
       <c r="M145" s="1">
-        <v>20206052.0</v>
+        <v>9909330.0</v>
       </c>
       <c r="N145" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="B146" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>100.0188</v>
+        <v>99.28</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0</v>
+        <v>97.8229635</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>30000000.0</v>
+        <v>9782296.35</v>
       </c>
       <c r="H146" s="1">
-        <v>5640.0</v>
+        <v>145703.65</v>
       </c>
       <c r="I146" s="1">
-        <v>0.0188</v>
+        <v>1.4894626454452</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
-      <c r="K146" t="s">
-        <v>359</v>
+      <c r="K146">
+        <v>0.0</v>
       </c>
       <c r="L146" s="1">
-        <v>30005640.0</v>
+        <v>9928000.0</v>
       </c>
       <c r="M146" s="1">
-        <v>30307878.0</v>
+        <v>9928000.0</v>
       </c>
       <c r="N146" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B147" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>100.0046</v>
+        <v>100.0027</v>
       </c>
       <c r="D147" s="1">
         <v>100.0</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H147" s="1">
-        <v>920.0</v>
+        <v>1080.0</v>
       </c>
       <c r="I147" s="1">
-        <v>0.0046</v>
+        <v>0.0027</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="L147" s="1">
-        <v>20000920.0</v>
+        <v>40001080.0</v>
       </c>
       <c r="M147" s="1">
-        <v>20128004.83</v>
+        <v>40116944.0</v>
       </c>
       <c r="N147" s="1">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B148" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>99.991</v>
+        <v>100.013</v>
       </c>
       <c r="D148" s="1">
         <v>100.0</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H148" s="1">
-        <v>-3600.0</v>
+        <v>3250.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-0.009</v>
+        <v>0.013</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="L148" s="1">
-        <v>39996400.0</v>
+        <v>25003250.0</v>
       </c>
       <c r="M148" s="1">
-        <v>40152871.78</v>
+        <v>25217065.97</v>
       </c>
       <c r="N148" s="1">
-        <v>0.65</v>
+        <v>0.41</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B149" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.0097</v>
+        <v>100.0068</v>
       </c>
       <c r="D149" s="1">
         <v>100.0</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2910.0</v>
+        <v>1700.0</v>
       </c>
       <c r="I149" s="1">
-        <v>0.0097</v>
+        <v>0.0068</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="L149" s="1">
-        <v>30002910.0</v>
+        <v>25001700.0</v>
       </c>
       <c r="M149" s="1">
-        <v>30145707.67</v>
+        <v>25216439.58</v>
       </c>
       <c r="N149" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B150" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>99.9254</v>
+        <v>100.029</v>
       </c>
       <c r="D150" s="1">
-        <v>99.8049645</v>
+        <v>100.0</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>19960992.9</v>
+        <v>30000000.0</v>
       </c>
       <c r="H150" s="1">
-        <v>24087.1</v>
+        <v>8700.0</v>
       </c>
       <c r="I150" s="1">
-        <v>0.1206708509976</v>
+        <v>0.029</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
-      <c r="K150">
-        <v>0.0</v>
+      <c r="K150" t="s">
+        <v>367</v>
       </c>
       <c r="L150" s="1">
-        <v>19985080.0</v>
+        <v>30008700.0</v>
       </c>
       <c r="M150" s="1">
-        <v>19985080.0</v>
+        <v>30376191.67</v>
       </c>
       <c r="N150" s="1">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B151" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>99.8555</v>
+        <v>100.0237</v>
       </c>
       <c r="D151" s="1">
-        <v>99.78861447</v>
+        <v>100.0</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>14968292.17</v>
+        <v>20000000.0</v>
       </c>
       <c r="H151" s="1">
-        <v>10032.83</v>
+        <v>4740.0</v>
       </c>
       <c r="I151" s="1">
-        <v>0.067027219178071</v>
+        <v>0.0237</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
-      <c r="K151">
-        <v>0.0</v>
+      <c r="K151" t="s">
+        <v>370</v>
       </c>
       <c r="L151" s="1">
-        <v>14978325.0</v>
+        <v>20004740.0</v>
       </c>
       <c r="M151" s="1">
-        <v>14978325.0</v>
+        <v>20239472.0</v>
       </c>
       <c r="N151" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B152" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>99.841</v>
+        <v>100.0211</v>
       </c>
       <c r="D152" s="1">
-        <v>99.79375953</v>
+        <v>100.0</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>14969063.93</v>
+        <v>30000000.0</v>
       </c>
       <c r="H152" s="1">
-        <v>7086.07</v>
+        <v>6330.0</v>
       </c>
       <c r="I152" s="1">
-        <v>0.047338096978787</v>
+        <v>0.0211</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
-      <c r="K152">
-        <v>0.0</v>
+      <c r="K152" t="s">
+        <v>373</v>
       </c>
       <c r="L152" s="1">
-        <v>14976150.0</v>
+        <v>30006330.0</v>
       </c>
       <c r="M152" s="1">
-        <v>14976150.0</v>
+        <v>30358428.0</v>
       </c>
       <c r="N152" s="1">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B153" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>99.9986</v>
+        <v>100.0116</v>
       </c>
       <c r="D153" s="1">
         <v>100.0</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H153" s="1">
-        <v>-420.0</v>
+        <v>2320.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-0.0014</v>
+        <v>0.0116</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="L153" s="1">
-        <v>29999580.0</v>
+        <v>20002320.0</v>
       </c>
       <c r="M153" s="1">
-        <v>30020827.42</v>
+        <v>20162283.56</v>
       </c>
       <c r="N153" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="B154" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>100.0186</v>
+        <v>99.9972</v>
       </c>
       <c r="D154" s="1">
         <v>100.0</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H154" s="1">
-        <v>4650.0</v>
+        <v>-1120.0</v>
       </c>
       <c r="I154" s="1">
-        <v>0.0186</v>
+        <v>-0.0028</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="L154" s="1">
-        <v>25004650.0</v>
+        <v>39998880.0</v>
       </c>
       <c r="M154" s="1">
-        <v>25225256.94</v>
+        <v>40223110.0</v>
       </c>
       <c r="N154" s="1">
-        <v>0.41</v>
+        <v>0.66</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B155" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>99.9796</v>
+        <v>100.0154</v>
       </c>
       <c r="D155" s="1">
         <v>100.0</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H155" s="1">
-        <v>-8160.0</v>
+        <v>4620.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-0.0204</v>
+        <v>0.0154</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="L155" s="1">
-        <v>39991840.0</v>
+        <v>30004620.0</v>
       </c>
       <c r="M155" s="1">
-        <v>40038542.0</v>
+        <v>30197270.0</v>
       </c>
       <c r="N155" s="1">
-        <v>0.65</v>
+        <v>0.49</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B156" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>100.0099</v>
+        <v>100.0061</v>
       </c>
       <c r="D156" s="1">
         <v>100.0</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H156" s="1">
-        <v>2970.0</v>
+        <v>1830.0</v>
       </c>
       <c r="I156" s="1">
-        <v>0.0099</v>
+        <v>0.0061</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="L156" s="1">
-        <v>30002970.0</v>
+        <v>30001830.0</v>
       </c>
       <c r="M156" s="1">
-        <v>30145776.25</v>
+        <v>30071783.33</v>
       </c>
       <c r="N156" s="1">
         <v>0.49</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
+        <v>387</v>
+      </c>
+      <c r="B157" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.0222</v>
+      </c>
+      <c r="D157" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>5550.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.0222</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157" t="s">
         <v>388</v>
       </c>
-      <c r="B157" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L157" s="1">
-        <v>20002780.0</v>
+        <v>25005550.0</v>
       </c>
       <c r="M157" s="1">
-        <v>20116890.0</v>
+        <v>25268166.39</v>
       </c>
       <c r="N157" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B158" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.0378</v>
+        <v>99.9899</v>
       </c>
       <c r="D158" s="1">
         <v>100.0</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H158" s="1">
-        <v>7560.0</v>
+        <v>-4040.0</v>
       </c>
       <c r="I158" s="1">
-        <v>0.0378</v>
+        <v>-0.0101</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
       <c r="K158" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="L158" s="1">
-        <v>20007560.0</v>
+        <v>39995960.0</v>
       </c>
       <c r="M158" s="1">
-        <v>20263441.5</v>
+        <v>40109490.67</v>
       </c>
       <c r="N158" s="1">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B159" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>100.0286</v>
+        <v>100.0164</v>
       </c>
       <c r="D159" s="1">
         <v>100.0</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H159" s="1">
-        <v>7150.0</v>
+        <v>4920.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0.0286</v>
+        <v>0.0164</v>
       </c>
       <c r="J159">
         <v>0.0</v>
       </c>
       <c r="K159" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="L159" s="1">
-        <v>25007150.0</v>
+        <v>30004920.0</v>
       </c>
       <c r="M159" s="1">
-        <v>25269510.0</v>
+        <v>30198184.5</v>
       </c>
       <c r="N159" s="1">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B160" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>100.0244</v>
+        <v>99.9812</v>
       </c>
       <c r="D160" s="1">
         <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>7320.0</v>
+        <v>-5640.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0.0244</v>
+        <v>-0.0188</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
       <c r="K160" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="L160" s="1">
-        <v>30007320.0</v>
+        <v>29994360.0</v>
       </c>
       <c r="M160" s="1">
-        <v>30305508.0</v>
+        <v>30042349.5</v>
       </c>
       <c r="N160" s="1">
         <v>0.49</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B161" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>100.0195</v>
+        <v>100.0197</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0</v>
+        <v>115.855</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H161" s="1">
-        <v>3900.0</v>
+        <v>3940.0</v>
       </c>
       <c r="I161" s="1">
-        <v>0.0195</v>
+        <v>0.0197</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
       <c r="K161" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="L161" s="1">
-        <v>20003900.0</v>
+        <v>20003940.0</v>
       </c>
       <c r="M161" s="1">
-        <v>20206742.0</v>
+        <v>20151715.67</v>
       </c>
       <c r="N161" s="1">
         <v>0.33</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B162" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>99.9959</v>
+        <v>100.0071</v>
       </c>
       <c r="D162" s="1">
         <v>100.0</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H162" s="1">
-        <v>-1230.0</v>
+        <v>1065.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-0.0041</v>
+        <v>0.0071</v>
       </c>
       <c r="J162">
         <v>0.0</v>
       </c>
       <c r="K162" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="L162" s="1">
-        <v>29998770.0</v>
+        <v>15001065.0</v>
       </c>
       <c r="M162" s="1">
-        <v>30126921.67</v>
+        <v>15020068.5</v>
       </c>
       <c r="N162" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B163" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>100.0257</v>
+        <v>99.9749</v>
       </c>
       <c r="D163" s="1">
         <v>100.0</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="H163" s="1">
-        <v>5140.0</v>
+        <v>-8785.0</v>
       </c>
       <c r="I163" s="1">
-        <v>0.0257</v>
+        <v>-0.0251</v>
       </c>
       <c r="J163">
         <v>0.0</v>
       </c>
       <c r="K163" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="L163" s="1">
-        <v>20005140.0</v>
+        <v>34991215.0</v>
       </c>
       <c r="M163" s="1">
-        <v>20188816.22</v>
+        <v>35027654.38</v>
       </c>
       <c r="N163" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B164" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>100.0035</v>
+        <v>100.0409</v>
       </c>
       <c r="D164" s="1">
         <v>100.0</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H164" s="1">
-        <v>560.0</v>
+        <v>8180.0</v>
       </c>
       <c r="I164" s="1">
-        <v>0.0035</v>
+        <v>0.0409</v>
       </c>
       <c r="J164">
         <v>0.0</v>
       </c>
       <c r="K164" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="L164" s="1">
-        <v>16000560.0</v>
+        <v>20008180.0</v>
       </c>
       <c r="M164" s="1">
-        <v>16069750.13</v>
+        <v>20297768.94</v>
       </c>
       <c r="N164" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
+        <v>411</v>
+      </c>
+      <c r="B165" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>100.0337</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>8425.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.0337</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165" t="s">
         <v>412</v>
       </c>
-      <c r="B165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L165" s="1">
-        <v>9989240.0</v>
+        <v>25008425.0</v>
       </c>
       <c r="M165" s="1">
-        <v>9989240.0</v>
+        <v>25312518.33</v>
       </c>
       <c r="N165" s="1">
-        <v>0.16</v>
+        <v>0.41</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
         <v>414</v>
       </c>
       <c r="B166" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>99.8454</v>
+        <v>100.0196</v>
       </c>
       <c r="D166" s="1">
-        <v>99.79624933</v>
+        <v>100.0</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>39918499.73</v>
+        <v>30000000.0</v>
       </c>
       <c r="H166" s="1">
-        <v>19660.27</v>
+        <v>5880.0</v>
       </c>
       <c r="I166" s="1">
-        <v>0.049251024294444</v>
+        <v>0.0196</v>
       </c>
       <c r="J166">
         <v>0.0</v>
       </c>
-      <c r="K166">
-        <v>0.0</v>
+      <c r="K166" t="s">
+        <v>415</v>
       </c>
       <c r="L166" s="1">
-        <v>39938160.0</v>
+        <v>30005880.0</v>
       </c>
       <c r="M166" s="1">
-        <v>39938160.0</v>
+        <v>30353328.0</v>
       </c>
       <c r="N166" s="1">
-        <v>0.65</v>
+        <v>0.5</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
+        <v>417</v>
+      </c>
+      <c r="B167" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>100.0235</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>4700.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.0235</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167" t="s">
+        <v>418</v>
+      </c>
+      <c r="L167" s="1">
+        <v>20004700.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>20240982.0</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
         <v>416</v>
-      </c>
-[...43 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B168" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>100.0067</v>
+        <v>100.0037</v>
       </c>
       <c r="D168" s="1">
         <v>100.0</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H168" s="1">
-        <v>2010.0</v>
+        <v>1110.0</v>
       </c>
       <c r="I168" s="1">
-        <v>0.0067</v>
+        <v>0.0037</v>
       </c>
       <c r="J168">
         <v>0.0</v>
       </c>
       <c r="K168" t="s">
+        <v>421</v>
+      </c>
+      <c r="L168" s="1">
+        <v>30001110.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>30179199.0</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
         <v>419</v>
-      </c>
-[...13 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B169" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>99.7959</v>
+        <v>100.0287</v>
       </c>
       <c r="D169" s="1">
-        <v>99.7958344</v>
+        <v>100.0</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>9979583.44</v>
+        <v>20000000.0</v>
       </c>
       <c r="H169" s="1">
-        <v>6.56</v>
+        <v>5740.0</v>
       </c>
       <c r="I169" s="1">
-        <v>6.5734206637386E-5</v>
+        <v>0.0287</v>
       </c>
       <c r="J169">
         <v>0.0</v>
       </c>
-      <c r="K169">
-        <v>0.0</v>
+      <c r="K169" t="s">
+        <v>424</v>
       </c>
       <c r="L169" s="1">
-        <v>9979590.0</v>
+        <v>20005740.0</v>
       </c>
       <c r="M169" s="1">
-        <v>9979590.0</v>
+        <v>20222574.67</v>
       </c>
       <c r="N169" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B170" s="1">
-        <v>10000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>99.9031</v>
+        <v>100.0059</v>
       </c>
       <c r="D170" s="1">
-        <v>99.793317</v>
+        <v>100.0</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>9979331.7</v>
+        <v>16000000.0</v>
       </c>
       <c r="H170" s="1">
-        <v>10978.3</v>
+        <v>944.0</v>
       </c>
       <c r="I170" s="1">
-        <v>0.11001037273869</v>
+        <v>0.0059</v>
       </c>
       <c r="J170">
         <v>0.0</v>
       </c>
-      <c r="K170">
-        <v>0.0</v>
+      <c r="K170" t="s">
+        <v>427</v>
       </c>
       <c r="L170" s="1">
-        <v>9990310.0</v>
+        <v>16000944.0</v>
       </c>
       <c r="M170" s="1">
-        <v>9990310.0</v>
+        <v>16096717.47</v>
       </c>
       <c r="N170" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B171" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>99.0712</v>
+        <v>99.8291</v>
       </c>
       <c r="D171" s="1">
-        <v>97.8384763</v>
+        <v>99.774095</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>29351542.89</v>
+        <v>19954819.0</v>
       </c>
       <c r="H171" s="1">
-        <v>369817.11</v>
+        <v>11001.0</v>
       </c>
       <c r="I171" s="1">
-        <v>1.2599579905764</v>
+        <v>0.055129540388214</v>
       </c>
       <c r="J171">
         <v>0.0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171" s="1">
-        <v>29721360.0</v>
+        <v>19965820.0</v>
       </c>
       <c r="M171" s="1">
-        <v>29721360.0</v>
+        <v>19965820.0</v>
       </c>
       <c r="N171" s="1">
-        <v>0.48</v>
+        <v>0.33</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B172" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>99.8004</v>
+        <v>99.8017</v>
       </c>
       <c r="D172" s="1">
-        <v>99.4219717</v>
+        <v>99.7920998</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>29826591.51</v>
+        <v>39916839.92</v>
       </c>
       <c r="H172" s="1">
-        <v>113528.49</v>
+        <v>3840.08</v>
       </c>
       <c r="I172" s="1">
-        <v>0.38062844010164</v>
+        <v>0.0096202004159051</v>
       </c>
       <c r="J172">
         <v>0.0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172" s="1">
-        <v>29940120.0</v>
+        <v>39920680.0</v>
       </c>
       <c r="M172" s="1">
-        <v>29940120.0</v>
+        <v>39920680.0</v>
       </c>
       <c r="N172" s="1">
-        <v>0.49</v>
+        <v>0.65</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B173" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.0068</v>
+        <v>99.96</v>
       </c>
       <c r="D173" s="1">
-        <v>100.0</v>
+        <v>99.7958344</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>10000000.0</v>
+        <v>9979583.44</v>
       </c>
       <c r="H173" s="1">
-        <v>680.0</v>
+        <v>16416.56</v>
       </c>
       <c r="I173" s="1">
-        <v>0.0068</v>
+        <v>0.16450145538339</v>
       </c>
       <c r="J173">
         <v>0.0</v>
       </c>
-      <c r="K173" t="s">
-        <v>430</v>
+      <c r="K173">
+        <v>0.0</v>
       </c>
       <c r="L173" s="1">
-        <v>10000680.0</v>
+        <v>9996000.0</v>
       </c>
       <c r="M173" s="1">
-        <v>10014615.17</v>
+        <v>9996000.0</v>
       </c>
       <c r="N173" s="1">
         <v>0.16</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B174" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.0178</v>
+        <v>99.2148</v>
       </c>
       <c r="D174" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>15000000.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="H174" s="1">
-        <v>2670.0</v>
+        <v>412897.11</v>
       </c>
       <c r="I174" s="1">
-        <v>0.0178</v>
+        <v>1.4067305134432</v>
       </c>
       <c r="J174">
         <v>0.0</v>
       </c>
-      <c r="K174" t="s">
-        <v>433</v>
+      <c r="K174">
+        <v>0.0</v>
       </c>
       <c r="L174" s="1">
-        <v>15002670.0</v>
+        <v>29764440.0</v>
       </c>
       <c r="M174" s="1">
-        <v>15074702.17</v>
+        <v>29764440.0</v>
       </c>
       <c r="N174" s="1">
-        <v>0.24</v>
+        <v>0.49</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B175" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>97.7452</v>
+        <v>99.9601</v>
       </c>
       <c r="D175" s="1">
-        <v>97.26824827</v>
+        <v>99.4219717</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>14590237.24</v>
+        <v>29826591.51</v>
       </c>
       <c r="H175" s="1">
-        <v>71542.76</v>
+        <v>161438.49</v>
       </c>
       <c r="I175" s="1">
-        <v>0.49034679027604</v>
+        <v>0.54125691816269</v>
       </c>
       <c r="J175">
         <v>0.0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175" s="1">
-        <v>14661780.0</v>
+        <v>29988030.0</v>
       </c>
       <c r="M175" s="1">
-        <v>14661780.0</v>
+        <v>29988030.0</v>
       </c>
       <c r="N175" s="1">
-        <v>0.24</v>
+        <v>0.49</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B176" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>100.0016</v>
+        <v>100.0089</v>
       </c>
       <c r="D176" s="1">
         <v>100.0</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H176" s="1">
-        <v>240.0</v>
+        <v>890.0</v>
       </c>
       <c r="I176" s="1">
-        <v>0.0016</v>
+        <v>0.0089</v>
       </c>
       <c r="J176">
         <v>0.0</v>
       </c>
       <c r="K176" t="s">
+        <v>440</v>
+      </c>
+      <c r="L176" s="1">
+        <v>10000890.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>10031269.17</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B177" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>98.729</v>
+        <v>100.0188</v>
       </c>
       <c r="D177" s="1">
-        <v>98.25520587</v>
+        <v>100.0</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>14738280.88</v>
+        <v>15000000.0</v>
       </c>
       <c r="H177" s="1">
-        <v>71069.12</v>
+        <v>2820.0</v>
       </c>
       <c r="I177" s="1">
-        <v>0.48220766437178</v>
+        <v>0.0188</v>
       </c>
       <c r="J177">
         <v>0.0</v>
       </c>
-      <c r="K177">
-        <v>0.0</v>
+      <c r="K177" t="s">
+        <v>443</v>
       </c>
       <c r="L177" s="1">
-        <v>14809350.0</v>
+        <v>15002820.0</v>
       </c>
       <c r="M177" s="1">
-        <v>14809350.0</v>
+        <v>15099978.33</v>
       </c>
       <c r="N177" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="B178" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>99.9999</v>
+        <v>97.9007</v>
       </c>
       <c r="D178" s="1">
-        <v>100.0</v>
+        <v>97.26824827</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>40000000.0</v>
+        <v>14590237.24</v>
       </c>
       <c r="H178" s="1">
-        <v>-40.0</v>
+        <v>94867.76</v>
       </c>
       <c r="I178" s="1">
-        <v>-0.0001</v>
+        <v>0.65021396458115</v>
       </c>
       <c r="J178">
         <v>0.0</v>
       </c>
-      <c r="K178" t="s">
-        <v>443</v>
+      <c r="K178">
+        <v>0.0</v>
       </c>
       <c r="L178" s="1">
-        <v>39999960.0</v>
+        <v>14685105.0</v>
       </c>
       <c r="M178" s="1">
-        <v>40028106.56</v>
+        <v>14685105.0</v>
       </c>
       <c r="N178" s="1">
-        <v>0.65</v>
+        <v>0.24</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B179" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>100.0371</v>
+        <v>100.0066</v>
       </c>
       <c r="D179" s="1">
         <v>100.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H179" s="1">
-        <v>7420.0</v>
+        <v>990.0</v>
       </c>
       <c r="I179" s="1">
-        <v>0.0371</v>
+        <v>0.0066</v>
       </c>
       <c r="J179">
         <v>0.0</v>
       </c>
       <c r="K179" t="s">
+        <v>448</v>
+      </c>
+      <c r="L179" s="1">
+        <v>15000990.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>15172926.92</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
         <v>446</v>
-      </c>
-[...13 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B180" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.0274</v>
+        <v>98.8931</v>
       </c>
       <c r="D180" s="1">
-        <v>100.0</v>
+        <v>98.25520587</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>20000000.0</v>
+        <v>14738280.88</v>
       </c>
       <c r="H180" s="1">
-        <v>5480.0</v>
+        <v>95684.12</v>
       </c>
       <c r="I180" s="1">
-        <v>0.0274</v>
+        <v>0.64922171574192</v>
       </c>
       <c r="J180">
         <v>0.0</v>
       </c>
-      <c r="K180" t="s">
+      <c r="K180">
+        <v>0.0</v>
+      </c>
+      <c r="L180" s="1">
+        <v>14833965.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>14833965.0</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
         <v>449</v>
-      </c>
-[...13 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
+        <v>452</v>
+      </c>
+      <c r="B181" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>100.0046</v>
+      </c>
+      <c r="D181" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>1840.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>0.0046</v>
+      </c>
+      <c r="J181">
+        <v>0.0</v>
+      </c>
+      <c r="K181" t="s">
+        <v>453</v>
+      </c>
+      <c r="L181" s="1">
+        <v>40001840.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>40094527.78</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
         <v>451</v>
-      </c>
-[...43 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
+        <v>455</v>
+      </c>
+      <c r="B182" s="1">
+        <v>24000000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>99.9537</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.79500442</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>23950801.06</v>
+      </c>
+      <c r="H182" s="1">
+        <v>38086.94</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.15902157052947</v>
+      </c>
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182">
+        <v>0.0</v>
+      </c>
+      <c r="L182" s="1">
+        <v>23988888.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>23988888.0</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
         <v>454</v>
-      </c>
-[...43 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
         <v>457</v>
       </c>
       <c r="B183" s="1">
-        <v>28377000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>98.928</v>
+        <v>99.9887</v>
       </c>
       <c r="D183" s="1">
-        <v>98.74371953</v>
+        <v>100.0</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>28020505.29</v>
+        <v>30000000.0</v>
       </c>
       <c r="H183" s="1">
-        <v>52293.27</v>
+        <v>-3390.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.18662500714669</v>
+        <v>-0.0113</v>
       </c>
       <c r="J183">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="K183" t="s">
         <v>458</v>
       </c>
       <c r="L183" s="1">
-        <v>28072798.56</v>
+        <v>29996610.0</v>
       </c>
       <c r="M183" s="1">
-        <v>28104285.37</v>
+        <v>30026168.67</v>
       </c>
       <c r="N183" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
         <v>460</v>
       </c>
       <c r="B184" s="1">
-        <v>17400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>100.864</v>
+        <v>100.0451</v>
       </c>
       <c r="D184" s="1">
-        <v>101.58646552</v>
+        <v>100.0</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>17676045.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H184" s="1">
-        <v>-125709.0</v>
+        <v>9020.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-0.71118284661529</v>
+        <v>0.0451</v>
       </c>
       <c r="J184">
-        <v>1.27</v>
+        <v>0.0</v>
       </c>
       <c r="K184" t="s">
         <v>461</v>
       </c>
       <c r="L184" s="1">
-        <v>17550336.0</v>
+        <v>20009020.0</v>
       </c>
       <c r="M184" s="1">
-        <v>17772007.23</v>
+        <v>20135676.0</v>
       </c>
       <c r="N184" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
         <v>463</v>
       </c>
       <c r="B185" s="1">
-        <v>14200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>100.882</v>
+        <v>100.0382</v>
       </c>
       <c r="D185" s="1">
-        <v>102.11602113</v>
+        <v>100.0</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>14500475.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H185" s="1">
-        <v>-175231.0</v>
+        <v>7640.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1.208450068015</v>
+        <v>0.0382</v>
       </c>
       <c r="J185">
-        <v>1.8</v>
+        <v>0.0</v>
       </c>
       <c r="K185" t="s">
         <v>464</v>
       </c>
       <c r="L185" s="1">
-        <v>14325244.0</v>
+        <v>20007640.0</v>
       </c>
       <c r="M185" s="1">
-        <v>14581524.82</v>
+        <v>20124552.89</v>
       </c>
       <c r="N185" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
         <v>466</v>
       </c>
       <c r="B186" s="1">
-        <v>6000000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>100.69</v>
+        <v>98.984</v>
       </c>
       <c r="D186" s="1">
-        <v>101.5</v>
+        <v>97.74601079</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>6090000.0</v>
+        <v>54346782.0</v>
       </c>
       <c r="H186" s="1">
-        <v>-48600.0</v>
+        <v>688322.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-0.79802955665025</v>
+        <v>1.266536811692</v>
       </c>
       <c r="J186">
-        <v>2.53</v>
+        <v>0.3</v>
       </c>
       <c r="K186" t="s">
         <v>467</v>
       </c>
       <c r="L186" s="1">
-        <v>6041400.0</v>
+        <v>55035104.0</v>
       </c>
       <c r="M186" s="1">
-        <v>6193146.58</v>
+        <v>55201447.01</v>
       </c>
       <c r="N186" s="1">
-        <v>0.1</v>
+        <v>0.9</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
         <v>469</v>
       </c>
       <c r="B187" s="1">
-        <v>11800000.0</v>
+        <v>43500000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>100.068</v>
+        <v>99.588</v>
       </c>
       <c r="D187" s="1">
-        <v>101.52224576</v>
+        <v>99.78534023</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>11979625.0</v>
+        <v>43406623.0</v>
       </c>
       <c r="H187" s="1">
-        <v>-171601.0</v>
+        <v>-85843.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-1.4324404979288</v>
+        <v>-0.19776475124545</v>
       </c>
       <c r="J187">
-        <v>2.99</v>
+        <v>0.29</v>
       </c>
       <c r="K187" t="s">
         <v>470</v>
       </c>
       <c r="L187" s="1">
-        <v>11808024.0</v>
+        <v>43320780.0</v>
       </c>
       <c r="M187" s="1">
-        <v>12161054.14</v>
+        <v>43448151.58</v>
       </c>
       <c r="N187" s="1">
-        <v>0.2</v>
+        <v>0.71</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
         <v>472</v>
       </c>
       <c r="B188" s="1">
-        <v>6000000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>101.284</v>
+        <v>98.932</v>
       </c>
       <c r="D188" s="1">
-        <v>102.4755</v>
+        <v>98.74371953</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>6148530.0</v>
+        <v>28020505.29</v>
       </c>
       <c r="H188" s="1">
-        <v>-71490.0</v>
+        <v>53428.35</v>
       </c>
       <c r="I188" s="1">
-        <v>-1.1627169420984</v>
+        <v>0.19067589769364</v>
       </c>
       <c r="J188">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="K188" t="s">
         <v>473</v>
       </c>
       <c r="L188" s="1">
-        <v>6077040.0</v>
+        <v>28073933.64</v>
       </c>
       <c r="M188" s="1">
-        <v>6101245.48</v>
+        <v>28133408.72</v>
       </c>
       <c r="N188" s="1">
-        <v>0.1</v>
+        <v>0.46</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
         <v>475</v>
       </c>
       <c r="B189" s="1">
-        <v>7200000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>98.809</v>
+        <v>100.647</v>
       </c>
       <c r="D189" s="1">
-        <v>98.25995833</v>
+        <v>101.58646552</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>7074717.0</v>
+        <v>17676045.0</v>
       </c>
       <c r="H189" s="1">
-        <v>39531.0</v>
+        <v>-163467.0</v>
       </c>
       <c r="I189" s="1">
-        <v>0.55876440004597</v>
+        <v>-0.92479397964873</v>
       </c>
       <c r="J189">
-        <v>0.22</v>
+        <v>1.53</v>
       </c>
       <c r="K189" t="s">
         <v>476</v>
       </c>
       <c r="L189" s="1">
-        <v>7114248.0</v>
+        <v>17512578.0</v>
       </c>
       <c r="M189" s="1">
-        <v>7129930.19</v>
+        <v>17778583.48</v>
       </c>
       <c r="N189" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
         <v>478</v>
       </c>
       <c r="B190" s="1">
-        <v>7500000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>98.68</v>
+        <v>100.757</v>
       </c>
       <c r="D190" s="1">
-        <v>98.10766667</v>
+        <v>102.11602113</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>7358075.0</v>
+        <v>14500475.0</v>
       </c>
       <c r="H190" s="1">
-        <v>42925.0</v>
+        <v>-192981.0</v>
       </c>
       <c r="I190" s="1">
-        <v>0.58337268918841</v>
+        <v>-1.3308598511428</v>
       </c>
       <c r="J190">
-        <v>0.19</v>
+        <v>2.08</v>
       </c>
       <c r="K190" t="s">
         <v>479</v>
       </c>
       <c r="L190" s="1">
-        <v>7401000.0</v>
+        <v>14307494.0</v>
       </c>
       <c r="M190" s="1">
-        <v>7415178.08</v>
+        <v>14603457.01</v>
       </c>
       <c r="N190" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
         <v>481</v>
       </c>
       <c r="B191" s="1">
-        <v>17500000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>98.654</v>
+        <v>100.575</v>
       </c>
       <c r="D191" s="1">
-        <v>98.59398286</v>
+        <v>101.5</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>17253947.0</v>
+        <v>6090000.0</v>
       </c>
       <c r="H191" s="1">
-        <v>10503.0</v>
+        <v>-55500.0</v>
       </c>
       <c r="I191" s="1">
-        <v>0.060873028067143</v>
+        <v>-0.91133004926108</v>
       </c>
       <c r="J191">
-        <v>0.09</v>
+        <v>2.82</v>
       </c>
       <c r="K191" t="s">
         <v>482</v>
       </c>
       <c r="L191" s="1">
-        <v>17264450.0</v>
+        <v>6034500.0</v>
       </c>
       <c r="M191" s="1">
-        <v>17280631.51</v>
+        <v>6203506.85</v>
       </c>
       <c r="N191" s="1">
-        <v>0.28</v>
+        <v>0.1</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
         <v>484</v>
       </c>
       <c r="B192" s="1">
-        <v>3000000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>98.705</v>
+        <v>100.059</v>
       </c>
       <c r="D192" s="1">
-        <v>98.09328567</v>
+        <v>101.52224576</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>2942798.57</v>
+        <v>11979625.0</v>
       </c>
       <c r="H192" s="1">
-        <v>18351.43</v>
+        <v>-172663.0</v>
       </c>
       <c r="I192" s="1">
-        <v>0.62360469340584</v>
+        <v>-1.4413055500485</v>
       </c>
       <c r="J192">
-        <v>0.16</v>
+        <v>3.25</v>
       </c>
       <c r="K192" t="s">
         <v>485</v>
       </c>
       <c r="L192" s="1">
-        <v>2961150.0</v>
+        <v>11806962.0</v>
       </c>
       <c r="M192" s="1">
-        <v>2966050.68</v>
+        <v>12191027.75</v>
       </c>
       <c r="N192" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
         <v>487</v>
       </c>
       <c r="B193" s="1">
-        <v>6000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>100.059</v>
+        <v>101.112</v>
       </c>
       <c r="D193" s="1">
-        <v>100.16216667</v>
+        <v>101.4826129</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>6009730.0</v>
+        <v>31459610.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-6190.0</v>
+        <v>-114890.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-0.10299963559095</v>
+        <v>-0.36519842426527</v>
       </c>
       <c r="J193">
-        <v>0.54</v>
+        <v>0.72</v>
       </c>
       <c r="K193" t="s">
         <v>488</v>
       </c>
       <c r="L193" s="1">
-        <v>6003540.0</v>
+        <v>31344720.0</v>
       </c>
       <c r="M193" s="1">
-        <v>6035853.33</v>
+        <v>31566603.56</v>
       </c>
       <c r="N193" s="1">
-        <v>0.1</v>
+        <v>0.52</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
         <v>490</v>
       </c>
       <c r="B194" s="1">
-        <v>7996000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>98.571</v>
+        <v>98.93</v>
       </c>
       <c r="D194" s="1">
-        <v>98.295</v>
+        <v>98.25995833</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>7859668.2</v>
+        <v>7074717.0</v>
       </c>
       <c r="H194" s="1">
-        <v>22068.96</v>
+        <v>48243.0</v>
       </c>
       <c r="I194" s="1">
-        <v>0.28078742560659</v>
+        <v>0.68190713494264</v>
       </c>
       <c r="J194">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="K194" t="s">
         <v>491</v>
       </c>
       <c r="L194" s="1">
-        <v>7881737.16</v>
+        <v>7122960.0</v>
       </c>
       <c r="M194" s="1">
-        <v>7895538.48</v>
+        <v>7141009.32</v>
       </c>
       <c r="N194" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
         <v>493</v>
       </c>
       <c r="B195" s="1">
-        <v>47100000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>99.53</v>
+        <v>98.763</v>
       </c>
       <c r="D195" s="1">
-        <v>98.32807431</v>
+        <v>98.10766667</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>46312523.0</v>
+        <v>7358075.0</v>
       </c>
       <c r="H195" s="1">
-        <v>566107.0</v>
+        <v>49150.0</v>
       </c>
       <c r="I195" s="1">
-        <v>1.2223626857902</v>
+        <v>0.66797362081794</v>
       </c>
       <c r="J195">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="K195" t="s">
         <v>494</v>
       </c>
       <c r="L195" s="1">
-        <v>46878630.0</v>
+        <v>7407225.0</v>
       </c>
       <c r="M195" s="1">
-        <v>46925568.7</v>
+        <v>7423868.84</v>
       </c>
       <c r="N195" s="1">
-        <v>0.76</v>
+        <v>0.12</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
         <v>496</v>
       </c>
       <c r="B196" s="1">
-        <v>17000000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>98.511</v>
+        <v>98.709</v>
       </c>
       <c r="D196" s="1">
-        <v>98.44161765</v>
+        <v>98.59398286</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>16735075.0</v>
+        <v>17253947.0</v>
       </c>
       <c r="H196" s="1">
-        <v>11795.0</v>
+        <v>20128.0</v>
       </c>
       <c r="I196" s="1">
-        <v>0.070480711917933</v>
+        <v>0.11665736541326</v>
       </c>
       <c r="J196">
         <v>0.17</v>
       </c>
       <c r="K196" t="s">
         <v>497</v>
       </c>
       <c r="L196" s="1">
-        <v>16746870.0</v>
+        <v>17274075.0</v>
       </c>
       <c r="M196" s="1">
-        <v>16775513.84</v>
+        <v>17304640.07</v>
       </c>
       <c r="N196" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
         <v>499</v>
       </c>
       <c r="B197" s="1">
-        <v>18000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>99.31</v>
+        <v>98.902</v>
       </c>
       <c r="D197" s="1">
-        <v>99.21111111</v>
+        <v>98.09328567</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>17858000.0</v>
+        <v>2942798.57</v>
       </c>
       <c r="H197" s="1">
-        <v>17800.0</v>
+        <v>24261.43</v>
       </c>
       <c r="I197" s="1">
-        <v>0.099675215589652</v>
+        <v>0.82443393330859</v>
       </c>
       <c r="J197">
-        <v>0.55</v>
+        <v>0.19</v>
       </c>
       <c r="K197" t="s">
         <v>500</v>
       </c>
       <c r="L197" s="1">
-        <v>17875800.0</v>
+        <v>2967060.0</v>
       </c>
       <c r="M197" s="1">
-        <v>17974331.51</v>
+        <v>2972700.41</v>
       </c>
       <c r="N197" s="1">
-        <v>0.29</v>
+        <v>0.05</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
         <v>502</v>
       </c>
       <c r="B198" s="1">
-        <v>8200000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>98.575</v>
+        <v>100.018</v>
       </c>
       <c r="D198" s="1">
-        <v>97.43695122</v>
+        <v>100.16216667</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>7989830.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="H198" s="1">
-        <v>93320.0</v>
+        <v>-8650.0</v>
       </c>
       <c r="I198" s="1">
-        <v>1.1679848006779</v>
+        <v>-0.14393325490496</v>
       </c>
       <c r="J198">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="K198" t="s">
         <v>503</v>
       </c>
       <c r="L198" s="1">
-        <v>8083150.0</v>
+        <v>6001080.0</v>
       </c>
       <c r="M198" s="1">
-        <v>8096404.79</v>
+        <v>6004303.5</v>
       </c>
       <c r="N198" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
         <v>505</v>
       </c>
       <c r="B199" s="1">
-        <v>18800000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>99.174</v>
+        <v>98.673</v>
       </c>
       <c r="D199" s="1">
-        <v>99.08680851</v>
+        <v>98.295</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>18628320.0</v>
+        <v>7859668.2</v>
       </c>
       <c r="H199" s="1">
-        <v>16392.0</v>
+        <v>30224.88</v>
       </c>
       <c r="I199" s="1">
-        <v>0.087995052693963</v>
+        <v>0.38455669159164</v>
       </c>
       <c r="J199">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="K199" t="s">
         <v>506</v>
       </c>
       <c r="L199" s="1">
-        <v>18644712.0</v>
+        <v>7889893.08</v>
       </c>
       <c r="M199" s="1">
-        <v>18696090.08</v>
+        <v>7908952.04</v>
       </c>
       <c r="N199" s="1">
-        <v>0.3</v>
+        <v>0.13</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
         <v>508</v>
       </c>
       <c r="B200" s="1">
-        <v>15000000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>99.45</v>
+        <v>99.68</v>
       </c>
       <c r="D200" s="1">
-        <v>98.83981333</v>
+        <v>98.32807431</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>14825972.0</v>
+        <v>46312523.0</v>
       </c>
       <c r="H200" s="1">
-        <v>91528.0</v>
+        <v>636757.0</v>
       </c>
       <c r="I200" s="1">
-        <v>0.61734906824322</v>
+        <v>1.3749132173171</v>
       </c>
       <c r="J200">
-        <v>0.68</v>
+        <v>0.11</v>
       </c>
       <c r="K200" t="s">
         <v>509</v>
       </c>
       <c r="L200" s="1">
-        <v>14917500.0</v>
+        <v>46949280.0</v>
       </c>
       <c r="M200" s="1">
-        <v>15020136.99</v>
+        <v>47000089.93</v>
       </c>
       <c r="N200" s="1">
-        <v>0.24</v>
+        <v>0.77</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
         <v>511</v>
       </c>
       <c r="B201" s="1">
-        <v>20400000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>99.989</v>
+        <v>98.601</v>
       </c>
       <c r="D201" s="1">
-        <v>100.0</v>
+        <v>98.52739184</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>20400000.0</v>
+        <v>48278422.0</v>
       </c>
       <c r="H201" s="1">
-        <v>-2244.0</v>
+        <v>36068.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-0.011</v>
+        <v>0.074708324145309</v>
       </c>
       <c r="J201">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="K201" t="s">
         <v>512</v>
       </c>
       <c r="L201" s="1">
-        <v>20397756.0</v>
+        <v>48314490.0</v>
       </c>
       <c r="M201" s="1">
-        <v>20520258.57</v>
+        <v>48413161.23</v>
       </c>
       <c r="N201" s="1">
-        <v>0.33</v>
+        <v>0.79</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
         <v>514</v>
       </c>
       <c r="B202" s="1">
-        <v>10400000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>98.995</v>
+        <v>97.907</v>
       </c>
       <c r="D202" s="1">
-        <v>98.24951923</v>
+        <v>97.86540909</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>10217950.0</v>
+        <v>21530390.0</v>
       </c>
       <c r="H202" s="1">
-        <v>77530.0</v>
+        <v>9150.0</v>
       </c>
       <c r="I202" s="1">
-        <v>0.75876276552537</v>
+        <v>0.042498069008504</v>
       </c>
       <c r="J202">
-        <v>0.36</v>
+        <v>0.06</v>
       </c>
       <c r="K202" t="s">
         <v>515</v>
       </c>
       <c r="L202" s="1">
-        <v>10295480.0</v>
+        <v>21539540.0</v>
       </c>
       <c r="M202" s="1">
-        <v>10333126.58</v>
+        <v>21553704.38</v>
       </c>
       <c r="N202" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
         <v>517</v>
       </c>
       <c r="B203" s="1">
-        <v>10000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>100.369</v>
+        <v>99.332</v>
       </c>
       <c r="D203" s="1">
-        <v>101.48803</v>
+        <v>99.21111111</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>10148803.0</v>
+        <v>17858000.0</v>
       </c>
       <c r="H203" s="1">
-        <v>-111903.0</v>
+        <v>21760.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-1.1026226442665</v>
+        <v>0.12185015119274</v>
       </c>
       <c r="J203">
-        <v>2.11</v>
+        <v>0.67</v>
       </c>
       <c r="K203" t="s">
         <v>518</v>
       </c>
       <c r="L203" s="1">
-        <v>10036900.0</v>
+        <v>17879760.0</v>
       </c>
       <c r="M203" s="1">
-        <v>10247516.44</v>
+        <v>17999595.62</v>
       </c>
       <c r="N203" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
         <v>520</v>
       </c>
       <c r="B204" s="1">
-        <v>14300000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>99.64</v>
+        <v>98.637</v>
       </c>
       <c r="D204" s="1">
-        <v>99.5472028</v>
+        <v>97.43695122</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>14235250.0</v>
+        <v>7989830.0</v>
       </c>
       <c r="H204" s="1">
-        <v>13270.0</v>
+        <v>98404.0</v>
       </c>
       <c r="I204" s="1">
-        <v>0.093219297167243</v>
+        <v>1.2316156914478</v>
       </c>
       <c r="J204">
-        <v>0.95</v>
+        <v>0.19</v>
       </c>
       <c r="K204" t="s">
         <v>521</v>
       </c>
       <c r="L204" s="1">
-        <v>14248520.0</v>
+        <v>8088234.0</v>
       </c>
       <c r="M204" s="1">
-        <v>14383684.38</v>
+        <v>8104184.68</v>
       </c>
       <c r="N204" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
         <v>523</v>
       </c>
       <c r="B205" s="1">
-        <v>10000000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>98.881</v>
+        <v>99.183</v>
       </c>
       <c r="D205" s="1">
-        <v>98.7</v>
+        <v>99.08680851</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>9870000.0</v>
+        <v>18628320.0</v>
       </c>
       <c r="H205" s="1">
-        <v>18100.0</v>
+        <v>18084.0</v>
       </c>
       <c r="I205" s="1">
-        <v>0.18338399189463</v>
+        <v>0.097077997371744</v>
       </c>
       <c r="J205">
-        <v>0.19</v>
+        <v>0.39</v>
       </c>
       <c r="K205" t="s">
         <v>524</v>
       </c>
       <c r="L205" s="1">
-        <v>9888100.0</v>
+        <v>18646404.0</v>
       </c>
       <c r="M205" s="1">
-        <v>9906935.62</v>
+        <v>18719414.96</v>
       </c>
       <c r="N205" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
         <v>526</v>
       </c>
       <c r="B206" s="1">
-        <v>1700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>98.402</v>
+        <v>99.536</v>
       </c>
       <c r="D206" s="1">
-        <v>98.09</v>
+        <v>98.83981333</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>1667530.0</v>
+        <v>14825972.0</v>
       </c>
       <c r="H206" s="1">
-        <v>5304.0</v>
+        <v>104428.0</v>
       </c>
       <c r="I206" s="1">
-        <v>0.31807523702722</v>
+        <v>0.70435854053953</v>
       </c>
       <c r="J206">
-        <v>0.11</v>
+        <v>0.76</v>
       </c>
       <c r="K206" t="s">
         <v>527</v>
       </c>
       <c r="L206" s="1">
-        <v>1672834.0</v>
+        <v>14930400.0</v>
       </c>
       <c r="M206" s="1">
-        <v>1674708.66</v>
+        <v>15044132.88</v>
       </c>
       <c r="N206" s="1">
-        <v>0.03</v>
+        <v>0.25</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
         <v>529</v>
       </c>
       <c r="B207" s="1">
-        <v>12845000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>99.453</v>
+        <v>99.937</v>
       </c>
       <c r="D207" s="1">
-        <v>99.425</v>
+        <v>100.0</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>12771141.25</v>
+        <v>20400000.0</v>
       </c>
       <c r="H207" s="1">
-        <v>3596.6</v>
+        <v>-12852.0</v>
       </c>
       <c r="I207" s="1">
-        <v>0.028161931103847</v>
+        <v>-0.063</v>
       </c>
       <c r="J207">
-        <v>0.78</v>
+        <v>0.15</v>
       </c>
       <c r="K207" t="s">
         <v>530</v>
       </c>
       <c r="L207" s="1">
-        <v>12774737.85</v>
+        <v>20387148.0</v>
       </c>
       <c r="M207" s="1">
-        <v>12875474.32</v>
+        <v>20418373.6</v>
       </c>
       <c r="N207" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
         <v>532</v>
       </c>
       <c r="B208" s="1">
-        <v>7000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>101.587</v>
+        <v>99.075</v>
       </c>
       <c r="D208" s="1">
-        <v>101.65</v>
+        <v>98.24951923</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>7115500.0</v>
+        <v>10217950.0</v>
       </c>
       <c r="H208" s="1">
-        <v>-4410.0</v>
+        <v>85850.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-0.061977373339892</v>
+        <v>0.84018810035281</v>
       </c>
       <c r="J208">
-        <v>3.05</v>
+        <v>0.42</v>
       </c>
       <c r="K208" t="s">
         <v>533</v>
       </c>
       <c r="L208" s="1">
-        <v>7111090.0</v>
+        <v>10303800.0</v>
       </c>
       <c r="M208" s="1">
-        <v>7324254.38</v>
+        <v>10347430.14</v>
       </c>
       <c r="N208" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
         <v>535</v>
       </c>
       <c r="B209" s="1">
-        <v>6700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>100.224</v>
+        <v>100.3</v>
       </c>
       <c r="D209" s="1">
-        <v>102.17492537</v>
+        <v>101.48803</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>6845720.0</v>
+        <v>10148803.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-130712.0</v>
+        <v>-118803.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-1.9093974045097</v>
+        <v>-1.1706109577652</v>
       </c>
       <c r="J209">
-        <v>2.83</v>
+        <v>2.35</v>
       </c>
       <c r="K209" t="s">
         <v>536</v>
       </c>
       <c r="L209" s="1">
-        <v>6715008.0</v>
+        <v>10030000.0</v>
       </c>
       <c r="M209" s="1">
-        <v>6904925.47</v>
+        <v>10265273.97</v>
       </c>
       <c r="N209" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
         <v>538</v>
       </c>
       <c r="B210" s="1">
-        <v>28164000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>100.129</v>
+        <v>99.666</v>
       </c>
       <c r="D210" s="1">
-        <v>100.25594259</v>
+        <v>99.5472028</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>28236083.67</v>
+        <v>14235250.0</v>
       </c>
       <c r="H210" s="1">
-        <v>-35752.11</v>
+        <v>16988.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-0.12661851557688</v>
+        <v>0.11933755993045</v>
       </c>
       <c r="J210">
-        <v>2.35</v>
+        <v>1.07</v>
       </c>
       <c r="K210" t="s">
         <v>539</v>
       </c>
       <c r="L210" s="1">
-        <v>28200331.56</v>
+        <v>14252238.0</v>
       </c>
       <c r="M210" s="1">
-        <v>28861028.14</v>
+        <v>14405032.52</v>
       </c>
       <c r="N210" s="1">
-        <v>0.47</v>
+        <v>0.24</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
         <v>541</v>
       </c>
       <c r="B211" s="1">
-        <v>4300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>99.49</v>
+        <v>98.899</v>
       </c>
       <c r="D211" s="1">
-        <v>98.74</v>
+        <v>98.7</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>4245820.0</v>
+        <v>9870000.0</v>
       </c>
       <c r="H211" s="1">
-        <v>32250.0</v>
+        <v>19900.0</v>
       </c>
       <c r="I211" s="1">
-        <v>0.75957058942678</v>
+        <v>0.2016210739615</v>
       </c>
       <c r="J211">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="K211" t="s">
         <v>542</v>
       </c>
       <c r="L211" s="1">
-        <v>4278070.0</v>
+        <v>9889900.0</v>
       </c>
       <c r="M211" s="1">
-        <v>4290395.68</v>
+        <v>9917776.71</v>
       </c>
       <c r="N211" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
         <v>544</v>
       </c>
       <c r="B212" s="1">
-        <v>20000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>100.769</v>
+        <v>98.459</v>
       </c>
       <c r="D212" s="1">
-        <v>100.933256</v>
+        <v>98.09</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>20186651.2</v>
+        <v>1667530.0</v>
       </c>
       <c r="H212" s="1">
-        <v>-32851.2</v>
+        <v>6273.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-0.16273724489776</v>
+        <v>0.3761851360995</v>
       </c>
       <c r="J212">
         <v>0.17</v>
       </c>
       <c r="K212" t="s">
         <v>545</v>
       </c>
       <c r="L212" s="1">
-        <v>20153800.0</v>
+        <v>1673803.0</v>
       </c>
       <c r="M212" s="1">
-        <v>20188731.51</v>
+        <v>1676655.74</v>
       </c>
       <c r="N212" s="1">
-        <v>0.33</v>
+        <v>0.03</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
         <v>547</v>
       </c>
       <c r="B213" s="1">
-        <v>7100000.0</v>
+        <v>12845000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>100.573</v>
+        <v>99.549</v>
       </c>
       <c r="D213" s="1">
-        <v>101.44352113</v>
+        <v>99.425</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>7202490.0</v>
+        <v>12771141.25</v>
       </c>
       <c r="H213" s="1">
-        <v>-61807.0</v>
+        <v>15927.8</v>
       </c>
       <c r="I213" s="1">
-        <v>-0.85813378428849</v>
+        <v>0.12471712345989</v>
       </c>
       <c r="J213">
-        <v>1.71</v>
+        <v>0.87</v>
       </c>
       <c r="K213" t="s">
         <v>548</v>
       </c>
       <c r="L213" s="1">
-        <v>7140683.0</v>
+        <v>12787069.05</v>
       </c>
       <c r="M213" s="1">
-        <v>7262039.51</v>
+        <v>12898363.06</v>
       </c>
       <c r="N213" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
         <v>550</v>
       </c>
       <c r="B214" s="1">
-        <v>6200000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>100.354</v>
+        <v>101.431</v>
       </c>
       <c r="D214" s="1">
-        <v>101.37056452</v>
+        <v>101.65</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>6284975.0</v>
+        <v>7115500.0</v>
       </c>
       <c r="H214" s="1">
-        <v>-63027.0</v>
+        <v>-15330.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-1.0028202180597</v>
+        <v>-0.21544515494343</v>
       </c>
       <c r="J214">
-        <v>1.97</v>
+        <v>3.34</v>
       </c>
       <c r="K214" t="s">
         <v>551</v>
       </c>
       <c r="L214" s="1">
-        <v>6221948.0</v>
+        <v>7100170.0</v>
       </c>
       <c r="M214" s="1">
-        <v>6343867.18</v>
+        <v>7334046.71</v>
       </c>
       <c r="N214" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
         <v>553</v>
       </c>
       <c r="B215" s="1">
-        <v>16070000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>98.602</v>
+        <v>100.143</v>
       </c>
       <c r="D215" s="1">
-        <v>98.32599876</v>
+        <v>102.17492537</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>15800988.0</v>
+        <v>6845720.0</v>
       </c>
       <c r="H215" s="1">
-        <v>44353.4</v>
+        <v>-136139.0</v>
       </c>
       <c r="I215" s="1">
-        <v>0.28070016887552</v>
+        <v>-1.988673214797</v>
       </c>
       <c r="J215">
-        <v>0.13</v>
+        <v>3.09</v>
       </c>
       <c r="K215" t="s">
         <v>554</v>
       </c>
       <c r="L215" s="1">
-        <v>15845341.4</v>
+        <v>6709581.0</v>
       </c>
       <c r="M215" s="1">
-        <v>15866474.55</v>
+        <v>6916569.7</v>
       </c>
       <c r="N215" s="1">
-        <v>0.26</v>
+        <v>0.11</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
         <v>556</v>
       </c>
       <c r="B216" s="1">
-        <v>9950000.0</v>
+        <v>28164000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>98.86</v>
+        <v>100.09</v>
       </c>
       <c r="D216" s="1">
-        <v>98.7658794</v>
+        <v>100.25594259</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>9827205.0</v>
+        <v>28236083.67</v>
       </c>
       <c r="H216" s="1">
-        <v>9365.0</v>
+        <v>-46736.07</v>
       </c>
       <c r="I216" s="1">
-        <v>0.095296678964161</v>
+        <v>-0.1655189527918</v>
       </c>
       <c r="J216">
-        <v>0.33</v>
+        <v>2.55</v>
       </c>
       <c r="K216" t="s">
         <v>557</v>
       </c>
       <c r="L216" s="1">
-        <v>9836570.0</v>
+        <v>28189347.6</v>
       </c>
       <c r="M216" s="1">
-        <v>9869623.08</v>
+        <v>28907915.41</v>
       </c>
       <c r="N216" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
         <v>559</v>
       </c>
       <c r="B217" s="1">
-        <v>20997000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>100.3</v>
+        <v>99.639</v>
       </c>
       <c r="D217" s="1">
-        <v>101.21349288</v>
+        <v>98.74</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>21251797.1</v>
+        <v>4245820.0</v>
       </c>
       <c r="H217" s="1">
-        <v>-191806.1</v>
+        <v>38657.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-0.90254061384766</v>
+        <v>0.91047194652623</v>
       </c>
       <c r="J217">
-        <v>2.18</v>
+        <v>0.31</v>
       </c>
       <c r="K217" t="s">
         <v>560</v>
       </c>
       <c r="L217" s="1">
-        <v>21059991.0</v>
+        <v>4284477.0</v>
       </c>
       <c r="M217" s="1">
-        <v>21516675.75</v>
+        <v>4297862.96</v>
       </c>
       <c r="N217" s="1">
-        <v>0.35</v>
+        <v>0.07</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
         <v>562</v>
       </c>
       <c r="B218" s="1">
-        <v>25700000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>100.453</v>
+        <v>100.687</v>
       </c>
       <c r="D218" s="1">
-        <v>102.00865759</v>
+        <v>100.933256</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>26216225.0</v>
+        <v>20186651.2</v>
       </c>
       <c r="H218" s="1">
-        <v>-399804.0</v>
+        <v>-49251.2</v>
       </c>
       <c r="I218" s="1">
-        <v>-1.5250250560483</v>
+        <v>-0.24397905086902</v>
       </c>
       <c r="J218">
-        <v>2.97</v>
+        <v>0.42</v>
       </c>
       <c r="K218" t="s">
         <v>563</v>
       </c>
       <c r="L218" s="1">
-        <v>25816421.0</v>
+        <v>20137400.0</v>
       </c>
       <c r="M218" s="1">
-        <v>26580291.89</v>
+        <v>20221646.58</v>
       </c>
       <c r="N218" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
         <v>565</v>
       </c>
       <c r="B219" s="1">
-        <v>16100000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>100.878</v>
+        <v>100.489</v>
       </c>
       <c r="D219" s="1">
-        <v>101.68176398</v>
+        <v>101.44352113</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>16370764.0</v>
+        <v>7202490.0</v>
       </c>
       <c r="H219" s="1">
-        <v>-129406.0</v>
+        <v>-67771.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-0.79047013322042</v>
+        <v>-0.94093848099754</v>
       </c>
       <c r="J219">
-        <v>2.94</v>
+        <v>1.96</v>
       </c>
       <c r="K219" t="s">
         <v>566</v>
       </c>
       <c r="L219" s="1">
-        <v>16241358.0</v>
+        <v>7134719.0</v>
       </c>
       <c r="M219" s="1">
-        <v>16714433.34</v>
+        <v>7274165.92</v>
       </c>
       <c r="N219" s="1">
-        <v>0.27</v>
+        <v>0.12</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
         <v>568</v>
       </c>
       <c r="B220" s="1">
-        <v>10124000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>99.158</v>
+        <v>100.29</v>
       </c>
       <c r="D220" s="1">
-        <v>98.97327539</v>
+        <v>101.37056452</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>10020054.4</v>
+        <v>6284975.0</v>
       </c>
       <c r="H220" s="1">
-        <v>18701.52</v>
+        <v>-66995.0</v>
       </c>
       <c r="I220" s="1">
-        <v>0.18664090286775</v>
+        <v>-1.0659549162884</v>
       </c>
       <c r="J220">
-        <v>0.49</v>
+        <v>2.2</v>
       </c>
       <c r="K220" t="s">
         <v>569</v>
       </c>
       <c r="L220" s="1">
-        <v>10038755.92</v>
+        <v>6217980.0</v>
       </c>
       <c r="M220" s="1">
-        <v>10088682.5</v>
+        <v>6354677.26</v>
       </c>
       <c r="N220" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
         <v>571</v>
       </c>
       <c r="B221" s="1">
-        <v>18844000.0</v>
+        <v>16070000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>99.357</v>
+        <v>98.7</v>
       </c>
       <c r="D221" s="1">
-        <v>98.91863033</v>
+        <v>98.32599876</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>18640226.7</v>
+        <v>15800988.0</v>
       </c>
       <c r="H221" s="1">
-        <v>82606.38</v>
+        <v>60102.0</v>
       </c>
       <c r="I221" s="1">
-        <v>0.44316188493566</v>
+        <v>0.38036861998756</v>
       </c>
       <c r="J221">
-        <v>0.59</v>
+        <v>0.23</v>
       </c>
       <c r="K221" t="s">
         <v>572</v>
       </c>
       <c r="L221" s="1">
-        <v>18722833.08</v>
+        <v>15861090.0</v>
       </c>
       <c r="M221" s="1">
-        <v>18833831.98</v>
+        <v>15898073.01</v>
       </c>
       <c r="N221" s="1">
-        <v>0.31</v>
+        <v>0.26</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
         <v>574</v>
       </c>
       <c r="B222" s="1">
-        <v>15000000.0</v>
+        <v>9950000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>99.422</v>
+        <v>98.94</v>
       </c>
       <c r="D222" s="1">
-        <v>98.502</v>
+        <v>98.7658794</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>14775300.0</v>
+        <v>9827205.0</v>
       </c>
       <c r="H222" s="1">
-        <v>138000.0</v>
+        <v>17325.0</v>
       </c>
       <c r="I222" s="1">
-        <v>0.93399118799618</v>
+        <v>0.17629631212537</v>
       </c>
       <c r="J222">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="K222" t="s">
         <v>575</v>
       </c>
       <c r="L222" s="1">
-        <v>14913300.0</v>
+        <v>9844530.0</v>
       </c>
       <c r="M222" s="1">
-        <v>14975971.23</v>
+        <v>9885761.16</v>
       </c>
       <c r="N222" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
         <v>577</v>
       </c>
       <c r="B223" s="1">
-        <v>31720000.0</v>
+        <v>20997000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>100.274</v>
+        <v>100.239</v>
       </c>
       <c r="D223" s="1">
-        <v>101.67080706</v>
+        <v>101.21349288</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>32249980.0</v>
+        <v>21251797.1</v>
       </c>
       <c r="H223" s="1">
-        <v>-443067.2</v>
+        <v>-204614.27</v>
       </c>
       <c r="I223" s="1">
-        <v>-1.3738526349474</v>
+        <v>-0.96280925814034</v>
       </c>
       <c r="J223">
-        <v>3.01</v>
+        <v>2.41</v>
       </c>
       <c r="K223" t="s">
         <v>578</v>
       </c>
       <c r="L223" s="1">
-        <v>31806912.8</v>
+        <v>21047182.83</v>
       </c>
       <c r="M223" s="1">
-        <v>32760468.14</v>
+        <v>21553915.22</v>
       </c>
       <c r="N223" s="1">
-        <v>0.53</v>
+        <v>0.35</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
         <v>580</v>
       </c>
       <c r="B224" s="1">
-        <v>11630000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>99.168</v>
+        <v>100.328</v>
       </c>
       <c r="D224" s="1">
-        <v>99.18027403</v>
+        <v>102.00865759</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>11534665.87</v>
+        <v>26216225.0</v>
       </c>
       <c r="H224" s="1">
-        <v>-1427.47</v>
+        <v>-431929.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-0.012375477678228</v>
+        <v>-1.6475636747854</v>
       </c>
       <c r="J224">
-        <v>0.34</v>
+        <v>3.24</v>
       </c>
       <c r="K224" t="s">
         <v>581</v>
       </c>
       <c r="L224" s="1">
-        <v>11533238.4</v>
+        <v>25784296.0</v>
       </c>
       <c r="M224" s="1">
-        <v>11572214.83</v>
+        <v>26617873.74</v>
       </c>
       <c r="N224" s="1">
-        <v>0.19</v>
+        <v>0.44</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
         <v>583</v>
       </c>
       <c r="B225" s="1">
-        <v>44441000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>99.099</v>
+        <v>100.702</v>
       </c>
       <c r="D225" s="1">
-        <v>98.91493274</v>
+        <v>101.68176398</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>43958785.26</v>
+        <v>16370764.0</v>
       </c>
       <c r="H225" s="1">
-        <v>81801.33</v>
+        <v>-157742.0</v>
       </c>
       <c r="I225" s="1">
-        <v>0.18608642053272</v>
+        <v>-0.9635591839208</v>
       </c>
       <c r="J225">
-        <v>0.42</v>
+        <v>3.26</v>
       </c>
       <c r="K225" t="s">
         <v>584</v>
       </c>
       <c r="L225" s="1">
-        <v>44040586.59</v>
+        <v>16213022.0</v>
       </c>
       <c r="M225" s="1">
-        <v>44228091.08</v>
+        <v>16737705.56</v>
       </c>
       <c r="N225" s="1">
-        <v>0.72</v>
+        <v>0.27</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
         <v>586</v>
       </c>
       <c r="B226" s="1">
-        <v>5000000.0</v>
+        <v>10124000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>99.023</v>
+        <v>99.209</v>
       </c>
       <c r="D226" s="1">
-        <v>98.9</v>
+        <v>98.97327539</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>4945000.0</v>
+        <v>10020054.4</v>
       </c>
       <c r="H226" s="1">
-        <v>6150.0</v>
+        <v>23864.76</v>
       </c>
       <c r="I226" s="1">
-        <v>0.12436804853387</v>
+        <v>0.23816996442654</v>
       </c>
       <c r="J226">
-        <v>0.39</v>
+        <v>0.58</v>
       </c>
       <c r="K226" t="s">
         <v>587</v>
       </c>
       <c r="L226" s="1">
-        <v>4951150.0</v>
+        <v>10043919.16</v>
       </c>
       <c r="M226" s="1">
-        <v>4970567.81</v>
+        <v>10102166.83</v>
       </c>
       <c r="N226" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
         <v>589</v>
       </c>
       <c r="B227" s="1">
-        <v>5305000.0</v>
+        <v>18844000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>98.844</v>
+        <v>99.465</v>
       </c>
       <c r="D227" s="1">
-        <v>97.51</v>
+        <v>98.91863033</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>5172905.5</v>
+        <v>18640226.7</v>
       </c>
       <c r="H227" s="1">
-        <v>70768.7</v>
+        <v>102957.9</v>
       </c>
       <c r="I227" s="1">
-        <v>1.3680648138652</v>
+        <v>0.55234253132769</v>
       </c>
       <c r="J227">
-        <v>0.25</v>
+        <v>0.65</v>
       </c>
       <c r="K227" t="s">
         <v>590</v>
       </c>
       <c r="L227" s="1">
-        <v>5243674.2</v>
+        <v>18743184.6</v>
       </c>
       <c r="M227" s="1">
-        <v>5257191.05</v>
+        <v>18866574.08</v>
       </c>
       <c r="N227" s="1">
-        <v>0.09</v>
+        <v>0.31</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
         <v>592</v>
       </c>
       <c r="B228" s="1">
-        <v>25932000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>100.0305</v>
+        <v>99.535</v>
       </c>
       <c r="D228" s="1">
-        <v>100.0</v>
+        <v>98.502</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>25932000.0</v>
+        <v>14775300.0</v>
       </c>
       <c r="H228" s="1">
-        <v>7909.26</v>
+        <v>154950.0</v>
       </c>
       <c r="I228" s="1">
-        <v>0.0305</v>
+        <v>1.0487096708696</v>
       </c>
       <c r="J228">
-        <v>0.25</v>
+        <v>0.46</v>
       </c>
       <c r="K228" t="s">
         <v>593</v>
       </c>
       <c r="L228" s="1">
-        <v>25939909.26</v>
+        <v>14930250.0</v>
       </c>
       <c r="M228" s="1">
-        <v>26005662.73</v>
+        <v>14999085.62</v>
       </c>
       <c r="N228" s="1">
-        <v>0.42</v>
+        <v>0.25</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
         <v>595</v>
       </c>
       <c r="B229" s="1">
-        <v>9100000.0</v>
+        <v>31720000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>99.465</v>
+        <v>100.181</v>
       </c>
       <c r="D229" s="1">
-        <v>98.67857143</v>
+        <v>101.67080706</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>8979750.0</v>
+        <v>32249980.0</v>
       </c>
       <c r="H229" s="1">
-        <v>71565.0</v>
+        <v>-472566.8</v>
       </c>
       <c r="I229" s="1">
-        <v>0.79695982627579</v>
+        <v>-1.465324319581</v>
       </c>
       <c r="J229">
-        <v>0.67</v>
+        <v>3.28</v>
       </c>
       <c r="K229" t="s">
         <v>596</v>
       </c>
       <c r="L229" s="1">
-        <v>9051315.0</v>
+        <v>31777413.2</v>
       </c>
       <c r="M229" s="1">
-        <v>9112646.51</v>
+        <v>32817003.61</v>
       </c>
       <c r="N229" s="1">
-        <v>0.15</v>
+        <v>0.54</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
         <v>598</v>
       </c>
       <c r="B230" s="1">
-        <v>2500000.0</v>
+        <v>11630000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>98.819</v>
+        <v>99.153</v>
       </c>
       <c r="D230" s="1">
-        <v>98.03</v>
+        <v>99.18027403</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>2450750.0</v>
+        <v>11534665.87</v>
       </c>
       <c r="H230" s="1">
-        <v>19725.0</v>
+        <v>-3171.97</v>
       </c>
       <c r="I230" s="1">
-        <v>0.8048556564317</v>
+        <v>-0.027499452829837</v>
       </c>
       <c r="J230">
-        <v>0.22</v>
+        <v>0.44</v>
       </c>
       <c r="K230" t="s">
         <v>599</v>
       </c>
       <c r="L230" s="1">
-        <v>2470475.0</v>
+        <v>11531493.9</v>
       </c>
       <c r="M230" s="1">
-        <v>2475920.21</v>
+        <v>11582942.79</v>
       </c>
       <c r="N230" s="1">
-        <v>0.04</v>
+        <v>0.19</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
         <v>601</v>
       </c>
       <c r="B231" s="1">
-        <v>6200000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>98.582</v>
+        <v>99.142</v>
       </c>
       <c r="D231" s="1">
-        <v>98.20403226</v>
+        <v>98.91493274</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>6088650.0</v>
+        <v>43958785.26</v>
       </c>
       <c r="H231" s="1">
-        <v>23434.0</v>
+        <v>100910.96</v>
       </c>
       <c r="I231" s="1">
-        <v>0.38488006372513</v>
+        <v>0.22955811768489</v>
       </c>
       <c r="J231">
-        <v>0.13</v>
+        <v>0.51</v>
       </c>
       <c r="K231" t="s">
         <v>602</v>
       </c>
       <c r="L231" s="1">
-        <v>6112084.0</v>
+        <v>44059696.22</v>
       </c>
       <c r="M231" s="1">
-        <v>6120428.52</v>
+        <v>44287380.25</v>
       </c>
       <c r="N231" s="1">
-        <v>0.1</v>
+        <v>0.73</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
         <v>604</v>
       </c>
       <c r="B232" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>101.3</v>
+        <v>99.105</v>
       </c>
       <c r="D232" s="1">
-        <v>101.37</v>
+        <v>98.9</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>10137000.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="H232" s="1">
-        <v>-7000.0</v>
+        <v>10250.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-0.069053960737891</v>
+        <v>0.20728008088979</v>
       </c>
       <c r="J232">
-        <v>4.05</v>
+        <v>0.46</v>
       </c>
       <c r="K232" t="s">
         <v>605</v>
       </c>
       <c r="L232" s="1">
-        <v>10130000.0</v>
+        <v>4955250.0</v>
       </c>
       <c r="M232" s="1">
-        <v>10534589.04</v>
+        <v>4978366.44</v>
       </c>
       <c r="N232" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
         <v>607</v>
       </c>
       <c r="B233" s="1">
-        <v>69900000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>98.893</v>
+        <v>98.958</v>
       </c>
       <c r="D233" s="1">
-        <v>98.0770309</v>
+        <v>97.51</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>68555844.6</v>
+        <v>5172905.5</v>
       </c>
       <c r="H233" s="1">
-        <v>570362.4</v>
+        <v>76816.4</v>
       </c>
       <c r="I233" s="1">
-        <v>0.83196757815161</v>
+        <v>1.4849758999077</v>
       </c>
       <c r="J233">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="K233" t="s">
         <v>608</v>
       </c>
       <c r="L233" s="1">
-        <v>69126207.0</v>
+        <v>5249721.9</v>
       </c>
       <c r="M233" s="1">
-        <v>69338779.6</v>
+        <v>5265331.68</v>
       </c>
       <c r="N233" s="1">
-        <v>1.13</v>
+        <v>0.09</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
         <v>610</v>
       </c>
       <c r="B234" s="1">
-        <v>21900000.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>99.967</v>
+        <v>100.0205</v>
       </c>
       <c r="D234" s="1">
-        <v>97.79613699</v>
+        <v>100.0</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>21417354.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="H234" s="1">
-        <v>475419.0</v>
+        <v>5316.06</v>
       </c>
       <c r="I234" s="1">
-        <v>2.2197840125349</v>
+        <v>0.0205</v>
       </c>
       <c r="J234">
-        <v>0.85</v>
+        <v>0.41</v>
       </c>
       <c r="K234" t="s">
         <v>611</v>
       </c>
       <c r="L234" s="1">
-        <v>21892773.0</v>
+        <v>25937316.06</v>
       </c>
       <c r="M234" s="1">
-        <v>22079673.0</v>
+        <v>26042521.61</v>
       </c>
       <c r="N234" s="1">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
         <v>613</v>
       </c>
       <c r="B235" s="1">
-        <v>48500000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>100.177</v>
+        <v>99.568</v>
       </c>
       <c r="D235" s="1">
-        <v>100.5040433</v>
+        <v>98.67857143</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>48744461.0</v>
+        <v>8979750.0</v>
       </c>
       <c r="H235" s="1">
-        <v>-158616.0</v>
+        <v>80938.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-0.32540312631624</v>
+        <v>0.90133912414043</v>
       </c>
       <c r="J235">
-        <v>1.07</v>
+        <v>0.74</v>
       </c>
       <c r="K235" t="s">
         <v>614</v>
       </c>
       <c r="L235" s="1">
-        <v>48585845.0</v>
+        <v>9060688.0</v>
       </c>
       <c r="M235" s="1">
-        <v>49104064.18</v>
+        <v>9128003.07</v>
       </c>
       <c r="N235" s="1">
-        <v>0.8</v>
+        <v>0.15</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
         <v>616</v>
       </c>
       <c r="B236" s="1">
-        <v>27100000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>98.052</v>
+        <v>98.927</v>
       </c>
       <c r="D236" s="1">
-        <v>97.91108487</v>
+        <v>98.03</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>26533904.0</v>
+        <v>2450750.0</v>
       </c>
       <c r="H236" s="1">
-        <v>38188.0</v>
+        <v>22425.0</v>
       </c>
       <c r="I236" s="1">
-        <v>0.1439215277179</v>
+        <v>0.91502601244517</v>
       </c>
       <c r="J236">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="K236" t="s">
         <v>617</v>
       </c>
       <c r="L236" s="1">
-        <v>26572092.0</v>
+        <v>2473175.0</v>
       </c>
       <c r="M236" s="1">
-        <v>26594830.01</v>
+        <v>2479442.12</v>
       </c>
       <c r="N236" s="1">
-        <v>0.43</v>
+        <v>0.04</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
         <v>619</v>
       </c>
       <c r="B237" s="1">
-        <v>5000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>100.0366734</v>
+        <v>98.697</v>
       </c>
       <c r="D237" s="1">
-        <v>0.0</v>
+        <v>98.20403226</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>0.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="H237" s="1">
-        <v>1833.67</v>
+        <v>30564.0</v>
       </c>
       <c r="I237" s="1">
-        <v>0</v>
+        <v>0.50198319824592</v>
       </c>
       <c r="J237">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="K237" t="s">
         <v>620</v>
       </c>
       <c r="L237" s="1">
-        <v>1833.67</v>
+        <v>6119214.0</v>
       </c>
       <c r="M237" s="1">
-        <v>-5241.76</v>
+        <v>6129087.29</v>
       </c>
       <c r="N237" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
         <v>622</v>
       </c>
       <c r="B238" s="1">
-        <v>1700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>100.03873</v>
+        <v>101.178</v>
       </c>
       <c r="D238" s="1">
-        <v>0.0</v>
+        <v>101.37</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>0.0</v>
+        <v>10137000.0</v>
       </c>
       <c r="H238" s="1">
-        <v>658.41</v>
+        <v>-19200.0</v>
       </c>
       <c r="I238" s="1">
-        <v>0</v>
+        <v>-0.1894051494525</v>
       </c>
       <c r="J238">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="K238" t="s">
         <v>623</v>
       </c>
       <c r="L238" s="1">
-        <v>658.41</v>
+        <v>10117800.0</v>
       </c>
       <c r="M238" s="1">
-        <v>-1654.09</v>
+        <v>10137012.33</v>
       </c>
       <c r="N238" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="239" spans="1:26">
-      <c r="A239">
-        <v>2621898872</v>
+      <c r="A239" t="s">
+        <v>625</v>
       </c>
       <c r="B239" s="1">
-        <v>5000000.0</v>
+        <v>69900000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>100.0643914</v>
+        <v>98.95</v>
       </c>
       <c r="D239" s="1">
-        <v>0.0</v>
+        <v>98.0770309</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>0.0</v>
+        <v>68555844.6</v>
       </c>
       <c r="H239" s="1">
-        <v>3219.57</v>
+        <v>610205.4</v>
       </c>
       <c r="I239" s="1">
-        <v>0</v>
+        <v>0.89008516131679</v>
       </c>
       <c r="J239">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>865.67</v>
+        <v>0.35</v>
+      </c>
+      <c r="K239" t="s">
+        <v>626</v>
       </c>
       <c r="L239" s="1">
-        <v>3219.57</v>
+        <v>69166050.0</v>
       </c>
       <c r="M239" s="1">
-        <v>4085.24</v>
+        <v>69413093.84</v>
       </c>
       <c r="N239" s="1">
-        <v>0.0</v>
+        <v>1.14</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="240" spans="1:26">
-      <c r="A240">
-        <v>2716928862</v>
+      <c r="A240" t="s">
+        <v>628</v>
       </c>
       <c r="B240" s="1">
-        <v>10000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="C240" s="1">
+        <v>99.209</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.14352459</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>12095510.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>7988.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0.066041035061771</v>
+      </c>
+      <c r="J240">
+        <v>0.39</v>
+      </c>
+      <c r="K240" t="s">
+        <v>629</v>
+      </c>
+      <c r="L240" s="1">
+        <v>12103498.0</v>
+      </c>
+      <c r="M240" s="1">
+        <v>12150710.33</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>631</v>
+      </c>
+      <c r="B241" s="1">
+        <v>48500000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>100.112</v>
+      </c>
+      <c r="D241" s="1">
+        <v>100.5040433</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>48744461.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-190141.0</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-0.39007714127765</v>
+      </c>
+      <c r="J241">
+        <v>1.27</v>
+      </c>
+      <c r="K241" t="s">
+        <v>632</v>
+      </c>
+      <c r="L241" s="1">
+        <v>48554320.0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>49168210.41</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>634</v>
+      </c>
+      <c r="B242" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>100.004</v>
+      </c>
+      <c r="D242" s="1">
         <v>100.0</v>
       </c>
-      <c r="D240" s="1">
-[...101 lines deleted...]
-      </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>0.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H242" s="1">
-        <v>1189.71</v>
+        <v>1200.0</v>
       </c>
       <c r="I242" s="1">
-        <v>0</v>
+        <v>0.004</v>
       </c>
       <c r="J242">
         <v>0.0</v>
       </c>
-      <c r="K242" t="s">
-        <v>629</v>
+      <c r="K242">
+        <v>0.0</v>
       </c>
       <c r="L242" s="1">
-        <v>1189.71</v>
+        <v>30001200.0</v>
       </c>
       <c r="M242" s="1">
-        <v>-24171.28</v>
+        <v>30001200.0</v>
       </c>
       <c r="N242" s="1">
-        <v>0.0</v>
+        <v>0.49</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
     </row>
     <row r="243" spans="1:26">
-      <c r="A243">
-        <v>2777134372</v>
+      <c r="A243" t="s">
+        <v>636</v>
       </c>
       <c r="B243" s="1">
-        <v>10000000.0</v>
+        <v>27100000.0</v>
       </c>
       <c r="C243" s="1">
-        <v>100.0</v>
+        <v>98.152</v>
       </c>
       <c r="D243" s="1">
-        <v>0.0</v>
+        <v>97.91108487</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>0.0</v>
+        <v>26533904.0</v>
       </c>
       <c r="H243" s="1">
-        <v>0.0</v>
+        <v>65288.0</v>
       </c>
       <c r="I243" s="1">
-        <v>0</v>
+        <v>0.24605500947015</v>
       </c>
       <c r="J243">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.13</v>
+      </c>
+      <c r="K243" t="s">
+        <v>637</v>
       </c>
       <c r="L243" s="1">
-        <v>0.0</v>
+        <v>26599192.0</v>
       </c>
       <c r="M243" s="1">
-        <v>0.0</v>
+        <v>26633067.0</v>
       </c>
       <c r="N243" s="1">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
     </row>
     <row r="244" spans="1:26">
-      <c r="A244">
-        <v>2798594402</v>
+      <c r="A244" t="s">
+        <v>639</v>
       </c>
       <c r="B244" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C244" s="1">
-        <v>100.00407013</v>
+        <v>100.0264226</v>
       </c>
       <c r="D244" s="1">
         <v>0.0</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
         <v>0.0</v>
       </c>
       <c r="H244" s="1">
-        <v>610.52</v>
+        <v>1321.13</v>
       </c>
       <c r="I244" s="1">
         <v>0</v>
       </c>
       <c r="J244">
         <v>0.0</v>
       </c>
       <c r="K244" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="L244" s="1">
-        <v>610.52</v>
+        <v>1321.13</v>
       </c>
       <c r="M244" s="1">
-        <v>34574.61</v>
+        <v>-5478.4</v>
       </c>
       <c r="N244" s="1">
         <v>0.0</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
     </row>
     <row r="245" spans="1:26">
-      <c r="A245">
-        <v>2806083592</v>
+      <c r="A245" t="s">
+        <v>642</v>
       </c>
       <c r="B245" s="1">
-        <v>5997000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C245" s="1">
-        <v>100.24117726</v>
+        <v>100.02794941</v>
       </c>
       <c r="D245" s="1">
         <v>0.0</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
         <v>0.0</v>
       </c>
       <c r="H245" s="1">
-        <v>14463.4</v>
+        <v>475.14</v>
       </c>
       <c r="I245" s="1">
         <v>0</v>
       </c>
       <c r="J245">
         <v>0.0</v>
       </c>
       <c r="K245" t="s">
-        <v>634</v>
+        <v>643</v>
       </c>
       <c r="L245" s="1">
-        <v>14463.4</v>
+        <v>475.14</v>
       </c>
       <c r="M245" s="1">
-        <v>21625.25</v>
+        <v>-1734.34</v>
       </c>
       <c r="N245" s="1">
         <v>0.0</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246">
-        <v>2813842962</v>
+        <v>2621898872</v>
       </c>
       <c r="B246" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C246" s="1">
-        <v>100.00352415</v>
+        <v>100.0396368</v>
       </c>
       <c r="D246" s="1">
         <v>0.0</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
         <v>0.0</v>
       </c>
       <c r="H246" s="1">
-        <v>704.83</v>
+        <v>1981.84</v>
       </c>
       <c r="I246" s="1">
         <v>0</v>
       </c>
       <c r="J246">
         <v>0.0</v>
       </c>
       <c r="K246" t="s">
-        <v>636</v>
+        <v>645</v>
       </c>
       <c r="L246" s="1">
-        <v>704.83</v>
+        <v>1981.84</v>
       </c>
       <c r="M246" s="1">
-        <v>32452.77</v>
+        <v>3906.29</v>
       </c>
       <c r="N246" s="1">
         <v>0.0</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>635</v>
+        <v>644</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247">
-        <v>2838669412</v>
+        <v>2721415922</v>
       </c>
       <c r="B247" s="1">
-        <v>15000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>100.003733</v>
+        <v>100.04514178</v>
       </c>
       <c r="D247" s="1">
         <v>0.0</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
         <v>0.0</v>
       </c>
       <c r="H247" s="1">
-        <v>559.95</v>
+        <v>8125.52</v>
       </c>
       <c r="I247" s="1">
         <v>0</v>
       </c>
       <c r="J247">
         <v>0.0</v>
       </c>
       <c r="K247" t="s">
-        <v>638</v>
+        <v>647</v>
       </c>
       <c r="L247" s="1">
-        <v>559.95</v>
+        <v>8125.52</v>
       </c>
       <c r="M247" s="1">
-        <v>26599.95</v>
+        <v>-3853.53</v>
       </c>
       <c r="N247" s="1">
         <v>0.0</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>637</v>
+        <v>646</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248">
-        <v>2838754542</v>
+        <v>2806083592</v>
       </c>
       <c r="B248" s="1">
-        <v>12200000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>100.10738615</v>
+        <v>100.20597249</v>
       </c>
       <c r="D248" s="1">
         <v>0.0</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
         <v>0.0</v>
       </c>
       <c r="H248" s="1">
-        <v>13101.11</v>
+        <v>12352.17</v>
       </c>
       <c r="I248" s="1">
         <v>0</v>
       </c>
       <c r="J248">
         <v>0.0</v>
       </c>
       <c r="K248" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
       <c r="L248" s="1">
-        <v>13101.11</v>
+        <v>12352.17</v>
       </c>
       <c r="M248" s="1">
-        <v>33401.91</v>
+        <v>21527.58</v>
       </c>
       <c r="N248" s="1">
         <v>0.0</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249">
-        <v>2846048702</v>
+        <v>2838754542</v>
       </c>
       <c r="B249" s="1">
-        <v>5305000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>100.3798017</v>
+        <v>100.06887049</v>
       </c>
       <c r="D249" s="1">
         <v>0.0</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
         <v>0.0</v>
       </c>
       <c r="H249" s="1">
-        <v>20148.48</v>
+        <v>8402.2</v>
       </c>
       <c r="I249" s="1">
         <v>0</v>
       </c>
       <c r="J249">
         <v>0.0</v>
       </c>
       <c r="K249" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="L249" s="1">
-        <v>20148.48</v>
+        <v>8402.2</v>
       </c>
       <c r="M249" s="1">
-        <v>24756.77</v>
+        <v>32929.96</v>
       </c>
       <c r="N249" s="1">
         <v>0.0</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>641</v>
+        <v>650</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250">
-        <v>2847414022</v>
+        <v>2846048702</v>
       </c>
       <c r="B250" s="1">
-        <v>11800000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>100.00319483</v>
+        <v>100.34952139</v>
       </c>
       <c r="D250" s="1">
         <v>0.0</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
         <v>0.0</v>
       </c>
       <c r="H250" s="1">
-        <v>376.99</v>
+        <v>18542.11</v>
       </c>
       <c r="I250" s="1">
         <v>0</v>
       </c>
       <c r="J250">
         <v>0.0</v>
       </c>
       <c r="K250" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="L250" s="1">
-        <v>376.99</v>
+        <v>18542.11</v>
       </c>
       <c r="M250" s="1">
-        <v>12638.34</v>
+        <v>24935.03</v>
       </c>
       <c r="N250" s="1">
         <v>0.0</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251">
         <v>2851226042</v>
       </c>
       <c r="B251" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>100.35562232</v>
+        <v>100.33038704</v>
       </c>
       <c r="D251" s="1">
         <v>0.0</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
         <v>0.0</v>
       </c>
       <c r="H251" s="1">
-        <v>88905.58</v>
+        <v>82596.76</v>
       </c>
       <c r="I251" s="1">
         <v>0</v>
       </c>
       <c r="J251">
         <v>0.0</v>
       </c>
       <c r="K251" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="L251" s="1">
-        <v>88905.58</v>
+        <v>82596.76</v>
       </c>
       <c r="M251" s="1">
-        <v>102785.58</v>
+        <v>103657.87</v>
       </c>
       <c r="N251" s="1">
         <v>0.0</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252">
-        <v>2855281272</v>
+        <v>2856676872</v>
       </c>
       <c r="B252" s="1">
-        <v>28600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>100.01936129</v>
+        <v>100.31645415</v>
       </c>
       <c r="D252" s="1">
         <v>0.0</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
         <v>0.0</v>
       </c>
       <c r="H252" s="1">
-        <v>5537.33</v>
+        <v>63290.83</v>
       </c>
       <c r="I252" s="1">
         <v>0</v>
       </c>
       <c r="J252">
         <v>0.0</v>
       </c>
       <c r="K252" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
       <c r="L252" s="1">
-        <v>5537.33</v>
+        <v>63290.83</v>
       </c>
       <c r="M252" s="1">
-        <v>40114.81</v>
+        <v>82637.72</v>
       </c>
       <c r="N252" s="1">
         <v>0.0</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253">
-        <v>2856676872</v>
+        <v>2858088902</v>
       </c>
       <c r="B253" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>100.34316895</v>
+        <v>100.3191967</v>
       </c>
       <c r="D253" s="1">
         <v>0.0</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
         <v>0.0</v>
       </c>
       <c r="H253" s="1">
-        <v>68633.79</v>
+        <v>31919.67</v>
       </c>
       <c r="I253" s="1">
         <v>0</v>
       </c>
       <c r="J253">
         <v>0.0</v>
       </c>
       <c r="K253" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="L253" s="1">
-        <v>68633.79</v>
+        <v>31919.67</v>
       </c>
       <c r="M253" s="1">
-        <v>81998.23</v>
+        <v>41869.64</v>
       </c>
       <c r="N253" s="1">
         <v>0.0</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254">
-        <v>2858088902</v>
+        <v>2859961272</v>
       </c>
       <c r="B254" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>100.3463002</v>
+        <v>100.3134623</v>
       </c>
       <c r="D254" s="1">
         <v>0.0</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
         <v>0.0</v>
       </c>
       <c r="H254" s="1">
-        <v>34630.02</v>
+        <v>31346.23</v>
       </c>
       <c r="I254" s="1">
         <v>0</v>
       </c>
       <c r="J254">
         <v>0.0</v>
       </c>
       <c r="K254" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="L254" s="1">
-        <v>34630.02</v>
+        <v>31346.23</v>
       </c>
       <c r="M254" s="1">
-        <v>41549.05</v>
+        <v>40718.01</v>
       </c>
       <c r="N254" s="1">
         <v>0.0</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255">
-        <v>2859961272</v>
+        <v>2862709252</v>
       </c>
       <c r="B255" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>100.339753</v>
+        <v>100.03174312</v>
       </c>
       <c r="D255" s="1">
         <v>0.0</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
         <v>0.0</v>
       </c>
       <c r="H255" s="1">
-        <v>33975.3</v>
+        <v>3967.89</v>
       </c>
       <c r="I255" s="1">
         <v>0</v>
       </c>
       <c r="J255">
         <v>0.0</v>
       </c>
       <c r="K255" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="L255" s="1">
-        <v>33975.3</v>
+        <v>3967.89</v>
       </c>
       <c r="M255" s="1">
-        <v>40399.19</v>
+        <v>19135.95</v>
       </c>
       <c r="N255" s="1">
         <v>0.0</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256">
-        <v>2862709252</v>
+        <v>2863881852</v>
       </c>
       <c r="B256" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>100.06020696</v>
+        <v>100.03685133</v>
       </c>
       <c r="D256" s="1">
         <v>0.0</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
         <v>0.0</v>
       </c>
       <c r="H256" s="1">
-        <v>7525.87</v>
+        <v>5527.7</v>
       </c>
       <c r="I256" s="1">
         <v>0</v>
       </c>
       <c r="J256">
         <v>0.0</v>
       </c>
       <c r="K256" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="L256" s="1">
-        <v>7525.87</v>
+        <v>5527.7</v>
       </c>
       <c r="M256" s="1">
-        <v>19242.12</v>
+        <v>24629.15</v>
       </c>
       <c r="N256" s="1">
         <v>0.0</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257">
-        <v>2863881852</v>
+        <v>2865625992</v>
       </c>
       <c r="B257" s="1">
-        <v>15000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>100.06629033</v>
+        <v>100.3049853</v>
       </c>
       <c r="D257" s="1">
         <v>0.0</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
         <v>0.0</v>
       </c>
       <c r="H257" s="1">
-        <v>9943.55</v>
+        <v>20129.03</v>
       </c>
       <c r="I257" s="1">
         <v>0</v>
       </c>
       <c r="J257">
         <v>0.0</v>
       </c>
       <c r="K257" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="L257" s="1">
-        <v>9943.55</v>
+        <v>20129.03</v>
       </c>
       <c r="M257" s="1">
-        <v>24812.3</v>
+        <v>25750.29</v>
       </c>
       <c r="N257" s="1">
         <v>0.0</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258">
-        <v>2865625992</v>
+        <v>2870139162</v>
       </c>
       <c r="B258" s="1">
-        <v>6600000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>100.33007455</v>
+        <v>100.13098901</v>
       </c>
       <c r="D258" s="1">
         <v>0.0</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
         <v>0.0</v>
       </c>
       <c r="H258" s="1">
-        <v>21784.92</v>
+        <v>11920.0</v>
       </c>
       <c r="I258" s="1">
         <v>0</v>
       </c>
       <c r="J258">
         <v>0.0</v>
       </c>
       <c r="K258" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="L258" s="1">
-        <v>21784.92</v>
+        <v>11920.0</v>
       </c>
       <c r="M258" s="1">
-        <v>25541.6</v>
+        <v>22542.33</v>
       </c>
       <c r="N258" s="1">
         <v>0.0</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259">
-        <v>2870139162</v>
+        <v>2874472692</v>
       </c>
       <c r="B259" s="1">
-        <v>9100000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>100.16202231</v>
+        <v>100.09644045</v>
       </c>
       <c r="D259" s="1">
         <v>0.0</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
         <v>0.0</v>
       </c>
       <c r="H259" s="1">
-        <v>14744.03</v>
+        <v>10801.33</v>
       </c>
       <c r="I259" s="1">
         <v>0</v>
       </c>
       <c r="J259">
         <v>0.0</v>
       </c>
       <c r="K259" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
       <c r="L259" s="1">
-        <v>14744.03</v>
+        <v>10801.33</v>
       </c>
       <c r="M259" s="1">
-        <v>22745.35</v>
+        <v>23320.5</v>
       </c>
       <c r="N259" s="1">
         <v>0.0</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260">
-        <v>2874472692</v>
+        <v>2874671812</v>
       </c>
       <c r="B260" s="1">
-        <v>11200000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>100.12803509</v>
+        <v>100.09590462</v>
       </c>
       <c r="D260" s="1">
         <v>0.0</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
         <v>0.0</v>
       </c>
       <c r="H260" s="1">
-        <v>14339.93</v>
+        <v>2493.52</v>
       </c>
       <c r="I260" s="1">
         <v>0</v>
       </c>
       <c r="J260">
         <v>0.0</v>
       </c>
       <c r="K260" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="L260" s="1">
-        <v>14339.93</v>
+        <v>2493.52</v>
       </c>
       <c r="M260" s="1">
-        <v>23747.3</v>
+        <v>5348.12</v>
       </c>
       <c r="N260" s="1">
         <v>0.0</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261">
-        <v>2874671812</v>
+        <v>2874739202</v>
       </c>
       <c r="B261" s="1">
-        <v>2600000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>100.12732269</v>
+        <v>100.096012</v>
       </c>
       <c r="D261" s="1">
         <v>0.0</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
         <v>0.0</v>
       </c>
       <c r="H261" s="1">
-        <v>3310.39</v>
+        <v>3360.42</v>
       </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261">
         <v>0.0</v>
       </c>
       <c r="K261" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="L261" s="1">
-        <v>3310.39</v>
+        <v>3360.42</v>
       </c>
       <c r="M261" s="1">
-        <v>5447.3</v>
+        <v>7217.05</v>
       </c>
       <c r="N261" s="1">
         <v>0.0</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262">
-        <v>2874739202</v>
+        <v>2877252492</v>
       </c>
       <c r="B262" s="1">
-        <v>3500000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>100.12746543</v>
+        <v>100.32591703</v>
       </c>
       <c r="D262" s="1">
         <v>0.0</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
         <v>0.0</v>
       </c>
       <c r="H262" s="1">
-        <v>4461.29</v>
+        <v>20858.69</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262">
         <v>0.0</v>
       </c>
       <c r="K262" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="L262" s="1">
-        <v>4461.29</v>
+        <v>20858.69</v>
       </c>
       <c r="M262" s="1">
-        <v>7350.54</v>
+        <v>25993.45</v>
       </c>
       <c r="N262" s="1">
         <v>0.0</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263">
-        <v>2877252492</v>
+        <v>2880689452</v>
       </c>
       <c r="B263" s="1">
-        <v>6400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>100.35055156</v>
+        <v>100.05245755</v>
       </c>
       <c r="D263" s="1">
         <v>0.0</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
         <v>0.0</v>
       </c>
       <c r="H263" s="1">
-        <v>22435.3</v>
+        <v>20983.02</v>
       </c>
       <c r="I263" s="1">
         <v>0</v>
       </c>
       <c r="J263">
         <v>0.0</v>
       </c>
       <c r="K263" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="L263" s="1">
-        <v>22435.3</v>
+        <v>20983.02</v>
       </c>
       <c r="M263" s="1">
-        <v>25770.98</v>
+        <v>62675.25</v>
       </c>
       <c r="N263" s="1">
         <v>0.0</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264">
-        <v>2880689452</v>
+        <v>2885535452</v>
       </c>
       <c r="B264" s="1">
-        <v>40000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C264" s="1">
-        <v>100.08299868</v>
+        <v>100.29984092</v>
       </c>
       <c r="D264" s="1">
         <v>0.0</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
         <v>0.0</v>
       </c>
       <c r="H264" s="1">
-        <v>33199.47</v>
+        <v>19489.66</v>
       </c>
       <c r="I264" s="1">
         <v>0</v>
       </c>
       <c r="J264">
         <v>0.0</v>
       </c>
       <c r="K264" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="L264" s="1">
-        <v>33199.47</v>
+        <v>19489.66</v>
       </c>
       <c r="M264" s="1">
-        <v>64239.47</v>
+        <v>24190.73</v>
       </c>
       <c r="N264" s="1">
         <v>0.0</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265">
-        <v>2885535452</v>
+        <v>2891519502</v>
       </c>
       <c r="B265" s="1">
-        <v>6500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>100.32319508</v>
+        <v>100.0621041</v>
       </c>
       <c r="D265" s="1">
         <v>0.0</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
         <v>0.0</v>
       </c>
       <c r="H265" s="1">
-        <v>21007.68</v>
+        <v>12420.82</v>
       </c>
       <c r="I265" s="1">
         <v>0</v>
       </c>
       <c r="J265">
         <v>0.0</v>
       </c>
       <c r="K265" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="L265" s="1">
-        <v>21007.68</v>
+        <v>12420.82</v>
       </c>
       <c r="M265" s="1">
-        <v>23982.17</v>
+        <v>33653.82</v>
       </c>
       <c r="N265" s="1">
         <v>0.0</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266">
-        <v>2891519502</v>
+        <v>2892744292</v>
       </c>
       <c r="B266" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C266" s="1">
-        <v>100.09381275</v>
+        <v>100.06429797</v>
       </c>
       <c r="D266" s="1">
         <v>0.0</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
         <v>0.0</v>
       </c>
       <c r="H266" s="1">
-        <v>18762.55</v>
+        <v>19289.39</v>
       </c>
       <c r="I266" s="1">
         <v>0</v>
       </c>
       <c r="J266">
         <v>0.0</v>
       </c>
       <c r="K266" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="L266" s="1">
-        <v>18762.55</v>
+        <v>19289.39</v>
       </c>
       <c r="M266" s="1">
-        <v>34613.66</v>
+        <v>48453.14</v>
       </c>
       <c r="N266" s="1">
         <v>0.0</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267">
-        <v>2892744292</v>
+        <v>2892891132</v>
       </c>
       <c r="B267" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>100.09546787</v>
+        <v>100.06413233</v>
       </c>
       <c r="D267" s="1">
         <v>0.0</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
         <v>0.0</v>
       </c>
       <c r="H267" s="1">
-        <v>28640.36</v>
+        <v>9619.85</v>
       </c>
       <c r="I267" s="1">
         <v>0</v>
       </c>
       <c r="J267">
         <v>0.0</v>
       </c>
       <c r="K267" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="L267" s="1">
-        <v>28640.36</v>
+        <v>9619.85</v>
       </c>
       <c r="M267" s="1">
-        <v>49946.28</v>
+        <v>24075.47</v>
       </c>
       <c r="N267" s="1">
         <v>0.0</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268">
-        <v>2892891132</v>
+        <v>2905161062</v>
       </c>
       <c r="B268" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>100.09523167</v>
+        <v>100.04415343</v>
       </c>
       <c r="D268" s="1">
         <v>0.0</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
         <v>0.0</v>
       </c>
       <c r="H268" s="1">
-        <v>14284.75</v>
+        <v>13246.03</v>
       </c>
       <c r="I268" s="1">
         <v>0</v>
       </c>
       <c r="J268">
         <v>0.0</v>
       </c>
       <c r="K268" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="L268" s="1">
-        <v>14284.75</v>
+        <v>13246.03</v>
       </c>
       <c r="M268" s="1">
-        <v>24822.29</v>
+        <v>33379.7</v>
       </c>
       <c r="N268" s="1">
         <v>0.0</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269">
-        <v>2905161062</v>
+        <v>2921627832</v>
       </c>
       <c r="B269" s="1">
-        <v>30000000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>100.0714632</v>
+        <v>100.04429119</v>
       </c>
       <c r="D269" s="1">
         <v>0.0</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
         <v>0.0</v>
       </c>
       <c r="H269" s="1">
-        <v>21438.96</v>
+        <v>3419.28</v>
       </c>
       <c r="I269" s="1">
         <v>0</v>
       </c>
       <c r="J269">
         <v>0.0</v>
       </c>
       <c r="K269" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="L269" s="1">
-        <v>21438.96</v>
+        <v>3419.28</v>
       </c>
       <c r="M269" s="1">
-        <v>34435.54</v>
+        <v>8558.14</v>
       </c>
       <c r="N269" s="1">
         <v>0.0</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270">
-        <v>2921627832</v>
+        <v>2922948022</v>
       </c>
       <c r="B270" s="1">
-        <v>7720000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>100.07153472</v>
+        <v>100.05597415</v>
       </c>
       <c r="D270" s="1">
         <v>0.0</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
         <v>0.0</v>
       </c>
       <c r="H270" s="1">
-        <v>5522.48</v>
+        <v>11194.83</v>
       </c>
       <c r="I270" s="1">
         <v>0</v>
       </c>
       <c r="J270">
         <v>0.0</v>
       </c>
       <c r="K270" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="L270" s="1">
-        <v>5522.48</v>
+        <v>11194.83</v>
       </c>
       <c r="M270" s="1">
-        <v>8829.73</v>
+        <v>25082.33</v>
       </c>
       <c r="N270" s="1">
         <v>0.0</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271">
-        <v>2922948022</v>
+        <v>2922949082</v>
       </c>
       <c r="B271" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>100.0848988</v>
+        <v>100.10422095</v>
       </c>
       <c r="D271" s="1">
         <v>0.0</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
         <v>0.0</v>
       </c>
       <c r="H271" s="1">
-        <v>16979.76</v>
+        <v>20844.19</v>
       </c>
       <c r="I271" s="1">
         <v>0</v>
       </c>
       <c r="J271">
         <v>0.0</v>
       </c>
       <c r="K271" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="L271" s="1">
-        <v>16979.76</v>
+        <v>20844.19</v>
       </c>
       <c r="M271" s="1">
-        <v>26054.42</v>
+        <v>34960.86</v>
       </c>
       <c r="N271" s="1">
         <v>0.0</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272">
-        <v>2922949082</v>
+        <v>2924236212</v>
       </c>
       <c r="B272" s="1">
-        <v>20000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>100.1311514</v>
+        <v>100.35755954</v>
       </c>
       <c r="D272" s="1">
         <v>0.0</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
         <v>0.0</v>
       </c>
       <c r="H272" s="1">
-        <v>26230.28</v>
+        <v>23241.37</v>
       </c>
       <c r="I272" s="1">
         <v>0</v>
       </c>
       <c r="J272">
         <v>0.0</v>
       </c>
       <c r="K272" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="L272" s="1">
-        <v>26230.28</v>
+        <v>23241.37</v>
       </c>
       <c r="M272" s="1">
-        <v>35512.44</v>
+        <v>26309.1</v>
       </c>
       <c r="N272" s="1">
         <v>0.0</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273">
-        <v>2924236212</v>
+        <v>2924470772</v>
       </c>
       <c r="B273" s="1">
-        <v>6500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>100.37534738</v>
+        <v>100.36120176</v>
       </c>
       <c r="D273" s="1">
         <v>0.0</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
         <v>0.0</v>
       </c>
       <c r="H273" s="1">
-        <v>24397.58</v>
+        <v>6140.43</v>
       </c>
       <c r="I273" s="1">
         <v>0</v>
       </c>
       <c r="J273">
         <v>0.0</v>
       </c>
-      <c r="K273" t="s">
-        <v>690</v>
+      <c r="K273">
+        <v>842.28</v>
       </c>
       <c r="L273" s="1">
-        <v>24397.58</v>
+        <v>6140.43</v>
       </c>
       <c r="M273" s="1">
-        <v>25919.57</v>
+        <v>6982.71</v>
       </c>
       <c r="N273" s="1">
         <v>0.0</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274">
-        <v>2924470772</v>
+        <v>2924746292</v>
       </c>
       <c r="B274" s="1">
-        <v>1700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>100.37941353</v>
+        <v>100.1570461</v>
       </c>
       <c r="D274" s="1">
         <v>0.0</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
         <v>0.0</v>
       </c>
       <c r="H274" s="1">
-        <v>6450.03</v>
+        <v>15704.61</v>
       </c>
       <c r="I274" s="1">
         <v>0</v>
       </c>
       <c r="J274">
         <v>0.0</v>
       </c>
-      <c r="K274">
-        <v>430.64</v>
+      <c r="K274" t="s">
+        <v>700</v>
       </c>
       <c r="L274" s="1">
-        <v>6450.03</v>
+        <v>15704.61</v>
       </c>
       <c r="M274" s="1">
-        <v>6880.67</v>
+        <v>22761.97</v>
       </c>
       <c r="N274" s="1">
         <v>0.0</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275">
-        <v>2924746292</v>
+        <v>2926627582</v>
       </c>
       <c r="B275" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>100.183567</v>
+        <v>100.11515465</v>
       </c>
       <c r="D275" s="1">
         <v>0.0</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
         <v>0.0</v>
       </c>
       <c r="H275" s="1">
-        <v>18356.7</v>
+        <v>23030.93</v>
       </c>
       <c r="I275" s="1">
         <v>0</v>
       </c>
       <c r="J275">
         <v>0.0</v>
       </c>
       <c r="K275" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="L275" s="1">
-        <v>18356.7</v>
+        <v>23030.93</v>
       </c>
       <c r="M275" s="1">
-        <v>22955.7</v>
+        <v>42747.6</v>
       </c>
       <c r="N275" s="1">
         <v>0.0</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276">
-        <v>2926627582</v>
+        <v>2926707212</v>
       </c>
       <c r="B276" s="1">
-        <v>20000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>100.1446517</v>
+        <v>100.09324071</v>
       </c>
       <c r="D276" s="1">
         <v>0.0</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
         <v>0.0</v>
       </c>
       <c r="H276" s="1">
-        <v>28930.34</v>
+        <v>7832.22</v>
       </c>
       <c r="I276" s="1">
         <v>0</v>
       </c>
       <c r="J276">
         <v>0.0</v>
       </c>
       <c r="K276" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="L276" s="1">
-        <v>28930.34</v>
+        <v>7832.22</v>
       </c>
       <c r="M276" s="1">
-        <v>43270.07</v>
+        <v>15994.04</v>
       </c>
       <c r="N276" s="1">
         <v>0.0</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277">
-        <v>2926707212</v>
+        <v>2935657832</v>
       </c>
       <c r="B277" s="1">
-        <v>8400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>100.12385821</v>
+        <v>100.13320145</v>
       </c>
       <c r="D277" s="1">
         <v>0.0</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
         <v>0.0</v>
       </c>
       <c r="H277" s="1">
-        <v>10404.09</v>
+        <v>53280.58</v>
       </c>
       <c r="I277" s="1">
         <v>0</v>
       </c>
       <c r="J277">
         <v>0.0</v>
       </c>
       <c r="K277" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="L277" s="1">
-        <v>10404.09</v>
+        <v>53280.58</v>
       </c>
       <c r="M277" s="1">
-        <v>16316.29</v>
+        <v>93760.58</v>
       </c>
       <c r="N277" s="1">
         <v>0.0</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278">
-        <v>2935657832</v>
+        <v>2935803812</v>
       </c>
       <c r="B278" s="1">
-        <v>40000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>100.1626666</v>
+        <v>100.24708277</v>
       </c>
       <c r="D278" s="1">
         <v>0.0</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
         <v>0.0</v>
       </c>
       <c r="H278" s="1">
-        <v>65066.64</v>
+        <v>23225.78</v>
       </c>
       <c r="I278" s="1">
         <v>0</v>
       </c>
       <c r="J278">
         <v>0.0</v>
       </c>
       <c r="K278" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="L278" s="1">
-        <v>65066.64</v>
+        <v>23225.78</v>
       </c>
       <c r="M278" s="1">
-        <v>94605.08</v>
+        <v>31549.34</v>
       </c>
       <c r="N278" s="1">
         <v>0.0</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279">
-        <v>2935803812</v>
+        <v>2935813452</v>
       </c>
       <c r="B279" s="1">
-        <v>9400000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>100.27308</v>
+        <v>100.24751389</v>
       </c>
       <c r="D279" s="1">
         <v>0.0</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
         <v>0.0</v>
       </c>
       <c r="H279" s="1">
-        <v>25669.52</v>
+        <v>8910.5</v>
       </c>
       <c r="I279" s="1">
         <v>0</v>
       </c>
       <c r="J279">
         <v>0.0</v>
       </c>
       <c r="K279" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="L279" s="1">
-        <v>25669.52</v>
+        <v>8910.5</v>
       </c>
       <c r="M279" s="1">
-        <v>31385.68</v>
+        <v>12118.75</v>
       </c>
       <c r="N279" s="1">
         <v>0.0</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280">
-        <v>2935813452</v>
+        <v>2935986662</v>
       </c>
       <c r="B280" s="1">
-        <v>3600000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>100.27358194</v>
+        <v>100.18142898</v>
       </c>
       <c r="D280" s="1">
         <v>0.0</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
         <v>0.0</v>
       </c>
       <c r="H280" s="1">
-        <v>9848.95</v>
+        <v>6974.13</v>
       </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280">
         <v>0.0</v>
       </c>
       <c r="K280" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="L280" s="1">
-        <v>9848.95</v>
+        <v>6974.13</v>
       </c>
       <c r="M280" s="1">
-        <v>12056.02</v>
+        <v>10549.76</v>
       </c>
       <c r="N280" s="1">
         <v>0.0</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281">
-        <v>2935986662</v>
+        <v>2936837392</v>
       </c>
       <c r="B281" s="1">
-        <v>3844000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>100.21025234</v>
+        <v>100.24341769</v>
       </c>
       <c r="D281" s="1">
         <v>0.0</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
         <v>0.0</v>
       </c>
       <c r="H281" s="1">
-        <v>8082.1</v>
+        <v>3164.43</v>
       </c>
       <c r="I281" s="1">
         <v>0</v>
       </c>
       <c r="J281">
         <v>0.0</v>
       </c>
       <c r="K281" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L281" s="1">
-        <v>8082.1</v>
+        <v>3164.43</v>
       </c>
       <c r="M281" s="1">
-        <v>10612.9</v>
+        <v>4252.64</v>
       </c>
       <c r="N281" s="1">
         <v>0.0</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282">
-        <v>2936837392</v>
+        <v>2937018512</v>
       </c>
       <c r="B282" s="1">
-        <v>1300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>100.26881462</v>
+        <v>100.1372546</v>
       </c>
       <c r="D282" s="1">
         <v>0.0</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
         <v>0.0</v>
       </c>
       <c r="H282" s="1">
-        <v>3494.59</v>
+        <v>13725.46</v>
       </c>
       <c r="I282" s="1">
         <v>0</v>
       </c>
       <c r="J282">
         <v>0.0</v>
       </c>
-      <c r="K282">
-        <v>735.59</v>
+      <c r="K282" t="s">
+        <v>716</v>
       </c>
       <c r="L282" s="1">
-        <v>3494.59</v>
+        <v>13725.46</v>
       </c>
       <c r="M282" s="1">
-        <v>4230.18</v>
+        <v>22947.46</v>
       </c>
       <c r="N282" s="1">
         <v>0.0</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283">
-        <v>2937018512</v>
+        <v>2939595422</v>
       </c>
       <c r="B283" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>100.1658531</v>
+        <v>100.29673024</v>
       </c>
       <c r="D283" s="1">
         <v>0.0</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
         <v>0.0</v>
       </c>
       <c r="H283" s="1">
-        <v>16585.31</v>
+        <v>25222.07</v>
       </c>
       <c r="I283" s="1">
         <v>0</v>
       </c>
       <c r="J283">
         <v>0.0</v>
       </c>
       <c r="K283" t="s">
-        <v>708</v>
+        <v>718</v>
       </c>
       <c r="L283" s="1">
-        <v>16585.31</v>
+        <v>25222.07</v>
       </c>
       <c r="M283" s="1">
-        <v>23152.25</v>
+        <v>29813.96</v>
       </c>
       <c r="N283" s="1">
         <v>0.0</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>707</v>
+        <v>717</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284">
-        <v>2937267382</v>
+        <v>2941100752</v>
       </c>
       <c r="B284" s="1">
-        <v>10000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>100.0065047</v>
+        <v>100.20210371</v>
       </c>
       <c r="D284" s="1">
         <v>0.0</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
         <v>0.0</v>
       </c>
       <c r="H284" s="1">
-        <v>650.47</v>
+        <v>12530.43</v>
       </c>
       <c r="I284" s="1">
         <v>0</v>
       </c>
       <c r="J284">
         <v>0.0</v>
       </c>
       <c r="K284" t="s">
-        <v>710</v>
+        <v>720</v>
       </c>
       <c r="L284" s="1">
-        <v>650.47</v>
+        <v>12530.43</v>
       </c>
       <c r="M284" s="1">
-        <v>5259.08</v>
+        <v>16701.89</v>
       </c>
       <c r="N284" s="1">
         <v>0.0</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>709</v>
+        <v>719</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285">
-        <v>2939595422</v>
+        <v>2942297552</v>
       </c>
       <c r="B285" s="1">
-        <v>8500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>100.31744212</v>
+        <v>100.04828213</v>
       </c>
       <c r="D285" s="1">
         <v>0.0</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
         <v>0.0</v>
       </c>
       <c r="H285" s="1">
-        <v>26982.58</v>
+        <v>7242.32</v>
       </c>
       <c r="I285" s="1">
         <v>0</v>
       </c>
       <c r="J285">
         <v>0.0</v>
       </c>
       <c r="K285" t="s">
-        <v>712</v>
+        <v>722</v>
       </c>
       <c r="L285" s="1">
-        <v>26982.58</v>
+        <v>7242.32</v>
       </c>
       <c r="M285" s="1">
-        <v>29525.78</v>
+        <v>17029.74</v>
       </c>
       <c r="N285" s="1">
         <v>0.0</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>711</v>
+        <v>721</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286">
-        <v>2941100752</v>
+        <v>2942312882</v>
       </c>
       <c r="B286" s="1">
-        <v>6200000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>100.22683903</v>
+        <v>100.13175738</v>
       </c>
       <c r="D286" s="1">
         <v>0.0</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
         <v>0.0</v>
       </c>
       <c r="H286" s="1">
-        <v>14064.02</v>
+        <v>5533.81</v>
       </c>
       <c r="I286" s="1">
         <v>0</v>
       </c>
       <c r="J286">
         <v>0.0</v>
       </c>
       <c r="K286" t="s">
-        <v>714</v>
+        <v>724</v>
       </c>
       <c r="L286" s="1">
-        <v>14064.02</v>
+        <v>5533.81</v>
       </c>
       <c r="M286" s="1">
-        <v>16703.18</v>
+        <v>8424.2</v>
       </c>
       <c r="N286" s="1">
         <v>0.0</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>713</v>
+        <v>723</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287">
-        <v>2942297552</v>
+        <v>2942860832</v>
       </c>
       <c r="B287" s="1">
-        <v>15000000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>100.0762528</v>
+        <v>100.13262023</v>
       </c>
       <c r="D287" s="1">
         <v>0.0</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
         <v>0.0</v>
       </c>
       <c r="H287" s="1">
-        <v>11437.92</v>
+        <v>5702.67</v>
       </c>
       <c r="I287" s="1">
         <v>0</v>
       </c>
       <c r="J287">
         <v>0.0</v>
       </c>
       <c r="K287" t="s">
-        <v>716</v>
+        <v>726</v>
       </c>
       <c r="L287" s="1">
-        <v>11437.92</v>
+        <v>5702.67</v>
       </c>
       <c r="M287" s="1">
-        <v>17646.05</v>
+        <v>8753.97</v>
       </c>
       <c r="N287" s="1">
         <v>0.0</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>715</v>
+        <v>725</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288">
-        <v>2942312882</v>
+        <v>2942896542</v>
       </c>
       <c r="B288" s="1">
-        <v>4200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>100.158055</v>
+        <v>100.13247667</v>
       </c>
       <c r="D288" s="1">
         <v>0.0</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
         <v>0.0</v>
       </c>
       <c r="H288" s="1">
-        <v>6638.31</v>
+        <v>1987.15</v>
       </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288">
         <v>0.0</v>
       </c>
       <c r="K288" t="s">
-        <v>718</v>
+        <v>728</v>
       </c>
       <c r="L288" s="1">
-        <v>6638.31</v>
+        <v>1987.15</v>
       </c>
       <c r="M288" s="1">
-        <v>8511.34</v>
+        <v>3046.2</v>
       </c>
       <c r="N288" s="1">
         <v>0.0</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>717</v>
+        <v>727</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289">
-        <v>2942860832</v>
+        <v>2949187932</v>
       </c>
       <c r="B289" s="1">
-        <v>4300000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>100.15912977</v>
+        <v>100.1440287</v>
       </c>
       <c r="D289" s="1">
         <v>0.0</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
         <v>0.0</v>
       </c>
       <c r="H289" s="1">
-        <v>6842.58</v>
+        <v>43208.61</v>
       </c>
       <c r="I289" s="1">
         <v>0</v>
       </c>
       <c r="J289">
         <v>0.0</v>
       </c>
       <c r="K289" t="s">
-        <v>720</v>
+        <v>730</v>
       </c>
       <c r="L289" s="1">
-        <v>6842.58</v>
+        <v>43208.61</v>
       </c>
       <c r="M289" s="1">
-        <v>8842.97</v>
+        <v>62771.11</v>
       </c>
       <c r="N289" s="1">
         <v>0.0</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>719</v>
+        <v>729</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290">
-        <v>2942896542</v>
+        <v>2949233192</v>
       </c>
       <c r="B290" s="1">
-        <v>1500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>100.15895067</v>
+        <v>100.14310132</v>
       </c>
       <c r="D290" s="1">
         <v>0.0</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
         <v>0.0</v>
       </c>
       <c r="H290" s="1">
-        <v>2384.26</v>
+        <v>35775.33</v>
       </c>
       <c r="I290" s="1">
         <v>0</v>
       </c>
       <c r="J290">
         <v>0.0</v>
       </c>
-      <c r="K290">
-        <v>693.0</v>
+      <c r="K290" t="s">
+        <v>732</v>
       </c>
       <c r="L290" s="1">
-        <v>2384.26</v>
+        <v>35775.33</v>
       </c>
       <c r="M290" s="1">
-        <v>3077.26</v>
+        <v>51556.58</v>
       </c>
       <c r="N290" s="1">
         <v>0.0</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>721</v>
+        <v>731</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291">
-        <v>2949187932</v>
+        <v>2951470492</v>
       </c>
       <c r="B291" s="1">
-        <v>30000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>100.17000987</v>
+        <v>100.27232818</v>
       </c>
       <c r="D291" s="1">
         <v>0.0</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
         <v>0.0</v>
       </c>
       <c r="H291" s="1">
-        <v>51002.96</v>
+        <v>5991.22</v>
       </c>
       <c r="I291" s="1">
         <v>0</v>
       </c>
       <c r="J291">
         <v>0.0</v>
       </c>
       <c r="K291" t="s">
-        <v>723</v>
+        <v>734</v>
       </c>
       <c r="L291" s="1">
-        <v>51002.96</v>
+        <v>5991.22</v>
       </c>
       <c r="M291" s="1">
-        <v>63378.96</v>
+        <v>7190.2</v>
       </c>
       <c r="N291" s="1">
         <v>0.0</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>722</v>
+        <v>733</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292">
-        <v>2949233192</v>
+        <v>2956403482</v>
       </c>
       <c r="B292" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C292" s="1">
-        <v>100.1688706</v>
+        <v>100.11285607</v>
       </c>
       <c r="D292" s="1">
         <v>0.0</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
         <v>0.0</v>
       </c>
       <c r="H292" s="1">
-        <v>42217.65</v>
+        <v>16928.41</v>
       </c>
       <c r="I292" s="1">
         <v>0</v>
       </c>
       <c r="J292">
         <v>0.0</v>
       </c>
       <c r="K292" t="s">
-        <v>725</v>
+        <v>736</v>
       </c>
       <c r="L292" s="1">
-        <v>42217.65</v>
+        <v>16928.41</v>
       </c>
       <c r="M292" s="1">
-        <v>52064.32</v>
+        <v>24906.91</v>
       </c>
       <c r="N292" s="1">
         <v>0.0</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>724</v>
+        <v>735</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293">
-        <v>2951470492</v>
+        <v>2957531542</v>
       </c>
       <c r="B293" s="1">
-        <v>2200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>100.29315136</v>
+        <v>100.47516993</v>
       </c>
       <c r="D293" s="1">
         <v>0.0</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
         <v>0.0</v>
       </c>
       <c r="H293" s="1">
-        <v>6449.33</v>
+        <v>71275.49</v>
       </c>
       <c r="I293" s="1">
         <v>0</v>
       </c>
       <c r="J293">
         <v>0.0</v>
       </c>
-      <c r="K293">
-        <v>674.01</v>
+      <c r="K293" t="s">
+        <v>738</v>
       </c>
       <c r="L293" s="1">
-        <v>6449.33</v>
+        <v>71275.49</v>
       </c>
       <c r="M293" s="1">
-        <v>7123.34</v>
+        <v>75798.24</v>
       </c>
       <c r="N293" s="1">
         <v>0.0</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>726</v>
+        <v>737</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294">
-        <v>2956403482</v>
+        <v>2959056142</v>
       </c>
       <c r="B294" s="1">
-        <v>15000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="C294" s="1">
-        <v>100.13788227</v>
+        <v>100.2738524</v>
       </c>
       <c r="D294" s="1">
         <v>0.0</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
         <v>0.0</v>
       </c>
       <c r="H294" s="1">
-        <v>20682.34</v>
+        <v>28480.65</v>
       </c>
       <c r="I294" s="1">
         <v>0</v>
       </c>
       <c r="J294">
         <v>0.0</v>
       </c>
       <c r="K294" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="L294" s="1">
-        <v>20682.34</v>
+        <v>28480.65</v>
       </c>
       <c r="M294" s="1">
-        <v>25248.38</v>
+        <v>32562.3</v>
       </c>
       <c r="N294" s="1">
         <v>0.0</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295">
-        <v>2957531542</v>
+        <v>2962036292</v>
       </c>
       <c r="B295" s="1">
-        <v>15000000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>100.48200813</v>
+        <v>100.35231564</v>
       </c>
       <c r="D295" s="1">
         <v>0.0</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
         <v>0.0</v>
       </c>
       <c r="H295" s="1">
-        <v>72301.22</v>
+        <v>41220.93</v>
       </c>
       <c r="I295" s="1">
         <v>0</v>
       </c>
       <c r="J295">
         <v>0.0</v>
       </c>
       <c r="K295" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="L295" s="1">
-        <v>72301.22</v>
+        <v>41220.93</v>
       </c>
       <c r="M295" s="1">
-        <v>73540.09</v>
+        <v>45336.41</v>
       </c>
       <c r="N295" s="1">
         <v>0.0</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296">
-        <v>2959056142</v>
+        <v>2962647792</v>
       </c>
       <c r="B296" s="1">
-        <v>10400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>100.29240135</v>
+        <v>100.03149287</v>
       </c>
       <c r="D296" s="1">
         <v>0.0</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
         <v>0.0</v>
       </c>
       <c r="H296" s="1">
-        <v>30409.74</v>
+        <v>4723.93</v>
       </c>
       <c r="I296" s="1">
         <v>0</v>
       </c>
       <c r="J296">
         <v>0.0</v>
       </c>
       <c r="K296" t="s">
-        <v>732</v>
+        <v>744</v>
       </c>
       <c r="L296" s="1">
-        <v>30409.74</v>
+        <v>4723.93</v>
       </c>
       <c r="M296" s="1">
-        <v>32226.85</v>
+        <v>11221.68</v>
       </c>
       <c r="N296" s="1">
         <v>0.0</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297">
-        <v>2962036292</v>
+        <v>2963772242</v>
       </c>
       <c r="B297" s="1">
-        <v>11700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>100.36731538</v>
+        <v>100.1472109</v>
       </c>
       <c r="D297" s="1">
         <v>0.0</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
         <v>0.0</v>
       </c>
       <c r="H297" s="1">
-        <v>42975.9</v>
+        <v>14721.09</v>
       </c>
       <c r="I297" s="1">
         <v>0</v>
       </c>
       <c r="J297">
         <v>0.0</v>
       </c>
       <c r="K297" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
       <c r="L297" s="1">
-        <v>42975.9</v>
+        <v>14721.09</v>
       </c>
       <c r="M297" s="1">
-        <v>44559.4</v>
+        <v>19663.98</v>
       </c>
       <c r="N297" s="1">
         <v>0.0</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>733</v>
+        <v>745</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298">
-        <v>2962647792</v>
+        <v>2963783932</v>
       </c>
       <c r="B298" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>100.05500407</v>
+        <v>100.160048</v>
       </c>
       <c r="D298" s="1">
         <v>0.0</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
         <v>0.0</v>
       </c>
       <c r="H298" s="1">
-        <v>8250.61</v>
+        <v>16004.8</v>
       </c>
       <c r="I298" s="1">
         <v>0</v>
       </c>
       <c r="J298">
         <v>0.0</v>
       </c>
       <c r="K298" t="s">
-        <v>736</v>
+        <v>748</v>
       </c>
       <c r="L298" s="1">
-        <v>8250.61</v>
+        <v>16004.8</v>
       </c>
       <c r="M298" s="1">
-        <v>11485.94</v>
+        <v>20882.14</v>
       </c>
       <c r="N298" s="1">
         <v>0.0</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299">
-        <v>2963772242</v>
+        <v>2963823632</v>
       </c>
       <c r="B299" s="1">
-        <v>10000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>100.1716754</v>
+        <v>100.46937947</v>
       </c>
       <c r="D299" s="1">
         <v>0.0</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
         <v>0.0</v>
       </c>
       <c r="H299" s="1">
-        <v>17167.54</v>
+        <v>17836.42</v>
       </c>
       <c r="I299" s="1">
         <v>0</v>
       </c>
       <c r="J299">
         <v>0.0</v>
       </c>
       <c r="K299" t="s">
-        <v>738</v>
+        <v>750</v>
       </c>
       <c r="L299" s="1">
-        <v>17167.54</v>
+        <v>17836.42</v>
       </c>
       <c r="M299" s="1">
-        <v>19862.54</v>
+        <v>18919.65</v>
       </c>
       <c r="N299" s="1">
         <v>0.0</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>737</v>
+        <v>749</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300">
-        <v>2963783932</v>
+        <v>2963840802</v>
       </c>
       <c r="B300" s="1">
-        <v>10000000.0</v>
+        <v>2991000.0</v>
       </c>
       <c r="C300" s="1">
-        <v>100.1841516</v>
+        <v>100.35543196</v>
       </c>
       <c r="D300" s="1">
         <v>0.0</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
         <v>0.0</v>
       </c>
       <c r="H300" s="1">
-        <v>18415.16</v>
+        <v>10630.97</v>
       </c>
       <c r="I300" s="1">
         <v>0</v>
       </c>
       <c r="J300">
         <v>0.0</v>
       </c>
       <c r="K300" t="s">
-        <v>740</v>
+        <v>752</v>
       </c>
       <c r="L300" s="1">
-        <v>18415.16</v>
+        <v>10630.97</v>
       </c>
       <c r="M300" s="1">
-        <v>21051.83</v>
+        <v>11739.14</v>
       </c>
       <c r="N300" s="1">
         <v>0.0</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>739</v>
+        <v>751</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301">
-        <v>2963823632</v>
+        <v>2965386522</v>
       </c>
       <c r="B301" s="1">
-        <v>3800000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C301" s="1">
-        <v>100.47568658</v>
+        <v>100.1075276</v>
       </c>
       <c r="D301" s="1">
         <v>0.0</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
         <v>0.0</v>
       </c>
       <c r="H301" s="1">
-        <v>18076.09</v>
+        <v>5376.38</v>
       </c>
       <c r="I301" s="1">
         <v>0</v>
       </c>
       <c r="J301">
         <v>0.0</v>
       </c>
-      <c r="K301">
-        <v>271.89</v>
+      <c r="K301" t="s">
+        <v>754</v>
       </c>
       <c r="L301" s="1">
-        <v>18076.09</v>
+        <v>5376.38</v>
       </c>
       <c r="M301" s="1">
-        <v>18347.98</v>
+        <v>7741.98</v>
       </c>
       <c r="N301" s="1">
         <v>0.0</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>741</v>
+        <v>753</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302">
-        <v>2963840802</v>
+        <v>2970036362</v>
       </c>
       <c r="B302" s="1">
-        <v>2991000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C302" s="1">
-        <v>100.37078502</v>
+        <v>100.1719823</v>
       </c>
       <c r="D302" s="1">
         <v>0.0</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
         <v>0.0</v>
       </c>
       <c r="H302" s="1">
-        <v>11090.18</v>
+        <v>17198.23</v>
       </c>
       <c r="I302" s="1">
         <v>0</v>
       </c>
       <c r="J302">
         <v>0.0</v>
       </c>
-      <c r="K302">
-        <v>450.09</v>
+      <c r="K302" t="s">
+        <v>756</v>
       </c>
       <c r="L302" s="1">
-        <v>11090.18</v>
+        <v>17198.23</v>
       </c>
       <c r="M302" s="1">
-        <v>11540.27</v>
+        <v>22334.9</v>
       </c>
       <c r="N302" s="1">
         <v>0.0</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>742</v>
+        <v>755</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303">
-        <v>2965386522</v>
+        <v>2979716702</v>
       </c>
       <c r="B303" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C303" s="1">
-        <v>100.1320868</v>
+        <v>100.1802732</v>
       </c>
       <c r="D303" s="1">
         <v>0.0</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
         <v>0.0</v>
       </c>
       <c r="H303" s="1">
-        <v>6604.34</v>
+        <v>18027.32</v>
       </c>
       <c r="I303" s="1">
         <v>0</v>
       </c>
       <c r="J303">
         <v>0.0</v>
       </c>
       <c r="K303" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="L303" s="1">
-        <v>6604.34</v>
+        <v>18027.32</v>
       </c>
       <c r="M303" s="1">
-        <v>7860.72</v>
+        <v>22208.32</v>
       </c>
       <c r="N303" s="1">
         <v>0.0</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304">
-        <v>2970036362</v>
+        <v>2981484462</v>
       </c>
       <c r="B304" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C304" s="1">
-        <v>100.1959315</v>
+        <v>100.183621</v>
       </c>
       <c r="D304" s="1">
         <v>0.0</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
         <v>0.0</v>
       </c>
       <c r="H304" s="1">
-        <v>19593.15</v>
+        <v>36724.2</v>
       </c>
       <c r="I304" s="1">
         <v>0</v>
       </c>
       <c r="J304">
         <v>0.0</v>
       </c>
       <c r="K304" t="s">
-        <v>746</v>
+        <v>760</v>
       </c>
       <c r="L304" s="1">
-        <v>19593.15</v>
+        <v>36724.2</v>
       </c>
       <c r="M304" s="1">
-        <v>22460.49</v>
+        <v>44462.2</v>
       </c>
       <c r="N304" s="1">
         <v>0.0</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>745</v>
+        <v>759</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305">
-        <v>2979716702</v>
+        <v>2983096392</v>
       </c>
       <c r="B305" s="1">
-        <v>10000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="C305" s="1">
-        <v>100.2023854</v>
+        <v>100.32807324</v>
       </c>
       <c r="D305" s="1">
         <v>0.0</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
         <v>0.0</v>
       </c>
       <c r="H305" s="1">
-        <v>20238.54</v>
+        <v>23293.2</v>
       </c>
       <c r="I305" s="1">
         <v>0</v>
       </c>
       <c r="J305">
         <v>0.0</v>
       </c>
       <c r="K305" t="s">
-        <v>748</v>
+        <v>762</v>
       </c>
       <c r="L305" s="1">
-        <v>20238.54</v>
+        <v>23293.2</v>
       </c>
       <c r="M305" s="1">
-        <v>22252.99</v>
+        <v>25483.24</v>
       </c>
       <c r="N305" s="1">
         <v>0.0</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>747</v>
+        <v>761</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306">
-        <v>2981484462</v>
+        <v>2991145122</v>
       </c>
       <c r="B306" s="1">
-        <v>20000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="C306" s="1">
-        <v>100.20503605</v>
+        <v>100.23293078</v>
       </c>
       <c r="D306" s="1">
         <v>0.0</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
         <v>0.0</v>
       </c>
       <c r="H306" s="1">
-        <v>41007.21</v>
+        <v>20963.77</v>
       </c>
       <c r="I306" s="1">
         <v>0</v>
       </c>
       <c r="J306">
         <v>0.0</v>
       </c>
       <c r="K306" t="s">
-        <v>750</v>
+        <v>764</v>
       </c>
       <c r="L306" s="1">
-        <v>41007.21</v>
+        <v>20963.77</v>
       </c>
       <c r="M306" s="1">
-        <v>44481.21</v>
+        <v>22090.49</v>
       </c>
       <c r="N306" s="1">
         <v>0.0</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>749</v>
+        <v>763</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307">
-        <v>2983096392</v>
+        <v>2991234142</v>
       </c>
       <c r="B307" s="1">
-        <v>7100000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>100.34312803</v>
+        <v>100.2326412</v>
       </c>
       <c r="D307" s="1">
         <v>0.0</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
         <v>0.0</v>
       </c>
       <c r="H307" s="1">
-        <v>24362.09</v>
+        <v>5816.03</v>
       </c>
       <c r="I307" s="1">
         <v>0</v>
       </c>
       <c r="J307">
         <v>0.0</v>
       </c>
       <c r="K307">
-        <v>716.08</v>
+        <v>351.36</v>
       </c>
       <c r="L307" s="1">
-        <v>24362.09</v>
+        <v>5816.03</v>
       </c>
       <c r="M307" s="1">
-        <v>25078.17</v>
+        <v>6167.39</v>
       </c>
       <c r="N307" s="1">
         <v>0.0</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308">
-        <v>2991145122</v>
+        <v>3014423372</v>
       </c>
       <c r="B308" s="1">
-        <v>9000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>100.247808</v>
+        <v>100.0404635</v>
       </c>
       <c r="D308" s="1">
         <v>0.0</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
         <v>0.0</v>
       </c>
       <c r="H308" s="1">
-        <v>22302.72</v>
+        <v>2427.81</v>
       </c>
       <c r="I308" s="1">
         <v>0</v>
       </c>
       <c r="J308">
         <v>0.0</v>
       </c>
-      <c r="K308">
-        <v>-476.63</v>
+      <c r="K308" t="s">
+        <v>767</v>
       </c>
       <c r="L308" s="1">
-        <v>22302.72</v>
+        <v>2427.81</v>
       </c>
       <c r="M308" s="1">
-        <v>21826.09</v>
+        <v>4007.15</v>
       </c>
       <c r="N308" s="1">
         <v>0.0</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>752</v>
+        <v>766</v>
       </c>
     </row>
     <row r="309" spans="1:26">
-      <c r="A309">
-        <v>2991234142</v>
+      <c r="A309" t="s">
+        <v>769</v>
       </c>
       <c r="B309" s="1">
-        <v>2500000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>100.2478108</v>
+        <v>100.23109862</v>
       </c>
       <c r="D309" s="1">
         <v>0.0</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
         <v>0.0</v>
       </c>
       <c r="H309" s="1">
-        <v>6195.27</v>
+        <v>30042.82</v>
       </c>
       <c r="I309" s="1">
         <v>0</v>
       </c>
       <c r="J309">
         <v>0.0</v>
       </c>
-      <c r="K309">
-        <v>-100.75</v>
+      <c r="K309" t="s">
+        <v>770</v>
       </c>
       <c r="L309" s="1">
-        <v>6195.27</v>
+        <v>30042.82</v>
       </c>
       <c r="M309" s="1">
-        <v>6094.52</v>
+        <v>33293.57</v>
       </c>
       <c r="N309" s="1">
         <v>0.0</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>753</v>
+        <v>768</v>
       </c>
     </row>
     <row r="310" spans="1:26">
-      <c r="A310">
-        <v>3014423372</v>
+      <c r="A310" t="s">
+        <v>772</v>
       </c>
       <c r="B310" s="1">
-        <v>6000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>100.06450183</v>
+        <v>100.24262169</v>
       </c>
       <c r="D310" s="1">
         <v>0.0</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
         <v>0.0</v>
       </c>
       <c r="H310" s="1">
-        <v>3870.11</v>
+        <v>17226.14</v>
       </c>
       <c r="I310" s="1">
         <v>0</v>
       </c>
       <c r="J310">
         <v>0.0</v>
       </c>
-      <c r="K310">
-        <v>387.1</v>
+      <c r="K310" t="s">
+        <v>773</v>
       </c>
       <c r="L310" s="1">
-        <v>3870.11</v>
+        <v>17226.14</v>
       </c>
       <c r="M310" s="1">
-        <v>4257.21</v>
+        <v>19293.31</v>
       </c>
       <c r="N310" s="1">
         <v>0.0</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>754</v>
+        <v>771</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>756</v>
+        <v>775</v>
       </c>
       <c r="B311" s="1">
-        <v>13000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>100.24912569</v>
+        <v>100.14604793</v>
       </c>
       <c r="D311" s="1">
         <v>0.0</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
         <v>0.0</v>
       </c>
       <c r="H311" s="1">
-        <v>32386.34</v>
+        <v>21907.19</v>
       </c>
       <c r="I311" s="1">
         <v>0</v>
       </c>
       <c r="J311">
         <v>0.0</v>
       </c>
-      <c r="K311">
-        <v>696.42</v>
+      <c r="K311" t="s">
+        <v>776</v>
       </c>
       <c r="L311" s="1">
-        <v>32386.34</v>
+        <v>21907.19</v>
       </c>
       <c r="M311" s="1">
-        <v>33082.76</v>
+        <v>25891.1</v>
       </c>
       <c r="N311" s="1">
         <v>0.0</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>755</v>
+        <v>774</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="B312" s="1">
-        <v>7100000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C312" s="1">
-        <v>100.26117577</v>
+        <v>100.23175616</v>
       </c>
       <c r="D312" s="1">
         <v>0.0</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
         <v>0.0</v>
       </c>
       <c r="H312" s="1">
-        <v>18543.48</v>
+        <v>57939.04</v>
       </c>
       <c r="I312" s="1">
         <v>0</v>
       </c>
       <c r="J312">
         <v>0.0</v>
       </c>
-      <c r="K312">
-        <v>630.94</v>
+      <c r="K312" t="s">
+        <v>778</v>
       </c>
       <c r="L312" s="1">
-        <v>18543.48</v>
+        <v>57939.04</v>
       </c>
       <c r="M312" s="1">
-        <v>19174.42</v>
+        <v>64369.88</v>
       </c>
       <c r="N312" s="1">
         <v>0.0</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>757</v>
+        <v>777</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>760</v>
+        <v>780</v>
       </c>
       <c r="B313" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C313" s="1">
-        <v>100.16831007</v>
+        <v>100.23863277</v>
       </c>
       <c r="D313" s="1">
         <v>0.0</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
         <v>0.0</v>
       </c>
       <c r="H313" s="1">
-        <v>25246.51</v>
+        <v>71589.83</v>
       </c>
       <c r="I313" s="1">
         <v>0</v>
       </c>
       <c r="J313">
         <v>0.0</v>
       </c>
       <c r="K313" t="s">
-        <v>761</v>
+        <v>781</v>
       </c>
       <c r="L313" s="1">
-        <v>25246.51</v>
+        <v>71589.83</v>
       </c>
       <c r="M313" s="1">
-        <v>26250.32</v>
+        <v>79080.8</v>
       </c>
       <c r="N313" s="1">
         <v>0.0</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>759</v>
+        <v>779</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>760</v>
+        <v>783</v>
       </c>
       <c r="B314" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>100.249881</v>
+        <v>100.13528793</v>
       </c>
       <c r="D314" s="1">
         <v>0.0</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
         <v>0.0</v>
       </c>
       <c r="H314" s="1">
-        <v>62470.25</v>
+        <v>40586.38</v>
       </c>
       <c r="I314" s="1">
         <v>0</v>
       </c>
       <c r="J314">
         <v>0.0</v>
       </c>
       <c r="K314" t="s">
-        <v>763</v>
+        <v>784</v>
       </c>
       <c r="L314" s="1">
-        <v>62470.25</v>
+        <v>40586.38</v>
       </c>
       <c r="M314" s="1">
-        <v>63963.97</v>
+        <v>47818.49</v>
       </c>
       <c r="N314" s="1">
         <v>0.0</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>762</v>
+        <v>782</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>765</v>
+        <v>786</v>
       </c>
       <c r="B315" s="1">
-        <v>30000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C315" s="1">
-        <v>100.2566131</v>
+        <v>100.32391708</v>
       </c>
       <c r="D315" s="1">
         <v>0.0</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
         <v>0.0</v>
       </c>
       <c r="H315" s="1">
-        <v>76983.93</v>
+        <v>42109.22</v>
       </c>
       <c r="I315" s="1">
         <v>0</v>
       </c>
       <c r="J315">
         <v>0.0</v>
       </c>
       <c r="K315" t="s">
-        <v>766</v>
+        <v>787</v>
       </c>
       <c r="L315" s="1">
-        <v>76983.93</v>
+        <v>42109.22</v>
       </c>
       <c r="M315" s="1">
-        <v>78582.26</v>
+        <v>44587.45</v>
       </c>
       <c r="N315" s="1">
         <v>0.0</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>764</v>
+        <v>785</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>768</v>
+        <v>789</v>
       </c>
       <c r="B316" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>100.15726183</v>
+        <v>100.091498</v>
       </c>
       <c r="D316" s="1">
         <v>0.0</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
         <v>0.0</v>
       </c>
       <c r="H316" s="1">
-        <v>47178.55</v>
+        <v>13724.7</v>
       </c>
       <c r="I316" s="1">
         <v>0</v>
       </c>
       <c r="J316">
         <v>0.0</v>
       </c>
       <c r="K316" t="s">
-        <v>769</v>
+        <v>790</v>
       </c>
       <c r="L316" s="1">
-        <v>47178.55</v>
+        <v>13724.7</v>
       </c>
       <c r="M316" s="1">
-        <v>48555.63</v>
+        <v>17459.63</v>
       </c>
       <c r="N316" s="1">
         <v>0.0</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>767</v>
+        <v>788</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>771</v>
+        <v>789</v>
       </c>
       <c r="B317" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>100.33867369</v>
+        <v>100.25207337</v>
       </c>
       <c r="D317" s="1">
         <v>0.0</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
         <v>0.0</v>
       </c>
       <c r="H317" s="1">
-        <v>44027.58</v>
+        <v>75622.01</v>
       </c>
       <c r="I317" s="1">
         <v>0</v>
       </c>
       <c r="J317">
         <v>0.0</v>
       </c>
-      <c r="K317">
-        <v>67.11</v>
+      <c r="K317" t="s">
+        <v>792</v>
       </c>
       <c r="L317" s="1">
-        <v>44027.58</v>
+        <v>75622.01</v>
       </c>
       <c r="M317" s="1">
-        <v>44094.69</v>
+        <v>83165.63</v>
       </c>
       <c r="N317" s="1">
         <v>0.0</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>770</v>
+        <v>791</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
       <c r="B318" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C318" s="1">
-        <v>100.1140586</v>
+        <v>100.24991175</v>
       </c>
       <c r="D318" s="1">
         <v>0.0</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
         <v>0.0</v>
       </c>
       <c r="H318" s="1">
-        <v>17108.79</v>
+        <v>49982.35</v>
       </c>
       <c r="I318" s="1">
         <v>0</v>
       </c>
       <c r="J318">
         <v>0.0</v>
       </c>
-      <c r="K318">
-        <v>790.87</v>
+      <c r="K318" t="s">
+        <v>794</v>
       </c>
       <c r="L318" s="1">
-        <v>17108.79</v>
+        <v>49982.35</v>
       </c>
       <c r="M318" s="1">
-        <v>17899.66</v>
+        <v>54962.27</v>
       </c>
       <c r="N318" s="1">
         <v>0.0</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>772</v>
+        <v>793</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>773</v>
+        <v>796</v>
       </c>
       <c r="B319" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>100.27008443</v>
+        <v>100.2688806</v>
       </c>
       <c r="D319" s="1">
         <v>0.0</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
         <v>0.0</v>
       </c>
       <c r="H319" s="1">
-        <v>81025.33</v>
+        <v>67220.15</v>
       </c>
       <c r="I319" s="1">
         <v>0</v>
       </c>
       <c r="J319">
         <v>0.0</v>
       </c>
       <c r="K319" t="s">
-        <v>775</v>
+        <v>797</v>
       </c>
       <c r="L319" s="1">
-        <v>81025.33</v>
+        <v>67220.15</v>
       </c>
       <c r="M319" s="1">
-        <v>82669.99</v>
+        <v>76091.65</v>
       </c>
       <c r="N319" s="1">
         <v>0.0</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>774</v>
+        <v>795</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>773</v>
+        <v>799</v>
       </c>
       <c r="B320" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>100.2678823</v>
+        <v>100.2635864</v>
       </c>
       <c r="D320" s="1">
         <v>0.0</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
         <v>0.0</v>
       </c>
       <c r="H320" s="1">
-        <v>53576.46</v>
+        <v>26358.64</v>
       </c>
       <c r="I320" s="1">
         <v>0</v>
       </c>
       <c r="J320">
         <v>0.0</v>
       </c>
       <c r="K320" t="s">
-        <v>777</v>
+        <v>800</v>
       </c>
       <c r="L320" s="1">
-        <v>53576.46</v>
+        <v>26358.64</v>
       </c>
       <c r="M320" s="1">
-        <v>54630.96</v>
+        <v>28879.0</v>
       </c>
       <c r="N320" s="1">
         <v>0.0</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>776</v>
+        <v>798</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>779</v>
+        <v>799</v>
       </c>
       <c r="B321" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C321" s="1">
-        <v>100.2884278</v>
+        <v>100.2656899</v>
       </c>
       <c r="D321" s="1">
         <v>0.0</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
         <v>0.0</v>
       </c>
       <c r="H321" s="1">
-        <v>72106.95</v>
+        <v>53137.98</v>
       </c>
       <c r="I321" s="1">
         <v>0</v>
       </c>
       <c r="J321">
         <v>0.0</v>
       </c>
       <c r="K321" t="s">
-        <v>780</v>
+        <v>802</v>
       </c>
       <c r="L321" s="1">
-        <v>72106.95</v>
+        <v>53137.98</v>
       </c>
       <c r="M321" s="1">
-        <v>75673.96</v>
+        <v>58556.48</v>
       </c>
       <c r="N321" s="1">
         <v>0.0</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>778</v>
+        <v>801</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>782</v>
+        <v>804</v>
       </c>
       <c r="B322" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>100.2816234</v>
+        <v>100.28005205</v>
       </c>
       <c r="D322" s="1">
         <v>0.0</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
         <v>0.0</v>
       </c>
       <c r="H322" s="1">
-        <v>28162.34</v>
+        <v>56010.41</v>
       </c>
       <c r="I322" s="1">
         <v>0</v>
       </c>
       <c r="J322">
         <v>0.0</v>
       </c>
-      <c r="K322">
-        <v>552.79</v>
+      <c r="K322" t="s">
+        <v>805</v>
       </c>
       <c r="L322" s="1">
-        <v>28162.34</v>
+        <v>56010.41</v>
       </c>
       <c r="M322" s="1">
-        <v>28715.13</v>
+        <v>62567.51</v>
       </c>
       <c r="N322" s="1">
         <v>0.0</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>781</v>
+        <v>803</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>782</v>
+        <v>807</v>
       </c>
       <c r="B323" s="1">
-        <v>20000000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>100.28400955</v>
+        <v>100.34355026</v>
       </c>
       <c r="D323" s="1">
         <v>0.0</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
         <v>0.0</v>
       </c>
       <c r="H323" s="1">
-        <v>56801.91</v>
+        <v>25391.8</v>
       </c>
       <c r="I323" s="1">
         <v>0</v>
       </c>
       <c r="J323">
         <v>0.0</v>
       </c>
       <c r="K323" t="s">
-        <v>784</v>
+        <v>808</v>
       </c>
       <c r="L323" s="1">
-        <v>56801.91</v>
+        <v>25391.8</v>
       </c>
       <c r="M323" s="1">
-        <v>58227.49</v>
+        <v>27673.83</v>
       </c>
       <c r="N323" s="1">
         <v>0.0</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>783</v>
+        <v>806</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>786</v>
+        <v>810</v>
       </c>
       <c r="B324" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>100.2992072</v>
+        <v>100.0898133</v>
       </c>
       <c r="D324" s="1">
         <v>0.0</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
         <v>0.0</v>
       </c>
       <c r="H324" s="1">
-        <v>59841.44</v>
+        <v>17962.66</v>
       </c>
       <c r="I324" s="1">
         <v>0</v>
       </c>
       <c r="J324">
         <v>0.0</v>
       </c>
       <c r="K324" t="s">
-        <v>787</v>
+        <v>811</v>
       </c>
       <c r="L324" s="1">
-        <v>59841.44</v>
+        <v>17962.66</v>
       </c>
       <c r="M324" s="1">
-        <v>62224.67</v>
+        <v>6956.6</v>
       </c>
       <c r="N324" s="1">
         <v>0.0</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>785</v>
+        <v>809</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>789</v>
+        <v>813</v>
       </c>
       <c r="B325" s="1">
-        <v>7391000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>100.36053335</v>
+        <v>100.03339633</v>
       </c>
       <c r="D325" s="1">
         <v>0.0</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
         <v>0.0</v>
       </c>
       <c r="H325" s="1">
-        <v>26647.02</v>
+        <v>2003.78</v>
       </c>
       <c r="I325" s="1">
         <v>0</v>
       </c>
       <c r="J325">
         <v>0.0</v>
       </c>
-      <c r="K325">
-        <v>743.08</v>
+      <c r="K325" t="s">
+        <v>814</v>
       </c>
       <c r="L325" s="1">
-        <v>26647.02</v>
+        <v>2003.78</v>
       </c>
       <c r="M325" s="1">
-        <v>27390.1</v>
+        <v>255.29</v>
       </c>
       <c r="N325" s="1">
         <v>0.0</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>788</v>
+        <v>812</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>791</v>
+        <v>816</v>
       </c>
       <c r="B326" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>100.09233095</v>
+        <v>100.172496</v>
       </c>
       <c r="D326" s="1">
         <v>0.0</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
         <v>0.0</v>
       </c>
       <c r="H326" s="1">
-        <v>18466.19</v>
+        <v>17249.6</v>
       </c>
       <c r="I326" s="1">
         <v>0</v>
       </c>
       <c r="J326">
         <v>0.0</v>
       </c>
       <c r="K326" t="s">
-        <v>792</v>
+        <v>817</v>
       </c>
       <c r="L326" s="1">
-        <v>18466.19</v>
+        <v>17249.6</v>
       </c>
       <c r="M326" s="1">
-        <v>6975.69</v>
+        <v>13493.39</v>
       </c>
       <c r="N326" s="1">
         <v>0.0</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>790</v>
+        <v>815</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>794</v>
+        <v>816</v>
       </c>
       <c r="B327" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>100.04616117</v>
+        <v>100.18667407</v>
       </c>
       <c r="D327" s="1">
         <v>0.0</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
         <v>0.0</v>
       </c>
       <c r="H327" s="1">
-        <v>2769.67</v>
+        <v>28001.11</v>
       </c>
       <c r="I327" s="1">
         <v>0</v>
       </c>
       <c r="J327">
         <v>0.0</v>
       </c>
       <c r="K327" t="s">
-        <v>795</v>
+        <v>819</v>
       </c>
       <c r="L327" s="1">
-        <v>2769.67</v>
+        <v>28001.11</v>
       </c>
       <c r="M327" s="1">
-        <v>544.86</v>
+        <v>18456.0</v>
       </c>
       <c r="N327" s="1">
         <v>0.0</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>793</v>
+        <v>818</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>797</v>
+        <v>821</v>
       </c>
       <c r="B328" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>100.150634</v>
+        <v>100.01949816</v>
       </c>
       <c r="D328" s="1">
         <v>0.0</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
         <v>0.0</v>
       </c>
       <c r="H328" s="1">
-        <v>15063.4</v>
+        <v>2437.27</v>
       </c>
       <c r="I328" s="1">
         <v>0</v>
       </c>
       <c r="J328">
         <v>0.0</v>
       </c>
       <c r="K328" t="s">
-        <v>798</v>
+        <v>822</v>
       </c>
       <c r="L328" s="1">
-        <v>15063.4</v>
+        <v>2437.27</v>
       </c>
       <c r="M328" s="1">
-        <v>12178.19</v>
+        <v>-14825.51</v>
       </c>
       <c r="N328" s="1">
         <v>0.0</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>796</v>
+        <v>820</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>797</v>
+        <v>824</v>
       </c>
       <c r="B329" s="1">
-        <v>15000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>100.181569</v>
+        <v>100.01504333</v>
       </c>
       <c r="D329" s="1">
         <v>0.0</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
         <v>0.0</v>
       </c>
       <c r="H329" s="1">
-        <v>27235.35</v>
+        <v>270.78</v>
       </c>
       <c r="I329" s="1">
         <v>0</v>
       </c>
       <c r="J329">
         <v>0.0</v>
       </c>
       <c r="K329" t="s">
-        <v>800</v>
+        <v>825</v>
       </c>
       <c r="L329" s="1">
-        <v>27235.35</v>
+        <v>270.78</v>
       </c>
       <c r="M329" s="1">
-        <v>17677.41</v>
+        <v>-1357.54</v>
       </c>
       <c r="N329" s="1">
         <v>0.0</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>799</v>
+        <v>823</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>802</v>
+        <v>827</v>
       </c>
       <c r="B330" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>99.99562352</v>
+        <v>100.0528246</v>
       </c>
       <c r="D330" s="1">
         <v>0.0</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
         <v>0.0</v>
       </c>
       <c r="H330" s="1">
-        <v>-547.06</v>
+        <v>5282.46</v>
       </c>
       <c r="I330" s="1">
         <v>0</v>
       </c>
       <c r="J330">
         <v>0.0</v>
       </c>
       <c r="K330" t="s">
-        <v>803</v>
+        <v>828</v>
       </c>
       <c r="L330" s="1">
-        <v>-547.06</v>
+        <v>5282.46</v>
       </c>
       <c r="M330" s="1">
-        <v>-15512.07</v>
+        <v>-5835.4</v>
       </c>
       <c r="N330" s="1">
         <v>0.0</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>801</v>
+        <v>826</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>805</v>
+        <v>830</v>
       </c>
       <c r="B331" s="1">
-        <v>1800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>99.983275</v>
+        <v>100.0732384</v>
       </c>
       <c r="D331" s="1">
         <v>0.0</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
         <v>0.0</v>
       </c>
       <c r="H331" s="1">
-        <v>-301.05</v>
+        <v>21971.52</v>
       </c>
       <c r="I331" s="1">
         <v>0</v>
       </c>
       <c r="J331">
         <v>0.0</v>
       </c>
       <c r="K331" t="s">
-        <v>806</v>
+        <v>831</v>
       </c>
       <c r="L331" s="1">
-        <v>-301.05</v>
+        <v>21971.52</v>
       </c>
       <c r="M331" s="1">
-        <v>-1545.08</v>
+        <v>-7327.29</v>
       </c>
       <c r="N331" s="1">
         <v>0.0</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>804</v>
+        <v>829</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>808</v>
+        <v>833</v>
       </c>
       <c r="B332" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>100.0300244</v>
+        <v>100.05366577</v>
       </c>
       <c r="D332" s="1">
         <v>0.0</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
         <v>0.0</v>
       </c>
       <c r="H332" s="1">
-        <v>3002.44</v>
+        <v>16099.73</v>
       </c>
       <c r="I332" s="1">
         <v>0</v>
       </c>
       <c r="J332">
         <v>0.0</v>
       </c>
       <c r="K332" t="s">
-        <v>809</v>
+        <v>834</v>
       </c>
       <c r="L332" s="1">
-        <v>3002.44</v>
+        <v>16099.73</v>
       </c>
       <c r="M332" s="1">
-        <v>-6530.63</v>
+        <v>9065.49</v>
       </c>
       <c r="N332" s="1">
         <v>0.0</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>807</v>
+        <v>832</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>811</v>
+        <v>836</v>
       </c>
       <c r="B333" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C333" s="1">
-        <v>100.00900933</v>
+        <v>100.1281692</v>
       </c>
       <c r="D333" s="1">
         <v>0.0</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
         <v>0.0</v>
       </c>
       <c r="H333" s="1">
-        <v>1351.4</v>
+        <v>12816.92</v>
       </c>
       <c r="I333" s="1">
         <v>0</v>
       </c>
       <c r="J333">
         <v>0.0</v>
       </c>
-      <c r="K333" t="s">
-        <v>812</v>
+      <c r="K333">
+        <v>-473.18</v>
       </c>
       <c r="L333" s="1">
-        <v>1351.4</v>
+        <v>12816.92</v>
       </c>
       <c r="M333" s="1">
-        <v>-1911.09</v>
+        <v>12343.74</v>
       </c>
       <c r="N333" s="1">
         <v>0.0</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>810</v>
+        <v>835</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>811</v>
+        <v>838</v>
       </c>
       <c r="B334" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>100.05122253</v>
+        <v>100.15756587</v>
       </c>
       <c r="D334" s="1">
         <v>0.0</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
         <v>0.0</v>
       </c>
       <c r="H334" s="1">
-        <v>15366.76</v>
+        <v>47269.76</v>
       </c>
       <c r="I334" s="1">
         <v>0</v>
       </c>
       <c r="J334">
         <v>0.0</v>
       </c>
       <c r="K334" t="s">
-        <v>814</v>
+        <v>839</v>
       </c>
       <c r="L334" s="1">
-        <v>15366.76</v>
+        <v>47269.76</v>
       </c>
       <c r="M334" s="1">
-        <v>-9639.06</v>
+        <v>46014.52</v>
       </c>
       <c r="N334" s="1">
         <v>0.0</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>813</v>
+        <v>837</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>816</v>
+        <v>841</v>
       </c>
       <c r="B335" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>100.01645533</v>
+        <v>100.03764637</v>
       </c>
       <c r="D335" s="1">
         <v>0.0</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
         <v>0.0</v>
       </c>
       <c r="H335" s="1">
-        <v>4936.6</v>
+        <v>11293.91</v>
       </c>
       <c r="I335" s="1">
         <v>0</v>
       </c>
       <c r="J335">
         <v>0.0</v>
       </c>
       <c r="K335">
-        <v>-921.03</v>
+        <v>-524.39</v>
       </c>
       <c r="L335" s="1">
-        <v>4936.6</v>
+        <v>11293.91</v>
       </c>
       <c r="M335" s="1">
-        <v>4015.57</v>
+        <v>10769.52</v>
       </c>
       <c r="N335" s="1">
         <v>0.0</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>815</v>
+        <v>840</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>818</v>
+        <v>843</v>
       </c>
       <c r="B336" s="1">
         <v>45000000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>100.18227329</v>
+        <v>100.15765389</v>
       </c>
       <c r="D336" s="1">
         <v>0.0</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
         <v>0.0</v>
       </c>
       <c r="H336" s="1">
-        <v>82022.98</v>
+        <v>70944.25</v>
       </c>
       <c r="I336" s="1">
         <v>0</v>
       </c>
       <c r="J336">
         <v>0.0</v>
       </c>
       <c r="K336" t="s">
-        <v>819</v>
+        <v>844</v>
       </c>
       <c r="L336" s="1">
-        <v>82022.98</v>
+        <v>70944.25</v>
       </c>
       <c r="M336" s="1">
-        <v>93562.7</v>
+        <v>92505.35</v>
       </c>
       <c r="N336" s="1">
         <v>0.0</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>817</v>
+        <v>842</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>821</v>
+        <v>846</v>
       </c>
       <c r="B337" s="1">
         <v>15500000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>100.49555826</v>
+        <v>100.49390652</v>
       </c>
       <c r="D337" s="1">
         <v>0.0</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
         <v>0.0</v>
       </c>
       <c r="H337" s="1">
-        <v>76811.53</v>
+        <v>76555.51</v>
       </c>
       <c r="I337" s="1">
         <v>0</v>
       </c>
       <c r="J337">
         <v>0.0</v>
       </c>
-      <c r="K337">
-        <v>69.35</v>
+      <c r="K337" t="s">
+        <v>847</v>
       </c>
       <c r="L337" s="1">
-        <v>76811.53</v>
+        <v>76555.51</v>
       </c>
       <c r="M337" s="1">
-        <v>76880.88</v>
+        <v>79256.79</v>
       </c>
       <c r="N337" s="1">
         <v>0.0</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>820</v>
+        <v>845</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>823</v>
+        <v>849</v>
       </c>
       <c r="B338" s="1">
         <v>4000000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>100.30454175</v>
+        <v>100.2883655</v>
       </c>
       <c r="D338" s="1">
         <v>0.0</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
         <v>0.0</v>
       </c>
       <c r="H338" s="1">
-        <v>12181.67</v>
+        <v>11534.62</v>
       </c>
       <c r="I338" s="1">
         <v>0</v>
       </c>
       <c r="J338">
         <v>0.0</v>
       </c>
       <c r="K338">
-        <v>-21.32</v>
+        <v>716.58</v>
       </c>
       <c r="L338" s="1">
-        <v>12181.67</v>
+        <v>11534.62</v>
       </c>
       <c r="M338" s="1">
-        <v>12160.35</v>
+        <v>12251.2</v>
       </c>
       <c r="N338" s="1">
         <v>0.0</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>822</v>
+        <v>848</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>825</v>
+        <v>851</v>
       </c>
       <c r="B339" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>100.3048198</v>
+        <v>100.2862746</v>
       </c>
       <c r="D339" s="1">
         <v>0.0</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
         <v>0.0</v>
       </c>
       <c r="H339" s="1">
-        <v>30481.98</v>
+        <v>28627.46</v>
       </c>
       <c r="I339" s="1">
         <v>0</v>
       </c>
       <c r="J339">
         <v>0.0</v>
       </c>
-      <c r="K339">
-        <v>923.02</v>
+      <c r="K339" t="s">
+        <v>852</v>
       </c>
       <c r="L339" s="1">
-        <v>30481.98</v>
+        <v>28627.46</v>
       </c>
       <c r="M339" s="1">
-        <v>31405.0</v>
+        <v>31589.83</v>
       </c>
       <c r="N339" s="1">
         <v>0.0</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>824</v>
+        <v>850</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>827</v>
+        <v>854</v>
       </c>
       <c r="B340" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>100.3428788</v>
+        <v>100.3253811</v>
       </c>
       <c r="D340" s="1">
         <v>0.0</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
         <v>0.0</v>
       </c>
       <c r="H340" s="1">
-        <v>34287.88</v>
+        <v>32538.11</v>
       </c>
       <c r="I340" s="1">
         <v>0</v>
       </c>
       <c r="J340">
         <v>0.0</v>
       </c>
-      <c r="K340">
-        <v>944.53</v>
+      <c r="K340" t="s">
+        <v>855</v>
       </c>
       <c r="L340" s="1">
-        <v>34287.88</v>
+        <v>32538.11</v>
       </c>
       <c r="M340" s="1">
-        <v>35232.41</v>
+        <v>35541.91</v>
       </c>
       <c r="N340" s="1">
         <v>0.0</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>826</v>
+        <v>853</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>829</v>
+        <v>857</v>
       </c>
       <c r="B341" s="1">
         <v>2200000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>100.27419909</v>
+        <v>100.26107864</v>
       </c>
       <c r="D341" s="1">
         <v>0.0</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
         <v>0.0</v>
       </c>
       <c r="H341" s="1">
-        <v>6032.38</v>
+        <v>5743.73</v>
       </c>
       <c r="I341" s="1">
         <v>0</v>
       </c>
       <c r="J341">
         <v>0.0</v>
       </c>
       <c r="K341">
-        <v>-278.78</v>
+        <v>57.01</v>
       </c>
       <c r="L341" s="1">
-        <v>6032.38</v>
+        <v>5743.73</v>
       </c>
       <c r="M341" s="1">
-        <v>5753.6</v>
+        <v>5800.74</v>
       </c>
       <c r="N341" s="1">
         <v>0.0</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>828</v>
+        <v>856</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>831</v>
+        <v>859</v>
       </c>
       <c r="B342" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>100.1709862</v>
+        <v>100.16262085</v>
       </c>
       <c r="D342" s="1">
         <v>0.0</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
         <v>0.0</v>
       </c>
       <c r="H342" s="1">
-        <v>42746.55</v>
+        <v>32524.17</v>
       </c>
       <c r="I342" s="1">
         <v>0</v>
       </c>
       <c r="J342">
         <v>0.0</v>
       </c>
       <c r="K342" t="s">
-        <v>832</v>
+        <v>860</v>
       </c>
       <c r="L342" s="1">
-        <v>42746.55</v>
+        <v>32524.17</v>
       </c>
       <c r="M342" s="1">
-        <v>25543.84</v>
+        <v>17851.44</v>
       </c>
       <c r="N342" s="1">
         <v>0.0</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>830</v>
+        <v>858</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>831</v>
+        <v>859</v>
       </c>
       <c r="B343" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>100.156683</v>
+        <v>100.1766544</v>
       </c>
       <c r="D343" s="1">
         <v>0.0</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
         <v>0.0</v>
       </c>
       <c r="H343" s="1">
-        <v>31336.6</v>
+        <v>44163.6</v>
       </c>
       <c r="I343" s="1">
         <v>0</v>
       </c>
       <c r="J343">
         <v>0.0</v>
       </c>
       <c r="K343" t="s">
-        <v>834</v>
+        <v>862</v>
       </c>
       <c r="L343" s="1">
-        <v>31336.6</v>
+        <v>44163.6</v>
       </c>
       <c r="M343" s="1">
-        <v>16973.88</v>
+        <v>26781.03</v>
       </c>
       <c r="N343" s="1">
         <v>0.0</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>833</v>
+        <v>861</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>836</v>
+        <v>864</v>
       </c>
       <c r="B344" s="1">
         <v>6070000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>100.22254662</v>
+        <v>100.23881598</v>
       </c>
       <c r="D344" s="1">
         <v>0.0</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
         <v>0.0</v>
       </c>
       <c r="H344" s="1">
-        <v>13508.58</v>
+        <v>14496.13</v>
       </c>
       <c r="I344" s="1">
         <v>0</v>
       </c>
       <c r="J344">
         <v>0.0</v>
       </c>
       <c r="K344" t="s">
-        <v>837</v>
+        <v>865</v>
       </c>
       <c r="L344" s="1">
-        <v>13508.58</v>
+        <v>14496.13</v>
       </c>
       <c r="M344" s="1">
-        <v>12143.55</v>
+        <v>12948.73</v>
       </c>
       <c r="N344" s="1">
         <v>0.0</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>835</v>
+        <v>863</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>839</v>
+        <v>867</v>
       </c>
       <c r="B345" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>100.0</v>
+        <v>100.01561305</v>
       </c>
       <c r="D345" s="1">
         <v>0.0</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
         <v>0.0</v>
       </c>
       <c r="H345" s="1">
-        <v>0.0</v>
+        <v>3122.61</v>
       </c>
       <c r="I345" s="1">
         <v>0</v>
       </c>
       <c r="J345">
         <v>0.0</v>
       </c>
-      <c r="K345">
-        <v>0.0</v>
+      <c r="K345" t="s">
+        <v>868</v>
       </c>
       <c r="L345" s="1">
-        <v>0.0</v>
+        <v>3122.61</v>
       </c>
       <c r="M345" s="1">
-        <v>0.0</v>
+        <v>-24552.61</v>
       </c>
       <c r="N345" s="1">
         <v>0.0</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>838</v>
+        <v>866</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>841</v>
+        <v>870</v>
       </c>
       <c r="B346" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>99.99133935</v>
+        <v>100.0028126</v>
       </c>
       <c r="D346" s="1">
         <v>0.0</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
         <v>0.0</v>
       </c>
       <c r="H346" s="1">
-        <v>-1732.13</v>
+        <v>281.26</v>
       </c>
       <c r="I346" s="1">
         <v>0</v>
       </c>
       <c r="J346">
         <v>0.0</v>
       </c>
       <c r="K346" t="s">
-        <v>842</v>
+        <v>871</v>
       </c>
       <c r="L346" s="1">
-        <v>-1732.13</v>
+        <v>281.26</v>
       </c>
       <c r="M346" s="1">
-        <v>-25649.78</v>
+        <v>-6448.32</v>
       </c>
       <c r="N346" s="1">
         <v>0.0</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>840</v>
+        <v>869</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>844</v>
+        <v>873</v>
       </c>
       <c r="B347" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>100.0042681</v>
+        <v>100.0305697</v>
       </c>
       <c r="D347" s="1">
         <v>0.0</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
         <v>0.0</v>
       </c>
       <c r="H347" s="1">
-        <v>426.81</v>
+        <v>9170.91</v>
       </c>
       <c r="I347" s="1">
         <v>0</v>
       </c>
       <c r="J347">
         <v>0.0</v>
       </c>
       <c r="K347" t="s">
-        <v>845</v>
+        <v>874</v>
       </c>
       <c r="L347" s="1">
-        <v>426.81</v>
+        <v>9170.91</v>
       </c>
       <c r="M347" s="1">
-        <v>-5982.51</v>
+        <v>-2284.7</v>
       </c>
       <c r="N347" s="1">
         <v>0.0</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>843</v>
+        <v>872</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>847</v>
+        <v>876</v>
       </c>
       <c r="B348" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>100.03426773</v>
+        <v>100.1559765</v>
       </c>
       <c r="D348" s="1">
         <v>0.0</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
         <v>0.0</v>
       </c>
       <c r="H348" s="1">
-        <v>10280.32</v>
+        <v>15597.65</v>
       </c>
       <c r="I348" s="1">
         <v>0</v>
       </c>
       <c r="J348">
         <v>0.0</v>
       </c>
       <c r="K348" t="s">
-        <v>848</v>
+        <v>877</v>
       </c>
       <c r="L348" s="1">
-        <v>10280.32</v>
+        <v>15597.65</v>
       </c>
       <c r="M348" s="1">
-        <v>-1468.62</v>
+        <v>9348.09</v>
       </c>
       <c r="N348" s="1">
         <v>0.0</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>846</v>
+        <v>875</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>850</v>
+        <v>879</v>
       </c>
       <c r="B349" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>100.1396018</v>
+        <v>99.9951174</v>
       </c>
       <c r="D349" s="1">
         <v>0.0</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
         <v>0.0</v>
       </c>
       <c r="H349" s="1">
-        <v>13960.18</v>
+        <v>-732.39</v>
       </c>
       <c r="I349" s="1">
         <v>0</v>
       </c>
       <c r="J349">
         <v>0.0</v>
       </c>
       <c r="K349" t="s">
-        <v>851</v>
+        <v>880</v>
       </c>
       <c r="L349" s="1">
-        <v>13960.18</v>
+        <v>-732.39</v>
       </c>
       <c r="M349" s="1">
-        <v>8438.72</v>
+        <v>-14591.3</v>
       </c>
       <c r="N349" s="1">
         <v>0.0</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>849</v>
+        <v>878</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>853</v>
+        <v>882</v>
       </c>
       <c r="B350" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>99.96138527</v>
+        <v>100.0998241</v>
       </c>
       <c r="D350" s="1">
         <v>0.0</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
         <v>0.0</v>
       </c>
       <c r="H350" s="1">
-        <v>-5792.21</v>
+        <v>9982.41</v>
       </c>
       <c r="I350" s="1">
         <v>0</v>
       </c>
       <c r="J350">
         <v>0.0</v>
       </c>
       <c r="K350" t="s">
-        <v>854</v>
+        <v>883</v>
       </c>
       <c r="L350" s="1">
-        <v>-5792.21</v>
+        <v>9982.41</v>
       </c>
       <c r="M350" s="1">
-        <v>-16169.91</v>
+        <v>8903.77</v>
       </c>
       <c r="N350" s="1">
         <v>0.0</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>852</v>
+        <v>881</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>856</v>
+        <v>885</v>
       </c>
       <c r="B351" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>100.0629375</v>
+        <v>100.0863178</v>
       </c>
       <c r="D351" s="1">
         <v>0.0</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
         <v>0.0</v>
       </c>
       <c r="H351" s="1">
-        <v>6293.75</v>
+        <v>17263.56</v>
       </c>
       <c r="I351" s="1">
         <v>0</v>
       </c>
       <c r="J351">
         <v>0.0</v>
       </c>
-      <c r="K351">
-        <v>-136.19</v>
+      <c r="K351" t="s">
+        <v>886</v>
       </c>
       <c r="L351" s="1">
-        <v>6293.75</v>
+        <v>17263.56</v>
       </c>
       <c r="M351" s="1">
-        <v>6157.56</v>
+        <v>13542.98</v>
       </c>
       <c r="N351" s="1">
         <v>0.0</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>855</v>
+        <v>884</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>858</v>
+        <v>888</v>
       </c>
       <c r="B352" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>100.05119915</v>
+        <v>100.08640346</v>
       </c>
       <c r="D352" s="1">
         <v>0.0</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
         <v>0.0</v>
       </c>
       <c r="H352" s="1">
-        <v>10239.83</v>
+        <v>30241.21</v>
       </c>
       <c r="I352" s="1">
         <v>0</v>
       </c>
       <c r="J352">
         <v>0.0</v>
       </c>
-      <c r="K352">
-        <v>-139.83</v>
+      <c r="K352" t="s">
+        <v>889</v>
       </c>
       <c r="L352" s="1">
-        <v>10239.83</v>
+        <v>30241.21</v>
       </c>
       <c r="M352" s="1">
-        <v>10100.0</v>
+        <v>25318.8</v>
       </c>
       <c r="N352" s="1">
         <v>0.0</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>857</v>
+        <v>887</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>860</v>
+        <v>891</v>
       </c>
       <c r="B353" s="1">
-        <v>4750000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>100.347348</v>
+        <v>100.09825437</v>
       </c>
       <c r="D353" s="1">
         <v>0.0</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
         <v>0.0</v>
       </c>
       <c r="H353" s="1">
-        <v>16499.03</v>
+        <v>29476.31</v>
       </c>
       <c r="I353" s="1">
         <v>0</v>
       </c>
       <c r="J353">
         <v>0.0</v>
       </c>
-      <c r="K353">
-        <v>204.3</v>
+      <c r="K353" t="s">
+        <v>892</v>
       </c>
       <c r="L353" s="1">
-        <v>16499.03</v>
+        <v>29476.31</v>
       </c>
       <c r="M353" s="1">
-        <v>16703.33</v>
+        <v>27198.48</v>
       </c>
       <c r="N353" s="1">
         <v>0.0</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>859</v>
+        <v>890</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>862</v>
+        <v>894</v>
       </c>
       <c r="B354" s="1">
-        <v>2000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="C354" s="1">
-        <v>100.3428375</v>
+        <v>100.01876721</v>
       </c>
       <c r="D354" s="1">
         <v>0.0</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
         <v>0.0</v>
       </c>
       <c r="H354" s="1">
-        <v>6856.75</v>
+        <v>2289.6</v>
       </c>
       <c r="I354" s="1">
         <v>0</v>
       </c>
       <c r="J354">
         <v>0.0</v>
       </c>
       <c r="K354">
-        <v>46.66</v>
+        <v>-506.49</v>
       </c>
       <c r="L354" s="1">
-        <v>6856.75</v>
+        <v>2289.6</v>
       </c>
       <c r="M354" s="1">
-        <v>6903.41</v>
+        <v>1783.11</v>
       </c>
       <c r="N354" s="1">
         <v>0.0</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>861</v>
+        <v>893</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>862</v>
+        <v>896</v>
       </c>
       <c r="B355" s="1">
-        <v>7500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C355" s="1">
-        <v>100.29613413</v>
+        <v>100.0904637</v>
       </c>
       <c r="D355" s="1">
         <v>0.0</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
         <v>0.0</v>
       </c>
       <c r="H355" s="1">
-        <v>22210.06</v>
+        <v>27139.11</v>
       </c>
       <c r="I355" s="1">
         <v>0</v>
       </c>
       <c r="J355">
         <v>0.0</v>
       </c>
-      <c r="K355">
-        <v>214.14</v>
+      <c r="K355" t="s">
+        <v>897</v>
       </c>
       <c r="L355" s="1">
-        <v>22210.06</v>
+        <v>27139.11</v>
       </c>
       <c r="M355" s="1">
-        <v>22424.2</v>
+        <v>25925.83</v>
       </c>
       <c r="N355" s="1">
         <v>0.0</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>863</v>
+        <v>895</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>865</v>
+        <v>896</v>
       </c>
       <c r="B356" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C356" s="1">
-        <v>100.49649843</v>
+        <v>100.14710605</v>
       </c>
       <c r="D356" s="1">
         <v>0.0</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
         <v>0.0</v>
       </c>
       <c r="H356" s="1">
-        <v>34754.89</v>
+        <v>29421.21</v>
       </c>
       <c r="I356" s="1">
         <v>0</v>
       </c>
       <c r="J356">
         <v>0.0</v>
       </c>
       <c r="K356">
-        <v>34.82</v>
+        <v>-991.35</v>
       </c>
       <c r="L356" s="1">
-        <v>34754.89</v>
+        <v>29421.21</v>
       </c>
       <c r="M356" s="1">
-        <v>34789.71</v>
+        <v>28429.86</v>
       </c>
       <c r="N356" s="1">
         <v>0.0</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>864</v>
+        <v>898</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>867</v>
+        <v>900</v>
       </c>
       <c r="B357" s="1">
-        <v>1950000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="C357" s="1">
-        <v>100.38878051</v>
+        <v>100.331708</v>
       </c>
       <c r="D357" s="1">
         <v>0.0</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
         <v>0.0</v>
       </c>
       <c r="H357" s="1">
-        <v>7581.22</v>
+        <v>15756.13</v>
       </c>
       <c r="I357" s="1">
         <v>0</v>
       </c>
       <c r="J357">
         <v>0.0</v>
       </c>
-      <c r="K357">
-        <v>167.87</v>
+      <c r="K357" t="s">
+        <v>901</v>
       </c>
       <c r="L357" s="1">
-        <v>7581.22</v>
+        <v>15756.13</v>
       </c>
       <c r="M357" s="1">
-        <v>7749.09</v>
+        <v>16884.29</v>
       </c>
       <c r="N357" s="1">
         <v>0.0</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>866</v>
+        <v>899</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>869</v>
+        <v>903</v>
       </c>
       <c r="B358" s="1">
-        <v>3124000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C358" s="1">
-        <v>100.29448239</v>
+        <v>100.3276565</v>
       </c>
       <c r="D358" s="1">
         <v>0.0</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
         <v>0.0</v>
       </c>
       <c r="H358" s="1">
-        <v>9199.63</v>
+        <v>6553.13</v>
       </c>
       <c r="I358" s="1">
         <v>0</v>
       </c>
       <c r="J358">
         <v>0.0</v>
       </c>
       <c r="K358">
-        <v>270.96</v>
+        <v>426.27</v>
       </c>
       <c r="L358" s="1">
-        <v>9199.63</v>
+        <v>6553.13</v>
       </c>
       <c r="M358" s="1">
-        <v>9470.59</v>
+        <v>6979.4</v>
       </c>
       <c r="N358" s="1">
         <v>0.0</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>868</v>
+        <v>902</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>871</v>
+        <v>903</v>
       </c>
       <c r="B359" s="1">
-        <v>2609000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C359" s="1">
-        <v>100.35775738</v>
+        <v>100.27882947</v>
       </c>
       <c r="D359" s="1">
         <v>0.0</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
         <v>0.0</v>
       </c>
       <c r="H359" s="1">
-        <v>9333.89</v>
+        <v>20912.21</v>
       </c>
       <c r="I359" s="1">
         <v>0</v>
       </c>
       <c r="J359">
         <v>0.0</v>
       </c>
-      <c r="K359">
-        <v>230.71</v>
+      <c r="K359" t="s">
+        <v>905</v>
       </c>
       <c r="L359" s="1">
-        <v>9333.89</v>
+        <v>20912.21</v>
       </c>
       <c r="M359" s="1">
-        <v>9564.6</v>
+        <v>22563.78</v>
       </c>
       <c r="N359" s="1">
         <v>0.0</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>870</v>
+        <v>904</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>873</v>
+        <v>907</v>
       </c>
       <c r="B360" s="1">
-        <v>5000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C360" s="1">
-        <v>100.2693026</v>
+        <v>100.494776</v>
       </c>
       <c r="D360" s="1">
         <v>0.0</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
         <v>0.0</v>
       </c>
       <c r="H360" s="1">
-        <v>13465.13</v>
+        <v>34634.32</v>
       </c>
       <c r="I360" s="1">
         <v>0</v>
       </c>
       <c r="J360">
         <v>0.0</v>
       </c>
-      <c r="K360">
-        <v>546.61</v>
+      <c r="K360" t="s">
+        <v>908</v>
       </c>
       <c r="L360" s="1">
-        <v>13465.13</v>
+        <v>34634.32</v>
       </c>
       <c r="M360" s="1">
-        <v>14011.74</v>
+        <v>35862.8</v>
       </c>
       <c r="N360" s="1">
         <v>0.0</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>872</v>
+        <v>906</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>875</v>
+        <v>910</v>
       </c>
       <c r="B361" s="1">
-        <v>15000000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="C361" s="1">
-        <v>100.345446</v>
+        <v>100.37348615</v>
       </c>
       <c r="D361" s="1">
         <v>0.0</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
         <v>0.0</v>
       </c>
       <c r="H361" s="1">
-        <v>51816.9</v>
+        <v>7282.98</v>
       </c>
       <c r="I361" s="1">
         <v>0</v>
       </c>
       <c r="J361">
         <v>0.0</v>
       </c>
-      <c r="K361" t="s">
-        <v>876</v>
+      <c r="K361">
+        <v>571.41</v>
       </c>
       <c r="L361" s="1">
-        <v>51816.9</v>
+        <v>7282.98</v>
       </c>
       <c r="M361" s="1">
-        <v>54037.39</v>
+        <v>7854.39</v>
       </c>
       <c r="N361" s="1">
         <v>0.0</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>874</v>
+        <v>909</v>
       </c>
     </row>
     <row r="362" spans="1:26">
       <c r="A362" t="s">
-        <v>878</v>
+        <v>912</v>
       </c>
       <c r="B362" s="1">
-        <v>5000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="C362" s="1">
-        <v>100.4291492</v>
+        <v>100.27586844</v>
       </c>
       <c r="D362" s="1">
         <v>0.0</v>
       </c>
       <c r="E362" t="s">
         <v>8</v>
       </c>
       <c r="F362">
         <v>1.0</v>
       </c>
       <c r="G362" s="1">
         <v>0.0</v>
       </c>
       <c r="H362" s="1">
-        <v>21457.46</v>
+        <v>8618.13</v>
       </c>
       <c r="I362" s="1">
         <v>0</v>
       </c>
       <c r="J362">
         <v>0.0</v>
       </c>
       <c r="K362">
-        <v>309.19</v>
+        <v>905.6</v>
       </c>
       <c r="L362" s="1">
-        <v>21457.46</v>
+        <v>8618.13</v>
       </c>
       <c r="M362" s="1">
-        <v>21766.65</v>
+        <v>9523.73</v>
       </c>
       <c r="N362" s="1">
         <v>0.0</v>
       </c>
       <c r="O362">
         <v>1</v>
       </c>
       <c r="Z362" t="s">
-        <v>877</v>
+        <v>911</v>
       </c>
     </row>
     <row r="363" spans="1:26">
       <c r="A363" t="s">
-        <v>880</v>
+        <v>914</v>
       </c>
       <c r="B363" s="1">
-        <v>4000000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="C363" s="1">
-        <v>100.32118425</v>
+        <v>100.34105749</v>
       </c>
       <c r="D363" s="1">
         <v>0.0</v>
       </c>
       <c r="E363" t="s">
         <v>8</v>
       </c>
       <c r="F363">
         <v>1.0</v>
       </c>
       <c r="G363" s="1">
         <v>0.0</v>
       </c>
       <c r="H363" s="1">
-        <v>12847.37</v>
+        <v>8898.19</v>
       </c>
       <c r="I363" s="1">
         <v>0</v>
       </c>
       <c r="J363">
         <v>0.0</v>
       </c>
       <c r="K363">
-        <v>353.7</v>
+        <v>766.41</v>
       </c>
       <c r="L363" s="1">
-        <v>12847.37</v>
+        <v>8898.19</v>
       </c>
       <c r="M363" s="1">
-        <v>13201.07</v>
+        <v>9664.6</v>
       </c>
       <c r="N363" s="1">
         <v>0.0</v>
       </c>
       <c r="O363">
         <v>1</v>
       </c>
       <c r="Z363" t="s">
-        <v>879</v>
+        <v>913</v>
       </c>
     </row>
     <row r="364" spans="1:26">
       <c r="A364" t="s">
-        <v>882</v>
+        <v>916</v>
       </c>
       <c r="B364" s="1">
-        <v>5300000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C364" s="1">
-        <v>99.95431679</v>
+        <v>100.2501958</v>
       </c>
       <c r="D364" s="1">
         <v>0.0</v>
       </c>
       <c r="E364" t="s">
         <v>8</v>
       </c>
       <c r="F364">
         <v>1.0</v>
       </c>
       <c r="G364" s="1">
         <v>0.0</v>
       </c>
       <c r="H364" s="1">
-        <v>-2421.21</v>
+        <v>12509.79</v>
       </c>
       <c r="I364" s="1">
         <v>0</v>
       </c>
       <c r="J364">
         <v>0.0</v>
       </c>
       <c r="K364" t="s">
-        <v>883</v>
+        <v>917</v>
       </c>
       <c r="L364" s="1">
-        <v>-2421.21</v>
+        <v>12509.79</v>
       </c>
       <c r="M364" s="1">
-        <v>-6311.06</v>
+        <v>14096.13</v>
       </c>
       <c r="N364" s="1">
         <v>0.0</v>
       </c>
       <c r="O364">
         <v>1</v>
       </c>
       <c r="Z364" t="s">
-        <v>881</v>
+        <v>915</v>
       </c>
     </row>
     <row r="365" spans="1:26">
       <c r="A365" t="s">
-        <v>885</v>
+        <v>919</v>
       </c>
       <c r="B365" s="1">
-        <v>5850000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C365" s="1">
-        <v>99.99653846</v>
+        <v>100.32651673</v>
       </c>
       <c r="D365" s="1">
         <v>0.0</v>
       </c>
       <c r="E365" t="s">
         <v>8</v>
       </c>
       <c r="F365">
         <v>1.0</v>
       </c>
       <c r="G365" s="1">
         <v>0.0</v>
       </c>
       <c r="H365" s="1">
-        <v>-202.5</v>
+        <v>48977.51</v>
       </c>
       <c r="I365" s="1">
         <v>0</v>
       </c>
       <c r="J365">
         <v>0.0</v>
       </c>
       <c r="K365" t="s">
-        <v>886</v>
+        <v>920</v>
       </c>
       <c r="L365" s="1">
-        <v>-202.5</v>
+        <v>48977.51</v>
       </c>
       <c r="M365" s="1">
-        <v>-6176.41</v>
+        <v>54454.53</v>
       </c>
       <c r="N365" s="1">
         <v>0.0</v>
       </c>
       <c r="O365">
         <v>1</v>
       </c>
       <c r="Z365" t="s">
-        <v>884</v>
+        <v>918</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="A366" t="s">
-        <v>888</v>
+        <v>922</v>
       </c>
       <c r="B366" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C366" s="1">
-        <v>100.00936707</v>
+        <v>100.4167606</v>
       </c>
       <c r="D366" s="1">
         <v>0.0</v>
       </c>
       <c r="E366" t="s">
         <v>8</v>
       </c>
       <c r="F366">
         <v>1.0</v>
       </c>
       <c r="G366" s="1">
         <v>0.0</v>
       </c>
       <c r="H366" s="1">
-        <v>1405.06</v>
+        <v>20838.03</v>
       </c>
       <c r="I366" s="1">
         <v>0</v>
       </c>
       <c r="J366">
         <v>0.0</v>
       </c>
       <c r="K366" t="s">
-        <v>889</v>
+        <v>923</v>
       </c>
       <c r="L366" s="1">
-        <v>1405.06</v>
+        <v>20838.03</v>
       </c>
       <c r="M366" s="1">
-        <v>-1263.33</v>
+        <v>22163.56</v>
       </c>
       <c r="N366" s="1">
         <v>0.0</v>
       </c>
       <c r="O366">
         <v>1</v>
       </c>
       <c r="Z366" t="s">
-        <v>887</v>
+        <v>921</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="A367" t="s">
-        <v>891</v>
+        <v>925</v>
       </c>
       <c r="B367" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C367" s="1">
-        <v>100.03094227</v>
+        <v>100.302901</v>
       </c>
       <c r="D367" s="1">
         <v>0.0</v>
       </c>
       <c r="E367" t="s">
         <v>8</v>
       </c>
       <c r="F367">
         <v>1.0</v>
       </c>
       <c r="G367" s="1">
         <v>0.0</v>
       </c>
       <c r="H367" s="1">
-        <v>4641.34</v>
+        <v>12116.04</v>
       </c>
       <c r="I367" s="1">
         <v>0</v>
       </c>
       <c r="J367">
         <v>0.0</v>
       </c>
       <c r="K367" t="s">
-        <v>892</v>
+        <v>926</v>
       </c>
       <c r="L367" s="1">
-        <v>4641.34</v>
+        <v>12116.04</v>
       </c>
       <c r="M367" s="1">
-        <v>1007.21</v>
+        <v>13291.07</v>
       </c>
       <c r="N367" s="1">
         <v>0.0</v>
       </c>
       <c r="O367">
         <v>1</v>
       </c>
       <c r="Z367" t="s">
-        <v>890</v>
+        <v>924</v>
       </c>
     </row>
     <row r="368" spans="1:26">
       <c r="A368" t="s">
-        <v>894</v>
+        <v>928</v>
       </c>
       <c r="B368" s="1">
-        <v>10000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="C368" s="1">
-        <v>100.445965</v>
+        <v>99.98845566</v>
       </c>
       <c r="D368" s="1">
         <v>0.0</v>
       </c>
       <c r="E368" t="s">
         <v>8</v>
       </c>
       <c r="F368">
         <v>1.0</v>
       </c>
       <c r="G368" s="1">
         <v>0.0</v>
       </c>
       <c r="H368" s="1">
-        <v>44596.5</v>
+        <v>-611.85</v>
       </c>
       <c r="I368" s="1">
         <v>0</v>
       </c>
       <c r="J368">
         <v>0.0</v>
       </c>
-      <c r="K368">
-        <v>-43.23</v>
+      <c r="K368" t="s">
+        <v>929</v>
       </c>
       <c r="L368" s="1">
-        <v>44596.5</v>
+        <v>-611.85</v>
       </c>
       <c r="M368" s="1">
-        <v>44553.27</v>
+        <v>-5761.44</v>
       </c>
       <c r="N368" s="1">
         <v>0.0</v>
       </c>
       <c r="O368">
         <v>1</v>
       </c>
       <c r="Z368" t="s">
-        <v>893</v>
+        <v>927</v>
       </c>
     </row>
     <row r="369" spans="1:26">
       <c r="A369" t="s">
-        <v>894</v>
+        <v>931</v>
       </c>
       <c r="B369" s="1">
-        <v>22000000.0</v>
+        <v>5850000.0</v>
       </c>
       <c r="C369" s="1">
-        <v>100.48656223</v>
+        <v>100.01404513</v>
       </c>
       <c r="D369" s="1">
         <v>0.0</v>
       </c>
       <c r="E369" t="s">
         <v>8</v>
       </c>
       <c r="F369">
         <v>1.0</v>
       </c>
       <c r="G369" s="1">
         <v>0.0</v>
       </c>
       <c r="H369" s="1">
-        <v>107043.69</v>
+        <v>821.64</v>
       </c>
       <c r="I369" s="1">
         <v>0</v>
       </c>
       <c r="J369">
         <v>0.0</v>
       </c>
-      <c r="K369">
-        <v>63.86</v>
+      <c r="K369" t="s">
+        <v>932</v>
       </c>
       <c r="L369" s="1">
-        <v>107043.69</v>
+        <v>821.64</v>
       </c>
       <c r="M369" s="1">
-        <v>107107.55</v>
+        <v>-6081.12</v>
       </c>
       <c r="N369" s="1">
         <v>0.0</v>
       </c>
       <c r="O369">
         <v>1</v>
       </c>
       <c r="Z369" t="s">
-        <v>895</v>
+        <v>930</v>
       </c>
     </row>
     <row r="370" spans="1:26">
       <c r="A370" t="s">
-        <v>897</v>
+        <v>934</v>
       </c>
       <c r="B370" s="1">
-        <v>4600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C370" s="1">
-        <v>100.50365565</v>
+        <v>100.0640808</v>
       </c>
       <c r="D370" s="1">
         <v>0.0</v>
       </c>
       <c r="E370" t="s">
         <v>8</v>
       </c>
       <c r="F370">
         <v>1.0</v>
       </c>
       <c r="G370" s="1">
         <v>0.0</v>
       </c>
       <c r="H370" s="1">
-        <v>23168.16</v>
+        <v>9612.12</v>
       </c>
       <c r="I370" s="1">
         <v>0</v>
       </c>
       <c r="J370">
         <v>0.0</v>
       </c>
-      <c r="K370">
-        <v>70.08</v>
+      <c r="K370" t="s">
+        <v>935</v>
       </c>
       <c r="L370" s="1">
-        <v>23168.16</v>
+        <v>9612.12</v>
       </c>
       <c r="M370" s="1">
-        <v>23238.24</v>
+        <v>3178.76</v>
       </c>
       <c r="N370" s="1">
         <v>0.0</v>
       </c>
       <c r="O370">
         <v>1</v>
       </c>
       <c r="Z370" t="s">
-        <v>896</v>
+        <v>933</v>
       </c>
     </row>
     <row r="371" spans="1:26">
       <c r="A371" t="s">
-        <v>897</v>
+        <v>937</v>
       </c>
       <c r="B371" s="1">
-        <v>5000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="C371" s="1">
-        <v>100.3364916</v>
+        <v>100.48380636</v>
       </c>
       <c r="D371" s="1">
         <v>0.0</v>
       </c>
       <c r="E371" t="s">
         <v>8</v>
       </c>
       <c r="F371">
         <v>1.0</v>
       </c>
       <c r="G371" s="1">
         <v>0.0</v>
       </c>
       <c r="H371" s="1">
-        <v>16824.58</v>
+        <v>106437.4</v>
       </c>
       <c r="I371" s="1">
         <v>0</v>
       </c>
       <c r="J371">
         <v>0.0</v>
       </c>
-      <c r="K371">
-        <v>319.21</v>
+      <c r="K371" t="s">
+        <v>938</v>
       </c>
       <c r="L371" s="1">
-        <v>16824.58</v>
+        <v>106437.4</v>
       </c>
       <c r="M371" s="1">
-        <v>17143.79</v>
+        <v>110279.84</v>
       </c>
       <c r="N371" s="1">
         <v>0.0</v>
       </c>
       <c r="O371">
         <v>1</v>
       </c>
       <c r="Z371" t="s">
-        <v>898</v>
+        <v>936</v>
       </c>
     </row>
     <row r="372" spans="1:26">
       <c r="A372" t="s">
-        <v>900</v>
+        <v>937</v>
       </c>
       <c r="B372" s="1">
-        <v>8500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C372" s="1">
-        <v>100.06430141</v>
+        <v>100.4395587</v>
       </c>
       <c r="D372" s="1">
         <v>0.0</v>
       </c>
       <c r="E372" t="s">
         <v>8</v>
       </c>
       <c r="F372">
         <v>1.0</v>
       </c>
       <c r="G372" s="1">
         <v>0.0</v>
       </c>
       <c r="H372" s="1">
-        <v>5465.62</v>
+        <v>43955.87</v>
       </c>
       <c r="I372" s="1">
         <v>0</v>
       </c>
       <c r="J372">
         <v>0.0</v>
       </c>
-      <c r="K372">
-        <v>494.21</v>
+      <c r="K372" t="s">
+        <v>940</v>
       </c>
       <c r="L372" s="1">
-        <v>5465.62</v>
+        <v>43955.87</v>
       </c>
       <c r="M372" s="1">
-        <v>5959.83</v>
+        <v>45659.65</v>
       </c>
       <c r="N372" s="1">
         <v>0.0</v>
       </c>
       <c r="O372">
         <v>1</v>
       </c>
       <c r="Z372" t="s">
-        <v>899</v>
+        <v>939</v>
       </c>
     </row>
     <row r="373" spans="1:26">
       <c r="A373" t="s">
-        <v>902</v>
+        <v>942</v>
       </c>
       <c r="B373" s="1">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C373" s="1">
-        <v>100.36931488</v>
+        <v>100.319665</v>
       </c>
       <c r="D373" s="1">
         <v>0.0</v>
       </c>
       <c r="E373" t="s">
         <v>8</v>
       </c>
       <c r="F373">
         <v>1.0</v>
       </c>
       <c r="G373" s="1">
         <v>0.0</v>
       </c>
       <c r="H373" s="1">
-        <v>29545.19</v>
+        <v>15983.25</v>
       </c>
       <c r="I373" s="1">
         <v>0</v>
       </c>
       <c r="J373">
         <v>0.0</v>
       </c>
-      <c r="K373">
-        <v>135.14</v>
+      <c r="K373" t="s">
+        <v>943</v>
       </c>
       <c r="L373" s="1">
-        <v>29545.19</v>
+        <v>15983.25</v>
       </c>
       <c r="M373" s="1">
-        <v>29680.33</v>
+        <v>17297.8</v>
       </c>
       <c r="N373" s="1">
         <v>0.0</v>
       </c>
       <c r="O373">
         <v>1</v>
       </c>
       <c r="Z373" t="s">
-        <v>901</v>
+        <v>941</v>
       </c>
     </row>
     <row r="374" spans="1:26">
       <c r="A374" t="s">
-        <v>904</v>
+        <v>942</v>
       </c>
       <c r="B374" s="1">
-        <v>5400000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="C374" s="1">
-        <v>100.06340815</v>
+        <v>100.49958978</v>
       </c>
       <c r="D374" s="1">
         <v>0.0</v>
       </c>
       <c r="E374" t="s">
         <v>8</v>
       </c>
       <c r="F374">
         <v>1.0</v>
       </c>
       <c r="G374" s="1">
         <v>0.0</v>
       </c>
       <c r="H374" s="1">
-        <v>3424.04</v>
+        <v>22981.13</v>
       </c>
       <c r="I374" s="1">
         <v>0</v>
       </c>
       <c r="J374">
         <v>0.0</v>
       </c>
       <c r="K374">
-        <v>215.09</v>
+        <v>921.62</v>
       </c>
       <c r="L374" s="1">
-        <v>3424.04</v>
+        <v>22981.13</v>
       </c>
       <c r="M374" s="1">
-        <v>3639.13</v>
+        <v>23902.75</v>
       </c>
       <c r="N374" s="1">
         <v>0.0</v>
       </c>
       <c r="O374">
         <v>1</v>
       </c>
       <c r="Z374" t="s">
-        <v>903</v>
+        <v>944</v>
       </c>
     </row>
     <row r="375" spans="1:26">
       <c r="A375" t="s">
-        <v>906</v>
+        <v>946</v>
       </c>
       <c r="B375" s="1">
-        <v>6377000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C375" s="1">
-        <v>100.48702431</v>
+        <v>100.04079847</v>
       </c>
       <c r="D375" s="1">
         <v>0.0</v>
       </c>
       <c r="E375" t="s">
         <v>8</v>
       </c>
       <c r="F375">
         <v>1.0</v>
       </c>
       <c r="G375" s="1">
         <v>0.0</v>
       </c>
       <c r="H375" s="1">
-        <v>31057.54</v>
+        <v>3467.87</v>
       </c>
       <c r="I375" s="1">
         <v>0</v>
       </c>
       <c r="J375">
         <v>0.0</v>
       </c>
-      <c r="K375">
-        <v>20.63</v>
+      <c r="K375" t="s">
+        <v>947</v>
       </c>
       <c r="L375" s="1">
-        <v>31057.54</v>
+        <v>3467.87</v>
       </c>
       <c r="M375" s="1">
-        <v>31078.17</v>
+        <v>5638.53</v>
       </c>
       <c r="N375" s="1">
         <v>0.0</v>
       </c>
       <c r="O375">
         <v>1</v>
       </c>
       <c r="Z375" t="s">
-        <v>905</v>
+        <v>945</v>
       </c>
     </row>
     <row r="376" spans="1:26">
       <c r="A376" t="s">
-        <v>908</v>
+        <v>949</v>
       </c>
       <c r="B376" s="1">
-        <v>6000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C376" s="1">
-        <v>100.493744</v>
+        <v>100.355894</v>
       </c>
       <c r="D376" s="1">
         <v>0.0</v>
       </c>
       <c r="E376" t="s">
         <v>8</v>
       </c>
       <c r="F376">
         <v>1.0</v>
       </c>
       <c r="G376" s="1">
         <v>0.0</v>
       </c>
       <c r="H376" s="1">
-        <v>29624.64</v>
+        <v>28471.52</v>
       </c>
       <c r="I376" s="1">
         <v>0</v>
       </c>
       <c r="J376">
         <v>0.0</v>
       </c>
-      <c r="K376">
-        <v>60.0</v>
+      <c r="K376" t="s">
+        <v>950</v>
       </c>
       <c r="L376" s="1">
-        <v>29624.64</v>
+        <v>28471.52</v>
       </c>
       <c r="M376" s="1">
-        <v>29684.64</v>
+        <v>30109.1</v>
       </c>
       <c r="N376" s="1">
         <v>0.0</v>
       </c>
       <c r="O376">
         <v>1</v>
       </c>
       <c r="Z376" t="s">
-        <v>907</v>
+        <v>948</v>
       </c>
     </row>
     <row r="377" spans="1:26">
       <c r="A377" t="s">
-        <v>910</v>
+        <v>952</v>
       </c>
       <c r="B377" s="1">
-        <v>40000000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="C377" s="1">
-        <v>100.26845995</v>
+        <v>100.04020704</v>
       </c>
       <c r="D377" s="1">
         <v>0.0</v>
       </c>
       <c r="E377" t="s">
         <v>8</v>
       </c>
       <c r="F377">
         <v>1.0</v>
       </c>
       <c r="G377" s="1">
         <v>0.0</v>
       </c>
       <c r="H377" s="1">
-        <v>107383.98</v>
+        <v>2171.18</v>
       </c>
       <c r="I377" s="1">
         <v>0</v>
       </c>
       <c r="J377">
         <v>0.0</v>
       </c>
       <c r="K377" t="s">
-        <v>911</v>
+        <v>953</v>
       </c>
       <c r="L377" s="1">
-        <v>107383.98</v>
+        <v>2171.18</v>
       </c>
       <c r="M377" s="1">
-        <v>109660.75</v>
+        <v>3434.79</v>
       </c>
       <c r="N377" s="1">
         <v>0.0</v>
       </c>
       <c r="O377">
         <v>1</v>
       </c>
       <c r="Z377" t="s">
-        <v>909</v>
+        <v>951</v>
       </c>
     </row>
     <row r="378" spans="1:26">
       <c r="A378" t="s">
-        <v>913</v>
+        <v>955</v>
       </c>
       <c r="B378" s="1">
-        <v>6100000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="C378" s="1">
-        <v>100.32615246</v>
+        <v>100.48423302</v>
       </c>
       <c r="D378" s="1">
         <v>0.0</v>
       </c>
       <c r="E378" t="s">
         <v>8</v>
       </c>
       <c r="F378">
         <v>1.0</v>
       </c>
       <c r="G378" s="1">
         <v>0.0</v>
       </c>
       <c r="H378" s="1">
-        <v>19895.3</v>
+        <v>30879.54</v>
       </c>
       <c r="I378" s="1">
         <v>0</v>
       </c>
       <c r="J378">
         <v>0.0</v>
       </c>
-      <c r="K378">
-        <v>688.39</v>
+      <c r="K378" t="s">
+        <v>956</v>
       </c>
       <c r="L378" s="1">
-        <v>19895.3</v>
+        <v>30879.54</v>
       </c>
       <c r="M378" s="1">
-        <v>20583.69</v>
+        <v>31997.75</v>
       </c>
       <c r="N378" s="1">
         <v>0.0</v>
       </c>
       <c r="O378">
         <v>1</v>
       </c>
       <c r="Z378" t="s">
-        <v>912</v>
+        <v>954</v>
       </c>
     </row>
     <row r="379" spans="1:26">
       <c r="A379" t="s">
-        <v>915</v>
+        <v>958</v>
       </c>
       <c r="B379" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C379" s="1">
-        <v>100.20689927</v>
+        <v>100.4898405</v>
       </c>
       <c r="D379" s="1">
         <v>0.0</v>
       </c>
       <c r="E379" t="s">
         <v>8</v>
       </c>
       <c r="F379">
         <v>1.0</v>
       </c>
       <c r="G379" s="1">
         <v>0.0</v>
       </c>
       <c r="H379" s="1">
-        <v>31034.89</v>
+        <v>29390.43</v>
       </c>
       <c r="I379" s="1">
         <v>0</v>
       </c>
       <c r="J379">
         <v>0.0</v>
       </c>
       <c r="K379" t="s">
-        <v>916</v>
+        <v>959</v>
       </c>
       <c r="L379" s="1">
-        <v>31034.89</v>
+        <v>29390.43</v>
       </c>
       <c r="M379" s="1">
-        <v>32529.55</v>
+        <v>30532.83</v>
       </c>
       <c r="N379" s="1">
         <v>0.0</v>
       </c>
       <c r="O379">
         <v>1</v>
       </c>
       <c r="Z379" t="s">
-        <v>914</v>
+        <v>957</v>
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="A380" t="s">
-        <v>918</v>
+        <v>961</v>
       </c>
       <c r="B380" s="1">
-        <v>5300000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C380" s="1">
-        <v>100.34025528</v>
+        <v>100.25041873</v>
       </c>
       <c r="D380" s="1">
         <v>0.0</v>
       </c>
       <c r="E380" t="s">
         <v>8</v>
       </c>
       <c r="F380">
         <v>1.0</v>
       </c>
       <c r="G380" s="1">
         <v>0.0</v>
       </c>
       <c r="H380" s="1">
-        <v>18033.53</v>
+        <v>100167.49</v>
       </c>
       <c r="I380" s="1">
         <v>0</v>
       </c>
       <c r="J380">
         <v>0.0</v>
       </c>
-      <c r="K380">
-        <v>420.52</v>
+      <c r="K380" t="s">
+        <v>962</v>
       </c>
       <c r="L380" s="1">
-        <v>18033.53</v>
+        <v>100167.49</v>
       </c>
       <c r="M380" s="1">
-        <v>18454.05</v>
+        <v>110323.99</v>
       </c>
       <c r="N380" s="1">
         <v>0.0</v>
       </c>
       <c r="O380">
         <v>1</v>
       </c>
       <c r="Z380" t="s">
-        <v>917</v>
+        <v>960</v>
       </c>
     </row>
     <row r="381" spans="1:26">
       <c r="A381" t="s">
-        <v>918</v>
+        <v>964</v>
       </c>
       <c r="B381" s="1">
-        <v>6630000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="C381" s="1">
-        <v>100.42835505</v>
+        <v>100.30760902</v>
       </c>
       <c r="D381" s="1">
         <v>0.0</v>
       </c>
       <c r="E381" t="s">
         <v>8</v>
       </c>
       <c r="F381">
         <v>1.0</v>
       </c>
       <c r="G381" s="1">
         <v>0.0</v>
       </c>
       <c r="H381" s="1">
-        <v>28399.94</v>
+        <v>18764.15</v>
       </c>
       <c r="I381" s="1">
         <v>0</v>
       </c>
       <c r="J381">
         <v>0.0</v>
       </c>
-      <c r="K381">
-        <v>396.73</v>
+      <c r="K381" t="s">
+        <v>965</v>
       </c>
       <c r="L381" s="1">
-        <v>28399.94</v>
+        <v>18764.15</v>
       </c>
       <c r="M381" s="1">
-        <v>28796.67</v>
+        <v>20725.42</v>
       </c>
       <c r="N381" s="1">
         <v>0.0</v>
       </c>
       <c r="O381">
         <v>1</v>
       </c>
       <c r="Z381" t="s">
-        <v>919</v>
+        <v>963</v>
       </c>
     </row>
     <row r="382" spans="1:26">
       <c r="A382" t="s">
-        <v>921</v>
+        <v>967</v>
       </c>
       <c r="B382" s="1">
-        <v>8200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C382" s="1">
-        <v>100.53137427</v>
+        <v>100.18579107</v>
       </c>
       <c r="D382" s="1">
         <v>0.0</v>
       </c>
       <c r="E382" t="s">
         <v>8</v>
       </c>
       <c r="F382">
         <v>1.0</v>
       </c>
       <c r="G382" s="1">
         <v>0.0</v>
       </c>
       <c r="H382" s="1">
-        <v>43572.69</v>
+        <v>27868.66</v>
       </c>
       <c r="I382" s="1">
         <v>0</v>
       </c>
       <c r="J382">
         <v>0.0</v>
       </c>
-      <c r="K382">
-        <v>288.93</v>
+      <c r="K382" t="s">
+        <v>968</v>
       </c>
       <c r="L382" s="1">
-        <v>43572.69</v>
+        <v>27868.66</v>
       </c>
       <c r="M382" s="1">
-        <v>43861.62</v>
+        <v>32454.17</v>
       </c>
       <c r="N382" s="1">
         <v>0.0</v>
       </c>
       <c r="O382">
         <v>1</v>
       </c>
       <c r="Z382" t="s">
-        <v>920</v>
+        <v>966</v>
       </c>
     </row>
     <row r="383" spans="1:26">
       <c r="A383" t="s">
-        <v>921</v>
+        <v>970</v>
       </c>
       <c r="B383" s="1">
-        <v>6000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="C383" s="1">
-        <v>100.32652017</v>
+        <v>100.3230266</v>
       </c>
       <c r="D383" s="1">
         <v>0.0</v>
       </c>
       <c r="E383" t="s">
         <v>8</v>
       </c>
       <c r="F383">
         <v>1.0</v>
       </c>
       <c r="G383" s="1">
         <v>0.0</v>
       </c>
       <c r="H383" s="1">
-        <v>19591.21</v>
+        <v>17120.41</v>
       </c>
       <c r="I383" s="1">
         <v>0</v>
       </c>
       <c r="J383">
         <v>0.0</v>
       </c>
-      <c r="K383">
-        <v>624.05</v>
+      <c r="K383" t="s">
+        <v>971</v>
       </c>
       <c r="L383" s="1">
-        <v>19591.21</v>
+        <v>17120.41</v>
       </c>
       <c r="M383" s="1">
-        <v>20215.26</v>
+        <v>18617.7</v>
       </c>
       <c r="N383" s="1">
         <v>0.0</v>
       </c>
       <c r="O383">
         <v>1</v>
       </c>
       <c r="Z383" t="s">
-        <v>922</v>
+        <v>969</v>
       </c>
     </row>
     <row r="384" spans="1:26">
       <c r="A384" t="s">
-        <v>921</v>
+        <v>970</v>
       </c>
       <c r="B384" s="1">
-        <v>4700000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="C384" s="1">
-        <v>100.53645617</v>
+        <v>100.4160371</v>
       </c>
       <c r="D384" s="1">
         <v>0.0</v>
       </c>
       <c r="E384" t="s">
         <v>8</v>
       </c>
       <c r="F384">
         <v>1.0</v>
       </c>
       <c r="G384" s="1">
         <v>0.0</v>
       </c>
       <c r="H384" s="1">
-        <v>25213.44</v>
+        <v>27583.26</v>
       </c>
       <c r="I384" s="1">
         <v>0</v>
       </c>
       <c r="J384">
         <v>0.0</v>
       </c>
-      <c r="K384">
-        <v>182.84</v>
+      <c r="K384" t="s">
+        <v>973</v>
       </c>
       <c r="L384" s="1">
-        <v>25213.44</v>
+        <v>27583.26</v>
       </c>
       <c r="M384" s="1">
-        <v>25396.28</v>
+        <v>29322.87</v>
       </c>
       <c r="N384" s="1">
         <v>0.0</v>
       </c>
       <c r="O384">
         <v>1</v>
       </c>
       <c r="Z384" t="s">
-        <v>923</v>
+        <v>972</v>
       </c>
     </row>
     <row r="385" spans="1:26">
       <c r="A385" t="s">
-        <v>925</v>
+        <v>975</v>
       </c>
       <c r="B385" s="1">
-        <v>12500000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="C385" s="1">
-        <v>100.08480848</v>
+        <v>100.52518476</v>
       </c>
       <c r="D385" s="1">
         <v>0.0</v>
       </c>
       <c r="E385" t="s">
         <v>8</v>
       </c>
       <c r="F385">
         <v>1.0</v>
       </c>
       <c r="G385" s="1">
         <v>0.0</v>
       </c>
       <c r="H385" s="1">
-        <v>10601.06</v>
+        <v>43065.15</v>
       </c>
       <c r="I385" s="1">
         <v>0</v>
       </c>
       <c r="J385">
         <v>0.0</v>
       </c>
       <c r="K385" t="s">
-        <v>926</v>
+        <v>976</v>
       </c>
       <c r="L385" s="1">
-        <v>10601.06</v>
+        <v>43065.15</v>
       </c>
       <c r="M385" s="1">
-        <v>2804.14</v>
+        <v>45049.69</v>
       </c>
       <c r="N385" s="1">
         <v>0.0</v>
       </c>
       <c r="O385">
         <v>1</v>
       </c>
       <c r="Z385" t="s">
-        <v>924</v>
+        <v>974</v>
       </c>
     </row>
     <row r="386" spans="1:26">
       <c r="A386" t="s">
-        <v>928</v>
+        <v>975</v>
       </c>
       <c r="B386" s="1">
-        <v>10100000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C386" s="1">
-        <v>100.21913416</v>
+        <v>100.30791917</v>
       </c>
       <c r="D386" s="1">
         <v>0.0</v>
       </c>
       <c r="E386" t="s">
         <v>8</v>
       </c>
       <c r="F386">
         <v>1.0</v>
       </c>
       <c r="G386" s="1">
         <v>0.0</v>
       </c>
       <c r="H386" s="1">
-        <v>22132.55</v>
+        <v>18475.15</v>
       </c>
       <c r="I386" s="1">
         <v>0</v>
       </c>
       <c r="J386">
         <v>0.0</v>
       </c>
       <c r="K386" t="s">
-        <v>929</v>
+        <v>978</v>
       </c>
       <c r="L386" s="1">
-        <v>22132.55</v>
+        <v>18475.15</v>
       </c>
       <c r="M386" s="1">
-        <v>18506.44</v>
+        <v>20354.51</v>
       </c>
       <c r="N386" s="1">
         <v>0.0</v>
       </c>
       <c r="O386">
         <v>1</v>
       </c>
       <c r="Z386" t="s">
-        <v>927</v>
+        <v>977</v>
       </c>
     </row>
     <row r="387" spans="1:26">
       <c r="A387" t="s">
-        <v>931</v>
+        <v>975</v>
       </c>
       <c r="B387" s="1">
-        <v>25000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C387" s="1">
-        <v>100.1935226</v>
+        <v>100.52987702</v>
       </c>
       <c r="D387" s="1">
         <v>0.0</v>
       </c>
       <c r="E387" t="s">
         <v>8</v>
       </c>
       <c r="F387">
         <v>1.0</v>
       </c>
       <c r="G387" s="1">
         <v>0.0</v>
       </c>
       <c r="H387" s="1">
-        <v>48380.65</v>
+        <v>24904.22</v>
       </c>
       <c r="I387" s="1">
         <v>0</v>
       </c>
       <c r="J387">
         <v>0.0</v>
       </c>
       <c r="K387" t="s">
-        <v>932</v>
+        <v>980</v>
       </c>
       <c r="L387" s="1">
-        <v>48380.65</v>
+        <v>24904.22</v>
       </c>
       <c r="M387" s="1">
-        <v>33097.84</v>
+        <v>26077.61</v>
       </c>
       <c r="N387" s="1">
         <v>0.0</v>
       </c>
       <c r="O387">
         <v>1</v>
       </c>
       <c r="Z387" t="s">
-        <v>930</v>
+        <v>979</v>
       </c>
     </row>
     <row r="388" spans="1:26">
       <c r="A388" t="s">
-        <v>934</v>
+        <v>982</v>
       </c>
       <c r="B388" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C388" s="1">
-        <v>100.12479248</v>
+        <v>100.08185136</v>
       </c>
       <c r="D388" s="1">
         <v>0.0</v>
       </c>
       <c r="E388" t="s">
         <v>8</v>
       </c>
       <c r="F388">
         <v>1.0</v>
       </c>
       <c r="G388" s="1">
         <v>0.0</v>
       </c>
       <c r="H388" s="1">
-        <v>31198.12</v>
+        <v>10231.42</v>
       </c>
       <c r="I388" s="1">
         <v>0</v>
       </c>
       <c r="J388">
         <v>0.0</v>
       </c>
       <c r="K388" t="s">
-        <v>935</v>
+        <v>983</v>
       </c>
       <c r="L388" s="1">
-        <v>31198.12</v>
+        <v>10231.42</v>
       </c>
       <c r="M388" s="1">
-        <v>16312.77</v>
+        <v>2703.02</v>
       </c>
       <c r="N388" s="1">
         <v>0.0</v>
       </c>
       <c r="O388">
         <v>1</v>
       </c>
       <c r="Z388" t="s">
-        <v>933</v>
+        <v>981</v>
       </c>
     </row>
     <row r="389" spans="1:26">
       <c r="A389" t="s">
-        <v>937</v>
+        <v>985</v>
       </c>
       <c r="B389" s="1">
-        <v>7000000.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="C389" s="1">
-        <v>100.07138343</v>
+        <v>100.21228614</v>
       </c>
       <c r="D389" s="1">
         <v>0.0</v>
       </c>
       <c r="E389" t="s">
         <v>8</v>
       </c>
       <c r="F389">
         <v>1.0</v>
       </c>
       <c r="G389" s="1">
         <v>0.0</v>
       </c>
       <c r="H389" s="1">
-        <v>4996.84</v>
+        <v>21440.9</v>
       </c>
       <c r="I389" s="1">
         <v>0</v>
       </c>
       <c r="J389">
         <v>0.0</v>
       </c>
       <c r="K389" t="s">
-        <v>938</v>
+        <v>986</v>
       </c>
       <c r="L389" s="1">
-        <v>4996.84</v>
+        <v>21440.9</v>
       </c>
       <c r="M389" s="1">
-        <v>1123.76</v>
+        <v>18716.58</v>
       </c>
       <c r="N389" s="1">
         <v>0.0</v>
       </c>
       <c r="O389">
         <v>1</v>
       </c>
       <c r="Z389" t="s">
-        <v>936</v>
+        <v>984</v>
       </c>
     </row>
     <row r="390" spans="1:26">
       <c r="A390" t="s">
-        <v>940</v>
+        <v>988</v>
       </c>
       <c r="B390" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C390" s="1">
-        <v>100.25428423</v>
+        <v>100.19585288</v>
       </c>
       <c r="D390" s="1">
         <v>0.0</v>
       </c>
       <c r="E390" t="s">
         <v>8</v>
       </c>
       <c r="F390">
         <v>1.0</v>
       </c>
       <c r="G390" s="1">
         <v>0.0</v>
       </c>
       <c r="H390" s="1">
-        <v>101713.69</v>
+        <v>48963.22</v>
       </c>
       <c r="I390" s="1">
         <v>0</v>
       </c>
       <c r="J390">
         <v>0.0</v>
       </c>
       <c r="K390" t="s">
-        <v>941</v>
+        <v>989</v>
       </c>
       <c r="L390" s="1">
-        <v>101713.69</v>
+        <v>48963.22</v>
       </c>
       <c r="M390" s="1">
-        <v>105534.76</v>
+        <v>34213.22</v>
       </c>
       <c r="N390" s="1">
         <v>0.0</v>
       </c>
       <c r="O390">
         <v>1</v>
       </c>
       <c r="Z390" t="s">
-        <v>939</v>
+        <v>987</v>
       </c>
     </row>
     <row r="391" spans="1:26">
       <c r="A391" t="s">
-        <v>943</v>
+        <v>991</v>
       </c>
       <c r="B391" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C391" s="1">
-        <v>100.15298896</v>
+        <v>100.12427548</v>
       </c>
       <c r="D391" s="1">
         <v>0.0</v>
       </c>
       <c r="E391" t="s">
         <v>8</v>
       </c>
       <c r="F391">
         <v>1.0</v>
       </c>
       <c r="G391" s="1">
         <v>0.0</v>
       </c>
       <c r="H391" s="1">
-        <v>38247.24</v>
+        <v>31068.87</v>
       </c>
       <c r="I391" s="1">
         <v>0</v>
       </c>
       <c r="J391">
         <v>0.0</v>
       </c>
       <c r="K391" t="s">
-        <v>944</v>
+        <v>992</v>
       </c>
       <c r="L391" s="1">
-        <v>38247.24</v>
+        <v>31068.87</v>
       </c>
       <c r="M391" s="1">
-        <v>39865.4</v>
+        <v>16644.63</v>
       </c>
       <c r="N391" s="1">
         <v>0.0</v>
       </c>
       <c r="O391">
         <v>1</v>
       </c>
       <c r="Z391" t="s">
-        <v>942</v>
+        <v>990</v>
       </c>
     </row>
     <row r="392" spans="1:26">
       <c r="A392" t="s">
-        <v>946</v>
+        <v>994</v>
       </c>
       <c r="B392" s="1">
-        <v>7996000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C392" s="1">
-        <v>100.43051476</v>
+        <v>100.07865871</v>
       </c>
       <c r="D392" s="1">
         <v>0.0</v>
       </c>
       <c r="E392" t="s">
         <v>8</v>
       </c>
       <c r="F392">
         <v>1.0</v>
       </c>
       <c r="G392" s="1">
         <v>0.0</v>
       </c>
       <c r="H392" s="1">
-        <v>34423.96</v>
+        <v>5506.11</v>
       </c>
       <c r="I392" s="1">
         <v>0</v>
       </c>
       <c r="J392">
         <v>0.0</v>
       </c>
-      <c r="K392">
-        <v>66.92</v>
+      <c r="K392" t="s">
+        <v>995</v>
       </c>
       <c r="L392" s="1">
-        <v>34423.96</v>
+        <v>5506.11</v>
       </c>
       <c r="M392" s="1">
-        <v>34490.88</v>
+        <v>1211.08</v>
       </c>
       <c r="N392" s="1">
         <v>0.0</v>
       </c>
       <c r="O392">
         <v>1</v>
       </c>
       <c r="Z392" t="s">
-        <v>945</v>
+        <v>993</v>
       </c>
     </row>
     <row r="393" spans="1:26">
       <c r="A393" t="s">
-        <v>948</v>
+        <v>997</v>
       </c>
       <c r="B393" s="1">
-        <v>2900000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C393" s="1">
-        <v>100.45680517</v>
+        <v>100.23559415</v>
       </c>
       <c r="D393" s="1">
         <v>0.0</v>
       </c>
       <c r="E393" t="s">
         <v>8</v>
       </c>
       <c r="F393">
         <v>1.0</v>
       </c>
       <c r="G393" s="1">
         <v>0.0</v>
       </c>
       <c r="H393" s="1">
-        <v>13247.35</v>
+        <v>94237.66</v>
       </c>
       <c r="I393" s="1">
         <v>0</v>
       </c>
       <c r="J393">
         <v>0.0</v>
       </c>
-      <c r="K393">
-        <v>3.96</v>
+      <c r="K393" t="s">
+        <v>998</v>
       </c>
       <c r="L393" s="1">
-        <v>13247.35</v>
+        <v>94237.66</v>
       </c>
       <c r="M393" s="1">
-        <v>13251.31</v>
+        <v>106189.23</v>
       </c>
       <c r="N393" s="1">
         <v>0.0</v>
       </c>
       <c r="O393">
         <v>1</v>
       </c>
       <c r="Z393" t="s">
-        <v>947</v>
+        <v>996</v>
       </c>
     </row>
     <row r="394" spans="1:26">
       <c r="A394" t="s">
-        <v>950</v>
+        <v>1000</v>
       </c>
       <c r="B394" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C394" s="1">
-        <v>100.01470915</v>
+        <v>100.1307548</v>
       </c>
       <c r="D394" s="1">
         <v>0.0</v>
       </c>
       <c r="E394" t="s">
         <v>8</v>
       </c>
       <c r="F394">
         <v>1.0</v>
       </c>
       <c r="G394" s="1">
         <v>0.0</v>
       </c>
       <c r="H394" s="1">
-        <v>2941.83</v>
+        <v>32688.7</v>
       </c>
       <c r="I394" s="1">
         <v>0</v>
       </c>
       <c r="J394">
         <v>0.0</v>
       </c>
       <c r="K394" t="s">
-        <v>951</v>
+        <v>1001</v>
       </c>
       <c r="L394" s="1">
-        <v>2941.83</v>
+        <v>32688.7</v>
       </c>
       <c r="M394" s="1">
-        <v>-459.71</v>
+        <v>39264.67</v>
       </c>
       <c r="N394" s="1">
         <v>0.0</v>
       </c>
       <c r="O394">
         <v>1</v>
       </c>
       <c r="Z394" t="s">
-        <v>949</v>
+        <v>999</v>
       </c>
     </row>
     <row r="395" spans="1:26">
       <c r="A395" t="s">
-        <v>953</v>
+        <v>1003</v>
       </c>
       <c r="B395" s="1">
-        <v>18500000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="C395" s="1">
-        <v>100.04249989</v>
+        <v>100.42156653</v>
       </c>
       <c r="D395" s="1">
         <v>0.0</v>
       </c>
       <c r="E395" t="s">
         <v>8</v>
       </c>
       <c r="F395">
         <v>1.0</v>
       </c>
       <c r="G395" s="1">
         <v>0.0</v>
       </c>
       <c r="H395" s="1">
-        <v>7862.48</v>
+        <v>33708.46</v>
       </c>
       <c r="I395" s="1">
         <v>0</v>
       </c>
       <c r="J395">
         <v>0.0</v>
       </c>
       <c r="K395" t="s">
-        <v>954</v>
+        <v>1004</v>
       </c>
       <c r="L395" s="1">
-        <v>7862.48</v>
+        <v>33708.46</v>
       </c>
       <c r="M395" s="1">
-        <v>-4882.16</v>
+        <v>35239.54</v>
       </c>
       <c r="N395" s="1">
         <v>0.0</v>
       </c>
       <c r="O395">
         <v>1</v>
       </c>
       <c r="Z395" t="s">
-        <v>952</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="396" spans="1:26">
       <c r="A396" t="s">
-        <v>956</v>
+        <v>1006</v>
       </c>
       <c r="B396" s="1">
-        <v>30000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C396" s="1">
-        <v>100.01497813</v>
+        <v>100.45069931</v>
       </c>
       <c r="D396" s="1">
         <v>0.0</v>
       </c>
       <c r="E396" t="s">
         <v>8</v>
       </c>
       <c r="F396">
         <v>1.0</v>
       </c>
       <c r="G396" s="1">
         <v>0.0</v>
       </c>
       <c r="H396" s="1">
-        <v>4493.44</v>
+        <v>13070.28</v>
       </c>
       <c r="I396" s="1">
         <v>0</v>
       </c>
       <c r="J396">
         <v>0.0</v>
       </c>
-      <c r="K396" t="s">
-        <v>957</v>
+      <c r="K396">
+        <v>518.24</v>
       </c>
       <c r="L396" s="1">
-        <v>4493.44</v>
+        <v>13070.28</v>
       </c>
       <c r="M396" s="1">
-        <v>-696.98</v>
+        <v>13588.52</v>
       </c>
       <c r="N396" s="1">
         <v>0.0</v>
       </c>
       <c r="O396">
         <v>1</v>
       </c>
       <c r="Z396" t="s">
-        <v>955</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="397" spans="1:26">
       <c r="A397" t="s">
-        <v>959</v>
+        <v>1008</v>
       </c>
       <c r="B397" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C397" s="1">
-        <v>100.01416523</v>
+        <v>100.0010603</v>
       </c>
       <c r="D397" s="1">
         <v>0.0</v>
       </c>
       <c r="E397" t="s">
         <v>8</v>
       </c>
       <c r="F397">
         <v>1.0</v>
       </c>
       <c r="G397" s="1">
         <v>0.0</v>
       </c>
       <c r="H397" s="1">
-        <v>4249.57</v>
+        <v>212.06</v>
       </c>
       <c r="I397" s="1">
         <v>0</v>
       </c>
       <c r="J397">
         <v>0.0</v>
       </c>
-      <c r="K397" t="s">
-        <v>960</v>
+      <c r="K397">
+        <v>-703.28</v>
       </c>
       <c r="L397" s="1">
-        <v>4249.57</v>
+        <v>212.06</v>
       </c>
       <c r="M397" s="1">
-        <v>-405.86</v>
+        <v>-491.22</v>
       </c>
       <c r="N397" s="1">
         <v>0.0</v>
       </c>
       <c r="O397">
         <v>1</v>
       </c>
       <c r="Z397" t="s">
-        <v>958</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="398" spans="1:26">
       <c r="A398" t="s">
-        <v>962</v>
+        <v>1010</v>
       </c>
       <c r="B398" s="1">
-        <v>12000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="C398" s="1">
-        <v>100.01521625</v>
+        <v>100.06788335</v>
       </c>
       <c r="D398" s="1">
         <v>0.0</v>
       </c>
       <c r="E398" t="s">
         <v>8</v>
       </c>
       <c r="F398">
         <v>1.0</v>
       </c>
       <c r="G398" s="1">
         <v>0.0</v>
       </c>
       <c r="H398" s="1">
-        <v>1825.95</v>
+        <v>12558.42</v>
       </c>
       <c r="I398" s="1">
         <v>0</v>
       </c>
       <c r="J398">
         <v>0.0</v>
       </c>
       <c r="K398" t="s">
-        <v>963</v>
+        <v>1011</v>
       </c>
       <c r="L398" s="1">
-        <v>1825.95</v>
+        <v>12558.42</v>
       </c>
       <c r="M398" s="1">
-        <v>-142.46</v>
+        <v>-3136.14</v>
       </c>
       <c r="N398" s="1">
         <v>0.0</v>
       </c>
       <c r="O398">
         <v>1</v>
       </c>
       <c r="Z398" t="s">
-        <v>961</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="399" spans="1:26">
       <c r="A399" t="s">
-        <v>965</v>
+        <v>1013</v>
       </c>
       <c r="B399" s="1">
-        <v>7000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C399" s="1">
-        <v>99.95542686</v>
+        <v>100.00703457</v>
       </c>
       <c r="D399" s="1">
         <v>0.0</v>
       </c>
       <c r="E399" t="s">
         <v>8</v>
       </c>
       <c r="F399">
         <v>1.0</v>
       </c>
       <c r="G399" s="1">
         <v>0.0</v>
       </c>
       <c r="H399" s="1">
-        <v>-3120.12</v>
+        <v>2110.37</v>
       </c>
       <c r="I399" s="1">
         <v>0</v>
       </c>
       <c r="J399">
         <v>0.0</v>
       </c>
-      <c r="K399">
-        <v>-843.66</v>
+      <c r="K399" t="s">
+        <v>1014</v>
       </c>
       <c r="L399" s="1">
-        <v>-3120.12</v>
+        <v>2110.37</v>
       </c>
       <c r="M399" s="1">
-        <v>-3963.78</v>
+        <v>-844.94</v>
       </c>
       <c r="N399" s="1">
         <v>0.0</v>
       </c>
       <c r="O399">
         <v>1</v>
       </c>
       <c r="Z399" t="s">
-        <v>964</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="400" spans="1:26">
       <c r="A400" t="s">
-        <v>967</v>
+        <v>1016</v>
       </c>
       <c r="B400" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C400" s="1">
-        <v>100.35464832</v>
+        <v>100.00304283</v>
       </c>
       <c r="D400" s="1">
         <v>0.0</v>
       </c>
       <c r="E400" t="s">
         <v>8</v>
       </c>
       <c r="F400">
         <v>1.0</v>
       </c>
       <c r="G400" s="1">
         <v>0.0</v>
       </c>
       <c r="H400" s="1">
-        <v>88662.08</v>
+        <v>912.85</v>
       </c>
       <c r="I400" s="1">
         <v>0</v>
       </c>
       <c r="J400">
         <v>0.0</v>
       </c>
       <c r="K400" t="s">
-        <v>968</v>
+        <v>1017</v>
       </c>
       <c r="L400" s="1">
-        <v>88662.08</v>
+        <v>912.85</v>
       </c>
       <c r="M400" s="1">
-        <v>90306.75</v>
+        <v>-453.51</v>
       </c>
       <c r="N400" s="1">
         <v>0.0</v>
       </c>
       <c r="O400">
         <v>1</v>
       </c>
       <c r="Z400" t="s">
-        <v>966</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="401" spans="1:26">
       <c r="A401" t="s">
-        <v>970</v>
+        <v>1019</v>
       </c>
       <c r="B401" s="1">
-        <v>14000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C401" s="1">
-        <v>100.01421771</v>
+        <v>100.00564533</v>
       </c>
       <c r="D401" s="1">
         <v>0.0</v>
       </c>
       <c r="E401" t="s">
         <v>8</v>
       </c>
       <c r="F401">
         <v>1.0</v>
       </c>
       <c r="G401" s="1">
         <v>0.0</v>
       </c>
       <c r="H401" s="1">
-        <v>1990.48</v>
+        <v>677.44</v>
       </c>
       <c r="I401" s="1">
         <v>0</v>
       </c>
       <c r="J401">
         <v>0.0</v>
       </c>
-      <c r="K401" t="s">
-        <v>971</v>
+      <c r="K401">
+        <v>-855.94</v>
       </c>
       <c r="L401" s="1">
-        <v>1990.48</v>
+        <v>677.44</v>
       </c>
       <c r="M401" s="1">
-        <v>-372.71</v>
+        <v>-178.5</v>
       </c>
       <c r="N401" s="1">
         <v>0.0</v>
       </c>
       <c r="O401">
         <v>1</v>
       </c>
       <c r="Z401" t="s">
-        <v>969</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="402" spans="1:26">
       <c r="A402" t="s">
-        <v>973</v>
+        <v>1021</v>
       </c>
       <c r="B402" s="1">
-        <v>15000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C402" s="1">
-        <v>100.03476633</v>
+        <v>100.00375186</v>
       </c>
       <c r="D402" s="1">
         <v>0.0</v>
       </c>
       <c r="E402" t="s">
         <v>8</v>
       </c>
       <c r="F402">
         <v>1.0</v>
       </c>
       <c r="G402" s="1">
         <v>0.0</v>
       </c>
       <c r="H402" s="1">
-        <v>5214.95</v>
+        <v>262.63</v>
       </c>
       <c r="I402" s="1">
         <v>0</v>
       </c>
       <c r="J402">
         <v>0.0</v>
       </c>
       <c r="K402" t="s">
-        <v>974</v>
+        <v>1022</v>
       </c>
       <c r="L402" s="1">
-        <v>5214.95</v>
+        <v>262.63</v>
       </c>
       <c r="M402" s="1">
-        <v>-7350.97</v>
+        <v>-2358.37</v>
       </c>
       <c r="N402" s="1">
         <v>0.0</v>
       </c>
       <c r="O402">
         <v>1</v>
       </c>
       <c r="Z402" t="s">
-        <v>972</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="403" spans="1:26">
       <c r="A403" t="s">
-        <v>973</v>
+        <v>1024</v>
       </c>
       <c r="B403" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C403" s="1">
-        <v>100.015201</v>
+        <v>100.33855624</v>
       </c>
       <c r="D403" s="1">
         <v>0.0</v>
       </c>
       <c r="E403" t="s">
         <v>8</v>
       </c>
       <c r="F403">
         <v>1.0</v>
       </c>
       <c r="G403" s="1">
         <v>0.0</v>
       </c>
       <c r="H403" s="1">
-        <v>2280.15</v>
+        <v>84639.06</v>
       </c>
       <c r="I403" s="1">
         <v>0</v>
       </c>
       <c r="J403">
         <v>0.0</v>
       </c>
       <c r="K403" t="s">
-        <v>976</v>
+        <v>1025</v>
       </c>
       <c r="L403" s="1">
-        <v>2280.15</v>
+        <v>84639.06</v>
       </c>
       <c r="M403" s="1">
-        <v>-7579.1</v>
+        <v>91286.39</v>
       </c>
       <c r="N403" s="1">
         <v>0.0</v>
       </c>
       <c r="O403">
         <v>1</v>
       </c>
       <c r="Z403" t="s">
-        <v>975</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="404" spans="1:26">
       <c r="A404" t="s">
-        <v>978</v>
+        <v>1027</v>
       </c>
       <c r="B404" s="1">
-        <v>30000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="C404" s="1">
-        <v>100.0807153</v>
+        <v>100.00054307</v>
       </c>
       <c r="D404" s="1">
         <v>0.0</v>
       </c>
       <c r="E404" t="s">
         <v>8</v>
       </c>
       <c r="F404">
         <v>1.0</v>
       </c>
       <c r="G404" s="1">
         <v>0.0</v>
       </c>
       <c r="H404" s="1">
-        <v>24214.59</v>
+        <v>76.03</v>
       </c>
       <c r="I404" s="1">
         <v>0</v>
       </c>
       <c r="J404">
         <v>0.0</v>
       </c>
-      <c r="K404" t="s">
-        <v>979</v>
+      <c r="K404">
+        <v>-469.35</v>
       </c>
       <c r="L404" s="1">
-        <v>24214.59</v>
+        <v>76.03</v>
       </c>
       <c r="M404" s="1">
-        <v>2444.54</v>
+        <v>-393.32</v>
       </c>
       <c r="N404" s="1">
         <v>0.0</v>
       </c>
       <c r="O404">
         <v>1</v>
       </c>
       <c r="Z404" t="s">
-        <v>977</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="405" spans="1:26">
       <c r="A405" t="s">
-        <v>978</v>
+        <v>1029</v>
       </c>
       <c r="B405" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C405" s="1">
-        <v>100.06621304</v>
+        <v>100.02356007</v>
       </c>
       <c r="D405" s="1">
         <v>0.0</v>
       </c>
       <c r="E405" t="s">
         <v>8</v>
       </c>
       <c r="F405">
         <v>1.0</v>
       </c>
       <c r="G405" s="1">
         <v>0.0</v>
       </c>
       <c r="H405" s="1">
-        <v>16553.26</v>
+        <v>3534.01</v>
       </c>
       <c r="I405" s="1">
         <v>0</v>
       </c>
       <c r="J405">
         <v>0.0</v>
       </c>
       <c r="K405" t="s">
-        <v>981</v>
+        <v>1030</v>
       </c>
       <c r="L405" s="1">
-        <v>16553.26</v>
+        <v>3534.01</v>
       </c>
       <c r="M405" s="1">
-        <v>-1304.08</v>
+        <v>-7630.56</v>
       </c>
       <c r="N405" s="1">
         <v>0.0</v>
       </c>
       <c r="O405">
         <v>1</v>
       </c>
       <c r="Z405" t="s">
-        <v>980</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="406" spans="1:26">
       <c r="A406" t="s">
-        <v>978</v>
+        <v>1029</v>
       </c>
       <c r="B406" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C406" s="1">
-        <v>100.0733951</v>
+        <v>100.05895773</v>
       </c>
       <c r="D406" s="1">
         <v>0.0</v>
       </c>
       <c r="E406" t="s">
         <v>8</v>
       </c>
       <c r="F406">
         <v>1.0</v>
       </c>
       <c r="G406" s="1">
         <v>0.0</v>
       </c>
       <c r="H406" s="1">
-        <v>14679.02</v>
+        <v>8843.66</v>
       </c>
       <c r="I406" s="1">
         <v>0</v>
       </c>
       <c r="J406">
         <v>0.0</v>
       </c>
       <c r="K406" t="s">
-        <v>983</v>
+        <v>1032</v>
       </c>
       <c r="L406" s="1">
-        <v>14679.02</v>
+        <v>8843.66</v>
       </c>
       <c r="M406" s="1">
-        <v>3748.41</v>
+        <v>-6127.16</v>
       </c>
       <c r="N406" s="1">
         <v>0.0</v>
       </c>
       <c r="O406">
         <v>1</v>
       </c>
       <c r="Z406" t="s">
-        <v>982</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="407" spans="1:26">
       <c r="A407" t="s">
-        <v>985</v>
+        <v>1034</v>
       </c>
       <c r="B407" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C407" s="1">
-        <v>100.0781768</v>
+        <v>100.0979885</v>
       </c>
       <c r="D407" s="1">
         <v>0.0</v>
       </c>
       <c r="E407" t="s">
         <v>8</v>
       </c>
       <c r="F407">
         <v>1.0</v>
       </c>
       <c r="G407" s="1">
         <v>0.0</v>
       </c>
       <c r="H407" s="1">
-        <v>7817.68</v>
+        <v>19597.7</v>
       </c>
       <c r="I407" s="1">
         <v>0</v>
       </c>
       <c r="J407">
         <v>0.0</v>
       </c>
       <c r="K407" t="s">
-        <v>986</v>
+        <v>1035</v>
       </c>
       <c r="L407" s="1">
-        <v>7817.68</v>
+        <v>19597.7</v>
       </c>
       <c r="M407" s="1">
-        <v>1709.7</v>
+        <v>5890.52</v>
       </c>
       <c r="N407" s="1">
         <v>0.0</v>
       </c>
       <c r="O407">
         <v>1</v>
       </c>
       <c r="Z407" t="s">
-        <v>984</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="408" spans="1:26">
       <c r="A408" t="s">
-        <v>988</v>
+        <v>1034</v>
       </c>
       <c r="B408" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C408" s="1">
-        <v>100.04760385</v>
+        <v>100.08325916</v>
       </c>
       <c r="D408" s="1">
         <v>0.0</v>
       </c>
       <c r="E408" t="s">
         <v>8</v>
       </c>
       <c r="F408">
         <v>1.0</v>
       </c>
       <c r="G408" s="1">
         <v>0.0</v>
       </c>
       <c r="H408" s="1">
-        <v>9520.77</v>
+        <v>20814.79</v>
       </c>
       <c r="I408" s="1">
         <v>0</v>
       </c>
       <c r="J408">
         <v>0.0</v>
       </c>
       <c r="K408" t="s">
-        <v>989</v>
+        <v>1037</v>
       </c>
       <c r="L408" s="1">
-        <v>9520.77</v>
+        <v>20814.79</v>
       </c>
       <c r="M408" s="1">
-        <v>-653.21</v>
+        <v>84.65</v>
       </c>
       <c r="N408" s="1">
         <v>0.0</v>
       </c>
       <c r="O408">
         <v>1</v>
       </c>
       <c r="Z408" t="s">
-        <v>987</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="409" spans="1:26">
       <c r="A409" t="s">
-        <v>988</v>
+        <v>1034</v>
       </c>
       <c r="B409" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C409" s="1">
-        <v>100.0910838</v>
+        <v>100.10091947</v>
       </c>
       <c r="D409" s="1">
         <v>0.0</v>
       </c>
       <c r="E409" t="s">
         <v>8</v>
       </c>
       <c r="F409">
         <v>1.0</v>
       </c>
       <c r="G409" s="1">
         <v>0.0</v>
       </c>
       <c r="H409" s="1">
-        <v>18216.76</v>
+        <v>30275.84</v>
       </c>
       <c r="I409" s="1">
         <v>0</v>
       </c>
       <c r="J409">
         <v>0.0</v>
       </c>
       <c r="K409" t="s">
-        <v>991</v>
+        <v>1039</v>
       </c>
       <c r="L409" s="1">
-        <v>18216.76</v>
+        <v>30275.84</v>
       </c>
       <c r="M409" s="1">
-        <v>4928.89</v>
+        <v>4917.6</v>
       </c>
       <c r="N409" s="1">
         <v>0.0</v>
       </c>
       <c r="O409">
         <v>1</v>
       </c>
       <c r="Z409" t="s">
-        <v>990</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="410" spans="1:26">
       <c r="A410" t="s">
-        <v>988</v>
+        <v>1041</v>
       </c>
       <c r="B410" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C410" s="1">
-        <v>100.06913615</v>
+        <v>100.0900755</v>
       </c>
       <c r="D410" s="1">
         <v>0.0</v>
       </c>
       <c r="E410" t="s">
         <v>8</v>
       </c>
       <c r="F410">
         <v>1.0</v>
       </c>
       <c r="G410" s="1">
         <v>0.0</v>
       </c>
       <c r="H410" s="1">
-        <v>13827.23</v>
+        <v>9007.55</v>
       </c>
       <c r="I410" s="1">
         <v>0</v>
       </c>
       <c r="J410">
         <v>0.0</v>
       </c>
       <c r="K410" t="s">
-        <v>993</v>
+        <v>1042</v>
       </c>
       <c r="L410" s="1">
-        <v>13827.23</v>
+        <v>9007.55</v>
       </c>
       <c r="M410" s="1">
-        <v>1883.25</v>
+        <v>2047.62</v>
       </c>
       <c r="N410" s="1">
         <v>0.0</v>
       </c>
       <c r="O410">
         <v>1</v>
       </c>
       <c r="Z410" t="s">
-        <v>992</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="411" spans="1:26">
       <c r="A411" t="s">
-        <v>988</v>
+        <v>1044</v>
       </c>
       <c r="B411" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C411" s="1">
-        <v>100.08901725</v>
+        <v>100.10929565</v>
       </c>
       <c r="D411" s="1">
         <v>0.0</v>
       </c>
       <c r="E411" t="s">
         <v>8</v>
       </c>
       <c r="F411">
         <v>1.0</v>
       </c>
       <c r="G411" s="1">
         <v>0.0</v>
       </c>
       <c r="H411" s="1">
-        <v>17803.45</v>
+        <v>21859.13</v>
       </c>
       <c r="I411" s="1">
         <v>0</v>
       </c>
       <c r="J411">
         <v>0.0</v>
       </c>
       <c r="K411" t="s">
-        <v>995</v>
+        <v>1045</v>
       </c>
       <c r="L411" s="1">
-        <v>17803.45</v>
+        <v>21859.13</v>
       </c>
       <c r="M411" s="1">
-        <v>4433.64</v>
+        <v>6184.28</v>
       </c>
       <c r="N411" s="1">
         <v>0.0</v>
       </c>
       <c r="O411">
         <v>1</v>
       </c>
       <c r="Z411" t="s">
-        <v>994</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="412" spans="1:26">
       <c r="A412" t="s">
-        <v>997</v>
+        <v>1044</v>
       </c>
       <c r="B412" s="1">
-        <v>6500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C412" s="1">
-        <v>100.01889708</v>
+        <v>100.05235815</v>
       </c>
       <c r="D412" s="1">
         <v>0.0</v>
       </c>
       <c r="E412" t="s">
         <v>8</v>
       </c>
       <c r="F412">
         <v>1.0</v>
       </c>
       <c r="G412" s="1">
         <v>0.0</v>
       </c>
       <c r="H412" s="1">
-        <v>1228.31</v>
+        <v>10471.63</v>
       </c>
       <c r="I412" s="1">
         <v>0</v>
       </c>
       <c r="J412">
         <v>0.0</v>
       </c>
       <c r="K412" t="s">
-        <v>998</v>
+        <v>1047</v>
       </c>
       <c r="L412" s="1">
-        <v>1228.31</v>
+        <v>10471.63</v>
       </c>
       <c r="M412" s="1">
-        <v>-2659.1</v>
+        <v>-599.05</v>
       </c>
       <c r="N412" s="1">
         <v>0.0</v>
       </c>
       <c r="O412">
         <v>1</v>
       </c>
       <c r="Z412" t="s">
-        <v>996</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="413" spans="1:26">
       <c r="A413" t="s">
-        <v>997</v>
+        <v>1044</v>
       </c>
       <c r="B413" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C413" s="1">
-        <v>100.01659288</v>
+        <v>100.1111853</v>
       </c>
       <c r="D413" s="1">
         <v>0.0</v>
       </c>
       <c r="E413" t="s">
         <v>8</v>
       </c>
       <c r="F413">
         <v>1.0</v>
       </c>
       <c r="G413" s="1">
         <v>0.0</v>
       </c>
       <c r="H413" s="1">
-        <v>1327.43</v>
+        <v>22237.06</v>
       </c>
       <c r="I413" s="1">
         <v>0</v>
       </c>
       <c r="J413">
         <v>0.0</v>
       </c>
       <c r="K413" t="s">
-        <v>1000</v>
+        <v>1049</v>
       </c>
       <c r="L413" s="1">
-        <v>1327.43</v>
+        <v>22237.06</v>
       </c>
       <c r="M413" s="1">
-        <v>-3695.95</v>
+        <v>6680.27</v>
       </c>
       <c r="N413" s="1">
         <v>0.0</v>
       </c>
       <c r="O413">
         <v>1</v>
       </c>
       <c r="Z413" t="s">
-        <v>999</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="414" spans="1:26">
       <c r="A414" t="s">
-        <v>1002</v>
+        <v>1044</v>
       </c>
       <c r="B414" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C414" s="1">
-        <v>99.9502446</v>
+        <v>100.07982665</v>
       </c>
       <c r="D414" s="1">
         <v>0.0</v>
       </c>
       <c r="E414" t="s">
         <v>8</v>
       </c>
       <c r="F414">
         <v>1.0</v>
       </c>
       <c r="G414" s="1">
         <v>0.0</v>
       </c>
       <c r="H414" s="1">
-        <v>-4975.54</v>
+        <v>15965.33</v>
       </c>
       <c r="I414" s="1">
         <v>0</v>
       </c>
       <c r="J414">
         <v>0.0</v>
       </c>
       <c r="K414" t="s">
-        <v>1003</v>
+        <v>1051</v>
       </c>
       <c r="L414" s="1">
-        <v>-4975.54</v>
+        <v>15965.33</v>
       </c>
       <c r="M414" s="1">
-        <v>-7830.79</v>
+        <v>2344.65</v>
       </c>
       <c r="N414" s="1">
         <v>0.0</v>
       </c>
       <c r="O414">
         <v>1</v>
       </c>
       <c r="Z414" t="s">
-        <v>1001</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="415" spans="1:26">
       <c r="A415" t="s">
-        <v>1005</v>
+        <v>1053</v>
       </c>
       <c r="B415" s="1">
-        <v>15000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C415" s="1">
-        <v>100.02918893</v>
+        <v>100.03472425</v>
       </c>
       <c r="D415" s="1">
         <v>0.0</v>
       </c>
       <c r="E415" t="s">
         <v>8</v>
       </c>
       <c r="F415">
         <v>1.0</v>
       </c>
       <c r="G415" s="1">
         <v>0.0</v>
       </c>
       <c r="H415" s="1">
-        <v>4378.34</v>
+        <v>2777.94</v>
       </c>
       <c r="I415" s="1">
         <v>0</v>
       </c>
       <c r="J415">
         <v>0.0</v>
       </c>
       <c r="K415" t="s">
-        <v>1006</v>
+        <v>1054</v>
       </c>
       <c r="L415" s="1">
-        <v>4378.34</v>
+        <v>2777.94</v>
       </c>
       <c r="M415" s="1">
-        <v>-735.49</v>
+        <v>-3433.57</v>
       </c>
       <c r="N415" s="1">
         <v>0.0</v>
       </c>
       <c r="O415">
         <v>1</v>
       </c>
       <c r="Z415" t="s">
-        <v>1004</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="416" spans="1:26">
       <c r="A416" t="s">
-        <v>1008</v>
+        <v>1053</v>
       </c>
       <c r="B416" s="1">
-        <v>30000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C416" s="1">
-        <v>99.93946197</v>
+        <v>100.03392277</v>
       </c>
       <c r="D416" s="1">
         <v>0.0</v>
       </c>
       <c r="E416" t="s">
         <v>8</v>
       </c>
       <c r="F416">
         <v>1.0</v>
       </c>
       <c r="G416" s="1">
         <v>0.0</v>
       </c>
       <c r="H416" s="1">
-        <v>-18161.41</v>
+        <v>2204.98</v>
       </c>
       <c r="I416" s="1">
         <v>0</v>
       </c>
       <c r="J416">
         <v>0.0</v>
       </c>
       <c r="K416" t="s">
-        <v>1009</v>
+        <v>1056</v>
       </c>
       <c r="L416" s="1">
-        <v>-18161.41</v>
+        <v>2204.98</v>
       </c>
       <c r="M416" s="1">
-        <v>-22337.8</v>
+        <v>-2546.85</v>
       </c>
       <c r="N416" s="1">
         <v>0.0</v>
       </c>
       <c r="O416">
         <v>1</v>
       </c>
       <c r="Z416" t="s">
-        <v>1007</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="417" spans="1:26">
       <c r="A417" t="s">
-        <v>1011</v>
+        <v>1058</v>
       </c>
       <c r="B417" s="1">
-        <v>17000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C417" s="1">
-        <v>99.98257571</v>
+        <v>99.9896609</v>
       </c>
       <c r="D417" s="1">
         <v>0.0</v>
       </c>
       <c r="E417" t="s">
         <v>8</v>
       </c>
       <c r="F417">
         <v>1.0</v>
       </c>
       <c r="G417" s="1">
         <v>0.0</v>
       </c>
       <c r="H417" s="1">
-        <v>-2962.13</v>
+        <v>-1033.91</v>
       </c>
       <c r="I417" s="1">
         <v>0</v>
       </c>
       <c r="J417">
         <v>0.0</v>
       </c>
       <c r="K417" t="s">
-        <v>1012</v>
+        <v>1059</v>
       </c>
       <c r="L417" s="1">
-        <v>-2962.13</v>
+        <v>-1033.91</v>
       </c>
       <c r="M417" s="1">
-        <v>-4603.02</v>
+        <v>-6380.04</v>
       </c>
       <c r="N417" s="1">
         <v>0.0</v>
       </c>
       <c r="O417">
         <v>1</v>
       </c>
       <c r="Z417" t="s">
-        <v>1010</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="418" spans="1:26">
       <c r="A418" t="s">
-        <v>1014</v>
+        <v>1061</v>
       </c>
       <c r="B418" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C418" s="1">
-        <v>99.99953497</v>
+        <v>100.06128233</v>
       </c>
       <c r="D418" s="1">
         <v>0.0</v>
       </c>
       <c r="E418" t="s">
         <v>8</v>
       </c>
       <c r="F418">
         <v>1.0</v>
       </c>
       <c r="G418" s="1">
         <v>0.0</v>
       </c>
       <c r="H418" s="1">
-        <v>-139.51</v>
+        <v>9192.35</v>
       </c>
       <c r="I418" s="1">
         <v>0</v>
       </c>
       <c r="J418">
         <v>0.0</v>
       </c>
       <c r="K418" t="s">
-        <v>1015</v>
+        <v>1062</v>
       </c>
       <c r="L418" s="1">
-        <v>-139.51</v>
+        <v>9192.35</v>
       </c>
       <c r="M418" s="1">
-        <v>-1422.74</v>
+        <v>1299.01</v>
       </c>
       <c r="N418" s="1">
         <v>0.0</v>
       </c>
       <c r="O418">
         <v>1</v>
       </c>
       <c r="Z418" t="s">
-        <v>1013</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="419" spans="1:26">
       <c r="A419" t="s">
-        <v>1017</v>
+        <v>1064</v>
       </c>
       <c r="B419" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C419" s="1">
-        <v>100.01400998</v>
+        <v>99.98113227</v>
       </c>
       <c r="D419" s="1">
         <v>0.0</v>
       </c>
       <c r="E419" t="s">
         <v>8</v>
       </c>
       <c r="F419">
         <v>1.0</v>
       </c>
       <c r="G419" s="1">
         <v>0.0</v>
       </c>
       <c r="H419" s="1">
-        <v>5603.99</v>
+        <v>-5660.32</v>
       </c>
       <c r="I419" s="1">
         <v>0</v>
       </c>
       <c r="J419">
         <v>0.0</v>
       </c>
       <c r="K419" t="s">
-        <v>1018</v>
+        <v>1065</v>
       </c>
       <c r="L419" s="1">
-        <v>5603.99</v>
+        <v>-5660.32</v>
       </c>
       <c r="M419" s="1">
-        <v>4367.62</v>
+        <v>-17613.86</v>
       </c>
       <c r="N419" s="1">
         <v>0.0</v>
       </c>
       <c r="O419">
         <v>1</v>
       </c>
       <c r="Z419" t="s">
-        <v>1016</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="420" spans="1:26">
       <c r="A420" t="s">
-        <v>1020</v>
+        <v>1067</v>
       </c>
       <c r="B420" s="1">
-        <v>30000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="C420" s="1">
-        <v>100.05070737</v>
+        <v>100.00241035</v>
       </c>
       <c r="D420" s="1">
         <v>0.0</v>
       </c>
       <c r="E420" t="s">
         <v>8</v>
       </c>
       <c r="F420">
         <v>1.0</v>
       </c>
       <c r="G420" s="1">
         <v>0.0</v>
       </c>
       <c r="H420" s="1">
-        <v>15212.21</v>
+        <v>409.76</v>
       </c>
       <c r="I420" s="1">
         <v>0</v>
       </c>
       <c r="J420">
         <v>0.0</v>
       </c>
-      <c r="K420">
-        <v>-210.16</v>
+      <c r="K420" t="s">
+        <v>1068</v>
       </c>
       <c r="L420" s="1">
-        <v>15212.21</v>
+        <v>409.76</v>
       </c>
       <c r="M420" s="1">
-        <v>15002.05</v>
+        <v>-4221.53</v>
       </c>
       <c r="N420" s="1">
         <v>0.0</v>
       </c>
       <c r="O420">
         <v>1</v>
       </c>
       <c r="Z420" t="s">
-        <v>1019</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="421" spans="1:26">
       <c r="A421" t="s">
-        <v>1022</v>
+        <v>1070</v>
       </c>
       <c r="B421" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C421" s="1">
-        <v>100.19876936</v>
+        <v>99.9972381</v>
       </c>
       <c r="D421" s="1">
         <v>0.0</v>
       </c>
       <c r="E421" t="s">
         <v>8</v>
       </c>
       <c r="F421">
         <v>1.0</v>
       </c>
       <c r="G421" s="1">
         <v>0.0</v>
       </c>
       <c r="H421" s="1">
-        <v>49692.34</v>
+        <v>-828.57</v>
       </c>
       <c r="I421" s="1">
         <v>0</v>
       </c>
       <c r="J421">
         <v>0.0</v>
       </c>
       <c r="K421" t="s">
-        <v>944</v>
+        <v>1071</v>
       </c>
       <c r="L421" s="1">
-        <v>49692.34</v>
+        <v>-828.57</v>
       </c>
       <c r="M421" s="1">
-        <v>51310.5</v>
+        <v>-2939.03</v>
       </c>
       <c r="N421" s="1">
         <v>0.0</v>
       </c>
       <c r="O421">
         <v>1</v>
       </c>
       <c r="Z421" t="s">
-        <v>1021</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="422" spans="1:26">
       <c r="A422" t="s">
-        <v>1022</v>
+        <v>1073</v>
       </c>
       <c r="B422" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C422" s="1">
-        <v>100.10608908</v>
+        <v>100.05139753</v>
       </c>
       <c r="D422" s="1">
         <v>0.0</v>
       </c>
       <c r="E422" t="s">
         <v>8</v>
       </c>
       <c r="F422">
         <v>1.0</v>
       </c>
       <c r="G422" s="1">
         <v>0.0</v>
       </c>
       <c r="H422" s="1">
-        <v>26522.27</v>
+        <v>20559.01</v>
       </c>
       <c r="I422" s="1">
         <v>0</v>
       </c>
       <c r="J422">
         <v>0.0</v>
       </c>
       <c r="K422" t="s">
-        <v>944</v>
+        <v>1074</v>
       </c>
       <c r="L422" s="1">
-        <v>26522.27</v>
+        <v>20559.01</v>
       </c>
       <c r="M422" s="1">
-        <v>28140.43</v>
+        <v>11099.46</v>
       </c>
       <c r="N422" s="1">
         <v>0.0</v>
       </c>
       <c r="O422">
         <v>1</v>
       </c>
       <c r="Z422" t="s">
-        <v>1023</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="423" spans="1:26">
       <c r="A423" t="s">
-        <v>1025</v>
+        <v>1076</v>
       </c>
       <c r="B423" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C423" s="1">
-        <v>100.3197758</v>
+        <v>100.08586143</v>
       </c>
       <c r="D423" s="1">
         <v>0.0</v>
       </c>
       <c r="E423" t="s">
         <v>8</v>
       </c>
       <c r="F423">
         <v>1.0</v>
       </c>
       <c r="G423" s="1">
         <v>0.0</v>
       </c>
       <c r="H423" s="1">
-        <v>63955.16</v>
+        <v>25758.43</v>
       </c>
       <c r="I423" s="1">
         <v>0</v>
       </c>
       <c r="J423">
         <v>0.0</v>
       </c>
       <c r="K423" t="s">
-        <v>1026</v>
+        <v>1077</v>
       </c>
       <c r="L423" s="1">
-        <v>63955.16</v>
+        <v>25758.43</v>
       </c>
       <c r="M423" s="1">
-        <v>65718.27</v>
+        <v>20166.31</v>
       </c>
       <c r="N423" s="1">
         <v>0.0</v>
       </c>
       <c r="O423">
         <v>1</v>
       </c>
       <c r="Z423" t="s">
-        <v>1024</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="424" spans="1:26">
       <c r="A424" t="s">
-        <v>1028</v>
+        <v>1079</v>
       </c>
       <c r="B424" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C424" s="1">
-        <v>100.01637877</v>
+        <v>100.17818456</v>
       </c>
       <c r="D424" s="1">
         <v>0.0</v>
       </c>
       <c r="E424" t="s">
         <v>8</v>
       </c>
       <c r="F424">
         <v>1.0</v>
       </c>
       <c r="G424" s="1">
         <v>0.0</v>
       </c>
       <c r="H424" s="1">
-        <v>4913.63</v>
+        <v>44546.14</v>
       </c>
       <c r="I424" s="1">
         <v>0</v>
       </c>
       <c r="J424">
         <v>0.0</v>
       </c>
       <c r="K424" t="s">
-        <v>1029</v>
+        <v>1001</v>
       </c>
       <c r="L424" s="1">
-        <v>4913.63</v>
+        <v>44546.14</v>
       </c>
       <c r="M424" s="1">
-        <v>-12804.87</v>
+        <v>51122.11</v>
       </c>
       <c r="N424" s="1">
         <v>0.0</v>
       </c>
       <c r="O424">
         <v>1</v>
       </c>
       <c r="Z424" t="s">
-        <v>1027</v>
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="425" spans="1:26">
+      <c r="A425" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B425" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C425" s="1">
+        <v>100.08264216</v>
+      </c>
+      <c r="D425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E425" t="s">
+        <v>8</v>
+      </c>
+      <c r="F425">
+        <v>1.0</v>
+      </c>
+      <c r="G425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H425" s="1">
+        <v>20660.54</v>
+      </c>
+      <c r="I425" s="1">
+        <v>0</v>
+      </c>
+      <c r="J425">
+        <v>0.0</v>
+      </c>
+      <c r="K425" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L425" s="1">
+        <v>20660.54</v>
+      </c>
+      <c r="M425" s="1">
+        <v>27236.51</v>
+      </c>
+      <c r="N425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O425">
+        <v>1</v>
+      </c>
+      <c r="Z425" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="426" spans="1:26">
+      <c r="A426" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B426" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C426" s="1">
+        <v>100.30166375</v>
+      </c>
+      <c r="D426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E426" t="s">
+        <v>8</v>
+      </c>
+      <c r="F426">
+        <v>1.0</v>
+      </c>
+      <c r="G426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H426" s="1">
+        <v>60332.75</v>
+      </c>
+      <c r="I426" s="1">
+        <v>0</v>
+      </c>
+      <c r="J426">
+        <v>0.0</v>
+      </c>
+      <c r="K426" t="s">
+        <v>1083</v>
+      </c>
+      <c r="L426" s="1">
+        <v>60332.75</v>
+      </c>
+      <c r="M426" s="1">
+        <v>66168.15</v>
+      </c>
+      <c r="N426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O426">
+        <v>1</v>
+      </c>
+      <c r="Z426" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="427" spans="1:26">
+      <c r="A427" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B427" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C427" s="1">
+        <v>100.01959437</v>
+      </c>
+      <c r="D427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E427" t="s">
+        <v>8</v>
+      </c>
+      <c r="F427">
+        <v>1.0</v>
+      </c>
+      <c r="G427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H427" s="1">
+        <v>5878.31</v>
+      </c>
+      <c r="I427" s="1">
+        <v>0</v>
+      </c>
+      <c r="J427">
+        <v>0.0</v>
+      </c>
+      <c r="K427" t="s">
+        <v>1086</v>
+      </c>
+      <c r="L427" s="1">
+        <v>5878.31</v>
+      </c>
+      <c r="M427" s="1">
+        <v>-13638.33</v>
+      </c>
+      <c r="N427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O427">
+        <v>1</v>
+      </c>
+      <c r="Z427" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="428" spans="1:26">
+      <c r="A428" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B428" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C428" s="1">
+        <v>100.09339086</v>
+      </c>
+      <c r="D428" s="1">
+        <v>2.429</v>
+      </c>
+      <c r="E428" t="s">
+        <v>8</v>
+      </c>
+      <c r="F428">
+        <v>1.0</v>
+      </c>
+      <c r="G428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H428" s="1">
+        <v>46695.43</v>
+      </c>
+      <c r="I428" s="1">
+        <v>0</v>
+      </c>
+      <c r="J428">
+        <v>0.0</v>
+      </c>
+      <c r="K428" t="s">
+        <v>1089</v>
+      </c>
+      <c r="L428" s="1">
+        <v>46695.43</v>
+      </c>
+      <c r="M428" s="1">
+        <v>39871.75</v>
+      </c>
+      <c r="N428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O428">
+        <v>1</v>
+      </c>
+      <c r="Z428" t="s">
+        <v>1087</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">