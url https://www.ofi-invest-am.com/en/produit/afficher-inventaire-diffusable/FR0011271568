--- v0 (2026-05-02)
+++ v1 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0011271568</t>
   </si>
   <si>
@@ -166,54 +166,54 @@
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
-    <t>FR0006174348</t>
-[...2 lines deleted...]
-    <t>BUREAU VERITAS S</t>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
@@ -274,56 +274,50 @@
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE</t>
   </si>
   <si>
-    <t>NL0015001W49</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
@@ -352,120 +346,120 @@
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHIN</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOC GENERALE SA</t>
   </si>
   <si>
-    <t>FR0000121220</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>DE0007493991</t>
   </si>
   <si>
     <t>STROEER SE &amp; CO</t>
   </si>
   <si>
-    <t>NL0014559478</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES SE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE</t>
   </si>
   <si>
+    <t>FR0014015MS9</t>
+  </si>
+  <si>
+    <t>WORLDLINE RTS 03-26</t>
+  </si>
+  <si>
     <t>FR0011223569</t>
   </si>
   <si>
     <t>AMUNDI EUROZ MI CA I</t>
+  </si>
+  <si>
+    <t>CFJ6 Index</t>
+  </si>
+  <si>
+    <t>CAC 40 FUT 0426</t>
+  </si>
+  <si>
+    <t>VGM6 Index</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -829,96 +823,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>173243.569</v>
+        <v>172231.26</v>
       </c>
       <c r="D2">
-        <v>427.51</v>
+        <v>394.61</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>74063433.54</v>
+        <v>67964749.62</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>74063433.54</v>
+        <v>67964749.62</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:P56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="O56" sqref="O56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -940,2836 +934,2786 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>238.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1265.6</v>
+        <v>863.5</v>
       </c>
       <c r="E2" s="1">
         <v>1571.29537815</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>373968.3</v>
       </c>
       <c r="I2" s="1">
-        <v>-72755.5</v>
+        <v>-168455.3</v>
       </c>
       <c r="J2" s="1">
-        <v>-19.454991238562</v>
+        <v>-45.04534207846</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>301212.8</v>
+        <v>205513.0</v>
       </c>
       <c r="N2" s="1">
-        <v>301212.8</v>
+        <v>205513.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.41</v>
+        <v>0.3</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>8555.0</v>
       </c>
       <c r="D3" s="1">
-        <v>159.44</v>
+        <v>167.24</v>
       </c>
       <c r="E3" s="1">
         <v>92.43558387</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>790786.42</v>
       </c>
       <c r="I3" s="1">
-        <v>573222.78</v>
+        <v>639951.78</v>
       </c>
       <c r="J3" s="1">
-        <v>72.487686371751</v>
+        <v>80.925995163144</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1364009.2</v>
+        <v>1430738.2</v>
       </c>
       <c r="N3" s="1">
-        <v>1364009.2</v>
+        <v>1430738.2</v>
       </c>
       <c r="O3" s="1">
-        <v>1.84</v>
+        <v>2.11</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>18000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>193.8</v>
+        <v>160.92</v>
       </c>
       <c r="E4" s="1">
         <v>125.28629722</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2255153.35</v>
       </c>
       <c r="I4" s="1">
-        <v>1233246.65</v>
+        <v>641406.65</v>
       </c>
       <c r="J4" s="1">
-        <v>54.685711284335</v>
+        <v>28.441819710398</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3488400.0</v>
+        <v>2896560.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3488400.0</v>
+        <v>2896560.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.71</v>
+        <v>4.26</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>2700.0</v>
       </c>
       <c r="D5" s="1">
-        <v>379.2</v>
+        <v>347.6</v>
       </c>
       <c r="E5" s="1">
         <v>256.31428519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>692048.57</v>
       </c>
       <c r="I5" s="1">
-        <v>331791.43</v>
+        <v>246471.43</v>
       </c>
       <c r="J5" s="1">
-        <v>47.943373396466</v>
+        <v>35.61475894676</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1023840.0</v>
+        <v>938520.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1023840.0</v>
+        <v>938520.0</v>
       </c>
       <c r="O5" s="1">
         <v>1.38</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>14000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>61.12</v>
+        <v>59.16</v>
       </c>
       <c r="E6" s="1">
         <v>58.15162643</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>814122.77</v>
       </c>
       <c r="I6" s="1">
-        <v>41557.23</v>
+        <v>14117.23</v>
       </c>
       <c r="J6" s="1">
-        <v>5.1045409281453</v>
+        <v>1.7340419062349</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>855680.0</v>
+        <v>828240.0</v>
       </c>
       <c r="N6" s="1">
-        <v>855680.0</v>
+        <v>828240.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.16</v>
+        <v>1.22</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
-        <v>30385.0</v>
+        <v>30764.0</v>
       </c>
       <c r="D7" s="1">
-        <v>36.36</v>
+        <v>32.96</v>
       </c>
       <c r="E7" s="1">
-        <v>36.88916274</v>
+        <v>36.85446756</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1120877.21</v>
+        <v>1133790.84</v>
       </c>
       <c r="I7" s="1">
-        <v>-16078.61</v>
+        <v>-119809.4</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.4344666709746</v>
+        <v>-10.567151874326</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1104798.6</v>
+        <v>1013981.44</v>
       </c>
       <c r="N7" s="1">
-        <v>1104798.6</v>
+        <v>1013981.44</v>
       </c>
       <c r="O7" s="1">
         <v>1.49</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>4000.0</v>
+        <v>4200.0</v>
       </c>
       <c r="D8" s="1">
-        <v>1224.8</v>
+        <v>1128.2</v>
       </c>
       <c r="E8" s="1">
-        <v>704.272155</v>
+        <v>725.48804762</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2817088.62</v>
+        <v>3047049.8</v>
       </c>
       <c r="I8" s="1">
-        <v>2082111.38</v>
+        <v>1691390.2</v>
       </c>
       <c r="J8" s="1">
-        <v>73.910041921223</v>
+        <v>55.509109171763</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4899200.0</v>
+        <v>4738440.0</v>
       </c>
       <c r="N8" s="1">
-        <v>4899200.0</v>
+        <v>4738440.0</v>
       </c>
       <c r="O8" s="1">
-        <v>6.61</v>
+        <v>6.97</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
         <v>40000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>38.93</v>
+        <v>37.7</v>
       </c>
       <c r="E9" s="1">
         <v>29.416634</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1176665.36</v>
       </c>
       <c r="I9" s="1">
-        <v>380534.64</v>
+        <v>331334.64</v>
       </c>
       <c r="J9" s="1">
-        <v>32.34009030401</v>
+        <v>28.158782544597</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1557200.0</v>
+        <v>1508000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1557200.0</v>
+        <v>1508000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>2.1</v>
+        <v>2.22</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.45</v>
+        <v>9.63</v>
       </c>
       <c r="E10" s="1">
         <v>9.54028767</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>572417.26</v>
       </c>
       <c r="I10" s="1">
-        <v>174582.74</v>
+        <v>5382.74</v>
       </c>
       <c r="J10" s="1">
-        <v>30.499209615028</v>
+        <v>0.94035249740722</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>747000.0</v>
+        <v>577800.0</v>
       </c>
       <c r="N10" s="1">
-        <v>747000.0</v>
+        <v>577800.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.01</v>
+        <v>0.85</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
-        <v>130000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>11.048</v>
+        <v>9.245</v>
       </c>
       <c r="E11" s="1">
-        <v>2.94149515</v>
+        <v>4.83853159</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>382394.37</v>
+        <v>822550.37</v>
       </c>
       <c r="I11" s="1">
-        <v>1053845.63</v>
+        <v>749099.63</v>
       </c>
       <c r="J11" s="1">
-        <v>275.59130381548</v>
+        <v>91.070365696875</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1436240.0</v>
+        <v>1571650.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1436240.0</v>
+        <v>1571650.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.94</v>
+        <v>2.31</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
         <v>55000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.91</v>
+        <v>17.925</v>
       </c>
       <c r="E12" s="1">
         <v>15.09152727</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>830034.0</v>
       </c>
       <c r="I12" s="1">
-        <v>375016.0</v>
+        <v>155841.0</v>
       </c>
       <c r="J12" s="1">
-        <v>45.180799822658</v>
+        <v>18.775254989555</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1205050.0</v>
+        <v>985875.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1205050.0</v>
+        <v>985875.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.63</v>
+        <v>1.45</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
-        <v>6500.0</v>
+        <v>6300.0</v>
       </c>
       <c r="D13" s="1">
-        <v>164.6</v>
+        <v>178.5</v>
       </c>
       <c r="E13" s="1">
-        <v>134.38678769</v>
+        <v>138.0883127</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>873514.12</v>
+        <v>869956.37</v>
       </c>
       <c r="I13" s="1">
-        <v>196385.88</v>
+        <v>254593.63</v>
       </c>
       <c r="J13" s="1">
-        <v>22.482278821091</v>
+        <v>29.265103260293</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1069900.0</v>
+        <v>1124550.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1069900.0</v>
+        <v>1124550.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.44</v>
+        <v>1.65</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
         <v>40000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>92.38</v>
+        <v>82.13</v>
       </c>
       <c r="E14" s="1">
         <v>63.7249325</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2548997.3</v>
       </c>
       <c r="I14" s="1">
-        <v>1146202.7</v>
+        <v>736202.7</v>
       </c>
       <c r="J14" s="1">
-        <v>44.966807144127</v>
+        <v>28.882050993149</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3695200.0</v>
+        <v>3285200.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3695200.0</v>
+        <v>3285200.0</v>
       </c>
       <c r="O14" s="1">
-        <v>4.99</v>
+        <v>4.83</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
-        <v>5000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>27.48</v>
+        <v>30.33</v>
       </c>
       <c r="E15" s="1">
-        <v>27.3374</v>
+        <v>31.1748</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>136687.0</v>
+        <v>311748.0</v>
       </c>
       <c r="I15" s="1">
-        <v>713.0</v>
+        <v>-8448.0</v>
       </c>
       <c r="J15" s="1">
-        <v>0.52162970875065</v>
+        <v>-2.7098810577774</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>137400.0</v>
+        <v>303300.0</v>
       </c>
       <c r="N15" s="1">
-        <v>137400.0</v>
+        <v>303300.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
         <v>10000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>68.96</v>
+        <v>68.5</v>
       </c>
       <c r="E16" s="1">
         <v>56.094024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>560940.24</v>
       </c>
       <c r="I16" s="1">
-        <v>128659.76</v>
+        <v>124059.76</v>
       </c>
       <c r="J16" s="1">
-        <v>22.936446848598</v>
+        <v>22.116395143982</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>689600.0</v>
+        <v>685000.0</v>
       </c>
       <c r="N16" s="1">
-        <v>689600.0</v>
+        <v>685000.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.93</v>
+        <v>1.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
-        <v>11000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>28.74</v>
+        <v>31.62</v>
       </c>
       <c r="E17" s="1">
-        <v>13.38530727</v>
+        <v>25.79649267</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>147238.38</v>
+        <v>773894.78</v>
       </c>
       <c r="I17" s="1">
-        <v>168901.62</v>
+        <v>174705.22</v>
       </c>
       <c r="J17" s="1">
-        <v>114.71303881502</v>
+        <v>22.57480273998</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>316140.0</v>
+        <v>948600.0</v>
       </c>
       <c r="N17" s="1">
-        <v>316140.0</v>
+        <v>948600.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.43</v>
+        <v>1.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
         <v>75000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>9.318</v>
+        <v>9.135</v>
       </c>
       <c r="E18" s="1">
         <v>7.4403</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>558022.5</v>
       </c>
       <c r="I18" s="1">
-        <v>140827.5</v>
+        <v>127102.5</v>
       </c>
       <c r="J18" s="1">
-        <v>25.236885609451</v>
+        <v>22.777307366638</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>698850.0</v>
+        <v>685125.0</v>
       </c>
       <c r="N18" s="1">
-        <v>698850.0</v>
+        <v>685125.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.94</v>
+        <v>1.01</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
         <v>35000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>25.06</v>
+        <v>26.51</v>
       </c>
       <c r="E19" s="1">
         <v>13.06030657</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>457110.73</v>
       </c>
       <c r="I19" s="1">
-        <v>419989.27</v>
+        <v>470739.27</v>
       </c>
       <c r="J19" s="1">
-        <v>91.879109904071</v>
+        <v>102.9814526559</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>877100.0</v>
+        <v>927850.0</v>
       </c>
       <c r="N19" s="1">
-        <v>877100.0</v>
+        <v>927850.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.18</v>
+        <v>1.37</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
         <v>4000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>110.3</v>
+        <v>89.35</v>
       </c>
       <c r="E20" s="1">
         <v>85.6756</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>342702.4</v>
       </c>
       <c r="I20" s="1">
-        <v>98497.6</v>
+        <v>14697.6</v>
       </c>
       <c r="J20" s="1">
-        <v>28.741438635971</v>
+        <v>4.2887356493564</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>441200.0</v>
+        <v>357400.0</v>
       </c>
       <c r="N20" s="1">
-        <v>441200.0</v>
+        <v>357400.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>5000.0</v>
+        <v>3500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>256.7</v>
+        <v>194.75</v>
       </c>
       <c r="E21" s="1">
         <v>192.10774</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>960538.7</v>
+        <v>672377.09</v>
       </c>
       <c r="I21" s="1">
-        <v>322961.3</v>
+        <v>9247.91</v>
       </c>
       <c r="J21" s="1">
-        <v>33.622934713614</v>
+        <v>1.3754052803911</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1283500.0</v>
+        <v>681625.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1283500.0</v>
+        <v>681625.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.73</v>
+        <v>1.0</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
         <v>1000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>2032.0</v>
+        <v>1656.0</v>
       </c>
       <c r="E22" s="1">
         <v>2098.02834</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2098028.34</v>
       </c>
       <c r="I22" s="1">
-        <v>-66028.34</v>
+        <v>-442028.34</v>
       </c>
       <c r="J22" s="1">
-        <v>-3.1471614916317</v>
+        <v>-21.068749719558</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2032000.0</v>
+        <v>1656000.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2032000.0</v>
+        <v>1656000.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.74</v>
+        <v>2.44</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
         <v>25000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>26.42</v>
+        <v>20.68</v>
       </c>
       <c r="E23" s="1">
         <v>27.7219264</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>693048.16</v>
       </c>
       <c r="I23" s="1">
-        <v>-32548.16</v>
+        <v>-176048.16</v>
       </c>
       <c r="J23" s="1">
-        <v>-4.6963778101655</v>
+        <v>-25.402009580402</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>660500.0</v>
+        <v>517000.0</v>
       </c>
       <c r="N23" s="1">
-        <v>660500.0</v>
+        <v>517000.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.89</v>
+        <v>0.76</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
         <v>9505.0</v>
       </c>
       <c r="D24" s="1">
-        <v>55.5</v>
+        <v>50.56</v>
       </c>
       <c r="E24" s="1">
         <v>46.44</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>441412.2</v>
       </c>
       <c r="I24" s="1">
-        <v>86115.3</v>
+        <v>39160.6</v>
       </c>
       <c r="J24" s="1">
-        <v>19.509043927649</v>
+        <v>8.8716623600345</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>527527.5</v>
+        <v>480572.8</v>
       </c>
       <c r="N24" s="1">
-        <v>527527.5</v>
+        <v>480572.8</v>
       </c>
       <c r="O24" s="1">
         <v>0.71</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
         <v>160000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>5.979</v>
+        <v>4.966</v>
       </c>
       <c r="E25" s="1">
         <v>2.11395213</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>338232.34</v>
       </c>
       <c r="I25" s="1">
-        <v>618407.66</v>
+        <v>456327.66</v>
       </c>
       <c r="J25" s="1">
-        <v>182.83516590992</v>
+        <v>134.9154430354</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>956640.0</v>
+        <v>794560.0</v>
       </c>
       <c r="N25" s="1">
-        <v>956640.0</v>
+        <v>794560.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.29</v>
+        <v>1.17</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
         <v>8000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>16.78</v>
+        <v>19.38</v>
       </c>
       <c r="E26" s="1">
         <v>18.3467375</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>146773.9</v>
       </c>
       <c r="I26" s="1">
-        <v>-12533.9</v>
+        <v>8266.1</v>
       </c>
       <c r="J26" s="1">
-        <v>-8.5395972989748</v>
+        <v>5.6318596153676</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>134240.0</v>
+        <v>155040.0</v>
       </c>
       <c r="N26" s="1">
-        <v>134240.0</v>
+        <v>155040.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
         <v>36480.0</v>
       </c>
       <c r="D27" s="1">
-        <v>24.37</v>
+        <v>22.83</v>
       </c>
       <c r="E27" s="1">
         <v>24.42634375</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>891073.02</v>
       </c>
       <c r="I27" s="1">
-        <v>-2055.42</v>
+        <v>-58234.62</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.23066796478699</v>
+        <v>-6.535336464345</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>889017.6</v>
+        <v>832838.4</v>
       </c>
       <c r="N27" s="1">
-        <v>889017.6</v>
+        <v>832838.4</v>
       </c>
       <c r="O27" s="1">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
         <v>3400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>388.7</v>
+        <v>347.7</v>
       </c>
       <c r="E28" s="1">
         <v>395.89217353</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1346033.39</v>
       </c>
       <c r="I28" s="1">
-        <v>-24453.39</v>
+        <v>-163853.39</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.8167001042968</v>
+        <v>-12.173055380149</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1321580.0</v>
+        <v>1182180.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1321580.0</v>
+        <v>1182180.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.78</v>
+        <v>1.74</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>5400.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>538.3</v>
+        <v>457.95</v>
       </c>
       <c r="E29" s="1">
-        <v>452.71545185</v>
+        <v>464.11479667</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2444663.44</v>
+        <v>2784688.78</v>
       </c>
       <c r="I29" s="1">
-        <v>462156.56</v>
+        <v>-36988.78</v>
       </c>
       <c r="J29" s="1">
-        <v>18.904711071394</v>
+        <v>-1.3282913432071</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2906820.0</v>
+        <v>2747700.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2906820.0</v>
+        <v>2747700.0</v>
       </c>
       <c r="O29" s="1">
-        <v>3.92</v>
+        <v>4.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>1806.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>517.6</v>
+        <v>520.8</v>
       </c>
       <c r="E30" s="1">
-        <v>215.23079734</v>
+        <v>215.2308</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>388706.82</v>
+        <v>215230.8</v>
       </c>
       <c r="I30" s="1">
-        <v>546078.78</v>
+        <v>305569.2</v>
       </c>
       <c r="J30" s="1">
-        <v>140.48603006245</v>
+        <v>141.97280314899</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>934785.6</v>
+        <v>520800.0</v>
       </c>
       <c r="N30" s="1">
-        <v>934785.6</v>
+        <v>520800.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.26</v>
+        <v>0.77</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>165000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>5.584</v>
+        <v>6.916</v>
       </c>
       <c r="E31" s="1">
-        <v>4.35699903</v>
+        <v>4.356999</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>718904.84</v>
+        <v>435699.9</v>
       </c>
       <c r="I31" s="1">
-        <v>202455.16</v>
+        <v>255900.1</v>
       </c>
       <c r="J31" s="1">
-        <v>28.161607591903</v>
+        <v>58.733109647259</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>921360.0</v>
+        <v>691600.0</v>
       </c>
       <c r="N31" s="1">
-        <v>921360.0</v>
+        <v>691600.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.24</v>
+        <v>1.02</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>15.89</v>
+        <v>17.115</v>
       </c>
       <c r="E32" s="1">
         <v>12.35053543</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>432268.74</v>
       </c>
       <c r="I32" s="1">
-        <v>123881.26</v>
+        <v>166756.26</v>
       </c>
       <c r="J32" s="1">
-        <v>28.658389686009</v>
+        <v>38.57698800982</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>556150.0</v>
+        <v>599025.0</v>
       </c>
       <c r="N32" s="1">
-        <v>556150.0</v>
+        <v>599025.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.75</v>
+        <v>0.88</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>10000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>11.31</v>
+        <v>40.02</v>
       </c>
       <c r="E33" s="1">
-        <v>4.740342</v>
+        <v>41.1521</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>47403.42</v>
+        <v>617281.5</v>
       </c>
       <c r="I33" s="1">
-        <v>65696.58</v>
+        <v>-16981.5</v>
       </c>
       <c r="J33" s="1">
-        <v>138.59038018776</v>
+        <v>-2.7510139215253</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>113100.0</v>
+        <v>600300.0</v>
       </c>
       <c r="N33" s="1">
-        <v>113100.0</v>
+        <v>600300.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.15</v>
+        <v>0.88</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>15000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>48.445</v>
+        <v>70.52</v>
       </c>
       <c r="E34" s="1">
-        <v>41.1521</v>
+        <v>68.1458376</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>617281.5</v>
+        <v>1703645.94</v>
       </c>
       <c r="I34" s="1">
-        <v>109393.5</v>
+        <v>59354.06</v>
       </c>
       <c r="J34" s="1">
-        <v>17.721817355615</v>
+        <v>3.4839433832126</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>726675.0</v>
+        <v>1763000.0</v>
       </c>
       <c r="N34" s="1">
-        <v>726675.0</v>
+        <v>1763000.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.98</v>
+        <v>2.59</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>25000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>86.38</v>
+        <v>27.64</v>
       </c>
       <c r="E35" s="1">
-        <v>68.1458376</v>
+        <v>40.933376</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1703645.94</v>
+        <v>818667.52</v>
       </c>
       <c r="I35" s="1">
-        <v>455854.06</v>
+        <v>-265867.52</v>
       </c>
       <c r="J35" s="1">
-        <v>26.757558557032</v>
+        <v>-32.475640416271</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2159500.0</v>
+        <v>552800.0</v>
       </c>
       <c r="N35" s="1">
-        <v>2159500.0</v>
+        <v>552800.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.92</v>
+        <v>0.81</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>31.87</v>
+        <v>31.35</v>
       </c>
       <c r="E36" s="1">
-        <v>40.933376</v>
+        <v>25.959984</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>818667.52</v>
+        <v>259599.84</v>
       </c>
       <c r="I36" s="1">
-        <v>-181267.52</v>
+        <v>53900.16</v>
       </c>
       <c r="J36" s="1">
-        <v>-22.141774966228</v>
+        <v>20.762786294475</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>637400.0</v>
+        <v>313500.0</v>
       </c>
       <c r="N36" s="1">
-        <v>637400.0</v>
+        <v>313500.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.86</v>
+        <v>0.46</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>10000.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>36.39</v>
+        <v>281.6</v>
       </c>
       <c r="E37" s="1">
-        <v>25.959984</v>
+        <v>149.89988211</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>259599.84</v>
+        <v>1424048.88</v>
       </c>
       <c r="I37" s="1">
-        <v>104300.16</v>
+        <v>1251151.12</v>
       </c>
       <c r="J37" s="1">
-        <v>40.17728208153</v>
+        <v>87.858720130449</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>363900.0</v>
+        <v>2675200.0</v>
       </c>
       <c r="N37" s="1">
-        <v>363900.0</v>
+        <v>2675200.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.49</v>
+        <v>3.94</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>9500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>302.2</v>
+        <v>68.08</v>
       </c>
       <c r="E38" s="1">
-        <v>149.89988211</v>
+        <v>58.62636</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1424048.88</v>
+        <v>879395.4</v>
       </c>
       <c r="I38" s="1">
-        <v>1446851.12</v>
+        <v>141804.6</v>
       </c>
       <c r="J38" s="1">
-        <v>101.60122593545</v>
+        <v>16.125237862286</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2870900.0</v>
+        <v>1021200.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2870900.0</v>
+        <v>1021200.0</v>
       </c>
       <c r="O38" s="1">
-        <v>3.88</v>
+        <v>1.5</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>18000.0</v>
+        <v>33500.0</v>
       </c>
       <c r="D39" s="1">
-        <v>84.42</v>
+        <v>77.79</v>
       </c>
       <c r="E39" s="1">
-        <v>58.62636</v>
+        <v>86.42310687</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1055274.48</v>
+        <v>2895174.08</v>
       </c>
       <c r="I39" s="1">
-        <v>464285.52</v>
+        <v>-289209.08</v>
       </c>
       <c r="J39" s="1">
-        <v>43.996659523122</v>
+        <v>-9.9893502776869</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1519560.0</v>
+        <v>2605965.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1519560.0</v>
+        <v>2605965.0</v>
       </c>
       <c r="O39" s="1">
-        <v>2.05</v>
+        <v>3.83</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>33500.0</v>
+        <v>8750.0</v>
       </c>
       <c r="D40" s="1">
-        <v>80.45</v>
+        <v>153.82</v>
       </c>
       <c r="E40" s="1">
-        <v>86.42310687</v>
+        <v>181.31803543</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2895174.08</v>
+        <v>1586532.81</v>
       </c>
       <c r="I40" s="1">
-        <v>-200099.08</v>
+        <v>-240607.81</v>
       </c>
       <c r="J40" s="1">
-        <v>-6.911469724128</v>
+        <v>-15.165637198515</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2695075.0</v>
+        <v>1345925.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2695075.0</v>
+        <v>1345925.0</v>
       </c>
       <c r="O40" s="1">
-        <v>3.64</v>
+        <v>1.98</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>9750.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D41" s="1">
-        <v>175.1</v>
+        <v>237.15</v>
       </c>
       <c r="E41" s="1">
-        <v>181.31803487</v>
+        <v>103.17003135</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1767850.84</v>
+        <v>1908645.58</v>
       </c>
       <c r="I41" s="1">
-        <v>-60625.84</v>
+        <v>2478629.42</v>
       </c>
       <c r="J41" s="1">
-        <v>-3.4293526709527</v>
+        <v>129.8632625131</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1707225.0</v>
+        <v>4387275.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1707225.0</v>
+        <v>4387275.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.31</v>
+        <v>6.46</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>18500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>246.6</v>
+        <v>203.75</v>
       </c>
       <c r="E42" s="1">
-        <v>103.17003135</v>
+        <v>129.05461125</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1908645.58</v>
+        <v>1032436.89</v>
       </c>
       <c r="I42" s="1">
-        <v>2653454.42</v>
+        <v>597563.11</v>
       </c>
       <c r="J42" s="1">
-        <v>139.02289915973</v>
+        <v>57.878899503484</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4562100.0</v>
+        <v>1630000.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4562100.0</v>
+        <v>1630000.0</v>
       </c>
       <c r="O42" s="1">
-        <v>6.16</v>
+        <v>2.4</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>8555.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>260.35</v>
+        <v>36.55</v>
       </c>
       <c r="E43" s="1">
-        <v>129.05461134</v>
+        <v>47.8141</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1104062.2</v>
+        <v>334698.7</v>
       </c>
       <c r="I43" s="1">
-        <v>1123232.05</v>
+        <v>-78848.7</v>
       </c>
       <c r="J43" s="1">
-        <v>101.73630163228</v>
+        <v>-23.558113610839</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2227294.25</v>
+        <v>255850.0</v>
       </c>
       <c r="N43" s="1">
-        <v>2227294.25</v>
+        <v>255850.0</v>
       </c>
       <c r="O43" s="1">
-        <v>3.01</v>
+        <v>0.38</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>7000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>42.34</v>
+        <v>60.98</v>
       </c>
       <c r="E44" s="1">
-        <v>47.8141</v>
+        <v>29.70210083</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>334698.7</v>
+        <v>1069275.63</v>
       </c>
       <c r="I44" s="1">
-        <v>-38318.7</v>
+        <v>1126004.37</v>
       </c>
       <c r="J44" s="1">
-        <v>-11.448714918821</v>
+        <v>105.30534301993</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>296380.0</v>
+        <v>2195280.0</v>
       </c>
       <c r="N44" s="1">
-        <v>296380.0</v>
+        <v>2195280.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.4</v>
+        <v>3.23</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>36000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>75.68</v>
+        <v>26.92</v>
       </c>
       <c r="E45" s="1">
-        <v>29.70210083</v>
+        <v>26.75179255</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1069275.63</v>
+        <v>1471348.59</v>
       </c>
       <c r="I45" s="1">
-        <v>1655204.37</v>
+        <v>9251.41</v>
       </c>
       <c r="J45" s="1">
-        <v>154.79679173087</v>
+        <v>0.62877077960159</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2724480.0</v>
+        <v>1480600.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2724480.0</v>
+        <v>1480600.0</v>
       </c>
       <c r="O45" s="1">
-        <v>3.68</v>
+        <v>2.18</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>9505.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>43.6</v>
+        <v>30.05</v>
       </c>
       <c r="E46" s="1">
-        <v>79.97765281</v>
+        <v>46.9482775</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>760187.59</v>
+        <v>938965.55</v>
       </c>
       <c r="I46" s="1">
-        <v>-345769.59</v>
+        <v>-337965.55</v>
       </c>
       <c r="J46" s="1">
-        <v>-45.484771725884</v>
+        <v>-35.993391876837</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>414418.0</v>
+        <v>601000.0</v>
       </c>
       <c r="N46" s="1">
-        <v>414418.0</v>
+        <v>601000.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.56</v>
+        <v>0.88</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>45000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>24.1</v>
+        <v>76.96</v>
       </c>
       <c r="E47" s="1">
-        <v>26.20147978</v>
+        <v>45.91576419</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1179066.59</v>
+        <v>2846777.38</v>
       </c>
       <c r="I47" s="1">
-        <v>-94566.59</v>
+        <v>1924742.62</v>
       </c>
       <c r="J47" s="1">
-        <v>-8.0204621861094</v>
+        <v>67.61127981142</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1084500.0</v>
+        <v>4771520.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1084500.0</v>
+        <v>4771520.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.46</v>
+        <v>7.02</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>20000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D48" s="1">
-        <v>33.9</v>
+        <v>59.63</v>
       </c>
       <c r="E48" s="1">
-        <v>46.9482775</v>
+        <v>42.27655704</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>938965.55</v>
+        <v>570733.52</v>
       </c>
       <c r="I48" s="1">
-        <v>-260965.55</v>
+        <v>234271.48</v>
       </c>
       <c r="J48" s="1">
-        <v>-27.792878024119</v>
+        <v>41.047436639082</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>678000.0</v>
+        <v>805005.0</v>
       </c>
       <c r="N48" s="1">
-        <v>678000.0</v>
+        <v>805005.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>15000.0</v>
+        <v>1500.0</v>
       </c>
       <c r="D49" s="1">
-        <v>32.74</v>
+        <v>246.6</v>
       </c>
       <c r="E49" s="1">
-        <v>20.64584533</v>
+        <v>258.8688</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>309687.68</v>
+        <v>388303.2</v>
       </c>
       <c r="I49" s="1">
-        <v>181412.32</v>
+        <v>-18403.2</v>
       </c>
       <c r="J49" s="1">
-        <v>58.579120745133</v>
+        <v>-4.7393892195583</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>491100.0</v>
+        <v>369900.0</v>
       </c>
       <c r="N49" s="1">
-        <v>491100.0</v>
+        <v>369900.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.66</v>
+        <v>0.54</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>5000.0</v>
+        <v>9030.0</v>
       </c>
       <c r="D50" s="1">
-        <v>55.96</v>
+        <v>123.95</v>
       </c>
       <c r="E50" s="1">
-        <v>108.702476</v>
+        <v>98.98390476</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>543512.38</v>
+        <v>893824.66</v>
       </c>
       <c r="I50" s="1">
-        <v>-263712.38</v>
+        <v>225443.84</v>
       </c>
       <c r="J50" s="1">
-        <v>-48.520031871215</v>
+        <v>25.222378626251</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>279800.0</v>
+        <v>1119268.5</v>
       </c>
       <c r="N50" s="1">
-        <v>279800.0</v>
+        <v>1119268.5</v>
       </c>
       <c r="O50" s="1">
-        <v>0.38</v>
+        <v>1.65</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>62000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>60.63</v>
+        <v>22.1</v>
       </c>
       <c r="E51" s="1">
-        <v>45.91576419</v>
+        <v>29.72967029</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2846777.38</v>
+        <v>1040538.46</v>
       </c>
       <c r="I51" s="1">
-        <v>912282.62</v>
+        <v>-267038.46</v>
       </c>
       <c r="J51" s="1">
-        <v>32.046152481372</v>
+        <v>-25.663487729228</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>3759060.0</v>
+        <v>773500.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3759060.0</v>
+        <v>773500.0</v>
       </c>
       <c r="O51" s="1">
-        <v>5.08</v>
+        <v>1.14</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>18000.0</v>
+        <v>55553.0</v>
       </c>
       <c r="D52" s="1">
-        <v>75.09</v>
+        <v>0.3286</v>
       </c>
       <c r="E52" s="1">
-        <v>42.27655722</v>
+        <v>29.37544021</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>760978.03</v>
+        <v>1631893.83</v>
       </c>
       <c r="I52" s="1">
-        <v>590641.97</v>
+        <v>-1613639.11</v>
       </c>
       <c r="J52" s="1">
-        <v>77.616165870124</v>
+        <v>-98.881378208287</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1351620.0</v>
+        <v>18254.72</v>
       </c>
       <c r="N52" s="1">
-        <v>1351620.0</v>
+        <v>18254.72</v>
       </c>
       <c r="O52" s="1">
-        <v>1.82</v>
+        <v>0.03</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>1500.0</v>
+        <v>55553.0</v>
       </c>
       <c r="D53" s="1">
-        <v>260.6</v>
+        <v>0.705</v>
       </c>
       <c r="E53" s="1">
-        <v>258.8688</v>
+        <v>0.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>388303.2</v>
+        <v>0.0</v>
       </c>
       <c r="I53" s="1">
-        <v>2596.8</v>
+        <v>39164.87</v>
       </c>
       <c r="J53" s="1">
-        <v>0.66875575581144</v>
+        <v>0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>390900.0</v>
+        <v>39164.87</v>
       </c>
       <c r="N53" s="1">
-        <v>390900.0</v>
+        <v>39164.87</v>
       </c>
       <c r="O53" s="1">
-        <v>0.53</v>
+        <v>0.06</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>128</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="1">
-        <v>9030.0</v>
+        <v>21.25</v>
       </c>
       <c r="D54" s="1">
-        <v>121.75</v>
+        <v>182314.21</v>
       </c>
       <c r="E54" s="1">
-        <v>98.98390476</v>
+        <v>80317.03482353</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>893824.66</v>
+        <v>1706736.99</v>
       </c>
       <c r="I54" s="1">
-        <v>205577.84</v>
+        <v>2167439.97</v>
       </c>
       <c r="J54" s="1">
-        <v>22.999795060476</v>
+        <v>126.99320297734</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1099402.5</v>
+        <v>3874176.96</v>
       </c>
       <c r="N54" s="1">
-        <v>1099402.5</v>
+        <v>3874176.96</v>
       </c>
       <c r="O54" s="1">
-        <v>1.48</v>
+        <v>5.7</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="1">
-        <v>30000.0</v>
+        <v>-10.0</v>
       </c>
       <c r="D55" s="1">
-        <v>28.54</v>
+        <v>7671.0</v>
       </c>
       <c r="E55" s="1">
-        <v>30.77916533</v>
+        <v>7981.5</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>923374.96</v>
+        <v>0.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-67174.96</v>
+        <v>31050.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.2749384497063</v>
+        <v>0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>856200.0</v>
+        <v>31050.0</v>
       </c>
       <c r="N55" s="1">
-        <v>856200.0</v>
+        <v>31050.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.16</v>
+        <v>0.05</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>132</v>
       </c>
       <c r="B56" t="s">
         <v>133</v>
       </c>
       <c r="C56" s="1">
-        <v>55553.0</v>
+        <v>-50.0</v>
       </c>
       <c r="D56" s="1">
-        <v>1.356</v>
+        <v>5436.0</v>
       </c>
       <c r="E56" s="1">
-        <v>29.37544021</v>
+        <v>5699.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1631893.83</v>
+        <v>0.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-1556563.96</v>
+        <v>131500.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-95.383898841017</v>
+        <v>0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>75329.87</v>
+        <v>131500.0</v>
       </c>
       <c r="N56" s="1">
-        <v>75329.87</v>
+        <v>131500.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P56">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>