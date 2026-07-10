--- v1 (2026-06-20)
+++ v2 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0011271568</t>
   </si>
   <si>
@@ -334,50 +334,56 @@
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY A</t>
+  </si>
+  <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHIN</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOC GENERALE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>DE0007493991</t>
   </si>
   <si>
     <t>STROEER SE &amp; CO</t>
   </si>
   <si>
     <t>FR0000120271</t>
@@ -394,66 +400,54 @@
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE</t>
   </si>
   <si>
-    <t>FR0014015MS9</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0011223569</t>
   </si>
   <si>
     <t>AMUNDI EUROZ MI CA I</t>
-  </si>
-[...4 lines deleted...]
-    <t>CAC 40 FUT 0426</t>
   </si>
   <si>
     <t>VGM6 Index</t>
   </si>
   <si>
     <t>EURO STOXX 50 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -779,140 +773,140 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>172231.26</v>
+        <v>171834.151</v>
       </c>
       <c r="D2">
-        <v>394.61</v>
+        <v>427.77</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>67964749.62</v>
+        <v>73505514.8</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>67964749.62</v>
+        <v>73505514.8</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P56"/>
+  <dimension ref="A1:P55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O56" sqref="O56"/>
+      <selection activeCell="O55" sqref="O55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -934,2786 +928,2736 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>238.0</v>
       </c>
       <c r="D2" s="1">
-        <v>863.5</v>
+        <v>858.8</v>
       </c>
       <c r="E2" s="1">
         <v>1571.29537815</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>373968.3</v>
       </c>
       <c r="I2" s="1">
-        <v>-168455.3</v>
+        <v>-169573.9</v>
       </c>
       <c r="J2" s="1">
-        <v>-45.04534207846</v>
+        <v>-45.344458340453</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>205513.0</v>
+        <v>204394.4</v>
       </c>
       <c r="N2" s="1">
-        <v>205513.0</v>
+        <v>204394.4</v>
       </c>
       <c r="O2" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>8555.0</v>
       </c>
       <c r="D3" s="1">
-        <v>167.24</v>
+        <v>188.54</v>
       </c>
       <c r="E3" s="1">
         <v>92.43558387</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>790786.42</v>
       </c>
       <c r="I3" s="1">
-        <v>639951.78</v>
+        <v>822173.28</v>
       </c>
       <c r="J3" s="1">
-        <v>80.925995163144</v>
+        <v>103.96906917041</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1430738.2</v>
+        <v>1612959.7</v>
       </c>
       <c r="N3" s="1">
-        <v>1430738.2</v>
+        <v>1612959.7</v>
       </c>
       <c r="O3" s="1">
-        <v>2.11</v>
+        <v>2.19</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>18000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>160.92</v>
+        <v>169.5</v>
       </c>
       <c r="E4" s="1">
         <v>125.28629722</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2255153.35</v>
       </c>
       <c r="I4" s="1">
-        <v>641406.65</v>
+        <v>795846.65</v>
       </c>
       <c r="J4" s="1">
-        <v>28.441819710398</v>
+        <v>35.290134482429</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2896560.0</v>
+        <v>3051000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>2896560.0</v>
+        <v>3051000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.26</v>
+        <v>4.15</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>2700.0</v>
       </c>
       <c r="D5" s="1">
-        <v>347.6</v>
+        <v>377.3</v>
       </c>
       <c r="E5" s="1">
         <v>256.31428519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>692048.57</v>
       </c>
       <c r="I5" s="1">
-        <v>246471.43</v>
+        <v>326661.43</v>
       </c>
       <c r="J5" s="1">
-        <v>35.61475894676</v>
+        <v>47.202095945376</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>938520.0</v>
+        <v>1018710.0</v>
       </c>
       <c r="N5" s="1">
-        <v>938520.0</v>
+        <v>1018710.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.38</v>
+        <v>1.39</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>14000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>59.16</v>
+        <v>64.44</v>
       </c>
       <c r="E6" s="1">
         <v>58.15162643</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>814122.77</v>
       </c>
       <c r="I6" s="1">
-        <v>14117.23</v>
+        <v>88037.23</v>
       </c>
       <c r="J6" s="1">
-        <v>1.7340419062349</v>
+        <v>10.813753557096</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>828240.0</v>
+        <v>902160.0</v>
       </c>
       <c r="N6" s="1">
-        <v>828240.0</v>
+        <v>902160.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.22</v>
+        <v>1.23</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>30764.0</v>
       </c>
       <c r="D7" s="1">
-        <v>32.96</v>
+        <v>40.08</v>
       </c>
       <c r="E7" s="1">
         <v>36.85446756</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1133790.84</v>
       </c>
       <c r="I7" s="1">
-        <v>-119809.4</v>
+        <v>99230.28</v>
       </c>
       <c r="J7" s="1">
-        <v>-10.567151874326</v>
+        <v>8.752079880977</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1013981.44</v>
+        <v>1233021.12</v>
       </c>
       <c r="N7" s="1">
-        <v>1013981.44</v>
+        <v>1233021.12</v>
       </c>
       <c r="O7" s="1">
-        <v>1.49</v>
+        <v>1.68</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>4200.0</v>
+        <v>3600.0</v>
       </c>
       <c r="D8" s="1">
-        <v>1128.2</v>
+        <v>1270.0</v>
       </c>
       <c r="E8" s="1">
-        <v>725.48804762</v>
+        <v>725.48804722</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>3047049.8</v>
+        <v>2611756.97</v>
       </c>
       <c r="I8" s="1">
-        <v>1691390.2</v>
+        <v>1960243.03</v>
       </c>
       <c r="J8" s="1">
-        <v>55.509109171763</v>
+        <v>75.054572554658</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4738440.0</v>
+        <v>4572000.0</v>
       </c>
       <c r="N8" s="1">
-        <v>4738440.0</v>
+        <v>4572000.0</v>
       </c>
       <c r="O8" s="1">
-        <v>6.97</v>
+        <v>6.22</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
         <v>40000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>37.7</v>
+        <v>41.11</v>
       </c>
       <c r="E9" s="1">
         <v>29.416634</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1176665.36</v>
       </c>
       <c r="I9" s="1">
-        <v>331334.64</v>
+        <v>467734.64</v>
       </c>
       <c r="J9" s="1">
-        <v>28.158782544597</v>
+        <v>39.750863406058</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1508000.0</v>
+        <v>1644400.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1508000.0</v>
+        <v>1644400.0</v>
       </c>
       <c r="O9" s="1">
-        <v>2.22</v>
+        <v>2.24</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.63</v>
+        <v>10.8</v>
       </c>
       <c r="E10" s="1">
         <v>9.54028767</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>572417.26</v>
       </c>
       <c r="I10" s="1">
-        <v>5382.74</v>
+        <v>75582.74</v>
       </c>
       <c r="J10" s="1">
-        <v>0.94035249740722</v>
+        <v>13.204133641952</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>577800.0</v>
+        <v>648000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>577800.0</v>
+        <v>648000.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.85</v>
+        <v>0.88</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
         <v>170000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>9.245</v>
+        <v>10.516</v>
       </c>
       <c r="E11" s="1">
         <v>4.83853159</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>822550.37</v>
       </c>
       <c r="I11" s="1">
-        <v>749099.63</v>
+        <v>965169.63</v>
       </c>
       <c r="J11" s="1">
-        <v>91.070365696875</v>
+        <v>117.33866583757</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1571650.0</v>
+        <v>1787720.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1571650.0</v>
+        <v>1787720.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.31</v>
+        <v>2.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
         <v>55000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>17.925</v>
+        <v>19.705</v>
       </c>
       <c r="E12" s="1">
         <v>15.09152727</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>830034.0</v>
       </c>
       <c r="I12" s="1">
-        <v>155841.0</v>
+        <v>253741.0</v>
       </c>
       <c r="J12" s="1">
-        <v>18.775254989555</v>
+        <v>30.56995255616</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>985875.0</v>
+        <v>1083775.0</v>
       </c>
       <c r="N12" s="1">
-        <v>985875.0</v>
+        <v>1083775.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.45</v>
+        <v>1.47</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
         <v>6300.0</v>
       </c>
       <c r="D13" s="1">
-        <v>178.5</v>
+        <v>211.5</v>
       </c>
       <c r="E13" s="1">
         <v>138.0883127</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>869956.37</v>
       </c>
       <c r="I13" s="1">
-        <v>254593.63</v>
+        <v>462493.63</v>
       </c>
       <c r="J13" s="1">
-        <v>29.265103260293</v>
+        <v>53.162853442869</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1124550.0</v>
+        <v>1332450.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1124550.0</v>
+        <v>1332450.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.65</v>
+        <v>1.81</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
         <v>40000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>82.13</v>
+        <v>90.33</v>
       </c>
       <c r="E14" s="1">
         <v>63.7249325</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2548997.3</v>
       </c>
       <c r="I14" s="1">
-        <v>736202.7</v>
+        <v>1064202.7</v>
       </c>
       <c r="J14" s="1">
-        <v>28.882050993149</v>
+        <v>41.749855913931</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3285200.0</v>
+        <v>3613200.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3285200.0</v>
+        <v>3613200.0</v>
       </c>
       <c r="O14" s="1">
-        <v>4.83</v>
+        <v>4.92</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
         <v>10000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>30.33</v>
+        <v>34.56</v>
       </c>
       <c r="E15" s="1">
         <v>31.1748</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>311748.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-8448.0</v>
+        <v>33852.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-2.7098810577774</v>
+        <v>10.858770545441</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>303300.0</v>
+        <v>345600.0</v>
       </c>
       <c r="N15" s="1">
-        <v>303300.0</v>
+        <v>345600.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
         <v>10000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>68.5</v>
+        <v>69.18</v>
       </c>
       <c r="E16" s="1">
         <v>56.094024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>560940.24</v>
       </c>
       <c r="I16" s="1">
-        <v>124059.76</v>
+        <v>130859.76</v>
       </c>
       <c r="J16" s="1">
-        <v>22.116395143982</v>
+        <v>23.328645489937</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>685000.0</v>
+        <v>691800.0</v>
       </c>
       <c r="N16" s="1">
-        <v>685000.0</v>
+        <v>691800.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.01</v>
+        <v>0.94</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
         <v>30000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>31.62</v>
+        <v>30.99</v>
       </c>
       <c r="E17" s="1">
         <v>25.79649267</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>773894.78</v>
       </c>
       <c r="I17" s="1">
-        <v>174705.22</v>
+        <v>155805.22</v>
       </c>
       <c r="J17" s="1">
-        <v>22.57480273998</v>
+        <v>20.132610275521</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>948600.0</v>
+        <v>929700.0</v>
       </c>
       <c r="N17" s="1">
-        <v>948600.0</v>
+        <v>929700.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.4</v>
+        <v>1.26</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
         <v>75000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>9.135</v>
+        <v>9.866</v>
       </c>
       <c r="E18" s="1">
         <v>7.4403</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>558022.5</v>
       </c>
       <c r="I18" s="1">
-        <v>127102.5</v>
+        <v>181927.5</v>
       </c>
       <c r="J18" s="1">
-        <v>22.777307366638</v>
+        <v>32.602180019623</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>685125.0</v>
+        <v>739950.0</v>
       </c>
       <c r="N18" s="1">
-        <v>685125.0</v>
+        <v>739950.0</v>
       </c>
       <c r="O18" s="1">
         <v>1.01</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
         <v>35000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>26.51</v>
+        <v>29.13</v>
       </c>
       <c r="E19" s="1">
         <v>13.06030657</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>457110.73</v>
       </c>
       <c r="I19" s="1">
-        <v>470739.27</v>
+        <v>562439.27</v>
       </c>
       <c r="J19" s="1">
-        <v>102.9814526559</v>
+        <v>123.04223749025</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>927850.0</v>
+        <v>1019550.0</v>
       </c>
       <c r="N19" s="1">
-        <v>927850.0</v>
+        <v>1019550.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.37</v>
+        <v>1.39</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
         <v>4000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>89.35</v>
+        <v>103.8</v>
       </c>
       <c r="E20" s="1">
         <v>85.6756</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>342702.4</v>
       </c>
       <c r="I20" s="1">
-        <v>14697.6</v>
+        <v>72497.6</v>
       </c>
       <c r="J20" s="1">
-        <v>4.2887356493564</v>
+        <v>21.154681146091</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>357400.0</v>
+        <v>415200.0</v>
       </c>
       <c r="N20" s="1">
-        <v>357400.0</v>
+        <v>415200.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
         <v>3500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>194.75</v>
+        <v>199.25</v>
       </c>
       <c r="E21" s="1">
         <v>192.10774</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>672377.09</v>
       </c>
       <c r="I21" s="1">
-        <v>9247.91</v>
+        <v>24997.91</v>
       </c>
       <c r="J21" s="1">
-        <v>1.3754052803911</v>
+        <v>3.7178408324412</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>681625.0</v>
+        <v>697375.0</v>
       </c>
       <c r="N21" s="1">
-        <v>681625.0</v>
+        <v>697375.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.0</v>
+        <v>0.95</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
         <v>1000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>1656.0</v>
+        <v>1757.5</v>
       </c>
       <c r="E22" s="1">
         <v>2098.02834</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2098028.34</v>
       </c>
       <c r="I22" s="1">
-        <v>-442028.34</v>
+        <v>-340528.34</v>
       </c>
       <c r="J22" s="1">
-        <v>-21.068749719558</v>
+        <v>-16.230874173988</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1656000.0</v>
+        <v>1757500.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1656000.0</v>
+        <v>1757500.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.44</v>
+        <v>2.39</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
         <v>25000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>20.68</v>
+        <v>21.56</v>
       </c>
       <c r="E23" s="1">
         <v>27.7219264</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>693048.16</v>
       </c>
       <c r="I23" s="1">
-        <v>-176048.16</v>
+        <v>-154048.16</v>
       </c>
       <c r="J23" s="1">
-        <v>-25.402009580402</v>
+        <v>-22.227627009355</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>517000.0</v>
+        <v>539000.0</v>
       </c>
       <c r="N23" s="1">
-        <v>517000.0</v>
+        <v>539000.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
         <v>9505.0</v>
       </c>
       <c r="D24" s="1">
-        <v>50.56</v>
+        <v>54.0</v>
       </c>
       <c r="E24" s="1">
         <v>46.44</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>441412.2</v>
       </c>
       <c r="I24" s="1">
-        <v>39160.6</v>
+        <v>71857.8</v>
       </c>
       <c r="J24" s="1">
-        <v>8.8716623600345</v>
+        <v>16.279069767442</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>480572.8</v>
+        <v>513270.0</v>
       </c>
       <c r="N24" s="1">
-        <v>480572.8</v>
+        <v>513270.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
         <v>160000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.966</v>
+        <v>5.657</v>
       </c>
       <c r="E25" s="1">
         <v>2.11395213</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>338232.34</v>
       </c>
       <c r="I25" s="1">
-        <v>456327.66</v>
+        <v>566887.66</v>
       </c>
       <c r="J25" s="1">
-        <v>134.9154430354</v>
+        <v>167.60303287379</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>794560.0</v>
+        <v>905120.0</v>
       </c>
       <c r="N25" s="1">
-        <v>794560.0</v>
+        <v>905120.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.17</v>
+        <v>1.23</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
         <v>8000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>19.38</v>
+        <v>19.57</v>
       </c>
       <c r="E26" s="1">
         <v>18.3467375</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>146773.9</v>
       </c>
       <c r="I26" s="1">
-        <v>8266.1</v>
+        <v>9786.1</v>
       </c>
       <c r="J26" s="1">
-        <v>5.6318596153676</v>
+        <v>6.6674660821849</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>155040.0</v>
+        <v>156560.0</v>
       </c>
       <c r="N26" s="1">
-        <v>155040.0</v>
+        <v>156560.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
         <v>36480.0</v>
       </c>
       <c r="D27" s="1">
-        <v>22.83</v>
+        <v>24.27</v>
       </c>
       <c r="E27" s="1">
         <v>24.42634375</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>891073.02</v>
       </c>
       <c r="I27" s="1">
-        <v>-58234.62</v>
+        <v>-5703.42</v>
       </c>
       <c r="J27" s="1">
-        <v>-6.535336464345</v>
+        <v>-0.64006202319985</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>832838.4</v>
+        <v>885369.6</v>
       </c>
       <c r="N27" s="1">
-        <v>832838.4</v>
+        <v>885369.6</v>
       </c>
       <c r="O27" s="1">
-        <v>1.23</v>
+        <v>1.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
         <v>3400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>347.7</v>
+        <v>358.9</v>
       </c>
       <c r="E28" s="1">
         <v>395.89217353</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1346033.39</v>
       </c>
       <c r="I28" s="1">
-        <v>-163853.39</v>
+        <v>-125773.39</v>
       </c>
       <c r="J28" s="1">
-        <v>-12.173055380149</v>
+        <v>-9.3440022316237</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1182180.0</v>
+        <v>1220260.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1182180.0</v>
+        <v>1220260.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.74</v>
+        <v>1.66</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>6000.0</v>
+        <v>5500.0</v>
       </c>
       <c r="D29" s="1">
-        <v>457.95</v>
+        <v>483.3</v>
       </c>
       <c r="E29" s="1">
-        <v>464.11479667</v>
+        <v>464.11479636</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2784688.78</v>
+        <v>2552631.38</v>
       </c>
       <c r="I29" s="1">
-        <v>-36988.78</v>
+        <v>105518.62</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.3282913432071</v>
+        <v>4.133719456195</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2747700.0</v>
+        <v>2658150.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2747700.0</v>
+        <v>2658150.0</v>
       </c>
       <c r="O29" s="1">
-        <v>4.04</v>
+        <v>3.62</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>1000.0</v>
+        <v>750.0</v>
       </c>
       <c r="D30" s="1">
-        <v>520.8</v>
+        <v>549.4</v>
       </c>
       <c r="E30" s="1">
         <v>215.2308</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>215230.8</v>
+        <v>161423.1</v>
       </c>
       <c r="I30" s="1">
-        <v>305569.2</v>
+        <v>250626.9</v>
       </c>
       <c r="J30" s="1">
-        <v>141.97280314899</v>
+        <v>155.26086415141</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>520800.0</v>
+        <v>412050.0</v>
       </c>
       <c r="N30" s="1">
-        <v>520800.0</v>
+        <v>412050.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.77</v>
+        <v>0.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
         <v>100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>6.916</v>
+        <v>8.034</v>
       </c>
       <c r="E31" s="1">
         <v>4.356999</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>435699.9</v>
       </c>
       <c r="I31" s="1">
-        <v>255900.1</v>
+        <v>367700.1</v>
       </c>
       <c r="J31" s="1">
-        <v>58.733109647259</v>
+        <v>84.392973236854</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>691600.0</v>
+        <v>803400.0</v>
       </c>
       <c r="N31" s="1">
-        <v>691600.0</v>
+        <v>803400.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.02</v>
+        <v>1.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>17.115</v>
+        <v>17.945</v>
       </c>
       <c r="E32" s="1">
         <v>12.35053543</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>432268.74</v>
       </c>
       <c r="I32" s="1">
-        <v>166756.26</v>
+        <v>195806.26</v>
       </c>
       <c r="J32" s="1">
-        <v>38.57698800982</v>
+        <v>45.297344425137</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>599025.0</v>
+        <v>628075.0</v>
       </c>
       <c r="N32" s="1">
-        <v>599025.0</v>
+        <v>628075.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
         <v>15000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>40.02</v>
+        <v>41.555</v>
       </c>
       <c r="E33" s="1">
         <v>41.1521</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>617281.5</v>
       </c>
       <c r="I33" s="1">
-        <v>-16981.5</v>
+        <v>6043.5</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.7510139215253</v>
+        <v>0.97905088683202</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>600300.0</v>
+        <v>623325.0</v>
       </c>
       <c r="N33" s="1">
-        <v>600300.0</v>
+        <v>623325.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
         <v>25000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>70.52</v>
+        <v>73.52</v>
       </c>
       <c r="E34" s="1">
         <v>68.1458376</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1703645.94</v>
       </c>
       <c r="I34" s="1">
-        <v>59354.06</v>
+        <v>134354.06</v>
       </c>
       <c r="J34" s="1">
-        <v>3.4839433832126</v>
+        <v>7.8862665560662</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1763000.0</v>
+        <v>1838000.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1763000.0</v>
+        <v>1838000.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.59</v>
+        <v>2.5</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
         <v>20000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>27.64</v>
+        <v>30.98</v>
       </c>
       <c r="E35" s="1">
         <v>40.933376</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>818667.52</v>
       </c>
       <c r="I35" s="1">
-        <v>-265867.52</v>
+        <v>-199067.52</v>
       </c>
       <c r="J35" s="1">
-        <v>-32.475640416271</v>
+        <v>-24.316039800871</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>552800.0</v>
+        <v>619600.0</v>
       </c>
       <c r="N35" s="1">
-        <v>552800.0</v>
+        <v>619600.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
         <v>10000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>31.35</v>
+        <v>38.05</v>
       </c>
       <c r="E36" s="1">
         <v>25.959984</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>259599.84</v>
       </c>
       <c r="I36" s="1">
-        <v>53900.16</v>
+        <v>120900.16</v>
       </c>
       <c r="J36" s="1">
-        <v>20.762786294475</v>
+        <v>46.571739027266</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>313500.0</v>
+        <v>380500.0</v>
       </c>
       <c r="N36" s="1">
-        <v>313500.0</v>
+        <v>380500.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
         <v>9500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>281.6</v>
+        <v>313.3</v>
       </c>
       <c r="E37" s="1">
         <v>149.89988211</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1424048.88</v>
       </c>
       <c r="I37" s="1">
-        <v>1251151.12</v>
+        <v>1552301.12</v>
       </c>
       <c r="J37" s="1">
-        <v>87.858720130449</v>
+        <v>109.00616838377</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2675200.0</v>
+        <v>2976350.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2675200.0</v>
+        <v>2976350.0</v>
       </c>
       <c r="O37" s="1">
-        <v>3.94</v>
+        <v>4.05</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>15000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D38" s="1">
-        <v>68.08</v>
+        <v>76.0</v>
       </c>
       <c r="E38" s="1">
         <v>58.62636</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>879395.4</v>
+        <v>791455.86</v>
       </c>
       <c r="I38" s="1">
-        <v>141804.6</v>
+        <v>234544.14</v>
       </c>
       <c r="J38" s="1">
-        <v>16.125237862286</v>
+        <v>29.634519352728</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1021200.0</v>
+        <v>1026000.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1021200.0</v>
+        <v>1026000.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>33500.0</v>
+        <v>31000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>77.79</v>
+        <v>80.19</v>
       </c>
       <c r="E39" s="1">
-        <v>86.42310687</v>
+        <v>86.42310677</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2895174.08</v>
+        <v>2679116.31</v>
       </c>
       <c r="I39" s="1">
-        <v>-289209.08</v>
+        <v>-193226.31</v>
       </c>
       <c r="J39" s="1">
-        <v>-9.9893502776869</v>
+        <v>-7.2123150935541</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2605965.0</v>
+        <v>2485890.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2605965.0</v>
+        <v>2485890.0</v>
       </c>
       <c r="O39" s="1">
-        <v>3.83</v>
+        <v>3.38</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>8750.0</v>
+        <v>6500.0</v>
       </c>
       <c r="D40" s="1">
-        <v>153.82</v>
+        <v>139.38</v>
       </c>
       <c r="E40" s="1">
-        <v>181.31803543</v>
+        <v>181.31803538</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1586532.81</v>
+        <v>1178567.23</v>
       </c>
       <c r="I40" s="1">
-        <v>-240607.81</v>
+        <v>-272597.23</v>
       </c>
       <c r="J40" s="1">
-        <v>-15.165637198515</v>
+        <v>-23.129544336643</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1345925.0</v>
+        <v>905970.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1345925.0</v>
+        <v>905970.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.98</v>
+        <v>1.23</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
         <v>18500.0</v>
       </c>
       <c r="D41" s="1">
-        <v>237.15</v>
+        <v>260.2</v>
       </c>
       <c r="E41" s="1">
         <v>103.17003135</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1908645.58</v>
       </c>
       <c r="I41" s="1">
-        <v>2478629.42</v>
+        <v>2905054.42</v>
       </c>
       <c r="J41" s="1">
-        <v>129.8632625131</v>
+        <v>152.20502174112</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4387275.0</v>
+        <v>4813700.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4387275.0</v>
+        <v>4813700.0</v>
       </c>
       <c r="O41" s="1">
-        <v>6.46</v>
+        <v>6.55</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
         <v>8000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>203.75</v>
+        <v>229.45</v>
       </c>
       <c r="E42" s="1">
         <v>129.05461125</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1032436.89</v>
       </c>
       <c r="I42" s="1">
-        <v>597563.11</v>
+        <v>803163.11</v>
       </c>
       <c r="J42" s="1">
-        <v>57.878899503484</v>
+        <v>77.792949649445</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1630000.0</v>
+        <v>1835600.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1630000.0</v>
+        <v>1835600.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>7000.0</v>
+        <v>2200.0</v>
       </c>
       <c r="D43" s="1">
-        <v>36.55</v>
+        <v>167.22</v>
       </c>
       <c r="E43" s="1">
-        <v>47.8141</v>
+        <v>167.8389</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>334698.7</v>
+        <v>369245.58</v>
       </c>
       <c r="I43" s="1">
-        <v>-78848.7</v>
+        <v>-1361.58</v>
       </c>
       <c r="J43" s="1">
-        <v>-23.558113610839</v>
+        <v>-0.36874645865768</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>255850.0</v>
+        <v>367884.0</v>
       </c>
       <c r="N43" s="1">
-        <v>255850.0</v>
+        <v>367884.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>36000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>60.98</v>
+        <v>37.77</v>
       </c>
       <c r="E44" s="1">
-        <v>29.70210083</v>
+        <v>47.8141</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1069275.63</v>
+        <v>334698.7</v>
       </c>
       <c r="I44" s="1">
-        <v>1126004.37</v>
+        <v>-70308.7</v>
       </c>
       <c r="J44" s="1">
-        <v>105.30534301993</v>
+        <v>-21.006565009066</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2195280.0</v>
+        <v>264390.0</v>
       </c>
       <c r="N44" s="1">
-        <v>2195280.0</v>
+        <v>264390.0</v>
       </c>
       <c r="O44" s="1">
-        <v>3.23</v>
+        <v>0.36</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>55000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>26.92</v>
+        <v>71.4</v>
       </c>
       <c r="E45" s="1">
-        <v>26.75179255</v>
+        <v>29.70210083</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1471348.59</v>
+        <v>1069275.63</v>
       </c>
       <c r="I45" s="1">
-        <v>9251.41</v>
+        <v>1501124.37</v>
       </c>
       <c r="J45" s="1">
-        <v>0.62877077960159</v>
+        <v>140.38703659598</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1480600.0</v>
+        <v>2570400.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1480600.0</v>
+        <v>2570400.0</v>
       </c>
       <c r="O45" s="1">
-        <v>2.18</v>
+        <v>3.5</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>20000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>30.05</v>
+        <v>33.895</v>
       </c>
       <c r="E46" s="1">
-        <v>46.9482775</v>
+        <v>26.75179255</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>938965.55</v>
+        <v>1471348.59</v>
       </c>
       <c r="I46" s="1">
-        <v>-337965.55</v>
+        <v>392876.41</v>
       </c>
       <c r="J46" s="1">
-        <v>-35.993391876837</v>
+        <v>26.70178995448</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>601000.0</v>
+        <v>1864225.0</v>
       </c>
       <c r="N46" s="1">
-        <v>601000.0</v>
+        <v>1864225.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.88</v>
+        <v>2.54</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>62000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>76.96</v>
+        <v>34.56</v>
       </c>
       <c r="E47" s="1">
-        <v>45.91576419</v>
+        <v>46.9482775</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2846777.38</v>
+        <v>938965.55</v>
       </c>
       <c r="I47" s="1">
-        <v>1924742.62</v>
+        <v>-247765.55</v>
       </c>
       <c r="J47" s="1">
-        <v>67.61127981142</v>
+        <v>-26.387075649368</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4771520.0</v>
+        <v>691200.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4771520.0</v>
+        <v>691200.0</v>
       </c>
       <c r="O47" s="1">
-        <v>7.02</v>
+        <v>0.94</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>13500.0</v>
+        <v>62000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>59.63</v>
+        <v>78.61</v>
       </c>
       <c r="E48" s="1">
-        <v>42.27655704</v>
+        <v>45.91576419</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>570733.52</v>
+        <v>2846777.38</v>
       </c>
       <c r="I48" s="1">
-        <v>234271.48</v>
+        <v>2027042.62</v>
       </c>
       <c r="J48" s="1">
-        <v>41.047436639082</v>
+        <v>71.204816865589</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>805005.0</v>
+        <v>4873820.0</v>
       </c>
       <c r="N48" s="1">
-        <v>805005.0</v>
+        <v>4873820.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.18</v>
+        <v>6.63</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>1500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>246.6</v>
+        <v>68.52</v>
       </c>
       <c r="E49" s="1">
-        <v>258.8688</v>
+        <v>44.90831133</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>388303.2</v>
+        <v>673624.67</v>
       </c>
       <c r="I49" s="1">
-        <v>-18403.2</v>
+        <v>354175.33</v>
       </c>
       <c r="J49" s="1">
-        <v>-4.7393892195583</v>
+        <v>52.577547375158</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>369900.0</v>
+        <v>1027800.0</v>
       </c>
       <c r="N49" s="1">
-        <v>369900.0</v>
+        <v>1027800.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.54</v>
+        <v>1.4</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>9030.0</v>
+        <v>1500.0</v>
       </c>
       <c r="D50" s="1">
-        <v>123.95</v>
+        <v>275.0</v>
       </c>
       <c r="E50" s="1">
-        <v>98.98390476</v>
+        <v>258.8688</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>893824.66</v>
+        <v>388303.2</v>
       </c>
       <c r="I50" s="1">
-        <v>225443.84</v>
+        <v>24196.8</v>
       </c>
       <c r="J50" s="1">
-        <v>25.222378626251</v>
+        <v>6.2314191590489</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1119268.5</v>
+        <v>412500.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1119268.5</v>
+        <v>412500.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.65</v>
+        <v>0.56</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>35000.0</v>
+        <v>9030.0</v>
       </c>
       <c r="D51" s="1">
-        <v>22.1</v>
+        <v>135.65</v>
       </c>
       <c r="E51" s="1">
-        <v>29.72967029</v>
+        <v>98.98390476</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1040538.46</v>
+        <v>893824.66</v>
       </c>
       <c r="I51" s="1">
-        <v>-267038.46</v>
+        <v>331094.84</v>
       </c>
       <c r="J51" s="1">
-        <v>-25.663487729228</v>
+        <v>37.042482135143</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>773500.0</v>
+        <v>1224919.5</v>
       </c>
       <c r="N51" s="1">
-        <v>773500.0</v>
+        <v>1224919.5</v>
       </c>
       <c r="O51" s="1">
-        <v>1.14</v>
+        <v>1.67</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>55553.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>0.3286</v>
+        <v>25.38</v>
       </c>
       <c r="E52" s="1">
-        <v>29.37544021</v>
+        <v>29.72967029</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1631893.83</v>
+        <v>1040538.46</v>
       </c>
       <c r="I52" s="1">
-        <v>-1613639.11</v>
+        <v>-152238.46</v>
       </c>
       <c r="J52" s="1">
-        <v>-98.881378208287</v>
+        <v>-14.630738396734</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>18254.72</v>
+        <v>888300.0</v>
       </c>
       <c r="N52" s="1">
-        <v>18254.72</v>
+        <v>888300.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.03</v>
+        <v>1.21</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>55553.0</v>
+        <v>388871.0</v>
       </c>
       <c r="D53" s="1">
-        <v>0.705</v>
+        <v>0.2471</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0</v>
+        <v>4.36963433</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>0.0</v>
+        <v>1699224.07</v>
       </c>
       <c r="I53" s="1">
-        <v>39164.87</v>
+        <v>-1603134.05</v>
       </c>
       <c r="J53" s="1">
-        <v>0</v>
+        <v>-94.345064803608</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>39164.87</v>
+        <v>96090.02</v>
       </c>
       <c r="N53" s="1">
-        <v>39164.87</v>
+        <v>96090.02</v>
       </c>
       <c r="O53" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>128</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="1">
         <v>21.25</v>
       </c>
       <c r="D54" s="1">
-        <v>182314.21</v>
+        <v>186573.27</v>
       </c>
       <c r="E54" s="1">
         <v>80317.03482353</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1706736.99</v>
       </c>
       <c r="I54" s="1">
-        <v>2167439.97</v>
+        <v>2257945.0</v>
       </c>
       <c r="J54" s="1">
-        <v>126.99320297734</v>
+        <v>132.29601357617</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>3874176.96</v>
+        <v>3964681.99</v>
       </c>
       <c r="N54" s="1">
-        <v>3874176.96</v>
+        <v>3964681.99</v>
       </c>
       <c r="O54" s="1">
-        <v>5.7</v>
+        <v>5.39</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="1">
-        <v>-10.0</v>
+        <v>-35.0</v>
       </c>
       <c r="D55" s="1">
-        <v>7671.0</v>
+        <v>5876.0</v>
       </c>
       <c r="E55" s="1">
-        <v>7981.5</v>
+        <v>5699.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>0.0</v>
       </c>
       <c r="I55" s="1">
-        <v>31050.0</v>
+        <v>-61950.0</v>
       </c>
       <c r="J55" s="1">
         <v>0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>31050.0</v>
+        <v>-61950.0</v>
       </c>
       <c r="N55" s="1">
-        <v>31050.0</v>
+        <v>-61950.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.05</v>
+        <v>-0.08</v>
       </c>
       <c r="P55">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P56">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>