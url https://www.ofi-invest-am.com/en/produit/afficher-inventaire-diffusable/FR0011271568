--- v2 (2026-07-10)
+++ v3 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0011271568</t>
   </si>
   <si>
@@ -178,56 +178,50 @@
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
-    <t>DE0005557508</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>FR0000052292</t>
@@ -404,56 +398,50 @@
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE</t>
   </si>
   <si>
     <t>FR0011223569</t>
   </si>
   <si>
     <t>AMUNDI EUROZ MI CA I</t>
-  </si>
-[...4 lines deleted...]
-    <t>EURO STOXX 50 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -773,140 +761,140 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>171834.151</v>
+        <v>171570.114</v>
       </c>
       <c r="D2">
-        <v>427.77</v>
+        <v>432.71</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>73505514.8</v>
+        <v>74240347.48</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>73505514.8</v>
+        <v>74240347.48</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O55" sqref="O55"/>
+      <selection activeCell="O53" sqref="O53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -928,2736 +916,2636 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>238.0</v>
       </c>
       <c r="D2" s="1">
-        <v>858.8</v>
+        <v>958.5</v>
       </c>
       <c r="E2" s="1">
         <v>1571.29537815</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>373968.3</v>
       </c>
       <c r="I2" s="1">
-        <v>-169573.9</v>
+        <v>-145845.3</v>
       </c>
       <c r="J2" s="1">
-        <v>-45.344458340453</v>
+        <v>-38.999375080722</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>204394.4</v>
+        <v>228123.0</v>
       </c>
       <c r="N2" s="1">
-        <v>204394.4</v>
+        <v>228123.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>8555.0</v>
       </c>
       <c r="D3" s="1">
-        <v>188.54</v>
+        <v>183.08</v>
       </c>
       <c r="E3" s="1">
         <v>92.43558387</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>790786.42</v>
       </c>
       <c r="I3" s="1">
-        <v>822173.28</v>
+        <v>775462.98</v>
       </c>
       <c r="J3" s="1">
-        <v>103.96906917041</v>
+        <v>98.062253016434</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1612959.7</v>
+        <v>1566249.4</v>
       </c>
       <c r="N3" s="1">
-        <v>1612959.7</v>
+        <v>1566249.4</v>
       </c>
       <c r="O3" s="1">
-        <v>2.19</v>
+        <v>2.11</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>18000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>169.5</v>
+        <v>174.88</v>
       </c>
       <c r="E4" s="1">
         <v>125.28629722</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2255153.35</v>
       </c>
       <c r="I4" s="1">
-        <v>795846.65</v>
+        <v>892686.65</v>
       </c>
       <c r="J4" s="1">
-        <v>35.290134482429</v>
+        <v>39.584299222933</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3051000.0</v>
+        <v>3147840.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3051000.0</v>
+        <v>3147840.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.15</v>
+        <v>4.24</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>2700.0</v>
       </c>
       <c r="D5" s="1">
-        <v>377.3</v>
+        <v>389.0</v>
       </c>
       <c r="E5" s="1">
         <v>256.31428519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>692048.57</v>
       </c>
       <c r="I5" s="1">
-        <v>326661.43</v>
+        <v>358251.43</v>
       </c>
       <c r="J5" s="1">
-        <v>47.202095945376</v>
+        <v>51.766804459982</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1018710.0</v>
+        <v>1050300.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1018710.0</v>
+        <v>1050300.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.39</v>
+        <v>1.41</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>14000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>64.44</v>
+        <v>64.4</v>
       </c>
       <c r="E6" s="1">
         <v>58.15162643</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>814122.77</v>
       </c>
       <c r="I6" s="1">
-        <v>88037.23</v>
+        <v>87477.23</v>
       </c>
       <c r="J6" s="1">
-        <v>10.813753557096</v>
+        <v>10.744967862771</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>902160.0</v>
+        <v>901600.0</v>
       </c>
       <c r="N6" s="1">
-        <v>902160.0</v>
+        <v>901600.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.23</v>
+        <v>1.21</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>30764.0</v>
       </c>
       <c r="D7" s="1">
-        <v>40.08</v>
+        <v>45.38</v>
       </c>
       <c r="E7" s="1">
         <v>36.85446756</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1133790.84</v>
       </c>
       <c r="I7" s="1">
-        <v>99230.28</v>
+        <v>262279.48</v>
       </c>
       <c r="J7" s="1">
-        <v>8.752079880977</v>
+        <v>23.132968687593</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1233021.12</v>
+        <v>1396070.32</v>
       </c>
       <c r="N7" s="1">
-        <v>1233021.12</v>
+        <v>1396070.32</v>
       </c>
       <c r="O7" s="1">
-        <v>1.68</v>
+        <v>1.88</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
         <v>3600.0</v>
       </c>
       <c r="D8" s="1">
-        <v>1270.0</v>
+        <v>1222.4</v>
       </c>
       <c r="E8" s="1">
         <v>725.48804722</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2611756.97</v>
       </c>
       <c r="I8" s="1">
-        <v>1960243.03</v>
+        <v>1788883.03</v>
       </c>
       <c r="J8" s="1">
-        <v>75.054572554658</v>
+        <v>68.493472040011</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4572000.0</v>
+        <v>4400640.0</v>
       </c>
       <c r="N8" s="1">
-        <v>4572000.0</v>
+        <v>4400640.0</v>
       </c>
       <c r="O8" s="1">
-        <v>6.22</v>
+        <v>5.93</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
         <v>40000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>41.11</v>
+        <v>40.94</v>
       </c>
       <c r="E9" s="1">
         <v>29.416634</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1176665.36</v>
       </c>
       <c r="I9" s="1">
-        <v>467734.64</v>
+        <v>460934.64</v>
       </c>
       <c r="J9" s="1">
-        <v>39.750863406058</v>
+        <v>39.172959081586</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1644400.0</v>
+        <v>1637600.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1644400.0</v>
+        <v>1637600.0</v>
       </c>
       <c r="O9" s="1">
-        <v>2.24</v>
+        <v>2.21</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.8</v>
+        <v>11.48</v>
       </c>
       <c r="E10" s="1">
         <v>9.54028767</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>572417.26</v>
       </c>
       <c r="I10" s="1">
-        <v>75582.74</v>
+        <v>116382.74</v>
       </c>
       <c r="J10" s="1">
-        <v>13.204133641952</v>
+        <v>20.331801315705</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>648000.0</v>
+        <v>688800.0</v>
       </c>
       <c r="N10" s="1">
-        <v>648000.0</v>
+        <v>688800.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.88</v>
+        <v>0.93</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
-        <v>170000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.516</v>
+        <v>10.38</v>
       </c>
       <c r="E11" s="1">
-        <v>4.83853159</v>
+        <v>5.69098975</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>822550.37</v>
+        <v>1138197.95</v>
       </c>
       <c r="I11" s="1">
-        <v>965169.63</v>
+        <v>937802.05</v>
       </c>
       <c r="J11" s="1">
-        <v>117.33866583757</v>
+        <v>82.393581011106</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1787720.0</v>
+        <v>2076000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1787720.0</v>
+        <v>2076000.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.43</v>
+        <v>2.8</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
         <v>55000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>19.705</v>
+        <v>18.81</v>
       </c>
       <c r="E12" s="1">
         <v>15.09152727</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>830034.0</v>
       </c>
       <c r="I12" s="1">
-        <v>253741.0</v>
+        <v>204516.0</v>
       </c>
       <c r="J12" s="1">
-        <v>30.56995255616</v>
+        <v>24.639472599918</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1083775.0</v>
+        <v>1034550.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1083775.0</v>
+        <v>1034550.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.47</v>
+        <v>1.39</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
         <v>6300.0</v>
       </c>
       <c r="D13" s="1">
-        <v>211.5</v>
+        <v>247.2</v>
       </c>
       <c r="E13" s="1">
         <v>138.0883127</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>869956.37</v>
       </c>
       <c r="I13" s="1">
-        <v>462493.63</v>
+        <v>687403.63</v>
       </c>
       <c r="J13" s="1">
-        <v>53.162853442869</v>
+        <v>79.015874094927</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1332450.0</v>
+        <v>1557360.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1332450.0</v>
+        <v>1557360.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.81</v>
+        <v>2.1</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
         <v>40000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>90.33</v>
+        <v>89.23</v>
       </c>
       <c r="E14" s="1">
         <v>63.7249325</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2548997.3</v>
       </c>
       <c r="I14" s="1">
-        <v>1064202.7</v>
+        <v>1020202.7</v>
       </c>
       <c r="J14" s="1">
-        <v>41.749855913931</v>
+        <v>40.023686961144</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3613200.0</v>
+        <v>3569200.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3613200.0</v>
+        <v>3569200.0</v>
       </c>
       <c r="O14" s="1">
-        <v>4.92</v>
+        <v>4.81</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
-        <v>10000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>34.56</v>
+        <v>35.21</v>
       </c>
       <c r="E15" s="1">
-        <v>31.1748</v>
+        <v>32.884889</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>311748.0</v>
+        <v>657697.78</v>
       </c>
       <c r="I15" s="1">
-        <v>33852.0</v>
+        <v>46502.22</v>
       </c>
       <c r="J15" s="1">
-        <v>10.858770545441</v>
+        <v>7.0704541529698</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>345600.0</v>
+        <v>704200.0</v>
       </c>
       <c r="N15" s="1">
-        <v>345600.0</v>
+        <v>704200.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.47</v>
+        <v>0.95</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
-        <v>10000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>69.18</v>
+        <v>66.74</v>
       </c>
       <c r="E16" s="1">
-        <v>56.094024</v>
+        <v>60.107216</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>560940.24</v>
+        <v>901608.24</v>
       </c>
       <c r="I16" s="1">
-        <v>130859.76</v>
+        <v>99491.76</v>
       </c>
       <c r="J16" s="1">
-        <v>23.328645489937</v>
+        <v>11.034921331242</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>691800.0</v>
+        <v>1001100.0</v>
       </c>
       <c r="N16" s="1">
-        <v>691800.0</v>
+        <v>1001100.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.94</v>
+        <v>1.35</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
-        <v>30000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>30.99</v>
+        <v>9.924</v>
       </c>
       <c r="E17" s="1">
-        <v>25.79649267</v>
+        <v>7.4403</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>773894.78</v>
+        <v>558022.5</v>
       </c>
       <c r="I17" s="1">
-        <v>155805.22</v>
+        <v>186277.5</v>
       </c>
       <c r="J17" s="1">
-        <v>20.132610275521</v>
+        <v>33.381718479094</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>929700.0</v>
+        <v>744300.0</v>
       </c>
       <c r="N17" s="1">
-        <v>929700.0</v>
+        <v>744300.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.26</v>
+        <v>1.0</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
-        <v>75000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>9.866</v>
+        <v>28.07</v>
       </c>
       <c r="E18" s="1">
-        <v>7.4403</v>
+        <v>13.06030657</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>558022.5</v>
+        <v>457110.73</v>
       </c>
       <c r="I18" s="1">
-        <v>181927.5</v>
+        <v>525339.27</v>
       </c>
       <c r="J18" s="1">
-        <v>32.602180019623</v>
+        <v>114.92604209925</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>739950.0</v>
+        <v>982450.0</v>
       </c>
       <c r="N18" s="1">
-        <v>739950.0</v>
+        <v>982450.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.01</v>
+        <v>1.32</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
-        <v>35000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>29.13</v>
+        <v>94.2</v>
       </c>
       <c r="E19" s="1">
-        <v>13.06030657</v>
+        <v>85.6756</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>457110.73</v>
+        <v>342702.4</v>
       </c>
       <c r="I19" s="1">
-        <v>562439.27</v>
+        <v>34097.6</v>
       </c>
       <c r="J19" s="1">
-        <v>123.04223749025</v>
+        <v>9.9496239302672</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1019550.0</v>
+        <v>376800.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1019550.0</v>
+        <v>376800.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.39</v>
+        <v>0.51</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
-        <v>4000.0</v>
+        <v>3500.0</v>
       </c>
       <c r="D20" s="1">
-        <v>103.8</v>
+        <v>181.25</v>
       </c>
       <c r="E20" s="1">
-        <v>85.6756</v>
+        <v>192.10774</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>342702.4</v>
+        <v>672377.09</v>
       </c>
       <c r="I20" s="1">
-        <v>72497.6</v>
+        <v>-38002.09</v>
       </c>
       <c r="J20" s="1">
-        <v>21.154681146091</v>
+        <v>-5.6519013757592</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>415200.0</v>
+        <v>634375.0</v>
       </c>
       <c r="N20" s="1">
-        <v>415200.0</v>
+        <v>634375.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.56</v>
+        <v>0.85</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>3500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>199.25</v>
+        <v>1623.5</v>
       </c>
       <c r="E21" s="1">
-        <v>192.10774</v>
+        <v>2098.02834</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>672377.09</v>
+        <v>2098028.34</v>
       </c>
       <c r="I21" s="1">
-        <v>24997.91</v>
+        <v>-474528.34</v>
       </c>
       <c r="J21" s="1">
-        <v>3.7178408324412</v>
+        <v>-22.61782317011</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>697375.0</v>
+        <v>1623500.0</v>
       </c>
       <c r="N21" s="1">
-        <v>697375.0</v>
+        <v>1623500.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.95</v>
+        <v>2.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
-        <v>1000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>1757.5</v>
+        <v>22.24</v>
       </c>
       <c r="E22" s="1">
-        <v>2098.02834</v>
+        <v>27.7219264</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2098028.34</v>
+        <v>693048.16</v>
       </c>
       <c r="I22" s="1">
-        <v>-340528.34</v>
+        <v>-137048.16</v>
       </c>
       <c r="J22" s="1">
-        <v>-16.230874173988</v>
+        <v>-19.774695022637</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1757500.0</v>
+        <v>556000.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1757500.0</v>
+        <v>556000.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.39</v>
+        <v>0.75</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
-        <v>25000.0</v>
+        <v>9505.0</v>
       </c>
       <c r="D23" s="1">
-        <v>21.56</v>
+        <v>50.58</v>
       </c>
       <c r="E23" s="1">
-        <v>27.7219264</v>
+        <v>46.44</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>693048.16</v>
+        <v>441412.2</v>
       </c>
       <c r="I23" s="1">
-        <v>-154048.16</v>
+        <v>39350.7</v>
       </c>
       <c r="J23" s="1">
-        <v>-22.227627009355</v>
+        <v>8.9147286821705</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>539000.0</v>
+        <v>480762.9</v>
       </c>
       <c r="N23" s="1">
-        <v>539000.0</v>
+        <v>480762.9</v>
       </c>
       <c r="O23" s="1">
-        <v>0.73</v>
+        <v>0.65</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
-        <v>9505.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>54.0</v>
+        <v>5.775</v>
       </c>
       <c r="E24" s="1">
-        <v>46.44</v>
+        <v>2.11395213</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>441412.2</v>
+        <v>338232.34</v>
       </c>
       <c r="I24" s="1">
-        <v>71857.8</v>
+        <v>585767.66</v>
       </c>
       <c r="J24" s="1">
-        <v>16.279069767442</v>
+        <v>173.18499466964</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>513270.0</v>
+        <v>924000.0</v>
       </c>
       <c r="N24" s="1">
-        <v>513270.0</v>
+        <v>924000.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.7</v>
+        <v>1.24</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
-        <v>160000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>5.657</v>
+        <v>18.9</v>
       </c>
       <c r="E25" s="1">
-        <v>2.11395213</v>
+        <v>18.3467375</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>338232.34</v>
+        <v>146773.9</v>
       </c>
       <c r="I25" s="1">
-        <v>566887.66</v>
+        <v>4426.1</v>
       </c>
       <c r="J25" s="1">
-        <v>167.60303287379</v>
+        <v>3.0155906465659</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>905120.0</v>
+        <v>151200.0</v>
       </c>
       <c r="N25" s="1">
-        <v>905120.0</v>
+        <v>151200.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.23</v>
+        <v>0.2</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
-        <v>8000.0</v>
+        <v>36480.0</v>
       </c>
       <c r="D26" s="1">
-        <v>19.57</v>
+        <v>22.39</v>
       </c>
       <c r="E26" s="1">
-        <v>18.3467375</v>
+        <v>24.42634375</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>146773.9</v>
+        <v>891073.02</v>
       </c>
       <c r="I26" s="1">
-        <v>9786.1</v>
+        <v>-74285.82</v>
       </c>
       <c r="J26" s="1">
-        <v>6.6674660821849</v>
+        <v>-8.3366703213615</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>156560.0</v>
+        <v>816787.2</v>
       </c>
       <c r="N26" s="1">
-        <v>156560.0</v>
+        <v>816787.2</v>
       </c>
       <c r="O26" s="1">
-        <v>0.21</v>
+        <v>1.1</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
-        <v>36480.0</v>
+        <v>3400.0</v>
       </c>
       <c r="D27" s="1">
-        <v>24.27</v>
+        <v>366.05</v>
       </c>
       <c r="E27" s="1">
-        <v>24.42634375</v>
+        <v>395.89217353</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>891073.02</v>
+        <v>1346033.39</v>
       </c>
       <c r="I27" s="1">
-        <v>-5703.42</v>
+        <v>-101463.39</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.64006202319985</v>
+        <v>-7.5379549091275</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>885369.6</v>
+        <v>1244570.0</v>
       </c>
       <c r="N27" s="1">
-        <v>885369.6</v>
+        <v>1244570.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.2</v>
+        <v>1.68</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
-        <v>3400.0</v>
+        <v>5500.0</v>
       </c>
       <c r="D28" s="1">
-        <v>358.9</v>
+        <v>451.4</v>
       </c>
       <c r="E28" s="1">
-        <v>395.89217353</v>
+        <v>464.11479636</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1346033.39</v>
+        <v>2552631.38</v>
       </c>
       <c r="I28" s="1">
-        <v>-125773.39</v>
+        <v>-69931.38</v>
       </c>
       <c r="J28" s="1">
-        <v>-9.3440022316237</v>
+        <v>-2.7395800485693</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1220260.0</v>
+        <v>2482700.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1220260.0</v>
+        <v>2482700.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.66</v>
+        <v>3.34</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>5500.0</v>
+        <v>750.0</v>
       </c>
       <c r="D29" s="1">
-        <v>483.3</v>
+        <v>510.8</v>
       </c>
       <c r="E29" s="1">
-        <v>464.11479636</v>
+        <v>215.2308</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2552631.38</v>
+        <v>161423.1</v>
       </c>
       <c r="I29" s="1">
-        <v>105518.62</v>
+        <v>221676.9</v>
       </c>
       <c r="J29" s="1">
-        <v>4.133719456195</v>
+        <v>137.32662797332</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2658150.0</v>
+        <v>383100.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2658150.0</v>
+        <v>383100.0</v>
       </c>
       <c r="O29" s="1">
-        <v>3.62</v>
+        <v>0.52</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>750.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>549.4</v>
+        <v>10.605</v>
       </c>
       <c r="E30" s="1">
-        <v>215.2308</v>
+        <v>4.35699894</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>161423.1</v>
+        <v>370344.91</v>
       </c>
       <c r="I30" s="1">
-        <v>250626.9</v>
+        <v>531080.09</v>
       </c>
       <c r="J30" s="1">
-        <v>155.26086415141</v>
+        <v>143.40148214809</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>412050.0</v>
+        <v>901425.0</v>
       </c>
       <c r="N30" s="1">
-        <v>412050.0</v>
+        <v>901425.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.56</v>
+        <v>1.21</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>100000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>8.034</v>
+        <v>17.77</v>
       </c>
       <c r="E31" s="1">
-        <v>4.356999</v>
+        <v>12.35053543</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>435699.9</v>
+        <v>432268.74</v>
       </c>
       <c r="I31" s="1">
-        <v>367700.1</v>
+        <v>189681.26</v>
       </c>
       <c r="J31" s="1">
-        <v>84.392973236854</v>
+        <v>43.88040180745</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>803400.0</v>
+        <v>621950.0</v>
       </c>
       <c r="N31" s="1">
-        <v>803400.0</v>
+        <v>621950.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.09</v>
+        <v>0.84</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
-        <v>35000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>17.945</v>
+        <v>41.07</v>
       </c>
       <c r="E32" s="1">
-        <v>12.35053543</v>
+        <v>41.1521</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>432268.74</v>
+        <v>617281.5</v>
       </c>
       <c r="I32" s="1">
-        <v>195806.26</v>
+        <v>-1231.5</v>
       </c>
       <c r="J32" s="1">
-        <v>45.297344425137</v>
+        <v>-0.19950379203005</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>628075.0</v>
+        <v>616050.0</v>
       </c>
       <c r="N32" s="1">
-        <v>628075.0</v>
+        <v>616050.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.85</v>
+        <v>0.83</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>15000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>41.555</v>
+        <v>79.38</v>
       </c>
       <c r="E33" s="1">
-        <v>41.1521</v>
+        <v>68.1458376</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>617281.5</v>
+        <v>1703645.94</v>
       </c>
       <c r="I33" s="1">
-        <v>6043.5</v>
+        <v>280854.06</v>
       </c>
       <c r="J33" s="1">
-        <v>0.97905088683202</v>
+        <v>16.485471153707</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>623325.0</v>
+        <v>1984500.0</v>
       </c>
       <c r="N33" s="1">
-        <v>623325.0</v>
+        <v>1984500.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.85</v>
+        <v>2.67</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>25000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>73.52</v>
+        <v>29.77</v>
       </c>
       <c r="E34" s="1">
-        <v>68.1458376</v>
+        <v>40.933376</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1703645.94</v>
+        <v>818667.52</v>
       </c>
       <c r="I34" s="1">
-        <v>134354.06</v>
+        <v>-223267.52</v>
       </c>
       <c r="J34" s="1">
-        <v>7.8862665560662</v>
+        <v>-27.272062778306</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1838000.0</v>
+        <v>595400.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1838000.0</v>
+        <v>595400.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.5</v>
+        <v>0.8</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>30.98</v>
+        <v>35.76</v>
       </c>
       <c r="E35" s="1">
-        <v>40.933376</v>
+        <v>25.959984</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>818667.52</v>
+        <v>259599.84</v>
       </c>
       <c r="I35" s="1">
-        <v>-199067.52</v>
+        <v>98000.16</v>
       </c>
       <c r="J35" s="1">
-        <v>-24.316039800871</v>
+        <v>37.750470108148</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>619600.0</v>
+        <v>357600.0</v>
       </c>
       <c r="N35" s="1">
-        <v>619600.0</v>
+        <v>357600.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.84</v>
+        <v>0.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>10000.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D36" s="1">
-        <v>38.05</v>
+        <v>273.0</v>
       </c>
       <c r="E36" s="1">
-        <v>25.959984</v>
+        <v>149.89988211</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>259599.84</v>
+        <v>1424048.88</v>
       </c>
       <c r="I36" s="1">
-        <v>120900.16</v>
+        <v>1169451.12</v>
       </c>
       <c r="J36" s="1">
-        <v>46.571739027266</v>
+        <v>82.121557512829</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>380500.0</v>
+        <v>2593500.0</v>
       </c>
       <c r="N36" s="1">
-        <v>380500.0</v>
+        <v>2593500.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.52</v>
+        <v>3.49</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>9500.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>313.3</v>
+        <v>77.64</v>
       </c>
       <c r="E37" s="1">
-        <v>149.89988211</v>
+        <v>58.62636</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1424048.88</v>
+        <v>791455.86</v>
       </c>
       <c r="I37" s="1">
-        <v>1552301.12</v>
+        <v>256684.14</v>
       </c>
       <c r="J37" s="1">
-        <v>109.00616838377</v>
+        <v>32.431895822971</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2976350.0</v>
+        <v>1048140.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2976350.0</v>
+        <v>1048140.0</v>
       </c>
       <c r="O37" s="1">
-        <v>4.05</v>
+        <v>1.41</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>13500.0</v>
+        <v>31000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>76.0</v>
+        <v>79.82</v>
       </c>
       <c r="E38" s="1">
-        <v>58.62636</v>
+        <v>86.42310677</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>791455.86</v>
+        <v>2679116.31</v>
       </c>
       <c r="I38" s="1">
-        <v>234544.14</v>
+        <v>-204696.31</v>
       </c>
       <c r="J38" s="1">
-        <v>29.634519352728</v>
+        <v>-7.6404413364196</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1026000.0</v>
+        <v>2474420.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1026000.0</v>
+        <v>2474420.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.4</v>
+        <v>3.33</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>31000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="D39" s="1">
-        <v>80.19</v>
+        <v>145.5</v>
       </c>
       <c r="E39" s="1">
-        <v>86.42310677</v>
+        <v>181.31803538</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2679116.31</v>
+        <v>1178567.23</v>
       </c>
       <c r="I39" s="1">
-        <v>-193226.31</v>
+        <v>-232817.23</v>
       </c>
       <c r="J39" s="1">
-        <v>-7.2123150935541</v>
+        <v>-19.754259585174</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2485890.0</v>
+        <v>945750.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2485890.0</v>
+        <v>945750.0</v>
       </c>
       <c r="O39" s="1">
-        <v>3.38</v>
+        <v>1.27</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>6500.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D40" s="1">
-        <v>139.38</v>
+        <v>268.6</v>
       </c>
       <c r="E40" s="1">
-        <v>181.31803538</v>
+        <v>103.17003135</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1178567.23</v>
+        <v>1908645.58</v>
       </c>
       <c r="I40" s="1">
-        <v>-272597.23</v>
+        <v>3060454.42</v>
       </c>
       <c r="J40" s="1">
-        <v>-23.129544336643</v>
+        <v>160.34692098257</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>905970.0</v>
+        <v>4969100.0</v>
       </c>
       <c r="N40" s="1">
-        <v>905970.0</v>
+        <v>4969100.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.23</v>
+        <v>6.69</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>18500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>260.2</v>
+        <v>252.55</v>
       </c>
       <c r="E41" s="1">
-        <v>103.17003135</v>
+        <v>129.05461125</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1908645.58</v>
+        <v>1032436.89</v>
       </c>
       <c r="I41" s="1">
-        <v>2905054.42</v>
+        <v>987963.11</v>
       </c>
       <c r="J41" s="1">
-        <v>152.20502174112</v>
+        <v>95.692348807877</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4813700.0</v>
+        <v>2020400.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4813700.0</v>
+        <v>2020400.0</v>
       </c>
       <c r="O41" s="1">
-        <v>6.55</v>
+        <v>2.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>8000.0</v>
+        <v>2200.0</v>
       </c>
       <c r="D42" s="1">
-        <v>229.45</v>
+        <v>180.58</v>
       </c>
       <c r="E42" s="1">
-        <v>129.05461125</v>
+        <v>167.8389</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1032436.89</v>
+        <v>369245.58</v>
       </c>
       <c r="I42" s="1">
-        <v>803163.11</v>
+        <v>28030.42</v>
       </c>
       <c r="J42" s="1">
-        <v>77.792949649445</v>
+        <v>7.5912675786126</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1835600.0</v>
+        <v>397276.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1835600.0</v>
+        <v>397276.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.5</v>
+        <v>0.54</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>2200.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>167.22</v>
+        <v>34.88</v>
       </c>
       <c r="E43" s="1">
-        <v>167.8389</v>
+        <v>47.8141</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>369245.58</v>
+        <v>334698.7</v>
       </c>
       <c r="I43" s="1">
-        <v>-1361.58</v>
+        <v>-90538.7</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.36874645865768</v>
+        <v>-27.050807188674</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>367884.0</v>
+        <v>244160.0</v>
       </c>
       <c r="N43" s="1">
-        <v>367884.0</v>
+        <v>244160.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>7000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>37.77</v>
+        <v>68.44</v>
       </c>
       <c r="E44" s="1">
-        <v>47.8141</v>
+        <v>29.70210083</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>334698.7</v>
+        <v>1069275.63</v>
       </c>
       <c r="I44" s="1">
-        <v>-70308.7</v>
+        <v>1394564.37</v>
       </c>
       <c r="J44" s="1">
-        <v>-21.006565009066</v>
+        <v>130.42141154942</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>264390.0</v>
+        <v>2463840.0</v>
       </c>
       <c r="N44" s="1">
-        <v>264390.0</v>
+        <v>2463840.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.36</v>
+        <v>3.32</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>36000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>71.4</v>
+        <v>46.015</v>
       </c>
       <c r="E45" s="1">
-        <v>29.70210083</v>
+        <v>26.75179255</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1069275.63</v>
+        <v>1471348.59</v>
       </c>
       <c r="I45" s="1">
-        <v>1501124.37</v>
+        <v>1059476.41</v>
       </c>
       <c r="J45" s="1">
-        <v>140.38703659598</v>
+        <v>72.007165208892</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2570400.0</v>
+        <v>2530825.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2570400.0</v>
+        <v>2530825.0</v>
       </c>
       <c r="O45" s="1">
-        <v>3.5</v>
+        <v>3.41</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>55000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>33.895</v>
+        <v>37.16</v>
       </c>
       <c r="E46" s="1">
-        <v>26.75179255</v>
+        <v>46.9482775</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1471348.59</v>
+        <v>938965.55</v>
       </c>
       <c r="I46" s="1">
-        <v>392876.41</v>
+        <v>-195765.55</v>
       </c>
       <c r="J46" s="1">
-        <v>26.70178995448</v>
+        <v>-20.849066294285</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1864225.0</v>
+        <v>743200.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1864225.0</v>
+        <v>743200.0</v>
       </c>
       <c r="O46" s="1">
-        <v>2.54</v>
+        <v>1.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>20000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>34.56</v>
+        <v>79.29</v>
       </c>
       <c r="E47" s="1">
-        <v>46.9482775</v>
+        <v>45.91576419</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>938965.55</v>
+        <v>2846777.38</v>
       </c>
       <c r="I47" s="1">
-        <v>-247765.55</v>
+        <v>2069202.62</v>
       </c>
       <c r="J47" s="1">
-        <v>-26.387075649368</v>
+        <v>72.685789712155</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>691200.0</v>
+        <v>4915980.0</v>
       </c>
       <c r="N47" s="1">
-        <v>691200.0</v>
+        <v>4915980.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.94</v>
+        <v>6.62</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>62000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>78.61</v>
+        <v>65.62</v>
       </c>
       <c r="E48" s="1">
-        <v>45.91576419</v>
+        <v>44.90831133</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2846777.38</v>
+        <v>673624.67</v>
       </c>
       <c r="I48" s="1">
-        <v>2027042.62</v>
+        <v>310675.33</v>
       </c>
       <c r="J48" s="1">
-        <v>71.204816865589</v>
+        <v>46.119945399268</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4873820.0</v>
+        <v>984300.0</v>
       </c>
       <c r="N48" s="1">
-        <v>4873820.0</v>
+        <v>984300.0</v>
       </c>
       <c r="O48" s="1">
-        <v>6.63</v>
+        <v>1.33</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>15000.0</v>
+        <v>1500.0</v>
       </c>
       <c r="D49" s="1">
-        <v>68.52</v>
+        <v>231.2</v>
       </c>
       <c r="E49" s="1">
-        <v>44.90831133</v>
+        <v>258.8688</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>673624.67</v>
+        <v>388303.2</v>
       </c>
       <c r="I49" s="1">
-        <v>354175.33</v>
+        <v>-41503.2</v>
       </c>
       <c r="J49" s="1">
-        <v>52.577547375158</v>
+        <v>-10.688348692465</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1027800.0</v>
+        <v>346800.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1027800.0</v>
+        <v>346800.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.4</v>
+        <v>0.47</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>1500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>275.0</v>
+        <v>128.5</v>
       </c>
       <c r="E50" s="1">
-        <v>258.8688</v>
+        <v>98.983905</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>388303.2</v>
+        <v>791871.24</v>
       </c>
       <c r="I50" s="1">
-        <v>24196.8</v>
+        <v>236128.76</v>
       </c>
       <c r="J50" s="1">
-        <v>6.2314191590489</v>
+        <v>29.81908523411</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>412500.0</v>
+        <v>1028000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>412500.0</v>
+        <v>1028000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.56</v>
+        <v>1.38</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>9030.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>135.65</v>
+        <v>24.64</v>
       </c>
       <c r="E51" s="1">
-        <v>98.98390476</v>
+        <v>29.72967029</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>893824.66</v>
+        <v>1040538.46</v>
       </c>
       <c r="I51" s="1">
-        <v>331094.84</v>
+        <v>-178138.46</v>
       </c>
       <c r="J51" s="1">
-        <v>37.042482135143</v>
+        <v>-17.119834282723</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1224919.5</v>
+        <v>862400.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1224919.5</v>
+        <v>862400.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.67</v>
+        <v>1.16</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>35000.0</v>
+        <v>388871.0</v>
       </c>
       <c r="D52" s="1">
-        <v>25.38</v>
+        <v>0.25</v>
       </c>
       <c r="E52" s="1">
-        <v>29.72967029</v>
+        <v>4.36963433</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1040538.46</v>
+        <v>1699224.07</v>
       </c>
       <c r="I52" s="1">
-        <v>-152238.46</v>
+        <v>-1602006.32</v>
       </c>
       <c r="J52" s="1">
-        <v>-14.630738396734</v>
+        <v>-94.278697452773</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>888300.0</v>
+        <v>97217.75</v>
       </c>
       <c r="N52" s="1">
-        <v>888300.0</v>
+        <v>97217.75</v>
       </c>
       <c r="O52" s="1">
-        <v>1.21</v>
+        <v>0.13</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>388871.0</v>
+        <v>21.25</v>
       </c>
       <c r="D53" s="1">
-        <v>0.2471</v>
+        <v>192842.0</v>
       </c>
       <c r="E53" s="1">
-        <v>4.36963433</v>
+        <v>80317.03482353</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1699224.07</v>
+        <v>1706736.99</v>
       </c>
       <c r="I53" s="1">
-        <v>-1603134.05</v>
+        <v>2391155.51</v>
       </c>
       <c r="J53" s="1">
-        <v>-94.345064803608</v>
+        <v>140.10099529161</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>96090.02</v>
+        <v>4097892.5</v>
       </c>
       <c r="N53" s="1">
-        <v>96090.02</v>
+        <v>4097892.5</v>
       </c>
       <c r="O53" s="1">
-        <v>0.13</v>
+        <v>5.52</v>
       </c>
       <c r="P53">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>