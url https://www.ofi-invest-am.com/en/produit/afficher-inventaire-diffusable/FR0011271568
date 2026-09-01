--- v3 (2026-07-31)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0011271568</t>
   </si>
   <si>
@@ -88,86 +88,98 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>DE000A1EWWW0</t>
+  </si>
+  <si>
+    <t>ADIDAS AG</t>
+  </si>
+  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
+    <t>NL00150744L5</t>
+  </si>
+  <si>
+    <t>APERAM RTS 12-49</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
@@ -196,84 +208,96 @@
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
+    <t>FR0014017CN7</t>
+  </si>
+  <si>
+    <t>ESSI RTS 05-26</t>
+  </si>
+  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FR0000120859</t>
   </si>
   <si>
     <t>IMERYS SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDITEX</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000077919</t>
   </si>
   <si>
     <t>JCDECAUX SE</t>
+  </si>
+  <si>
+    <t>NL0015073VN5</t>
+  </si>
+  <si>
+    <t>KONI PHIL NV RTS</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHIL</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
@@ -805,96 +829,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>171570.114</v>
+        <v>172135.078</v>
       </c>
       <c r="D2">
-        <v>432.71</v>
+        <v>453.97</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>74240347.48</v>
+        <v>78145075.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>74240347.48</v>
+        <v>78145075.17</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O53" sqref="O53"/>
+      <selection activeCell="O57" sqref="O57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -913,2639 +937,2839 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>238.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>958.5</v>
+        <v>165.0</v>
       </c>
       <c r="E2" s="1">
-        <v>1571.29537815</v>
+        <v>154.8513</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>373968.3</v>
+        <v>774256.5</v>
       </c>
       <c r="I2" s="1">
-        <v>-145845.3</v>
+        <v>50743.5</v>
       </c>
       <c r="J2" s="1">
-        <v>-38.999375080722</v>
+        <v>6.5538358412232</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>228123.0</v>
+        <v>825000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>228123.0</v>
+        <v>825000.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.31</v>
+        <v>1.06</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
-        <v>8555.0</v>
+        <v>238.0</v>
       </c>
       <c r="D3" s="1">
-        <v>183.08</v>
+        <v>911.8</v>
       </c>
       <c r="E3" s="1">
-        <v>92.43558387</v>
+        <v>1571.29537815</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>790786.42</v>
+        <v>373968.3</v>
       </c>
       <c r="I3" s="1">
-        <v>775462.98</v>
+        <v>-156959.9</v>
       </c>
       <c r="J3" s="1">
-        <v>98.062253016434</v>
+        <v>-41.971445173294</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1566249.4</v>
+        <v>217008.4</v>
       </c>
       <c r="N3" s="1">
-        <v>1566249.4</v>
+        <v>217008.4</v>
       </c>
       <c r="O3" s="1">
-        <v>2.11</v>
+        <v>0.28</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
-        <v>18000.0</v>
+        <v>8555.0</v>
       </c>
       <c r="D4" s="1">
-        <v>174.88</v>
+        <v>177.42</v>
       </c>
       <c r="E4" s="1">
-        <v>125.28629722</v>
+        <v>92.43558387</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>2255153.35</v>
+        <v>790786.42</v>
       </c>
       <c r="I4" s="1">
-        <v>892686.65</v>
+        <v>727041.68</v>
       </c>
       <c r="J4" s="1">
-        <v>39.584299222933</v>
+        <v>91.939069970372</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3147840.0</v>
+        <v>1517828.1</v>
       </c>
       <c r="N4" s="1">
-        <v>3147840.0</v>
+        <v>1517828.1</v>
       </c>
       <c r="O4" s="1">
-        <v>4.24</v>
+        <v>1.94</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
-        <v>2700.0</v>
+        <v>22000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>389.0</v>
+        <v>173.18</v>
       </c>
       <c r="E5" s="1">
-        <v>256.31428519</v>
+        <v>134.23231591</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>692048.57</v>
+        <v>2953110.95</v>
       </c>
       <c r="I5" s="1">
-        <v>358251.43</v>
+        <v>856849.05</v>
       </c>
       <c r="J5" s="1">
-        <v>51.766804459982</v>
+        <v>29.015132330196</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1050300.0</v>
+        <v>3809960.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1050300.0</v>
+        <v>3809960.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.41</v>
+        <v>4.88</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
-        <v>14000.0</v>
+        <v>2700.0</v>
       </c>
       <c r="D6" s="1">
-        <v>64.4</v>
+        <v>374.9</v>
       </c>
       <c r="E6" s="1">
-        <v>58.15162643</v>
+        <v>256.31428519</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>814122.77</v>
+        <v>692048.57</v>
       </c>
       <c r="I6" s="1">
-        <v>87477.23</v>
+        <v>320181.43</v>
       </c>
       <c r="J6" s="1">
-        <v>10.744967862771</v>
+        <v>46.265745480841</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>901600.0</v>
+        <v>1012230.0</v>
       </c>
       <c r="N6" s="1">
-        <v>901600.0</v>
+        <v>1012230.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.21</v>
+        <v>1.3</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
-        <v>30764.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>45.38</v>
+        <v>69.24</v>
       </c>
       <c r="E7" s="1">
-        <v>36.85446756</v>
+        <v>58.15162643</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1133790.84</v>
+        <v>814122.77</v>
       </c>
       <c r="I7" s="1">
-        <v>262279.48</v>
+        <v>155237.23</v>
       </c>
       <c r="J7" s="1">
-        <v>23.132968687593</v>
+        <v>19.06803687606</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1396070.32</v>
+        <v>969360.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1396070.32</v>
+        <v>969360.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.88</v>
+        <v>1.24</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>3600.0</v>
+        <v>30764.0</v>
       </c>
       <c r="D8" s="1">
-        <v>1222.4</v>
+        <v>51.05</v>
       </c>
       <c r="E8" s="1">
-        <v>725.48804722</v>
+        <v>36.85446756</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2611756.97</v>
+        <v>1133790.84</v>
       </c>
       <c r="I8" s="1">
-        <v>1788883.03</v>
+        <v>436711.36</v>
       </c>
       <c r="J8" s="1">
-        <v>68.493472040011</v>
+        <v>38.517806335426</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4400640.0</v>
+        <v>1570502.2</v>
       </c>
       <c r="N8" s="1">
-        <v>4400640.0</v>
+        <v>1570502.2</v>
       </c>
       <c r="O8" s="1">
-        <v>5.93</v>
+        <v>2.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>40000.0</v>
+        <v>30764.0</v>
       </c>
       <c r="D9" s="1">
-        <v>40.94</v>
+        <v>0.0</v>
       </c>
       <c r="E9" s="1">
-        <v>29.416634</v>
+        <v>0.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1176665.36</v>
+        <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>460934.64</v>
+        <v>0.0</v>
       </c>
       <c r="J9" s="1">
-        <v>39.172959081586</v>
+        <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1637600.0</v>
+        <v>0.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1637600.0</v>
+        <v>0.0</v>
       </c>
       <c r="O9" s="1">
-        <v>2.21</v>
+        <v>0.0</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
-        <v>60000.0</v>
+        <v>3600.0</v>
       </c>
       <c r="D10" s="1">
-        <v>11.48</v>
+        <v>1394.0</v>
       </c>
       <c r="E10" s="1">
-        <v>9.54028767</v>
+        <v>725.48804722</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>572417.26</v>
+        <v>2611756.97</v>
       </c>
       <c r="I10" s="1">
-        <v>116382.74</v>
+        <v>2406643.03</v>
       </c>
       <c r="J10" s="1">
-        <v>20.331801315705</v>
+        <v>92.146515071806</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>688800.0</v>
+        <v>5018400.0</v>
       </c>
       <c r="N10" s="1">
-        <v>688800.0</v>
+        <v>5018400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.93</v>
+        <v>6.42</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
-        <v>200000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.38</v>
+        <v>39.57</v>
       </c>
       <c r="E11" s="1">
-        <v>5.69098975</v>
+        <v>29.416634</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1138197.95</v>
+        <v>1176665.36</v>
       </c>
       <c r="I11" s="1">
-        <v>937802.05</v>
+        <v>406134.64</v>
       </c>
       <c r="J11" s="1">
-        <v>82.393581011106</v>
+        <v>34.515730113785</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2076000.0</v>
+        <v>1582800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2076000.0</v>
+        <v>1582800.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.8</v>
+        <v>2.03</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
-        <v>55000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>18.81</v>
+        <v>11.39</v>
       </c>
       <c r="E12" s="1">
-        <v>15.09152727</v>
+        <v>9.54028767</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>830034.0</v>
+        <v>572417.26</v>
       </c>
       <c r="I12" s="1">
-        <v>204516.0</v>
+        <v>110982.74</v>
       </c>
       <c r="J12" s="1">
-        <v>24.639472599918</v>
+        <v>19.388433535355</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1034550.0</v>
+        <v>683400.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1034550.0</v>
+        <v>683400.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.39</v>
+        <v>0.87</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
-        <v>6300.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>247.2</v>
+        <v>10.656</v>
       </c>
       <c r="E13" s="1">
-        <v>138.0883127</v>
+        <v>5.69098975</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>869956.37</v>
+        <v>1138197.95</v>
       </c>
       <c r="I13" s="1">
-        <v>687403.63</v>
+        <v>993002.05</v>
       </c>
       <c r="J13" s="1">
-        <v>79.015874094927</v>
+        <v>87.243352529321</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1557360.0</v>
+        <v>2131200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1557360.0</v>
+        <v>2131200.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.1</v>
+        <v>2.73</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
-        <v>40000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>89.23</v>
+        <v>19.825</v>
       </c>
       <c r="E14" s="1">
-        <v>63.7249325</v>
+        <v>15.09152727</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2548997.3</v>
+        <v>830034.0</v>
       </c>
       <c r="I14" s="1">
-        <v>1020202.7</v>
+        <v>260341.0</v>
       </c>
       <c r="J14" s="1">
-        <v>40.023686961144</v>
+        <v>31.365100706718</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3569200.0</v>
+        <v>1090375.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3569200.0</v>
+        <v>1090375.0</v>
       </c>
       <c r="O14" s="1">
-        <v>4.81</v>
+        <v>1.4</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
-        <v>20000.0</v>
+        <v>6300.0</v>
       </c>
       <c r="D15" s="1">
-        <v>35.21</v>
+        <v>278.2</v>
       </c>
       <c r="E15" s="1">
-        <v>32.884889</v>
+        <v>138.0883127</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>657697.78</v>
+        <v>869956.37</v>
       </c>
       <c r="I15" s="1">
-        <v>46502.22</v>
+        <v>882703.63</v>
       </c>
       <c r="J15" s="1">
-        <v>7.0704541529698</v>
+        <v>101.46527578159</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>704200.0</v>
+        <v>1752660.0</v>
       </c>
       <c r="N15" s="1">
-        <v>704200.0</v>
+        <v>1752660.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.95</v>
+        <v>2.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
-        <v>15000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>66.74</v>
+        <v>92.58</v>
       </c>
       <c r="E16" s="1">
-        <v>60.107216</v>
+        <v>63.7249325</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>901608.24</v>
+        <v>2548997.3</v>
       </c>
       <c r="I16" s="1">
-        <v>99491.76</v>
+        <v>1154202.7</v>
       </c>
       <c r="J16" s="1">
-        <v>11.034921331242</v>
+        <v>45.280656044634</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1001100.0</v>
+        <v>3703200.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1001100.0</v>
+        <v>3703200.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.35</v>
+        <v>4.74</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
-        <v>75000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>9.924</v>
+        <v>36.98</v>
       </c>
       <c r="E17" s="1">
-        <v>7.4403</v>
+        <v>33.7053312</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>558022.5</v>
+        <v>842633.28</v>
       </c>
       <c r="I17" s="1">
-        <v>186277.5</v>
+        <v>81866.72</v>
       </c>
       <c r="J17" s="1">
-        <v>33.381718479094</v>
+        <v>9.7155811363159</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>744300.0</v>
+        <v>924500.0</v>
       </c>
       <c r="N17" s="1">
-        <v>744300.0</v>
+        <v>924500.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
-        <v>35000.0</v>
+        <v>16500.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.07</v>
+        <v>61.36</v>
       </c>
       <c r="E18" s="1">
-        <v>13.06030657</v>
+        <v>60.34946</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>457110.73</v>
+        <v>995766.09</v>
       </c>
       <c r="I18" s="1">
-        <v>525339.27</v>
+        <v>16673.91</v>
       </c>
       <c r="J18" s="1">
-        <v>114.92604209925</v>
+        <v>1.6744806001578</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>982450.0</v>
+        <v>1012440.0</v>
       </c>
       <c r="N18" s="1">
-        <v>982450.0</v>
+        <v>1012440.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.32</v>
+        <v>1.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
-        <v>4000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>94.2</v>
+        <v>9.56</v>
       </c>
       <c r="E19" s="1">
-        <v>85.6756</v>
+        <v>7.4403</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>342702.4</v>
+        <v>558022.5</v>
       </c>
       <c r="I19" s="1">
-        <v>34097.6</v>
+        <v>158977.5</v>
       </c>
       <c r="J19" s="1">
-        <v>9.9496239302672</v>
+        <v>28.489442630001</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>376800.0</v>
+        <v>717000.0</v>
       </c>
       <c r="N19" s="1">
-        <v>376800.0</v>
+        <v>717000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.51</v>
+        <v>0.92</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
-        <v>3500.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>181.25</v>
+        <v>26.66</v>
       </c>
       <c r="E20" s="1">
-        <v>192.10774</v>
+        <v>13.06030657</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>672377.09</v>
+        <v>457110.73</v>
       </c>
       <c r="I20" s="1">
-        <v>-38002.09</v>
+        <v>475989.27</v>
       </c>
       <c r="J20" s="1">
-        <v>-5.6519013757592</v>
+        <v>104.12997087161</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>634375.0</v>
+        <v>933100.0</v>
       </c>
       <c r="N20" s="1">
-        <v>634375.0</v>
+        <v>933100.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.85</v>
+        <v>1.19</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>1000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1623.5</v>
+        <v>101.8</v>
       </c>
       <c r="E21" s="1">
-        <v>2098.02834</v>
+        <v>85.6756</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2098028.34</v>
+        <v>342702.4</v>
       </c>
       <c r="I21" s="1">
-        <v>-474528.34</v>
+        <v>64497.6</v>
       </c>
       <c r="J21" s="1">
-        <v>-22.61782317011</v>
+        <v>18.820294226127</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1623500.0</v>
+        <v>407200.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1623500.0</v>
+        <v>407200.0</v>
       </c>
       <c r="O21" s="1">
-        <v>2.19</v>
+        <v>0.52</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
-        <v>25000.0</v>
+        <v>3500.0</v>
       </c>
       <c r="D22" s="1">
-        <v>22.24</v>
+        <v>0.0</v>
       </c>
       <c r="E22" s="1">
-        <v>27.7219264</v>
+        <v>0.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>693048.16</v>
+        <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-137048.16</v>
+        <v>0.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-19.774695022637</v>
+        <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>556000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N22" s="1">
-        <v>556000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.75</v>
+        <v>0.0</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
-        <v>9505.0</v>
+        <v>3500.0</v>
       </c>
       <c r="D23" s="1">
-        <v>50.58</v>
+        <v>172.8</v>
       </c>
       <c r="E23" s="1">
-        <v>46.44</v>
+        <v>192.10774</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>441412.2</v>
+        <v>672377.09</v>
       </c>
       <c r="I23" s="1">
-        <v>39350.7</v>
+        <v>-67577.09</v>
       </c>
       <c r="J23" s="1">
-        <v>8.9147286821705</v>
+        <v>-10.050474801276</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>480762.9</v>
+        <v>604800.0</v>
       </c>
       <c r="N23" s="1">
-        <v>480762.9</v>
+        <v>604800.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.65</v>
+        <v>0.77</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
-        <v>160000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.775</v>
+        <v>1609.5</v>
       </c>
       <c r="E24" s="1">
-        <v>2.11395213</v>
+        <v>2098.02834</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>338232.34</v>
+        <v>2098028.34</v>
       </c>
       <c r="I24" s="1">
-        <v>585767.66</v>
+        <v>-488528.34</v>
       </c>
       <c r="J24" s="1">
-        <v>173.18499466964</v>
+        <v>-23.28511634881</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>924000.0</v>
+        <v>1609500.0</v>
       </c>
       <c r="N24" s="1">
-        <v>924000.0</v>
+        <v>1609500.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.24</v>
+        <v>2.06</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
-        <v>8000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.9</v>
+        <v>22.4</v>
       </c>
       <c r="E25" s="1">
-        <v>18.3467375</v>
+        <v>27.7219264</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>146773.9</v>
+        <v>693048.16</v>
       </c>
       <c r="I25" s="1">
-        <v>4426.1</v>
+        <v>-133048.16</v>
       </c>
       <c r="J25" s="1">
-        <v>3.0155906465659</v>
+        <v>-19.197534555174</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>151200.0</v>
+        <v>560000.0</v>
       </c>
       <c r="N25" s="1">
-        <v>151200.0</v>
+        <v>560000.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.2</v>
+        <v>0.72</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
-        <v>36480.0</v>
+        <v>9505.0</v>
       </c>
       <c r="D26" s="1">
-        <v>22.39</v>
+        <v>52.68</v>
       </c>
       <c r="E26" s="1">
-        <v>24.42634375</v>
+        <v>46.44</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>891073.02</v>
+        <v>441412.2</v>
       </c>
       <c r="I26" s="1">
-        <v>-74285.82</v>
+        <v>59311.2</v>
       </c>
       <c r="J26" s="1">
-        <v>-8.3366703213615</v>
+        <v>13.43669250646</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>816787.2</v>
+        <v>500723.4</v>
       </c>
       <c r="N26" s="1">
-        <v>816787.2</v>
+        <v>500723.4</v>
       </c>
       <c r="O26" s="1">
-        <v>1.1</v>
+        <v>0.64</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
-        <v>3400.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>366.05</v>
+        <v>5.694</v>
       </c>
       <c r="E27" s="1">
-        <v>395.89217353</v>
+        <v>2.11395215</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1346033.39</v>
+        <v>285383.54</v>
       </c>
       <c r="I27" s="1">
-        <v>-101463.39</v>
+        <v>483306.46</v>
       </c>
       <c r="J27" s="1">
-        <v>-7.5379549091275</v>
+        <v>169.35330608065</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1244570.0</v>
+        <v>768690.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1244570.0</v>
+        <v>768690.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.68</v>
+        <v>0.98</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
-        <v>5500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>451.4</v>
+        <v>18.64</v>
       </c>
       <c r="E28" s="1">
-        <v>464.11479636</v>
+        <v>18.3467375</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2552631.38</v>
+        <v>146773.9</v>
       </c>
       <c r="I28" s="1">
-        <v>-69931.38</v>
+        <v>2346.1</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.7395800485693</v>
+        <v>1.5984449551317</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2482700.0</v>
+        <v>149120.0</v>
       </c>
       <c r="N28" s="1">
-        <v>2482700.0</v>
+        <v>149120.0</v>
       </c>
       <c r="O28" s="1">
-        <v>3.34</v>
+        <v>0.19</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>750.0</v>
+        <v>36480.0</v>
       </c>
       <c r="D29" s="1">
-        <v>510.8</v>
+        <v>0.0</v>
       </c>
       <c r="E29" s="1">
-        <v>215.2308</v>
+        <v>0.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>161423.1</v>
+        <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>221676.9</v>
+        <v>0.0</v>
       </c>
       <c r="J29" s="1">
-        <v>137.32662797332</v>
+        <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>383100.0</v>
+        <v>0.0</v>
       </c>
       <c r="N29" s="1">
-        <v>383100.0</v>
+        <v>0.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.52</v>
+        <v>0.0</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>85000.0</v>
+        <v>36480.0</v>
       </c>
       <c r="D30" s="1">
-        <v>10.605</v>
+        <v>22.39</v>
       </c>
       <c r="E30" s="1">
-        <v>4.35699894</v>
+        <v>24.42634375</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>370344.91</v>
+        <v>891073.02</v>
       </c>
       <c r="I30" s="1">
-        <v>531080.09</v>
+        <v>-74285.82</v>
       </c>
       <c r="J30" s="1">
-        <v>143.40148214809</v>
+        <v>-8.3366703213615</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>901425.0</v>
+        <v>816787.2</v>
       </c>
       <c r="N30" s="1">
-        <v>901425.0</v>
+        <v>816787.2</v>
       </c>
       <c r="O30" s="1">
-        <v>1.21</v>
+        <v>1.05</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>35000.0</v>
+        <v>3400.0</v>
       </c>
       <c r="D31" s="1">
-        <v>17.77</v>
+        <v>379.4</v>
       </c>
       <c r="E31" s="1">
-        <v>12.35053543</v>
+        <v>395.89217353</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>432268.74</v>
+        <v>1346033.39</v>
       </c>
       <c r="I31" s="1">
-        <v>189681.26</v>
+        <v>-56073.39</v>
       </c>
       <c r="J31" s="1">
-        <v>43.88040180745</v>
+        <v>-4.1658245936975</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>621950.0</v>
+        <v>1289960.0</v>
       </c>
       <c r="N31" s="1">
-        <v>621950.0</v>
+        <v>1289960.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.84</v>
+        <v>1.65</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
-        <v>15000.0</v>
+        <v>5500.0</v>
       </c>
       <c r="D32" s="1">
-        <v>41.07</v>
+        <v>469.8</v>
       </c>
       <c r="E32" s="1">
-        <v>41.1521</v>
+        <v>464.11479636</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>617281.5</v>
+        <v>2552631.38</v>
       </c>
       <c r="I32" s="1">
-        <v>-1231.5</v>
+        <v>31268.62</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.19950379203005</v>
+        <v>1.2249563428935</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>616050.0</v>
+        <v>2583900.0</v>
       </c>
       <c r="N32" s="1">
-        <v>616050.0</v>
+        <v>2583900.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.83</v>
+        <v>3.31</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>25000.0</v>
+        <v>750.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.38</v>
+        <v>444.9</v>
       </c>
       <c r="E33" s="1">
-        <v>68.1458376</v>
+        <v>215.2308</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1703645.94</v>
+        <v>161423.1</v>
       </c>
       <c r="I33" s="1">
-        <v>280854.06</v>
+        <v>172251.9</v>
       </c>
       <c r="J33" s="1">
-        <v>16.485471153707</v>
+        <v>106.70833356564</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1984500.0</v>
+        <v>333675.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1984500.0</v>
+        <v>333675.0</v>
       </c>
       <c r="O33" s="1">
-        <v>2.67</v>
+        <v>0.43</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>20000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>29.77</v>
+        <v>13.545</v>
       </c>
       <c r="E34" s="1">
-        <v>40.933376</v>
+        <v>4.35699894</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>818667.52</v>
+        <v>370344.91</v>
       </c>
       <c r="I34" s="1">
-        <v>-223267.52</v>
+        <v>780980.09</v>
       </c>
       <c r="J34" s="1">
-        <v>-27.272062778306</v>
+        <v>210.8791207634</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>595400.0</v>
+        <v>1151325.0</v>
       </c>
       <c r="N34" s="1">
-        <v>595400.0</v>
+        <v>1151325.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>10000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>35.76</v>
+        <v>17.905</v>
       </c>
       <c r="E35" s="1">
-        <v>25.959984</v>
+        <v>12.35053543</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>259599.84</v>
+        <v>432268.74</v>
       </c>
       <c r="I35" s="1">
-        <v>98000.16</v>
+        <v>194406.26</v>
       </c>
       <c r="J35" s="1">
-        <v>37.750470108148</v>
+        <v>44.973471826808</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>357600.0</v>
+        <v>626675.0</v>
       </c>
       <c r="N35" s="1">
-        <v>357600.0</v>
+        <v>626675.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.48</v>
+        <v>0.8</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>9500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>273.0</v>
+        <v>38.945</v>
       </c>
       <c r="E36" s="1">
-        <v>149.89988211</v>
+        <v>41.1521</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1424048.88</v>
+        <v>617281.5</v>
       </c>
       <c r="I36" s="1">
-        <v>1169451.12</v>
+        <v>-33106.5</v>
       </c>
       <c r="J36" s="1">
-        <v>82.121557512829</v>
+        <v>-5.3632742921989</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2593500.0</v>
+        <v>584175.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2593500.0</v>
+        <v>584175.0</v>
       </c>
       <c r="O36" s="1">
-        <v>3.49</v>
+        <v>0.75</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>13500.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>77.64</v>
+        <v>85.88</v>
       </c>
       <c r="E37" s="1">
-        <v>58.62636</v>
+        <v>68.1458376</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>791455.86</v>
+        <v>1703645.94</v>
       </c>
       <c r="I37" s="1">
-        <v>256684.14</v>
+        <v>443354.06</v>
       </c>
       <c r="J37" s="1">
-        <v>32.431895822971</v>
+        <v>26.023838028223</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1048140.0</v>
+        <v>2147000.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1048140.0</v>
+        <v>2147000.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.41</v>
+        <v>2.75</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>31000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>79.82</v>
+        <v>28.44</v>
       </c>
       <c r="E38" s="1">
-        <v>86.42310677</v>
+        <v>40.933376</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2679116.31</v>
+        <v>818667.52</v>
       </c>
       <c r="I38" s="1">
-        <v>-204696.31</v>
+        <v>-249867.52</v>
       </c>
       <c r="J38" s="1">
-        <v>-7.6404413364196</v>
+        <v>-30.521245059289</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2474420.0</v>
+        <v>568800.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2474420.0</v>
+        <v>568800.0</v>
       </c>
       <c r="O38" s="1">
-        <v>3.33</v>
+        <v>0.73</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>6500.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>145.5</v>
+        <v>36.3</v>
       </c>
       <c r="E39" s="1">
-        <v>181.31803538</v>
+        <v>25.959984</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1178567.23</v>
+        <v>259599.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-232817.23</v>
+        <v>103400.16</v>
       </c>
       <c r="J39" s="1">
-        <v>-19.754259585174</v>
+        <v>39.830594656761</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>945750.0</v>
+        <v>363000.0</v>
       </c>
       <c r="N39" s="1">
-        <v>945750.0</v>
+        <v>363000.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>18500.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D40" s="1">
-        <v>268.6</v>
+        <v>297.0</v>
       </c>
       <c r="E40" s="1">
-        <v>103.17003135</v>
+        <v>149.89988211</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1908645.58</v>
+        <v>1424048.88</v>
       </c>
       <c r="I40" s="1">
-        <v>3060454.42</v>
+        <v>1397451.12</v>
       </c>
       <c r="J40" s="1">
-        <v>160.34692098257</v>
+        <v>98.132243887583</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4969100.0</v>
+        <v>2821500.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4969100.0</v>
+        <v>2821500.0</v>
       </c>
       <c r="O40" s="1">
-        <v>6.69</v>
+        <v>3.61</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>8000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D41" s="1">
-        <v>252.55</v>
+        <v>76.16</v>
       </c>
       <c r="E41" s="1">
-        <v>129.05461125</v>
+        <v>58.62636</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1032436.89</v>
+        <v>791455.86</v>
       </c>
       <c r="I41" s="1">
-        <v>987963.11</v>
+        <v>236704.14</v>
       </c>
       <c r="J41" s="1">
-        <v>95.692348807877</v>
+        <v>29.907434130313</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2020400.0</v>
+        <v>1028160.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2020400.0</v>
+        <v>1028160.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.72</v>
+        <v>1.32</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>2200.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>180.58</v>
+        <v>74.16</v>
       </c>
       <c r="E42" s="1">
-        <v>167.8389</v>
+        <v>86.4231069</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>369245.58</v>
+        <v>2506270.1</v>
       </c>
       <c r="I42" s="1">
-        <v>28030.42</v>
+        <v>-355630.1</v>
       </c>
       <c r="J42" s="1">
-        <v>7.5912675786126</v>
+        <v>-14.189615875799</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>397276.0</v>
+        <v>2150640.0</v>
       </c>
       <c r="N42" s="1">
-        <v>397276.0</v>
+        <v>2150640.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.54</v>
+        <v>2.75</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>7000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="D43" s="1">
-        <v>34.88</v>
+        <v>167.9</v>
       </c>
       <c r="E43" s="1">
-        <v>47.8141</v>
+        <v>181.31803538</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>334698.7</v>
+        <v>1178567.23</v>
       </c>
       <c r="I43" s="1">
-        <v>-90538.7</v>
+        <v>-87217.23</v>
       </c>
       <c r="J43" s="1">
-        <v>-27.050807188674</v>
+        <v>-7.4002761811051</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>244160.0</v>
+        <v>1091350.0</v>
       </c>
       <c r="N43" s="1">
-        <v>244160.0</v>
+        <v>1091350.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.33</v>
+        <v>1.4</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>36000.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D44" s="1">
-        <v>68.44</v>
+        <v>276.2</v>
       </c>
       <c r="E44" s="1">
-        <v>29.70210083</v>
+        <v>103.17003135</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1069275.63</v>
+        <v>1908645.58</v>
       </c>
       <c r="I44" s="1">
-        <v>1394564.37</v>
+        <v>3201054.42</v>
       </c>
       <c r="J44" s="1">
-        <v>130.42141154942</v>
+        <v>167.71340124865</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2463840.0</v>
+        <v>5109700.0</v>
       </c>
       <c r="N44" s="1">
-        <v>2463840.0</v>
+        <v>5109700.0</v>
       </c>
       <c r="O44" s="1">
-        <v>3.32</v>
+        <v>6.54</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>55000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>46.015</v>
+        <v>272.65</v>
       </c>
       <c r="E45" s="1">
-        <v>26.75179255</v>
+        <v>129.05461125</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1471348.59</v>
+        <v>1032436.89</v>
       </c>
       <c r="I45" s="1">
-        <v>1059476.41</v>
+        <v>1148763.11</v>
       </c>
       <c r="J45" s="1">
-        <v>72.007165208892</v>
+        <v>111.26715067301</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2530825.0</v>
+        <v>2181200.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2530825.0</v>
+        <v>2181200.0</v>
       </c>
       <c r="O45" s="1">
-        <v>3.41</v>
+        <v>2.79</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>20000.0</v>
+        <v>2200.0</v>
       </c>
       <c r="D46" s="1">
-        <v>37.16</v>
+        <v>160.0</v>
       </c>
       <c r="E46" s="1">
-        <v>46.9482775</v>
+        <v>167.8389</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>938965.55</v>
+        <v>369245.58</v>
       </c>
       <c r="I46" s="1">
-        <v>-195765.55</v>
+        <v>-17245.58</v>
       </c>
       <c r="J46" s="1">
-        <v>-20.849066294285</v>
+        <v>-4.6704905716136</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>743200.0</v>
+        <v>352000.0</v>
       </c>
       <c r="N46" s="1">
-        <v>743200.0</v>
+        <v>352000.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.0</v>
+        <v>0.45</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>62000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>79.29</v>
+        <v>34.26</v>
       </c>
       <c r="E47" s="1">
-        <v>45.91576419</v>
+        <v>47.8141</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2846777.38</v>
+        <v>334698.7</v>
       </c>
       <c r="I47" s="1">
-        <v>2069202.62</v>
+        <v>-94878.7</v>
       </c>
       <c r="J47" s="1">
-        <v>72.685789712155</v>
+        <v>-28.347495822362</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4915980.0</v>
+        <v>239820.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4915980.0</v>
+        <v>239820.0</v>
       </c>
       <c r="O47" s="1">
-        <v>6.62</v>
+        <v>0.31</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>15000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>65.62</v>
+        <v>70.82</v>
       </c>
       <c r="E48" s="1">
-        <v>44.90831133</v>
+        <v>29.70210083</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>673624.67</v>
+        <v>1069275.63</v>
       </c>
       <c r="I48" s="1">
-        <v>310675.33</v>
+        <v>1480244.37</v>
       </c>
       <c r="J48" s="1">
-        <v>46.119945399268</v>
+        <v>138.43431276929</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>984300.0</v>
+        <v>2549520.0</v>
       </c>
       <c r="N48" s="1">
-        <v>984300.0</v>
+        <v>2549520.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.33</v>
+        <v>3.26</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>1500.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>231.2</v>
+        <v>59.3</v>
       </c>
       <c r="E49" s="1">
-        <v>258.8688</v>
+        <v>26.75179255</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>388303.2</v>
+        <v>1471348.59</v>
       </c>
       <c r="I49" s="1">
-        <v>-41503.2</v>
+        <v>1790151.41</v>
       </c>
       <c r="J49" s="1">
-        <v>-10.688348692465</v>
+        <v>121.66738882728</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>346800.0</v>
+        <v>3261500.0</v>
       </c>
       <c r="N49" s="1">
-        <v>346800.0</v>
+        <v>3261500.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.47</v>
+        <v>4.17</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>8000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>128.5</v>
+        <v>38.24</v>
       </c>
       <c r="E50" s="1">
-        <v>98.983905</v>
+        <v>46.9482775</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>791871.24</v>
+        <v>938965.55</v>
       </c>
       <c r="I50" s="1">
-        <v>236128.76</v>
+        <v>-174165.55</v>
       </c>
       <c r="J50" s="1">
-        <v>29.81908523411</v>
+        <v>-18.548662408328</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1028000.0</v>
+        <v>764800.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1028000.0</v>
+        <v>764800.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.38</v>
+        <v>0.98</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>35000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>24.64</v>
+        <v>76.38</v>
       </c>
       <c r="E51" s="1">
-        <v>29.72967029</v>
+        <v>45.91576419</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1040538.46</v>
+        <v>2846777.38</v>
       </c>
       <c r="I51" s="1">
-        <v>-178138.46</v>
+        <v>1888782.62</v>
       </c>
       <c r="J51" s="1">
-        <v>-17.119834282723</v>
+        <v>66.348097089348</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>862400.0</v>
+        <v>4735560.0</v>
       </c>
       <c r="N51" s="1">
-        <v>862400.0</v>
+        <v>4735560.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.16</v>
+        <v>6.06</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>388871.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>0.25</v>
+        <v>73.72</v>
       </c>
       <c r="E52" s="1">
-        <v>4.36963433</v>
+        <v>49.70280944</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1699224.07</v>
+        <v>894650.57</v>
       </c>
       <c r="I52" s="1">
-        <v>-1602006.32</v>
+        <v>432309.43</v>
       </c>
       <c r="J52" s="1">
-        <v>-94.278697452773</v>
+        <v>48.321595547634</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>97217.75</v>
+        <v>1326960.0</v>
       </c>
       <c r="N52" s="1">
-        <v>97217.75</v>
+        <v>1326960.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.13</v>
+        <v>1.7</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
+        <v>3400.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>254.2</v>
+      </c>
+      <c r="E53" s="1">
+        <v>250.34123529</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>851160.2</v>
+      </c>
+      <c r="I53" s="1">
+        <v>13119.8</v>
+      </c>
+      <c r="J53" s="1">
+        <v>1.5414019593491</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>864280.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>864280.0</v>
+      </c>
+      <c r="O53" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="P53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>128</v>
+      </c>
+      <c r="B54" t="s">
+        <v>129</v>
+      </c>
+      <c r="C54" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>123.35</v>
+      </c>
+      <c r="E54" s="1">
+        <v>98.983905</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>791871.24</v>
+      </c>
+      <c r="I54" s="1">
+        <v>194928.76</v>
+      </c>
+      <c r="J54" s="1">
+        <v>24.616219172198</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>986800.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>986800.0</v>
+      </c>
+      <c r="O54" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="P54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>130</v>
+      </c>
+      <c r="B55" t="s">
+        <v>131</v>
+      </c>
+      <c r="C55" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>24.1</v>
+      </c>
+      <c r="E55" s="1">
+        <v>29.72967029</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>1040538.46</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-197038.46</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-18.936201550878</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>843500.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>843500.0</v>
+      </c>
+      <c r="O55" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="P55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>132</v>
+      </c>
+      <c r="B56" t="s">
+        <v>133</v>
+      </c>
+      <c r="C56" s="1">
+        <v>388871.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>0.3241</v>
+      </c>
+      <c r="E56" s="1">
+        <v>4.36963433</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1699224.07</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-1573190.98</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-92.582903442511</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>126033.09</v>
+      </c>
+      <c r="N56" s="1">
+        <v>126033.09</v>
+      </c>
+      <c r="O56" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>134</v>
+      </c>
+      <c r="B57" t="s">
+        <v>135</v>
+      </c>
+      <c r="C57" s="1">
         <v>21.25</v>
       </c>
-      <c r="D53" s="1">
-[...2 lines deleted...]
-      <c r="E53" s="1">
+      <c r="D57" s="1">
+        <v>206354.9</v>
+      </c>
+      <c r="E57" s="1">
         <v>80317.03482353</v>
       </c>
-      <c r="F53" t="s">
-[...5 lines deleted...]
-      <c r="H53" s="1">
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
         <v>1706736.99</v>
       </c>
-      <c r="I53" s="1">
-[...20 lines deleted...]
-      <c r="P53">
+      <c r="I57" s="1">
+        <v>2678304.64</v>
+      </c>
+      <c r="J57" s="1">
+        <v>156.92544637472</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>4385041.63</v>
+      </c>
+      <c r="N57" s="1">
+        <v>4385041.63</v>
+      </c>
+      <c r="O57" s="1">
+        <v>5.61</v>
+      </c>
+      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>