--- v4 (2026-09-01)
+++ v5 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0011271568</t>
   </si>
   <si>
@@ -130,56 +130,50 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
-    <t>NL00150744L5</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
@@ -208,98 +202,86 @@
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
-    <t>FR0014017CN7</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FR0000120859</t>
   </si>
   <si>
     <t>IMERYS SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDITEX</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000077919</t>
   </si>
   <si>
     <t>JCDECAUX SE</t>
   </si>
   <si>
-    <t>NL0015073VN5</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHIL</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
     <t>FI0009000681</t>
@@ -412,51 +394,51 @@
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
-    <t>FR0011981968</t>
+    <t>FR00140182K6</t>
   </si>
   <si>
     <t>WORLDLINE</t>
   </si>
   <si>
     <t>FR0011223569</t>
   </si>
   <si>
     <t>AMUNDI EUROZ MI CA I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -774,3003 +756,2853 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>171905.142</v>
+      </c>
+      <c r="C2">
+        <v>475.49</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>81740859.15</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>81740859.15</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:Z54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="N54" sqref="N54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J1" t="s">
+        <v>18</v>
+      </c>
+      <c r="K1" t="s">
+        <v>19</v>
+      </c>
+      <c r="L1" t="s">
+        <v>20</v>
+      </c>
+      <c r="M1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" t="s">
         <v>9</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="1">
+        <v>8800.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D2" s="1">
+        <v>160.82164545</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1415230.48</v>
+      </c>
+      <c r="H2" s="1">
+        <v>120369.52</v>
+      </c>
+      <c r="I2" s="1">
+        <v>8.5052944874392</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1535600.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1535600.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>24</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="1">
+        <v>238.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>874.2</v>
+      </c>
+      <c r="D3" s="1">
+        <v>1571.29537815</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>373968.3</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-165908.7</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-44.364375269241</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>208059.6</v>
+      </c>
+      <c r="M3" s="1">
+        <v>208059.6</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>26</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="1">
+        <v>9410.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D4" s="1">
+        <v>84.03681403</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>790786.42</v>
+      </c>
+      <c r="H4" s="1">
+        <v>768450.58</v>
+      </c>
+      <c r="I4" s="1">
+        <v>97.175490191144</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1559237.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1559237.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>28</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D5" s="1">
+        <v>134.23231591</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>2953110.95</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1216329.05</v>
+      </c>
+      <c r="I5" s="1">
+        <v>41.18805796985</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>4169440.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>4169440.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>5.1</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>30</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2700.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D6" s="1">
+        <v>256.31428519</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>692048.57</v>
+      </c>
+      <c r="H6" s="1">
+        <v>405771.43</v>
+      </c>
+      <c r="I6" s="1">
+        <v>58.633374533235</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>1097820.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1097820.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="1">
+        <v>14000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D7" s="1">
+        <v>58.15162643</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>814122.77</v>
+      </c>
+      <c r="H7" s="1">
+        <v>177637.23</v>
+      </c>
+      <c r="I7" s="1">
+        <v>21.819464649048</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>991760.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>991760.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="1">
+        <v>23254.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>46.82</v>
+      </c>
+      <c r="D8" s="1">
+        <v>37.01231143</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>860684.29</v>
+      </c>
+      <c r="H8" s="1">
+        <v>228067.99</v>
+      </c>
+      <c r="I8" s="1">
+        <v>26.498449274588</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1088752.28</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1088752.28</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3600.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D9" s="1">
+        <v>725.48804722</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2611756.97</v>
+      </c>
+      <c r="H9" s="1">
+        <v>3349123.03</v>
+      </c>
+      <c r="I9" s="1">
+        <v>128.23256790236</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>5960880.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>5960880.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>7.29</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D10" s="1">
+        <v>29.416634</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1176665.36</v>
+      </c>
+      <c r="H10" s="1">
+        <v>535734.64</v>
+      </c>
+      <c r="I10" s="1">
+        <v>45.529906650775</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1712400.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1712400.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>40</v>
       </c>
-      <c r="B10" t="s">
-[...45 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>11.92</v>
+      </c>
+      <c r="D11" s="1">
+        <v>9.54028767</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>572417.26</v>
+      </c>
+      <c r="H11" s="1">
+        <v>142782.74</v>
+      </c>
+      <c r="I11" s="1">
+        <v>24.943821575191</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>715200.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>715200.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>42</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="1">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D12" s="1">
+        <v>5.69098975</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1138197.95</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1261402.05</v>
+      </c>
+      <c r="I12" s="1">
+        <v>110.82448795484</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2399600.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2399600.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.94</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="1">
+        <v>55000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D13" s="1">
+        <v>15.09152727</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>830034.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>366216.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>44.120602288581</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1196250.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1196250.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="1">
+        <v>6300.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>320.3</v>
+      </c>
+      <c r="D14" s="1">
+        <v>138.0883127</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>869956.37</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1147933.63</v>
+      </c>
+      <c r="I14" s="1">
+        <v>131.95301162057</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>2017890.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>2017890.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.47</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="1">
         <v>40000.0</v>
       </c>
-      <c r="D11" s="1">
-[...132 lines deleted...]
-      <c r="O13" s="1">
+      <c r="C15" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D15" s="1">
+        <v>63.7249325</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2548997.3</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1524602.7</v>
+      </c>
+      <c r="I15" s="1">
+        <v>59.811860138102</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>4073600.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>4073600.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>4.98</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D16" s="1">
+        <v>33.7053312</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>842633.28</v>
+      </c>
+      <c r="H16" s="1">
+        <v>109866.72</v>
+      </c>
+      <c r="I16" s="1">
+        <v>13.038497601234</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>952500.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>952500.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="1">
+        <v>16500.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D17" s="1">
+        <v>60.34946</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>995766.09</v>
+      </c>
+      <c r="H17" s="1">
+        <v>103793.91</v>
+      </c>
+      <c r="I17" s="1">
+        <v>10.423523259363</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1099560.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1099560.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="1">
+        <v>75000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D18" s="1">
+        <v>7.4403</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>558022.5</v>
+      </c>
+      <c r="H18" s="1">
+        <v>178552.5</v>
+      </c>
+      <c r="I18" s="1">
+        <v>31.99736569762</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>736575.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>736575.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D19" s="1">
+        <v>13.06030657</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>457110.73</v>
+      </c>
+      <c r="H19" s="1">
+        <v>494189.27</v>
+      </c>
+      <c r="I19" s="1">
+        <v>108.11150068606</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>951300.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>951300.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D20" s="1">
+        <v>85.6756</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>342702.4</v>
+      </c>
+      <c r="H20" s="1">
+        <v>123297.6</v>
+      </c>
+      <c r="I20" s="1">
+        <v>35.978038087857</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>466000.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>466000.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="1">
+        <v>3579.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D21" s="1">
+        <v>191.73144174</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>686206.83</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-83145.33</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-12.116657305786</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>603061.5</v>
+      </c>
+      <c r="M21" s="1">
+        <v>603061.5</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>2098.02834</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2098028.34</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-478028.34</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-22.784646464785</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1620000.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1620000.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>22.2</v>
+      </c>
+      <c r="D23" s="1">
+        <v>27.7219264</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>693048.16</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-138048.16</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-19.918985139503</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>555000.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>555000.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="1">
+        <v>9505.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D24" s="1">
+        <v>46.44</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>441412.2</v>
+      </c>
+      <c r="H24" s="1">
+        <v>82883.6</v>
+      </c>
+      <c r="I24" s="1">
+        <v>18.776916451335</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>524295.8</v>
+      </c>
+      <c r="M24" s="1">
+        <v>524295.8</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D25" s="1">
+        <v>2.11395215</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>285383.54</v>
+      </c>
+      <c r="H25" s="1">
+        <v>556206.46</v>
+      </c>
+      <c r="I25" s="1">
+        <v>194.89787673108</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>841590.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>841590.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>19.48</v>
+      </c>
+      <c r="D26" s="1">
+        <v>18.3467375</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>146773.9</v>
+      </c>
+      <c r="H26" s="1">
+        <v>9066.1</v>
+      </c>
+      <c r="I26" s="1">
+        <v>6.1769156505346</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>155840.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>155840.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" s="1">
+        <v>37834.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>23.68</v>
+      </c>
+      <c r="D27" s="1">
+        <v>24.37167601</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>922077.99</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-26168.87</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-2.8380321712266</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>895909.12</v>
+      </c>
+      <c r="M27" s="1">
+        <v>895909.12</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" s="1">
+        <v>3400.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D28" s="1">
+        <v>395.89217353</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1346033.39</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-60493.39</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-4.4941968341513</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1285540.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1285540.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="1">
+        <v>5500.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D29" s="1">
+        <v>464.11479636</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2552631.38</v>
+      </c>
+      <c r="H29" s="1">
+        <v>94793.62</v>
+      </c>
+      <c r="I29" s="1">
+        <v>3.7135647842737</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2647425.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2647425.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>3.24</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>81</v>
+      </c>
+      <c r="B30" s="1">
+        <v>750.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>215.2308</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>161423.1</v>
+      </c>
+      <c r="H30" s="1">
+        <v>197076.9</v>
+      </c>
+      <c r="I30" s="1">
+        <v>122.08717339712</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>358500.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>358500.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>83</v>
+      </c>
+      <c r="B31" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D31" s="1">
+        <v>12.4423</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>870961.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-11361.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-1.3044212082975</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>859600.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>859600.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>16.865</v>
+      </c>
+      <c r="D32" s="1">
+        <v>12.35053543</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>432268.74</v>
+      </c>
+      <c r="H32" s="1">
+        <v>158006.26</v>
+      </c>
+      <c r="I32" s="1">
+        <v>36.552784270267</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>590275.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>590275.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>37.855</v>
+      </c>
+      <c r="D33" s="1">
+        <v>41.1521</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>617281.5</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-49456.5</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-8.0119848075797</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>567825.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>567825.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>87.72</v>
+      </c>
+      <c r="D34" s="1">
+        <v>68.1458376</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1703645.94</v>
+      </c>
+      <c r="H34" s="1">
+        <v>489354.06</v>
+      </c>
+      <c r="I34" s="1">
+        <v>28.72392957424</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2193000.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2193000.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.68</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>27.82</v>
+      </c>
+      <c r="D35" s="1">
+        <v>40.933376</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>818667.52</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-262267.52</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-32.03590146095</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>556400.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>556400.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>38.38</v>
+      </c>
+      <c r="D36" s="1">
+        <v>25.959984</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>259599.84</v>
+      </c>
+      <c r="H36" s="1">
+        <v>124200.16</v>
+      </c>
+      <c r="I36" s="1">
+        <v>47.842926251418</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>383800.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>383800.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="1">
+        <v>9500.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D37" s="1">
+        <v>149.89988211</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1424048.88</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1722351.12</v>
+      </c>
+      <c r="I37" s="1">
+        <v>120.94747197161</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3146400.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3146400.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>3.85</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" s="1">
+        <v>13500.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D38" s="1">
+        <v>58.62636</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>791455.86</v>
+      </c>
+      <c r="H38" s="1">
+        <v>262894.14</v>
+      </c>
+      <c r="I38" s="1">
+        <v>33.216525808527</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1054350.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1054350.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39" s="1">
+        <v>29000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D39" s="1">
+        <v>86.4231069</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2506270.1</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-404060.1</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-16.121969455726</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2102210.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2102210.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>2.57</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>101</v>
+      </c>
+      <c r="B40" s="1">
+        <v>6500.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D40" s="1">
+        <v>181.31803538</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1178567.23</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-319137.23</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-27.078406889016</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>859430.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>859430.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>103</v>
+      </c>
+      <c r="B41" s="1">
+        <v>18500.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D41" s="1">
+        <v>103.17003135</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1908645.58</v>
+      </c>
+      <c r="H41" s="1">
+        <v>3507229.42</v>
+      </c>
+      <c r="I41" s="1">
+        <v>183.75488130174</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>5415875.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>5415875.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>6.63</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>105</v>
+      </c>
+      <c r="B42" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>129.05461125</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1032436.89</v>
+      </c>
+      <c r="H42" s="1">
+        <v>1199563.11</v>
+      </c>
+      <c r="I42" s="1">
+        <v>116.18754827716</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>2232000.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>2232000.0</v>
+      </c>
+      <c r="N42" s="1">
         <v>2.73</v>
       </c>
-      <c r="P13">
-[...310 lines deleted...]
-      <c r="C20" s="1">
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>107</v>
+      </c>
+      <c r="B43" s="1">
+        <v>4500.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D43" s="1">
+        <v>158.71398222</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>714212.92</v>
+      </c>
+      <c r="H43" s="1">
+        <v>46917.08</v>
+      </c>
+      <c r="I43" s="1">
+        <v>6.5690606661106</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>761130.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>761130.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B44" s="1">
+        <v>7000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>34.5</v>
+      </c>
+      <c r="D44" s="1">
+        <v>47.8141</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>334698.7</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-93198.7</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-27.845551835128</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>241500.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>241500.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>111</v>
+      </c>
+      <c r="B45" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D45" s="1">
+        <v>29.70210083</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1069275.63</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1771844.37</v>
+      </c>
+      <c r="I45" s="1">
+        <v>165.70511103858</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2841120.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2841120.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>3.48</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>113</v>
+      </c>
+      <c r="B46" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>69.39</v>
+      </c>
+      <c r="D46" s="1">
+        <v>26.7517926</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1337589.63</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2131910.37</v>
+      </c>
+      <c r="I46" s="1">
+        <v>159.38448700443</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>3469500.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>3469500.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>4.24</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>115</v>
+      </c>
+      <c r="B47" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>34.76</v>
+      </c>
+      <c r="D47" s="1">
+        <v>46.9482775</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>938965.55</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-243765.55</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-25.961074929746</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>695200.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>695200.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>117</v>
+      </c>
+      <c r="B48" s="1">
+        <v>62000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>70.92</v>
+      </c>
+      <c r="D48" s="1">
+        <v>45.91576419</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2846777.38</v>
+      </c>
+      <c r="H48" s="1">
+        <v>1550262.62</v>
+      </c>
+      <c r="I48" s="1">
+        <v>54.456756291916</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>4397040.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>4397040.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>5.38</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>119</v>
+      </c>
+      <c r="B49" s="1">
+        <v>18000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D49" s="1">
+        <v>49.70280944</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>894650.57</v>
+      </c>
+      <c r="H49" s="1">
+        <v>546069.43</v>
+      </c>
+      <c r="I49" s="1">
+        <v>61.037174547377</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1440720.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1440720.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>121</v>
+      </c>
+      <c r="B50" s="1">
+        <v>3400.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D50" s="1">
+        <v>250.34123529</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>851160.2</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-9320.2</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-1.0949995077307</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>841840.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>841840.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>123</v>
+      </c>
+      <c r="B51" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D51" s="1">
+        <v>98.983905</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>791871.24</v>
+      </c>
+      <c r="H51" s="1">
+        <v>253328.76</v>
+      </c>
+      <c r="I51" s="1">
+        <v>31.991155531801</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1045200.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1045200.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>125</v>
+      </c>
+      <c r="B52" s="1">
         <v>35000.0</v>
       </c>
-      <c r="D20" s="1">
-[...1590 lines deleted...]
-      <c r="A52" t="s">
+      <c r="C52" s="1">
+        <v>23.62</v>
+      </c>
+      <c r="D52" s="1">
+        <v>29.72967029</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1040538.46</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-213838.46</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-20.550750233682</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>826700.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>826700.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>124</v>
       </c>
-      <c r="B52" t="s">
-[...45 lines deleted...]
-    <row r="53" spans="1:16">
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>127</v>
+      </c>
+      <c r="B53" s="1">
+        <v>9721.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>10.4</v>
+      </c>
+      <c r="D53" s="1">
+        <v>174.79930768</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1699224.07</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-1598125.67</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-94.050319685031</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>101098.4</v>
+      </c>
+      <c r="M53" s="1">
+        <v>101098.4</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>126</v>
       </c>
-      <c r="B53" t="s">
-[...45 lines deleted...]
-    <row r="54" spans="1:16">
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>129</v>
+      </c>
+      <c r="B54" s="1">
+        <v>21.25</v>
+      </c>
+      <c r="C54" s="1">
+        <v>202400.21</v>
+      </c>
+      <c r="D54" s="1">
+        <v>80317.03482353</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1706736.99</v>
+      </c>
+      <c r="H54" s="1">
+        <v>2594267.47</v>
+      </c>
+      <c r="I54" s="1">
+        <v>152.00159633266</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>4301004.46</v>
+      </c>
+      <c r="M54" s="1">
+        <v>4301004.46</v>
+      </c>
+      <c r="N54" s="1">
+        <v>5.26</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>128</v>
-      </c>
-[...193 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">