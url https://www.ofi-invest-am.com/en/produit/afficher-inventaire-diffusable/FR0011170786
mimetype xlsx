--- v0 (2026-05-19)
+++ v1 (2026-06-24)
@@ -82,50 +82,56 @@
   <si>
     <t>FR0013304441</t>
   </si>
   <si>
     <t>RFCUS</t>
   </si>
   <si>
     <t>FR0014002U38</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>VYV</t>
   </si>
   <si>
     <t>FR0014010X01</t>
   </si>
   <si>
     <t>UFFA</t>
   </si>
   <si>
     <t>FR0014013XJ0</t>
   </si>
   <si>
+    <t>UFFCT</t>
+  </si>
+  <si>
+    <t>FR0014016MW9</t>
+  </si>
+  <si>
     <t>CodeTitre</t>
   </si>
   <si>
     <t>LibTitre</t>
   </si>
   <si>
     <t>Quantite</t>
   </si>
   <si>
     <t>Cours</t>
   </si>
   <si>
     <t>Prix de revient unitaire</t>
   </si>
   <si>
     <t>Cours Dev</t>
   </si>
   <si>
     <t>Prix de revient total (EUR)</t>
   </si>
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
@@ -139,150 +145,144 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968927</t>
   </si>
   <si>
     <t>EUR/USD 31/03/26</t>
   </si>
   <si>
-    <t>11 025.46</t>
-[...5 lines deleted...]
-    <t>EUROPEAN UNION 06/03/2026</t>
+    <t>26 697.15</t>
+  </si>
+  <si>
+    <t>EU000A4EAKP3</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
-    <t>BE0312811830</t>
-[...8 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
+    <t>BE0312813851</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
-    <t>FR0129287258</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 11/03/2026</t>
+    <t>FR0129287290</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129437515</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
-    <t>EQS-00000203</t>
-[...5 lines deleted...]
-    <t>EQS-00000193</t>
+    <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
-    <t>EQS-00000206</t>
+    <t>EQS-00000220</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
   <si>
-    <t>EQS-00000189</t>
+    <t>EQS-00000217</t>
+  </si>
+  <si>
+    <t>EQSGOL</t>
+  </si>
+  <si>
+    <t>EQS-00000218</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
-    <t>EQS-00000192</t>
+    <t>EQS-00000219</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
   <si>
-    <t>EQS-00000194</t>
+    <t>EQS-00000222</t>
   </si>
   <si>
     <t>EQSUBS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -594,1326 +594,1305 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>640099.3426</v>
+        <v>655804.9205</v>
       </c>
       <c r="D2">
-        <v>1589.74</v>
+        <v>1411.51</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1017596618.98</v>
+        <v>925680753.89</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1017596618.98</v>
+        <v>925680753.89</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2791.49</v>
+        <v>2970.3447</v>
       </c>
       <c r="D3">
-        <v>88247.59</v>
+        <v>78407.15</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>246342288.52</v>
+        <v>232896268.75</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>246342288.52</v>
+        <v>232896268.75</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3148.7889</v>
+        <v>3088.9813</v>
       </c>
       <c r="D4">
-        <v>145757.87</v>
+        <v>129545.49</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>458960791.19</v>
+        <v>400163598.84</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>458960791.19</v>
+        <v>400163598.84</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>121635.3918</v>
+        <v>125535.1582</v>
       </c>
       <c r="D5">
-        <v>2584.29</v>
+        <v>2295.91</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>314341363.21</v>
+        <v>288217589.12</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>314341363.21</v>
+        <v>288217589.12</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>5105.5796</v>
       </c>
       <c r="D6">
-        <v>2388.36</v>
+        <v>2127.65</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>12193969.87</v>
+        <v>10862921.83</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>10366818.167907</v>
+        <v>9382381.9571601</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>1871.0</v>
+        <v>2078.0</v>
       </c>
       <c r="D7">
-        <v>122.84</v>
+        <v>109.06</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>229834.5</v>
+        <v>226642.89</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>229834.5</v>
+        <v>226642.89</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>3910.6808</v>
+        <v>6927.8594</v>
       </c>
       <c r="D8">
-        <v>1333.16</v>
+        <v>1183.16</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>5213567.86</v>
+        <v>8196772.22</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>5213567.86</v>
+        <v>8196772.22</v>
       </c>
       <c r="I8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="D9">
+        <v>96.68</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>966.81</v>
+      </c>
+      <c r="G9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9">
+        <v>966.81</v>
+      </c>
+      <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O20" sqref="O20"/>
+      <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="O1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>37985.0</v>
+        <v>9361.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4777.07</v>
+        <v>4785.96</v>
       </c>
       <c r="E2" s="1">
-        <v>4766.4734487298</v>
+        <v>4786.1042409999</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>181054493.95</v>
+        <v>44802721.8</v>
       </c>
       <c r="I2" s="1">
-        <v>402510.0</v>
+        <v>-1350.24</v>
       </c>
       <c r="J2" s="1">
-        <v>0.22231428296453</v>
+        <v>-0.0030137454729369</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>181457003.95</v>
+        <v>44801371.56</v>
       </c>
       <c r="N2" s="1">
-        <v>181457003.95</v>
+        <v>44801371.56</v>
       </c>
       <c r="O2" s="1">
-        <v>8.84</v>
+        <v>2.4</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-10161787.78</v>
+        <v>-9206871.57</v>
       </c>
       <c r="D3" s="1">
-        <v>0.84874573</v>
+        <v>0.86353895</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8422415106</v>
+        <v>0.8682004034</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>196125.02</v>
+        <v>407160.94</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M3" s="1">
-        <v>185099.56</v>
+        <v>380463.79</v>
       </c>
       <c r="N3" s="1">
-        <v>196125.02</v>
+        <v>407160.94</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C4" s="1">
-        <v>11603000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.939</v>
+        <v>99.757</v>
       </c>
       <c r="E4" s="1">
-        <v>99.45985004</v>
+        <v>99.636311</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>11540326.4</v>
+        <v>59781786.6</v>
       </c>
       <c r="I4" s="1">
-        <v>55595.77</v>
+        <v>72413.4</v>
       </c>
       <c r="J4" s="1">
-        <v>0.48175214524262</v>
+        <v>0.1211295347938</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>11595922.17</v>
+        <v>59854200.0</v>
       </c>
       <c r="N4" s="1">
-        <v>11595922.17</v>
+        <v>59854200.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.56</v>
+        <v>3.21</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.744</v>
+        <v>99.917</v>
       </c>
       <c r="E5" s="1">
         <v>99.4967372</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9949673.72</v>
       </c>
       <c r="I5" s="1">
-        <v>24726.28</v>
+        <v>42026.28</v>
       </c>
       <c r="J5" s="1">
-        <v>0.24851347587708</v>
+        <v>0.42238852431434</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9974400.0</v>
+        <v>9991700.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9974400.0</v>
+        <v>9991700.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C6" s="1">
-        <v>50000000.0</v>
+        <v>268000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.757</v>
+        <v>99.546</v>
       </c>
       <c r="E6" s="1">
-        <v>99.50273508</v>
+        <v>99.47801591</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>49751367.54</v>
+        <v>266601082.63</v>
       </c>
       <c r="I6" s="1">
-        <v>127132.46</v>
+        <v>182197.37</v>
       </c>
       <c r="J6" s="1">
-        <v>0.25553560894137</v>
+        <v>0.068340821501037</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>49878500.0</v>
+        <v>266783280.0</v>
       </c>
       <c r="N6" s="1">
-        <v>49878500.0</v>
+        <v>266783280.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.43</v>
+        <v>14.31</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1">
-        <v>228000000.0</v>
+        <v>203000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.908</v>
+        <v>99.727</v>
       </c>
       <c r="E7" s="1">
-        <v>99.55398436</v>
+        <v>99.52875594</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>226983084.34</v>
+        <v>202043374.55</v>
       </c>
       <c r="I7" s="1">
-        <v>807155.66</v>
+        <v>402435.45</v>
       </c>
       <c r="J7" s="1">
-        <v>0.35560167945861</v>
+        <v>0.19918270069302</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>227790240.0</v>
+        <v>202445810.0</v>
       </c>
       <c r="N7" s="1">
-        <v>227790240.0</v>
+        <v>202445810.0</v>
       </c>
       <c r="O7" s="1">
-        <v>11.1</v>
+        <v>10.86</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C8" s="1">
-        <v>111000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.561</v>
+        <v>99.591</v>
       </c>
       <c r="E8" s="1">
-        <v>99.46934392</v>
+        <v>99.512664</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>110410971.75</v>
+        <v>995126.64</v>
       </c>
       <c r="I8" s="1">
-        <v>101738.25</v>
+        <v>783.36</v>
       </c>
       <c r="J8" s="1">
-        <v>0.092145054415754</v>
+        <v>0.07871962909163</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>110512710.0</v>
+        <v>995910.0</v>
       </c>
       <c r="N8" s="1">
-        <v>110512710.0</v>
+        <v>995910.0</v>
       </c>
       <c r="O8" s="1">
-        <v>5.38</v>
+        <v>0.05</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>257000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.951</v>
+        <v>99.547</v>
       </c>
       <c r="E9" s="1">
-        <v>99.47867789</v>
+        <v>99.45326188</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>255660202.18</v>
+        <v>433616221.8</v>
       </c>
       <c r="I9" s="1">
-        <v>1213867.82</v>
+        <v>408698.2</v>
       </c>
       <c r="J9" s="1">
-        <v>0.474797332416</v>
+        <v>0.09425343874439</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>256874070.0</v>
+        <v>434024920.0</v>
       </c>
       <c r="N9" s="1">
-        <v>256874070.0</v>
+        <v>434024920.0</v>
       </c>
       <c r="O9" s="1">
-        <v>12.51</v>
+        <v>23.28</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>72000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.912</v>
+        <v>99.729</v>
       </c>
       <c r="E10" s="1">
-        <v>99.6154016</v>
+        <v>99.465011</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>71723089.15</v>
+        <v>9946501.1</v>
       </c>
       <c r="I10" s="1">
-        <v>213550.85</v>
+        <v>26398.9</v>
       </c>
       <c r="J10" s="1">
-        <v>0.29774351959853</v>
+        <v>0.26540890846531</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>71936640.0</v>
+        <v>9972900.0</v>
       </c>
       <c r="N10" s="1">
-        <v>71936640.0</v>
+        <v>9972900.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.5</v>
+        <v>0.53</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>283000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.564</v>
+        <v>99.89</v>
       </c>
       <c r="E11" s="1">
-        <v>99.465011</v>
+        <v>99.45282855</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9946501.1</v>
+        <v>281451504.8</v>
       </c>
       <c r="I11" s="1">
-        <v>9898.9</v>
+        <v>1237195.2</v>
       </c>
       <c r="J11" s="1">
-        <v>0.099521428696167</v>
+        <v>0.43957668688933</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9956400.0</v>
+        <v>282688700.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9956400.0</v>
+        <v>282688700.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.48</v>
+        <v>15.16</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>333000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.719</v>
+        <v>99.638</v>
       </c>
       <c r="E12" s="1">
-        <v>99.45282855</v>
+        <v>99.45742658</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>331177919.08</v>
+        <v>109403169.24</v>
       </c>
       <c r="I12" s="1">
-        <v>886350.92</v>
+        <v>198630.76</v>
       </c>
       <c r="J12" s="1">
-        <v>0.26763587453603</v>
+        <v>0.18155850637586</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>332064270.0</v>
+        <v>109601800.0</v>
       </c>
       <c r="N12" s="1">
-        <v>332064270.0</v>
+        <v>109601800.0</v>
       </c>
       <c r="O12" s="1">
-        <v>16.17</v>
+        <v>5.88</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>110000000.0</v>
+        <v>437000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.481</v>
+        <v>99.81</v>
       </c>
       <c r="E13" s="1">
-        <v>99.45742658</v>
+        <v>99.5007375</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>109403169.24</v>
+        <v>434818222.86</v>
       </c>
       <c r="I13" s="1">
-        <v>25930.76</v>
+        <v>1351477.14</v>
       </c>
       <c r="J13" s="1">
-        <v>0.023702019036684</v>
+        <v>0.31081428260083</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>109429100.0</v>
+        <v>436169700.0</v>
       </c>
       <c r="N13" s="1">
-        <v>109429100.0</v>
+        <v>436169700.0</v>
       </c>
       <c r="O13" s="1">
-        <v>5.33</v>
+        <v>23.39</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>537000000.0</v>
+        <v>-611623076.29</v>
       </c>
       <c r="D14" s="1">
-        <v>99.642</v>
+        <v>9.50327367</v>
       </c>
       <c r="E14" s="1">
-        <v>99.5007375</v>
+        <v>0.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>534318960.36</v>
+        <v>0.0</v>
       </c>
       <c r="I14" s="1">
-        <v>758579.64</v>
+        <v>-58124214.77</v>
       </c>
       <c r="J14" s="1">
-        <v>0.14197131232044</v>
+        <v>0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>535077540.0</v>
+        <v>-58124214.77</v>
       </c>
       <c r="N14" s="1">
-        <v>535077540.0</v>
+        <v>-58124214.77</v>
       </c>
       <c r="O14" s="1">
-        <v>26.06</v>
+        <v>-3.12</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>-608144705.32</v>
+        <v>-66366889.45</v>
       </c>
       <c r="D15" s="1">
-        <v>-1.26554308</v>
+        <v>9.49862757</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>7696333.23</v>
+        <v>-6303943.66</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>7696333.23</v>
+        <v>-6303943.66</v>
       </c>
       <c r="N15" s="1">
-        <v>7696333.23</v>
+        <v>-6303943.66</v>
       </c>
       <c r="O15" s="1">
-        <v>0.37</v>
+        <v>-0.34</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-581747565.96</v>
+        <v>-627420266.19</v>
       </c>
       <c r="D16" s="1">
-        <v>-1.26536804</v>
+        <v>9.5031774</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>7361247.77</v>
+        <v>-59624860.94</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>7361247.77</v>
+        <v>-59624860.94</v>
       </c>
       <c r="N16" s="1">
-        <v>7361247.77</v>
+        <v>-59624860.94</v>
       </c>
       <c r="O16" s="1">
-        <v>0.36</v>
+        <v>-3.2</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-65129100.92</v>
+        <v>-334336490.61</v>
       </c>
       <c r="D17" s="1">
-        <v>-1.26473651</v>
+        <v>9.51432808</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>823711.52</v>
+        <v>-31809870.61</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>823711.52</v>
+        <v>-31809870.61</v>
       </c>
       <c r="N17" s="1">
-        <v>823711.52</v>
+        <v>-31809870.61</v>
       </c>
       <c r="O17" s="1">
-        <v>0.04</v>
+        <v>-1.71</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>-362182684.52</v>
+        <v>-338352248.35</v>
       </c>
       <c r="D18" s="1">
-        <v>-1.24691295</v>
+        <v>9.50327367</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>4516102.8</v>
+        <v>-32154540.13</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4516102.8</v>
+        <v>-32154540.13</v>
       </c>
       <c r="N18" s="1">
-        <v>4516102.8</v>
+        <v>-32154540.13</v>
       </c>
       <c r="O18" s="1">
-        <v>0.22</v>
+        <v>-1.72</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>-327420762.02</v>
+        <v>-602862697.32</v>
       </c>
       <c r="D19" s="1">
-        <v>-1.26536805</v>
+        <v>9.50327367</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>4143077.71</v>
+        <v>-57291691.98</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4143077.71</v>
+        <v>-57291691.98</v>
       </c>
       <c r="N19" s="1">
-        <v>4143077.71</v>
+        <v>-57291691.98</v>
       </c>
       <c r="O19" s="1">
-        <v>0.2</v>
+        <v>-3.07</v>
       </c>
       <c r="P19">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P20">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>