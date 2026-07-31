--- v1 (2026-06-24)
+++ v2 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -139,117 +139,129 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01968927</t>
-[...5 lines deleted...]
-    <t>26 697.15</t>
+    <t>OVCT01746993</t>
+  </si>
+  <si>
+    <t>EUR/USD 05/05/26</t>
+  </si>
+  <si>
+    <t>OACT01988107</t>
+  </si>
+  <si>
+    <t>EUR/USD 29/05/26</t>
+  </si>
+  <si>
+    <t>16 490.86</t>
   </si>
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
-    <t>EU000A4D85N4</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
+    <t>FR0129570539</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
+  </si>
+  <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129437473</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
+    <t>FR0129132728</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0128984012</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129570521</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
     <t>EQS-00000220</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
   <si>
     <t>EQS-00000217</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000218</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
@@ -605,343 +617,343 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>655804.9205</v>
+        <v>677334.6748</v>
       </c>
       <c r="D2">
-        <v>1411.51</v>
+        <v>1481.39</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>925680753.89</v>
+        <v>1003402316.61</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>925680753.89</v>
+        <v>1003402316.61</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2970.3447</v>
+        <v>3190.3609</v>
       </c>
       <c r="D3">
-        <v>78407.15</v>
+        <v>82351.43</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>232896268.75</v>
+        <v>262730811.13</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>232896268.75</v>
+        <v>262730811.13</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3088.9813</v>
+        <v>2778.6296</v>
       </c>
       <c r="D4">
-        <v>129545.49</v>
+        <v>136110.55</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>400163598.84</v>
+        <v>378200828.15</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>400163598.84</v>
+        <v>378200828.15</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>125535.1582</v>
+        <v>133571.9969</v>
       </c>
       <c r="D5">
-        <v>2295.91</v>
+        <v>2411.16</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>288217589.12</v>
+        <v>322063806.11</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>288217589.12</v>
+        <v>322063806.11</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>5105.5796</v>
+        <v>5601.9787</v>
       </c>
       <c r="D6">
-        <v>2127.65</v>
+        <v>2241.84</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>10862921.83</v>
+        <v>12558789.69</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>9382381.9571601</v>
+        <v>10706099.219982</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>2078.0</v>
+        <v>2433.0</v>
       </c>
       <c r="D7">
-        <v>109.06</v>
+        <v>114.46</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>226642.89</v>
+        <v>278497.43</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>226642.89</v>
+        <v>278497.43</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>6927.8594</v>
+        <v>9796.4418</v>
       </c>
       <c r="D8">
-        <v>1183.16</v>
+        <v>1241.1</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>8196772.22</v>
+        <v>12158406.06</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>8196772.22</v>
+        <v>12158406.06</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>10.0</v>
+        <v>1123.6654</v>
       </c>
       <c r="D9">
-        <v>96.68</v>
+        <v>101.4</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>966.81</v>
+        <v>113943.2</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>966.81</v>
+        <v>113943.2</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P19"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O19" sqref="O19"/>
+      <selection activeCell="O21" sqref="O21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -960,939 +972,1039 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>9361.0</v>
+        <v>36946.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4785.96</v>
+        <v>4796.02</v>
       </c>
       <c r="E2" s="1">
-        <v>4786.1042409999</v>
+        <v>4789.4557554268</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>44802721.8</v>
+        <v>176951232.34</v>
       </c>
       <c r="I2" s="1">
-        <v>-1350.24</v>
+        <v>242522.58</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.0030137454729369</v>
+        <v>0.13705616897542</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>44801371.56</v>
+        <v>177193754.92</v>
       </c>
       <c r="N2" s="1">
-        <v>44801371.56</v>
+        <v>177193754.92</v>
       </c>
       <c r="O2" s="1">
-        <v>2.4</v>
+        <v>8.91</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-9206871.57</v>
+        <v>22067.21</v>
       </c>
       <c r="D3" s="1">
-        <v>0.86353895</v>
+        <v>0.85245151</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8682004034</v>
+        <v>0.8553182171</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>407160.94</v>
+        <v>73.96</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3" t="s">
-        <v>43</v>
+      <c r="L3">
+        <v>-0.35</v>
       </c>
       <c r="M3" s="1">
-        <v>380463.79</v>
+        <v>74.309999999998</v>
       </c>
       <c r="N3" s="1">
-        <v>407160.94</v>
+        <v>73.959999999999</v>
       </c>
       <c r="O3" s="1">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" t="s">
         <v>44</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1">
+        <v>-10696786.32</v>
+      </c>
+      <c r="D4" s="1">
+        <v>0.85141628</v>
+      </c>
+      <c r="E4" s="1">
+        <v>0.8533698974</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4">
+        <v>1.17</v>
+      </c>
+      <c r="H4" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-168377.24</v>
+      </c>
+      <c r="J4" s="1">
+        <v>0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" t="s">
         <v>45</v>
       </c>
-      <c r="C4" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M4" s="1">
-        <v>59854200.0</v>
+        <v>-184868.1</v>
       </c>
       <c r="N4" s="1">
-        <v>59854200.0</v>
+        <v>-168377.24</v>
       </c>
       <c r="O4" s="1">
-        <v>3.21</v>
+        <v>-0.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" s="1">
-        <v>10000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.917</v>
+        <v>99.983</v>
       </c>
       <c r="E5" s="1">
-        <v>99.4967372</v>
+        <v>99.636311</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9949673.72</v>
+        <v>59781786.6</v>
       </c>
       <c r="I5" s="1">
-        <v>42026.28</v>
+        <v>208013.4</v>
       </c>
       <c r="J5" s="1">
-        <v>0.42238852431434</v>
+        <v>0.34795447214018</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9991700.0</v>
+        <v>59989800.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9991700.0</v>
+        <v>59989800.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.54</v>
+        <v>3.02</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="1">
         <v>268000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.546</v>
+        <v>99.79</v>
       </c>
       <c r="E6" s="1">
         <v>99.47801591</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>266601082.63</v>
       </c>
       <c r="I6" s="1">
-        <v>182197.37</v>
+        <v>836117.37</v>
       </c>
       <c r="J6" s="1">
-        <v>0.068340821501037</v>
+        <v>0.31362114577772</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>266783280.0</v>
+        <v>267437200.0</v>
       </c>
       <c r="N6" s="1">
-        <v>266783280.0</v>
+        <v>267437200.0</v>
       </c>
       <c r="O6" s="1">
-        <v>14.31</v>
+        <v>13.44</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>203000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.727</v>
+        <v>99.951</v>
       </c>
       <c r="E7" s="1">
         <v>99.52875594</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>202043374.55</v>
       </c>
       <c r="I7" s="1">
-        <v>402435.45</v>
+        <v>857155.45</v>
       </c>
       <c r="J7" s="1">
-        <v>0.19918270069302</v>
+        <v>0.42424328533865</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>202445810.0</v>
+        <v>202900530.0</v>
       </c>
       <c r="N7" s="1">
-        <v>202445810.0</v>
+        <v>202900530.0</v>
       </c>
       <c r="O7" s="1">
-        <v>10.86</v>
+        <v>10.2</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.591</v>
+        <v>99.84</v>
       </c>
       <c r="E8" s="1">
         <v>99.512664</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>995126.64</v>
       </c>
       <c r="I8" s="1">
-        <v>783.36</v>
+        <v>3273.36</v>
       </c>
       <c r="J8" s="1">
-        <v>0.07871962909163</v>
+        <v>0.32893903835194</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>995910.0</v>
+        <v>998400.0</v>
       </c>
       <c r="N8" s="1">
-        <v>995910.0</v>
+        <v>998400.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.05</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>436000000.0</v>
+        <v>437000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.547</v>
+        <v>99.438</v>
       </c>
       <c r="E9" s="1">
-        <v>99.45326188</v>
+        <v>99.40682841</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>433616221.8</v>
+        <v>434407840.15</v>
       </c>
       <c r="I9" s="1">
-        <v>408698.2</v>
+        <v>136219.85</v>
       </c>
       <c r="J9" s="1">
-        <v>0.09425343874439</v>
+        <v>0.031357594732398</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>434024920.0</v>
+        <v>434544060.0</v>
       </c>
       <c r="N9" s="1">
-        <v>434024920.0</v>
+        <v>434544060.0</v>
       </c>
       <c r="O9" s="1">
-        <v>23.28</v>
+        <v>21.84</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.729</v>
+        <v>99.798</v>
       </c>
       <c r="E10" s="1">
-        <v>99.465011</v>
+        <v>99.45326188</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>9946501.1</v>
+        <v>433616221.8</v>
       </c>
       <c r="I10" s="1">
-        <v>26398.9</v>
+        <v>1503058.2</v>
       </c>
       <c r="J10" s="1">
-        <v>0.26540890846531</v>
+        <v>0.34663329562732</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>9972900.0</v>
+        <v>435119280.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9972900.0</v>
+        <v>435119280.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.53</v>
+        <v>21.87</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>283000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.89</v>
+        <v>99.957</v>
       </c>
       <c r="E11" s="1">
-        <v>99.45282855</v>
+        <v>99.465011</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>281451504.8</v>
+        <v>9946501.1</v>
       </c>
       <c r="I11" s="1">
-        <v>1237195.2</v>
+        <v>49198.9</v>
       </c>
       <c r="J11" s="1">
-        <v>0.43957668688933</v>
+        <v>0.49463524414631</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>282688700.0</v>
+        <v>9995700.0</v>
       </c>
       <c r="N11" s="1">
-        <v>282688700.0</v>
+        <v>9995700.0</v>
       </c>
       <c r="O11" s="1">
-        <v>15.16</v>
+        <v>0.5</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>110000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.638</v>
+        <v>99.577</v>
       </c>
       <c r="E12" s="1">
-        <v>99.45742658</v>
+        <v>99.438216</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>109403169.24</v>
+        <v>4971910.8</v>
       </c>
       <c r="I12" s="1">
-        <v>198630.76</v>
+        <v>6939.2</v>
       </c>
       <c r="J12" s="1">
-        <v>0.18155850637586</v>
+        <v>0.13956807109251</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>109601800.0</v>
+        <v>4978850.0</v>
       </c>
       <c r="N12" s="1">
-        <v>109601800.0</v>
+        <v>4978850.0</v>
       </c>
       <c r="O12" s="1">
-        <v>5.88</v>
+        <v>0.25</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>437000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.81</v>
+        <v>99.756</v>
       </c>
       <c r="E13" s="1">
-        <v>99.5007375</v>
+        <v>99.6028392</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>434818222.86</v>
+        <v>19920567.84</v>
       </c>
       <c r="I13" s="1">
-        <v>1351477.14</v>
+        <v>30632.16</v>
       </c>
       <c r="J13" s="1">
-        <v>0.31081428260083</v>
+        <v>0.1537715201998</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>436169700.0</v>
+        <v>19951200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>436169700.0</v>
+        <v>19951200.0</v>
       </c>
       <c r="O13" s="1">
-        <v>23.39</v>
+        <v>1.0</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>-611623076.29</v>
+        <v>164000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>9.50327367</v>
+        <v>99.536</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0</v>
+        <v>99.39176656</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>0.0</v>
+        <v>163002497.16</v>
       </c>
       <c r="I14" s="1">
-        <v>-58124214.77</v>
+        <v>236542.84</v>
       </c>
       <c r="J14" s="1">
-        <v>0</v>
+        <v>0.14511608357007</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>-58124214.77</v>
+        <v>163239040.0</v>
       </c>
       <c r="N14" s="1">
-        <v>-58124214.77</v>
+        <v>163239040.0</v>
       </c>
       <c r="O14" s="1">
-        <v>-3.12</v>
+        <v>8.2</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>-66366889.45</v>
+        <v>110000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.49862757</v>
+        <v>99.879</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0</v>
+        <v>99.45742658</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>0.0</v>
+        <v>109403169.24</v>
       </c>
       <c r="I15" s="1">
-        <v>-6303943.66</v>
+        <v>463730.76</v>
       </c>
       <c r="J15" s="1">
-        <v>0</v>
+        <v>0.42387324171817</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>-6303943.66</v>
+        <v>109866900.0</v>
       </c>
       <c r="N15" s="1">
-        <v>-6303943.66</v>
+        <v>109866900.0</v>
       </c>
       <c r="O15" s="1">
-        <v>-0.34</v>
+        <v>5.52</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-627420266.19</v>
+        <v>-651670885.37</v>
       </c>
       <c r="D16" s="1">
-        <v>9.5031774</v>
+        <v>0.31968789</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-59624860.94</v>
+        <v>-2083312.9</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-59624860.94</v>
+        <v>-2083312.9</v>
       </c>
       <c r="N16" s="1">
-        <v>-59624860.94</v>
+        <v>-2083312.9</v>
       </c>
       <c r="O16" s="1">
-        <v>-3.2</v>
+        <v>-0.1</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-334336490.61</v>
+        <v>-62657700.66</v>
       </c>
       <c r="D17" s="1">
-        <v>9.51432808</v>
+        <v>0.31935742</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-31809870.61</v>
+        <v>-200102.02</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>-31809870.61</v>
+        <v>-200102.02</v>
       </c>
       <c r="N17" s="1">
-        <v>-31809870.61</v>
+        <v>-200102.02</v>
       </c>
       <c r="O17" s="1">
-        <v>-1.71</v>
+        <v>-0.01</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>-338352248.35</v>
+        <v>-608803567.2</v>
       </c>
       <c r="D18" s="1">
-        <v>9.50327367</v>
+        <v>0.31942534</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-32154540.13</v>
+        <v>-1944672.86</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-32154540.13</v>
+        <v>-1944672.86</v>
       </c>
       <c r="N18" s="1">
-        <v>-32154540.13</v>
+        <v>-1944672.86</v>
       </c>
       <c r="O18" s="1">
-        <v>-1.72</v>
+        <v>-0.1</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>-602862697.32</v>
+        <v>-312409601.04</v>
       </c>
       <c r="D19" s="1">
-        <v>9.50327367</v>
+        <v>0.34819246</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-57291691.98</v>
+        <v>-1087786.68</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-57291691.98</v>
+        <v>-1087786.68</v>
       </c>
       <c r="N19" s="1">
-        <v>-57291691.98</v>
+        <v>-1087786.68</v>
       </c>
       <c r="O19" s="1">
-        <v>-3.07</v>
+        <v>-0.05</v>
       </c>
       <c r="P19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="1">
+        <v>-319442030.04</v>
+      </c>
+      <c r="D20" s="1">
+        <v>0.31968789</v>
+      </c>
+      <c r="E20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-1021217.49</v>
+      </c>
+      <c r="J20" s="1">
+        <v>0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>-1021217.49</v>
+      </c>
+      <c r="N20" s="1">
+        <v>-1021217.49</v>
+      </c>
+      <c r="O20" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="P20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="1">
+        <v>-520869215.84</v>
+      </c>
+      <c r="D21" s="1">
+        <v>0.31968789</v>
+      </c>
+      <c r="E21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1665155.81</v>
+      </c>
+      <c r="J21" s="1">
+        <v>0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>-1665155.81</v>
+      </c>
+      <c r="N21" s="1">
+        <v>-1665155.81</v>
+      </c>
+      <c r="O21" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P21">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>