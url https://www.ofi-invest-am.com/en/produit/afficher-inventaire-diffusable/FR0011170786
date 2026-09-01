--- v2 (2026-07-31)
+++ v3 (2026-09-01)
@@ -139,153 +139,153 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OVCT01746993</t>
-[...17 lines deleted...]
-    <t>EUROPEAN UNION 08/05/2026</t>
+    <t>OACT02006724</t>
+  </si>
+  <si>
+    <t>EUR/USD 31/07/26</t>
+  </si>
+  <si>
+    <t>2 824.68</t>
+  </si>
+  <si>
+    <t>EU000A4EEWF1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
-    <t>BE0312812846</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
+    <t>FI4000592183</t>
+  </si>
+  <si>
+    <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129570539</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129437499</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129132728</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
     <t>FR0128984012</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
   </si>
   <si>
+    <t>FR0129570547</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
+  </si>
+  <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129437507</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
+    <t>FR0129437556</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 26/08/2026</t>
   </si>
   <si>
     <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
     <t>EQS-00000220</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
   <si>
     <t>EQS-00000217</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000218</t>
   </si>
   <si>
     <t>EQSJPM</t>
+  </si>
+  <si>
+    <t>EQS-00000228</t>
+  </si>
+  <si>
+    <t>EQSMAC</t>
   </si>
   <si>
     <t>EQS-00000219</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
   <si>
     <t>EQS-00000222</t>
   </si>
   <si>
     <t>EQSUBS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -617,313 +617,313 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>677334.6748</v>
+        <v>663171.2226</v>
       </c>
       <c r="D2">
-        <v>1481.39</v>
+        <v>1443.57</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1003402316.61</v>
+        <v>957335289.31</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1003402316.61</v>
+        <v>957335289.31</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3190.3609</v>
+        <v>3305.3581</v>
       </c>
       <c r="D3">
-        <v>82351.43</v>
+        <v>80301.44</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>262730811.13</v>
+        <v>265425026.15</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>262730811.13</v>
+        <v>265425026.15</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2778.6296</v>
+        <v>3216.5046</v>
       </c>
       <c r="D4">
-        <v>136110.55</v>
+        <v>132763.05</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>378200828.15</v>
+        <v>427032990.03</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>378200828.15</v>
+        <v>427032990.03</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>133571.9969</v>
+        <v>135014.153</v>
       </c>
       <c r="D5">
-        <v>2411.16</v>
+        <v>2350.93</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>322063806.11</v>
+        <v>317409467.9</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>322063806.11</v>
+        <v>317409467.9</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>5601.9787</v>
+        <v>5921.2013</v>
       </c>
       <c r="D6">
-        <v>2241.84</v>
+        <v>2190.26</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>12558789.69</v>
+        <v>12968998.02</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>10706099.219982</v>
+        <v>11163809.950934</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>2433.0</v>
+        <v>2463.0</v>
       </c>
       <c r="D7">
-        <v>114.46</v>
+        <v>111.54</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>278497.43</v>
+        <v>274732.43</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>278497.43</v>
+        <v>274732.43</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>9796.4418</v>
+        <v>11369.8271</v>
       </c>
       <c r="D8">
-        <v>1241.1</v>
+        <v>1208.88</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>12158406.06</v>
+        <v>13744789.12</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>12158406.06</v>
+        <v>13744789.12</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>1123.6654</v>
+        <v>2714.353</v>
       </c>
       <c r="D9">
-        <v>101.4</v>
+        <v>98.76</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>113943.2</v>
+        <v>268088.43</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>113943.2</v>
+        <v>268088.43</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -972,1037 +972,1037 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>36946.0</v>
+        <v>37395.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4796.02</v>
+        <v>4805.57</v>
       </c>
       <c r="E2" s="1">
-        <v>4789.4557554268</v>
+        <v>4791.4864931141</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>176951232.34</v>
+        <v>179177637.41</v>
       </c>
       <c r="I2" s="1">
-        <v>242522.58</v>
+        <v>526652.74</v>
       </c>
       <c r="J2" s="1">
-        <v>0.13705616897542</v>
+        <v>0.29392771755043</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>177193754.92</v>
+        <v>179704290.15</v>
       </c>
       <c r="N2" s="1">
-        <v>177193754.92</v>
+        <v>179704290.15</v>
       </c>
       <c r="O2" s="1">
-        <v>8.91</v>
+        <v>9.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>22067.21</v>
+        <v>-11324598.22</v>
       </c>
       <c r="D3" s="1">
-        <v>0.85245151</v>
+        <v>0.85870337</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8553182171</v>
+        <v>0.8578526199</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>73.96</v>
+        <v>11230.87</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>-0.35</v>
+      <c r="L3" t="s">
+        <v>43</v>
       </c>
       <c r="M3" s="1">
-        <v>74.309999999998</v>
+        <v>8406.1899999995</v>
       </c>
       <c r="N3" s="1">
-        <v>73.959999999999</v>
+        <v>11230.869999999</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C4" s="1">
-        <v>-10696786.32</v>
+        <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>0.85141628</v>
+        <v>99.598</v>
       </c>
       <c r="E4" s="1">
-        <v>0.8533698974</v>
+        <v>99.44946435</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>19889892.87</v>
       </c>
       <c r="I4" s="1">
-        <v>-168377.24</v>
+        <v>29707.13</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>0.14935791858792</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4" t="s">
-        <v>45</v>
+      <c r="L4">
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-184868.1</v>
+        <v>19919600.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-168377.24</v>
+        <v>19919600.0</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.01</v>
+        <v>1.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" s="1">
-        <v>60000000.0</v>
+        <v>268000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.983</v>
+        <v>99.956</v>
       </c>
       <c r="E5" s="1">
-        <v>99.636311</v>
+        <v>99.47801591</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>59781786.6</v>
+        <v>266601082.63</v>
       </c>
       <c r="I5" s="1">
-        <v>208013.4</v>
+        <v>1280997.37</v>
       </c>
       <c r="J5" s="1">
-        <v>0.34795447214018</v>
+        <v>0.48049218606431</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>59989800.0</v>
+        <v>267882080.0</v>
       </c>
       <c r="N5" s="1">
-        <v>59989800.0</v>
+        <v>267882080.0</v>
       </c>
       <c r="O5" s="1">
-        <v>3.02</v>
+        <v>13.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="1">
-        <v>268000000.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.79</v>
+        <v>99.564</v>
       </c>
       <c r="E6" s="1">
-        <v>99.47801591</v>
+        <v>99.45360893</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>266601082.63</v>
+        <v>141224124.68</v>
       </c>
       <c r="I6" s="1">
-        <v>836117.37</v>
+        <v>156755.32</v>
       </c>
       <c r="J6" s="1">
-        <v>0.31362114577772</v>
+        <v>0.1109975511303</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>267437200.0</v>
+        <v>141380880.0</v>
       </c>
       <c r="N6" s="1">
-        <v>267437200.0</v>
+        <v>141380880.0</v>
       </c>
       <c r="O6" s="1">
-        <v>13.44</v>
+        <v>7.1</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="1">
-        <v>203000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.951</v>
+        <v>99.995</v>
       </c>
       <c r="E7" s="1">
-        <v>99.52875594</v>
+        <v>99.512664</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>202043374.55</v>
+        <v>995126.64</v>
       </c>
       <c r="I7" s="1">
-        <v>857155.45</v>
+        <v>4823.36</v>
       </c>
       <c r="J7" s="1">
-        <v>0.42424328533865</v>
+        <v>0.48469810837342</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>202900530.0</v>
+        <v>999950.0</v>
       </c>
       <c r="N7" s="1">
-        <v>202900530.0</v>
+        <v>999950.0</v>
       </c>
       <c r="O7" s="1">
-        <v>10.2</v>
+        <v>0.05</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="1">
-        <v>1000000.0</v>
+        <v>437000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.84</v>
+        <v>99.61</v>
       </c>
       <c r="E8" s="1">
-        <v>99.512664</v>
+        <v>99.40682841</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>995126.64</v>
+        <v>434407840.15</v>
       </c>
       <c r="I8" s="1">
-        <v>3273.36</v>
+        <v>887859.85</v>
       </c>
       <c r="J8" s="1">
-        <v>0.32893903835194</v>
+        <v>0.20438393784362</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>998400.0</v>
+        <v>435295700.0</v>
       </c>
       <c r="N8" s="1">
-        <v>998400.0</v>
+        <v>435295700.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.05</v>
+        <v>21.85</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>437000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.438</v>
+        <v>99.962</v>
       </c>
       <c r="E9" s="1">
-        <v>99.40682841</v>
+        <v>99.45326188</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>434407840.15</v>
+        <v>433616221.8</v>
       </c>
       <c r="I9" s="1">
-        <v>136219.85</v>
+        <v>2218098.2</v>
       </c>
       <c r="J9" s="1">
-        <v>0.031357594732398</v>
+        <v>0.51153487542333</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>434544060.0</v>
+        <v>435834320.0</v>
       </c>
       <c r="N9" s="1">
-        <v>434544060.0</v>
+        <v>435834320.0</v>
       </c>
       <c r="O9" s="1">
-        <v>21.84</v>
+        <v>21.87</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>436000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.798</v>
+        <v>99.749</v>
       </c>
       <c r="E10" s="1">
-        <v>99.45326188</v>
+        <v>99.438216</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>433616221.8</v>
+        <v>4971910.8</v>
       </c>
       <c r="I10" s="1">
-        <v>1503058.2</v>
+        <v>15539.2</v>
       </c>
       <c r="J10" s="1">
-        <v>0.34663329562732</v>
+        <v>0.31253979858207</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>435119280.0</v>
+        <v>4987450.0</v>
       </c>
       <c r="N10" s="1">
-        <v>435119280.0</v>
+        <v>4987450.0</v>
       </c>
       <c r="O10" s="1">
-        <v>21.87</v>
+        <v>0.25</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.957</v>
+        <v>99.925</v>
       </c>
       <c r="E11" s="1">
-        <v>99.465011</v>
+        <v>99.6028392</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9946501.1</v>
+        <v>19920567.84</v>
       </c>
       <c r="I11" s="1">
-        <v>49198.9</v>
+        <v>64432.16</v>
       </c>
       <c r="J11" s="1">
-        <v>0.49463524414631</v>
+        <v>0.32344539833158</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9995700.0</v>
+        <v>19985000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9995700.0</v>
+        <v>19985000.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.5</v>
+        <v>1.0</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>5000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.577</v>
+        <v>99.519</v>
       </c>
       <c r="E12" s="1">
-        <v>99.438216</v>
+        <v>99.43075821</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>4971910.8</v>
+        <v>178975364.77</v>
       </c>
       <c r="I12" s="1">
-        <v>6939.2</v>
+        <v>158835.23</v>
       </c>
       <c r="J12" s="1">
-        <v>0.13956807109251</v>
+        <v>0.088746979342167</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4978850.0</v>
+        <v>179134200.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4978850.0</v>
+        <v>179134200.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.25</v>
+        <v>8.99</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>20000000.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.756</v>
+        <v>99.705</v>
       </c>
       <c r="E13" s="1">
-        <v>99.6028392</v>
+        <v>99.39176656</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>19920567.84</v>
+        <v>163002497.16</v>
       </c>
       <c r="I13" s="1">
-        <v>30632.16</v>
+        <v>513702.84</v>
       </c>
       <c r="J13" s="1">
-        <v>0.1537715201998</v>
+        <v>0.315150288462</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>19951200.0</v>
+        <v>163516200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19951200.0</v>
+        <v>163516200.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.0</v>
+        <v>8.21</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>164000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.536</v>
+        <v>99.474</v>
       </c>
       <c r="E14" s="1">
-        <v>99.39176656</v>
+        <v>99.43221718</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>163002497.16</v>
+        <v>27841020.81</v>
       </c>
       <c r="I14" s="1">
-        <v>236542.84</v>
+        <v>11699.19</v>
       </c>
       <c r="J14" s="1">
-        <v>0.14511608357007</v>
+        <v>0.042021411786014</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>163239040.0</v>
+        <v>27852720.0</v>
       </c>
       <c r="N14" s="1">
-        <v>163239040.0</v>
+        <v>27852720.0</v>
       </c>
       <c r="O14" s="1">
-        <v>8.2</v>
+        <v>1.4</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>110000000.0</v>
+        <v>-547074482.58</v>
       </c>
       <c r="D15" s="1">
-        <v>99.879</v>
+        <v>0.84442272</v>
       </c>
       <c r="E15" s="1">
-        <v>99.45742658</v>
+        <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>109403169.24</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>463730.76</v>
+        <v>-4619621.23</v>
       </c>
       <c r="J15" s="1">
-        <v>0.42387324171817</v>
+        <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>109866900.0</v>
+        <v>-4619621.23</v>
       </c>
       <c r="N15" s="1">
-        <v>109866900.0</v>
+        <v>-4619621.23</v>
       </c>
       <c r="O15" s="1">
-        <v>5.52</v>
+        <v>-0.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-651670885.37</v>
+        <v>-76554511.12</v>
       </c>
       <c r="D16" s="1">
-        <v>0.31968789</v>
+        <v>0.84300763</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-2083312.9</v>
+        <v>-645360.37</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-2083312.9</v>
+        <v>-645360.37</v>
       </c>
       <c r="N16" s="1">
-        <v>-2083312.9</v>
+        <v>-645360.37</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.1</v>
+        <v>-0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-62657700.66</v>
+        <v>-577077429.72</v>
       </c>
       <c r="D17" s="1">
-        <v>0.31935742</v>
+        <v>0.84439646</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-200102.02</v>
+        <v>-4872821.39</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>-200102.02</v>
+        <v>-4872821.39</v>
       </c>
       <c r="N17" s="1">
-        <v>-200102.02</v>
+        <v>-4872821.39</v>
       </c>
       <c r="O17" s="1">
-        <v>-0.01</v>
+        <v>-0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>-608803567.2</v>
+        <v>-460318468.09</v>
       </c>
       <c r="D18" s="1">
-        <v>0.31942534</v>
+        <v>0.84530057</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-1944672.86</v>
+        <v>-3891074.63</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-1944672.86</v>
+        <v>-3891074.63</v>
       </c>
       <c r="N18" s="1">
-        <v>-1944672.86</v>
+        <v>-3891074.63</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>-312409601.04</v>
+        <v>-19893310.59</v>
       </c>
       <c r="D19" s="1">
-        <v>0.34819246</v>
+        <v>0.84439646</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1087786.68</v>
+        <v>-167978.41</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-1087786.68</v>
+        <v>-167978.41</v>
       </c>
       <c r="N19" s="1">
-        <v>-1087786.68</v>
+        <v>-167978.41</v>
       </c>
       <c r="O19" s="1">
-        <v>-0.05</v>
+        <v>-0.01</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1">
-        <v>-319442030.04</v>
+        <v>-314720863.79</v>
       </c>
       <c r="D20" s="1">
-        <v>0.31968789</v>
+        <v>0.84442272</v>
       </c>
       <c r="E20" s="1">
         <v>0.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-1021217.49</v>
+        <v>-2657574.48</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>-1021217.49</v>
+        <v>-2657574.48</v>
       </c>
       <c r="N20" s="1">
-        <v>-1021217.49</v>
+        <v>-2657574.48</v>
       </c>
       <c r="O20" s="1">
-        <v>-0.05</v>
+        <v>-0.13</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>78</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="1">
-        <v>-520869215.84</v>
+        <v>-518606120.35</v>
       </c>
       <c r="D21" s="1">
-        <v>0.31968789</v>
+        <v>0.84442272</v>
       </c>
       <c r="E21" s="1">
         <v>0.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-1665155.81</v>
+        <v>-4379227.91</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>-1665155.81</v>
+        <v>-4379227.91</v>
       </c>
       <c r="N21" s="1">
-        <v>-1665155.81</v>
+        <v>-4379227.91</v>
       </c>
       <c r="O21" s="1">
-        <v>-0.08</v>
+        <v>-0.22</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>