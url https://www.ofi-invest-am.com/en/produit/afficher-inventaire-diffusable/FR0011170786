--- v3 (2026-09-01)
+++ v4 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -145,99 +145,93 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT02006724</t>
   </si>
   <si>
     <t>EUR/USD 31/07/26</t>
   </si>
   <si>
-    <t>2 824.68</t>
+    <t>14 634.31</t>
+  </si>
+  <si>
+    <t>EU000A4EF4A1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 04/09/2026</t>
   </si>
   <si>
     <t>EU000A4EEWF1</t>
   </si>
   <si>
     <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
-    <t>BE0312813851</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
+    <t>BE0312816888</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 10/09/2026</t>
   </si>
   <si>
     <t>FI4000592183</t>
   </si>
   <si>
     <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
   </si>
   <si>
-    <t>FR0129287290</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129570539</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
   </si>
   <si>
-    <t>FR0129437515</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129132728</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
-    <t>FR0128984012</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+    <t>FR0129570562</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 16/09/2026</t>
   </si>
   <si>
     <t>FR0129570547</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
   </si>
   <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>FR0129437556</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 26/08/2026</t>
   </si>
   <si>
     <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
@@ -606,1406 +600,1356 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>659601.4705</v>
+      </c>
+      <c r="C2">
+        <v>1297.39</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>855763215.04</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>855763215.04</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3213.2822</v>
+      </c>
+      <c r="C3">
+        <v>72201.19</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>232002800.51</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>232002800.51</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3471.6002</v>
+      </c>
+      <c r="C4">
+        <v>119394.88</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>414491319.45</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>414491319.45</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>140340.9013</v>
+      </c>
+      <c r="C5">
+        <v>2113.66</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>296633924.48</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>296633924.48</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8384.8099</v>
+      </c>
+      <c r="C6">
+        <v>1974.0</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6">
+        <v>16551639.31</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6">
+        <v>14461263.649469</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2463.0</v>
+      </c>
+      <c r="C7">
+        <v>100.24</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>246912.73</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>246912.73</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>12824.9368</v>
+      </c>
+      <c r="C8">
+        <v>1086.15</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>13929897.12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>13929897.12</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3494.4953</v>
+      </c>
+      <c r="C9">
+        <v>88.73</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>310099.93</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>310099.93</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>22</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:Z20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O21" sqref="O21"/>
+      <selection activeCell="N20" sqref="N20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M1" t="s">
+        <v>36</v>
+      </c>
+      <c r="N1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z1" t="s">
         <v>24</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="1">
+        <v>34205.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D2" s="1">
+        <v>4798.2627683087</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>164124577.99</v>
+      </c>
+      <c r="H2" s="1">
+        <v>459278.46</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.27983527246479</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>164583856.45</v>
+      </c>
+      <c r="M2" s="1">
+        <v>164583856.45</v>
+      </c>
+      <c r="N2" s="1">
+        <v>9.0</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>39</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-      <c r="G2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-14285498.59</v>
+      </c>
+      <c r="C3" s="1">
+        <v>0.87242519</v>
+      </c>
+      <c r="D3" s="1">
+        <v>0.8723830947</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>229921.11</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3" t="s">
+        <v>43</v>
+      </c>
+      <c r="L3" s="1">
+        <v>215286.8</v>
+      </c>
+      <c r="M3" s="1">
+        <v>229921.11</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" s="1">
+        <v>58333333.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.547</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.46057835</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...23 lines deleted...]
-      <c r="P2">
+      <c r="G4" s="1">
+        <v>58018670.37</v>
+      </c>
+      <c r="H4" s="1">
+        <v>50412.63</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.086890357325505</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>58069083.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>58069083.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>3.18</v>
+      </c>
+      <c r="O4">
         <v>1</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J3" s="1">
+      <c r="Z4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="1">
+        <v>70000000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>99.723</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.5861113</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>69710277.91</v>
+      </c>
+      <c r="H5" s="1">
+        <v>95822.09</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.13745762156294</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>69806100.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>69806100.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>3.82</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="1">
+        <v>170000000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.496</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.41247778</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>169001212.22</v>
+      </c>
+      <c r="H6" s="1">
+        <v>141987.78</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.084015835232688</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>169143200.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>169143200.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>9.25</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1">
+        <v>142000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.685</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.45360893</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>141224124.68</v>
+      </c>
+      <c r="H7" s="1">
+        <v>328575.32</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.23266231654437</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>141552700.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>141552700.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>7.74</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>437000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.40682841</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>434407840.15</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1416629.85</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.32610595828815</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>435824470.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>435824470.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>23.84</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.869</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.438216</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>4971910.8</v>
+      </c>
+      <c r="H9" s="1">
+        <v>21539.2</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.43321774799339</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>4993450.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>4993450.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="1">
+        <v>387000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.455</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.3675612</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>384552461.84</v>
+      </c>
+      <c r="H10" s="1">
+        <v>338388.16</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.087995317564965</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>384890850.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>384890850.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>21.06</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="1">
+        <v>180000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.64</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.43075821</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>178975364.77</v>
+      </c>
+      <c r="H11" s="1">
+        <v>376635.23</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.21043970519854</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>179352000.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>179352000.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>9.81</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>164000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.825</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.39176656</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>163002497.16</v>
+      </c>
+      <c r="H12" s="1">
+        <v>710502.84</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.43588463513083</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>163713000.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>163713000.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>8.96</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="1">
+        <v>28000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.596</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.43221718</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>27841020.81</v>
+      </c>
+      <c r="H13" s="1">
+        <v>45859.19</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.16471806229004</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>27886880.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>27886880.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="1">
+        <v>-514374482.58</v>
+      </c>
+      <c r="C14" s="1">
+        <v>8.9035046</v>
+      </c>
+      <c r="D14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-45797355.72</v>
+      </c>
+      <c r="I14" s="1">
         <v>0</v>
       </c>
-      <c r="K3">
-[...14 lines deleted...]
-      <c r="P3">
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>-45797355.72</v>
+      </c>
+      <c r="M14" s="1">
+        <v>-45797355.72</v>
+      </c>
+      <c r="N14" s="1">
+        <v>-2.51</v>
+      </c>
+      <c r="O14">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G4">
+      <c r="Z14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="1">
+        <v>-91554511.12</v>
+      </c>
+      <c r="C15" s="1">
+        <v>8.89856086</v>
+      </c>
+      <c r="D15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...20 lines deleted...]
-      <c r="O4" s="1">
+      <c r="G15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-8147033.89</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>-8147033.89</v>
+      </c>
+      <c r="M15" s="1">
+        <v>-8147033.89</v>
+      </c>
+      <c r="N15" s="1">
+        <v>-0.45</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="1">
+        <v>-529277429.72</v>
+      </c>
+      <c r="C16" s="1">
+        <v>8.90329456</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
         <v>1.0</v>
       </c>
-      <c r="P4">
+      <c r="G16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-47123128.61</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>-47123128.61</v>
+      </c>
+      <c r="M16" s="1">
+        <v>-47123128.61</v>
+      </c>
+      <c r="N16" s="1">
+        <v>-2.58</v>
+      </c>
+      <c r="O16">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G5">
+      <c r="Z16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1">
+        <v>-460318468.09</v>
+      </c>
+      <c r="C17" s="1">
+        <v>8.91052743</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...23 lines deleted...]
-      <c r="P5">
+      <c r="G17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-41016803.36</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>-41016803.36</v>
+      </c>
+      <c r="M17" s="1">
+        <v>-41016803.36</v>
+      </c>
+      <c r="N17" s="1">
+        <v>-2.24</v>
+      </c>
+      <c r="O17">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G6">
+      <c r="Z17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="1">
+        <v>-115893310.59</v>
+      </c>
+      <c r="C18" s="1">
+        <v>8.90329455</v>
+      </c>
+      <c r="D18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...23 lines deleted...]
-      <c r="P6">
+      <c r="G18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-10318322.81</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>-10318322.81</v>
+      </c>
+      <c r="M18" s="1">
+        <v>-10318322.81</v>
+      </c>
+      <c r="N18" s="1">
+        <v>-0.56</v>
+      </c>
+      <c r="O18">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G7">
+      <c r="Z18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="1">
+        <v>-314720863.79</v>
+      </c>
+      <c r="C19" s="1">
+        <v>8.9035046</v>
+      </c>
+      <c r="D19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...23 lines deleted...]
-      <c r="P7">
+      <c r="G19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-28021186.58</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>-28021186.58</v>
+      </c>
+      <c r="M19" s="1">
+        <v>-28021186.58</v>
+      </c>
+      <c r="N19" s="1">
+        <v>-1.53</v>
+      </c>
+      <c r="O19">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G8">
+      <c r="Z19" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="1">
+        <v>-493006120.35</v>
+      </c>
+      <c r="C20" s="1">
+        <v>8.9035046</v>
+      </c>
+      <c r="D20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
         <v>1.0</v>
       </c>
-      <c r="H8" s="1">
-[...23 lines deleted...]
-      <c r="P8">
+      <c r="G20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-43894822.6</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>-43894822.6</v>
+      </c>
+      <c r="M20" s="1">
+        <v>-43894822.6</v>
+      </c>
+      <c r="N20" s="1">
+        <v>-2.4</v>
+      </c>
+      <c r="O20">
         <v>1</v>
       </c>
-    </row>
-[...551 lines deleted...]
-      <c r="A20" t="s">
+      <c r="Z20" t="s">
         <v>76</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">