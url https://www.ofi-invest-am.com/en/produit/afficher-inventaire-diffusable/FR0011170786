--- v4 (2026-09-22)
+++ v5 (2026-10-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -145,153 +145,159 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT02006724</t>
   </si>
   <si>
     <t>EUR/USD 31/07/26</t>
   </si>
   <si>
-    <t>14 634.31</t>
+    <t>31 817.09</t>
   </si>
   <si>
     <t>EU000A4EF4A1</t>
   </si>
   <si>
     <t>EUROPEAN UNION 04/09/2026</t>
   </si>
   <si>
     <t>EU000A4EEWF1</t>
   </si>
   <si>
     <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
     <t>BE0312816888</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 10/09/2026</t>
   </si>
   <si>
     <t>FI4000592183</t>
   </si>
   <si>
     <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
   </si>
   <si>
     <t>FR0129570539</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
   </si>
   <si>
-    <t>FR0129132728</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
+    <t>FR0129704203</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 14/10/2026</t>
   </si>
   <si>
     <t>FR0129570562</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 16/09/2026</t>
   </si>
   <si>
     <t>FR0129570547</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
   </si>
   <si>
-    <t>FR0129570521</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129437556</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 26/08/2026</t>
   </si>
   <si>
-    <t>EQS-00000221</t>
-[...38 lines deleted...]
-    <t>EQSUBS</t>
+    <t>FR0129704088</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 28/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129570570</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 30/09/2026</t>
+  </si>
+  <si>
+    <t>SWAP05049182</t>
+  </si>
+  <si>
+    <t>BNP - BDF2K0610</t>
+  </si>
+  <si>
+    <t>SWAP05049180</t>
+  </si>
+  <si>
+    <t>BOF - BDF2JWRW1</t>
+  </si>
+  <si>
+    <t>SWAP05049175</t>
+  </si>
+  <si>
+    <t>JPM  BDF2JWSY6</t>
+  </si>
+  <si>
+    <t>SWAP05049187</t>
+  </si>
+  <si>
+    <t>MAC - BDF2S0XD6</t>
+  </si>
+  <si>
+    <t>SWAP05049178</t>
+  </si>
+  <si>
+    <t>SGP - BDF2JWCC1</t>
+  </si>
+  <si>
+    <t>SWAP05049173</t>
+  </si>
+  <si>
+    <t>TRS GOL BDF2JWLN7</t>
+  </si>
+  <si>
+    <t>SWAP05049185</t>
+  </si>
+  <si>
+    <t>UBS - BDF2JWAJ8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -652,302 +658,302 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>659601.4705</v>
+        <v>671964.3336</v>
       </c>
       <c r="C2">
-        <v>1297.39</v>
+        <v>1221.42</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>855763215.04</v>
+        <v>820754624.24</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>855763215.04</v>
+        <v>820754624.24</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3213.2822</v>
+        <v>3416.1493</v>
       </c>
       <c r="C3">
-        <v>72201.19</v>
+        <v>68016.79</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>232002800.51</v>
+        <v>232355527.52</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>232002800.51</v>
+        <v>232355527.52</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>3471.6002</v>
+        <v>3570.267</v>
       </c>
       <c r="C4">
-        <v>119394.88</v>
+        <v>112508.84</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>414491319.45</v>
+        <v>401686599.12</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>414491319.45</v>
+        <v>401686599.12</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>140340.9013</v>
+        <v>146570.6671</v>
       </c>
       <c r="C5">
-        <v>2113.66</v>
+        <v>1991.0</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>296633924.48</v>
+        <v>291822288.72</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>296633924.48</v>
+        <v>291822288.72</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>8384.8099</v>
+        <v>8463.78</v>
       </c>
       <c r="C6">
-        <v>1974.0</v>
+        <v>1862.76</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
-        <v>16551639.31</v>
+        <v>15766026.35</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
       <c r="G6">
-        <v>14461263.649469</v>
+        <v>13865118.591153</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1">
         <v>2463.0</v>
       </c>
       <c r="C7">
-        <v>100.24</v>
+        <v>94.37</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>246912.73</v>
+        <v>232454.85</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>246912.73</v>
+        <v>232454.85</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="1">
-        <v>12824.9368</v>
+        <v>15392.2605</v>
       </c>
       <c r="C8">
-        <v>1086.15</v>
+        <v>1022.12</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>13929897.12</v>
+        <v>15732774.63</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>13929897.12</v>
+        <v>15732774.63</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="1">
-        <v>3494.4953</v>
+        <v>5414.3309</v>
       </c>
       <c r="C9">
-        <v>88.73</v>
+        <v>83.5</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
-        <v>310099.93</v>
+        <v>452127.4</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
-        <v>310099.93</v>
+        <v>452127.4</v>
       </c>
       <c r="H9" t="s">
         <v>8</v>
       </c>
       <c r="Z9" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z20"/>
+  <dimension ref="A1:Z21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N20" sqref="N20"/>
+      <selection activeCell="N21" sqref="N21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>25</v>
       </c>
       <c r="B1" t="s">
         <v>26</v>
       </c>
       <c r="C1" t="s">
         <v>27</v>
       </c>
       <c r="D1" t="s">
         <v>28</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>29</v>
       </c>
       <c r="G1" t="s">
         <v>30</v>
@@ -963,993 +969,1043 @@
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
       <c r="L1" t="s">
         <v>35</v>
       </c>
       <c r="M1" t="s">
         <v>36</v>
       </c>
       <c r="N1" t="s">
         <v>37</v>
       </c>
       <c r="O1" t="s">
         <v>38</v>
       </c>
       <c r="Z1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="1">
-        <v>34205.0</v>
+        <v>33424.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4811.69</v>
+        <v>4821.3</v>
       </c>
       <c r="D2" s="1">
-        <v>4798.2627683087</v>
+        <v>4815.1528557324</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>164124577.99</v>
+        <v>160941669.05</v>
       </c>
       <c r="H2" s="1">
-        <v>459278.46</v>
+        <v>205462.15</v>
       </c>
       <c r="I2" s="1">
-        <v>0.27983527246479</v>
+        <v>0.12766249487333</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>164583856.45</v>
+        <v>161147131.2</v>
       </c>
       <c r="M2" s="1">
-        <v>164583856.45</v>
+        <v>161147131.2</v>
       </c>
       <c r="N2" s="1">
-        <v>9.0</v>
+        <v>9.07</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="1">
-        <v>-14285498.59</v>
+        <v>-13499094.63</v>
       </c>
       <c r="C3" s="1">
-        <v>0.87242519</v>
+        <v>0.87920729</v>
       </c>
       <c r="D3" s="1">
-        <v>0.8723830947</v>
+        <v>0.8754636449</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3">
         <v>1.14</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>229921.11</v>
+        <v>346006.24</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3" t="s">
         <v>43</v>
       </c>
       <c r="L3" s="1">
-        <v>215286.8</v>
+        <v>314189.15</v>
       </c>
       <c r="M3" s="1">
-        <v>229921.11</v>
+        <v>346006.24</v>
       </c>
       <c r="N3" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="1">
         <v>58333333.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.547</v>
+        <v>99.755</v>
       </c>
       <c r="D4" s="1">
         <v>99.46057835</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>58018670.37</v>
       </c>
       <c r="H4" s="1">
-        <v>50412.63</v>
+        <v>171745.96</v>
       </c>
       <c r="I4" s="1">
-        <v>0.086890357325505</v>
+        <v>0.29601843493608</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>58069083.0</v>
+        <v>58190416.33</v>
       </c>
       <c r="M4" s="1">
-        <v>58069083.0</v>
+        <v>58190416.33</v>
       </c>
       <c r="N4" s="1">
-        <v>3.18</v>
+        <v>3.27</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="1">
         <v>70000000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>99.723</v>
+        <v>99.931</v>
       </c>
       <c r="D5" s="1">
         <v>99.5861113</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>69710277.91</v>
       </c>
       <c r="H5" s="1">
-        <v>95822.09</v>
+        <v>241422.09</v>
       </c>
       <c r="I5" s="1">
-        <v>0.13745762156294</v>
+        <v>0.34632208798779</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>69806100.0</v>
+        <v>69951700.0</v>
       </c>
       <c r="M5" s="1">
-        <v>69806100.0</v>
+        <v>69951700.0</v>
       </c>
       <c r="N5" s="1">
-        <v>3.82</v>
+        <v>3.94</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="1">
         <v>170000000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>99.496</v>
+        <v>99.717</v>
       </c>
       <c r="D6" s="1">
         <v>99.41247778</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>169001212.22</v>
       </c>
       <c r="H6" s="1">
-        <v>141987.78</v>
+        <v>517687.78</v>
       </c>
       <c r="I6" s="1">
-        <v>0.084015835232688</v>
+        <v>0.3063219329611</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>169143200.0</v>
+        <v>169518900.0</v>
       </c>
       <c r="M6" s="1">
-        <v>169143200.0</v>
+        <v>169518900.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9.25</v>
+        <v>9.54</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="1">
         <v>142000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.685</v>
+        <v>99.893</v>
       </c>
       <c r="D7" s="1">
         <v>99.45360893</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>141224124.68</v>
       </c>
       <c r="H7" s="1">
-        <v>328575.32</v>
+        <v>623935.32</v>
       </c>
       <c r="I7" s="1">
-        <v>0.23266231654437</v>
+        <v>0.44180505378509</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>141552700.0</v>
+        <v>141848060.0</v>
       </c>
       <c r="M7" s="1">
-        <v>141552700.0</v>
+        <v>141848060.0</v>
       </c>
       <c r="N7" s="1">
-        <v>7.74</v>
+        <v>7.98</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="1">
         <v>437000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>99.731</v>
+        <v>99.945</v>
       </c>
       <c r="D8" s="1">
         <v>99.40682841</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>434407840.15</v>
       </c>
       <c r="H8" s="1">
-        <v>1416629.85</v>
+        <v>2351809.85</v>
       </c>
       <c r="I8" s="1">
-        <v>0.32610595828815</v>
+        <v>0.54138292006607</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>435824470.0</v>
+        <v>436759650.0</v>
       </c>
       <c r="M8" s="1">
-        <v>435824470.0</v>
+        <v>436759650.0</v>
       </c>
       <c r="N8" s="1">
-        <v>23.84</v>
+        <v>24.58</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="1">
-        <v>5000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>99.869</v>
+        <v>99.481</v>
       </c>
       <c r="D9" s="1">
-        <v>99.438216</v>
+        <v>99.3856262</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>4971910.8</v>
+        <v>69569938.34</v>
       </c>
       <c r="H9" s="1">
-        <v>21539.2</v>
+        <v>66761.66</v>
       </c>
       <c r="I9" s="1">
-        <v>0.43321774799339</v>
+        <v>0.095963373826385</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>4993450.0</v>
+        <v>69636700.0</v>
       </c>
       <c r="M9" s="1">
-        <v>4993450.0</v>
+        <v>69636700.0</v>
       </c>
       <c r="N9" s="1">
-        <v>0.27</v>
+        <v>3.92</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="1">
-        <v>387000000.0</v>
+        <v>102000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>99.455</v>
+        <v>99.677</v>
       </c>
       <c r="D10" s="1">
         <v>99.3675612</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>384552461.84</v>
+        <v>101354912.42</v>
       </c>
       <c r="H10" s="1">
-        <v>338388.16</v>
+        <v>315627.58</v>
       </c>
       <c r="I10" s="1">
-        <v>0.087995317564965</v>
+        <v>0.31140827066387</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>384890850.0</v>
+        <v>101670540.0</v>
       </c>
       <c r="M10" s="1">
-        <v>384890850.0</v>
+        <v>101670540.0</v>
       </c>
       <c r="N10" s="1">
-        <v>21.06</v>
+        <v>5.72</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="1">
         <v>180000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>99.64</v>
+        <v>99.856</v>
       </c>
       <c r="D11" s="1">
         <v>99.43075821</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>178975364.77</v>
       </c>
       <c r="H11" s="1">
-        <v>376635.23</v>
+        <v>765435.23</v>
       </c>
       <c r="I11" s="1">
-        <v>0.21043970519854</v>
+        <v>0.42767630672727</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>179352000.0</v>
+        <v>179740800.0</v>
       </c>
       <c r="M11" s="1">
-        <v>179352000.0</v>
+        <v>179740800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9.81</v>
+        <v>10.12</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="1">
-        <v>164000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>99.825</v>
+        <v>99.81</v>
       </c>
       <c r="D12" s="1">
-        <v>99.39176656</v>
+        <v>99.43221718</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>163002497.16</v>
+        <v>27841020.81</v>
       </c>
       <c r="H12" s="1">
-        <v>710502.84</v>
+        <v>105779.19</v>
       </c>
       <c r="I12" s="1">
-        <v>0.43588463513083</v>
+        <v>0.37994005579711</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>163713000.0</v>
+        <v>27946800.0</v>
       </c>
       <c r="M12" s="1">
-        <v>163713000.0</v>
+        <v>27946800.0</v>
       </c>
       <c r="N12" s="1">
-        <v>8.96</v>
+        <v>1.57</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="1">
-        <v>28000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>99.596</v>
+        <v>99.371</v>
       </c>
       <c r="D13" s="1">
-        <v>99.43221718</v>
+        <v>99.34096651</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>27841020.81</v>
+        <v>178813739.72</v>
       </c>
       <c r="H13" s="1">
-        <v>45859.19</v>
+        <v>54060.28</v>
       </c>
       <c r="I13" s="1">
-        <v>0.16471806229004</v>
+        <v>0.030232732722134</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>27886880.0</v>
+        <v>178867800.0</v>
       </c>
       <c r="M13" s="1">
-        <v>27886880.0</v>
+        <v>178867800.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1.53</v>
+        <v>10.07</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="1">
-        <v>-514374482.58</v>
+        <v>50000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>8.9035046</v>
+        <v>99.578</v>
       </c>
       <c r="D14" s="1">
-        <v>0.0</v>
+        <v>99.42067298</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>0.0</v>
+        <v>49710336.49</v>
       </c>
       <c r="H14" s="1">
-        <v>-45797355.72</v>
+        <v>78663.51</v>
       </c>
       <c r="I14" s="1">
-        <v>0</v>
+        <v>0.15824376891077</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>-45797355.72</v>
+        <v>49789000.0</v>
       </c>
       <c r="M14" s="1">
-        <v>-45797355.72</v>
+        <v>49789000.0</v>
       </c>
       <c r="N14" s="1">
-        <v>-2.51</v>
+        <v>2.8</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="1">
-        <v>-91554511.12</v>
+        <v>422452560.43</v>
       </c>
       <c r="C15" s="1">
-        <v>8.89856086</v>
+        <v>100.23616121</v>
       </c>
       <c r="D15" s="1">
         <v>0.0</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>0.0</v>
       </c>
       <c r="H15" s="1">
-        <v>-8147033.89</v>
+        <v>997669.08</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>-8147033.89</v>
+        <v>997669.08</v>
       </c>
       <c r="M15" s="1">
-        <v>-8147033.89</v>
+        <v>997669.08</v>
       </c>
       <c r="N15" s="1">
-        <v>-0.45</v>
+        <v>0.06</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="1">
-        <v>-529277429.72</v>
+        <v>148091040.18</v>
       </c>
       <c r="C16" s="1">
-        <v>8.90329456</v>
+        <v>100.23619235</v>
       </c>
       <c r="D16" s="1">
         <v>0.0</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>0.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-47123128.61</v>
+        <v>349779.71</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>-47123128.61</v>
+        <v>349779.71</v>
       </c>
       <c r="M16" s="1">
-        <v>-47123128.61</v>
+        <v>349779.71</v>
       </c>
       <c r="N16" s="1">
-        <v>-2.58</v>
+        <v>0.02</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="1">
-        <v>-460318468.09</v>
+        <v>402124306.72</v>
       </c>
       <c r="C17" s="1">
-        <v>8.91052743</v>
+        <v>100.23069127</v>
       </c>
       <c r="D17" s="1">
         <v>0.0</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>0.0</v>
       </c>
       <c r="H17" s="1">
-        <v>-41016803.36</v>
+        <v>927665.67</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>-41016803.36</v>
+        <v>927665.67</v>
       </c>
       <c r="M17" s="1">
-        <v>-41016803.36</v>
+        <v>927665.67</v>
       </c>
       <c r="N17" s="1">
-        <v>-2.24</v>
+        <v>0.05</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="1">
-        <v>-115893310.59</v>
+        <v>157267883.85</v>
       </c>
       <c r="C18" s="1">
-        <v>8.90329455</v>
+        <v>100.23636251</v>
       </c>
       <c r="D18" s="1">
         <v>0.0</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>0.0</v>
       </c>
       <c r="H18" s="1">
-        <v>-10318322.81</v>
+        <v>371722.32</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>-10318322.81</v>
+        <v>371722.32</v>
       </c>
       <c r="M18" s="1">
-        <v>-10318322.81</v>
+        <v>371722.32</v>
       </c>
       <c r="N18" s="1">
-        <v>-0.56</v>
+        <v>0.02</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="1">
-        <v>-314720863.79</v>
+        <v>272564883.5</v>
       </c>
       <c r="C19" s="1">
-        <v>8.9035046</v>
+        <v>100.23616121</v>
       </c>
       <c r="D19" s="1">
         <v>0.0</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>0.0</v>
       </c>
       <c r="H19" s="1">
-        <v>-28021186.58</v>
+        <v>643692.53</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>-28021186.58</v>
+        <v>643692.53</v>
       </c>
       <c r="M19" s="1">
-        <v>-28021186.58</v>
+        <v>643692.53</v>
       </c>
       <c r="N19" s="1">
-        <v>-1.53</v>
+        <v>0.04</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="1">
-        <v>-493006120.35</v>
+        <v>417583535.16</v>
       </c>
       <c r="C20" s="1">
-        <v>8.9035046</v>
+        <v>100.23636251</v>
       </c>
       <c r="D20" s="1">
         <v>0.0</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>0.0</v>
       </c>
       <c r="H20" s="1">
-        <v>-43894822.6</v>
+        <v>987010.93</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>-43894822.6</v>
+        <v>987010.93</v>
       </c>
       <c r="M20" s="1">
-        <v>-43894822.6</v>
+        <v>987010.93</v>
       </c>
       <c r="N20" s="1">
-        <v>-2.4</v>
+        <v>0.06</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="1">
+        <v>407483140.24</v>
+      </c>
+      <c r="C21" s="1">
+        <v>100.23616121</v>
+      </c>
+      <c r="D21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>962317.11</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>962317.11</v>
+      </c>
+      <c r="M21" s="1">
+        <v>962317.11</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">