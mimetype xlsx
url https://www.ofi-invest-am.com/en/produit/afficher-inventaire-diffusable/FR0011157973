--- v1 (2026-06-22)
+++ v2 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -160,438 +160,444 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01737424</t>
   </si>
   <si>
     <t>EUR/GBP 21/05/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
+    <t>-5 654.61</t>
+  </si>
+  <si>
     <t>OVCT01737421</t>
   </si>
   <si>
     <t>EUR/SEK 21/05/26</t>
   </si>
   <si>
     <t>OVCT01737419</t>
   </si>
   <si>
     <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-4 060.88</t>
+    <t>-36 547.95</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>5 703.21</t>
+    <t>7 475.08</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>5 150.68</t>
+    <t>8 438.36</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>21 763.39</t>
+    <t>2 177.25</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>16 717.81</t>
+    <t>21 156.16</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>5 605.48</t>
+    <t>6 961.64</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>15 288.46</t>
+    <t>19 615.38</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>6 495.17</t>
+    <t>9 447.51</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>8 349.45</t>
+    <t>16 429.56</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>14 665.07</t>
+    <t>17 069.18</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>49 398.36</t>
+    <t>57 157.26</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>11 712.33</t>
+    <t>14 794.52</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>36 049.72</t>
+    <t>45 372.93</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>68 835.16</t>
+    <t>8 655.74</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>7 491.67</t>
+    <t>9 243.75</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>8 936.26</t>
+    <t>11 441.76</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>21 213.70</t>
+    <t>3 217.81</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>16 527.78</t>
+    <t>1 227.78</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>3 178.08</t>
+    <t>7 945.21</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>16 875.00</t>
+    <t>22 438.19</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>23 210.96</t>
+    <t>1 183.56</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>44 383.56</t>
+    <t>53 260.27</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>7 699.34</t>
+    <t>18 531.13</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>2 491.74</t>
+    <t>7 693.24</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>22 869.86</t>
+    <t>1 006.85</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>7 890.41</t>
+    <t>13 150.68</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>1 218.75</t>
+    <t>4 031.25</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>45 271.23</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
+    <t>4 211.96</t>
+  </si>
+  <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>19 143.84</t>
+    <t>25 821.92</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>25 468.51</t>
+    <t>31 998.90</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>12 008.29</t>
+    <t>17 229.28</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>7 292.82</t>
+    <t>10 607.73</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>25 738.48</t>
+    <t>31 824.37</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>3 287.29</t>
+    <t>6 187.85</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
+    <t>2 445.65</t>
+  </si>
+  <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>27 764.42</t>
+    <t>33 430.63</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>10 790.06</t>
+    <t>13 400.55</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>20 550.33</t>
+    <t>24 989.93</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -955,211 +961,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>875668.0571</v>
+        <v>878741.5845</v>
       </c>
       <c r="D2">
-        <v>91.64</v>
+        <v>96.19</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>80247089.52</v>
+        <v>84531316.28</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>80247089.52</v>
+        <v>84531316.28</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>86.33</v>
+        <v>90.62</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>100386132.53</v>
+        <v>105372656.69</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>100386132.53</v>
+        <v>105372656.69</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>120.67</v>
+        <v>126.9</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>120.67</v>
+        <v>126.9</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>120.67</v>
+        <v>126.9</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2937.6114</v>
+        <v>3066.8304</v>
       </c>
       <c r="D5">
-        <v>109.2</v>
+        <v>114.59</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>320814.38</v>
+        <v>351453.15</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>320814.38</v>
+        <v>351453.15</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>117.01</v>
+        <v>122.87</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>117.01</v>
+        <v>122.87</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>117.01</v>
+        <v>122.87</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>102.01</v>
+        <v>107.22</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>21524.91</v>
+        <v>22625.47</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>21524.91</v>
+        <v>22625.47</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1211,2634 +1217,2634 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>203.8</v>
+        <v>196.7</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>2149031.1</v>
+        <v>1999931.1</v>
       </c>
       <c r="J2" s="1">
-        <v>100.85707089117</v>
+        <v>93.859596880732</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4279800.0</v>
+        <v>4130700.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4279800.0</v>
+        <v>4130700.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.36</v>
+        <v>2.17</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1223.0</v>
+        <v>1441.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4784.78</v>
+        <v>4793.7</v>
       </c>
       <c r="E3" s="1">
-        <v>4771.8263532298</v>
+        <v>4774.4775850104</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>5835943.63</v>
+        <v>6880022.2</v>
       </c>
       <c r="I3" s="1">
-        <v>15842.31</v>
+        <v>27699.5</v>
       </c>
       <c r="J3" s="1">
-        <v>0.27146098393689</v>
+        <v>0.40260771251581</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5851785.94</v>
+        <v>6907721.7</v>
       </c>
       <c r="N3" s="1">
-        <v>5851785.94</v>
+        <v>6907721.7</v>
       </c>
       <c r="O3" s="1">
-        <v>3.23</v>
+        <v>3.63</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>93.9</v>
+        <v>119.3</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2146580.0</v>
+        <v>3162580.0</v>
       </c>
       <c r="J4" s="1">
-        <v>133.37599880702</v>
+        <v>196.50433075269</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3756000.0</v>
+        <v>4772000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3756000.0</v>
+        <v>4772000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.08</v>
+        <v>2.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>281.6</v>
+        <v>282.4</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>150313.49</v>
+        <v>154313.49</v>
       </c>
       <c r="J5" s="1">
-        <v>11.95158640924</v>
+        <v>12.269630688811</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1408000.0</v>
+        <v>1412000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1408000.0</v>
+        <v>1412000.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>288.1</v>
+        <v>320.1</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6">
-        <v>10.81</v>
+        <v>10.76</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>211370.17</v>
+        <v>365677.84</v>
       </c>
       <c r="J6" s="1">
-        <v>18.845946224803</v>
+        <v>32.604150851759</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1332938.53</v>
+        <v>1487246.2</v>
       </c>
       <c r="N6" s="1">
-        <v>1332938.53</v>
+        <v>1487246.2</v>
       </c>
       <c r="O6" s="1">
-        <v>0.74</v>
+        <v>0.78</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>3343922.8</v>
       </c>
       <c r="D7" s="1">
-        <v>1.14896538</v>
+        <v>1.14791894</v>
       </c>
       <c r="E7" s="1">
         <v>1.1543118736</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
         <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>15488.24</v>
+        <v>18519.66</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7">
-        <v>-628.29</v>
+      <c r="L7" t="s">
+        <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>16116.53</v>
+        <v>24174.27</v>
       </c>
       <c r="N7" s="1">
-        <v>15488.24</v>
+        <v>18519.66</v>
       </c>
       <c r="O7" s="1">
         <v>0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>1498867.42</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09255931</v>
+        <v>0.09293633</v>
       </c>
       <c r="E8" s="1">
         <v>0.0935768557</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8">
-        <v>10.81</v>
+        <v>10.76</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>16298.55</v>
+        <v>10259.54</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>27.59</v>
+        <v>248.27</v>
       </c>
       <c r="M8" s="1">
-        <v>16270.96</v>
+        <v>10011.27</v>
       </c>
       <c r="N8" s="1">
-        <v>16298.55</v>
+        <v>10259.54</v>
       </c>
       <c r="O8" s="1">
         <v>0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>21814537.7</v>
       </c>
       <c r="D9" s="1">
-        <v>0.86371981</v>
+        <v>0.84975137</v>
       </c>
       <c r="E9" s="1">
         <v>0.8651447041</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>35928.65</v>
+        <v>388141.31</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>39989.529999998</v>
+        <v>424689.26</v>
       </c>
       <c r="N9" s="1">
-        <v>35928.649999999</v>
+        <v>388141.31</v>
       </c>
       <c r="O9" s="1">
-        <v>0.02</v>
+        <v>0.2</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>52.193</v>
+        <v>55.202</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-92119.38</v>
+        <v>86648.75</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.8626317476319</v>
+        <v>2.6926306130439</v>
       </c>
       <c r="K10">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="L10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>3125876.79</v>
+        <v>3304644.92</v>
       </c>
       <c r="N10" s="1">
-        <v>3131580.0</v>
+        <v>3312120.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.73</v>
+        <v>1.74</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>101.314</v>
+        <v>104.0</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>65700.0</v>
+        <v>200000.0</v>
       </c>
       <c r="J11" s="1">
-        <v>1.314</v>
+        <v>4.0</v>
       </c>
       <c r="K11">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="L11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M11" s="1">
-        <v>5065700.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5070850.68</v>
+        <v>5208438.36</v>
       </c>
       <c r="O11" s="1">
-        <v>2.8</v>
+        <v>2.74</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>104.15</v>
+        <v>121.749</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>197100.0</v>
+        <v>1147446.0</v>
       </c>
       <c r="J12" s="1">
-        <v>3.6318407960199</v>
+        <v>21.14328358209</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5624100.0</v>
+        <v>6574446.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5624100.0</v>
+        <v>6574446.0</v>
       </c>
       <c r="O12" s="1">
-        <v>3.11</v>
+        <v>3.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>164.35</v>
+        <v>199.759</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1353750.0</v>
+        <v>2238975.0</v>
       </c>
       <c r="J13" s="1">
-        <v>49.137931034483</v>
+        <v>81.269509981851</v>
       </c>
       <c r="K13">
-        <v>0.87</v>
+        <v>0.09</v>
       </c>
       <c r="L13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>4108750.0</v>
+        <v>4993975.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4130513.39</v>
+        <v>4996152.25</v>
       </c>
       <c r="O13" s="1">
-        <v>2.28</v>
+        <v>2.63</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>110.131</v>
+        <v>112.943</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>364716.0</v>
+        <v>465948.0</v>
       </c>
       <c r="J14" s="1">
-        <v>10.131</v>
+        <v>12.943</v>
       </c>
       <c r="K14">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="L14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>3964716.0</v>
+        <v>4065948.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3981433.81</v>
+        <v>4087104.16</v>
       </c>
       <c r="O14" s="1">
-        <v>2.2</v>
+        <v>2.15</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>89.727</v>
+        <v>90.199</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-226006.0</v>
+        <v>-215622.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-10.273</v>
+        <v>-9.801</v>
       </c>
       <c r="K15">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="L15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>1973994.0</v>
+        <v>1984378.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1979599.48</v>
+        <v>1991339.64</v>
       </c>
       <c r="O15" s="1">
-        <v>1.09</v>
+        <v>1.05</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.494</v>
+        <v>98.649</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-22590.0</v>
+        <v>-20265.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.506</v>
+        <v>-1.351</v>
       </c>
       <c r="K16">
-        <v>1.02</v>
+        <v>1.31</v>
       </c>
       <c r="L16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>1477410.0</v>
+        <v>1479735.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1492698.46</v>
+        <v>1499350.38</v>
       </c>
       <c r="O16" s="1">
-        <v>0.82</v>
+        <v>0.79</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.747</v>
+        <v>97.965</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-33795.0</v>
+        <v>-30525.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.253</v>
+        <v>-2.035</v>
       </c>
       <c r="K17">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="L17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>1466205.0</v>
+        <v>1469475.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1472700.17</v>
+        <v>1478922.51</v>
       </c>
       <c r="O17" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>92.366</v>
+        <v>96.16</v>
       </c>
       <c r="E18" s="1">
         <v>96.65</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2899500.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-128520.0</v>
+        <v>-14700.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.4324883600621</v>
+        <v>-0.5069839627522</v>
       </c>
       <c r="K18">
-        <v>0.28</v>
+        <v>0.55</v>
       </c>
       <c r="L18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>2770980.0</v>
+        <v>2884800.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2779329.45</v>
+        <v>2901229.56</v>
       </c>
       <c r="O18" s="1">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.121</v>
+        <v>102.899</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>4840.0</v>
+        <v>115960.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.121</v>
+        <v>2.899</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4004840.0</v>
+        <v>4115960.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4004840.0</v>
+        <v>4115960.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.21</v>
+        <v>2.16</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>92.873</v>
+        <v>92.51</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-249445.0</v>
+        <v>-262150.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-7.127</v>
+        <v>-7.49</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3250555.0</v>
+        <v>3237850.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3250555.0</v>
+        <v>3237850.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>150.387</v>
+        <v>164.815</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>655031.0</v>
+        <v>842595.0</v>
       </c>
       <c r="J21" s="1">
-        <v>50.387</v>
+        <v>64.815</v>
       </c>
       <c r="K21">
-        <v>1.13</v>
+        <v>1.31</v>
       </c>
       <c r="L21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M21" s="1">
-        <v>1955031.0</v>
+        <v>2142595.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1969696.07</v>
+        <v>2159664.18</v>
       </c>
       <c r="O21" s="1">
-        <v>1.09</v>
+        <v>1.14</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>135.265</v>
+        <v>132.286</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>1128480.0</v>
+        <v>1033152.0</v>
       </c>
       <c r="J22" s="1">
-        <v>35.265</v>
+        <v>32.286</v>
       </c>
       <c r="K22">
-        <v>1.54</v>
+        <v>1.79</v>
       </c>
       <c r="L22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>4328480.0</v>
+        <v>4233152.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4377878.36</v>
+        <v>4290309.26</v>
       </c>
       <c r="O22" s="1">
-        <v>2.42</v>
+        <v>2.25</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C23" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>101.382</v>
+        <v>102.732</v>
       </c>
       <c r="E23" s="1">
         <v>101.94116</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2548529.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-13979.0</v>
+        <v>19771.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.54851249485488</v>
+        <v>0.77578085240545</v>
       </c>
       <c r="K23">
-        <v>0.47</v>
+        <v>0.59</v>
       </c>
       <c r="L23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M23" s="1">
-        <v>2534550.0</v>
+        <v>2568300.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2546262.33</v>
+        <v>2583094.52</v>
       </c>
       <c r="O23" s="1">
-        <v>1.41</v>
+        <v>1.36</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>102.417</v>
+        <v>110.555</v>
       </c>
       <c r="E24" s="1">
         <v>107.6</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>5380000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-259150.0</v>
+        <v>147750.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-4.8169144981413</v>
+        <v>2.746282527881</v>
       </c>
       <c r="K24">
-        <v>0.72</v>
+        <v>0.91</v>
       </c>
       <c r="L24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>5120850.0</v>
+        <v>5527750.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5156899.72</v>
+        <v>5573122.93</v>
       </c>
       <c r="O24" s="1">
-        <v>2.85</v>
+        <v>2.93</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>151.839</v>
+        <v>136.487</v>
       </c>
       <c r="E25" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3779750.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1686454.0</v>
+        <v>1133782.0</v>
       </c>
       <c r="J25" s="1">
-        <v>44.618136120114</v>
+        <v>29.996216680997</v>
       </c>
       <c r="K25">
-        <v>1.91</v>
+        <v>0.24</v>
       </c>
       <c r="L25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>5466204.0</v>
+        <v>4913532.0</v>
       </c>
       <c r="N25" s="1">
-        <v>5535039.16</v>
+        <v>4922187.74</v>
       </c>
       <c r="O25" s="1">
-        <v>3.06</v>
+        <v>2.59</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.007</v>
+        <v>105.103</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-28797.0</v>
+        <v>147987.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.993</v>
+        <v>5.103</v>
       </c>
       <c r="K26">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="L26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>2871203.0</v>
+        <v>3047987.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2878694.67</v>
+        <v>3057230.75</v>
       </c>
       <c r="O26" s="1">
-        <v>1.59</v>
+        <v>1.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>145.675</v>
+        <v>151.484</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>1735650.0</v>
+        <v>1956392.0</v>
       </c>
       <c r="J27" s="1">
-        <v>45.675</v>
+        <v>51.484</v>
       </c>
       <c r="K27">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="L27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>5535650.0</v>
+        <v>5756392.0</v>
       </c>
       <c r="N27" s="1">
-        <v>5544586.26</v>
+        <v>5767833.76</v>
       </c>
       <c r="O27" s="1">
-        <v>3.06</v>
+        <v>3.03</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>113.952</v>
+        <v>116.546</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>404608.0</v>
+        <v>479834.0</v>
       </c>
       <c r="J28" s="1">
-        <v>13.952</v>
+        <v>16.546</v>
       </c>
       <c r="K28">
-        <v>0.73</v>
+        <v>0.11</v>
       </c>
       <c r="L28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>3304608.0</v>
+        <v>3379834.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3325821.7</v>
+        <v>3383051.81</v>
       </c>
       <c r="O28" s="1">
-        <v>1.84</v>
+        <v>1.78</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>103.925</v>
+        <v>109.805</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>133450.0</v>
+        <v>333370.0</v>
       </c>
       <c r="J29" s="1">
-        <v>3.925</v>
+        <v>9.805</v>
       </c>
       <c r="K29">
-        <v>0.49</v>
+        <v>0.04</v>
       </c>
       <c r="L29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>3533450.0</v>
+        <v>3733370.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3549977.78</v>
+        <v>3734597.78</v>
       </c>
       <c r="O29" s="1">
         <v>1.96</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C30" s="1">
         <v>5800000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>96.531</v>
+        <v>98.425</v>
       </c>
       <c r="E30" s="1">
         <v>101.90332</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>5910392.56</v>
       </c>
       <c r="I30" s="1">
-        <v>-311594.56</v>
+        <v>-201742.56</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.271977399755</v>
+        <v>-3.4133529702467</v>
       </c>
       <c r="K30">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="L30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M30" s="1">
-        <v>5598798.0</v>
+        <v>5708650.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5601976.08</v>
+        <v>5716595.21</v>
       </c>
       <c r="O30" s="1">
-        <v>3.1</v>
+        <v>3.0</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>109.088</v>
+        <v>115.029</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>408960.0</v>
+        <v>676305.0</v>
       </c>
       <c r="J31" s="1">
-        <v>9.088</v>
+        <v>15.029</v>
       </c>
       <c r="K31">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="L31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M31" s="1">
-        <v>4908960.0</v>
+        <v>5176305.0</v>
       </c>
       <c r="N31" s="1">
-        <v>4925835.0</v>
+        <v>5198743.19</v>
       </c>
       <c r="O31" s="1">
-        <v>2.72</v>
+        <v>2.73</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C32" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.925</v>
+        <v>95.901</v>
       </c>
       <c r="E32" s="1">
         <v>102.7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>2464800.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-162600.0</v>
+        <v>-163176.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.5968841285297</v>
+        <v>-6.620253164557</v>
       </c>
       <c r="K32">
-        <v>0.97</v>
+        <v>0.05</v>
       </c>
       <c r="L32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M32" s="1">
-        <v>2302200.0</v>
+        <v>2301624.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2325410.96</v>
+        <v>2302807.56</v>
       </c>
       <c r="O32" s="1">
-        <v>1.28</v>
+        <v>1.21</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>92.5</v>
+        <v>94.014</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-127500.0</v>
+        <v>-101762.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-7.5</v>
+        <v>-5.986</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1572500.0</v>
+        <v>1598238.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1572500.0</v>
+        <v>1598238.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.87</v>
+        <v>0.84</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.115</v>
+        <v>92.753</v>
       </c>
       <c r="E34" s="1">
         <v>96.551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>4344795.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-199620.0</v>
+        <v>-170910.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.5944630299013</v>
+        <v>-3.9336723596856</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4145175.0</v>
+        <v>4173885.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4145175.0</v>
+        <v>4173885.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.29</v>
+        <v>2.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>138.087</v>
+        <v>143.427</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>914088.0</v>
+        <v>1042248.0</v>
       </c>
       <c r="J35" s="1">
-        <v>38.087</v>
+        <v>43.427</v>
       </c>
       <c r="K35">
-        <v>1.85</v>
+        <v>2.22</v>
       </c>
       <c r="L35" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M35" s="1">
-        <v>3314088.0</v>
+        <v>3442248.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3358471.56</v>
+        <v>3495508.27</v>
       </c>
       <c r="O35" s="1">
-        <v>1.86</v>
+        <v>1.84</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C36" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.025</v>
+        <v>101.874</v>
       </c>
       <c r="E36" s="1">
         <v>113.5</v>
       </c>
       <c r="F36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G36">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H36" s="1">
         <v>7759357.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-689630.21</v>
+        <v>-824435.66</v>
       </c>
       <c r="J36" s="1">
-        <v>-8.8877232625773</v>
+        <v>-10.625050770152</v>
       </c>
       <c r="K36">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="L36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M36" s="1">
-        <v>7069727.16</v>
+        <v>6934921.71</v>
       </c>
       <c r="N36" s="1">
-        <v>7077426.5</v>
+        <v>6953452.84</v>
       </c>
       <c r="O36" s="1">
-        <v>3.91</v>
+        <v>3.65</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C37" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>103.633</v>
+        <v>103.032</v>
       </c>
       <c r="E37" s="1">
         <v>101.35</v>
       </c>
       <c r="F37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G37">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H37" s="1">
         <v>2855465.82</v>
       </c>
       <c r="I37" s="1">
-        <v>-162533.82</v>
+        <v>-225309.25</v>
       </c>
       <c r="J37" s="1">
-        <v>-5.6920247078986</v>
+        <v>-7.8904551552293</v>
       </c>
       <c r="K37">
-        <v>0.08</v>
+        <v>0.26</v>
       </c>
       <c r="L37" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M37" s="1">
-        <v>2692932.0</v>
+        <v>2630156.57</v>
       </c>
       <c r="N37" s="1">
-        <v>2695423.74</v>
+        <v>2637849.81</v>
       </c>
       <c r="O37" s="1">
-        <v>1.49</v>
+        <v>1.39</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B38" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C38" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>88.0</v>
+        <v>92.019</v>
       </c>
       <c r="E38" s="1">
         <v>99.1777</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2975331.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-335331.0</v>
+        <v>-214761.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-11.270376304351</v>
+        <v>-7.2180540585232</v>
       </c>
       <c r="K38">
-        <v>0.76</v>
+        <v>0.03</v>
       </c>
       <c r="L38" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M38" s="1">
-        <v>2640000.0</v>
+        <v>2760570.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2662869.86</v>
+        <v>2761576.85</v>
       </c>
       <c r="O38" s="1">
-        <v>1.47</v>
+        <v>1.45</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C39" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>95.081</v>
+        <v>95.832</v>
       </c>
       <c r="E39" s="1">
         <v>101.540625</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>3249300.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-206708.0</v>
+        <v>-182676.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-6.3616163481365</v>
+        <v>-5.6220108946542</v>
       </c>
       <c r="K39">
-        <v>0.25</v>
+        <v>0.41</v>
       </c>
       <c r="L39" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M39" s="1">
-        <v>3042592.0</v>
+        <v>3066624.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3050482.41</v>
+        <v>3079774.68</v>
       </c>
       <c r="O39" s="1">
-        <v>1.69</v>
+        <v>1.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B40" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>202.263</v>
+        <v>234.961</v>
       </c>
       <c r="E40" s="1">
         <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1227156.0</v>
+        <v>1619532.0</v>
       </c>
       <c r="J40" s="1">
-        <v>102.263</v>
+        <v>134.961</v>
       </c>
       <c r="K40">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="L40" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M40" s="1">
-        <v>2427156.0</v>
+        <v>2819532.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2428374.75</v>
+        <v>2823563.25</v>
       </c>
       <c r="O40" s="1">
-        <v>1.34</v>
+        <v>1.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>124.934</v>
+        <v>144.387</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>797888.0</v>
+        <v>1420384.0</v>
       </c>
       <c r="J41" s="1">
-        <v>24.934</v>
+        <v>44.387</v>
       </c>
       <c r="K41">
-        <v>1.41</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>0.01</v>
+      </c>
+      <c r="L41">
+        <v>295.89</v>
       </c>
       <c r="M41" s="1">
-        <v>3997888.0</v>
+        <v>4620384.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4043159.23</v>
+        <v>4620679.89</v>
       </c>
       <c r="O41" s="1">
-        <v>2.23</v>
+        <v>2.43</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>145</v>
       </c>
       <c r="B42" t="s">
         <v>146</v>
       </c>
       <c r="C42" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>101.979</v>
+        <v>108.157</v>
       </c>
       <c r="E42" s="1">
         <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>46760.0</v>
+        <v>293880.0</v>
       </c>
       <c r="J42" s="1">
-        <v>1.1596071818272</v>
+        <v>7.2879674635453</v>
       </c>
       <c r="K42">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>135.87</v>
+        <v>0.11</v>
+      </c>
+      <c r="L42" t="s">
+        <v>147</v>
       </c>
       <c r="M42" s="1">
-        <v>4079160.0</v>
+        <v>4326280.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4079295.87</v>
+        <v>4330491.96</v>
       </c>
       <c r="O42" s="1">
-        <v>2.25</v>
+        <v>2.28</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C43" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>106.098</v>
+        <v>112.364</v>
       </c>
       <c r="E43" s="1">
         <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-98100.0</v>
+        <v>215200.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.8156579677957</v>
+        <v>3.9829724227281</v>
       </c>
       <c r="K43">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="L43" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M43" s="1">
-        <v>5304900.0</v>
+        <v>5618200.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5324043.84</v>
+        <v>5644021.92</v>
       </c>
       <c r="O43" s="1">
-        <v>2.94</v>
+        <v>2.97</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B44" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C44" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>127.525</v>
+        <v>138.028</v>
       </c>
       <c r="E44" s="1">
         <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>110360.0</v>
+        <v>530480.0</v>
       </c>
       <c r="J44" s="1">
-        <v>2.2113396277832</v>
+        <v>10.629498421044</v>
       </c>
       <c r="K44">
-        <v>0.64</v>
+        <v>0.8</v>
       </c>
       <c r="L44" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M44" s="1">
-        <v>5101000.0</v>
+        <v>5521120.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5126468.51</v>
+        <v>5553118.9</v>
       </c>
       <c r="O44" s="1">
-        <v>2.83</v>
+        <v>2.92</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.647</v>
+        <v>101.744</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-12708.0</v>
+        <v>62784.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.353</v>
+        <v>1.744</v>
       </c>
       <c r="K45">
-        <v>0.33</v>
+        <v>0.48</v>
       </c>
       <c r="L45" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M45" s="1">
-        <v>3587292.0</v>
+        <v>3662784.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3599300.29</v>
+        <v>3680013.28</v>
       </c>
       <c r="O45" s="1">
-        <v>1.99</v>
+        <v>1.93</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>136.228</v>
+        <v>143.689</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>724560.0</v>
+        <v>873780.0</v>
       </c>
       <c r="J46" s="1">
-        <v>36.228</v>
+        <v>43.689</v>
       </c>
       <c r="K46">
-        <v>0.36</v>
+        <v>0.53</v>
       </c>
       <c r="L46" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M46" s="1">
-        <v>2724560.0</v>
+        <v>2873780.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2731852.82</v>
+        <v>2884387.73</v>
       </c>
       <c r="O46" s="1">
-        <v>1.51</v>
+        <v>1.52</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B47" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C47" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>216.837</v>
+        <v>249.335</v>
       </c>
       <c r="E47" s="1">
         <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G47">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H47" s="1">
         <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>2091342.01</v>
+        <v>2626930.2</v>
       </c>
       <c r="J47" s="1">
-        <v>102.48283985952</v>
+        <v>128.72847469302</v>
       </c>
       <c r="K47">
-        <v>1.17</v>
+        <v>1.45</v>
       </c>
       <c r="L47" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M47" s="1">
-        <v>4132017.32</v>
+        <v>4667605.51</v>
       </c>
       <c r="N47" s="1">
-        <v>4157755.8</v>
+        <v>4699429.88</v>
       </c>
       <c r="O47" s="1">
-        <v>2.3</v>
+        <v>2.47</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C48" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.568</v>
+        <v>113.298</v>
       </c>
       <c r="E48" s="1">
         <v>105.4625</v>
       </c>
       <c r="F48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G48">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H48" s="1">
         <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>-606381.73</v>
+        <v>137446.17</v>
       </c>
       <c r="J48" s="1">
-        <v>-8.0048835432369</v>
+        <v>1.8144355772624</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>6968765.7</v>
+        <v>7712593.6</v>
       </c>
       <c r="N48" s="1">
-        <v>6968765.7</v>
+        <v>7712593.6</v>
       </c>
       <c r="O48" s="1">
-        <v>3.85</v>
+        <v>4.05</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>105.129</v>
+        <v>111.373</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>256450.0</v>
+        <v>568650.0</v>
       </c>
       <c r="J49" s="1">
-        <v>5.129</v>
+        <v>11.373</v>
       </c>
       <c r="K49">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="L49" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M49" s="1">
-        <v>5256450.0</v>
+        <v>5568650.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5259737.29</v>
+        <v>5574837.85</v>
       </c>
       <c r="O49" s="1">
-        <v>2.91</v>
+        <v>2.93</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>95.33</v>
+        <v>97.356</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-112080.0</v>
+        <v>-63456.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-4.67</v>
+        <v>-2.644</v>
       </c>
       <c r="K50">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>978.26</v>
+        <v>0.1</v>
+      </c>
+      <c r="L50" t="s">
+        <v>170</v>
       </c>
       <c r="M50" s="1">
-        <v>2287920.0</v>
+        <v>2336544.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2288898.26</v>
+        <v>2338989.65</v>
       </c>
       <c r="O50" s="1">
-        <v>1.26</v>
+        <v>1.23</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B51" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C51" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>112.021</v>
+        <v>118.786</v>
       </c>
       <c r="E51" s="1">
         <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>130525.0</v>
+        <v>299650.0</v>
       </c>
       <c r="J51" s="1">
-        <v>4.8885767790262</v>
+        <v>11.222846441948</v>
       </c>
       <c r="K51">
-        <v>1.11</v>
+        <v>1.34</v>
       </c>
       <c r="L51" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="M51" s="1">
-        <v>2800525.0</v>
+        <v>2969650.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2828289.42</v>
+        <v>3003080.63</v>
       </c>
       <c r="O51" s="1">
-        <v>1.56</v>
+        <v>1.58</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B52" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C52" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>94.596</v>
+        <v>97.888</v>
       </c>
       <c r="E52" s="1">
         <v>101.7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>3661200.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-255744.0</v>
+        <v>-137232.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-6.9852507374631</v>
+        <v>-3.748279252704</v>
       </c>
       <c r="K52">
-        <v>0.3</v>
+        <v>0.37</v>
       </c>
       <c r="L52" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="M52" s="1">
-        <v>3405456.0</v>
+        <v>3523968.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3416246.06</v>
+        <v>3537368.55</v>
       </c>
       <c r="O52" s="1">
-        <v>1.89</v>
+        <v>1.86</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B53" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C53" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.382</v>
+        <v>99.79</v>
       </c>
       <c r="E53" s="1">
         <v>99.85793103</v>
       </c>
       <c r="F53" t="s">
         <v>47</v>
       </c>
       <c r="G53">
         <v>0.87</v>
       </c>
       <c r="H53" s="1">
         <v>3362514.58</v>
       </c>
       <c r="I53" s="1">
-        <v>-41574.33</v>
+        <v>-35990.07</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.2364059399855</v>
+        <v>-1.0703320132518</v>
       </c>
       <c r="K53">
-        <v>0.71</v>
+        <v>0.86</v>
       </c>
       <c r="L53" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="M53" s="1">
-        <v>3320940.25</v>
+        <v>3326524.51</v>
       </c>
       <c r="N53" s="1">
-        <v>3341490.58</v>
+        <v>3351514.44</v>
       </c>
       <c r="O53" s="1">
-        <v>1.85</v>
+        <v>1.76</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>