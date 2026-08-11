--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -160,444 +160,432 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01737424</t>
   </si>
   <si>
     <t>EUR/GBP 21/05/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>-5 654.61</t>
+    <t>-8 796.06</t>
   </si>
   <si>
     <t>OVCT01737421</t>
   </si>
   <si>
     <t>EUR/SEK 21/05/26</t>
   </si>
   <si>
     <t>OVCT01737419</t>
   </si>
   <si>
     <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-36 547.95</t>
+    <t>-56 852.37</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>7 475.08</t>
+    <t>8 582.50</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>8 438.36</t>
+    <t>10 630.14</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>2 177.25</t>
+    <t>4 738.73</t>
+  </si>
+  <si>
+    <t>FR001400QC44</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>21 156.16</t>
+    <t>24 115.07</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>6 961.64</t>
-[...17 lines deleted...]
-    <t>9 447.51</t>
+    <t>7 865.75</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>16 429.56</t>
+    <t>21 816.30</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>17 069.18</t>
+    <t>18 671.92</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>57 157.26</t>
+    <t>62 329.86</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>14 794.52</t>
+    <t>16 849.32</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>45 372.93</t>
+    <t>51 588.40</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>8 655.74</t>
+    <t>16 524.59</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>9 243.75</t>
+    <t>10 452.08</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>11 441.76</t>
+    <t>13 112.09</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>3 217.81</t>
+    <t>5 601.37</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>1 227.78</t>
+    <t>2 172.22</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>7 945.21</t>
+    <t>11 123.29</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>22 438.19</t>
+    <t>26 146.98</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>1 183.56</t>
+    <t>2 498.63</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>53 260.27</t>
+    <t>5 326.03</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>18 531.13</t>
+    <t>26 032.83</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>7 693.24</t>
+    <t>11 163.57</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>3 883.56</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>13 150.68</t>
+    <t>16 657.53</t>
+  </si>
+  <si>
+    <t>FR0014016E65</t>
+  </si>
+  <si>
+    <t>REXEL SA 1 13/05/2031</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>4 031.25</t>
+    <t>5 906.25</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
+    <t>6 213.70</t>
+  </si>
+  <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>4 211.96</t>
+    <t>6 929.35</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>25 821.92</t>
+    <t>30 273.97</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>31 998.90</t>
+    <t>36 352.49</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>17 229.28</t>
+    <t>20 709.94</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>10 607.73</t>
+    <t>12 817.68</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>31 824.37</t>
+    <t>36 097.87</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>6 187.85</t>
+    <t>8 121.55</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>2 445.65</t>
+    <t>3 423.91</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>33 430.63</t>
+    <t>2 817.62</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>13 400.55</t>
-[...8 lines deleted...]
-    <t>24 989.93</t>
+    <t>15 140.88</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,241 +949,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>878741.5845</v>
+        <v>878817.5845</v>
       </c>
       <c r="D2">
-        <v>96.19</v>
+        <v>98.39</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>84531316.28</v>
+        <v>86474468.01</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>84531316.28</v>
+        <v>86474468.01</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>90.62</v>
+        <v>92.7</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>105372656.69</v>
+        <v>107784763.49</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>105372656.69</v>
+        <v>107784763.49</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>126.9</v>
+        <v>130.11</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>126.9</v>
+        <v>130.11</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>126.9</v>
+        <v>130.11</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3066.8304</v>
+        <v>3047.9011</v>
       </c>
       <c r="D5">
-        <v>114.59</v>
+        <v>117.19</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>351453.15</v>
+        <v>357198.69</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>351453.15</v>
+        <v>357198.69</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>122.87</v>
+        <v>125.72</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>122.87</v>
+        <v>125.72</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>122.87</v>
+        <v>125.72</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>107.22</v>
+        <v>109.91</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>22625.47</v>
+        <v>23191.03</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>22625.47</v>
+        <v>23191.03</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O53" sqref="O53"/>
+      <selection activeCell="O52" sqref="O52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1217,2636 +1205,2586 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>196.7</v>
+        <v>206.4</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>1999931.1</v>
+        <v>2203631.1</v>
       </c>
       <c r="J2" s="1">
-        <v>93.859596880732</v>
+        <v>103.4195261626</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4130700.0</v>
+        <v>4334400.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4130700.0</v>
+        <v>4334400.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.17</v>
+        <v>2.23</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1441.0</v>
+        <v>1338.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4793.7</v>
+        <v>4799.52</v>
       </c>
       <c r="E3" s="1">
-        <v>4774.4775850104</v>
+        <v>4788.9494768311</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>6880022.2</v>
+        <v>6407614.4</v>
       </c>
       <c r="I3" s="1">
-        <v>27699.5</v>
+        <v>14143.36</v>
       </c>
       <c r="J3" s="1">
-        <v>0.40260771251581</v>
+        <v>0.22072738958824</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6907721.7</v>
+        <v>6421757.76</v>
       </c>
       <c r="N3" s="1">
-        <v>6907721.7</v>
+        <v>6421757.76</v>
       </c>
       <c r="O3" s="1">
-        <v>3.63</v>
+        <v>3.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>40000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>119.3</v>
+        <v>156.9</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1609420.0</v>
+        <v>804710.0</v>
       </c>
       <c r="I4" s="1">
-        <v>3162580.0</v>
+        <v>2333290.0</v>
       </c>
       <c r="J4" s="1">
-        <v>196.50433075269</v>
+        <v>289.95414497148</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4772000.0</v>
+        <v>3138000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4772000.0</v>
+        <v>3138000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.51</v>
+        <v>1.61</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>282.4</v>
+        <v>284.4</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>154313.49</v>
+        <v>164313.49</v>
       </c>
       <c r="J5" s="1">
-        <v>12.269630688811</v>
+        <v>13.064741387741</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1412000.0</v>
+        <v>1422000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1412000.0</v>
+        <v>1422000.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>320.1</v>
+        <v>324.2</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6">
-        <v>10.76</v>
+        <v>10.86</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>365677.84</v>
+        <v>370989.57</v>
       </c>
       <c r="J6" s="1">
-        <v>32.604150851759</v>
+        <v>33.07774926889</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1487246.2</v>
+        <v>1492557.93</v>
       </c>
       <c r="N6" s="1">
-        <v>1487246.2</v>
+        <v>1492557.93</v>
       </c>
       <c r="O6" s="1">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>3343922.8</v>
       </c>
       <c r="D7" s="1">
-        <v>1.14791894</v>
+        <v>1.15732144</v>
       </c>
       <c r="E7" s="1">
         <v>1.1543118736</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>18519.66</v>
+        <v>-8718.39</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>24174.27</v>
+        <v>77.669999999925</v>
       </c>
       <c r="N7" s="1">
-        <v>18519.66</v>
+        <v>-8718.3900000001</v>
       </c>
       <c r="O7" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>1498867.42</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09293633</v>
+        <v>0.09208024</v>
       </c>
       <c r="E8" s="1">
         <v>0.0935768557</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8">
-        <v>10.76</v>
+        <v>10.86</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>10259.54</v>
+        <v>23971.99</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>248.27</v>
+        <v>386.2</v>
       </c>
       <c r="M8" s="1">
-        <v>10011.27</v>
+        <v>23585.79</v>
       </c>
       <c r="N8" s="1">
-        <v>10259.54</v>
+        <v>23971.99</v>
       </c>
       <c r="O8" s="1">
         <v>0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>21814537.7</v>
       </c>
       <c r="D9" s="1">
-        <v>0.84975137</v>
+        <v>0.84853407</v>
       </c>
       <c r="E9" s="1">
         <v>0.8651447041</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9">
         <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>388141.31</v>
+        <v>418835.49</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>424689.26</v>
+        <v>475687.86</v>
       </c>
       <c r="N9" s="1">
-        <v>388141.31</v>
+        <v>418835.49</v>
       </c>
       <c r="O9" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>55.202</v>
+        <v>54.452</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>86648.75</v>
+        <v>40541.33</v>
       </c>
       <c r="J10" s="1">
-        <v>2.6926306130439</v>
+        <v>1.2598315180717</v>
       </c>
       <c r="K10">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="L10" t="s">
         <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>3304644.92</v>
+        <v>3258537.5</v>
       </c>
       <c r="N10" s="1">
-        <v>3312120.0</v>
+        <v>3267120.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.74</v>
+        <v>1.68</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>104.0</v>
+        <v>105.179</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>200000.0</v>
+        <v>258950.0</v>
       </c>
       <c r="J11" s="1">
-        <v>4.0</v>
+        <v>5.179</v>
       </c>
       <c r="K11">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="L11" t="s">
         <v>60</v>
       </c>
       <c r="M11" s="1">
-        <v>5200000.0</v>
+        <v>5258950.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5208438.36</v>
+        <v>5269580.14</v>
       </c>
       <c r="O11" s="1">
-        <v>2.74</v>
+        <v>2.71</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>61</v>
       </c>
       <c r="B12" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>121.749</v>
+        <v>147.938</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1147446.0</v>
+        <v>2561652.0</v>
       </c>
       <c r="J12" s="1">
-        <v>21.14328358209</v>
+        <v>47.201990049751</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>6574446.0</v>
+        <v>7988652.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6574446.0</v>
+        <v>7988652.0</v>
       </c>
       <c r="O12" s="1">
-        <v>3.46</v>
+        <v>4.1</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>199.759</v>
+        <v>226.165</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>2238975.0</v>
+        <v>2899125.0</v>
       </c>
       <c r="J13" s="1">
-        <v>81.269509981851</v>
+        <v>105.23139745917</v>
       </c>
       <c r="K13">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="L13" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>4993975.0</v>
+        <v>5654125.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4996152.25</v>
+        <v>5658863.73</v>
       </c>
       <c r="O13" s="1">
-        <v>2.63</v>
+        <v>2.91</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>3600000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>112.943</v>
+        <v>101.171</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>100.947</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>3600000.0</v>
+        <v>3028410.0</v>
       </c>
       <c r="I14" s="1">
-        <v>465948.0</v>
+        <v>6720.0</v>
       </c>
       <c r="J14" s="1">
-        <v>12.943</v>
+        <v>0.22189862006796</v>
       </c>
       <c r="K14">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4065948.0</v>
+        <v>3035130.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4087104.16</v>
+        <v>3035130.0</v>
       </c>
       <c r="O14" s="1">
-        <v>2.15</v>
+        <v>1.56</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>2200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>90.199</v>
+        <v>110.925</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-215622.0</v>
+        <v>393300.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-9.801</v>
+        <v>10.925</v>
       </c>
       <c r="K15">
-        <v>0.32</v>
+        <v>0.67</v>
       </c>
       <c r="L15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>1984378.0</v>
+        <v>3993300.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1991339.64</v>
+        <v>4017415.07</v>
       </c>
       <c r="O15" s="1">
-        <v>1.05</v>
+        <v>2.06</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
         <v>72</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>1500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.649</v>
+        <v>89.987</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-20265.0</v>
+        <v>-220286.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.351</v>
+        <v>-10.013</v>
       </c>
       <c r="K16">
-        <v>1.31</v>
+        <v>0.36</v>
       </c>
       <c r="L16" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1479735.0</v>
+        <v>1979714.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1499350.38</v>
+        <v>1987579.75</v>
       </c>
       <c r="O16" s="1">
-        <v>0.79</v>
+        <v>1.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>97.7</v>
+      </c>
+      <c r="E17" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>31500.0</v>
+      </c>
+      <c r="J17" s="1">
+        <v>1.0863942058976</v>
+      </c>
+      <c r="K17">
+        <v>0.73</v>
+      </c>
+      <c r="L17" t="s">
         <v>76</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>1469475.0</v>
+        <v>2931000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1478922.51</v>
+        <v>2952816.3</v>
       </c>
       <c r="O17" s="1">
-        <v>0.78</v>
+        <v>1.52</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>96.16</v>
+        <v>105.414</v>
       </c>
       <c r="E18" s="1">
-        <v>96.65</v>
+        <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2899500.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-14700.0</v>
+        <v>216560.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.5069839627522</v>
+        <v>5.414</v>
       </c>
       <c r="K18">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2884800.0</v>
+        <v>4216560.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2901229.56</v>
+        <v>4216560.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.52</v>
+        <v>2.17</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C19" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>102.899</v>
+        <v>92.577</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>115960.0</v>
+        <v>-259805.0</v>
       </c>
       <c r="J19" s="1">
-        <v>2.899</v>
+        <v>-7.423</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4115960.0</v>
+        <v>3240195.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4115960.0</v>
+        <v>3240195.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.16</v>
+        <v>1.66</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C20" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>92.51</v>
+        <v>169.43</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-262150.0</v>
+        <v>902590.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-7.49</v>
+        <v>69.43</v>
       </c>
       <c r="K20">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.44</v>
+      </c>
+      <c r="L20" t="s">
+        <v>83</v>
       </c>
       <c r="M20" s="1">
-        <v>3237850.0</v>
+        <v>2202590.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3237850.0</v>
+        <v>2221261.92</v>
       </c>
       <c r="O20" s="1">
-        <v>1.7</v>
+        <v>1.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
         <v>85</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>164.815</v>
+        <v>137.065</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>842595.0</v>
+        <v>1186080.0</v>
       </c>
       <c r="J21" s="1">
-        <v>64.815</v>
+        <v>37.065</v>
       </c>
       <c r="K21">
-        <v>1.31</v>
+        <v>1.95</v>
       </c>
       <c r="L21" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M21" s="1">
-        <v>2142595.0</v>
+        <v>4386080.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2159664.18</v>
+        <v>4448409.86</v>
       </c>
       <c r="O21" s="1">
-        <v>1.14</v>
+        <v>2.29</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" t="s">
         <v>88</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>101.047</v>
+      </c>
+      <c r="E22" s="1">
+        <v>101.94116</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>2548529.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-22354.0</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-0.87713343658244</v>
+      </c>
+      <c r="K22">
+        <v>0.67</v>
+      </c>
+      <c r="L22" t="s">
         <v>89</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>4233152.0</v>
+        <v>2526175.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4290309.26</v>
+        <v>2543024.32</v>
       </c>
       <c r="O22" s="1">
-        <v>2.25</v>
+        <v>1.31</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
         <v>91</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>113.194</v>
+      </c>
+      <c r="E23" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>279700.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>5.1988847583643</v>
+      </c>
+      <c r="K23">
+        <v>1.03</v>
+      </c>
+      <c r="L23" t="s">
         <v>92</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>2568300.0</v>
+        <v>5659700.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2583094.52</v>
+        <v>5711288.4</v>
       </c>
       <c r="O23" s="1">
-        <v>1.36</v>
+        <v>2.93</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
         <v>94</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>127.18</v>
+      </c>
+      <c r="E24" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>798730.0</v>
+      </c>
+      <c r="J24" s="1">
+        <v>21.131820887625</v>
+      </c>
+      <c r="K24">
+        <v>0.46</v>
+      </c>
+      <c r="L24" t="s">
         <v>95</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>5527750.0</v>
+        <v>4578480.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5573122.93</v>
+        <v>4595004.59</v>
       </c>
       <c r="O24" s="1">
-        <v>2.93</v>
+        <v>2.36</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" t="s">
         <v>97</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>104.917</v>
+      </c>
+      <c r="E25" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>142593.0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>4.917</v>
+      </c>
+      <c r="K25">
+        <v>0.36</v>
+      </c>
+      <c r="L25" t="s">
         <v>98</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>4913532.0</v>
+        <v>3042593.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4922187.74</v>
+        <v>3053045.08</v>
       </c>
       <c r="O25" s="1">
-        <v>2.59</v>
+        <v>1.57</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" t="s">
         <v>100</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>2900000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>105.103</v>
+        <v>149.244</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2900000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>147987.0</v>
+        <v>1871272.0</v>
       </c>
       <c r="J26" s="1">
-        <v>5.103</v>
+        <v>49.244</v>
       </c>
       <c r="K26">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>3047987.0</v>
+        <v>5671272.0</v>
       </c>
       <c r="N26" s="1">
-        <v>3057230.75</v>
+        <v>5684384.09</v>
       </c>
       <c r="O26" s="1">
-        <v>1.61</v>
+        <v>2.92</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" t="s">
         <v>103</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>151.484</v>
+        <v>114.967</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>1956392.0</v>
+        <v>434043.0</v>
       </c>
       <c r="J27" s="1">
-        <v>51.484</v>
+        <v>14.967</v>
       </c>
       <c r="K27">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>5756392.0</v>
+        <v>3334043.0</v>
       </c>
       <c r="N27" s="1">
-        <v>5767833.76</v>
+        <v>3339644.37</v>
       </c>
       <c r="O27" s="1">
-        <v>3.03</v>
+        <v>1.72</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" t="s">
         <v>106</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>116.546</v>
+        <v>109.555</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>479834.0</v>
+        <v>324870.0</v>
       </c>
       <c r="J28" s="1">
-        <v>16.546</v>
+        <v>9.555</v>
       </c>
       <c r="K28">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>3379834.0</v>
+        <v>3724870.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3383051.81</v>
+        <v>3727042.22</v>
       </c>
       <c r="O28" s="1">
-        <v>1.78</v>
+        <v>1.91</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" t="s">
         <v>109</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>97.403</v>
+      </c>
+      <c r="E29" s="1">
+        <v>101.90332</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>5910392.56</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-261018.56</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-4.4162643572359</v>
+      </c>
+      <c r="K29">
+        <v>0.19</v>
+      </c>
+      <c r="L29" t="s">
         <v>110</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>3733370.0</v>
+        <v>5649374.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3734597.78</v>
+        <v>5660497.29</v>
       </c>
       <c r="O29" s="1">
-        <v>1.96</v>
+        <v>2.91</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>111</v>
+      </c>
+      <c r="B30" t="s">
         <v>112</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>117.942</v>
+      </c>
+      <c r="E30" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>807390.0</v>
+      </c>
+      <c r="J30" s="1">
+        <v>17.942</v>
+      </c>
+      <c r="K30">
+        <v>0.58</v>
+      </c>
+      <c r="L30" t="s">
         <v>113</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>5708650.0</v>
+        <v>5307390.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5716595.21</v>
+        <v>5333536.98</v>
       </c>
       <c r="O30" s="1">
-        <v>3.0</v>
+        <v>2.74</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>114</v>
+      </c>
+      <c r="B31" t="s">
         <v>115</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>95.22</v>
+      </c>
+      <c r="E31" s="1">
+        <v>102.7</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>2464800.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-179520.0</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-7.2833495618306</v>
+      </c>
+      <c r="K31">
+        <v>0.1</v>
+      </c>
+      <c r="L31" t="s">
         <v>116</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>5176305.0</v>
+        <v>2285280.0</v>
       </c>
       <c r="N31" s="1">
-        <v>5198743.19</v>
+        <v>2287778.63</v>
       </c>
       <c r="O31" s="1">
-        <v>2.73</v>
+        <v>1.18</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B32" t="s">
         <v>118</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>2400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.901</v>
+        <v>92.517</v>
       </c>
       <c r="E32" s="1">
-        <v>102.7</v>
+        <v>94.3834</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2464800.0</v>
+        <v>4719170.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-163176.0</v>
+        <v>-93320.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.620253164557</v>
+        <v>-1.9774663765026</v>
       </c>
       <c r="K32">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2301624.0</v>
+        <v>4625850.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2302807.56</v>
+        <v>4625850.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.21</v>
+        <v>2.38</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C33" s="1">
-        <v>1700000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>94.014</v>
+        <v>93.896</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>96.551</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1700000.0</v>
+        <v>4344795.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-101762.0</v>
+        <v>-119475.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-5.986</v>
+        <v>-2.7498420523868</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1598238.0</v>
+        <v>4225320.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1598238.0</v>
+        <v>4225320.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.84</v>
+        <v>2.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" t="s">
+        <v>122</v>
+      </c>
+      <c r="C34" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>123.81</v>
+      </c>
+      <c r="E34" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>571440.0</v>
+      </c>
+      <c r="J34" s="1">
+        <v>23.81</v>
+      </c>
+      <c r="K34">
+        <v>0.22</v>
+      </c>
+      <c r="L34" t="s">
         <v>123</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>4173885.0</v>
+        <v>2971440.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4173885.0</v>
+        <v>2976766.03</v>
       </c>
       <c r="O34" s="1">
-        <v>2.19</v>
+        <v>1.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>124</v>
+      </c>
+      <c r="B35" t="s">
         <v>125</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E35" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="F35" t="s">
+        <v>53</v>
+      </c>
+      <c r="G35">
+        <v>1.18</v>
+      </c>
+      <c r="H35" s="1">
+        <v>7759357.37</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-1280851.43</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-16.507184408752</v>
+      </c>
+      <c r="K35">
+        <v>0.33</v>
+      </c>
+      <c r="L35" t="s">
         <v>126</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>3442248.0</v>
+        <v>6478505.94</v>
       </c>
       <c r="N35" s="1">
-        <v>3495508.27</v>
+        <v>6504538.77</v>
       </c>
       <c r="O35" s="1">
-        <v>1.84</v>
+        <v>3.34</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" t="s">
         <v>128</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>8000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.874</v>
+        <v>97.523</v>
       </c>
       <c r="E36" s="1">
-        <v>113.5</v>
+        <v>101.35</v>
       </c>
       <c r="F36" t="s">
         <v>53</v>
       </c>
       <c r="G36">
         <v>1.18</v>
       </c>
       <c r="H36" s="1">
-        <v>7759357.37</v>
+        <v>2855465.82</v>
       </c>
       <c r="I36" s="1">
-        <v>-824435.66</v>
+        <v>-371858.01</v>
       </c>
       <c r="J36" s="1">
-        <v>-10.625050770152</v>
+        <v>-13.022674177903</v>
       </c>
       <c r="K36">
-        <v>0.23</v>
+        <v>0.37</v>
       </c>
       <c r="L36" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>6934921.71</v>
+        <v>2483607.81</v>
       </c>
       <c r="N36" s="1">
-        <v>6953452.84</v>
+        <v>2494771.38</v>
       </c>
       <c r="O36" s="1">
-        <v>3.65</v>
+        <v>1.28</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C37" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>103.032</v>
+        <v>92.042</v>
       </c>
       <c r="E37" s="1">
-        <v>101.35</v>
+        <v>99.1777</v>
       </c>
       <c r="F37" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2855465.82</v>
+        <v>2975331.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-225309.25</v>
+        <v>-214071.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-7.8904551552293</v>
+        <v>-7.194863361421</v>
       </c>
       <c r="K37">
-        <v>0.26</v>
+        <v>0.13</v>
       </c>
       <c r="L37" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="M37" s="1">
-        <v>2630156.57</v>
+        <v>2761260.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2637849.81</v>
+        <v>2765143.56</v>
       </c>
       <c r="O37" s="1">
-        <v>1.39</v>
+        <v>1.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>133</v>
+      </c>
+      <c r="B38" t="s">
         <v>134</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>95.52</v>
+      </c>
+      <c r="E38" s="1">
+        <v>101.540625</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>3249300.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-192660.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-5.9292770750623</v>
+      </c>
+      <c r="K38">
+        <v>0.52</v>
+      </c>
+      <c r="L38" t="s">
         <v>135</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>2760570.0</v>
+        <v>3056640.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2761576.85</v>
+        <v>3073297.53</v>
       </c>
       <c r="O38" s="1">
-        <v>1.45</v>
+        <v>1.58</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" t="s">
         <v>137</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>3200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>95.832</v>
+        <v>103.027</v>
       </c>
       <c r="E39" s="1">
-        <v>101.540625</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>3249300.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-182676.0</v>
+        <v>42378.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-5.6220108946542</v>
+        <v>3.027</v>
       </c>
       <c r="K39">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.0</v>
+      </c>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3066624.0</v>
+        <v>1442378.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3079774.68</v>
+        <v>1442378.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.62</v>
+        <v>0.74</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B40" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>234.961</v>
+        <v>261.351</v>
       </c>
       <c r="E40" s="1">
         <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1619532.0</v>
+        <v>1936212.0</v>
       </c>
       <c r="J40" s="1">
-        <v>134.961</v>
+        <v>161.351</v>
       </c>
       <c r="K40">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="L40" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="M40" s="1">
-        <v>2819532.0</v>
+        <v>3136212.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2823563.25</v>
+        <v>3142118.25</v>
       </c>
       <c r="O40" s="1">
-        <v>1.48</v>
+        <v>1.61</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B41" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>144.387</v>
+        <v>149.788</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>1420384.0</v>
+        <v>1593216.0</v>
       </c>
       <c r="J41" s="1">
-        <v>44.387</v>
+        <v>49.788</v>
       </c>
       <c r="K41">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>295.89</v>
+        <v>0.19</v>
+      </c>
+      <c r="L41" t="s">
+        <v>143</v>
       </c>
       <c r="M41" s="1">
-        <v>4620384.0</v>
+        <v>4793216.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4620679.89</v>
+        <v>4799429.7</v>
       </c>
       <c r="O41" s="1">
-        <v>2.43</v>
+        <v>2.47</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B42" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C42" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>108.157</v>
+        <v>109.475</v>
       </c>
       <c r="E42" s="1">
         <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>293880.0</v>
+        <v>346600.0</v>
       </c>
       <c r="J42" s="1">
-        <v>7.2879674635453</v>
+        <v>8.595377442714</v>
       </c>
       <c r="K42">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="L42" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="M42" s="1">
-        <v>4326280.0</v>
+        <v>4379000.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4330491.96</v>
+        <v>4385929.35</v>
       </c>
       <c r="O42" s="1">
-        <v>2.28</v>
+        <v>2.25</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>147</v>
+      </c>
+      <c r="B43" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C43" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>112.364</v>
+        <v>113.696</v>
       </c>
       <c r="E43" s="1">
         <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>215200.0</v>
+        <v>281800.0</v>
       </c>
       <c r="J43" s="1">
-        <v>3.9829724227281</v>
+        <v>5.2156209513233</v>
       </c>
       <c r="K43">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
       <c r="L43" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="M43" s="1">
-        <v>5618200.0</v>
+        <v>5684800.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5644021.92</v>
+        <v>5715073.97</v>
       </c>
       <c r="O43" s="1">
-        <v>2.97</v>
+        <v>2.94</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>150</v>
+      </c>
+      <c r="B44" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="C44" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>138.028</v>
+        <v>139.605</v>
       </c>
       <c r="E44" s="1">
         <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>530480.0</v>
+        <v>593560.0</v>
       </c>
       <c r="J44" s="1">
-        <v>10.629498421044</v>
+        <v>11.893464565667</v>
       </c>
       <c r="K44">
-        <v>0.8</v>
+        <v>0.91</v>
       </c>
       <c r="L44" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="M44" s="1">
-        <v>5521120.0</v>
+        <v>5584200.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5553118.9</v>
+        <v>5620552.49</v>
       </c>
       <c r="O44" s="1">
-        <v>2.92</v>
+        <v>2.89</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>153</v>
+      </c>
+      <c r="B45" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="C45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.744</v>
+        <v>101.848</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>62784.0</v>
+        <v>66528.0</v>
       </c>
       <c r="J45" s="1">
-        <v>1.744</v>
+        <v>1.848</v>
       </c>
       <c r="K45">
-        <v>0.48</v>
+        <v>0.58</v>
       </c>
       <c r="L45" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>3662784.0</v>
+        <v>3666528.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3680013.28</v>
+        <v>3687237.94</v>
       </c>
       <c r="O45" s="1">
-        <v>1.93</v>
+        <v>1.89</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>156</v>
+      </c>
+      <c r="B46" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="C46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>143.689</v>
+        <v>153.927</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>873780.0</v>
+        <v>1078540.0</v>
       </c>
       <c r="J46" s="1">
-        <v>43.689</v>
+        <v>53.927</v>
       </c>
       <c r="K46">
-        <v>0.53</v>
+        <v>0.64</v>
       </c>
       <c r="L46" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>2873780.0</v>
+        <v>3078540.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2884387.73</v>
+        <v>3091357.68</v>
       </c>
       <c r="O46" s="1">
-        <v>1.52</v>
+        <v>1.59</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>159</v>
+      </c>
+      <c r="B47" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C47" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>249.335</v>
+        <v>263.722</v>
       </c>
       <c r="E47" s="1">
         <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
         <v>53</v>
       </c>
       <c r="G47">
         <v>1.18</v>
       </c>
       <c r="H47" s="1">
         <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>2626930.2</v>
+        <v>2884523.33</v>
       </c>
       <c r="J47" s="1">
-        <v>128.72847469302</v>
+        <v>141.35141028388</v>
       </c>
       <c r="K47">
-        <v>1.45</v>
+        <v>1.64</v>
       </c>
       <c r="L47" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>4667605.51</v>
+        <v>4925198.64</v>
       </c>
       <c r="N47" s="1">
-        <v>4699429.88</v>
+        <v>4961296.51</v>
       </c>
       <c r="O47" s="1">
-        <v>2.47</v>
+        <v>2.55</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>162</v>
+      </c>
+      <c r="B48" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C48" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>113.298</v>
+        <v>135.996</v>
       </c>
       <c r="E48" s="1">
         <v>105.4625</v>
       </c>
       <c r="F48" t="s">
         <v>53</v>
       </c>
       <c r="G48">
         <v>1.18</v>
       </c>
       <c r="H48" s="1">
         <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>137446.17</v>
+        <v>1660574.13</v>
       </c>
       <c r="J48" s="1">
-        <v>1.8144355772624</v>
+        <v>21.921344044389</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7712593.6</v>
+        <v>9235721.56</v>
       </c>
       <c r="N48" s="1">
-        <v>7712593.6</v>
+        <v>9235721.56</v>
       </c>
       <c r="O48" s="1">
-        <v>4.05</v>
+        <v>4.75</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B49" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>111.373</v>
+        <v>108.726</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>568650.0</v>
+        <v>436300.0</v>
       </c>
       <c r="J49" s="1">
-        <v>11.373</v>
+        <v>8.726</v>
       </c>
       <c r="K49">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="L49" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="M49" s="1">
-        <v>5568650.0</v>
+        <v>5436300.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5574837.85</v>
+        <v>5444421.55</v>
       </c>
       <c r="O49" s="1">
-        <v>2.93</v>
+        <v>2.8</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>167</v>
+      </c>
+      <c r="B50" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="C50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.356</v>
+        <v>96.075</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-63456.0</v>
+        <v>-94200.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.644</v>
+        <v>-3.925</v>
       </c>
       <c r="K50">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="L50" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="M50" s="1">
-        <v>2336544.0</v>
+        <v>2305800.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2338989.65</v>
+        <v>2309223.91</v>
       </c>
       <c r="O50" s="1">
-        <v>1.23</v>
+        <v>1.19</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>170</v>
+      </c>
+      <c r="B51" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="C51" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>118.786</v>
+        <v>122.155</v>
       </c>
       <c r="E51" s="1">
         <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>299650.0</v>
+        <v>383875.0</v>
       </c>
       <c r="J51" s="1">
-        <v>11.222846441948</v>
+        <v>14.37734082397</v>
       </c>
       <c r="K51">
-        <v>1.34</v>
+        <v>0.11</v>
       </c>
       <c r="L51" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="M51" s="1">
-        <v>2969650.0</v>
+        <v>3053875.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3003080.63</v>
+        <v>3056692.62</v>
       </c>
       <c r="O51" s="1">
-        <v>1.58</v>
+        <v>1.57</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>173</v>
+      </c>
+      <c r="B52" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C52" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.888</v>
+        <v>95.824</v>
       </c>
       <c r="E52" s="1">
         <v>101.7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>3661200.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-137232.0</v>
+        <v>-211536.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.748279252704</v>
+        <v>-5.7777777777778</v>
       </c>
       <c r="K52">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="L52" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="M52" s="1">
-        <v>3523968.0</v>
+        <v>3449664.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3537368.55</v>
+        <v>3464804.88</v>
       </c>
       <c r="O52" s="1">
-        <v>1.86</v>
+        <v>1.78</v>
       </c>
       <c r="P52">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P53">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>