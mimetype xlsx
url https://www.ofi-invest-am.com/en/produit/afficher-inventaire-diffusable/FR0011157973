--- v3 (2026-08-11)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -124,468 +124,456 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01737424</t>
-[...20 lines deleted...]
-    <t>EUR/USD 21/05/26</t>
+    <t>OVCT01751627</t>
+  </si>
+  <si>
+    <t>EUR/SEK 09/07/26</t>
+  </si>
+  <si>
+    <t>OVCT01751626</t>
+  </si>
+  <si>
+    <t>EUR/USD 09/07/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-56 852.37</t>
+    <t>-13 727.68</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>8 582.50</t>
+    <t>9 745.29</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>10 630.14</t>
+    <t>10 345.21</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>4 738.73</t>
+    <t>7 428.28</t>
   </si>
   <si>
     <t>FR001400QC44</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>24 115.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>7 865.75</t>
+    <t>8 815.07</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>21 816.30</t>
+    <t>27 472.38</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>18 671.92</t>
+    <t>20 354.79</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>62 329.86</t>
+    <t>67 761.10</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>16 849.32</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>51 588.40</t>
+    <t>1 834.24</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>16 524.59</t>
+    <t>24 786.89</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>10 452.08</t>
+    <t>XS2733414556</t>
+  </si>
+  <si>
+    <t>GLOBALWAFERS GMBH 1.5 23/01/2029</t>
+  </si>
+  <si>
+    <t>13 541.67</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>13 112.09</t>
+    <t>10 171.43</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>5 601.37</t>
+    <t>8 104.11</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>2 172.22</t>
+    <t>3 116.67</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>11 123.29</t>
+    <t>14 460.27</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>26 146.98</t>
+    <t>30 041.21</t>
+  </si>
+  <si>
+    <t>XS2566032095</t>
+  </si>
+  <si>
+    <t>LOREAL / CITIGROUP 0% EXCH Z 15/03/2028</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>2 498.63</t>
+    <t>3 879.45</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>5 326.03</t>
+    <t>11 539.73</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>26 032.83</t>
+    <t>34 049.72</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>11 163.57</t>
+    <t>15 034.65</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>3 883.56</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>16 657.53</t>
+    <t>20 339.73</t>
   </si>
   <si>
     <t>FR0014016E65</t>
   </si>
   <si>
     <t>REXEL SA 1 13/05/2031</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>5 906.25</t>
+    <t>7 875.00</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>6 213.70</t>
+    <t>12 427.40</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>6 929.35</t>
+    <t>9 782.61</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>30 273.97</t>
+    <t>34 948.63</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>36 352.49</t>
+    <t>1 498.91</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>20 709.94</t>
+    <t>24 364.64</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>12 817.68</t>
+    <t>15 138.12</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>36 097.87</t>
+    <t>1 323.05</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>8 121.55</t>
+    <t>10 151.93</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>3 423.91</t>
+    <t>4 451.09</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>2 817.62</t>
+    <t>6 762.30</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>15 140.88</t>
+    <t>1 198.37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -949,211 +937,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>878817.5845</v>
+        <v>804889.8945</v>
       </c>
       <c r="D2">
-        <v>98.39</v>
+        <v>99.88</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>86474468.01</v>
+        <v>80397119.6</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>86474468.01</v>
+        <v>80397119.6</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>92.7</v>
+        <v>94.11</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>107784763.49</v>
+        <v>109428602.92</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>107784763.49</v>
+        <v>109428602.92</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>130.11</v>
+        <v>132.42</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>130.11</v>
+        <v>132.42</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>130.11</v>
+        <v>132.42</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3047.9011</v>
+        <v>3104.1733</v>
       </c>
       <c r="D5">
-        <v>117.19</v>
+        <v>118.95</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>357198.69</v>
+        <v>369251.03</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>357198.69</v>
+        <v>369251.03</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>125.72</v>
+        <v>127.67</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>125.72</v>
+        <v>127.67</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>125.72</v>
+        <v>127.67</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>109.91</v>
+        <v>111.81</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>23191.03</v>
+        <v>23593.8</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>23191.03</v>
+        <v>23593.8</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1205,2584 +1193,2584 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>206.4</v>
+        <v>196.5</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>2203631.1</v>
+        <v>1995731.1</v>
       </c>
       <c r="J2" s="1">
-        <v>103.4195261626</v>
+        <v>93.662484936776</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4334400.0</v>
+        <v>4126500.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4334400.0</v>
+        <v>4126500.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.23</v>
+        <v>2.17</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1338.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4799.52</v>
+        <v>149.3</v>
       </c>
       <c r="E3" s="1">
-        <v>4788.9494768311</v>
+        <v>40.2355</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>6407614.4</v>
+        <v>804710.0</v>
       </c>
       <c r="I3" s="1">
-        <v>14143.36</v>
+        <v>2181290.0</v>
       </c>
       <c r="J3" s="1">
-        <v>0.22072738958824</v>
+        <v>271.06535273577</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6421757.76</v>
+        <v>2986000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>6421757.76</v>
+        <v>2986000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>3.3</v>
+        <v>1.57</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>20000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>156.9</v>
+        <v>297.0</v>
       </c>
       <c r="E4" s="1">
-        <v>40.2355</v>
+        <v>251.537302</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>804710.0</v>
+        <v>1257686.51</v>
       </c>
       <c r="I4" s="1">
-        <v>2333290.0</v>
+        <v>227313.49</v>
       </c>
       <c r="J4" s="1">
-        <v>289.95414497148</v>
+        <v>18.073938790995</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3138000.0</v>
+        <v>1485000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3138000.0</v>
+        <v>1485000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>1.61</v>
+        <v>0.78</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>5000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>284.4</v>
+        <v>314.6</v>
       </c>
       <c r="E5" s="1">
-        <v>251.537302</v>
+        <v>253.272567</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H5" s="1">
-        <v>1257686.51</v>
+        <v>1121568.36</v>
       </c>
       <c r="I5" s="1">
-        <v>164313.49</v>
+        <v>330355.69</v>
       </c>
       <c r="J5" s="1">
-        <v>13.064741387741</v>
+        <v>29.454797565794</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1422000.0</v>
+        <v>1451924.05</v>
       </c>
       <c r="N5" s="1">
-        <v>1422000.0</v>
+        <v>1451924.05</v>
       </c>
       <c r="O5" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="1">
+        <v>1433662.25</v>
+      </c>
+      <c r="D6" s="1">
+        <v>0.0923297</v>
+      </c>
+      <c r="E6" s="1">
+        <v>0.0914745095</v>
+      </c>
+      <c r="F6" t="s">
         <v>42</v>
       </c>
-      <c r="B6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G6">
-        <v>10.86</v>
+        <v>10.83</v>
       </c>
       <c r="H6" s="1">
-        <v>1121568.36</v>
+        <v>0.0</v>
       </c>
       <c r="I6" s="1">
-        <v>370989.57</v>
+        <v>-13403.27</v>
       </c>
       <c r="J6" s="1">
-        <v>33.07774926889</v>
+        <v>0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
-        <v>0.0</v>
+        <v>159.16</v>
       </c>
       <c r="M6" s="1">
-        <v>1492557.93</v>
+        <v>-13562.43</v>
       </c>
       <c r="N6" s="1">
-        <v>1492557.93</v>
+        <v>-13403.27</v>
       </c>
       <c r="O6" s="1">
-        <v>0.77</v>
+        <v>-0.01</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>3343922.8</v>
+        <v>23129692.2</v>
       </c>
       <c r="D7" s="1">
-        <v>1.15732144</v>
+        <v>0.8594603</v>
       </c>
       <c r="E7" s="1">
-        <v>1.1543118736</v>
+        <v>0.8588394331</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.86</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-8718.39</v>
+        <v>-16720.68</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>77.669999999925</v>
+        <v>-2993.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-8718.3900000001</v>
+        <v>-16720.68</v>
       </c>
       <c r="O7" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
-        <v>1498867.42</v>
+        <v>60000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09208024</v>
+        <v>56.137</v>
       </c>
       <c r="E8" s="1">
-        <v>0.0935768557</v>
+        <v>53.6332695</v>
       </c>
       <c r="F8" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>0.0</v>
+        <v>3217996.17</v>
       </c>
       <c r="I8" s="1">
-        <v>23971.99</v>
+        <v>140478.54</v>
       </c>
       <c r="J8" s="1">
-        <v>0</v>
+        <v>4.3654042012113</v>
       </c>
       <c r="K8">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>386.2</v>
+        <v>0.34</v>
+      </c>
+      <c r="L8" t="s">
+        <v>51</v>
       </c>
       <c r="M8" s="1">
-        <v>23585.79</v>
+        <v>3358474.71</v>
       </c>
       <c r="N8" s="1">
-        <v>23971.99</v>
+        <v>3368220.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.01</v>
+        <v>1.77</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>21814537.7</v>
+        <v>4000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>0.84853407</v>
+        <v>104.663</v>
       </c>
       <c r="E9" s="1">
-        <v>0.8651447041</v>
+        <v>100.0</v>
       </c>
       <c r="F9" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>0.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>418835.49</v>
+        <v>186520.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0</v>
+        <v>4.663</v>
       </c>
       <c r="K9">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>475687.86</v>
+        <v>4186520.0</v>
       </c>
       <c r="N9" s="1">
-        <v>418835.49</v>
+        <v>4196865.21</v>
       </c>
       <c r="O9" s="1">
-        <v>0.22</v>
+        <v>2.21</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>60000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>54.452</v>
+        <v>169.332</v>
       </c>
       <c r="E10" s="1">
-        <v>53.6332695</v>
+        <v>100.5</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3217996.17</v>
+        <v>5427000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>40541.33</v>
+        <v>3716928.0</v>
       </c>
       <c r="J10" s="1">
-        <v>1.2598315180717</v>
+        <v>68.489552238806</v>
       </c>
       <c r="K10">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>0.0</v>
+      </c>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3258537.5</v>
+        <v>9143928.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3267120.0</v>
+        <v>9143928.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.68</v>
+        <v>4.81</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" t="s">
         <v>58</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>240.599</v>
+      </c>
+      <c r="E11" s="1">
+        <v>110.2</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>2755000.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>3259975.0</v>
+      </c>
+      <c r="J11" s="1">
+        <v>118.32940108893</v>
+      </c>
+      <c r="K11">
+        <v>0.3</v>
+      </c>
+      <c r="L11" t="s">
         <v>59</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>5258950.0</v>
+        <v>6014975.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5269580.14</v>
+        <v>6022403.28</v>
       </c>
       <c r="O11" s="1">
-        <v>2.71</v>
+        <v>3.17</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" t="s">
         <v>61</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>5400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>147.938</v>
+        <v>101.195</v>
       </c>
       <c r="E12" s="1">
-        <v>100.5</v>
+        <v>100.947</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>5427000.0</v>
+        <v>3028410.0</v>
       </c>
       <c r="I12" s="1">
-        <v>2561652.0</v>
+        <v>7440.0</v>
       </c>
       <c r="J12" s="1">
-        <v>47.201990049751</v>
+        <v>0.24567347221809</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>7988652.0</v>
+        <v>3035850.0</v>
       </c>
       <c r="N12" s="1">
-        <v>7988652.0</v>
+        <v>3035850.0</v>
       </c>
       <c r="O12" s="1">
-        <v>4.1</v>
+        <v>1.6</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>2500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>226.165</v>
+        <v>114.735</v>
       </c>
       <c r="E13" s="1">
-        <v>110.2</v>
+        <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2755000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>2899125.0</v>
+        <v>530460.0</v>
       </c>
       <c r="J13" s="1">
-        <v>105.23139745917</v>
+        <v>14.735</v>
       </c>
       <c r="K13">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.01</v>
+      </c>
+      <c r="L13">
+        <v>295.89</v>
       </c>
       <c r="M13" s="1">
-        <v>5654125.0</v>
+        <v>4130460.0</v>
       </c>
       <c r="N13" s="1">
-        <v>5658863.73</v>
+        <v>4130755.89</v>
       </c>
       <c r="O13" s="1">
-        <v>2.91</v>
+        <v>2.17</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>90.465</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-209770.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-9.535</v>
+      </c>
+      <c r="K14">
+        <v>0.4</v>
+      </c>
+      <c r="L14" t="s">
         <v>66</v>
       </c>
-      <c r="B14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>3035130.0</v>
+        <v>1990230.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3035130.0</v>
+        <v>1999045.07</v>
       </c>
       <c r="O14" s="1">
-        <v>1.56</v>
+        <v>1.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>102.068</v>
+      </c>
+      <c r="E15" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>162540.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>5.6057941024315</v>
+      </c>
+      <c r="K15">
+        <v>0.92</v>
+      </c>
+      <c r="L15" t="s">
         <v>69</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>3993300.0</v>
+        <v>3062040.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4017415.07</v>
+        <v>3089512.38</v>
       </c>
       <c r="O15" s="1">
-        <v>2.06</v>
+        <v>1.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>2200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>89.987</v>
+        <v>107.917</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-220286.0</v>
+        <v>316680.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-10.013</v>
+        <v>7.917</v>
       </c>
       <c r="K16">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.0</v>
+      </c>
+      <c r="L16">
+        <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1979714.0</v>
+        <v>4316680.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1987579.75</v>
+        <v>4316680.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.02</v>
+        <v>2.27</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C17" s="1">
-        <v>3000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.7</v>
+        <v>92.971</v>
       </c>
       <c r="E17" s="1">
-        <v>96.65</v>
+        <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2899500.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>31500.0</v>
+        <v>-246015.0</v>
       </c>
       <c r="J17" s="1">
-        <v>1.0863942058976</v>
+        <v>-7.029</v>
       </c>
       <c r="K17">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2931000.0</v>
+        <v>3253985.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2952816.3</v>
+        <v>3253985.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.52</v>
+        <v>1.71</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C18" s="1">
-        <v>4000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>105.414</v>
+        <v>167.486</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>4000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>216560.0</v>
+        <v>877318.0</v>
       </c>
       <c r="J18" s="1">
-        <v>5.414</v>
+        <v>67.486</v>
       </c>
       <c r="K18">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.57</v>
+      </c>
+      <c r="L18" t="s">
+        <v>76</v>
       </c>
       <c r="M18" s="1">
-        <v>4216560.0</v>
+        <v>2177318.0</v>
       </c>
       <c r="N18" s="1">
-        <v>4216560.0</v>
+        <v>2197672.79</v>
       </c>
       <c r="O18" s="1">
-        <v>2.17</v>
+        <v>1.16</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C19" s="1">
-        <v>3500000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>92.577</v>
+        <v>136.936</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3500000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-259805.0</v>
+        <v>1181952.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-7.423</v>
+        <v>36.936</v>
       </c>
       <c r="K19">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.12</v>
+      </c>
+      <c r="L19" t="s">
+        <v>79</v>
       </c>
       <c r="M19" s="1">
-        <v>3240195.0</v>
+        <v>4381952.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3240195.0</v>
+        <v>4449713.1</v>
       </c>
       <c r="O19" s="1">
-        <v>1.66</v>
+        <v>2.34</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" t="s">
         <v>81</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>1300000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>169.43</v>
+        <v>102.433</v>
       </c>
       <c r="E20" s="1">
-        <v>100.0</v>
+        <v>101.94116</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1300000.0</v>
+        <v>2548529.0</v>
       </c>
       <c r="I20" s="1">
-        <v>902590.0</v>
+        <v>12296.0</v>
       </c>
       <c r="J20" s="1">
-        <v>69.43</v>
+        <v>0.48247439993816</v>
       </c>
       <c r="K20">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0.01</v>
+      </c>
+      <c r="L20">
+        <v>308.22</v>
       </c>
       <c r="M20" s="1">
-        <v>2202590.0</v>
+        <v>2560825.0</v>
       </c>
       <c r="N20" s="1">
-        <v>2221261.92</v>
+        <v>2561133.22</v>
       </c>
       <c r="O20" s="1">
-        <v>1.14</v>
+        <v>1.35</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C21" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>110.373</v>
+      </c>
+      <c r="E21" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>138650.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>2.5771375464684</v>
+      </c>
+      <c r="K21">
+        <v>0.04</v>
+      </c>
+      <c r="L21" t="s">
         <v>84</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>4386080.0</v>
+        <v>5518650.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4448409.86</v>
+        <v>5520484.24</v>
       </c>
       <c r="O21" s="1">
-        <v>2.29</v>
+        <v>2.9</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" t="s">
+        <v>86</v>
+      </c>
+      <c r="C22" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>145.985</v>
+      </c>
+      <c r="E22" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1475710.0</v>
+      </c>
+      <c r="J22" s="1">
+        <v>39.042529267809</v>
+      </c>
+      <c r="K22">
+        <v>0.69</v>
+      </c>
+      <c r="L22" t="s">
         <v>87</v>
       </c>
-      <c r="B22" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>2526175.0</v>
+        <v>5255460.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2543024.32</v>
+        <v>5280246.89</v>
       </c>
       <c r="O22" s="1">
-        <v>1.31</v>
+        <v>2.78</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C23" s="1">
-        <v>5000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>113.194</v>
+        <v>103.438</v>
       </c>
       <c r="E23" s="1">
-        <v>107.6</v>
+        <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>5380000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>279700.0</v>
+        <v>99702.0</v>
       </c>
       <c r="J23" s="1">
-        <v>5.1988847583643</v>
+        <v>3.438</v>
       </c>
       <c r="K23">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.03</v>
+      </c>
+      <c r="L23">
+        <v>785.42</v>
       </c>
       <c r="M23" s="1">
-        <v>5659700.0</v>
+        <v>2999702.0</v>
       </c>
       <c r="N23" s="1">
-        <v>5711288.4</v>
+        <v>3000487.42</v>
       </c>
       <c r="O23" s="1">
-        <v>2.93</v>
+        <v>1.58</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C24" s="1">
-        <v>3600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>127.18</v>
+        <v>118.947</v>
       </c>
       <c r="E24" s="1">
-        <v>104.99305556</v>
+        <v>115.423</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>3779750.0</v>
+        <v>2885575.0</v>
       </c>
       <c r="I24" s="1">
-        <v>798730.0</v>
+        <v>88100.0</v>
       </c>
       <c r="J24" s="1">
-        <v>21.131820887625</v>
+        <v>3.0531176628575</v>
       </c>
       <c r="K24">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="L24" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="M24" s="1">
-        <v>4578480.0</v>
+        <v>2973675.0</v>
       </c>
       <c r="N24" s="1">
-        <v>4595004.59</v>
+        <v>2987216.67</v>
       </c>
       <c r="O24" s="1">
-        <v>2.36</v>
+        <v>1.57</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C25" s="1">
-        <v>2900000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>104.917</v>
+        <v>146.87</v>
       </c>
       <c r="E25" s="1">
         <v>100.0</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2900000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>142593.0</v>
+        <v>1218620.0</v>
       </c>
       <c r="J25" s="1">
-        <v>4.917</v>
+        <v>46.87</v>
       </c>
       <c r="K25">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="L25" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="M25" s="1">
-        <v>3042593.0</v>
+        <v>3818620.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3053045.08</v>
+        <v>3828791.43</v>
       </c>
       <c r="O25" s="1">
-        <v>1.57</v>
+        <v>2.01</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B26" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C26" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>149.244</v>
+        <v>114.866</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>1871272.0</v>
+        <v>431114.0</v>
       </c>
       <c r="J26" s="1">
-        <v>49.244</v>
+        <v>14.866</v>
       </c>
       <c r="K26">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="L26" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="M26" s="1">
-        <v>5671272.0</v>
+        <v>3331114.0</v>
       </c>
       <c r="N26" s="1">
-        <v>5684384.09</v>
+        <v>3339218.11</v>
       </c>
       <c r="O26" s="1">
-        <v>2.92</v>
+        <v>1.76</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C27" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>114.967</v>
+        <v>114.264</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>434043.0</v>
+        <v>484976.0</v>
       </c>
       <c r="J27" s="1">
-        <v>14.967</v>
+        <v>14.264</v>
       </c>
       <c r="K27">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="L27" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="M27" s="1">
-        <v>3334043.0</v>
+        <v>3884976.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3339644.37</v>
+        <v>3888092.67</v>
       </c>
       <c r="O27" s="1">
-        <v>1.72</v>
+        <v>2.04</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C28" s="1">
-        <v>3400000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>109.555</v>
+        <v>96.632</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>101.90332</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3400000.0</v>
+        <v>5910392.56</v>
       </c>
       <c r="I28" s="1">
-        <v>324870.0</v>
+        <v>-305736.56</v>
       </c>
       <c r="J28" s="1">
-        <v>9.555</v>
+        <v>-5.1728638478118</v>
       </c>
       <c r="K28">
-        <v>0.06</v>
+        <v>0.25</v>
       </c>
       <c r="L28" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="M28" s="1">
-        <v>3724870.0</v>
+        <v>5604656.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3727042.22</v>
+        <v>5619116.27</v>
       </c>
       <c r="O28" s="1">
-        <v>1.91</v>
+        <v>2.95</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C29" s="1">
-        <v>5800000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.403</v>
+        <v>115.878</v>
       </c>
       <c r="E29" s="1">
-        <v>101.90332</v>
+        <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>5910392.56</v>
+        <v>4500000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-261018.56</v>
+        <v>714510.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-4.4162643572359</v>
+        <v>15.878</v>
       </c>
       <c r="K29">
-        <v>0.19</v>
+        <v>0.67</v>
       </c>
       <c r="L29" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="M29" s="1">
-        <v>5649374.0</v>
+        <v>5214510.0</v>
       </c>
       <c r="N29" s="1">
-        <v>5660497.29</v>
+        <v>5244551.21</v>
       </c>
       <c r="O29" s="1">
-        <v>2.91</v>
+        <v>2.76</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C30" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>117.942</v>
+        <v>105.834</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>103.76</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>4500000.0</v>
+        <v>2490240.0</v>
       </c>
       <c r="I30" s="1">
-        <v>807390.0</v>
+        <v>49776.0</v>
       </c>
       <c r="J30" s="1">
-        <v>17.942</v>
+        <v>1.9988434849653</v>
       </c>
       <c r="K30">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>0.0</v>
+      </c>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>5307390.0</v>
+        <v>2540016.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5333536.98</v>
+        <v>2540016.0</v>
       </c>
       <c r="O30" s="1">
-        <v>2.74</v>
+        <v>1.34</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C31" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>95.22</v>
+        <v>95.367</v>
       </c>
       <c r="E31" s="1">
         <v>102.7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2464800.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-179520.0</v>
+        <v>-175992.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.2833495618306</v>
+        <v>-7.1402142161636</v>
       </c>
       <c r="K31">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="L31" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="M31" s="1">
-        <v>2285280.0</v>
+        <v>2288808.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2287778.63</v>
+        <v>2292687.45</v>
       </c>
       <c r="O31" s="1">
-        <v>1.18</v>
+        <v>1.21</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C32" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>92.517</v>
+        <v>95.988</v>
       </c>
       <c r="E32" s="1">
         <v>94.3834</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>4719170.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-93320.0</v>
+        <v>80230.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.9774663765026</v>
+        <v>1.700087091586</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4625850.0</v>
+        <v>4799400.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4625850.0</v>
+        <v>4799400.0</v>
       </c>
       <c r="O32" s="1">
-        <v>2.38</v>
+        <v>2.52</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B33" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C33" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>93.896</v>
+        <v>93.947</v>
       </c>
       <c r="E33" s="1">
         <v>96.551</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>4344795.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-119475.0</v>
+        <v>-117180.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.7498420523868</v>
+        <v>-2.6970202276517</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4225320.0</v>
+        <v>4227615.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4225320.0</v>
+        <v>4227615.0</v>
       </c>
       <c r="O33" s="1">
-        <v>2.17</v>
+        <v>2.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B34" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C34" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>123.81</v>
+        <v>124.755</v>
       </c>
       <c r="E34" s="1">
         <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>571440.0</v>
+        <v>594120.0</v>
       </c>
       <c r="J34" s="1">
-        <v>23.81</v>
+        <v>24.755</v>
       </c>
       <c r="K34">
-        <v>0.22</v>
+        <v>0.48</v>
       </c>
       <c r="L34" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="M34" s="1">
-        <v>2971440.0</v>
+        <v>2994120.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2976766.03</v>
+        <v>3005659.73</v>
       </c>
       <c r="O34" s="1">
-        <v>1.53</v>
+        <v>1.58</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C35" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>95.396</v>
+        <v>97.325</v>
       </c>
       <c r="E35" s="1">
         <v>113.5</v>
       </c>
       <c r="F35" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
         <v>7759357.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-1280851.43</v>
+        <v>-1057110.66</v>
       </c>
       <c r="J35" s="1">
-        <v>-16.507184408752</v>
+        <v>-13.62368827201</v>
       </c>
       <c r="K35">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="L35" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="M35" s="1">
-        <v>6478505.94</v>
+        <v>6702246.71</v>
       </c>
       <c r="N35" s="1">
-        <v>6504538.77</v>
+        <v>6736296.43</v>
       </c>
       <c r="O35" s="1">
-        <v>3.34</v>
+        <v>3.54</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C36" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.523</v>
+        <v>99.211</v>
       </c>
       <c r="E36" s="1">
         <v>101.35</v>
       </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
         <v>2855465.82</v>
       </c>
       <c r="I36" s="1">
-        <v>-371858.01</v>
+        <v>-293418.82</v>
       </c>
       <c r="J36" s="1">
-        <v>-13.022674177903</v>
+        <v>-10.275690149917</v>
       </c>
       <c r="K36">
-        <v>0.37</v>
+        <v>0.5</v>
       </c>
       <c r="L36" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="M36" s="1">
-        <v>2483607.81</v>
+        <v>2562047.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2494771.38</v>
+        <v>2577081.65</v>
       </c>
       <c r="O36" s="1">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C37" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>92.042</v>
+        <v>92.445</v>
       </c>
       <c r="E37" s="1">
         <v>99.1777</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2975331.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-214071.0</v>
+        <v>-201981.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-7.194863361421</v>
+        <v>-6.788522016542</v>
       </c>
       <c r="K37">
-        <v>0.13</v>
+        <v>0.23</v>
       </c>
       <c r="L37" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="M37" s="1">
-        <v>2761260.0</v>
+        <v>2773350.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2765143.56</v>
+        <v>2780254.11</v>
       </c>
       <c r="O37" s="1">
-        <v>1.42</v>
+        <v>1.46</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B38" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C38" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>95.52</v>
+        <v>95.303</v>
       </c>
       <c r="E38" s="1">
         <v>101.540625</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>3249300.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-192660.0</v>
+        <v>-199604.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-5.9292770750623</v>
+        <v>-6.1429846428462</v>
       </c>
       <c r="K38">
-        <v>0.52</v>
+        <v>0.64</v>
       </c>
       <c r="L38" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="M38" s="1">
-        <v>3056640.0</v>
+        <v>3049696.0</v>
       </c>
       <c r="N38" s="1">
-        <v>3073297.53</v>
+        <v>3070035.73</v>
       </c>
       <c r="O38" s="1">
-        <v>1.58</v>
+        <v>1.61</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C39" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>103.027</v>
+        <v>102.581</v>
       </c>
       <c r="E39" s="1">
         <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>42378.0</v>
+        <v>36134.0</v>
       </c>
       <c r="J39" s="1">
-        <v>3.027</v>
+        <v>2.581</v>
       </c>
       <c r="K39">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="L39">
-        <v>0.0</v>
+        <v>798.91</v>
       </c>
       <c r="M39" s="1">
-        <v>1442378.0</v>
+        <v>1436134.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1442378.0</v>
+        <v>1436932.91</v>
       </c>
       <c r="O39" s="1">
-        <v>0.74</v>
+        <v>0.76</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>261.351</v>
+        <v>261.898</v>
       </c>
       <c r="E40" s="1">
         <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1936212.0</v>
+        <v>1942776.0</v>
       </c>
       <c r="J40" s="1">
-        <v>161.351</v>
+        <v>161.898</v>
       </c>
       <c r="K40">
-        <v>0.49</v>
+        <v>0.66</v>
       </c>
       <c r="L40" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="M40" s="1">
-        <v>3136212.0</v>
+        <v>3142776.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3142118.25</v>
+        <v>3150651.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.61</v>
+        <v>1.66</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B41" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>149.788</v>
+        <v>161.512</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>1593216.0</v>
+        <v>1968384.0</v>
       </c>
       <c r="J41" s="1">
-        <v>49.788</v>
+        <v>61.512</v>
       </c>
       <c r="K41">
-        <v>0.19</v>
+        <v>0.39</v>
       </c>
       <c r="L41" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="M41" s="1">
-        <v>4793216.0</v>
+        <v>5168384.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4799429.7</v>
+        <v>5180811.4</v>
       </c>
       <c r="O41" s="1">
-        <v>2.47</v>
+        <v>2.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C42" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>109.475</v>
+        <v>110.92</v>
       </c>
       <c r="E42" s="1">
         <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>346600.0</v>
+        <v>404400.0</v>
       </c>
       <c r="J42" s="1">
-        <v>8.595377442714</v>
+        <v>10.028766987402</v>
       </c>
       <c r="K42">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="L42" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="M42" s="1">
-        <v>4379000.0</v>
+        <v>4436800.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4385929.35</v>
+        <v>4446582.61</v>
       </c>
       <c r="O42" s="1">
-        <v>2.25</v>
+        <v>2.34</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C43" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>113.696</v>
+        <v>114.738</v>
       </c>
       <c r="E43" s="1">
         <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>281800.0</v>
+        <v>333900.0</v>
       </c>
       <c r="J43" s="1">
-        <v>5.2156209513233</v>
+        <v>6.1799000555247</v>
       </c>
       <c r="K43">
-        <v>0.61</v>
+        <v>0.7</v>
       </c>
       <c r="L43" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="M43" s="1">
-        <v>5684800.0</v>
+        <v>5736900.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5715073.97</v>
+        <v>5771848.63</v>
       </c>
       <c r="O43" s="1">
-        <v>2.94</v>
+        <v>3.03</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B44" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C44" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>139.605</v>
+        <v>140.212</v>
       </c>
       <c r="E44" s="1">
         <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>593560.0</v>
+        <v>617840.0</v>
       </c>
       <c r="J44" s="1">
-        <v>11.893464565667</v>
+        <v>12.379975313787</v>
       </c>
       <c r="K44">
-        <v>0.91</v>
+        <v>0.04</v>
       </c>
       <c r="L44" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="M44" s="1">
-        <v>5584200.0</v>
+        <v>5608480.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5620552.49</v>
+        <v>5609978.91</v>
       </c>
       <c r="O44" s="1">
-        <v>2.89</v>
+        <v>2.95</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.848</v>
+        <v>101.837</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>66528.0</v>
+        <v>66132.0</v>
       </c>
       <c r="J45" s="1">
-        <v>1.848</v>
+        <v>1.837</v>
       </c>
       <c r="K45">
-        <v>0.58</v>
+        <v>0.68</v>
       </c>
       <c r="L45" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="M45" s="1">
-        <v>3666528.0</v>
+        <v>3666132.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3687237.94</v>
+        <v>3690496.64</v>
       </c>
       <c r="O45" s="1">
-        <v>1.89</v>
+        <v>1.94</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>153.927</v>
+        <v>153.69</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1078540.0</v>
+        <v>1073800.0</v>
       </c>
       <c r="J46" s="1">
-        <v>53.927</v>
+        <v>53.69</v>
       </c>
       <c r="K46">
-        <v>0.64</v>
+        <v>0.76</v>
       </c>
       <c r="L46" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="M46" s="1">
-        <v>3078540.0</v>
+        <v>3073800.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3091357.68</v>
+        <v>3088938.12</v>
       </c>
       <c r="O46" s="1">
-        <v>1.59</v>
+        <v>1.62</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B47" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C47" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>263.722</v>
+        <v>221.699</v>
       </c>
       <c r="E47" s="1">
         <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
         <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>2884523.33</v>
+        <v>2157807.95</v>
       </c>
       <c r="J47" s="1">
-        <v>141.35141028388</v>
+        <v>105.73989597591</v>
       </c>
       <c r="K47">
-        <v>1.64</v>
+        <v>0.06</v>
       </c>
       <c r="L47" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="M47" s="1">
-        <v>4925198.64</v>
+        <v>4198483.26</v>
       </c>
       <c r="N47" s="1">
-        <v>4961296.51</v>
+        <v>4199806.31</v>
       </c>
       <c r="O47" s="1">
-        <v>2.55</v>
+        <v>2.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C48" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>135.996</v>
+        <v>152.833</v>
       </c>
       <c r="E48" s="1">
         <v>105.4625</v>
       </c>
       <c r="F48" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
         <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>1660574.13</v>
+        <v>2949635.22</v>
       </c>
       <c r="J48" s="1">
-        <v>21.921344044389</v>
+        <v>38.938320966778</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9235721.56</v>
+        <v>10524782.65</v>
       </c>
       <c r="N48" s="1">
-        <v>9235721.56</v>
+        <v>10524782.65</v>
       </c>
       <c r="O48" s="1">
-        <v>4.75</v>
+        <v>5.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>108.726</v>
+        <v>106.173</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>436300.0</v>
+        <v>308650.0</v>
       </c>
       <c r="J49" s="1">
-        <v>8.726</v>
+        <v>6.173</v>
       </c>
       <c r="K49">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="L49" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="M49" s="1">
-        <v>5436300.0</v>
+        <v>5308650.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5444421.55</v>
+        <v>5318801.93</v>
       </c>
       <c r="O49" s="1">
         <v>2.8</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>96.075</v>
+        <v>97.292</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-94200.0</v>
+        <v>-64992.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-3.925</v>
+        <v>-2.708</v>
       </c>
       <c r="K50">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="L50" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="M50" s="1">
-        <v>2305800.0</v>
+        <v>2335008.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2309223.91</v>
+        <v>2339459.09</v>
       </c>
       <c r="O50" s="1">
-        <v>1.19</v>
+        <v>1.23</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C51" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>122.155</v>
+        <v>124.31</v>
       </c>
       <c r="E51" s="1">
         <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>383875.0</v>
+        <v>437750.0</v>
       </c>
       <c r="J51" s="1">
-        <v>14.37734082397</v>
+        <v>16.395131086142</v>
       </c>
       <c r="K51">
-        <v>0.11</v>
+        <v>0.27</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="M51" s="1">
-        <v>3053875.0</v>
+        <v>3107750.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3056692.62</v>
+        <v>3114512.3</v>
       </c>
       <c r="O51" s="1">
-        <v>1.57</v>
+        <v>1.64</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C52" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>95.824</v>
+        <v>95.254</v>
       </c>
       <c r="E52" s="1">
         <v>101.7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>3661200.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-211536.0</v>
+        <v>-232056.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-5.7777777777778</v>
+        <v>-6.338249754179</v>
       </c>
       <c r="K52">
-        <v>0.42</v>
+        <v>0.03</v>
       </c>
       <c r="L52" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="M52" s="1">
-        <v>3449664.0</v>
+        <v>3429144.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3464804.88</v>
+        <v>3430342.37</v>
       </c>
       <c r="O52" s="1">
-        <v>1.78</v>
+        <v>1.8</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>