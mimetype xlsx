--- v4 (2026-09-01)
+++ v5 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -118,462 +118,465 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01751627</t>
   </si>
   <si>
     <t>EUR/SEK 09/07/26</t>
   </si>
   <si>
     <t>OVCT01751626</t>
   </si>
   <si>
     <t>EUR/USD 09/07/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-13 727.68</t>
+    <t>-35 960.63</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>9 745.29</t>
+    <t>10 963.45</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>10 345.21</t>
+    <t>12 273.97</t>
+  </si>
+  <si>
+    <t>AT0000A3VDC0</t>
+  </si>
+  <si>
+    <t>AT &amp; S AUSTRIA TECHNOLOGIE &amp; SYSTE PERP</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
-    <t>XS2465773070</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400QC44</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
+    <t>3 550.68</t>
+  </si>
+  <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>8 815.07</t>
+    <t>9 809.59</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>27 472.38</t>
+    <t>33 397.79</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>20 354.79</t>
+    <t>22 117.81</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>67 761.10</t>
+    <t>73 450.96</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
+    <t>2 671.23</t>
+  </si>
+  <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>1 834.24</t>
+    <t>8 559.78</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>24 786.89</t>
+    <t>33 442.62</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
+    <t>2 114.58</t>
+  </si>
+  <si>
     <t>XS2733414556</t>
   </si>
   <si>
     <t>GLOBALWAFERS GMBH 1.5 23/01/2029</t>
   </si>
   <si>
-    <t>13 541.67</t>
-[...8 lines deleted...]
-    <t>10 171.43</t>
+    <t>15 833.33</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>8 104.11</t>
+    <t>20 342.47</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>3 116.67</t>
+    <t>4 155.56</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>14 460.27</t>
+    <t>17 956.16</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>30 041.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2566032095</t>
   </si>
   <si>
     <t>LOREAL / CITIGROUP 0% EXCH Z 15/03/2028</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>3 879.45</t>
+    <t>5 326.03</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>11 539.73</t>
+    <t>18 049.32</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>34 049.72</t>
+    <t>43 341.38</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>15 034.65</t>
+    <t>19 315.88</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>6 904.11</t>
-[...8 lines deleted...]
-    <t>20 339.73</t>
+    <t>10 068.49</t>
   </si>
   <si>
     <t>FR0014016E65</t>
   </si>
   <si>
     <t>REXEL SA 1 13/05/2031</t>
   </si>
   <si>
+    <t>1 635.87</t>
+  </si>
+  <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>7 875.00</t>
+    <t>9 937.50</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>12 427.40</t>
+    <t>18 936.99</t>
+  </si>
+  <si>
+    <t>FR00140190M5</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>9 782.61</t>
+    <t>12 771.74</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>34 948.63</t>
-[...8 lines deleted...]
-    <t>1 498.91</t>
+    <t>39 845.89</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>24 364.64</t>
+    <t>28 193.37</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>15 138.12</t>
+    <t>17 569.06</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>1 323.05</t>
-[...5 lines deleted...]
-    <t>STMICROELECTRONICS NV Z 04/08/2027</t>
+    <t>6 301.43</t>
+  </si>
+  <si>
+    <t>XS3416917709</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
+  </si>
+  <si>
+    <t>XS3416917022</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV Z 23/06/2031</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>10 151.93</t>
+    <t>12 279.01</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>4 451.09</t>
+    <t>5 527.17</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>6 762.30</t>
+    <t>10 894.81</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>1 198.37</t>
+    <t>3 081.52</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -882,2898 +885,2948 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>805394.7954</v>
+      </c>
+      <c r="C2">
+        <v>101.72</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>81928246.08</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>81928246.08</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1162695.0</v>
+      </c>
+      <c r="C3">
+        <v>95.84</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>111442788.46</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>111442788.46</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C4">
+        <v>134.9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>134.9</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>134.9</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3238.9621</v>
+      </c>
+      <c r="C5">
+        <v>121.1</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>392242.23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>392242.23</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>130.01</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>130.01</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>130.01</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>211.0</v>
+      </c>
+      <c r="C7">
+        <v>113.85</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>24024.19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>24024.19</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:Z53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O52" sqref="O52"/>
+      <selection activeCell="N53" sqref="N53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>35</v>
       </c>
+      <c r="B2" s="1">
+        <v>14000.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>21000.0</v>
+        <v>296.8</v>
       </c>
       <c r="D2" s="1">
-        <v>196.5</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>283.1912771429</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>3964677.88</v>
       </c>
       <c r="H2" s="1">
-        <v>2130768.9</v>
+        <v>190522.12</v>
       </c>
       <c r="I2" s="1">
-        <v>1995731.1</v>
-[...2 lines deleted...]
-        <v>93.662484936776</v>
+        <v>4.8054880060016</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>4155200.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>4155200.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>190.6</v>
+      </c>
+      <c r="D3" s="1">
+        <v>101.4651857143</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>2130768.9</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1871831.1</v>
+      </c>
+      <c r="I3" s="1">
+        <v>87.847682590073</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>271.06535273577</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>4002600.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>4002600.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="1">
+        <v>488.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>4811.97</v>
+      </c>
+      <c r="D4" s="1">
+        <v>4809.8934016393</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>2347227.98</v>
+      </c>
+      <c r="H4" s="1">
+        <v>1013.38</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.043173479893504</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>18.073938790995</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>2348241.36</v>
+      </c>
+      <c r="M4" s="1">
+        <v>2348241.36</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>148.35</v>
+      </c>
+      <c r="D5" s="1">
+        <v>40.2355</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>402355.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1081145.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>268.7042537063</v>
+      </c>
+      <c r="J5">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>29.454797565794</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-        <v>0.0</v>
+      <c r="L5" s="1">
+        <v>1483500.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1451924.05</v>
+        <v>1483500.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1451924.05</v>
-[...8 lines deleted...]
-    <row r="6" spans="1:16">
+        <v>0.77</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
-      <c r="B6" t="s">
-        <v>44</v>
+      <c r="B6" s="1">
+        <v>5000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>1433662.25</v>
+        <v>331.1</v>
       </c>
       <c r="D6" s="1">
-        <v>0.0923297</v>
-[...8 lines deleted...]
-        <v>10.83</v>
+        <v>251.537302</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1257686.51</v>
       </c>
       <c r="H6" s="1">
+        <v>397813.49</v>
+      </c>
+      <c r="I6" s="1">
+        <v>31.630576207739</v>
+      </c>
+      <c r="J6">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>159.16</v>
+      <c r="L6" s="1">
+        <v>1655500.0</v>
       </c>
       <c r="M6" s="1">
-        <v>-13562.43</v>
+        <v>1655500.0</v>
       </c>
       <c r="N6" s="1">
-        <v>-13403.27</v>
-[...8 lines deleted...]
-    <row r="7" spans="1:16">
+        <v>0.85</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>45</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>317.5</v>
+      </c>
+      <c r="D7" s="1">
+        <v>253.272567</v>
+      </c>
+      <c r="E7" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="1">
-[...12 lines deleted...]
-        <v>1.16</v>
+      <c r="F7">
+        <v>11.06</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1121568.36</v>
       </c>
       <c r="H7" s="1">
+        <v>313836.18</v>
+      </c>
+      <c r="I7" s="1">
+        <v>27.98190384044</v>
+      </c>
+      <c r="J7">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7" t="s">
+      <c r="L7" s="1">
+        <v>1435404.54</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1435404.54</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
         <v>48</v>
       </c>
-      <c r="M7" s="1">
-[...13 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B8" s="1">
+        <v>1433662.25</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.09043006</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.0914745095</v>
+      </c>
+      <c r="E8" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8">
+        <v>11.06</v>
+      </c>
+      <c r="G8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>16369.4</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>409.26</v>
+      </c>
+      <c r="L8" s="1">
+        <v>15960.14</v>
+      </c>
+      <c r="M8" s="1">
+        <v>16369.4</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="1">
+        <v>27189034.64</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.87811595</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.8715533448</v>
+      </c>
+      <c r="E9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-546463.92</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="1">
+        <v>-510503.29</v>
+      </c>
+      <c r="M9" s="1">
+        <v>-546463.92</v>
+      </c>
+      <c r="N9" s="1">
+        <v>-0.28</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="1">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="1">
         <v>60000.0</v>
       </c>
-      <c r="D8" s="1">
-[...2 lines deleted...]
-      <c r="E8" s="1">
+      <c r="C10" s="1">
+        <v>59.149</v>
+      </c>
+      <c r="D10" s="1">
         <v>53.6332695</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" s="1">
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
         <v>3217996.17</v>
       </c>
-      <c r="I8" s="1">
-[...28 lines deleted...]
-      <c r="B9" t="s">
+      <c r="H10" s="1">
+        <v>319980.38</v>
+      </c>
+      <c r="I10" s="1">
+        <v>9.9434667754748</v>
+      </c>
+      <c r="J10">
+        <v>0.38</v>
+      </c>
+      <c r="K10" t="s">
+        <v>55</v>
+      </c>
+      <c r="L10" s="1">
+        <v>3537976.55</v>
+      </c>
+      <c r="M10" s="1">
+        <v>3548940.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>53</v>
       </c>
-      <c r="C9" s="1">
-[...92 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>109.7</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>388000.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>9.7</v>
+      </c>
+      <c r="J11">
+        <v>0.31</v>
+      </c>
+      <c r="K11" t="s">
         <v>58</v>
       </c>
-      <c r="C11" s="1">
-[...27 lines deleted...]
-        <v>59</v>
+      <c r="L11" s="1">
+        <v>4388000.0</v>
       </c>
       <c r="M11" s="1">
-        <v>6014975.0</v>
+        <v>4400273.97</v>
       </c>
       <c r="N11" s="1">
-        <v>6022403.28</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:16">
+        <v>2.27</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
-        <v>61</v>
+      <c r="B12" s="1">
+        <v>2300000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>3000000.0</v>
+        <v>114.667</v>
       </c>
       <c r="D12" s="1">
-        <v>101.195</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.0</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2300000.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3028410.0</v>
+        <v>337341.0</v>
       </c>
       <c r="I12" s="1">
-        <v>7440.0</v>
-[...2 lines deleted...]
-        <v>0.24567347221809</v>
+        <v>14.667</v>
+      </c>
+      <c r="J12">
+        <v>0.01</v>
       </c>
       <c r="K12">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>319.44</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2637341.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3035850.0</v>
+        <v>2637660.44</v>
       </c>
       <c r="N12" s="1">
-        <v>3035850.0</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:16">
+        <v>1.36</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
-        <v>63</v>
+      <c r="B13" s="1">
+        <v>5400000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>3600000.0</v>
+        <v>185.202</v>
       </c>
       <c r="D13" s="1">
-        <v>114.735</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.5</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>5427000.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3600000.0</v>
+        <v>4573908.0</v>
       </c>
       <c r="I13" s="1">
-        <v>530460.0</v>
-[...2 lines deleted...]
-        <v>14.735</v>
+        <v>84.280597014925</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
       </c>
       <c r="K13">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>295.89</v>
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>10000908.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4130460.0</v>
+        <v>10000908.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4130755.89</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16">
+        <v>5.16</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>106.777</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.947</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>3028410.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>174900.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>5.7753078348044</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>3203310.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>3203310.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>119.628</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>706608.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>19.628</v>
+      </c>
+      <c r="J15">
+        <v>0.1</v>
+      </c>
+      <c r="K15" t="s">
+        <v>67</v>
+      </c>
+      <c r="L15" s="1">
+        <v>4306608.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>4310158.68</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.22</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>65</v>
       </c>
-      <c r="C14" s="1">
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="1">
         <v>2200000.0</v>
       </c>
-      <c r="D14" s="1">
-[...2 lines deleted...]
-      <c r="E14" s="1">
+      <c r="C16" s="1">
+        <v>90.693</v>
+      </c>
+      <c r="D16" s="1">
         <v>100.0</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14" s="1">
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
         <v>2200000.0</v>
       </c>
-      <c r="I14" s="1">
-[...28 lines deleted...]
-      <c r="B15" t="s">
+      <c r="H16" s="1">
+        <v>-204754.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-9.307</v>
+      </c>
+      <c r="J16">
+        <v>0.45</v>
+      </c>
+      <c r="K16" t="s">
+        <v>70</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1995246.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2005055.59</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>68</v>
       </c>
-      <c r="C15" s="1">
-[...92 lines deleted...]
-    <row r="17" spans="1:16">
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>72</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>103.062</v>
+      </c>
+      <c r="D17" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>192360.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>6.6342472840145</v>
+      </c>
+      <c r="J17">
+        <v>1.11</v>
+      </c>
+      <c r="K17" t="s">
         <v>73</v>
       </c>
-      <c r="C17" s="1">
-[...5 lines deleted...]
-      <c r="E17" s="1">
+      <c r="L17" s="1">
+        <v>3091860.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3125257.79</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>112.869</v>
+      </c>
+      <c r="D18" s="1">
         <v>100.0</v>
       </c>
-      <c r="F17" t="s">
-[...14 lines deleted...]
-      <c r="K17">
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>514760.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>12.869</v>
+      </c>
+      <c r="J18">
         <v>0.0</v>
       </c>
-      <c r="L17">
+      <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="M17" s="1">
-[...13 lines deleted...]
-      <c r="A18" t="s">
+      <c r="L18" s="1">
+        <v>4514760.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>4514760.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>2.33</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>74</v>
       </c>
-      <c r="B18" t="s">
-[...45 lines deleted...]
-    <row r="19" spans="1:16">
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>77</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>94.309</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-199185.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-5.691</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3300815.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3300815.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>167.874</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>882362.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>67.874</v>
+      </c>
+      <c r="J20">
+        <v>1.7</v>
+      </c>
+      <c r="K20" t="s">
+        <v>80</v>
+      </c>
+      <c r="L20" s="1">
+        <v>2182362.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>2204479.81</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>78</v>
       </c>
-      <c r="C19" s="1">
-[...92 lines deleted...]
-    <row r="21" spans="1:16">
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>82</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>129.021</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>928672.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>29.021</v>
+      </c>
+      <c r="J21">
+        <v>2.3</v>
+      </c>
+      <c r="K21" t="s">
         <v>83</v>
       </c>
-      <c r="C21" s="1">
-[...27 lines deleted...]
-        <v>84</v>
+      <c r="L21" s="1">
+        <v>4128672.0</v>
       </c>
       <c r="M21" s="1">
-        <v>5518650.0</v>
+        <v>4202122.96</v>
       </c>
       <c r="N21" s="1">
-        <v>5520484.24</v>
-[...8 lines deleted...]
-    <row r="22" spans="1:16">
+        <v>2.17</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>85</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>105.116</v>
+      </c>
+      <c r="D22" s="1">
+        <v>101.94116</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2548529.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>79371.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>3.1143848078637</v>
+      </c>
+      <c r="J22">
+        <v>0.11</v>
+      </c>
+      <c r="K22" t="s">
         <v>86</v>
       </c>
-      <c r="C22" s="1">
-[...27 lines deleted...]
-        <v>87</v>
+      <c r="L22" s="1">
+        <v>2627900.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5255460.0</v>
+        <v>2630571.23</v>
       </c>
       <c r="N22" s="1">
-        <v>5280246.89</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:16">
+        <v>1.36</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>88</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>110.524</v>
+      </c>
+      <c r="D23" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>146200.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>2.7174721189591</v>
+      </c>
+      <c r="J23">
+        <v>0.17</v>
+      </c>
+      <c r="K23" t="s">
         <v>89</v>
       </c>
-      <c r="C23" s="1">
+      <c r="L23" s="1">
+        <v>5526200.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>5534759.78</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.86</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>124.526</v>
+      </c>
+      <c r="D24" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>703186.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>18.604034658377</v>
+      </c>
+      <c r="J24">
+        <v>0.93</v>
+      </c>
+      <c r="K24" t="s">
+        <v>92</v>
+      </c>
+      <c r="L24" s="1">
+        <v>4482936.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>4516378.62</v>
+      </c>
+      <c r="N24" s="1">
+        <v>2.33</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="1">
         <v>2900000.0</v>
       </c>
-      <c r="D23" s="1">
-[...2 lines deleted...]
-      <c r="E23" s="1">
+      <c r="C25" s="1">
+        <v>106.755</v>
+      </c>
+      <c r="D25" s="1">
         <v>100.0</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" s="1">
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
         <v>2900000.0</v>
       </c>
-      <c r="I23" s="1">
-[...31 lines deleted...]
-      <c r="C24" s="1">
+      <c r="H25" s="1">
+        <v>195895.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>6.755</v>
+      </c>
+      <c r="J25">
+        <v>0.07</v>
+      </c>
+      <c r="K25" t="s">
+        <v>95</v>
+      </c>
+      <c r="L25" s="1">
+        <v>3095895.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>3098009.58</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" s="1">
         <v>2500000.0</v>
       </c>
-      <c r="D24" s="1">
-[...2 lines deleted...]
-      <c r="E24" s="1">
+      <c r="C26" s="1">
+        <v>116.271</v>
+      </c>
+      <c r="D26" s="1">
         <v>115.423</v>
       </c>
-      <c r="F24" t="s">
-[...5 lines deleted...]
-      <c r="H24" s="1">
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
         <v>2885575.0</v>
       </c>
-      <c r="I24" s="1">
-[...37 lines deleted...]
-      <c r="E25" s="1">
+      <c r="H26" s="1">
+        <v>21200.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.73468892681701</v>
+      </c>
+      <c r="J26">
+        <v>0.63</v>
+      </c>
+      <c r="K26" t="s">
+        <v>98</v>
+      </c>
+      <c r="L26" s="1">
+        <v>2906775.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2922608.33</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>122.789</v>
+      </c>
+      <c r="D27" s="1">
+        <v>109.50370909</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>6022704.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>730691.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>12.132274805469</v>
+      </c>
+      <c r="J27">
+        <v>0.37</v>
+      </c>
+      <c r="K27" t="s">
+        <v>101</v>
+      </c>
+      <c r="L27" s="1">
+        <v>6753395.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>6773737.47</v>
+      </c>
+      <c r="N27" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>103</v>
+      </c>
+      <c r="B28" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>115.05</v>
+      </c>
+      <c r="D28" s="1">
         <v>100.0</v>
       </c>
-      <c r="F25" t="s">
-[...46 lines deleted...]
-      <c r="E26" s="1">
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>511700.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>15.05</v>
+      </c>
+      <c r="J28">
+        <v>0.12</v>
+      </c>
+      <c r="K28" t="s">
+        <v>104</v>
+      </c>
+      <c r="L28" s="1">
+        <v>3911700.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>3915855.56</v>
+      </c>
+      <c r="N28" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>106</v>
+      </c>
+      <c r="B29" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>96.404</v>
+      </c>
+      <c r="D29" s="1">
+        <v>101.90332</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>5910392.56</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-318960.56</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-5.3966053314063</v>
+      </c>
+      <c r="J29">
+        <v>0.31</v>
+      </c>
+      <c r="K29" t="s">
+        <v>107</v>
+      </c>
+      <c r="L29" s="1">
+        <v>5591432.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>5609388.16</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.89</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>116.456</v>
+      </c>
+      <c r="D30" s="1">
         <v>100.0</v>
       </c>
-      <c r="F26" t="s">
-[...140 lines deleted...]
-      <c r="C29" s="1">
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
         <v>4500000.0</v>
       </c>
-      <c r="D29" s="1">
-[...40 lines deleted...]
-      <c r="A30" t="s">
+      <c r="H30" s="1">
+        <v>740520.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>16.456</v>
+      </c>
+      <c r="J30">
+        <v>0.01</v>
+      </c>
+      <c r="K30">
+        <v>368.85</v>
+      </c>
+      <c r="L30" s="1">
+        <v>5240520.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>5240888.85</v>
+      </c>
+      <c r="N30" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>108</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="1">
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>111</v>
+      </c>
+      <c r="B31" s="1">
         <v>2400000.0</v>
       </c>
-      <c r="D30" s="1">
-[...2 lines deleted...]
-      <c r="E30" s="1">
+      <c r="C31" s="1">
+        <v>105.332</v>
+      </c>
+      <c r="D31" s="1">
         <v>103.76</v>
       </c>
-      <c r="F30" t="s">
-[...5 lines deleted...]
-      <c r="H30" s="1">
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
         <v>2490240.0</v>
       </c>
-      <c r="I30" s="1">
-[...5 lines deleted...]
-      <c r="K30">
+      <c r="H31" s="1">
+        <v>37728.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>1.515034695451</v>
+      </c>
+      <c r="J31">
         <v>0.0</v>
       </c>
-      <c r="L30">
+      <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="M30" s="1">
-[...13 lines deleted...]
-      <c r="A31" t="s">
+      <c r="L31" s="1">
+        <v>2527968.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2527968.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>110</v>
       </c>
-      <c r="B31" t="s">
-[...45 lines deleted...]
-    <row r="32" spans="1:16">
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>113</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>96.001</v>
+      </c>
+      <c r="D32" s="1">
+        <v>102.7</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>2464800.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-160776.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-6.52288218111</v>
+      </c>
+      <c r="J32">
+        <v>0.22</v>
+      </c>
+      <c r="K32" t="s">
         <v>114</v>
       </c>
-      <c r="C32" s="1">
+      <c r="L32" s="1">
+        <v>2304024.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2309350.03</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>116</v>
+      </c>
+      <c r="B33" s="1">
         <v>5000000.0</v>
       </c>
-      <c r="D32" s="1">
-[...2 lines deleted...]
-      <c r="E32" s="1">
+      <c r="C33" s="1">
+        <v>100.241</v>
+      </c>
+      <c r="D33" s="1">
         <v>94.3834</v>
       </c>
-      <c r="F32" t="s">
-[...5 lines deleted...]
-      <c r="H32" s="1">
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
         <v>4719170.0</v>
       </c>
-      <c r="I32" s="1">
-[...5 lines deleted...]
-      <c r="K32">
+      <c r="H33" s="1">
+        <v>292880.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>6.206176086049</v>
+      </c>
+      <c r="J33">
         <v>0.0</v>
-      </c>
-[...45 lines deleted...]
-        <v>-2.6970202276517</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33">
+      <c r="L33" s="1">
+        <v>5012050.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>5012050.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.59</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>94.111</v>
+      </c>
+      <c r="D34" s="1">
+        <v>96.551</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>4344795.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-109800.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-2.5271618108564</v>
+      </c>
+      <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="M33" s="1">
-[...13 lines deleted...]
-      <c r="A34" t="s">
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>4234995.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>4234995.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>117</v>
       </c>
-      <c r="B34" t="s">
-[...45 lines deleted...]
-    <row r="35" spans="1:16">
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>120</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>126.957</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>646968.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>26.957</v>
+      </c>
+      <c r="J35">
+        <v>0.75</v>
+      </c>
+      <c r="K35" t="s">
         <v>121</v>
       </c>
-      <c r="C35" s="1">
-[...27 lines deleted...]
-        <v>122</v>
+      <c r="L35" s="1">
+        <v>3046968.0</v>
       </c>
       <c r="M35" s="1">
-        <v>6702246.71</v>
+        <v>3065017.32</v>
       </c>
       <c r="N35" s="1">
-        <v>6736296.43</v>
-[...8 lines deleted...]
-    <row r="36" spans="1:16">
+        <v>1.58</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>123</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>97.508</v>
+      </c>
+      <c r="D36" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="E36" t="s">
+        <v>51</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>7759357.37</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-906170.46</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-11.678421508249</v>
+      </c>
+      <c r="J36">
+        <v>0.54</v>
+      </c>
+      <c r="K36" t="s">
         <v>124</v>
       </c>
-      <c r="C36" s="1">
-[...27 lines deleted...]
-        <v>125</v>
+      <c r="L36" s="1">
+        <v>6853186.91</v>
       </c>
       <c r="M36" s="1">
-        <v>2562047.0</v>
+        <v>6896528.29</v>
       </c>
       <c r="N36" s="1">
-        <v>2577081.65</v>
-[...8 lines deleted...]
-    <row r="37" spans="1:16">
+        <v>3.56</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>126</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>99.71</v>
+      </c>
+      <c r="D37" s="1">
+        <v>101.35</v>
+      </c>
+      <c r="E37" t="s">
+        <v>51</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2855465.82</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-227484.27</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-7.9666255644412</v>
+      </c>
+      <c r="J37">
+        <v>0.64</v>
+      </c>
+      <c r="K37" t="s">
         <v>127</v>
       </c>
-      <c r="C37" s="1">
-[...27 lines deleted...]
-        <v>128</v>
+      <c r="L37" s="1">
+        <v>2627981.55</v>
       </c>
       <c r="M37" s="1">
-        <v>2773350.0</v>
+        <v>2647297.43</v>
       </c>
       <c r="N37" s="1">
-        <v>2780254.11</v>
-[...8 lines deleted...]
-    <row r="38" spans="1:16">
+        <v>1.37</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>129</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>95.875</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.1777</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>2975331.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-99081.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-3.3300832747684</v>
+      </c>
+      <c r="J38">
+        <v>0.34</v>
+      </c>
+      <c r="K38" t="s">
         <v>130</v>
       </c>
-      <c r="C38" s="1">
-[...27 lines deleted...]
-        <v>131</v>
+      <c r="L38" s="1">
+        <v>2876250.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3049696.0</v>
+        <v>2886318.49</v>
       </c>
       <c r="N38" s="1">
-        <v>3070035.73</v>
-[...8 lines deleted...]
-    <row r="39" spans="1:16">
+        <v>1.49</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>132</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>103.299</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>46186.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>3.299</v>
+      </c>
+      <c r="J39">
+        <v>0.12</v>
+      </c>
+      <c r="K39" t="s">
         <v>133</v>
       </c>
-      <c r="C39" s="1">
-[...5 lines deleted...]
-      <c r="E39" s="1">
+      <c r="L39" s="1">
+        <v>1446186.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1447821.87</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>135</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>283.482</v>
+      </c>
+      <c r="D40" s="1">
         <v>100.0</v>
       </c>
-      <c r="F39" t="s">
-[...34 lines deleted...]
-      <c r="A40" t="s">
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>2201784.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>183.482</v>
+      </c>
+      <c r="J40">
+        <v>0.83</v>
+      </c>
+      <c r="K40" t="s">
+        <v>136</v>
+      </c>
+      <c r="L40" s="1">
+        <v>3401784.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>3411721.5</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>134</v>
       </c>
-      <c r="B40" t="s">
-[...8 lines deleted...]
-      <c r="E40" s="1">
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>138</v>
+      </c>
+      <c r="B41" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>152.074</v>
+      </c>
+      <c r="D41" s="1">
         <v>100.0</v>
       </c>
-      <c r="F40" t="s">
-[...34 lines deleted...]
-      <c r="A41" t="s">
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1666368.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>52.074</v>
+      </c>
+      <c r="J41">
+        <v>0.59</v>
+      </c>
+      <c r="K41" t="s">
+        <v>139</v>
+      </c>
+      <c r="L41" s="1">
+        <v>4866368.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>4885304.99</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.52</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>137</v>
       </c>
-      <c r="B41" t="s">
-[...8 lines deleted...]
-      <c r="E41" s="1">
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>141</v>
+      </c>
+      <c r="B42" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>101.404</v>
+      </c>
+      <c r="D42" s="1">
         <v>100.0</v>
       </c>
-      <c r="F41" t="s">
-[...34 lines deleted...]
-      <c r="A42" t="s">
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>42120.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>1.404</v>
+      </c>
+      <c r="J42">
+        <v>0.01</v>
+      </c>
+      <c r="K42">
+        <v>287.67</v>
+      </c>
+      <c r="L42" s="1">
+        <v>3042120.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>3042407.67</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>140</v>
       </c>
-      <c r="B42" t="s">
-[...45 lines deleted...]
-    <row r="43" spans="1:16">
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>143</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>113.337</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.81</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>4032400.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>501080.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>12.4263465926</v>
+      </c>
+      <c r="J43">
+        <v>0.32</v>
+      </c>
+      <c r="K43" t="s">
         <v>144</v>
       </c>
-      <c r="C43" s="1">
-[...27 lines deleted...]
-        <v>145</v>
+      <c r="L43" s="1">
+        <v>4533480.0</v>
       </c>
       <c r="M43" s="1">
-        <v>5736900.0</v>
+        <v>4546251.74</v>
       </c>
       <c r="N43" s="1">
-        <v>5771848.63</v>
-[...8 lines deleted...]
-    <row r="44" spans="1:16">
+        <v>2.35</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>146</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>117.332</v>
+      </c>
+      <c r="D44" s="1">
+        <v>108.06</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>5403000.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>463600.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>8.5804182861373</v>
+      </c>
+      <c r="J44">
+        <v>0.8</v>
+      </c>
+      <c r="K44" t="s">
         <v>147</v>
       </c>
-      <c r="C44" s="1">
-[...27 lines deleted...]
-        <v>148</v>
+      <c r="L44" s="1">
+        <v>5866600.0</v>
       </c>
       <c r="M44" s="1">
-        <v>5608480.0</v>
+        <v>5906445.89</v>
       </c>
       <c r="N44" s="1">
-        <v>5609978.91</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:16">
+        <v>3.05</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>149</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>102.724</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>98064.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>2.724</v>
+      </c>
+      <c r="J45">
+        <v>0.78</v>
+      </c>
+      <c r="K45" t="s">
         <v>150</v>
       </c>
-      <c r="C45" s="1">
-[...27 lines deleted...]
-        <v>151</v>
+      <c r="L45" s="1">
+        <v>3698064.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3666132.0</v>
+        <v>3726257.37</v>
       </c>
       <c r="N45" s="1">
-        <v>3690496.64</v>
-[...8 lines deleted...]
-    <row r="46" spans="1:16">
+        <v>1.92</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>152</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>159.313</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1186260.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>59.313</v>
+      </c>
+      <c r="J46">
+        <v>0.88</v>
+      </c>
+      <c r="K46" t="s">
         <v>153</v>
       </c>
-      <c r="C46" s="1">
-[...27 lines deleted...]
-        <v>154</v>
+      <c r="L46" s="1">
+        <v>3186260.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3073800.0</v>
+        <v>3203829.06</v>
       </c>
       <c r="N46" s="1">
-        <v>3088938.12</v>
-[...8 lines deleted...]
-    <row r="47" spans="1:16">
+        <v>1.65</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>155</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>176.543</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.21818182</v>
+      </c>
+      <c r="E47" t="s">
+        <v>51</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2040675.31</v>
+      </c>
+      <c r="H47" s="1">
+        <v>1371532.9</v>
+      </c>
+      <c r="I47" s="1">
+        <v>67.209756166453</v>
+      </c>
+      <c r="J47">
+        <v>0.29</v>
+      </c>
+      <c r="K47" t="s">
         <v>156</v>
       </c>
-      <c r="C47" s="1">
-[...27 lines deleted...]
-        <v>157</v>
+      <c r="L47" s="1">
+        <v>3412208.21</v>
       </c>
       <c r="M47" s="1">
-        <v>4198483.26</v>
+        <v>3418509.64</v>
       </c>
       <c r="N47" s="1">
-        <v>4199806.31</v>
-[...8 lines deleted...]
-    <row r="48" spans="1:16">
+        <v>1.76</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>158</v>
       </c>
-      <c r="B48" t="s">
-        <v>159</v>
+      <c r="B48" s="1">
+        <v>8000000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>8000000.0</v>
+        <v>98.58</v>
       </c>
       <c r="D48" s="1">
-        <v>152.833</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>100.8525</v>
+      </c>
+      <c r="E48" t="s">
+        <v>51</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>6959237.85</v>
       </c>
       <c r="H48" s="1">
-        <v>7575147.43</v>
+        <v>-30707.21</v>
       </c>
       <c r="I48" s="1">
-        <v>2949635.22</v>
-[...2 lines deleted...]
-        <v>38.938320966778</v>
+        <v>-0.44124386408204</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>244.04</v>
+      </c>
+      <c r="L48" s="1">
+        <v>6928530.64</v>
       </c>
       <c r="M48" s="1">
-        <v>10524782.65</v>
+        <v>6928774.68</v>
       </c>
       <c r="N48" s="1">
-        <v>10524782.65</v>
-[...8 lines deleted...]
-    <row r="49" spans="1:16">
+        <v>3.58</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>160</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.961</v>
+      </c>
+      <c r="E49" t="s">
+        <v>51</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>6966727.39</v>
+      </c>
+      <c r="H49" s="1">
+        <v>38412.08</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.55136476353498</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>7005139.47</v>
+      </c>
+      <c r="M49" s="1">
+        <v>7005139.47</v>
+      </c>
+      <c r="N49" s="1">
+        <v>3.61</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>162</v>
+      </c>
+      <c r="B50" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>109.489</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>474450.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>9.489</v>
+      </c>
+      <c r="J50">
+        <v>0.25</v>
+      </c>
+      <c r="K50" t="s">
+        <v>163</v>
+      </c>
+      <c r="L50" s="1">
+        <v>5474450.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>5486729.01</v>
+      </c>
+      <c r="N50" s="1">
+        <v>2.83</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>161</v>
       </c>
-      <c r="C49" s="1">
-[...5 lines deleted...]
-      <c r="E49" s="1">
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>165</v>
+      </c>
+      <c r="B51" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>97.422</v>
+      </c>
+      <c r="D51" s="1">
         <v>100.0</v>
       </c>
-      <c r="F49" t="s">
-[...37 lines deleted...]
-      <c r="B50" t="s">
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-61872.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-2.578</v>
+      </c>
+      <c r="J51">
+        <v>0.23</v>
+      </c>
+      <c r="K51" t="s">
+        <v>166</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2338128.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2343655.17</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>164</v>
       </c>
-      <c r="C50" s="1">
-[...46 lines deleted...]
-      <c r="B51" t="s">
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>168</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>120.844</v>
+      </c>
+      <c r="D52" s="1">
+        <v>106.8</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>351100.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>13.149812734082</v>
+      </c>
+      <c r="J52">
+        <v>0.44</v>
+      </c>
+      <c r="K52" t="s">
+        <v>169</v>
+      </c>
+      <c r="L52" s="1">
+        <v>3021100.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>3031994.81</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>167</v>
       </c>
-      <c r="C51" s="1">
-[...46 lines deleted...]
-      <c r="B52" t="s">
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>171</v>
+      </c>
+      <c r="B53" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>93.861</v>
+      </c>
+      <c r="D53" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3661200.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-282204.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-7.7079646017699</v>
+      </c>
+      <c r="J53">
+        <v>0.09</v>
+      </c>
+      <c r="K53" t="s">
+        <v>172</v>
+      </c>
+      <c r="L53" s="1">
+        <v>3378996.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>3382077.52</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>170</v>
-      </c>
-[...40 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">