--- v5 (2026-09-23)
+++ v6 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -157,426 +157,429 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01751627</t>
-[...8 lines deleted...]
-    <t>EUR/USD 09/07/26</t>
+    <t>OVCT01762320</t>
+  </si>
+  <si>
+    <t>EUR/SEK 17/09/26</t>
+  </si>
+  <si>
+    <t>OVCT01762321</t>
+  </si>
+  <si>
+    <t>EUR/USD 17/09/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-35 960.63</t>
+    <t>-11 952.40</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>10 963.45</t>
+    <t>12 292.35</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>12 273.97</t>
+    <t>14 553.42</t>
   </si>
   <si>
     <t>AT0000A3VDC0</t>
   </si>
   <si>
     <t>AT &amp; S AUSTRIA TECHNOLOGIE &amp; SYSTE PERP</t>
   </si>
   <si>
-    <t>XS3239565701</t>
-[...2 lines deleted...]
-    <t>BARCLAYS BANK PLC Z 20/01/2031</t>
+    <t>4 472.22</t>
   </si>
   <si>
     <t>FR001400QC44</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>3 550.68</t>
+    <t>7 397.26</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>9 809.59</t>
+    <t>10 984.93</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>33 397.79</t>
+    <t>40 400.55</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>22 117.81</t>
+    <t>24 201.37</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>73 450.96</t>
+    <t>80 175.34</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>2 671.23</t>
+    <t>5 342.47</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>8 559.78</t>
+    <t>16 508.15</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>33 442.62</t>
+    <t>43 672.13</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>2 114.58</t>
+    <t>3 685.42</t>
   </si>
   <si>
     <t>XS2733414556</t>
   </si>
   <si>
     <t>GLOBALWAFERS GMBH 1.5 23/01/2029</t>
   </si>
   <si>
-    <t>15 833.33</t>
+    <t>18 541.67</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>20 342.47</t>
+    <t>26 219.18</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>4 155.56</t>
+    <t>5 383.33</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>17 956.16</t>
+    <t>22 087.67</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
+    <t>5 163.93</t>
+  </si>
+  <si>
     <t>XS2566032095</t>
   </si>
   <si>
     <t>LOREAL / CITIGROUP 0% EXCH Z 15/03/2028</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>5 326.03</t>
+    <t>7 035.62</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
-    <t>XS2305842903</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>18 049.32</t>
+    <t>25 742.47</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>43 341.38</t>
+    <t>53 224.55</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>19 315.88</t>
+    <t>23 888.78</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>10 068.49</t>
+    <t>13 808.22</t>
   </si>
   <si>
     <t>FR0014016E65</t>
   </si>
   <si>
     <t>REXEL SA 1 13/05/2031</t>
   </si>
   <si>
-    <t>1 635.87</t>
+    <t>2 625.00</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>9 937.50</t>
+    <t>12 375.00</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>18 936.99</t>
+    <t>26 630.14</t>
   </si>
   <si>
     <t>FR00140190M5</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>12 771.74</t>
+    <t>16 304.35</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>39 845.89</t>
+    <t>5 119.86</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>28 193.37</t>
+    <t>1 198.37</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>17 569.06</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>6 301.43</t>
+    <t>12 091.68</t>
   </si>
   <si>
     <t>XS3416917709</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
   </si>
   <si>
+    <t>3 399.38</t>
+  </si>
+  <si>
     <t>XS3416917022</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 23/06/2031</t>
   </si>
   <si>
+    <t>FR0014019DN1</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 0.75 02/01/2032</t>
+  </si>
+  <si>
+    <t>1 787.50</t>
+  </si>
+  <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>12 279.01</t>
+    <t>14 792.82</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>5 527.17</t>
+    <t>6 798.91</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>10 894.81</t>
+    <t>15 778.69</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>3 081.52</t>
+    <t>5 307.07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -937,244 +940,244 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>805394.7954</v>
+        <v>805226.5844</v>
       </c>
       <c r="C2">
-        <v>101.72</v>
+        <v>99.76</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>81928246.08</v>
+        <v>80335464.2</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>81928246.08</v>
+        <v>80335464.2</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="C3">
-        <v>95.84</v>
+        <v>94.0</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>111442788.46</v>
+        <v>109299250.28</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>111442788.46</v>
+        <v>109299250.28</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>1.0</v>
       </c>
       <c r="C4">
-        <v>134.9</v>
+        <v>132.13</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>134.9</v>
+        <v>132.13</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>134.9</v>
+        <v>132.13</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>3238.9621</v>
+        <v>3811.6067</v>
       </c>
       <c r="C5">
-        <v>121.1</v>
+        <v>118.69</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>392242.23</v>
+        <v>452432.13</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>392242.23</v>
+        <v>452432.13</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>130.01</v>
+        <v>127.56</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>130.01</v>
+        <v>127.56</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>130.01</v>
+        <v>127.56</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>211.0</v>
       </c>
       <c r="C7">
-        <v>113.85</v>
+        <v>111.47</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>24024.19</v>
+        <v>23521.84</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>24024.19</v>
+        <v>23521.84</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z53"/>
+  <dimension ref="A1:Z52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N53" sqref="N53"/>
+      <selection activeCell="N52" sqref="N52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>20</v>
       </c>
       <c r="B1" t="s">
         <v>21</v>
       </c>
       <c r="C1" t="s">
         <v>22</v>
       </c>
       <c r="D1" t="s">
         <v>23</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>24</v>
       </c>
       <c r="G1" t="s">
         <v>25</v>
@@ -1193,2640 +1196,2590 @@
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
         <v>14000.0</v>
       </c>
       <c r="C2" s="1">
-        <v>296.8</v>
+        <v>225.5</v>
       </c>
       <c r="D2" s="1">
         <v>283.1912771429</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>3964677.88</v>
       </c>
       <c r="H2" s="1">
-        <v>190522.12</v>
+        <v>-807677.88</v>
       </c>
       <c r="I2" s="1">
-        <v>4.8054880060016</v>
+        <v>-20.37184115447</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>4155200.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4155200.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>2.14</v>
+        <v>1.66</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>21000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>190.6</v>
+        <v>186.3</v>
       </c>
       <c r="D3" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>2130768.9</v>
       </c>
       <c r="H3" s="1">
-        <v>1871831.1</v>
+        <v>1781531.1</v>
       </c>
       <c r="I3" s="1">
-        <v>87.847682590073</v>
+        <v>83.609775795019</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>4002600.0</v>
+        <v>3912300.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4002600.0</v>
+        <v>3912300.0</v>
       </c>
       <c r="N3" s="1">
-        <v>2.07</v>
+        <v>2.06</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="1">
-        <v>488.0</v>
+        <v>2640.0</v>
       </c>
       <c r="C4" s="1">
-        <v>4811.97</v>
+        <v>4819.08</v>
       </c>
       <c r="D4" s="1">
-        <v>4809.8934016393</v>
+        <v>4814.1554886364</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>2347227.98</v>
+        <v>12709370.49</v>
       </c>
       <c r="H4" s="1">
-        <v>1013.38</v>
+        <v>13000.71</v>
       </c>
       <c r="I4" s="1">
-        <v>0.043173479893504</v>
+        <v>0.10229232053806</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>2348241.36</v>
+        <v>12722371.2</v>
       </c>
       <c r="M4" s="1">
-        <v>2348241.36</v>
+        <v>12722371.2</v>
       </c>
       <c r="N4" s="1">
-        <v>1.21</v>
+        <v>6.69</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="1">
         <v>10000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>148.35</v>
+        <v>125.35</v>
       </c>
       <c r="D5" s="1">
         <v>40.2355</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>402355.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1081145.0</v>
+        <v>851145.0</v>
       </c>
       <c r="I5" s="1">
-        <v>268.7042537063</v>
+        <v>211.54080351928</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>1483500.0</v>
+        <v>1253500.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1483500.0</v>
+        <v>1253500.0</v>
       </c>
       <c r="N5" s="1">
-        <v>0.77</v>
+        <v>0.66</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="1">
         <v>5000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>331.1</v>
+        <v>329.5</v>
       </c>
       <c r="D6" s="1">
         <v>251.537302</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>1257686.51</v>
       </c>
       <c r="H6" s="1">
-        <v>397813.49</v>
+        <v>389813.49</v>
       </c>
       <c r="I6" s="1">
-        <v>31.630576207739</v>
+        <v>30.994487648595</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>1655500.0</v>
+        <v>1647500.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1655500.0</v>
+        <v>1647500.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.85</v>
+        <v>0.87</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="1">
         <v>50000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>317.5</v>
+        <v>339.1</v>
       </c>
       <c r="D7" s="1">
         <v>253.272567</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7">
-        <v>11.06</v>
+        <v>11.04</v>
       </c>
       <c r="G7" s="1">
         <v>1121568.36</v>
       </c>
       <c r="H7" s="1">
-        <v>313836.18</v>
+        <v>414614.15</v>
       </c>
       <c r="I7" s="1">
-        <v>27.98190384044</v>
+        <v>36.96735435725</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1435404.54</v>
+        <v>1536182.51</v>
       </c>
       <c r="M7" s="1">
-        <v>1435404.54</v>
+        <v>1536182.51</v>
       </c>
       <c r="N7" s="1">
-        <v>0.74</v>
+        <v>0.81</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="1">
-        <v>1433662.25</v>
+        <v>1550665.94</v>
       </c>
       <c r="C8" s="1">
-        <v>0.09043006</v>
+        <v>0.09067409</v>
       </c>
       <c r="D8" s="1">
-        <v>0.0914745095</v>
+        <v>0.0905613927</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="F8">
-        <v>11.06</v>
+        <v>11.04</v>
       </c>
       <c r="G8" s="1">
         <v>0.0</v>
       </c>
       <c r="H8" s="1">
-        <v>16369.4</v>
+        <v>-1929.68</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
-        <v>409.26</v>
+        <v>217.93</v>
       </c>
       <c r="L8" s="1">
-        <v>15960.14</v>
+        <v>-2147.6100000001</v>
       </c>
       <c r="M8" s="1">
-        <v>16369.4</v>
+        <v>-1929.6800000002</v>
       </c>
       <c r="N8" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>27189034.64</v>
+        <v>26976714.92</v>
       </c>
       <c r="C9" s="1">
-        <v>0.87811595</v>
+        <v>0.87198174</v>
       </c>
       <c r="D9" s="1">
-        <v>0.8715533448</v>
+        <v>0.8726661417</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9">
         <v>1.14</v>
       </c>
       <c r="G9" s="1">
         <v>0.0</v>
       </c>
       <c r="H9" s="1">
-        <v>-546463.92</v>
+        <v>21156.8</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
         <v>52</v>
       </c>
       <c r="L9" s="1">
-        <v>-510503.29</v>
+        <v>33109.200000003</v>
       </c>
       <c r="M9" s="1">
-        <v>-546463.92</v>
+        <v>21156.800000001</v>
       </c>
       <c r="N9" s="1">
-        <v>-0.28</v>
+        <v>0.01</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="1">
         <v>60000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>59.149</v>
+        <v>57.85</v>
       </c>
       <c r="D10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="H10" s="1">
-        <v>319980.38</v>
+        <v>240711.48</v>
       </c>
       <c r="I10" s="1">
-        <v>9.9434667754748</v>
+        <v>7.4801667647727</v>
       </c>
       <c r="J10">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="K10" t="s">
         <v>55</v>
       </c>
       <c r="L10" s="1">
-        <v>3537976.55</v>
+        <v>3458707.65</v>
       </c>
       <c r="M10" s="1">
-        <v>3548940.0</v>
+        <v>3471000.0</v>
       </c>
       <c r="N10" s="1">
         <v>1.83</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="1">
         <v>4000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>109.7</v>
+        <v>109.352</v>
       </c>
       <c r="D11" s="1">
         <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>4000000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>388000.0</v>
+        <v>374080.0</v>
       </c>
       <c r="I11" s="1">
-        <v>9.7</v>
+        <v>9.352</v>
       </c>
       <c r="J11">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="K11" t="s">
         <v>58</v>
       </c>
       <c r="L11" s="1">
-        <v>4388000.0</v>
+        <v>4374080.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4400273.97</v>
+        <v>4388633.42</v>
       </c>
       <c r="N11" s="1">
-        <v>2.27</v>
+        <v>2.31</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="1">
         <v>2300000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>114.667</v>
+        <v>101.621</v>
       </c>
       <c r="D12" s="1">
         <v>100.0</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2300000.0</v>
       </c>
       <c r="H12" s="1">
-        <v>337341.0</v>
+        <v>37283.0</v>
       </c>
       <c r="I12" s="1">
-        <v>14.667</v>
+        <v>1.621</v>
       </c>
       <c r="J12">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>319.44</v>
+        <v>0.19</v>
+      </c>
+      <c r="K12" t="s">
+        <v>61</v>
       </c>
       <c r="L12" s="1">
-        <v>2637341.0</v>
+        <v>2337283.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2637660.44</v>
+        <v>2341755.22</v>
       </c>
       <c r="N12" s="1">
-        <v>1.36</v>
+        <v>1.23</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" s="1">
-        <v>5400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>185.202</v>
+        <v>106.84</v>
       </c>
       <c r="D13" s="1">
-        <v>100.5</v>
+        <v>100.947</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>5427000.0</v>
+        <v>3028410.0</v>
       </c>
       <c r="H13" s="1">
-        <v>4573908.0</v>
+        <v>176790.0</v>
       </c>
       <c r="I13" s="1">
-        <v>84.280597014925</v>
+        <v>5.8377168216985</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>10000908.0</v>
+        <v>3205200.0</v>
       </c>
       <c r="M13" s="1">
-        <v>10000908.0</v>
+        <v>3205200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>5.16</v>
+        <v>1.69</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>115.842</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>570312.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>15.842</v>
+      </c>
+      <c r="J14">
+        <v>0.21</v>
+      </c>
+      <c r="K14" t="s">
+        <v>66</v>
+      </c>
+      <c r="L14" s="1">
+        <v>4170312.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>4177709.26</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.2</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>64</v>
-      </c>
-[...43 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>119.628</v>
+        <v>90.177</v>
       </c>
       <c r="D15" s="1">
         <v>100.0</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="H15" s="1">
-        <v>706608.0</v>
+        <v>-216106.0</v>
       </c>
       <c r="I15" s="1">
-        <v>19.628</v>
+        <v>-9.823</v>
       </c>
       <c r="J15">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="K15" t="s">
+        <v>69</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1983894.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1994878.93</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B16" s="1">
-        <v>2200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>90.693</v>
+        <v>100.911</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0</v>
+        <v>96.65</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>2200000.0</v>
+        <v>2899500.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-204754.0</v>
+        <v>127830.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-9.307</v>
+        <v>4.4086911536472</v>
       </c>
       <c r="J16">
-        <v>0.45</v>
+        <v>1.35</v>
       </c>
       <c r="K16" t="s">
+        <v>72</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3027330.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3067730.55</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B17" s="1">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>103.062</v>
+        <v>110.783</v>
       </c>
       <c r="D17" s="1">
-        <v>96.65</v>
+        <v>100.0</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>2899500.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="H17" s="1">
-        <v>192360.0</v>
+        <v>431320.0</v>
       </c>
       <c r="I17" s="1">
-        <v>6.6342472840145</v>
+        <v>10.783</v>
       </c>
       <c r="J17">
-        <v>1.11</v>
-[...1 lines deleted...]
-      <c r="K17" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>4431320.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>4431320.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.33</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>112.869</v>
+        <v>94.126</v>
       </c>
       <c r="D18" s="1">
         <v>100.0</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="H18" s="1">
-        <v>514760.0</v>
+        <v>-205590.0</v>
       </c>
       <c r="I18" s="1">
-        <v>12.869</v>
+        <v>-5.874</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>4514760.0</v>
+        <v>3294410.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4514760.0</v>
+        <v>3294410.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2.33</v>
+        <v>1.73</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B19" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>94.309</v>
+        <v>159.225</v>
       </c>
       <c r="D19" s="1">
         <v>100.0</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="H19" s="1">
-        <v>-199185.0</v>
+        <v>769925.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-5.691</v>
+        <v>59.225</v>
       </c>
       <c r="J19">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.86</v>
+      </c>
+      <c r="K19" t="s">
+        <v>79</v>
       </c>
       <c r="L19" s="1">
-        <v>3300815.0</v>
+        <v>2069925.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3300815.0</v>
+        <v>2094126.37</v>
       </c>
       <c r="N19" s="1">
-        <v>1.7</v>
+        <v>1.1</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B20" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>167.874</v>
+        <v>128.96</v>
       </c>
       <c r="D20" s="1">
         <v>100.0</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="H20" s="1">
-        <v>882362.0</v>
+        <v>926720.0</v>
       </c>
       <c r="I20" s="1">
-        <v>67.874</v>
+        <v>28.96</v>
       </c>
       <c r="J20">
-        <v>1.7</v>
+        <v>2.51</v>
       </c>
       <c r="K20" t="s">
+        <v>82</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4126720.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4206895.34</v>
+      </c>
+      <c r="N20" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B21" s="1">
-        <v>3200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>129.021</v>
+        <v>105.76</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0</v>
+        <v>101.94116</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>3200000.0</v>
+        <v>2548529.0</v>
       </c>
       <c r="H21" s="1">
-        <v>928672.0</v>
+        <v>95471.0</v>
       </c>
       <c r="I21" s="1">
-        <v>29.021</v>
+        <v>3.7461217824086</v>
       </c>
       <c r="J21">
-        <v>2.3</v>
+        <v>0.21</v>
       </c>
       <c r="K21" t="s">
+        <v>85</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2644000.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2649342.47</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B22" s="1">
-        <v>2500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>105.116</v>
+        <v>113.915</v>
       </c>
       <c r="D22" s="1">
-        <v>101.94116</v>
+        <v>107.6</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>2548529.0</v>
+        <v>5380000.0</v>
       </c>
       <c r="H22" s="1">
-        <v>79371.0</v>
+        <v>315750.0</v>
       </c>
       <c r="I22" s="1">
-        <v>3.1143848078637</v>
+        <v>5.8689591078067</v>
       </c>
       <c r="J22">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="K22" t="s">
+        <v>88</v>
+      </c>
+      <c r="L22" s="1">
+        <v>5695750.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>5712258.15</v>
+      </c>
+      <c r="N22" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B23" s="1">
-        <v>5000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>110.524</v>
+        <v>137.525</v>
       </c>
       <c r="D23" s="1">
-        <v>107.6</v>
+        <v>104.99305556</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>5380000.0</v>
+        <v>3779750.0</v>
       </c>
       <c r="H23" s="1">
-        <v>146200.0</v>
+        <v>1171150.0</v>
       </c>
       <c r="I23" s="1">
-        <v>2.7174721189591</v>
+        <v>30.984853495602</v>
       </c>
       <c r="J23">
-        <v>0.17</v>
+        <v>1.21</v>
       </c>
       <c r="K23" t="s">
+        <v>91</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4950900.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4994572.13</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.63</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B24" s="1">
-        <v>3600000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>124.526</v>
+        <v>100.952</v>
       </c>
       <c r="D24" s="1">
-        <v>104.99305556</v>
+        <v>100.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>3779750.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="H24" s="1">
-        <v>703186.0</v>
+        <v>27608.0</v>
       </c>
       <c r="I24" s="1">
-        <v>18.604034658377</v>
+        <v>0.952</v>
       </c>
       <c r="J24">
-        <v>0.93</v>
+        <v>0.13</v>
       </c>
       <c r="K24" t="s">
+        <v>94</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2927608.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2931293.42</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B25" s="1">
-        <v>2900000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>106.755</v>
+        <v>115.155</v>
       </c>
       <c r="D25" s="1">
-        <v>100.0</v>
+        <v>115.423</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>2900000.0</v>
+        <v>2885575.0</v>
       </c>
       <c r="H25" s="1">
-        <v>195895.0</v>
+        <v>-6700.0</v>
       </c>
       <c r="I25" s="1">
-        <v>6.755</v>
+        <v>-0.23218942498462</v>
       </c>
       <c r="J25">
-        <v>0.07</v>
+        <v>0.74</v>
       </c>
       <c r="K25" t="s">
+        <v>97</v>
+      </c>
+      <c r="L25" s="1">
+        <v>2878875.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2897416.67</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B26" s="1">
-        <v>2500000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>116.271</v>
+        <v>123.887</v>
       </c>
       <c r="D26" s="1">
-        <v>115.423</v>
+        <v>109.50370909</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>2885575.0</v>
+        <v>6022704.0</v>
       </c>
       <c r="H26" s="1">
-        <v>21200.0</v>
+        <v>791081.0</v>
       </c>
       <c r="I26" s="1">
-        <v>0.73468892681701</v>
+        <v>13.134980566868</v>
       </c>
       <c r="J26">
-        <v>0.63</v>
+        <v>0.48</v>
       </c>
       <c r="K26" t="s">
+        <v>100</v>
+      </c>
+      <c r="L26" s="1">
+        <v>6813785.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>6840004.18</v>
+      </c>
+      <c r="N26" s="1">
+        <v>3.6</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B27" s="1">
-        <v>5500000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>122.789</v>
+        <v>122.686</v>
       </c>
       <c r="D27" s="1">
-        <v>109.50370909</v>
+        <v>100.0</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>6022704.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="H27" s="1">
-        <v>730691.0</v>
+        <v>771324.0</v>
       </c>
       <c r="I27" s="1">
-        <v>12.132274805469</v>
+        <v>22.686</v>
       </c>
       <c r="J27">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="K27" t="s">
+        <v>103</v>
+      </c>
+      <c r="L27" s="1">
+        <v>4171324.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>4176707.33</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.2</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>101</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28" s="1">
-        <v>3400000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>115.05</v>
+        <v>96.208</v>
       </c>
       <c r="D28" s="1">
-        <v>100.0</v>
+        <v>101.90332</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>3400000.0</v>
+        <v>5910392.56</v>
       </c>
       <c r="H28" s="1">
-        <v>511700.0</v>
+        <v>-330328.56</v>
       </c>
       <c r="I28" s="1">
-        <v>15.05</v>
+        <v>-5.5889445015138</v>
       </c>
       <c r="J28">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="K28" t="s">
+        <v>106</v>
+      </c>
+      <c r="L28" s="1">
+        <v>5580064.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>5602151.67</v>
+      </c>
+      <c r="N28" s="1">
+        <v>2.95</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>104</v>
-      </c>
-[...13 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B29" s="1">
-        <v>5800000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>96.404</v>
+        <v>111.825</v>
       </c>
       <c r="D29" s="1">
-        <v>101.90332</v>
+        <v>100.0</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>5910392.56</v>
+        <v>4500000.0</v>
       </c>
       <c r="H29" s="1">
-        <v>-318960.56</v>
+        <v>532125.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-5.3966053314063</v>
+        <v>11.825</v>
       </c>
       <c r="J29">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="K29" t="s">
+        <v>109</v>
+      </c>
+      <c r="L29" s="1">
+        <v>5032125.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>5037288.93</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.65</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B30" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>116.456</v>
+        <v>105.671</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0</v>
+        <v>103.76</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>4500000.0</v>
+        <v>2490240.0</v>
       </c>
       <c r="H30" s="1">
-        <v>740520.0</v>
+        <v>45864.0</v>
       </c>
       <c r="I30" s="1">
-        <v>16.456</v>
+        <v>1.8417501927525</v>
       </c>
       <c r="J30">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="K30">
-        <v>368.85</v>
+        <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>5240520.0</v>
+        <v>2536104.0</v>
       </c>
       <c r="M30" s="1">
-        <v>5240888.85</v>
+        <v>2536104.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2.7</v>
+        <v>1.33</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31" s="1">
         <v>2400000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>105.332</v>
+        <v>96.323</v>
       </c>
       <c r="D31" s="1">
-        <v>103.76</v>
+        <v>102.7</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>2490240.0</v>
+        <v>2464800.0</v>
       </c>
       <c r="H31" s="1">
-        <v>37728.0</v>
+        <v>-153048.0</v>
       </c>
       <c r="I31" s="1">
-        <v>1.515034695451</v>
+        <v>-6.2093476144109</v>
       </c>
       <c r="J31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.29</v>
+      </c>
+      <c r="K31" t="s">
+        <v>114</v>
       </c>
       <c r="L31" s="1">
-        <v>2527968.0</v>
+        <v>2311752.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2527968.0</v>
+        <v>2318787.62</v>
       </c>
       <c r="N31" s="1">
-        <v>1.3</v>
+        <v>1.22</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B32" s="1">
-        <v>2400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>96.001</v>
+        <v>99.297</v>
       </c>
       <c r="D32" s="1">
-        <v>102.7</v>
+        <v>94.3834</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>2464800.0</v>
+        <v>4719170.0</v>
       </c>
       <c r="H32" s="1">
-        <v>-160776.0</v>
+        <v>245680.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-6.52288218111</v>
+        <v>5.2060002076636</v>
       </c>
       <c r="J32">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>2304024.0</v>
+        <v>4964850.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2309350.03</v>
+        <v>4964850.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1.19</v>
+        <v>2.61</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B33" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.241</v>
+        <v>126.06</v>
       </c>
       <c r="D33" s="1">
-        <v>94.3834</v>
+        <v>100.0</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>4719170.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="H33" s="1">
-        <v>292880.0</v>
+        <v>625440.0</v>
       </c>
       <c r="I33" s="1">
-        <v>6.206176086049</v>
+        <v>26.06</v>
       </c>
       <c r="J33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.07</v>
+      </c>
+      <c r="K33" t="s">
+        <v>119</v>
       </c>
       <c r="L33" s="1">
-        <v>5012050.0</v>
+        <v>3025440.0</v>
       </c>
       <c r="M33" s="1">
-        <v>5012050.0</v>
+        <v>3051182.47</v>
       </c>
       <c r="N33" s="1">
-        <v>2.59</v>
+        <v>1.6</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B34" s="1">
-        <v>4500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>94.111</v>
+        <v>101.904</v>
       </c>
       <c r="D34" s="1">
-        <v>96.551</v>
+        <v>113.5</v>
       </c>
       <c r="E34" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F34">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G34" s="1">
-        <v>4344795.0</v>
+        <v>7759357.37</v>
       </c>
       <c r="H34" s="1">
-        <v>-109800.0</v>
+        <v>-633203.52</v>
       </c>
       <c r="I34" s="1">
-        <v>-2.5271618108564</v>
+        <v>-8.160514973162</v>
       </c>
       <c r="J34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.67</v>
+      </c>
+      <c r="K34" t="s">
+        <v>122</v>
       </c>
       <c r="L34" s="1">
-        <v>4234995.0</v>
+        <v>7126153.85</v>
       </c>
       <c r="M34" s="1">
-        <v>4234995.0</v>
+        <v>7179378.4</v>
       </c>
       <c r="N34" s="1">
-        <v>2.19</v>
+        <v>3.78</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B35" s="1">
-        <v>2400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>126.957</v>
+        <v>102.153</v>
       </c>
       <c r="D35" s="1">
-        <v>100.0</v>
+        <v>101.35</v>
       </c>
       <c r="E35" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F35">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G35" s="1">
-        <v>2400000.0</v>
+        <v>2855465.82</v>
       </c>
       <c r="H35" s="1">
-        <v>646968.0</v>
+        <v>-176628.4</v>
       </c>
       <c r="I35" s="1">
-        <v>26.957</v>
+        <v>-6.1856247328501</v>
       </c>
       <c r="J35">
-        <v>0.75</v>
+        <v>0.8</v>
       </c>
       <c r="K35" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="L35" s="1">
-        <v>3046968.0</v>
+        <v>2678837.42</v>
       </c>
       <c r="M35" s="1">
-        <v>3065017.32</v>
+        <v>2702726.2</v>
       </c>
       <c r="N35" s="1">
-        <v>1.58</v>
+        <v>1.42</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B36" s="1">
-        <v>8000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>97.508</v>
+        <v>95.353</v>
       </c>
       <c r="D36" s="1">
-        <v>113.5</v>
+        <v>99.1777</v>
       </c>
       <c r="E36" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F36">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>7759357.37</v>
+        <v>2975331.0</v>
       </c>
       <c r="H36" s="1">
-        <v>-906170.46</v>
+        <v>-114741.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-11.678421508249</v>
+        <v>-3.8564112698722</v>
       </c>
       <c r="J36">
-        <v>0.54</v>
+        <v>0.46</v>
       </c>
       <c r="K36" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="L36" s="1">
-        <v>6853186.91</v>
+        <v>2860590.0</v>
       </c>
       <c r="M36" s="1">
-        <v>6896528.29</v>
+        <v>2874398.22</v>
       </c>
       <c r="N36" s="1">
-        <v>3.56</v>
+        <v>1.51</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B37" s="1">
-        <v>3000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>99.71</v>
+        <v>102.917</v>
       </c>
       <c r="D37" s="1">
-        <v>101.35</v>
+        <v>100.0</v>
       </c>
       <c r="E37" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F37">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>2855465.82</v>
+        <v>1400000.0</v>
       </c>
       <c r="H37" s="1">
-        <v>-227484.27</v>
+        <v>40838.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-7.9666255644412</v>
+        <v>2.917</v>
       </c>
       <c r="J37">
-        <v>0.64</v>
+        <v>0.19</v>
       </c>
       <c r="K37" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="L37" s="1">
-        <v>2627981.55</v>
+        <v>1440838.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2647297.43</v>
+        <v>1443463.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1.37</v>
+        <v>0.76</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B38" s="1">
-        <v>3000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>95.875</v>
+        <v>259.287</v>
       </c>
       <c r="D38" s="1">
-        <v>99.1777</v>
+        <v>100.0</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>2975331.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="H38" s="1">
-        <v>-99081.0</v>
+        <v>1911444.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-3.3300832747684</v>
+        <v>159.287</v>
       </c>
       <c r="J38">
-        <v>0.34</v>
+        <v>1.03</v>
       </c>
       <c r="K38" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="L38" s="1">
-        <v>2876250.0</v>
+        <v>3111444.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2886318.49</v>
+        <v>3123819.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1.49</v>
+        <v>1.64</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B39" s="1">
-        <v>1400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>103.299</v>
+        <v>136.33</v>
       </c>
       <c r="D39" s="1">
         <v>100.0</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="H39" s="1">
-        <v>46186.0</v>
+        <v>1162560.0</v>
       </c>
       <c r="I39" s="1">
-        <v>3.299</v>
+        <v>36.33</v>
       </c>
       <c r="J39">
-        <v>0.12</v>
+        <v>0.83</v>
       </c>
       <c r="K39" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="L39" s="1">
-        <v>1446186.0</v>
+        <v>4362560.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1447821.87</v>
+        <v>4389190.14</v>
       </c>
       <c r="N39" s="1">
-        <v>0.75</v>
+        <v>2.31</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B40" s="1">
-        <v>1200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>283.482</v>
+        <v>97.008</v>
       </c>
       <c r="D40" s="1">
         <v>100.0</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2201784.0</v>
+        <v>-89760.0</v>
       </c>
       <c r="I40" s="1">
-        <v>183.482</v>
+        <v>-2.992</v>
       </c>
       <c r="J40">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.03</v>
+      </c>
+      <c r="K40">
+        <v>821.92</v>
       </c>
       <c r="L40" s="1">
-        <v>3401784.0</v>
+        <v>2910240.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3411721.5</v>
+        <v>2911061.92</v>
       </c>
       <c r="N40" s="1">
-        <v>1.76</v>
+        <v>1.53</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B41" s="1">
-        <v>3200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>152.074</v>
+        <v>108.337</v>
       </c>
       <c r="D41" s="1">
-        <v>100.0</v>
+        <v>100.81</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>3200000.0</v>
+        <v>4032400.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1666368.0</v>
+        <v>301080.0</v>
       </c>
       <c r="I41" s="1">
-        <v>52.074</v>
+        <v>7.4665211784545</v>
       </c>
       <c r="J41">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="K41" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="L41" s="1">
-        <v>4866368.0</v>
+        <v>4333480.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4885304.99</v>
+        <v>4349784.35</v>
       </c>
       <c r="N41" s="1">
-        <v>2.52</v>
+        <v>2.29</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B42" s="1">
-        <v>3000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>101.404</v>
+        <v>112.687</v>
       </c>
       <c r="D42" s="1">
-        <v>100.0</v>
+        <v>108.06</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>3000000.0</v>
+        <v>5403000.0</v>
       </c>
       <c r="H42" s="1">
-        <v>42120.0</v>
+        <v>231350.0</v>
       </c>
       <c r="I42" s="1">
-        <v>1.404</v>
+        <v>4.2818804367944</v>
       </c>
       <c r="J42">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>287.67</v>
+        <v>0.1</v>
+      </c>
+      <c r="K42" t="s">
+        <v>145</v>
       </c>
       <c r="L42" s="1">
-        <v>3042120.0</v>
+        <v>5634350.0</v>
       </c>
       <c r="M42" s="1">
-        <v>3042407.67</v>
+        <v>5639469.86</v>
       </c>
       <c r="N42" s="1">
-        <v>1.57</v>
+        <v>2.97</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B43" s="1">
-        <v>4000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>113.337</v>
+        <v>101.121</v>
       </c>
       <c r="D43" s="1">
-        <v>100.81</v>
+        <v>100.0</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>4032400.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="H43" s="1">
-        <v>501080.0</v>
+        <v>40356.0</v>
       </c>
       <c r="I43" s="1">
-        <v>12.4263465926</v>
+        <v>1.121</v>
       </c>
       <c r="J43">
-        <v>0.32</v>
+        <v>0.03</v>
       </c>
       <c r="K43" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="L43" s="1">
-        <v>4533480.0</v>
+        <v>3640356.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4546251.74</v>
+        <v>3641554.37</v>
       </c>
       <c r="N43" s="1">
-        <v>2.35</v>
+        <v>1.92</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B44" s="1">
-        <v>5000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>117.332</v>
+        <v>148.026</v>
       </c>
       <c r="D44" s="1">
-        <v>108.06</v>
+        <v>100.0</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>5403000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="H44" s="1">
-        <v>463600.0</v>
+        <v>960520.0</v>
       </c>
       <c r="I44" s="1">
-        <v>8.5804182861373</v>
+        <v>48.026</v>
       </c>
       <c r="J44">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>0.02</v>
+      </c>
+      <c r="K44">
+        <v>434.78</v>
       </c>
       <c r="L44" s="1">
-        <v>5866600.0</v>
+        <v>2960520.0</v>
       </c>
       <c r="M44" s="1">
-        <v>5906445.89</v>
+        <v>2960954.78</v>
       </c>
       <c r="N44" s="1">
-        <v>3.05</v>
+        <v>1.56</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B45" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>102.724</v>
+        <v>158.764</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0</v>
+        <v>99.21818182</v>
       </c>
       <c r="E45" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F45">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G45" s="1">
-        <v>3600000.0</v>
+        <v>2040675.31</v>
       </c>
       <c r="H45" s="1">
-        <v>98064.0</v>
+        <v>1012478.53</v>
       </c>
       <c r="I45" s="1">
-        <v>2.724</v>
+        <v>49.614876263682</v>
       </c>
       <c r="J45">
-        <v>0.78</v>
+        <v>0.55</v>
       </c>
       <c r="K45" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="L45" s="1">
-        <v>3698064.0</v>
+        <v>3053153.84</v>
       </c>
       <c r="M45" s="1">
-        <v>3726257.37</v>
+        <v>3065245.52</v>
       </c>
       <c r="N45" s="1">
-        <v>1.92</v>
+        <v>1.61</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B46" s="1">
-        <v>2000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>159.313</v>
+        <v>93.528</v>
       </c>
       <c r="D46" s="1">
-        <v>100.0</v>
+        <v>100.8525</v>
       </c>
       <c r="E46" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F46">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G46" s="1">
-        <v>2000000.0</v>
+        <v>6959237.85</v>
       </c>
       <c r="H46" s="1">
-        <v>1186260.0</v>
+        <v>-418818.27</v>
       </c>
       <c r="I46" s="1">
-        <v>59.313</v>
+        <v>-6.0181628940876</v>
       </c>
       <c r="J46">
-        <v>0.88</v>
+        <v>0.04</v>
       </c>
       <c r="K46" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="L46" s="1">
-        <v>3186260.0</v>
+        <v>6540419.58</v>
       </c>
       <c r="M46" s="1">
-        <v>3203829.06</v>
+        <v>6543818.96</v>
       </c>
       <c r="N46" s="1">
-        <v>1.65</v>
+        <v>3.44</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B47" s="1">
-        <v>2200000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>176.543</v>
+        <v>95.687</v>
       </c>
       <c r="D47" s="1">
-        <v>99.21818182</v>
+        <v>100.961</v>
       </c>
       <c r="E47" t="s">
         <v>51</v>
       </c>
       <c r="F47">
         <v>1.14</v>
       </c>
       <c r="G47" s="1">
-        <v>2040675.31</v>
+        <v>6966727.39</v>
       </c>
       <c r="H47" s="1">
-        <v>1371532.9</v>
+        <v>-275328.79</v>
       </c>
       <c r="I47" s="1">
-        <v>67.209756166453</v>
+        <v>-3.9520534475801</v>
       </c>
       <c r="J47">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>3412208.21</v>
+        <v>6691398.6</v>
       </c>
       <c r="M47" s="1">
-        <v>3418509.64</v>
+        <v>6691398.6</v>
       </c>
       <c r="N47" s="1">
-        <v>1.76</v>
+        <v>3.52</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B48" s="1">
-        <v>8000000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>98.58</v>
+        <v>100.366</v>
       </c>
       <c r="D48" s="1">
-        <v>100.8525</v>
+        <v>100.0</v>
       </c>
       <c r="E48" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F48">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>6959237.85</v>
+        <v>3900000.0</v>
       </c>
       <c r="H48" s="1">
-        <v>-30707.21</v>
+        <v>14274.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-0.44124386408204</v>
+        <v>0.366</v>
       </c>
       <c r="J48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>244.04</v>
+        <v>0.05</v>
+      </c>
+      <c r="K48" t="s">
+        <v>161</v>
       </c>
       <c r="L48" s="1">
-        <v>6928530.64</v>
+        <v>3914274.0</v>
       </c>
       <c r="M48" s="1">
-        <v>6928774.68</v>
+        <v>3916061.5</v>
       </c>
       <c r="N48" s="1">
-        <v>3.58</v>
+        <v>2.06</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B49" s="1">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>99.67</v>
+        <v>104.302</v>
       </c>
       <c r="D49" s="1">
-        <v>100.961</v>
+        <v>100.0</v>
       </c>
       <c r="E49" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F49">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>6966727.39</v>
+        <v>5000000.0</v>
       </c>
       <c r="H49" s="1">
-        <v>38412.08</v>
+        <v>215100.0</v>
       </c>
       <c r="I49" s="1">
-        <v>0.55136476353498</v>
+        <v>4.302</v>
       </c>
       <c r="J49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="K49" t="s">
+        <v>164</v>
       </c>
       <c r="L49" s="1">
-        <v>7005139.47</v>
+        <v>5215100.0</v>
       </c>
       <c r="M49" s="1">
-        <v>7005139.47</v>
+        <v>5229892.82</v>
       </c>
       <c r="N49" s="1">
-        <v>3.61</v>
+        <v>2.75</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B50" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>109.489</v>
+        <v>96.459</v>
       </c>
       <c r="D50" s="1">
         <v>100.0</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="H50" s="1">
-        <v>474450.0</v>
+        <v>-84984.0</v>
       </c>
       <c r="I50" s="1">
-        <v>9.489</v>
+        <v>-3.541</v>
       </c>
       <c r="J50">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="K50" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="L50" s="1">
-        <v>5474450.0</v>
+        <v>2315016.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5486729.01</v>
+        <v>2321814.91</v>
       </c>
       <c r="N50" s="1">
-        <v>2.83</v>
+        <v>1.22</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B51" s="1">
-        <v>2400000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>97.422</v>
+        <v>121.166</v>
       </c>
       <c r="D51" s="1">
-        <v>100.0</v>
+        <v>106.8</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>2400000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="H51" s="1">
-        <v>-61872.0</v>
+        <v>359150.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-2.578</v>
+        <v>13.451310861423</v>
       </c>
       <c r="J51">
-        <v>0.23</v>
+        <v>0.63</v>
       </c>
       <c r="K51" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="L51" s="1">
-        <v>2338128.0</v>
+        <v>3029150.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2343655.17</v>
+        <v>3044928.69</v>
       </c>
       <c r="N51" s="1">
-        <v>1.21</v>
+        <v>1.6</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B52" s="1">
-        <v>2500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>120.844</v>
+        <v>94.334</v>
       </c>
       <c r="D52" s="1">
-        <v>106.8</v>
+        <v>101.7</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>2670000.0</v>
+        <v>3661200.0</v>
       </c>
       <c r="H52" s="1">
-        <v>351100.0</v>
+        <v>-265176.0</v>
       </c>
       <c r="I52" s="1">
-        <v>13.149812734082</v>
+        <v>-7.2428711897738</v>
       </c>
       <c r="J52">
-        <v>0.44</v>
+        <v>0.15</v>
       </c>
       <c r="K52" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="L52" s="1">
-        <v>3021100.0</v>
+        <v>3396024.0</v>
       </c>
       <c r="M52" s="1">
-        <v>3031994.81</v>
+        <v>3401331.07</v>
       </c>
       <c r="N52" s="1">
-        <v>1.56</v>
+        <v>1.79</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      <c r="A53" t="s">
         <v>171</v>
-      </c>
-[...43 lines deleted...]
-        <v>170</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">