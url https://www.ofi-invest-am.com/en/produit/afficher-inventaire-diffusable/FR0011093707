--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -220,56 +220,50 @@
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR001400Q9V2</t>
   </si>
   <si>
     <t>EXOSENS</t>
   </si>
   <si>
     <t>FR0004150118</t>
   </si>
   <si>
     <t>FHH</t>
   </si>
   <si>
     <t>FR0010892935</t>
   </si>
   <si>
     <t>FONCIERE TERRE DE LIENS</t>
   </si>
   <si>
-    <t>FR001400Y4X9</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0014007ND6</t>
   </si>
   <si>
     <t>HAFFNER ENERGY SA</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FR0000120859</t>
   </si>
   <si>
     <t>IMERYS SA</t>
   </si>
   <si>
     <t>FR0010259150</t>
   </si>
   <si>
     <t>IPSEN SA</t>
   </si>
   <si>
     <t>FR0000077919</t>
@@ -418,72 +412,78 @@
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000051807</t>
   </si>
   <si>
     <t>TELEPERFORMANCE</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
-    <t>FR0013254851</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
+  </si>
+  <si>
+    <t>FR0014014SF6</t>
+  </si>
+  <si>
+    <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
+  </si>
+  <si>
+    <t>FR0014014SG4</t>
+  </si>
+  <si>
+    <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -853,153 +853,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>7584.07</v>
+        <v>7586.34</v>
       </c>
       <c r="D2">
-        <v>283.27</v>
+        <v>296.43</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2148381.24</v>
+        <v>2248877.86</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2148381.24</v>
+        <v>2248877.86</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1044967.83</v>
+        <v>1043005.1</v>
       </c>
       <c r="D3">
-        <v>151.54</v>
+        <v>158.77</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>158356252.53</v>
+        <v>165601355.97</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>158356252.53</v>
+        <v>165601355.97</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>156.0</v>
       </c>
       <c r="D4">
-        <v>146.81</v>
+        <v>153.72</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>22903.66</v>
+        <v>23981.0</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>22903.66</v>
+        <v>23981.0</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>221.0</v>
+        <v>261.0</v>
       </c>
       <c r="D5">
-        <v>102.66</v>
+        <v>107.46</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>22690.04</v>
+        <v>28049.44</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>22690.04</v>
+        <v>28049.44</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1048,2887 +1048,2887 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>35000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>15.78</v>
+        <v>26.25</v>
       </c>
       <c r="E2" s="1">
         <v>3.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>128800.0</v>
+        <v>36800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>423500.0</v>
+        <v>225700.0</v>
       </c>
       <c r="J2" s="1">
-        <v>328.80434782609</v>
+        <v>613.3152173913</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>552300.0</v>
+        <v>262500.0</v>
       </c>
       <c r="N2" s="1">
-        <v>552300.0</v>
+        <v>262500.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>34000.0</v>
       </c>
       <c r="D3" s="1">
         <v>105.28</v>
       </c>
       <c r="E3" s="1">
         <v>103.86</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>3531240.0</v>
       </c>
       <c r="I3" s="1">
         <v>48280.0</v>
       </c>
       <c r="J3" s="1">
         <v>1.367225110726</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
         <v>3579520.0</v>
       </c>
       <c r="N3" s="1">
         <v>3579520.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.23</v>
+        <v>2.13</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>250000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>3.0</v>
+        <v>2.98</v>
       </c>
       <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1260796.51</v>
+        <v>-1265796.51</v>
       </c>
       <c r="J4" s="1">
-        <v>-62.701347636614</v>
+        <v>-62.950005319036</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>750000.0</v>
+        <v>745000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>750000.0</v>
+        <v>745000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>52000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>193.8</v>
+        <v>184.24</v>
       </c>
       <c r="E5" s="1">
         <v>125.5742582692</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>6529861.43</v>
       </c>
       <c r="I5" s="1">
-        <v>3547738.57</v>
+        <v>3050618.57</v>
       </c>
       <c r="J5" s="1">
-        <v>54.330993207615</v>
+        <v>46.717967949283</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>10077600.0</v>
+        <v>9580480.0</v>
       </c>
       <c r="N5" s="1">
-        <v>10077600.0</v>
+        <v>9580480.0</v>
       </c>
       <c r="O5" s="1">
-        <v>6.28</v>
+        <v>5.71</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>70000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>36.36</v>
+        <v>44.42</v>
       </c>
       <c r="E6" s="1">
         <v>36.9984684286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2589892.79</v>
       </c>
       <c r="I6" s="1">
-        <v>-44692.79</v>
+        <v>519507.21</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.7256617792275</v>
+        <v>20.05902375596</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2545200.0</v>
+        <v>3109400.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2545200.0</v>
+        <v>3109400.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.59</v>
+        <v>1.85</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>86000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>38.93</v>
+        <v>41.46</v>
       </c>
       <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2266231.57</v>
       </c>
       <c r="I7" s="1">
-        <v>1081748.43</v>
+        <v>1299328.43</v>
       </c>
       <c r="J7" s="1">
-        <v>47.733358069846</v>
+        <v>57.334318663648</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3347980.0</v>
+        <v>3565560.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3347980.0</v>
+        <v>3565560.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.09</v>
+        <v>2.12</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>200000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>12.45</v>
+        <v>10.8</v>
       </c>
       <c r="E8" s="1">
-        <v>8.35134195</v>
+        <v>8.6304381364</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1670268.39</v>
+        <v>1898696.39</v>
       </c>
       <c r="I8" s="1">
-        <v>819731.61</v>
+        <v>477303.61</v>
       </c>
       <c r="J8" s="1">
-        <v>49.077837724032</v>
+        <v>25.138490414468</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2490000.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2490000.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.55</v>
+        <v>1.42</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>15000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.9</v>
+        <v>100.0</v>
       </c>
       <c r="E9" s="1">
         <v>106.9485626667</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1604228.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-150728.44</v>
+        <v>-104228.44</v>
       </c>
       <c r="J9" s="1">
-        <v>-9.3956967874226</v>
+        <v>-6.4971071077633</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1453500.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1453500.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>105000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>92.38</v>
+        <v>95.5</v>
       </c>
       <c r="E10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="I10" s="1">
-        <v>2744099.77</v>
+        <v>3071699.77</v>
       </c>
       <c r="J10" s="1">
-        <v>39.450525881477</v>
+        <v>44.160264361129</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>9699900.0</v>
+        <v>10027500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9699900.0</v>
+        <v>10027500.0</v>
       </c>
       <c r="O10" s="1">
-        <v>6.04</v>
+        <v>5.97</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>27.48</v>
+        <v>29.42</v>
       </c>
       <c r="E11" s="1">
         <v>27.1190935</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>542381.87</v>
       </c>
       <c r="I11" s="1">
-        <v>7218.13</v>
+        <v>46018.13</v>
       </c>
       <c r="J11" s="1">
-        <v>1.3308206633087</v>
+        <v>8.4844521075161</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>549600.0</v>
+        <v>588400.0</v>
       </c>
       <c r="N11" s="1">
-        <v>549600.0</v>
+        <v>588400.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>40000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>84.42</v>
+        <v>86.24</v>
       </c>
       <c r="E12" s="1">
         <v>45.10074</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1804029.6</v>
       </c>
       <c r="I12" s="1">
-        <v>1572770.4</v>
+        <v>1645570.4</v>
       </c>
       <c r="J12" s="1">
-        <v>87.180964214778</v>
+        <v>91.216374720237</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3376800.0</v>
+        <v>3449600.0</v>
       </c>
       <c r="N12" s="1">
-        <v>3376800.0</v>
+        <v>3449600.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.1</v>
+        <v>2.05</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>100000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>18.48</v>
+        <v>18.785</v>
       </c>
       <c r="E13" s="1">
         <v>17.29565</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1729565.0</v>
       </c>
       <c r="I13" s="1">
-        <v>118435.0</v>
+        <v>148935.0</v>
       </c>
       <c r="J13" s="1">
-        <v>6.8476755716033</v>
+        <v>8.6111247625848</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1848000.0</v>
+        <v>1878500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1848000.0</v>
+        <v>1878500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.15</v>
+        <v>1.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>30000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>68.96</v>
+        <v>72.64</v>
       </c>
       <c r="E14" s="1">
         <v>62.232573</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1866977.19</v>
       </c>
       <c r="I14" s="1">
-        <v>201822.81</v>
+        <v>312222.81</v>
       </c>
       <c r="J14" s="1">
-        <v>10.810137964246</v>
+        <v>16.72343999018</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2068800.0</v>
+        <v>2179200.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2068800.0</v>
+        <v>2179200.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.29</v>
+        <v>1.3</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>92500.0</v>
       </c>
       <c r="D15" s="1">
         <v>20.0</v>
       </c>
       <c r="E15" s="1">
         <v>20.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="I15" s="1">
         <v>0.0</v>
       </c>
       <c r="J15" s="1">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="N15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.15</v>
+        <v>1.1</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>199839.0</v>
       </c>
       <c r="D16" s="1">
-        <v>25.06</v>
+        <v>28.93</v>
       </c>
       <c r="E16" s="1">
         <v>13.5681583675</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2711447.2</v>
       </c>
       <c r="I16" s="1">
-        <v>2296518.14</v>
+        <v>3069895.07</v>
       </c>
       <c r="J16" s="1">
-        <v>84.697136643487</v>
+        <v>113.21979900623</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5007965.34</v>
+        <v>5781342.27</v>
       </c>
       <c r="N16" s="1">
-        <v>5007965.34</v>
+        <v>5781342.27</v>
       </c>
       <c r="O16" s="1">
-        <v>3.12</v>
+        <v>3.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>13500.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>256.7</v>
+        <v>225.2</v>
       </c>
       <c r="E17" s="1">
         <v>191.0573533333</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2579274.27</v>
+        <v>2292688.24</v>
       </c>
       <c r="I17" s="1">
-        <v>886175.73</v>
+        <v>409711.76</v>
       </c>
       <c r="J17" s="1">
-        <v>34.357560973925</v>
+        <v>17.870365139571</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3465450.0</v>
+        <v>2702400.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3465450.0</v>
+        <v>2702400.0</v>
       </c>
       <c r="O17" s="1">
-        <v>2.16</v>
+        <v>1.61</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>10000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>53.0</v>
+        <v>62.3</v>
       </c>
       <c r="E18" s="1">
         <v>20.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>200000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>330000.0</v>
+        <v>423000.0</v>
       </c>
       <c r="J18" s="1">
-        <v>165.0</v>
+        <v>211.5</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>530000.0</v>
+        <v>623000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>530000.0</v>
+        <v>623000.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>23485.0</v>
       </c>
       <c r="D19" s="1">
         <v>150.0</v>
       </c>
       <c r="E19" s="1">
         <v>149.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>3499265.0</v>
       </c>
       <c r="I19" s="1">
         <v>23485.0</v>
       </c>
       <c r="J19" s="1">
         <v>0.67114093959732</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
         <v>3522750.0</v>
       </c>
       <c r="N19" s="1">
         <v>3522750.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.19</v>
+        <v>2.1</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>10000.0</v>
       </c>
       <c r="D20" s="1">
         <v>106.0</v>
       </c>
       <c r="E20" s="1">
         <v>104.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1040000.0</v>
       </c>
       <c r="I20" s="1">
         <v>20000.0</v>
       </c>
       <c r="J20" s="1">
         <v>1.9230769230769</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
         <v>1060000.0</v>
       </c>
       <c r="N20" s="1">
         <v>1060000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.66</v>
+        <v>0.63</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>78255.0</v>
+        <v>278255.0</v>
       </c>
       <c r="D21" s="1">
-        <v>0.009</v>
+        <v>0.0536</v>
       </c>
       <c r="E21" s="1">
-        <v>0.0</v>
+        <v>5.4441911915</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>0.0</v>
+        <v>1514873.42</v>
       </c>
       <c r="I21" s="1">
-        <v>704.3</v>
+        <v>-1499958.95</v>
       </c>
       <c r="J21" s="1">
-        <v>0</v>
+        <v>-99.015464275556</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>704.3</v>
+        <v>14914.47</v>
       </c>
       <c r="N21" s="1">
-        <v>704.3</v>
+        <v>14914.47</v>
       </c>
       <c r="O21" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>278255.0</v>
+        <v>2600.0</v>
       </c>
       <c r="D22" s="1">
-        <v>0.0386</v>
+        <v>2049.0</v>
       </c>
       <c r="E22" s="1">
-        <v>5.4441911915</v>
+        <v>1953.9569307692</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1514873.42</v>
+        <v>5080288.02</v>
       </c>
       <c r="I22" s="1">
-        <v>-1504132.78</v>
+        <v>247111.98</v>
       </c>
       <c r="J22" s="1">
-        <v>-99.290987625884</v>
+        <v>4.8641332740816</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>10740.64</v>
+        <v>5327400.0</v>
       </c>
       <c r="N22" s="1">
-        <v>10740.64</v>
+        <v>5327400.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.01</v>
+        <v>3.17</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>2600.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>2032.0</v>
+        <v>24.5</v>
       </c>
       <c r="E23" s="1">
-        <v>1953.9569307692</v>
+        <v>27.3893784706</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>5080288.02</v>
+        <v>2328097.17</v>
       </c>
       <c r="I23" s="1">
-        <v>202911.98</v>
+        <v>-245597.17</v>
       </c>
       <c r="J23" s="1">
-        <v>3.9941038618515</v>
+        <v>-10.549266292008</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>5283200.0</v>
+        <v>2082500.0</v>
       </c>
       <c r="N23" s="1">
-        <v>5283200.0</v>
+        <v>2082500.0</v>
       </c>
       <c r="O23" s="1">
-        <v>3.29</v>
+        <v>1.24</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>85000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>26.42</v>
+        <v>165.1</v>
       </c>
       <c r="E24" s="1">
-        <v>27.3893784706</v>
+        <v>107.7144625</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2328097.17</v>
+        <v>430857.85</v>
       </c>
       <c r="I24" s="1">
-        <v>-82397.17</v>
+        <v>229542.15</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.5392496095857</v>
+        <v>53.275610505878</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2245700.0</v>
+        <v>660400.0</v>
       </c>
       <c r="N24" s="1">
-        <v>2245700.0</v>
+        <v>660400.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.4</v>
+        <v>0.39</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>4000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>137.4</v>
+        <v>17.54</v>
       </c>
       <c r="E25" s="1">
-        <v>107.7144625</v>
+        <v>18.216797</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>430857.85</v>
+        <v>728671.88</v>
       </c>
       <c r="I25" s="1">
-        <v>118742.15</v>
+        <v>-27071.88</v>
       </c>
       <c r="J25" s="1">
-        <v>27.559472341052</v>
+        <v>-3.715235998952</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>549600.0</v>
+        <v>701600.0</v>
       </c>
       <c r="N25" s="1">
-        <v>549600.0</v>
+        <v>701600.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>40000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>16.78</v>
+        <v>32.45</v>
       </c>
       <c r="E26" s="1">
-        <v>18.216797</v>
+        <v>32.0843294545</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>728671.88</v>
+        <v>1764638.12</v>
       </c>
       <c r="I26" s="1">
-        <v>-57471.88</v>
+        <v>20111.88</v>
       </c>
       <c r="J26" s="1">
-        <v>-7.8872098097157</v>
+        <v>1.1397169636118</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>671200.0</v>
+        <v>1784750.0</v>
       </c>
       <c r="N26" s="1">
-        <v>671200.0</v>
+        <v>1784750.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.42</v>
+        <v>1.06</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>55000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>31.05</v>
+        <v>178.24</v>
       </c>
       <c r="E27" s="1">
-        <v>32.0843294545</v>
+        <v>105.7503412</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1764638.12</v>
+        <v>2643758.53</v>
       </c>
       <c r="I27" s="1">
-        <v>-56888.12</v>
+        <v>1812241.47</v>
       </c>
       <c r="J27" s="1">
-        <v>-3.2237839223376</v>
+        <v>68.547919540897</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1707750.0</v>
+        <v>4456000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1707750.0</v>
+        <v>4456000.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.06</v>
+        <v>2.65</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>25000.0</v>
+        <v>137750.0</v>
       </c>
       <c r="D28" s="1">
-        <v>159.44</v>
+        <v>2.555</v>
       </c>
       <c r="E28" s="1">
-        <v>105.7503412</v>
+        <v>8.75</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2643758.53</v>
+        <v>1205312.5</v>
       </c>
       <c r="I28" s="1">
-        <v>1342241.47</v>
+        <v>-853361.25</v>
       </c>
       <c r="J28" s="1">
-        <v>50.770199122535</v>
+        <v>-70.8</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3986000.0</v>
+        <v>351951.25</v>
       </c>
       <c r="N28" s="1">
-        <v>3986000.0</v>
+        <v>351951.25</v>
       </c>
       <c r="O28" s="1">
-        <v>2.48</v>
+        <v>0.21</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>137750.0</v>
+        <v>38726.0</v>
       </c>
       <c r="D29" s="1">
-        <v>2.75</v>
+        <v>5.43</v>
       </c>
       <c r="E29" s="1">
-        <v>8.75</v>
+        <v>10.35</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1205312.5</v>
+        <v>400814.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-826500.0</v>
+        <v>-190531.92</v>
       </c>
       <c r="J29" s="1">
-        <v>-68.571428571429</v>
+        <v>-47.536231884058</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>378812.5</v>
+        <v>210282.18</v>
       </c>
       <c r="N29" s="1">
-        <v>378812.5</v>
+        <v>210282.18</v>
       </c>
       <c r="O29" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>38726.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>5.72</v>
+        <v>397.4</v>
       </c>
       <c r="E30" s="1">
-        <v>10.35</v>
+        <v>382.6681676923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>400814.1</v>
+        <v>4974686.18</v>
       </c>
       <c r="I30" s="1">
-        <v>-179301.38</v>
+        <v>191513.82</v>
       </c>
       <c r="J30" s="1">
-        <v>-44.734299516908</v>
+        <v>3.8497668610726</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>221512.72</v>
+        <v>5166200.0</v>
       </c>
       <c r="N30" s="1">
-        <v>221512.72</v>
+        <v>5166200.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.14</v>
+        <v>3.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>13000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>388.7</v>
+        <v>544.1</v>
       </c>
       <c r="E31" s="1">
-        <v>382.6681676923</v>
+        <v>428.6897088235</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>4974686.18</v>
+        <v>7287725.05</v>
       </c>
       <c r="I31" s="1">
-        <v>78413.82</v>
+        <v>1961974.95</v>
       </c>
       <c r="J31" s="1">
-        <v>1.5762566152464</v>
+        <v>26.921637912232</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>5053100.0</v>
+        <v>9249700.0</v>
       </c>
       <c r="N31" s="1">
-        <v>5053100.0</v>
+        <v>9249700.0</v>
       </c>
       <c r="O31" s="1">
-        <v>3.15</v>
+        <v>5.51</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>15500.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>538.3</v>
+        <v>11.58</v>
       </c>
       <c r="E32" s="1">
-        <v>415.3330129032</v>
+        <v>13.2913</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>6437661.7</v>
+        <v>465195.5</v>
       </c>
       <c r="I32" s="1">
-        <v>1905988.3</v>
+        <v>-59895.5</v>
       </c>
       <c r="J32" s="1">
-        <v>29.60684156485</v>
+        <v>-12.875339507798</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>8343650.0</v>
+        <v>405300.0</v>
       </c>
       <c r="N32" s="1">
-        <v>8343650.0</v>
+        <v>405300.0</v>
       </c>
       <c r="O32" s="1">
-        <v>5.2</v>
+        <v>0.24</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
         <v>35000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>12.22</v>
+        <v>25.8</v>
       </c>
       <c r="E33" s="1">
-        <v>13.2913</v>
+        <v>5.07</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>465195.5</v>
+        <v>177450.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-37495.5</v>
+        <v>725550.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-8.060159653307</v>
+        <v>408.87573964497</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>427700.0</v>
+        <v>903000.0</v>
       </c>
       <c r="N33" s="1">
-        <v>427700.0</v>
+        <v>903000.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.27</v>
+        <v>0.54</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>35000.0</v>
+        <v>103.0</v>
       </c>
       <c r="D34" s="1">
-        <v>17.78</v>
+        <v>4778.97</v>
       </c>
       <c r="E34" s="1">
-        <v>5.07</v>
+        <v>4775.943592233</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>177450.0</v>
+        <v>491922.19</v>
       </c>
       <c r="I34" s="1">
-        <v>444850.0</v>
+        <v>311.72</v>
       </c>
       <c r="J34" s="1">
-        <v>250.69033530572</v>
+        <v>0.0633677452119</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>622300.0</v>
+        <v>492233.91</v>
       </c>
       <c r="N34" s="1">
-        <v>622300.0</v>
+        <v>492233.91</v>
       </c>
       <c r="O34" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>279.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>4772.39</v>
+        <v>18.19</v>
       </c>
       <c r="E35" s="1">
-        <v>4768.2180645161</v>
+        <v>13.2063545</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1330332.84</v>
+        <v>2641270.9</v>
       </c>
       <c r="I35" s="1">
-        <v>1163.97</v>
+        <v>996729.1</v>
       </c>
       <c r="J35" s="1">
-        <v>0.087494645325</v>
+        <v>37.73672363558</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1331496.81</v>
+        <v>3638000.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1331496.81</v>
+        <v>3638000.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.83</v>
+        <v>2.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>200000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>15.89</v>
+        <v>11.32</v>
       </c>
       <c r="E36" s="1">
-        <v>13.2063545</v>
+        <v>21.013614</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2641270.9</v>
+        <v>420272.28</v>
       </c>
       <c r="I36" s="1">
-        <v>536729.1</v>
+        <v>-193872.28</v>
       </c>
       <c r="J36" s="1">
-        <v>20.320865231961</v>
+        <v>-46.1301611422</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3178000.0</v>
+        <v>226400.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3178000.0</v>
+        <v>226400.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.98</v>
+        <v>0.13</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>20000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>11.31</v>
+        <v>75.42</v>
       </c>
       <c r="E37" s="1">
-        <v>21.013614</v>
+        <v>63.1479731667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>420272.28</v>
+        <v>3788878.39</v>
       </c>
       <c r="I37" s="1">
-        <v>-194072.28</v>
+        <v>736321.61</v>
       </c>
       <c r="J37" s="1">
-        <v>-46.177749339071</v>
+        <v>19.433762032146</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>226200.0</v>
+        <v>4525200.0</v>
       </c>
       <c r="N37" s="1">
-        <v>226200.0</v>
+        <v>4525200.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.14</v>
+        <v>2.7</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>60000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>86.38</v>
+        <v>32.11</v>
       </c>
       <c r="E38" s="1">
-        <v>63.1479731667</v>
+        <v>41.2242637778</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>3788878.39</v>
+        <v>1855091.87</v>
       </c>
       <c r="I38" s="1">
-        <v>1393921.61</v>
+        <v>-410141.87</v>
       </c>
       <c r="J38" s="1">
-        <v>36.789821855433</v>
+        <v>-22.108978893859</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>5182800.0</v>
+        <v>1444950.0</v>
       </c>
       <c r="N38" s="1">
-        <v>5182800.0</v>
+        <v>1444950.0</v>
       </c>
       <c r="O38" s="1">
-        <v>3.23</v>
+        <v>0.86</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>45000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>31.87</v>
+        <v>36.87</v>
       </c>
       <c r="E39" s="1">
-        <v>41.2242637778</v>
+        <v>26.496119</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1855091.87</v>
+        <v>794883.57</v>
       </c>
       <c r="I39" s="1">
-        <v>-420941.87</v>
+        <v>311216.43</v>
       </c>
       <c r="J39" s="1">
-        <v>-22.69116030356</v>
+        <v>39.152454742523</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1434150.0</v>
+        <v>1106100.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1434150.0</v>
+        <v>1106100.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.89</v>
+        <v>0.66</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>30000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>36.39</v>
+        <v>340.0</v>
       </c>
       <c r="E40" s="1">
-        <v>26.496119</v>
+        <v>140.1883425926</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>794883.57</v>
+        <v>3785085.25</v>
       </c>
       <c r="I40" s="1">
-        <v>296816.43</v>
+        <v>5394914.75</v>
       </c>
       <c r="J40" s="1">
-        <v>37.340868675899</v>
+        <v>142.53086505779</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1091700.0</v>
+        <v>9180000.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1091700.0</v>
+        <v>9180000.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.68</v>
+        <v>5.47</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>27000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>302.2</v>
+        <v>82.2</v>
       </c>
       <c r="E41" s="1">
-        <v>140.1883425926</v>
+        <v>90.9802184444</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3785085.25</v>
+        <v>8188219.66</v>
       </c>
       <c r="I41" s="1">
-        <v>4374314.75</v>
+        <v>-790219.66</v>
       </c>
       <c r="J41" s="1">
-        <v>115.56713947196</v>
+        <v>-9.6506895614962</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>8159400.0</v>
+        <v>7398000.0</v>
       </c>
       <c r="N41" s="1">
-        <v>8159400.0</v>
+        <v>7398000.0</v>
       </c>
       <c r="O41" s="1">
-        <v>5.08</v>
+        <v>4.41</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>90000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>80.45</v>
+        <v>276.7</v>
       </c>
       <c r="E42" s="1">
-        <v>90.9802184444</v>
+        <v>109.7979152</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>8188219.66</v>
+        <v>5489895.76</v>
       </c>
       <c r="I42" s="1">
-        <v>-947719.66</v>
+        <v>8345104.24</v>
       </c>
       <c r="J42" s="1">
-        <v>-11.574184613411</v>
+        <v>152.00842793416</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>7240500.0</v>
+        <v>13835000.0</v>
       </c>
       <c r="N42" s="1">
-        <v>7240500.0</v>
+        <v>13835000.0</v>
       </c>
       <c r="O42" s="1">
-        <v>4.51</v>
+        <v>8.24</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>50000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>246.6</v>
+        <v>52.15</v>
       </c>
       <c r="E43" s="1">
-        <v>109.7979152</v>
+        <v>98.4921743478</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>5489895.76</v>
+        <v>2265320.01</v>
       </c>
       <c r="I43" s="1">
-        <v>6840104.24</v>
+        <v>-1065870.01</v>
       </c>
       <c r="J43" s="1">
-        <v>124.59442836488</v>
+        <v>-47.05163090843</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>12330000.0</v>
+        <v>1199450.0</v>
       </c>
       <c r="N43" s="1">
-        <v>12330000.0</v>
+        <v>1199450.0</v>
       </c>
       <c r="O43" s="1">
-        <v>7.68</v>
+        <v>0.71</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>23000.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D44" s="1">
-        <v>47.72</v>
+        <v>32.99</v>
       </c>
       <c r="E44" s="1">
-        <v>98.4921743478</v>
+        <v>15.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2265320.01</v>
+        <v>27030.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-1167760.01</v>
+        <v>32417.98</v>
       </c>
       <c r="J44" s="1">
-        <v>-51.549450181213</v>
+        <v>119.93333333333</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1097560.0</v>
+        <v>59447.98</v>
       </c>
       <c r="N44" s="1">
-        <v>1097560.0</v>
+        <v>59447.98</v>
       </c>
       <c r="O44" s="1">
-        <v>0.68</v>
+        <v>0.04</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>1802.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>36.95</v>
+        <v>73.86</v>
       </c>
       <c r="E45" s="1">
-        <v>15.0</v>
+        <v>28.643883619</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>27030.0</v>
+        <v>3007607.78</v>
       </c>
       <c r="I45" s="1">
-        <v>39553.9</v>
+        <v>4747692.22</v>
       </c>
       <c r="J45" s="1">
-        <v>146.33333333333</v>
+        <v>157.85609585037</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>66583.9</v>
+        <v>7755300.0</v>
       </c>
       <c r="N45" s="1">
-        <v>66583.9</v>
+        <v>7755300.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.04</v>
+        <v>4.62</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>105000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>75.68</v>
+        <v>46.4</v>
       </c>
       <c r="E46" s="1">
-        <v>28.643883619</v>
+        <v>59.4699473333</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3007607.78</v>
+        <v>892049.21</v>
       </c>
       <c r="I46" s="1">
-        <v>4938792.22</v>
+        <v>-196049.21</v>
       </c>
       <c r="J46" s="1">
-        <v>164.20998285887</v>
+        <v>-21.977398533877</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7946400.0</v>
+        <v>696000.0</v>
       </c>
       <c r="N46" s="1">
-        <v>7946400.0</v>
+        <v>696000.0</v>
       </c>
       <c r="O46" s="1">
-        <v>4.95</v>
+        <v>0.41</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>15000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>43.6</v>
+        <v>40.9</v>
       </c>
       <c r="E47" s="1">
-        <v>59.4699473333</v>
+        <v>111.6129077778</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>892049.21</v>
+        <v>1004516.17</v>
       </c>
       <c r="I47" s="1">
-        <v>-238049.21</v>
+        <v>-636416.17</v>
       </c>
       <c r="J47" s="1">
-        <v>-26.685658967177</v>
+        <v>-63.355492823973</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>654000.0</v>
+        <v>368100.0</v>
       </c>
       <c r="N47" s="1">
-        <v>654000.0</v>
+        <v>368100.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.41</v>
+        <v>0.22</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>9000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>25.8</v>
+        <v>28.41</v>
       </c>
       <c r="E48" s="1">
-        <v>111.6129077778</v>
+        <v>27.86668225</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1004516.17</v>
+        <v>4458669.16</v>
       </c>
       <c r="I48" s="1">
-        <v>-772316.17</v>
+        <v>86930.84</v>
       </c>
       <c r="J48" s="1">
-        <v>-76.88439400632</v>
+        <v>1.9497037542027</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>232200.0</v>
+        <v>4545600.0</v>
       </c>
       <c r="N48" s="1">
-        <v>232200.0</v>
+        <v>4545600.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.14</v>
+        <v>2.71</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>160000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>24.1</v>
+        <v>36.62</v>
       </c>
       <c r="E49" s="1">
-        <v>27.86668225</v>
+        <v>21.361331</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>4458669.16</v>
+        <v>427226.62</v>
       </c>
       <c r="I49" s="1">
-        <v>-602669.16</v>
+        <v>305173.38</v>
       </c>
       <c r="J49" s="1">
-        <v>-13.516794773802</v>
+        <v>71.4312652147</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>3856000.0</v>
+        <v>732400.0</v>
       </c>
       <c r="N49" s="1">
-        <v>3856000.0</v>
+        <v>732400.0</v>
       </c>
       <c r="O49" s="1">
-        <v>2.4</v>
+        <v>0.44</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>30000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>32.74</v>
+        <v>51.48</v>
       </c>
       <c r="E50" s="1">
-        <v>21.361331</v>
+        <v>108.672405</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>640839.93</v>
+        <v>1086724.05</v>
       </c>
       <c r="I50" s="1">
-        <v>341360.07</v>
+        <v>-571924.05</v>
       </c>
       <c r="J50" s="1">
-        <v>53.267603034661</v>
+        <v>-52.62826841828</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>982200.0</v>
+        <v>514800.0</v>
       </c>
       <c r="N50" s="1">
-        <v>982200.0</v>
+        <v>514800.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.61</v>
+        <v>0.31</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>10000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>55.96</v>
+        <v>67.28</v>
       </c>
       <c r="E51" s="1">
-        <v>108.672405</v>
+        <v>48.3668532121</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1086724.05</v>
+        <v>7980530.78</v>
       </c>
       <c r="I51" s="1">
-        <v>-527124.05</v>
+        <v>3120669.22</v>
       </c>
       <c r="J51" s="1">
-        <v>-48.50578672663</v>
+        <v>39.103529652698</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>559600.0</v>
+        <v>11101200.0</v>
       </c>
       <c r="N51" s="1">
-        <v>559600.0</v>
+        <v>11101200.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.35</v>
+        <v>6.61</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>165000.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D52" s="1">
-        <v>60.63</v>
+        <v>106.15</v>
       </c>
       <c r="E52" s="1">
-        <v>48.3668532121</v>
+        <v>76.0901648</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>7980530.78</v>
+        <v>951127.06</v>
       </c>
       <c r="I52" s="1">
-        <v>2023419.22</v>
+        <v>375747.94</v>
       </c>
       <c r="J52" s="1">
-        <v>25.354444156407</v>
+        <v>39.50554618854</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10003950.0</v>
+        <v>1326875.0</v>
       </c>
       <c r="N52" s="1">
-        <v>10003950.0</v>
+        <v>1326875.0</v>
       </c>
       <c r="O52" s="1">
-        <v>6.23</v>
+        <v>0.79</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>12500.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>93.86</v>
+        <v>35.96</v>
       </c>
       <c r="E53" s="1">
-        <v>76.0901648</v>
+        <v>28.6797525</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>951127.06</v>
+        <v>1720785.15</v>
       </c>
       <c r="I53" s="1">
-        <v>222122.94</v>
+        <v>436814.85</v>
       </c>
       <c r="J53" s="1">
-        <v>23.353655819655</v>
+        <v>25.384624570941</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1173250.0</v>
+        <v>2157600.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1173250.0</v>
+        <v>2157600.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.73</v>
+        <v>1.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>100000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>1.002</v>
+        <v>140.75</v>
       </c>
       <c r="E54" s="1">
-        <v>3.2666667</v>
+        <v>104.83113</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>326666.67</v>
+        <v>3459427.29</v>
       </c>
       <c r="I54" s="1">
-        <v>-226466.67</v>
+        <v>1185322.71</v>
       </c>
       <c r="J54" s="1">
-        <v>-69.326530925239</v>
+        <v>34.263553202183</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>100200.0</v>
+        <v>4644750.0</v>
       </c>
       <c r="N54" s="1">
-        <v>100200.0</v>
+        <v>4644750.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.06</v>
+        <v>2.77</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>60000.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D55" s="1">
-        <v>31.53</v>
+        <v>119.5</v>
       </c>
       <c r="E55" s="1">
-        <v>28.6797525</v>
+        <v>178.4605682353</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1720785.15</v>
+        <v>1516914.83</v>
       </c>
       <c r="I55" s="1">
-        <v>171014.85</v>
+        <v>-501164.83</v>
       </c>
       <c r="J55" s="1">
-        <v>9.9381872280802</v>
+        <v>-33.03842905933</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1891800.0</v>
+        <v>1015750.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1891800.0</v>
+        <v>1015750.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.18</v>
+        <v>0.6</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>33000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>121.75</v>
+        <v>0.0</v>
       </c>
       <c r="E56" s="1">
-        <v>104.83113</v>
+        <v>0.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3459427.29</v>
+        <v>0.0</v>
       </c>
       <c r="I56" s="1">
-        <v>558322.71</v>
+        <v>0.0</v>
       </c>
       <c r="J56" s="1">
-        <v>16.139165913789</v>
+        <v>0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>4017750.0</v>
+        <v>0.0</v>
       </c>
       <c r="N56" s="1">
-        <v>4017750.0</v>
+        <v>0.0</v>
       </c>
       <c r="O56" s="1">
-        <v>2.5</v>
+        <v>0.0</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>8500.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>133.7</v>
+        <v>0.0</v>
       </c>
       <c r="E57" s="1">
-        <v>178.4605682353</v>
+        <v>0.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1516914.83</v>
+        <v>0.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-380464.83</v>
+        <v>0.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-25.081489248806</v>
+        <v>0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1136450.0</v>
+        <v>0.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1136450.0</v>
+        <v>0.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.71</v>
+        <v>0.0</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
         <v>119394.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1.356</v>
+        <v>1.5645</v>
       </c>
       <c r="E58" s="1">
         <v>30.5788299245</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>3650928.82</v>
       </c>
       <c r="I58" s="1">
-        <v>-3489030.56</v>
+        <v>-3464136.91</v>
       </c>
       <c r="J58" s="1">
-        <v>-95.565559670375</v>
+        <v>-94.883715371915</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>161898.26</v>
+        <v>186791.91</v>
       </c>
       <c r="N58" s="1">
-        <v>161898.26</v>
+        <v>186791.91</v>
       </c>
       <c r="O58" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>