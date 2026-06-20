--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011093707</t>
   </si>
   <si>
@@ -440,50 +440,56 @@
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
+  </si>
+  <si>
+    <t>FR0014015MS9</t>
+  </si>
+  <si>
+    <t>WORLDLINE RTS</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -809,227 +815,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>7586.34</v>
+        <v>7465.63</v>
       </c>
       <c r="D2">
-        <v>296.43</v>
+        <v>267.13</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2248877.86</v>
+        <v>1994340.11</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2248877.86</v>
+        <v>1994340.11</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1043005.1</v>
+        <v>1042008.98</v>
       </c>
       <c r="D3">
-        <v>158.77</v>
+        <v>143.22</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>165601355.97</v>
+        <v>149240012.3</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>165601355.97</v>
+        <v>149240012.3</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>156.0</v>
       </c>
       <c r="D4">
-        <v>153.72</v>
+        <v>138.59</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>23981.0</v>
+        <v>21620.54</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>23981.0</v>
+        <v>21620.54</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>261.0</v>
+        <v>421.0</v>
       </c>
       <c r="D5">
-        <v>107.46</v>
+        <v>96.86</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>28049.44</v>
+        <v>40780.58</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>28049.44</v>
+        <v>40780.58</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O58" sqref="O58"/>
+      <selection activeCell="O59" sqref="O59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1051,2886 +1057,2936 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>10000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>26.25</v>
+        <v>21.75</v>
       </c>
       <c r="E2" s="1">
         <v>3.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>36800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>225700.0</v>
+        <v>180700.0</v>
       </c>
       <c r="J2" s="1">
-        <v>613.3152173913</v>
+        <v>491.03260869565</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>262500.0</v>
+        <v>217500.0</v>
       </c>
       <c r="N2" s="1">
-        <v>262500.0</v>
+        <v>217500.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>34000.0</v>
       </c>
       <c r="D3" s="1">
         <v>105.28</v>
       </c>
       <c r="E3" s="1">
         <v>103.86</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>3531240.0</v>
       </c>
       <c r="I3" s="1">
         <v>48280.0</v>
       </c>
       <c r="J3" s="1">
         <v>1.367225110726</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
         <v>3579520.0</v>
       </c>
       <c r="N3" s="1">
         <v>3579520.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.13</v>
+        <v>2.37</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>250000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>2.98</v>
+        <v>2.89</v>
       </c>
       <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1265796.51</v>
+        <v>-1288296.51</v>
       </c>
       <c r="J4" s="1">
-        <v>-62.950005319036</v>
+        <v>-64.068964889938</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>745000.0</v>
+        <v>722500.0</v>
       </c>
       <c r="N4" s="1">
-        <v>745000.0</v>
+        <v>722500.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>52000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>184.24</v>
+        <v>160.92</v>
       </c>
       <c r="E5" s="1">
         <v>125.5742582692</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>6529861.43</v>
       </c>
       <c r="I5" s="1">
-        <v>3050618.57</v>
+        <v>1837978.57</v>
       </c>
       <c r="J5" s="1">
-        <v>46.717967949283</v>
+        <v>28.147282904899</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9580480.0</v>
+        <v>8367840.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9580480.0</v>
+        <v>8367840.0</v>
       </c>
       <c r="O5" s="1">
-        <v>5.71</v>
+        <v>5.53</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>70000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>44.42</v>
+        <v>32.96</v>
       </c>
       <c r="E6" s="1">
         <v>36.9984684286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2589892.79</v>
       </c>
       <c r="I6" s="1">
-        <v>519507.21</v>
+        <v>-282692.79</v>
       </c>
       <c r="J6" s="1">
-        <v>20.05902375596</v>
+        <v>-10.915231359828</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3109400.0</v>
+        <v>2307200.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3109400.0</v>
+        <v>2307200.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.85</v>
+        <v>1.52</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>86000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>41.46</v>
+        <v>37.7</v>
       </c>
       <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2266231.57</v>
       </c>
       <c r="I7" s="1">
-        <v>1299328.43</v>
+        <v>975968.43</v>
       </c>
       <c r="J7" s="1">
-        <v>57.334318663648</v>
+        <v>43.065697385903</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3565560.0</v>
+        <v>3242200.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3565560.0</v>
+        <v>3242200.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.12</v>
+        <v>2.14</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>220000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.8</v>
+        <v>9.63</v>
       </c>
       <c r="E8" s="1">
         <v>8.6304381364</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1898696.39</v>
       </c>
       <c r="I8" s="1">
-        <v>477303.61</v>
+        <v>219903.61</v>
       </c>
       <c r="J8" s="1">
-        <v>25.138490414468</v>
+        <v>11.581820619567</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2376000.0</v>
+        <v>2118600.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2376000.0</v>
+        <v>2118600.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.42</v>
+        <v>1.4</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>15000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0</v>
+        <v>90.7</v>
       </c>
       <c r="E9" s="1">
         <v>106.9485626667</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1604228.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-104228.44</v>
+        <v>-243728.44</v>
       </c>
       <c r="J9" s="1">
-        <v>-6.4971071077633</v>
+        <v>-15.192876146741</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1500000.0</v>
+        <v>1360500.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1500000.0</v>
+        <v>1360500.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>105000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>95.5</v>
+        <v>82.13</v>
       </c>
       <c r="E10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="I10" s="1">
-        <v>3071699.77</v>
+        <v>1667849.77</v>
       </c>
       <c r="J10" s="1">
-        <v>44.160264361129</v>
+        <v>23.977827350571</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>10027500.0</v>
+        <v>8623650.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10027500.0</v>
+        <v>8623650.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.97</v>
+        <v>5.7</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>29.42</v>
+        <v>26.46</v>
       </c>
       <c r="E11" s="1">
         <v>27.1190935</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>542381.87</v>
       </c>
       <c r="I11" s="1">
-        <v>46018.13</v>
+        <v>-13181.87</v>
       </c>
       <c r="J11" s="1">
-        <v>8.4844521075161</v>
+        <v>-2.4303670032333</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>588400.0</v>
+        <v>529200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>588400.0</v>
+        <v>529200.0</v>
       </c>
       <c r="O11" s="1">
         <v>0.35</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>40000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>86.24</v>
+        <v>68.08</v>
       </c>
       <c r="E12" s="1">
         <v>45.10074</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1804029.6</v>
       </c>
       <c r="I12" s="1">
-        <v>1645570.4</v>
+        <v>919170.4</v>
       </c>
       <c r="J12" s="1">
-        <v>91.216374720237</v>
+        <v>50.950960006421</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3449600.0</v>
+        <v>2723200.0</v>
       </c>
       <c r="N12" s="1">
-        <v>3449600.0</v>
+        <v>2723200.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.05</v>
+        <v>1.8</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>100000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>18.785</v>
+        <v>15.975</v>
       </c>
       <c r="E13" s="1">
         <v>17.29565</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1729565.0</v>
       </c>
       <c r="I13" s="1">
-        <v>148935.0</v>
+        <v>-132065.0</v>
       </c>
       <c r="J13" s="1">
-        <v>8.6111247625848</v>
+        <v>-7.6357349969501</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1878500.0</v>
+        <v>1597500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1878500.0</v>
+        <v>1597500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.12</v>
+        <v>1.06</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>30000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>72.64</v>
+        <v>68.5</v>
       </c>
       <c r="E14" s="1">
         <v>62.232573</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1866977.19</v>
       </c>
       <c r="I14" s="1">
-        <v>312222.81</v>
+        <v>188022.81</v>
       </c>
       <c r="J14" s="1">
-        <v>16.72343999018</v>
+        <v>10.070975211004</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2179200.0</v>
+        <v>2055000.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2179200.0</v>
+        <v>2055000.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.3</v>
+        <v>1.36</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>92500.0</v>
       </c>
       <c r="D15" s="1">
         <v>20.0</v>
       </c>
       <c r="E15" s="1">
         <v>20.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="I15" s="1">
         <v>0.0</v>
       </c>
       <c r="J15" s="1">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="N15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.1</v>
+        <v>1.22</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>199839.0</v>
       </c>
       <c r="D16" s="1">
-        <v>28.93</v>
+        <v>26.51</v>
       </c>
       <c r="E16" s="1">
         <v>13.5681583675</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2711447.2</v>
       </c>
       <c r="I16" s="1">
-        <v>3069895.07</v>
+        <v>2586284.69</v>
       </c>
       <c r="J16" s="1">
-        <v>113.21979900623</v>
+        <v>95.383922283274</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5781342.27</v>
+        <v>5297731.89</v>
       </c>
       <c r="N16" s="1">
-        <v>5781342.27</v>
+        <v>5297731.89</v>
       </c>
       <c r="O16" s="1">
-        <v>3.44</v>
+        <v>3.5</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>12000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>225.2</v>
+        <v>194.75</v>
       </c>
       <c r="E17" s="1">
         <v>191.0573533333</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>2292688.24</v>
       </c>
       <c r="I17" s="1">
-        <v>409711.76</v>
+        <v>44311.76</v>
       </c>
       <c r="J17" s="1">
-        <v>17.870365139571</v>
+        <v>1.9327424996955</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2702400.0</v>
+        <v>2337000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2702400.0</v>
+        <v>2337000.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.61</v>
+        <v>1.54</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>10000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>62.3</v>
+        <v>68.3</v>
       </c>
       <c r="E18" s="1">
         <v>20.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>200000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>423000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="J18" s="1">
-        <v>211.5</v>
+        <v>241.5</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>623000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>623000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>23485.0</v>
       </c>
       <c r="D19" s="1">
         <v>150.0</v>
       </c>
       <c r="E19" s="1">
         <v>149.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>3499265.0</v>
       </c>
       <c r="I19" s="1">
         <v>23485.0</v>
       </c>
       <c r="J19" s="1">
         <v>0.67114093959732</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
         <v>3522750.0</v>
       </c>
       <c r="N19" s="1">
         <v>3522750.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.1</v>
+        <v>2.33</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>10000.0</v>
       </c>
       <c r="D20" s="1">
         <v>106.0</v>
       </c>
       <c r="E20" s="1">
         <v>104.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1040000.0</v>
       </c>
       <c r="I20" s="1">
         <v>20000.0</v>
       </c>
       <c r="J20" s="1">
         <v>1.9230769230769</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
         <v>1060000.0</v>
       </c>
       <c r="N20" s="1">
         <v>1060000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.63</v>
+        <v>0.7</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>278255.0</v>
       </c>
       <c r="D21" s="1">
-        <v>0.0536</v>
+        <v>0.0603</v>
       </c>
       <c r="E21" s="1">
         <v>5.4441911915</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1514873.42</v>
       </c>
       <c r="I21" s="1">
-        <v>-1499958.95</v>
+        <v>-1498094.64</v>
       </c>
       <c r="J21" s="1">
-        <v>-99.015464275556</v>
+        <v>-98.892397227486</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>14914.47</v>
+        <v>16778.78</v>
       </c>
       <c r="N21" s="1">
-        <v>14914.47</v>
+        <v>16778.78</v>
       </c>
       <c r="O21" s="1">
         <v>0.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>2600.0</v>
       </c>
       <c r="D22" s="1">
-        <v>2049.0</v>
+        <v>1656.0</v>
       </c>
       <c r="E22" s="1">
         <v>1953.9569307692</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>5080288.02</v>
       </c>
       <c r="I22" s="1">
-        <v>247111.98</v>
+        <v>-774688.02</v>
       </c>
       <c r="J22" s="1">
-        <v>4.8641332740816</v>
+        <v>-15.248899608649</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5327400.0</v>
+        <v>4305600.0</v>
       </c>
       <c r="N22" s="1">
-        <v>5327400.0</v>
+        <v>4305600.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.17</v>
+        <v>2.85</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>85000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>24.5</v>
+        <v>20.68</v>
       </c>
       <c r="E23" s="1">
         <v>27.3893784706</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2328097.17</v>
       </c>
       <c r="I23" s="1">
-        <v>-245597.17</v>
+        <v>-570297.17</v>
       </c>
       <c r="J23" s="1">
-        <v>-10.549266292008</v>
+        <v>-24.496278649744</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>2082500.0</v>
+        <v>1757800.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2082500.0</v>
+        <v>1757800.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.24</v>
+        <v>1.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>4000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>165.1</v>
+        <v>149.6</v>
       </c>
       <c r="E24" s="1">
         <v>107.7144625</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>430857.85</v>
       </c>
       <c r="I24" s="1">
-        <v>229542.15</v>
+        <v>167542.15</v>
       </c>
       <c r="J24" s="1">
-        <v>53.275610505878</v>
+        <v>38.885713698845</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>660400.0</v>
+        <v>598400.0</v>
       </c>
       <c r="N24" s="1">
-        <v>660400.0</v>
+        <v>598400.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>40000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.54</v>
+        <v>19.38</v>
       </c>
       <c r="E25" s="1">
         <v>18.216797</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>728671.88</v>
       </c>
       <c r="I25" s="1">
-        <v>-27071.88</v>
+        <v>46528.12</v>
       </c>
       <c r="J25" s="1">
-        <v>-3.715235998952</v>
+        <v>6.3853321744761</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>701600.0</v>
+        <v>775200.0</v>
       </c>
       <c r="N25" s="1">
-        <v>701600.0</v>
+        <v>775200.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.42</v>
+        <v>0.51</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>55000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>32.45</v>
+        <v>28.8</v>
       </c>
       <c r="E26" s="1">
         <v>32.0843294545</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1764638.12</v>
       </c>
       <c r="I26" s="1">
-        <v>20111.88</v>
+        <v>-180638.12</v>
       </c>
       <c r="J26" s="1">
-        <v>1.1397169636118</v>
+        <v>-10.236553203328</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1784750.0</v>
+        <v>1584000.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1784750.0</v>
+        <v>1584000.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
         <v>25000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>178.24</v>
+        <v>167.24</v>
       </c>
       <c r="E27" s="1">
         <v>105.7503412</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2643758.53</v>
       </c>
       <c r="I27" s="1">
-        <v>1812241.47</v>
+        <v>1537241.47</v>
       </c>
       <c r="J27" s="1">
-        <v>68.547919540897</v>
+        <v>58.146061849302</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4456000.0</v>
+        <v>4181000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>4456000.0</v>
+        <v>4181000.0</v>
       </c>
       <c r="O27" s="1">
-        <v>2.65</v>
+        <v>2.76</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>137750.0</v>
       </c>
       <c r="D28" s="1">
-        <v>2.555</v>
+        <v>2.98</v>
       </c>
       <c r="E28" s="1">
         <v>8.75</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1205312.5</v>
       </c>
       <c r="I28" s="1">
-        <v>-853361.25</v>
+        <v>-794817.5</v>
       </c>
       <c r="J28" s="1">
-        <v>-70.8</v>
+        <v>-65.942857142857</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>351951.25</v>
+        <v>410495.0</v>
       </c>
       <c r="N28" s="1">
-        <v>351951.25</v>
+        <v>410495.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>38726.0</v>
       </c>
       <c r="D29" s="1">
-        <v>5.43</v>
+        <v>5.6</v>
       </c>
       <c r="E29" s="1">
         <v>10.35</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>400814.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-190531.92</v>
+        <v>-183948.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-47.536231884058</v>
+        <v>-45.893719806763</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>210282.18</v>
+        <v>216865.6</v>
       </c>
       <c r="N29" s="1">
-        <v>210282.18</v>
+        <v>216865.6</v>
       </c>
       <c r="O29" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>13000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>397.4</v>
+        <v>347.7</v>
       </c>
       <c r="E30" s="1">
         <v>382.6681676923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>4974686.18</v>
       </c>
       <c r="I30" s="1">
-        <v>191513.82</v>
+        <v>-454586.18</v>
       </c>
       <c r="J30" s="1">
-        <v>3.8497668610726</v>
+        <v>-9.1379870719805</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>5166200.0</v>
+        <v>4520100.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5166200.0</v>
+        <v>4520100.0</v>
       </c>
       <c r="O30" s="1">
-        <v>3.08</v>
+        <v>2.99</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>17000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>544.1</v>
+        <v>457.95</v>
       </c>
       <c r="E31" s="1">
         <v>428.6897088235</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>7287725.05</v>
       </c>
       <c r="I31" s="1">
-        <v>1961974.95</v>
+        <v>497424.95</v>
       </c>
       <c r="J31" s="1">
-        <v>26.921637912232</v>
+        <v>6.8255175186665</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>9249700.0</v>
+        <v>7785150.0</v>
       </c>
       <c r="N31" s="1">
-        <v>9249700.0</v>
+        <v>7785150.0</v>
       </c>
       <c r="O31" s="1">
-        <v>5.51</v>
+        <v>5.15</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>11.58</v>
+        <v>11.16</v>
       </c>
       <c r="E32" s="1">
         <v>13.2913</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>465195.5</v>
       </c>
       <c r="I32" s="1">
-        <v>-59895.5</v>
+        <v>-74595.5</v>
       </c>
       <c r="J32" s="1">
-        <v>-12.875339507798</v>
+        <v>-16.035301287308</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>405300.0</v>
+        <v>390600.0</v>
       </c>
       <c r="N32" s="1">
-        <v>405300.0</v>
+        <v>390600.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
         <v>35000.0</v>
       </c>
       <c r="D33" s="1">
         <v>25.8</v>
       </c>
       <c r="E33" s="1">
         <v>5.07</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>177450.0</v>
       </c>
       <c r="I33" s="1">
         <v>725550.0</v>
       </c>
       <c r="J33" s="1">
         <v>408.87573964497</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
         <v>903000.0</v>
       </c>
       <c r="N33" s="1">
         <v>903000.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.54</v>
+        <v>0.6</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>103.0</v>
+        <v>65.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4778.97</v>
+        <v>4784.78</v>
       </c>
       <c r="E34" s="1">
-        <v>4775.943592233</v>
+        <v>4779.5704615385</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>491922.19</v>
+        <v>310672.08</v>
       </c>
       <c r="I34" s="1">
-        <v>311.72</v>
+        <v>338.62</v>
       </c>
       <c r="J34" s="1">
-        <v>0.0633677452119</v>
+        <v>0.10899595483444</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>492233.91</v>
+        <v>311010.7</v>
       </c>
       <c r="N34" s="1">
-        <v>492233.91</v>
+        <v>311010.7</v>
       </c>
       <c r="O34" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>18.19</v>
+        <v>17.115</v>
       </c>
       <c r="E35" s="1">
         <v>13.2063545</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2641270.9</v>
       </c>
       <c r="I35" s="1">
-        <v>996729.1</v>
+        <v>781729.1</v>
       </c>
       <c r="J35" s="1">
-        <v>37.73672363558</v>
+        <v>29.596702859975</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3638000.0</v>
+        <v>3423000.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3638000.0</v>
+        <v>3423000.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.17</v>
+        <v>2.26</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>20000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>11.32</v>
+        <v>10.21</v>
       </c>
       <c r="E36" s="1">
         <v>21.013614</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>420272.28</v>
       </c>
       <c r="I36" s="1">
-        <v>-193872.28</v>
+        <v>-216072.28</v>
       </c>
       <c r="J36" s="1">
-        <v>-46.1301611422</v>
+        <v>-51.412450994865</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>226400.0</v>
+        <v>204200.0</v>
       </c>
       <c r="N36" s="1">
-        <v>226400.0</v>
+        <v>204200.0</v>
       </c>
       <c r="O36" s="1">
         <v>0.13</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>60000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>75.42</v>
+        <v>70.52</v>
       </c>
       <c r="E37" s="1">
         <v>63.1479731667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>3788878.39</v>
       </c>
       <c r="I37" s="1">
-        <v>736321.61</v>
+        <v>442321.61</v>
       </c>
       <c r="J37" s="1">
-        <v>19.433762032146</v>
+        <v>11.674209738888</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>4525200.0</v>
+        <v>4231200.0</v>
       </c>
       <c r="N37" s="1">
-        <v>4525200.0</v>
+        <v>4231200.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>45000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>32.11</v>
+        <v>27.64</v>
       </c>
       <c r="E38" s="1">
         <v>41.2242637778</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1855091.87</v>
       </c>
       <c r="I38" s="1">
-        <v>-410141.87</v>
+        <v>-611291.87</v>
       </c>
       <c r="J38" s="1">
-        <v>-22.108978893859</v>
+        <v>-32.952107649526</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1444950.0</v>
+        <v>1243800.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1444950.0</v>
+        <v>1243800.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.86</v>
+        <v>0.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>30000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>36.87</v>
+        <v>31.35</v>
       </c>
       <c r="E39" s="1">
         <v>26.496119</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>794883.57</v>
       </c>
       <c r="I39" s="1">
-        <v>311216.43</v>
+        <v>145616.43</v>
       </c>
       <c r="J39" s="1">
-        <v>39.152454742523</v>
+        <v>18.319214976352</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1106100.0</v>
+        <v>940500.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1106100.0</v>
+        <v>940500.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>27000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>340.0</v>
+        <v>281.6</v>
       </c>
       <c r="E40" s="1">
         <v>140.1883425926</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>3785085.25</v>
       </c>
       <c r="I40" s="1">
-        <v>5394914.75</v>
+        <v>3818114.75</v>
       </c>
       <c r="J40" s="1">
-        <v>142.53086505779</v>
+        <v>100.87262235375</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>9180000.0</v>
+        <v>7603200.0</v>
       </c>
       <c r="N40" s="1">
-        <v>9180000.0</v>
+        <v>7603200.0</v>
       </c>
       <c r="O40" s="1">
-        <v>5.47</v>
+        <v>5.03</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>90000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>82.2</v>
+        <v>77.79</v>
       </c>
       <c r="E41" s="1">
         <v>90.9802184444</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>8188219.66</v>
       </c>
       <c r="I41" s="1">
-        <v>-790219.66</v>
+        <v>-1187119.66</v>
       </c>
       <c r="J41" s="1">
-        <v>-9.6506895614962</v>
+        <v>-14.497897092321</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>7398000.0</v>
+        <v>7001100.0</v>
       </c>
       <c r="N41" s="1">
-        <v>7398000.0</v>
+        <v>7001100.0</v>
       </c>
       <c r="O41" s="1">
-        <v>4.41</v>
+        <v>4.63</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>50000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>276.7</v>
+        <v>237.15</v>
       </c>
       <c r="E42" s="1">
         <v>109.7979152</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>5489895.76</v>
       </c>
       <c r="I42" s="1">
-        <v>8345104.24</v>
+        <v>6367604.24</v>
       </c>
       <c r="J42" s="1">
-        <v>152.00842793416</v>
+        <v>115.98770756988</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>13835000.0</v>
+        <v>11857500.0</v>
       </c>
       <c r="N42" s="1">
-        <v>13835000.0</v>
+        <v>11857500.0</v>
       </c>
       <c r="O42" s="1">
-        <v>8.24</v>
+        <v>7.84</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>23000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>52.15</v>
+        <v>42.42</v>
       </c>
       <c r="E43" s="1">
         <v>98.4921743478</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>2265320.01</v>
       </c>
       <c r="I43" s="1">
-        <v>-1065870.01</v>
+        <v>-1289660.01</v>
       </c>
       <c r="J43" s="1">
-        <v>-47.05163090843</v>
+        <v>-56.930588363098</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1199450.0</v>
+        <v>975660.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1199450.0</v>
+        <v>975660.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.71</v>
+        <v>0.64</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
         <v>1802.0</v>
       </c>
       <c r="D44" s="1">
-        <v>32.99</v>
+        <v>32.0</v>
       </c>
       <c r="E44" s="1">
         <v>15.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>27030.0</v>
       </c>
       <c r="I44" s="1">
-        <v>32417.98</v>
+        <v>30634.0</v>
       </c>
       <c r="J44" s="1">
-        <v>119.93333333333</v>
+        <v>113.33333333333</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>59447.98</v>
+        <v>57664.0</v>
       </c>
       <c r="N44" s="1">
-        <v>59447.98</v>
+        <v>57664.0</v>
       </c>
       <c r="O44" s="1">
         <v>0.04</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>105000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>73.86</v>
+        <v>60.98</v>
       </c>
       <c r="E45" s="1">
         <v>28.643883619</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3007607.78</v>
       </c>
       <c r="I45" s="1">
-        <v>4747692.22</v>
+        <v>3395292.22</v>
       </c>
       <c r="J45" s="1">
-        <v>157.85609585037</v>
+        <v>112.89012625177</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>7755300.0</v>
+        <v>6402900.0</v>
       </c>
       <c r="N45" s="1">
-        <v>7755300.0</v>
+        <v>6402900.0</v>
       </c>
       <c r="O45" s="1">
-        <v>4.62</v>
+        <v>4.23</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>15000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>46.4</v>
+        <v>41.48</v>
       </c>
       <c r="E46" s="1">
         <v>59.4699473333</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>892049.21</v>
       </c>
       <c r="I46" s="1">
-        <v>-196049.21</v>
+        <v>-269849.21</v>
       </c>
       <c r="J46" s="1">
-        <v>-21.977398533877</v>
+        <v>-30.250484723819</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>696000.0</v>
+        <v>622200.0</v>
       </c>
       <c r="N46" s="1">
-        <v>696000.0</v>
+        <v>622200.0</v>
       </c>
       <c r="O46" s="1">
         <v>0.41</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
         <v>9000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>40.9</v>
+        <v>51.76</v>
       </c>
       <c r="E47" s="1">
         <v>111.6129077778</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1004516.17</v>
       </c>
       <c r="I47" s="1">
-        <v>-636416.17</v>
+        <v>-538676.17</v>
       </c>
       <c r="J47" s="1">
-        <v>-63.355492823973</v>
+        <v>-53.625435417331</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>368100.0</v>
+        <v>465840.0</v>
       </c>
       <c r="N47" s="1">
-        <v>368100.0</v>
+        <v>465840.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
         <v>160000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>28.41</v>
+        <v>26.92</v>
       </c>
       <c r="E48" s="1">
-        <v>27.86668225</v>
+        <v>28.0368719375</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>4458669.16</v>
+        <v>4485899.51</v>
       </c>
       <c r="I48" s="1">
-        <v>86930.84</v>
+        <v>-178699.51</v>
       </c>
       <c r="J48" s="1">
-        <v>1.9497037542027</v>
+        <v>-3.9835825479738</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4545600.0</v>
+        <v>4307200.0</v>
       </c>
       <c r="N48" s="1">
-        <v>4545600.0</v>
+        <v>4307200.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.71</v>
+        <v>2.85</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
         <v>20000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>36.62</v>
+        <v>32.02</v>
       </c>
       <c r="E49" s="1">
         <v>21.361331</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>427226.62</v>
       </c>
       <c r="I49" s="1">
-        <v>305173.38</v>
+        <v>213173.38</v>
       </c>
       <c r="J49" s="1">
-        <v>71.4312652147</v>
+        <v>49.897026547643</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>732400.0</v>
+        <v>640400.0</v>
       </c>
       <c r="N49" s="1">
-        <v>732400.0</v>
+        <v>640400.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>51.48</v>
+        <v>51.1</v>
       </c>
       <c r="E50" s="1">
         <v>108.672405</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1086724.05</v>
       </c>
       <c r="I50" s="1">
-        <v>-571924.05</v>
+        <v>-575724.05</v>
       </c>
       <c r="J50" s="1">
-        <v>-52.62826841828</v>
+        <v>-52.977943204625</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>514800.0</v>
+        <v>511000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>514800.0</v>
+        <v>511000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>165000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>67.28</v>
+        <v>76.96</v>
       </c>
       <c r="E51" s="1">
         <v>48.3668532121</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>7980530.78</v>
       </c>
       <c r="I51" s="1">
-        <v>3120669.22</v>
+        <v>4717869.22</v>
       </c>
       <c r="J51" s="1">
-        <v>39.103529652698</v>
+        <v>59.117236059329</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>11101200.0</v>
+        <v>12698400.0</v>
       </c>
       <c r="N51" s="1">
-        <v>11101200.0</v>
+        <v>12698400.0</v>
       </c>
       <c r="O51" s="1">
-        <v>6.61</v>
+        <v>8.39</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
         <v>12500.0</v>
       </c>
       <c r="D52" s="1">
-        <v>106.15</v>
+        <v>93.98</v>
       </c>
       <c r="E52" s="1">
         <v>76.0901648</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>951127.06</v>
       </c>
       <c r="I52" s="1">
-        <v>375747.94</v>
+        <v>223622.94</v>
       </c>
       <c r="J52" s="1">
-        <v>39.50554618854</v>
+        <v>23.511363455478</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1326875.0</v>
+        <v>1174750.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1326875.0</v>
+        <v>1174750.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>60000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>35.96</v>
+        <v>31.1</v>
       </c>
       <c r="E53" s="1">
         <v>28.6797525</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1720785.15</v>
       </c>
       <c r="I53" s="1">
-        <v>436814.85</v>
+        <v>145214.85</v>
       </c>
       <c r="J53" s="1">
-        <v>25.384624570941</v>
+        <v>8.4388716394955</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2157600.0</v>
+        <v>1866000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2157600.0</v>
+        <v>1866000.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.29</v>
+        <v>1.23</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>33000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>140.75</v>
+        <v>123.95</v>
       </c>
       <c r="E54" s="1">
         <v>104.83113</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>3459427.29</v>
       </c>
       <c r="I54" s="1">
-        <v>1185322.71</v>
+        <v>630922.71</v>
       </c>
       <c r="J54" s="1">
-        <v>34.263553202183</v>
+        <v>18.237779178761</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>4644750.0</v>
+        <v>4090350.0</v>
       </c>
       <c r="N54" s="1">
-        <v>4644750.0</v>
+        <v>4090350.0</v>
       </c>
       <c r="O54" s="1">
-        <v>2.77</v>
+        <v>2.7</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
         <v>8500.0</v>
       </c>
       <c r="D55" s="1">
-        <v>119.5</v>
+        <v>104.1</v>
       </c>
       <c r="E55" s="1">
         <v>178.4605682353</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1516914.83</v>
       </c>
       <c r="I55" s="1">
-        <v>-501164.83</v>
+        <v>-632064.83</v>
       </c>
       <c r="J55" s="1">
-        <v>-33.03842905933</v>
+        <v>-41.667786318629</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1015750.0</v>
+        <v>884850.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1015750.0</v>
+        <v>884850.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>48000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>0.0</v>
+        <v>0.001</v>
       </c>
       <c r="E56" s="1">
         <v>0.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>0.0</v>
       </c>
       <c r="I56" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="J56" s="1">
         <v>0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="N56" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="O56" s="1">
         <v>0.0</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>48000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>0.0</v>
+        <v>0.001</v>
       </c>
       <c r="E57" s="1">
         <v>0.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>0.0</v>
       </c>
       <c r="I57" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="J57" s="1">
         <v>0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="N57" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="O57" s="1">
         <v>0.0</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
         <v>119394.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1.5645</v>
+        <v>0.705</v>
       </c>
       <c r="E58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>84172.77</v>
+      </c>
+      <c r="J58" s="1">
+        <v>0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>84172.77</v>
+      </c>
+      <c r="N58" s="1">
+        <v>84172.77</v>
+      </c>
+      <c r="O58" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" t="s">
+        <v>145</v>
+      </c>
+      <c r="C59" s="1">
+        <v>119394.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>0.3286</v>
+      </c>
+      <c r="E59" s="1">
         <v>30.5788299245</v>
       </c>
-      <c r="F58" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="1">
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
         <v>3650928.82</v>
       </c>
-      <c r="I58" s="1">
-[...20 lines deleted...]
-      <c r="P58">
+      <c r="I59" s="1">
+        <v>-3611695.95</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-98.925400304025</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>39232.87</v>
+      </c>
+      <c r="N59" s="1">
+        <v>39232.87</v>
+      </c>
+      <c r="O59" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P59">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>