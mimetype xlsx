--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011093707</t>
   </si>
   <si>
@@ -160,96 +160,90 @@
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
-    <t>FR0006174348</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>QS0003710959</t>
   </si>
   <si>
     <t>EHD</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR001400Q9V2</t>
   </si>
   <si>
-    <t>EXOSENS</t>
+    <t>EXOSENS SA</t>
   </si>
   <si>
     <t>FR0004150118</t>
   </si>
   <si>
     <t>FHH</t>
   </si>
   <si>
     <t>FR0010892935</t>
   </si>
   <si>
     <t>FONCIERE TERRE DE LIENS</t>
   </si>
   <si>
     <t>FR0014007ND6</t>
   </si>
   <si>
     <t>HAFFNER ENERGY SA</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
@@ -298,54 +292,54 @@
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FR0000053225</t>
   </si>
   <si>
     <t>METROPOLE TELEVISION SA</t>
   </si>
   <si>
     <t>FR0011341205</t>
   </si>
   <si>
     <t>NANOBIOTIX SA</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...2 lines deleted...]
-    <t>Ofi Invest ESG Liquidités PART C/D</t>
+    <t>FR0000044448</t>
+  </si>
+  <si>
+    <t>NEXANS SA</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>NL0015001W49</t>
   </si>
   <si>
     <t>PLUXEE NV</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
@@ -440,56 +434,50 @@
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
-  </si>
-[...4 lines deleted...]
-    <t>WORLDLINE RTS</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -815,227 +803,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>7465.63</v>
+        <v>7453.5</v>
       </c>
       <c r="D2">
-        <v>267.13</v>
+        <v>287.23</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1994340.11</v>
+        <v>2140883.22</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1994340.11</v>
+        <v>2140883.22</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1042008.98</v>
+        <v>1040318.22</v>
       </c>
       <c r="D3">
-        <v>143.22</v>
+        <v>154.15</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>149240012.3</v>
+        <v>160367846.06</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>149240012.3</v>
+        <v>160367846.06</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>156.0</v>
       </c>
       <c r="D4">
-        <v>138.59</v>
+        <v>149.08</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>21620.54</v>
+        <v>23257.69</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>21620.54</v>
+        <v>23257.69</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>421.0</v>
       </c>
       <c r="D5">
-        <v>96.86</v>
+        <v>104.17</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>40780.58</v>
+        <v>43858.43</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>40780.58</v>
+        <v>43858.43</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P59"/>
+  <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O59" sqref="O59"/>
+      <selection activeCell="O57" sqref="O57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1057,2734 +1045,2734 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>10000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>21.75</v>
+        <v>36.0</v>
       </c>
       <c r="E2" s="1">
         <v>3.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>36800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>180700.0</v>
+        <v>323200.0</v>
       </c>
       <c r="J2" s="1">
-        <v>491.03260869565</v>
+        <v>878.26086956522</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>217500.0</v>
+        <v>360000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>217500.0</v>
+        <v>360000.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.14</v>
+        <v>0.22</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>34000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D3" s="1">
         <v>105.28</v>
       </c>
       <c r="E3" s="1">
         <v>103.86</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>3531240.0</v>
+        <v>3115800.0</v>
       </c>
       <c r="I3" s="1">
-        <v>48280.0</v>
+        <v>42600.0</v>
       </c>
       <c r="J3" s="1">
         <v>1.367225110726</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3579520.0</v>
+        <v>3158400.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3579520.0</v>
+        <v>3158400.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.37</v>
+        <v>1.94</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>250000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>2.89</v>
+        <v>2.55</v>
       </c>
       <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1288296.51</v>
+        <v>-1373296.51</v>
       </c>
       <c r="J4" s="1">
-        <v>-64.068964889938</v>
+        <v>-68.296145491122</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>722500.0</v>
+        <v>637500.0</v>
       </c>
       <c r="N4" s="1">
-        <v>722500.0</v>
+        <v>637500.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.48</v>
+        <v>0.39</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>52000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>160.92</v>
+        <v>169.5</v>
       </c>
       <c r="E5" s="1">
         <v>125.5742582692</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>6529861.43</v>
       </c>
       <c r="I5" s="1">
-        <v>1837978.57</v>
+        <v>2284138.57</v>
       </c>
       <c r="J5" s="1">
-        <v>28.147282904899</v>
+        <v>34.979893440097</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>8367840.0</v>
+        <v>8814000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>8367840.0</v>
+        <v>8814000.0</v>
       </c>
       <c r="O5" s="1">
-        <v>5.53</v>
+        <v>5.42</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>70000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>32.96</v>
+        <v>40.08</v>
       </c>
       <c r="E6" s="1">
         <v>36.9984684286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2589892.79</v>
       </c>
       <c r="I6" s="1">
-        <v>-282692.79</v>
+        <v>215707.21</v>
       </c>
       <c r="J6" s="1">
-        <v>-10.915231359828</v>
+        <v>8.3288084677822</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2307200.0</v>
+        <v>2805600.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2307200.0</v>
+        <v>2805600.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.52</v>
+        <v>1.73</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>86000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>37.7</v>
+        <v>41.11</v>
       </c>
       <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2266231.57</v>
       </c>
       <c r="I7" s="1">
-        <v>975968.43</v>
+        <v>1269228.43</v>
       </c>
       <c r="J7" s="1">
-        <v>43.065697385903</v>
+        <v>56.006122534071</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3242200.0</v>
+        <v>3535460.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3242200.0</v>
+        <v>3535460.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.14</v>
+        <v>2.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>220000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>9.63</v>
+        <v>10.8</v>
       </c>
       <c r="E8" s="1">
         <v>8.6304381364</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1898696.39</v>
       </c>
       <c r="I8" s="1">
-        <v>219903.61</v>
+        <v>477303.61</v>
       </c>
       <c r="J8" s="1">
-        <v>11.581820619567</v>
+        <v>25.138490414468</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2118600.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2118600.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>15000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>90.7</v>
+        <v>90.2</v>
       </c>
       <c r="E9" s="1">
         <v>106.9485626667</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1604228.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-243728.44</v>
+        <v>-251228.44</v>
       </c>
       <c r="J9" s="1">
-        <v>-15.192876146741</v>
+        <v>-15.660390611202</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1360500.0</v>
+        <v>1353000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1360500.0</v>
+        <v>1353000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.9</v>
+        <v>0.83</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>105000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>82.13</v>
+        <v>90.33</v>
       </c>
       <c r="E10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="I10" s="1">
-        <v>1667849.77</v>
+        <v>2528849.77</v>
       </c>
       <c r="J10" s="1">
-        <v>23.977827350571</v>
+        <v>36.355986175296</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>8623650.0</v>
+        <v>9484650.0</v>
       </c>
       <c r="N10" s="1">
-        <v>8623650.0</v>
+        <v>9484650.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.7</v>
+        <v>5.83</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>20000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>26.46</v>
+        <v>76.0</v>
       </c>
       <c r="E11" s="1">
-        <v>27.1190935</v>
+        <v>45.10074</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>542381.87</v>
+        <v>1804029.6</v>
       </c>
       <c r="I11" s="1">
-        <v>-13181.87</v>
+        <v>1235970.4</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.4303670032333</v>
+        <v>68.511647480729</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>529200.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>529200.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.35</v>
+        <v>1.87</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>40000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>68.08</v>
+        <v>17.175</v>
       </c>
       <c r="E12" s="1">
-        <v>45.10074</v>
+        <v>17.27142</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1804029.6</v>
+        <v>2158927.5</v>
       </c>
       <c r="I12" s="1">
-        <v>919170.4</v>
+        <v>-12052.5</v>
       </c>
       <c r="J12" s="1">
-        <v>50.950960006421</v>
+        <v>-0.55826330434903</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2723200.0</v>
+        <v>2146875.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2723200.0</v>
+        <v>2146875.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.8</v>
+        <v>1.32</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>100000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>15.975</v>
+        <v>69.18</v>
       </c>
       <c r="E13" s="1">
-        <v>17.29565</v>
+        <v>62.232573</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1729565.0</v>
+        <v>1866977.19</v>
       </c>
       <c r="I13" s="1">
-        <v>-132065.0</v>
+        <v>208422.81</v>
       </c>
       <c r="J13" s="1">
-        <v>-7.6357349969501</v>
+        <v>11.163650585361</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1597500.0</v>
+        <v>2075400.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1597500.0</v>
+        <v>2075400.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.06</v>
+        <v>1.28</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>30000.0</v>
+        <v>92500.0</v>
       </c>
       <c r="D14" s="1">
-        <v>68.5</v>
+        <v>20.0</v>
       </c>
       <c r="E14" s="1">
-        <v>62.232573</v>
+        <v>20.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1866977.19</v>
+        <v>1850000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>188022.81</v>
+        <v>0.0</v>
       </c>
       <c r="J14" s="1">
-        <v>10.070975211004</v>
+        <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2055000.0</v>
+        <v>1850000.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2055000.0</v>
+        <v>1850000.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.36</v>
+        <v>1.14</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>92500.0</v>
+        <v>199839.0</v>
       </c>
       <c r="D15" s="1">
-        <v>20.0</v>
+        <v>29.13</v>
       </c>
       <c r="E15" s="1">
-        <v>20.0</v>
+        <v>13.5681583675</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1850000.0</v>
+        <v>2711447.2</v>
       </c>
       <c r="I15" s="1">
-        <v>0.0</v>
+        <v>3109862.87</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0</v>
+        <v>114.69383840482</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1850000.0</v>
+        <v>5821310.07</v>
       </c>
       <c r="N15" s="1">
-        <v>1850000.0</v>
+        <v>5821310.07</v>
       </c>
       <c r="O15" s="1">
-        <v>1.22</v>
+        <v>3.58</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>199839.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>26.51</v>
+        <v>199.25</v>
       </c>
       <c r="E16" s="1">
-        <v>13.5681583675</v>
+        <v>191.0573533333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2711447.2</v>
+        <v>2292688.24</v>
       </c>
       <c r="I16" s="1">
-        <v>2586284.69</v>
+        <v>98311.76</v>
       </c>
       <c r="J16" s="1">
-        <v>95.383922283274</v>
+        <v>4.2880561903174</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5297731.89</v>
+        <v>2391000.0</v>
       </c>
       <c r="N16" s="1">
-        <v>5297731.89</v>
+        <v>2391000.0</v>
       </c>
       <c r="O16" s="1">
-        <v>3.5</v>
+        <v>1.47</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>12000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>194.75</v>
+        <v>60.9</v>
       </c>
       <c r="E17" s="1">
-        <v>191.0573533333</v>
+        <v>20.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2292688.24</v>
+        <v>200000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>44311.76</v>
+        <v>409000.0</v>
       </c>
       <c r="J17" s="1">
-        <v>1.9327424996955</v>
+        <v>204.5</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2337000.0</v>
+        <v>609000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2337000.0</v>
+        <v>609000.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.54</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>10000.0</v>
+        <v>23485.0</v>
       </c>
       <c r="D18" s="1">
-        <v>68.3</v>
+        <v>150.0</v>
       </c>
       <c r="E18" s="1">
-        <v>20.0</v>
+        <v>149.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>200000.0</v>
+        <v>3499265.0</v>
       </c>
       <c r="I18" s="1">
-        <v>483000.0</v>
+        <v>23485.0</v>
       </c>
       <c r="J18" s="1">
-        <v>241.5</v>
+        <v>0.67114093959732</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>683000.0</v>
+        <v>3522750.0</v>
       </c>
       <c r="N18" s="1">
-        <v>683000.0</v>
+        <v>3522750.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.45</v>
+        <v>2.17</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>23485.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>150.0</v>
+        <v>106.0</v>
       </c>
       <c r="E19" s="1">
-        <v>149.0</v>
+        <v>104.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3499265.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>23485.0</v>
+        <v>20000.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.67114093959732</v>
+        <v>1.9230769230769</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3522750.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3522750.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.33</v>
+        <v>0.65</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>10000.0</v>
+        <v>278255.0</v>
       </c>
       <c r="D20" s="1">
-        <v>106.0</v>
+        <v>0.0521</v>
       </c>
       <c r="E20" s="1">
-        <v>104.0</v>
+        <v>5.4441911915</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1040000.0</v>
+        <v>1514873.42</v>
       </c>
       <c r="I20" s="1">
-        <v>20000.0</v>
+        <v>-1500376.33</v>
       </c>
       <c r="J20" s="1">
-        <v>1.9230769230769</v>
+        <v>-99.043016412553</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1060000.0</v>
+        <v>14497.09</v>
       </c>
       <c r="N20" s="1">
-        <v>1060000.0</v>
+        <v>14497.09</v>
       </c>
       <c r="O20" s="1">
-        <v>0.7</v>
+        <v>0.01</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>278255.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D21" s="1">
-        <v>0.0603</v>
+        <v>1757.5</v>
       </c>
       <c r="E21" s="1">
-        <v>5.4441911915</v>
+        <v>1940.2523642857</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1514873.42</v>
+        <v>5432706.62</v>
       </c>
       <c r="I21" s="1">
-        <v>-1498094.64</v>
+        <v>-511706.62</v>
       </c>
       <c r="J21" s="1">
-        <v>-98.892397227486</v>
+        <v>-9.4189996955882</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>16778.78</v>
+        <v>4921000.0</v>
       </c>
       <c r="N21" s="1">
-        <v>16778.78</v>
+        <v>4921000.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.01</v>
+        <v>3.03</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>2600.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>1656.0</v>
+        <v>21.56</v>
       </c>
       <c r="E22" s="1">
-        <v>1953.9569307692</v>
+        <v>27.3893784706</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>5080288.02</v>
+        <v>2328097.17</v>
       </c>
       <c r="I22" s="1">
-        <v>-774688.02</v>
+        <v>-495497.17</v>
       </c>
       <c r="J22" s="1">
-        <v>-15.248899608649</v>
+        <v>-21.283354336967</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4305600.0</v>
+        <v>1832600.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4305600.0</v>
+        <v>1832600.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.85</v>
+        <v>1.13</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>85000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>20.68</v>
+        <v>170.8</v>
       </c>
       <c r="E23" s="1">
-        <v>27.3893784706</v>
+        <v>107.7144625</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2328097.17</v>
+        <v>430857.85</v>
       </c>
       <c r="I23" s="1">
-        <v>-570297.17</v>
+        <v>252342.15</v>
       </c>
       <c r="J23" s="1">
-        <v>-24.496278649744</v>
+        <v>58.567379009109</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1757800.0</v>
+        <v>683200.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1757800.0</v>
+        <v>683200.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.16</v>
+        <v>0.42</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>4000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>149.6</v>
+        <v>19.57</v>
       </c>
       <c r="E24" s="1">
-        <v>107.7144625</v>
+        <v>18.216797</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>430857.85</v>
+        <v>728671.88</v>
       </c>
       <c r="I24" s="1">
-        <v>167542.15</v>
+        <v>54128.12</v>
       </c>
       <c r="J24" s="1">
-        <v>38.885713698845</v>
+        <v>7.4283256271671</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>598400.0</v>
+        <v>782800.0</v>
       </c>
       <c r="N24" s="1">
-        <v>598400.0</v>
+        <v>782800.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.4</v>
+        <v>0.48</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>40000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.38</v>
+        <v>29.4</v>
       </c>
       <c r="E25" s="1">
-        <v>18.216797</v>
+        <v>32.0843294545</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>728671.88</v>
+        <v>1764638.12</v>
       </c>
       <c r="I25" s="1">
-        <v>46528.12</v>
+        <v>-147638.12</v>
       </c>
       <c r="J25" s="1">
-        <v>6.3853321744761</v>
+        <v>-8.3664813950636</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>775200.0</v>
+        <v>1617000.0</v>
       </c>
       <c r="N25" s="1">
-        <v>775200.0</v>
+        <v>1617000.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.51</v>
+        <v>0.99</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>55000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>28.8</v>
+        <v>188.54</v>
       </c>
       <c r="E26" s="1">
-        <v>32.0843294545</v>
+        <v>105.7503412</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1764638.12</v>
+        <v>2643758.53</v>
       </c>
       <c r="I26" s="1">
-        <v>-180638.12</v>
+        <v>2069741.47</v>
       </c>
       <c r="J26" s="1">
-        <v>-10.236553203328</v>
+        <v>78.287840833936</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1584000.0</v>
+        <v>4713500.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1584000.0</v>
+        <v>4713500.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.05</v>
+        <v>2.9</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>25000.0</v>
+        <v>137750.0</v>
       </c>
       <c r="D27" s="1">
-        <v>167.24</v>
+        <v>2.365</v>
       </c>
       <c r="E27" s="1">
-        <v>105.7503412</v>
+        <v>8.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2643758.53</v>
+        <v>1205312.5</v>
       </c>
       <c r="I27" s="1">
-        <v>1537241.47</v>
+        <v>-879533.75</v>
       </c>
       <c r="J27" s="1">
-        <v>58.146061849302</v>
+        <v>-72.971428571429</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4181000.0</v>
+        <v>325778.75</v>
       </c>
       <c r="N27" s="1">
-        <v>4181000.0</v>
+        <v>325778.75</v>
       </c>
       <c r="O27" s="1">
-        <v>2.76</v>
+        <v>0.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>137750.0</v>
+        <v>38726.0</v>
       </c>
       <c r="D28" s="1">
-        <v>2.98</v>
+        <v>4.8</v>
       </c>
       <c r="E28" s="1">
-        <v>8.75</v>
+        <v>10.35</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1205312.5</v>
+        <v>400814.1</v>
       </c>
       <c r="I28" s="1">
-        <v>-794817.5</v>
+        <v>-214929.3</v>
       </c>
       <c r="J28" s="1">
-        <v>-65.942857142857</v>
+        <v>-53.623188405797</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>410495.0</v>
+        <v>185884.8</v>
       </c>
       <c r="N28" s="1">
-        <v>410495.0</v>
+        <v>185884.8</v>
       </c>
       <c r="O28" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>38726.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>5.6</v>
+        <v>358.9</v>
       </c>
       <c r="E29" s="1">
-        <v>10.35</v>
+        <v>382.6681676923</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>400814.1</v>
+        <v>4974686.18</v>
       </c>
       <c r="I29" s="1">
-        <v>-183948.5</v>
+        <v>-308986.18</v>
       </c>
       <c r="J29" s="1">
-        <v>-45.893719806763</v>
+        <v>-6.2111692842502</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>216865.6</v>
+        <v>4665700.0</v>
       </c>
       <c r="N29" s="1">
-        <v>216865.6</v>
+        <v>4665700.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.14</v>
+        <v>2.87</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>13000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>347.7</v>
+        <v>483.3</v>
       </c>
       <c r="E30" s="1">
-        <v>382.6681676923</v>
+        <v>428.6897088235</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>4974686.18</v>
+        <v>7287725.05</v>
       </c>
       <c r="I30" s="1">
-        <v>-454586.18</v>
+        <v>928374.95</v>
       </c>
       <c r="J30" s="1">
-        <v>-9.1379870719805</v>
+        <v>12.738885504469</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4520100.0</v>
+        <v>8216100.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4520100.0</v>
+        <v>8216100.0</v>
       </c>
       <c r="O30" s="1">
-        <v>2.99</v>
+        <v>5.05</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>17000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>457.95</v>
+        <v>12.26</v>
       </c>
       <c r="E31" s="1">
-        <v>428.6897088235</v>
+        <v>13.2913</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>7287725.05</v>
+        <v>465195.5</v>
       </c>
       <c r="I31" s="1">
-        <v>497424.95</v>
+        <v>-36095.5</v>
       </c>
       <c r="J31" s="1">
-        <v>6.8255175186665</v>
+        <v>-7.7592109124013</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>7785150.0</v>
+        <v>429100.0</v>
       </c>
       <c r="N31" s="1">
-        <v>7785150.0</v>
+        <v>429100.0</v>
       </c>
       <c r="O31" s="1">
-        <v>5.15</v>
+        <v>0.26</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>11.16</v>
+        <v>25.58</v>
       </c>
       <c r="E32" s="1">
-        <v>13.2913</v>
+        <v>5.07</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>465195.5</v>
+        <v>177450.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-74595.5</v>
+        <v>717850.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-16.035301287308</v>
+        <v>404.53648915187</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>390600.0</v>
+        <v>895300.0</v>
       </c>
       <c r="N32" s="1">
-        <v>390600.0</v>
+        <v>895300.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.26</v>
+        <v>0.55</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>35000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>25.8</v>
+        <v>131.1</v>
       </c>
       <c r="E33" s="1">
-        <v>5.07</v>
+        <v>125.4736866667</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>177450.0</v>
+        <v>1882105.3</v>
       </c>
       <c r="I33" s="1">
-        <v>725550.0</v>
+        <v>84394.7</v>
       </c>
       <c r="J33" s="1">
-        <v>408.87573964497</v>
+        <v>4.484058357415</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>903000.0</v>
+        <v>1966500.0</v>
       </c>
       <c r="N33" s="1">
-        <v>903000.0</v>
+        <v>1966500.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.6</v>
+        <v>1.21</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>65.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4784.78</v>
+        <v>17.945</v>
       </c>
       <c r="E34" s="1">
-        <v>4779.5704615385</v>
+        <v>13.2063545</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>310672.08</v>
+        <v>2641270.9</v>
       </c>
       <c r="I34" s="1">
-        <v>338.62</v>
+        <v>947729.1</v>
       </c>
       <c r="J34" s="1">
-        <v>0.10899595483444</v>
+        <v>35.881556109977</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>311010.7</v>
+        <v>3589000.0</v>
       </c>
       <c r="N34" s="1">
-        <v>311010.7</v>
+        <v>3589000.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.21</v>
+        <v>2.21</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>200000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>17.115</v>
+        <v>11.07</v>
       </c>
       <c r="E35" s="1">
-        <v>13.2063545</v>
+        <v>21.013614</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2641270.9</v>
+        <v>420272.28</v>
       </c>
       <c r="I35" s="1">
-        <v>781729.1</v>
+        <v>-198872.28</v>
       </c>
       <c r="J35" s="1">
-        <v>29.596702859975</v>
+        <v>-47.319866063972</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3423000.0</v>
+        <v>221400.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3423000.0</v>
+        <v>221400.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.26</v>
+        <v>0.14</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>20000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.21</v>
+        <v>73.52</v>
       </c>
       <c r="E36" s="1">
-        <v>21.013614</v>
+        <v>63.1479731667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>420272.28</v>
+        <v>3788878.39</v>
       </c>
       <c r="I36" s="1">
-        <v>-216072.28</v>
+        <v>622321.61</v>
       </c>
       <c r="J36" s="1">
-        <v>-51.412450994865</v>
+        <v>16.424956040883</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>204200.0</v>
+        <v>4411200.0</v>
       </c>
       <c r="N36" s="1">
-        <v>204200.0</v>
+        <v>4411200.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.13</v>
+        <v>2.71</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>60000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>70.52</v>
+        <v>30.98</v>
       </c>
       <c r="E37" s="1">
-        <v>63.1479731667</v>
+        <v>41.2242637778</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>3788878.39</v>
+        <v>1855091.87</v>
       </c>
       <c r="I37" s="1">
-        <v>442321.61</v>
+        <v>-460991.87</v>
       </c>
       <c r="J37" s="1">
-        <v>11.674209738888</v>
+        <v>-24.850083031198</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>4231200.0</v>
+        <v>1394100.0</v>
       </c>
       <c r="N37" s="1">
-        <v>4231200.0</v>
+        <v>1394100.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.8</v>
+        <v>0.86</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>45000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>27.64</v>
+        <v>38.05</v>
       </c>
       <c r="E38" s="1">
-        <v>41.2242637778</v>
+        <v>26.496119</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1855091.87</v>
+        <v>794883.57</v>
       </c>
       <c r="I38" s="1">
-        <v>-611291.87</v>
+        <v>346616.43</v>
       </c>
       <c r="J38" s="1">
-        <v>-32.952107649526</v>
+        <v>43.605937156306</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1243800.0</v>
+        <v>1141500.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1243800.0</v>
+        <v>1141500.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.82</v>
+        <v>0.7</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>30000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>31.35</v>
+        <v>313.3</v>
       </c>
       <c r="E39" s="1">
-        <v>26.496119</v>
+        <v>140.1883425926</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>794883.57</v>
+        <v>3785085.25</v>
       </c>
       <c r="I39" s="1">
-        <v>145616.43</v>
+        <v>4674014.75</v>
       </c>
       <c r="J39" s="1">
-        <v>18.319214976352</v>
+        <v>123.48505889002</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>940500.0</v>
+        <v>8459100.0</v>
       </c>
       <c r="N39" s="1">
-        <v>940500.0</v>
+        <v>8459100.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.62</v>
+        <v>5.2</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>27000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>281.6</v>
+        <v>80.19</v>
       </c>
       <c r="E40" s="1">
-        <v>140.1883425926</v>
+        <v>90.9802184444</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>3785085.25</v>
+        <v>8188219.66</v>
       </c>
       <c r="I40" s="1">
-        <v>3818114.75</v>
+        <v>-971119.66</v>
       </c>
       <c r="J40" s="1">
-        <v>100.87262235375</v>
+        <v>-11.859961021124</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>7603200.0</v>
+        <v>7217100.0</v>
       </c>
       <c r="N40" s="1">
-        <v>7603200.0</v>
+        <v>7217100.0</v>
       </c>
       <c r="O40" s="1">
-        <v>5.03</v>
+        <v>4.44</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>90000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>77.79</v>
+        <v>260.2</v>
       </c>
       <c r="E41" s="1">
-        <v>90.9802184444</v>
+        <v>109.7979152</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>8188219.66</v>
+        <v>5489895.76</v>
       </c>
       <c r="I41" s="1">
-        <v>-1187119.66</v>
+        <v>7520104.24</v>
       </c>
       <c r="J41" s="1">
-        <v>-14.497897092321</v>
+        <v>136.98082019685</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>7001100.0</v>
+        <v>13010000.0</v>
       </c>
       <c r="N41" s="1">
-        <v>7001100.0</v>
+        <v>13010000.0</v>
       </c>
       <c r="O41" s="1">
-        <v>4.63</v>
+        <v>8.0</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>50000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>237.15</v>
+        <v>47.62</v>
       </c>
       <c r="E42" s="1">
-        <v>109.7979152</v>
+        <v>98.4921743478</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>5489895.76</v>
+        <v>2265320.01</v>
       </c>
       <c r="I42" s="1">
-        <v>6367604.24</v>
+        <v>-1170060.01</v>
       </c>
       <c r="J42" s="1">
-        <v>115.98770756988</v>
+        <v>-51.650981090305</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>11857500.0</v>
+        <v>1095260.0</v>
       </c>
       <c r="N42" s="1">
-        <v>11857500.0</v>
+        <v>1095260.0</v>
       </c>
       <c r="O42" s="1">
-        <v>7.84</v>
+        <v>0.67</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>23000.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D43" s="1">
-        <v>42.42</v>
+        <v>38.5</v>
       </c>
       <c r="E43" s="1">
-        <v>98.4921743478</v>
+        <v>15.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>2265320.01</v>
+        <v>27030.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-1289660.01</v>
+        <v>42347.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-56.930588363098</v>
+        <v>156.66666666667</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>975660.0</v>
+        <v>69377.0</v>
       </c>
       <c r="N43" s="1">
-        <v>975660.0</v>
+        <v>69377.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.64</v>
+        <v>0.04</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>1802.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>32.0</v>
+        <v>71.4</v>
       </c>
       <c r="E44" s="1">
-        <v>15.0</v>
+        <v>28.643883619</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>27030.0</v>
+        <v>3007607.78</v>
       </c>
       <c r="I44" s="1">
-        <v>30634.0</v>
+        <v>4489392.22</v>
       </c>
       <c r="J44" s="1">
-        <v>113.33333333333</v>
+        <v>149.26787494877</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>57664.0</v>
+        <v>7497000.0</v>
       </c>
       <c r="N44" s="1">
-        <v>57664.0</v>
+        <v>7497000.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.04</v>
+        <v>4.61</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>105000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>60.98</v>
+        <v>39.64</v>
       </c>
       <c r="E45" s="1">
-        <v>28.643883619</v>
+        <v>59.4699473333</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3007607.78</v>
+        <v>892049.21</v>
       </c>
       <c r="I45" s="1">
-        <v>3395292.22</v>
+        <v>-297449.21</v>
       </c>
       <c r="J45" s="1">
-        <v>112.89012625177</v>
+        <v>-33.344484437131</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>6402900.0</v>
+        <v>594600.0</v>
       </c>
       <c r="N45" s="1">
-        <v>6402900.0</v>
+        <v>594600.0</v>
       </c>
       <c r="O45" s="1">
-        <v>4.23</v>
+        <v>0.37</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>15000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>41.48</v>
+        <v>63.74</v>
       </c>
       <c r="E46" s="1">
-        <v>59.4699473333</v>
+        <v>111.6129077778</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>892049.21</v>
+        <v>1004516.17</v>
       </c>
       <c r="I46" s="1">
-        <v>-269849.21</v>
+        <v>-430856.17</v>
       </c>
       <c r="J46" s="1">
-        <v>-30.250484723819</v>
+        <v>-42.891909843522</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>622200.0</v>
+        <v>573660.0</v>
       </c>
       <c r="N46" s="1">
-        <v>622200.0</v>
+        <v>573660.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>9000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>51.76</v>
+        <v>33.895</v>
       </c>
       <c r="E47" s="1">
-        <v>111.6129077778</v>
+        <v>28.0368719375</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1004516.17</v>
+        <v>4485899.51</v>
       </c>
       <c r="I47" s="1">
-        <v>-538676.17</v>
+        <v>937300.49</v>
       </c>
       <c r="J47" s="1">
-        <v>-53.625435417331</v>
+        <v>20.894371082334</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>465840.0</v>
+        <v>5423200.0</v>
       </c>
       <c r="N47" s="1">
-        <v>465840.0</v>
+        <v>5423200.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.31</v>
+        <v>3.34</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>160000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>26.92</v>
+        <v>39.12</v>
       </c>
       <c r="E48" s="1">
-        <v>28.0368719375</v>
+        <v>21.361331</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>4485899.51</v>
+        <v>427226.62</v>
       </c>
       <c r="I48" s="1">
-        <v>-178699.51</v>
+        <v>355173.38</v>
       </c>
       <c r="J48" s="1">
-        <v>-3.9835825479738</v>
+        <v>83.134655794623</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4307200.0</v>
+        <v>782400.0</v>
       </c>
       <c r="N48" s="1">
-        <v>4307200.0</v>
+        <v>782400.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.85</v>
+        <v>0.48</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>32.02</v>
+        <v>49.57</v>
       </c>
       <c r="E49" s="1">
-        <v>21.361331</v>
+        <v>108.672405</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>427226.62</v>
+        <v>1086724.05</v>
       </c>
       <c r="I49" s="1">
-        <v>213173.38</v>
+        <v>-591024.05</v>
       </c>
       <c r="J49" s="1">
-        <v>49.897026547643</v>
+        <v>-54.385844318068</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>640400.0</v>
+        <v>495700.0</v>
       </c>
       <c r="N49" s="1">
-        <v>640400.0</v>
+        <v>495700.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.42</v>
+        <v>0.3</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>10000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>51.1</v>
+        <v>78.61</v>
       </c>
       <c r="E50" s="1">
-        <v>108.672405</v>
+        <v>48.3668532121</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1086724.05</v>
+        <v>7980530.78</v>
       </c>
       <c r="I50" s="1">
-        <v>-575724.05</v>
+        <v>4990119.22</v>
       </c>
       <c r="J50" s="1">
-        <v>-52.977943204625</v>
+        <v>62.528663287732</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>511000.0</v>
+        <v>12970650.0</v>
       </c>
       <c r="N50" s="1">
-        <v>511000.0</v>
+        <v>12970650.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.34</v>
+        <v>7.98</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>165000.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D51" s="1">
-        <v>76.96</v>
+        <v>102.45</v>
       </c>
       <c r="E51" s="1">
-        <v>48.3668532121</v>
+        <v>76.0901648</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>7980530.78</v>
+        <v>951127.06</v>
       </c>
       <c r="I51" s="1">
-        <v>4717869.22</v>
+        <v>329497.94</v>
       </c>
       <c r="J51" s="1">
-        <v>59.117236059329</v>
+        <v>34.642894083993</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>12698400.0</v>
+        <v>1280625.0</v>
       </c>
       <c r="N51" s="1">
-        <v>12698400.0</v>
+        <v>1280625.0</v>
       </c>
       <c r="O51" s="1">
-        <v>8.39</v>
+        <v>0.79</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>12500.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>93.98</v>
+        <v>35.1</v>
       </c>
       <c r="E52" s="1">
-        <v>76.0901648</v>
+        <v>28.6797525</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>951127.06</v>
+        <v>1720785.15</v>
       </c>
       <c r="I52" s="1">
-        <v>223622.94</v>
+        <v>385214.85</v>
       </c>
       <c r="J52" s="1">
-        <v>23.511363455478</v>
+        <v>22.385993393771</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1174750.0</v>
+        <v>2106000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1174750.0</v>
+        <v>2106000.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.78</v>
+        <v>1.3</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>60000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>31.1</v>
+        <v>135.65</v>
       </c>
       <c r="E53" s="1">
-        <v>28.6797525</v>
+        <v>104.83113</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1720785.15</v>
+        <v>3459427.29</v>
       </c>
       <c r="I53" s="1">
-        <v>145214.85</v>
+        <v>1017022.71</v>
       </c>
       <c r="J53" s="1">
-        <v>8.4388716394955</v>
+        <v>29.39858608793</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1866000.0</v>
+        <v>4476450.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1866000.0</v>
+        <v>4476450.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.23</v>
+        <v>2.75</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>33000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>123.95</v>
+        <v>107.4</v>
       </c>
       <c r="E54" s="1">
-        <v>104.83113</v>
+        <v>147.5522153333</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3459427.29</v>
+        <v>2213283.23</v>
       </c>
       <c r="I54" s="1">
-        <v>630922.71</v>
+        <v>-602283.23</v>
       </c>
       <c r="J54" s="1">
-        <v>18.237779178761</v>
+        <v>-27.212207720925</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>4090350.0</v>
+        <v>1611000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>4090350.0</v>
+        <v>1611000.0</v>
       </c>
       <c r="O54" s="1">
-        <v>2.7</v>
+        <v>0.99</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>8500.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>104.1</v>
+        <v>0.001</v>
       </c>
       <c r="E55" s="1">
-        <v>178.4605682353</v>
+        <v>0.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1516914.83</v>
+        <v>0.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-632064.83</v>
+        <v>48.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-41.667786318629</v>
+        <v>0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>884850.0</v>
+        <v>48.0</v>
       </c>
       <c r="N55" s="1">
-        <v>884850.0</v>
+        <v>48.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.58</v>
+        <v>0.0</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>48000.0</v>
       </c>
       <c r="D56" s="1">
         <v>0.001</v>
       </c>
       <c r="E56" s="1">
         <v>0.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
@@ -3804,189 +3792,89 @@
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
         <v>48.0</v>
       </c>
       <c r="N56" s="1">
         <v>48.0</v>
       </c>
       <c r="O56" s="1">
         <v>0.0</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>48000.0</v>
+        <v>835758.0</v>
       </c>
       <c r="D57" s="1">
-        <v>0.001</v>
+        <v>0.2471</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0</v>
+        <v>4.5415471345</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>0.0</v>
+        <v>3795634.35</v>
       </c>
       <c r="I57" s="1">
-        <v>48.0</v>
+        <v>-3589118.55</v>
       </c>
       <c r="J57" s="1">
-        <v>0</v>
+        <v>-94.559122903922</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>48.0</v>
+        <v>206515.8</v>
       </c>
       <c r="N57" s="1">
-        <v>48.0</v>
+        <v>206515.8</v>
       </c>
       <c r="O57" s="1">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="P57">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P59">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>