--- v3 (2026-07-10)
+++ v4 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011093707</t>
   </si>
   <si>
@@ -298,50 +298,56 @@
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FR0000053225</t>
   </si>
   <si>
     <t>METROPOLE TELEVISION SA</t>
   </si>
   <si>
     <t>FR0011341205</t>
   </si>
   <si>
     <t>NANOBIOTIX SA</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>NL0015001W49</t>
   </si>
   <si>
     <t>PLUXEE NV</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>FR0010451203</t>
@@ -440,50 +446,56 @@
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
+  </si>
+  <si>
+    <t>CF190626</t>
+  </si>
+  <si>
+    <t>CAC40 10 EURO JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -847,183 +859,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>7453.5</v>
+        <v>7464.23</v>
       </c>
       <c r="D2">
-        <v>287.23</v>
+        <v>303.58</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2140883.22</v>
+        <v>2266044.15</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2140883.22</v>
+        <v>2266044.15</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1040318.22</v>
+        <v>1104979.24</v>
       </c>
       <c r="D3">
-        <v>154.15</v>
+        <v>158.83</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>160367846.06</v>
+        <v>175508509.49</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>160367846.06</v>
+        <v>175508509.49</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>156.0</v>
       </c>
       <c r="D4">
-        <v>149.08</v>
+        <v>157.05</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>23257.69</v>
+        <v>24500.85</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>23257.69</v>
+        <v>24500.85</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>421.0</v>
+        <v>586.0</v>
       </c>
       <c r="D5">
-        <v>104.17</v>
+        <v>110.36</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>43858.43</v>
+        <v>64671.07</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>43858.43</v>
+        <v>64671.07</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:P59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="O59" sqref="O59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1045,2734 +1057,2734 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>10000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>36.0</v>
+        <v>58.45</v>
       </c>
       <c r="E2" s="1">
         <v>3.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>36800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>323200.0</v>
+        <v>547700.0</v>
       </c>
       <c r="J2" s="1">
-        <v>878.26086956522</v>
+        <v>1488.3152173913</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>360000.0</v>
+        <v>584500.0</v>
       </c>
       <c r="N2" s="1">
-        <v>360000.0</v>
+        <v>584500.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>30000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.28</v>
+        <v>105.86</v>
       </c>
       <c r="E3" s="1">
         <v>103.86</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>3115800.0</v>
       </c>
       <c r="I3" s="1">
-        <v>42600.0</v>
+        <v>60000.0</v>
       </c>
       <c r="J3" s="1">
-        <v>1.367225110726</v>
+        <v>1.9256691700366</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3158400.0</v>
+        <v>3175800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3158400.0</v>
+        <v>3175800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.94</v>
+        <v>1.79</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>250000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>2.55</v>
+        <v>2.61</v>
       </c>
       <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1373296.51</v>
+        <v>-1358296.51</v>
       </c>
       <c r="J4" s="1">
-        <v>-68.296145491122</v>
+        <v>-67.550172443854</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>637500.0</v>
+        <v>652500.0</v>
       </c>
       <c r="N4" s="1">
-        <v>637500.0</v>
+        <v>652500.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>52000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>169.5</v>
+        <v>172.68</v>
       </c>
       <c r="E5" s="1">
-        <v>125.5742582692</v>
+        <v>131.9253071667</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>6529861.43</v>
+        <v>7915518.43</v>
       </c>
       <c r="I5" s="1">
-        <v>2284138.57</v>
+        <v>2445281.57</v>
       </c>
       <c r="J5" s="1">
-        <v>34.979893440097</v>
+        <v>30.892247824632</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>8814000.0</v>
+        <v>10360800.0</v>
       </c>
       <c r="N5" s="1">
-        <v>8814000.0</v>
+        <v>10360800.0</v>
       </c>
       <c r="O5" s="1">
-        <v>5.42</v>
+        <v>5.83</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>70000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>40.08</v>
+        <v>52.6</v>
       </c>
       <c r="E6" s="1">
         <v>36.9984684286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2589892.79</v>
       </c>
       <c r="I6" s="1">
-        <v>215707.21</v>
+        <v>1092107.21</v>
       </c>
       <c r="J6" s="1">
-        <v>8.3288084677822</v>
+        <v>42.168047041051</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2805600.0</v>
+        <v>3682000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2805600.0</v>
+        <v>3682000.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.73</v>
+        <v>2.07</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>86000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>41.11</v>
+        <v>39.78</v>
       </c>
       <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2266231.57</v>
       </c>
       <c r="I7" s="1">
-        <v>1269228.43</v>
+        <v>1154848.43</v>
       </c>
       <c r="J7" s="1">
-        <v>56.006122534071</v>
+        <v>50.958977241677</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3535460.0</v>
+        <v>3421080.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3535460.0</v>
+        <v>3421080.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.17</v>
+        <v>1.92</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>220000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.8</v>
+        <v>11.43</v>
       </c>
       <c r="E8" s="1">
         <v>8.6304381364</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1898696.39</v>
       </c>
       <c r="I8" s="1">
-        <v>477303.61</v>
+        <v>615903.61</v>
       </c>
       <c r="J8" s="1">
-        <v>25.138490414468</v>
+        <v>32.438235688645</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2376000.0</v>
+        <v>2514600.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2376000.0</v>
+        <v>2514600.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.46</v>
+        <v>1.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
-        <v>15000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>90.2</v>
+        <v>70.1</v>
       </c>
       <c r="E9" s="1">
-        <v>106.9485626667</v>
+        <v>89.9300146667</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1604228.44</v>
+        <v>2697900.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-251228.44</v>
+        <v>-594900.44</v>
       </c>
       <c r="J9" s="1">
-        <v>-15.660390611202</v>
+        <v>-22.050496422322</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1353000.0</v>
+        <v>2103000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1353000.0</v>
+        <v>2103000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.83</v>
+        <v>1.18</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>105000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>90.33</v>
+        <v>94.43</v>
       </c>
       <c r="E10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="I10" s="1">
-        <v>2528849.77</v>
+        <v>2959349.77</v>
       </c>
       <c r="J10" s="1">
-        <v>36.355986175296</v>
+        <v>42.545065587658</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>9484650.0</v>
+        <v>9915150.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9484650.0</v>
+        <v>9915150.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.83</v>
+        <v>5.57</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>76.0</v>
+        <v>77.42</v>
       </c>
       <c r="E11" s="1">
         <v>45.10074</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1804029.6</v>
       </c>
       <c r="I11" s="1">
-        <v>1235970.4</v>
+        <v>1292770.4</v>
       </c>
       <c r="J11" s="1">
-        <v>68.511647480729</v>
+        <v>71.660154578395</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3040000.0</v>
+        <v>3096800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>3040000.0</v>
+        <v>3096800.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.87</v>
+        <v>1.74</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>125000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>17.175</v>
+        <v>16.535</v>
       </c>
       <c r="E12" s="1">
         <v>17.27142</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2158927.5</v>
       </c>
       <c r="I12" s="1">
-        <v>-12052.5</v>
+        <v>-92052.5</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.55826330434903</v>
+        <v>-4.2638069133864</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2146875.0</v>
+        <v>2066875.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2146875.0</v>
+        <v>2066875.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.32</v>
+        <v>1.16</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>30000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>69.18</v>
+        <v>64.04</v>
       </c>
       <c r="E13" s="1">
-        <v>62.232573</v>
+        <v>64.7658125455</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1866977.19</v>
+        <v>3562119.69</v>
       </c>
       <c r="I13" s="1">
-        <v>208422.81</v>
+        <v>-39919.69</v>
       </c>
       <c r="J13" s="1">
-        <v>11.163650585361</v>
+        <v>-1.1206723376552</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2075400.0</v>
+        <v>3522200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>2075400.0</v>
+        <v>3522200.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.28</v>
+        <v>1.98</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>92500.0</v>
       </c>
       <c r="D14" s="1">
         <v>20.0</v>
       </c>
       <c r="E14" s="1">
         <v>20.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="I14" s="1">
         <v>0.0</v>
       </c>
       <c r="J14" s="1">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="N14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.14</v>
+        <v>1.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>199839.0</v>
       </c>
       <c r="D15" s="1">
-        <v>29.13</v>
+        <v>26.61</v>
       </c>
       <c r="E15" s="1">
-        <v>13.5681583675</v>
+        <v>13.2491583725</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2711447.2</v>
+        <v>2647698.56</v>
       </c>
       <c r="I15" s="1">
-        <v>3109862.87</v>
+        <v>2670017.23</v>
       </c>
       <c r="J15" s="1">
-        <v>114.69383840482</v>
+        <v>100.84294603386</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5821310.07</v>
+        <v>5317715.79</v>
       </c>
       <c r="N15" s="1">
-        <v>5821310.07</v>
+        <v>5317715.79</v>
       </c>
       <c r="O15" s="1">
-        <v>3.58</v>
+        <v>2.99</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>12000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>199.25</v>
+        <v>171.1</v>
       </c>
       <c r="E16" s="1">
         <v>191.0573533333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2292688.24</v>
       </c>
       <c r="I16" s="1">
-        <v>98311.76</v>
+        <v>-239488.24</v>
       </c>
       <c r="J16" s="1">
-        <v>4.2880561903174</v>
+        <v>-10.445739452129</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2391000.0</v>
+        <v>2053200.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2391000.0</v>
+        <v>2053200.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.47</v>
+        <v>1.15</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>10000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>60.9</v>
+        <v>63.4</v>
       </c>
       <c r="E17" s="1">
         <v>20.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>200000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>409000.0</v>
+        <v>434000.0</v>
       </c>
       <c r="J17" s="1">
-        <v>204.5</v>
+        <v>217.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>609000.0</v>
+        <v>634000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>609000.0</v>
+        <v>634000.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23485.0</v>
       </c>
       <c r="D18" s="1">
         <v>150.0</v>
       </c>
       <c r="E18" s="1">
         <v>149.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>3499265.0</v>
       </c>
       <c r="I18" s="1">
         <v>23485.0</v>
       </c>
       <c r="J18" s="1">
         <v>0.67114093959732</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
         <v>3522750.0</v>
       </c>
       <c r="N18" s="1">
         <v>3522750.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.17</v>
+        <v>1.98</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>10000.0</v>
       </c>
       <c r="D19" s="1">
         <v>106.0</v>
       </c>
       <c r="E19" s="1">
         <v>104.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1040000.0</v>
       </c>
       <c r="I19" s="1">
         <v>20000.0</v>
       </c>
       <c r="J19" s="1">
         <v>1.9230769230769</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
         <v>1060000.0</v>
       </c>
       <c r="N19" s="1">
         <v>1060000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>278255.0</v>
       </c>
       <c r="D20" s="1">
-        <v>0.0521</v>
+        <v>0.299</v>
       </c>
       <c r="E20" s="1">
         <v>5.4441911915</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1514873.42</v>
       </c>
       <c r="I20" s="1">
-        <v>-1500376.33</v>
+        <v>-1431675.17</v>
       </c>
       <c r="J20" s="1">
-        <v>-99.043016412553</v>
+        <v>-94.507907465958</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>14497.09</v>
+        <v>83198.25</v>
       </c>
       <c r="N20" s="1">
-        <v>14497.09</v>
+        <v>83198.25</v>
       </c>
       <c r="O20" s="1">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>2800.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1757.5</v>
+        <v>1603.5</v>
       </c>
       <c r="E21" s="1">
         <v>1940.2523642857</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>5432706.62</v>
       </c>
       <c r="I21" s="1">
-        <v>-511706.62</v>
+        <v>-942906.62</v>
       </c>
       <c r="J21" s="1">
-        <v>-9.4189996955882</v>
+        <v>-17.356111528806</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4921000.0</v>
+        <v>4489800.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4921000.0</v>
+        <v>4489800.0</v>
       </c>
       <c r="O21" s="1">
-        <v>3.03</v>
+        <v>2.52</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>85000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>21.56</v>
+        <v>22.42</v>
       </c>
       <c r="E22" s="1">
         <v>27.3893784706</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2328097.17</v>
       </c>
       <c r="I22" s="1">
-        <v>-495497.17</v>
+        <v>-422397.17</v>
       </c>
       <c r="J22" s="1">
-        <v>-21.283354336967</v>
+        <v>-18.143451031299</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1832600.0</v>
+        <v>1905700.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1832600.0</v>
+        <v>1905700.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.13</v>
+        <v>1.07</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>4000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>170.8</v>
+        <v>152.3</v>
       </c>
       <c r="E23" s="1">
         <v>107.7144625</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>430857.85</v>
       </c>
       <c r="I23" s="1">
-        <v>252342.15</v>
+        <v>178342.15</v>
       </c>
       <c r="J23" s="1">
-        <v>58.567379009109</v>
+        <v>41.392340884586</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>683200.0</v>
+        <v>609200.0</v>
       </c>
       <c r="N23" s="1">
-        <v>683200.0</v>
+        <v>609200.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.42</v>
+        <v>0.34</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>40000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.57</v>
+        <v>18.92</v>
       </c>
       <c r="E24" s="1">
         <v>18.216797</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>728671.88</v>
       </c>
       <c r="I24" s="1">
-        <v>54128.12</v>
+        <v>28128.12</v>
       </c>
       <c r="J24" s="1">
-        <v>7.4283256271671</v>
+        <v>3.8601901311191</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>782800.0</v>
+        <v>756800.0</v>
       </c>
       <c r="N24" s="1">
-        <v>782800.0</v>
+        <v>756800.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>55000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>29.4</v>
+        <v>24.55</v>
       </c>
       <c r="E25" s="1">
         <v>32.0843294545</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1764638.12</v>
       </c>
       <c r="I25" s="1">
-        <v>-147638.12</v>
+        <v>-414388.12</v>
       </c>
       <c r="J25" s="1">
-        <v>-8.3664813950636</v>
+        <v>-23.482895178531</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1617000.0</v>
+        <v>1350250.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1617000.0</v>
+        <v>1350250.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.99</v>
+        <v>0.76</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>25000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>188.54</v>
+        <v>176.54</v>
       </c>
       <c r="E26" s="1">
         <v>105.7503412</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2643758.53</v>
       </c>
       <c r="I26" s="1">
-        <v>2069741.47</v>
+        <v>1769741.47</v>
       </c>
       <c r="J26" s="1">
-        <v>78.287840833936</v>
+        <v>66.940359715832</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>4713500.0</v>
+        <v>4413500.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4713500.0</v>
+        <v>4413500.0</v>
       </c>
       <c r="O26" s="1">
-        <v>2.9</v>
+        <v>2.48</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
         <v>137750.0</v>
       </c>
       <c r="D27" s="1">
-        <v>2.365</v>
+        <v>2.255</v>
       </c>
       <c r="E27" s="1">
         <v>8.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1205312.5</v>
       </c>
       <c r="I27" s="1">
-        <v>-879533.75</v>
+        <v>-894686.25</v>
       </c>
       <c r="J27" s="1">
-        <v>-72.971428571429</v>
+        <v>-74.228571428571</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>325778.75</v>
+        <v>310626.25</v>
       </c>
       <c r="N27" s="1">
-        <v>325778.75</v>
+        <v>310626.25</v>
       </c>
       <c r="O27" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>38726.0</v>
       </c>
       <c r="D28" s="1">
-        <v>4.8</v>
+        <v>3.95</v>
       </c>
       <c r="E28" s="1">
         <v>10.35</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>400814.1</v>
       </c>
       <c r="I28" s="1">
-        <v>-214929.3</v>
+        <v>-247846.4</v>
       </c>
       <c r="J28" s="1">
-        <v>-53.623188405797</v>
+        <v>-61.835748792271</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>185884.8</v>
+        <v>152967.7</v>
       </c>
       <c r="N28" s="1">
-        <v>185884.8</v>
+        <v>152967.7</v>
       </c>
       <c r="O28" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>13000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>358.9</v>
+        <v>378.85</v>
       </c>
       <c r="E29" s="1">
         <v>382.6681676923</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>4974686.18</v>
       </c>
       <c r="I29" s="1">
-        <v>-308986.18</v>
+        <v>-49636.18</v>
       </c>
       <c r="J29" s="1">
-        <v>-6.2111692842502</v>
+        <v>-0.99777509985565</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4665700.0</v>
+        <v>4925050.0</v>
       </c>
       <c r="N29" s="1">
-        <v>4665700.0</v>
+        <v>4925050.0</v>
       </c>
       <c r="O29" s="1">
-        <v>2.87</v>
+        <v>2.77</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>17000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>483.3</v>
+        <v>475.0</v>
       </c>
       <c r="E30" s="1">
         <v>428.6897088235</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>7287725.05</v>
       </c>
       <c r="I30" s="1">
-        <v>928374.95</v>
+        <v>787274.95</v>
       </c>
       <c r="J30" s="1">
-        <v>12.738885504469</v>
+        <v>10.802753185646</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>8216100.0</v>
+        <v>8075000.0</v>
       </c>
       <c r="N30" s="1">
-        <v>8216100.0</v>
+        <v>8075000.0</v>
       </c>
       <c r="O30" s="1">
-        <v>5.05</v>
+        <v>4.54</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>35000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>12.26</v>
+        <v>11.36</v>
       </c>
       <c r="E31" s="1">
         <v>13.2913</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>465195.5</v>
       </c>
       <c r="I31" s="1">
-        <v>-36095.5</v>
+        <v>-67595.5</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.7592109124013</v>
+        <v>-14.53055758278</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>429100.0</v>
+        <v>397600.0</v>
       </c>
       <c r="N31" s="1">
-        <v>429100.0</v>
+        <v>397600.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>25.58</v>
+        <v>31.26</v>
       </c>
       <c r="E32" s="1">
         <v>5.07</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>177450.0</v>
       </c>
       <c r="I32" s="1">
-        <v>717850.0</v>
+        <v>916650.0</v>
       </c>
       <c r="J32" s="1">
-        <v>404.53648915187</v>
+        <v>516.56804733728</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>895300.0</v>
+        <v>1094100.0</v>
       </c>
       <c r="N32" s="1">
-        <v>895300.0</v>
+        <v>1094100.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.55</v>
+        <v>0.62</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>15000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>131.1</v>
+        <v>160.4</v>
       </c>
       <c r="E33" s="1">
-        <v>125.4736866667</v>
+        <v>128.402215</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1882105.3</v>
+        <v>1284022.15</v>
       </c>
       <c r="I33" s="1">
-        <v>84394.7</v>
+        <v>319977.85</v>
       </c>
       <c r="J33" s="1">
-        <v>4.484058357415</v>
+        <v>24.919963413404</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1966500.0</v>
+        <v>1604000.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1966500.0</v>
+        <v>1604000.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.21</v>
+        <v>0.9</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>200000.0</v>
+        <v>942.0</v>
       </c>
       <c r="D34" s="1">
-        <v>17.945</v>
+        <v>4805.92</v>
       </c>
       <c r="E34" s="1">
-        <v>13.2063545</v>
+        <v>4804.08</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2641270.9</v>
+        <v>4525443.36</v>
       </c>
       <c r="I34" s="1">
-        <v>947729.1</v>
+        <v>1733.28</v>
       </c>
       <c r="J34" s="1">
-        <v>35.881556109977</v>
+        <v>0.038300777672312</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3589000.0</v>
+        <v>4527176.64</v>
       </c>
       <c r="N34" s="1">
-        <v>3589000.0</v>
+        <v>4527176.64</v>
       </c>
       <c r="O34" s="1">
-        <v>2.21</v>
+        <v>2.55</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>20000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.07</v>
+        <v>17.655</v>
       </c>
       <c r="E35" s="1">
-        <v>21.013614</v>
+        <v>13.2063544667</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>420272.28</v>
+        <v>1980953.17</v>
       </c>
       <c r="I35" s="1">
-        <v>-198872.28</v>
+        <v>667296.83</v>
       </c>
       <c r="J35" s="1">
-        <v>-47.319866063972</v>
+        <v>33.685643866079</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>221400.0</v>
+        <v>2648250.0</v>
       </c>
       <c r="N35" s="1">
-        <v>221400.0</v>
+        <v>2648250.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.14</v>
+        <v>1.49</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>60000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>73.52</v>
+        <v>11.74</v>
       </c>
       <c r="E36" s="1">
-        <v>63.1479731667</v>
+        <v>21.013614</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>3788878.39</v>
+        <v>420272.28</v>
       </c>
       <c r="I36" s="1">
-        <v>622321.61</v>
+        <v>-185472.28</v>
       </c>
       <c r="J36" s="1">
-        <v>16.424956040883</v>
+        <v>-44.131456873625</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4411200.0</v>
+        <v>234800.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4411200.0</v>
+        <v>234800.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.71</v>
+        <v>0.13</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>45000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>30.98</v>
+        <v>85.08</v>
       </c>
       <c r="E37" s="1">
-        <v>41.2242637778</v>
+        <v>63.1479731667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1855091.87</v>
+        <v>3788878.39</v>
       </c>
       <c r="I37" s="1">
-        <v>-460991.87</v>
+        <v>1315921.61</v>
       </c>
       <c r="J37" s="1">
-        <v>-24.850083031198</v>
+        <v>34.731165124569</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1394100.0</v>
+        <v>5104800.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1394100.0</v>
+        <v>5104800.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.86</v>
+        <v>2.87</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>30000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>38.05</v>
+        <v>28.02</v>
       </c>
       <c r="E38" s="1">
-        <v>26.496119</v>
+        <v>41.2242637778</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>794883.57</v>
+        <v>1855091.87</v>
       </c>
       <c r="I38" s="1">
-        <v>346616.43</v>
+        <v>-594191.87</v>
       </c>
       <c r="J38" s="1">
-        <v>43.605937156306</v>
+        <v>-32.0303204175</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1141500.0</v>
+        <v>1260900.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1141500.0</v>
+        <v>1260900.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>27000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>313.3</v>
+        <v>37.38</v>
       </c>
       <c r="E39" s="1">
-        <v>140.1883425926</v>
+        <v>26.496119</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>3785085.25</v>
+        <v>794883.57</v>
       </c>
       <c r="I39" s="1">
-        <v>4674014.75</v>
+        <v>326516.43</v>
       </c>
       <c r="J39" s="1">
-        <v>123.48505889002</v>
+        <v>41.07726493831</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>8459100.0</v>
+        <v>1121400.0</v>
       </c>
       <c r="N39" s="1">
-        <v>8459100.0</v>
+        <v>1121400.0</v>
       </c>
       <c r="O39" s="1">
-        <v>5.2</v>
+        <v>0.63</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>90000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>80.19</v>
+        <v>298.0</v>
       </c>
       <c r="E40" s="1">
-        <v>90.9802184444</v>
+        <v>140.1883425926</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>8188219.66</v>
+        <v>3785085.25</v>
       </c>
       <c r="I40" s="1">
-        <v>-971119.66</v>
+        <v>4260914.75</v>
       </c>
       <c r="J40" s="1">
-        <v>-11.859961021124</v>
+        <v>112.57116996242</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>7217100.0</v>
+        <v>8046000.0</v>
       </c>
       <c r="N40" s="1">
-        <v>7217100.0</v>
+        <v>8046000.0</v>
       </c>
       <c r="O40" s="1">
-        <v>4.44</v>
+        <v>4.52</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>50000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>260.2</v>
+        <v>73.42</v>
       </c>
       <c r="E41" s="1">
-        <v>109.7979152</v>
+        <v>90.9802184706</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>5489895.76</v>
+        <v>7733318.57</v>
       </c>
       <c r="I41" s="1">
-        <v>7520104.24</v>
+        <v>-1492618.57</v>
       </c>
       <c r="J41" s="1">
-        <v>136.98082019685</v>
+        <v>-19.301139045149</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>13010000.0</v>
+        <v>6240700.0</v>
       </c>
       <c r="N41" s="1">
-        <v>13010000.0</v>
+        <v>6240700.0</v>
       </c>
       <c r="O41" s="1">
-        <v>8.0</v>
+        <v>3.51</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>23000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>47.62</v>
+        <v>287.15</v>
       </c>
       <c r="E42" s="1">
-        <v>98.4921743478</v>
+        <v>109.7979152</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2265320.01</v>
+        <v>5489895.76</v>
       </c>
       <c r="I42" s="1">
-        <v>-1170060.01</v>
+        <v>8867604.24</v>
       </c>
       <c r="J42" s="1">
-        <v>-51.650981090305</v>
+        <v>161.52591283445</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1095260.0</v>
+        <v>14357500.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1095260.0</v>
+        <v>14357500.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.67</v>
+        <v>8.07</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>1802.0</v>
+        <v>23000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>38.5</v>
+        <v>48.82</v>
       </c>
       <c r="E43" s="1">
-        <v>15.0</v>
+        <v>98.4921743478</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>27030.0</v>
+        <v>2265320.01</v>
       </c>
       <c r="I43" s="1">
-        <v>42347.0</v>
+        <v>-1142460.01</v>
       </c>
       <c r="J43" s="1">
-        <v>156.66666666667</v>
+        <v>-50.432610181199</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>69377.0</v>
+        <v>1122860.0</v>
       </c>
       <c r="N43" s="1">
-        <v>69377.0</v>
+        <v>1122860.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.04</v>
+        <v>0.63</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>105000.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D44" s="1">
-        <v>71.4</v>
+        <v>55.5</v>
       </c>
       <c r="E44" s="1">
-        <v>28.643883619</v>
+        <v>15.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>3007607.78</v>
+        <v>27030.0</v>
       </c>
       <c r="I44" s="1">
-        <v>4489392.22</v>
+        <v>72981.0</v>
       </c>
       <c r="J44" s="1">
-        <v>149.26787494877</v>
+        <v>270.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>7497000.0</v>
+        <v>100011.0</v>
       </c>
       <c r="N44" s="1">
-        <v>7497000.0</v>
+        <v>100011.0</v>
       </c>
       <c r="O44" s="1">
-        <v>4.61</v>
+        <v>0.06</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>15000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>39.64</v>
+        <v>70.5</v>
       </c>
       <c r="E45" s="1">
-        <v>59.4699473333</v>
+        <v>28.643883619</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>892049.21</v>
+        <v>3007607.78</v>
       </c>
       <c r="I45" s="1">
-        <v>-297449.21</v>
+        <v>4394892.22</v>
       </c>
       <c r="J45" s="1">
-        <v>-33.344484437131</v>
+        <v>146.1258429116</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>594600.0</v>
+        <v>7402500.0</v>
       </c>
       <c r="N45" s="1">
-        <v>594600.0</v>
+        <v>7402500.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.37</v>
+        <v>4.16</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>9000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>63.74</v>
+        <v>47.62</v>
       </c>
       <c r="E46" s="1">
-        <v>111.6129077778</v>
+        <v>59.4699473333</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1004516.17</v>
+        <v>892049.21</v>
       </c>
       <c r="I46" s="1">
-        <v>-430856.17</v>
+        <v>-177749.21</v>
       </c>
       <c r="J46" s="1">
-        <v>-42.891909843522</v>
+        <v>-19.925942202224</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>573660.0</v>
+        <v>714300.0</v>
       </c>
       <c r="N46" s="1">
-        <v>573660.0</v>
+        <v>714300.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>160000.0</v>
+        <v>2500.0</v>
       </c>
       <c r="D47" s="1">
-        <v>33.895</v>
+        <v>153.05</v>
       </c>
       <c r="E47" s="1">
-        <v>28.0368719375</v>
+        <v>111.612908</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>4485899.51</v>
+        <v>279032.27</v>
       </c>
       <c r="I47" s="1">
-        <v>937300.49</v>
+        <v>103592.73</v>
       </c>
       <c r="J47" s="1">
-        <v>20.894371082334</v>
+        <v>37.12571667786</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>5423200.0</v>
+        <v>382625.0</v>
       </c>
       <c r="N47" s="1">
-        <v>5423200.0</v>
+        <v>382625.0</v>
       </c>
       <c r="O47" s="1">
-        <v>3.34</v>
+        <v>0.22</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>20000.0</v>
+        <v>147500.0</v>
       </c>
       <c r="D48" s="1">
-        <v>39.12</v>
+        <v>68.28</v>
       </c>
       <c r="E48" s="1">
-        <v>21.361331</v>
+        <v>28.0368719322</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>427226.62</v>
+        <v>4135438.61</v>
       </c>
       <c r="I48" s="1">
-        <v>355173.38</v>
+        <v>5935861.39</v>
       </c>
       <c r="J48" s="1">
-        <v>83.134655794623</v>
+        <v>143.53644074528</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>782400.0</v>
+        <v>10071300.0</v>
       </c>
       <c r="N48" s="1">
-        <v>782400.0</v>
+        <v>10071300.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.48</v>
+        <v>5.66</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>10000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>49.57</v>
+        <v>35.08</v>
       </c>
       <c r="E49" s="1">
-        <v>108.672405</v>
+        <v>21.361331</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1086724.05</v>
+        <v>427226.62</v>
       </c>
       <c r="I49" s="1">
-        <v>-591024.05</v>
+        <v>274373.38</v>
       </c>
       <c r="J49" s="1">
-        <v>-54.385844318068</v>
+        <v>64.221976617468</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>495700.0</v>
+        <v>701600.0</v>
       </c>
       <c r="N49" s="1">
-        <v>495700.0</v>
+        <v>701600.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.3</v>
+        <v>0.39</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>165000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>78.61</v>
+        <v>62.5</v>
       </c>
       <c r="E50" s="1">
-        <v>48.3668532121</v>
+        <v>108.672405</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>7980530.78</v>
+        <v>1086724.05</v>
       </c>
       <c r="I50" s="1">
-        <v>4990119.22</v>
+        <v>-461724.05</v>
       </c>
       <c r="J50" s="1">
-        <v>62.528663287732</v>
+        <v>-42.487699614267</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>12970650.0</v>
+        <v>625000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>12970650.0</v>
+        <v>625000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>7.98</v>
+        <v>0.35</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>12500.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>102.45</v>
+        <v>76.65</v>
       </c>
       <c r="E51" s="1">
-        <v>76.0901648</v>
+        <v>48.3668532121</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>951127.06</v>
+        <v>7980530.78</v>
       </c>
       <c r="I51" s="1">
-        <v>329497.94</v>
+        <v>4666719.22</v>
       </c>
       <c r="J51" s="1">
-        <v>34.642894083993</v>
+        <v>58.47630124672</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1280625.0</v>
+        <v>12647250.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1280625.0</v>
+        <v>12647250.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.79</v>
+        <v>7.11</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>60000.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D52" s="1">
-        <v>35.1</v>
+        <v>98.78</v>
       </c>
       <c r="E52" s="1">
-        <v>28.6797525</v>
+        <v>76.0901648</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1720785.15</v>
+        <v>951127.06</v>
       </c>
       <c r="I52" s="1">
-        <v>385214.85</v>
+        <v>283622.94</v>
       </c>
       <c r="J52" s="1">
-        <v>22.385993393771</v>
+        <v>29.819668888403</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2106000.0</v>
+        <v>1234750.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2106000.0</v>
+        <v>1234750.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.3</v>
+        <v>0.69</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>33000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>135.65</v>
+        <v>34.3</v>
       </c>
       <c r="E53" s="1">
-        <v>104.83113</v>
+        <v>28.6797525</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3459427.29</v>
+        <v>1720785.15</v>
       </c>
       <c r="I53" s="1">
-        <v>1017022.71</v>
+        <v>337214.85</v>
       </c>
       <c r="J53" s="1">
-        <v>29.39858608793</v>
+        <v>19.596569042916</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4476450.0</v>
+        <v>2058000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>4476450.0</v>
+        <v>2058000.0</v>
       </c>
       <c r="O53" s="1">
-        <v>2.75</v>
+        <v>1.16</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>15000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>107.4</v>
+        <v>122.55</v>
       </c>
       <c r="E54" s="1">
-        <v>147.5522153333</v>
+        <v>104.83113</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2213283.23</v>
+        <v>3144933.9</v>
       </c>
       <c r="I54" s="1">
-        <v>-602283.23</v>
+        <v>531566.1</v>
       </c>
       <c r="J54" s="1">
-        <v>-27.212207720925</v>
+        <v>16.902298010143</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1611000.0</v>
+        <v>3676500.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1611000.0</v>
+        <v>3676500.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.99</v>
+        <v>2.07</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>48000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>0.001</v>
+        <v>142.9</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0</v>
+        <v>147.5522153333</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>0.0</v>
+        <v>2213283.23</v>
       </c>
       <c r="I55" s="1">
-        <v>48.0</v>
+        <v>-69783.23</v>
       </c>
       <c r="J55" s="1">
-        <v>0</v>
+        <v>-3.1529281500949</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>48.0</v>
+        <v>2143500.0</v>
       </c>
       <c r="N55" s="1">
-        <v>48.0</v>
+        <v>2143500.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.0</v>
+        <v>1.21</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>48000.0</v>
       </c>
       <c r="D56" s="1">
         <v>0.001</v>
       </c>
       <c r="E56" s="1">
         <v>0.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
@@ -3792,89 +3804,189 @@
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
         <v>48.0</v>
       </c>
       <c r="N56" s="1">
         <v>48.0</v>
       </c>
       <c r="O56" s="1">
         <v>0.0</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
+        <v>48000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="E57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>48.0</v>
+      </c>
+      <c r="J57" s="1">
+        <v>0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>48.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>48.0</v>
+      </c>
+      <c r="O57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>142</v>
+      </c>
+      <c r="B58" t="s">
+        <v>143</v>
+      </c>
+      <c r="C58" s="1">
         <v>835758.0</v>
       </c>
-      <c r="D57" s="1">
-[...2 lines deleted...]
-      <c r="E57" s="1">
+      <c r="D58" s="1">
+        <v>0.3344</v>
+      </c>
+      <c r="E58" s="1">
         <v>4.5415471345</v>
       </c>
-      <c r="F57" t="s">
-[...5 lines deleted...]
-      <c r="H57" s="1">
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
         <v>3795634.35</v>
       </c>
-      <c r="I57" s="1">
-[...20 lines deleted...]
-      <c r="P57">
+      <c r="I58" s="1">
+        <v>-3516156.87</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-92.636870303379</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>279477.48</v>
+      </c>
+      <c r="N58" s="1">
+        <v>279477.48</v>
+      </c>
+      <c r="O58" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" t="s">
+        <v>145</v>
+      </c>
+      <c r="C59" s="1">
+        <v>64.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>8210.5</v>
+      </c>
+      <c r="E59" s="1">
+        <v>8170.484375</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>25610.0</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>25610.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>25610.0</v>
+      </c>
+      <c r="O59" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P59">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>