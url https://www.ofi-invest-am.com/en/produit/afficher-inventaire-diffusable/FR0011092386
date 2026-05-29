--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
@@ -118,51 +118,51 @@
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON AG</t>
+    <t>ALCON INC</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
@@ -415,50 +415,56 @@
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
@@ -466,57 +472,51 @@
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS AG</t>
-[...5 lines deleted...]
-    <t>NOVO NORDISK CLASS B</t>
+    <t>NOVARTIS</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
@@ -571,56 +571,50 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
-    <t>DE0007165631</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
@@ -637,117 +631,117 @@
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB CLASS B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
-    <t>SWISS RE AG</t>
+    <t>SWISS RE LTD</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
-    <t>BE0974320526</t>
-[...2 lines deleted...]
-    <t>UMICORE SA</t>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
-    <t>ZURICH INSURANCE GROUP AG</t>
+    <t>ZURICH INSURANCE GROUP LTD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1111,125 +1105,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1285.9814</v>
+        <v>1285.0814</v>
       </c>
       <c r="D2">
-        <v>38229.86</v>
+        <v>39232.31</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>49162892.51</v>
+        <v>50416718.94</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>49162892.51</v>
+        <v>50416718.94</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>52.0</v>
       </c>
       <c r="D3">
-        <v>1740.05</v>
+        <v>1785.07</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>90482.9</v>
+        <v>92823.76</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>90482.9</v>
+        <v>92823.76</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P101"/>
+  <dimension ref="A1:P100"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O101" sqref="O101"/>
+      <selection activeCell="O100" sqref="O100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1248,5039 +1242,4989 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>10319.0</v>
+        <v>10044.0</v>
       </c>
       <c r="D2" s="1">
-        <v>67.6</v>
+        <v>71.82</v>
       </c>
       <c r="E2" s="1">
-        <v>35.2194582808</v>
+        <v>35.2194583831</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
-        <v>356633.71</v>
+        <v>347129.47</v>
       </c>
       <c r="I2" s="1">
-        <v>400148.93</v>
+        <v>447276.21</v>
       </c>
       <c r="J2" s="1">
-        <v>112.20165642782</v>
+        <v>128.84996770801</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>756782.64</v>
+        <v>794405.68</v>
       </c>
       <c r="N2" s="1">
-        <v>756782.64</v>
+        <v>794405.68</v>
       </c>
       <c r="O2" s="1">
-        <v>1.54</v>
+        <v>1.57</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>128.0</v>
+        <v>209.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1265.6</v>
+        <v>994.8</v>
       </c>
       <c r="E3" s="1">
-        <v>1135.94875</v>
+        <v>1168.8058851675</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>145401.44</v>
+        <v>244280.43</v>
       </c>
       <c r="I3" s="1">
-        <v>16595.36</v>
+        <v>-36367.23</v>
       </c>
       <c r="J3" s="1">
-        <v>11.413477060475</v>
+        <v>-14.887492215402</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>161996.8</v>
+        <v>207913.2</v>
       </c>
       <c r="N3" s="1">
-        <v>161996.8</v>
+        <v>207913.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
         <v>2971.0</v>
       </c>
       <c r="D4" s="1">
-        <v>193.8</v>
+        <v>184.24</v>
       </c>
       <c r="E4" s="1">
         <v>149.0550185123</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>442842.46</v>
       </c>
       <c r="I4" s="1">
-        <v>132937.34</v>
+        <v>104534.58</v>
       </c>
       <c r="J4" s="1">
-        <v>30.01910431082</v>
+        <v>23.605365212721</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>575779.8</v>
+        <v>547377.04</v>
       </c>
       <c r="N4" s="1">
-        <v>575779.8</v>
+        <v>547377.04</v>
       </c>
       <c r="O4" s="1">
-        <v>1.17</v>
+        <v>1.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
-        <v>12425.0</v>
+        <v>12094.0</v>
       </c>
       <c r="D5" s="1">
-        <v>61.96</v>
+        <v>66.86</v>
       </c>
       <c r="E5" s="1">
-        <v>84.8464402414</v>
+        <v>84.8464403837</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H5" s="1">
-        <v>971412.2</v>
+        <v>945533.94</v>
       </c>
       <c r="I5" s="1">
-        <v>-136204.17</v>
+        <v>-55049.01</v>
       </c>
       <c r="J5" s="1">
-        <v>-14.021253799366</v>
+        <v>-5.8220025396444</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>835208.03</v>
+        <v>890484.93</v>
       </c>
       <c r="N5" s="1">
-        <v>835208.03</v>
+        <v>890484.93</v>
       </c>
       <c r="O5" s="1">
-        <v>1.7</v>
+        <v>1.76</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>1948.0</v>
+        <v>2120.0</v>
       </c>
       <c r="D6" s="1">
-        <v>379.2</v>
+        <v>382.2</v>
       </c>
       <c r="E6" s="1">
-        <v>223.7442145791</v>
+        <v>239.5341320755</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>435853.73</v>
+        <v>507812.36</v>
       </c>
       <c r="I6" s="1">
-        <v>302827.87</v>
+        <v>302451.64</v>
       </c>
       <c r="J6" s="1">
-        <v>69.479242497248</v>
+        <v>59.559723989389</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>738681.6</v>
+        <v>810264.0</v>
       </c>
       <c r="N6" s="1">
-        <v>738681.6</v>
+        <v>810264.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
-        <v>14230.0</v>
+        <v>13851.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.9</v>
+        <v>28.29</v>
       </c>
       <c r="E7" s="1">
-        <v>26.2123000703</v>
+        <v>26.2123001949</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>373001.03</v>
+        <v>363066.57</v>
       </c>
       <c r="I7" s="1">
-        <v>9785.97</v>
+        <v>28778.22</v>
       </c>
       <c r="J7" s="1">
-        <v>2.6235772056715</v>
+        <v>7.9264306818444</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>382787.0</v>
+        <v>391844.79</v>
       </c>
       <c r="N7" s="1">
-        <v>382787.0</v>
+        <v>391844.79</v>
       </c>
       <c r="O7" s="1">
         <v>0.78</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
-        <v>9107.0</v>
+        <v>7581.0</v>
       </c>
       <c r="D8" s="1">
-        <v>61.12</v>
+        <v>68.82</v>
       </c>
       <c r="E8" s="1">
-        <v>57.2466432415</v>
+        <v>57.2466429231</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>521345.18</v>
+        <v>433986.8</v>
       </c>
       <c r="I8" s="1">
-        <v>35274.66</v>
+        <v>87737.62</v>
       </c>
       <c r="J8" s="1">
-        <v>6.7660853793642</v>
+        <v>20.216656359134</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>556619.84</v>
+        <v>521724.42</v>
       </c>
       <c r="N8" s="1">
-        <v>556619.84</v>
+        <v>521724.42</v>
       </c>
       <c r="O8" s="1">
-        <v>1.13</v>
+        <v>1.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>7135.0</v>
+        <v>6945.0</v>
       </c>
       <c r="D9" s="1">
-        <v>36.36</v>
+        <v>44.42</v>
       </c>
       <c r="E9" s="1">
-        <v>32.7887750526</v>
+        <v>32.788774658</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>233947.91</v>
+        <v>227718.04</v>
       </c>
       <c r="I9" s="1">
-        <v>25480.69</v>
+        <v>80778.86</v>
       </c>
       <c r="J9" s="1">
-        <v>10.891608307165</v>
+        <v>35.473193076842</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>259428.6</v>
+        <v>308496.9</v>
       </c>
       <c r="N9" s="1">
-        <v>259428.6</v>
+        <v>308496.9</v>
       </c>
       <c r="O9" s="1">
-        <v>0.53</v>
+        <v>0.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1">
-        <v>516.0</v>
+        <v>502.0</v>
       </c>
       <c r="D10" s="1">
-        <v>713.6</v>
+        <v>657.4</v>
       </c>
       <c r="E10" s="1">
-        <v>516.5262984496</v>
+        <v>516.5262948207</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>266527.57</v>
+        <v>259296.2</v>
       </c>
       <c r="I10" s="1">
-        <v>101690.03</v>
+        <v>70718.6</v>
       </c>
       <c r="J10" s="1">
-        <v>38.153662677373</v>
+        <v>27.27328823176</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>368217.6</v>
+        <v>330014.8</v>
       </c>
       <c r="N10" s="1">
-        <v>368217.6</v>
+        <v>330014.8</v>
       </c>
       <c r="O10" s="1">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1">
-        <v>2068.0</v>
+        <v>2013.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1224.8</v>
+        <v>1233.4</v>
       </c>
       <c r="E11" s="1">
-        <v>573.7075531915</v>
+        <v>573.707550919</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1186427.22</v>
+        <v>1154873.3</v>
       </c>
       <c r="I11" s="1">
-        <v>1346459.18</v>
+        <v>1327960.9</v>
       </c>
       <c r="J11" s="1">
-        <v>113.48856105982</v>
+        <v>114.98758348643</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2532886.4</v>
+        <v>2482834.2</v>
       </c>
       <c r="N11" s="1">
-        <v>2532886.4</v>
+        <v>2482834.2</v>
       </c>
       <c r="O11" s="1">
-        <v>5.14</v>
+        <v>4.92</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="1">
-        <v>16601.0</v>
+        <v>16159.0</v>
       </c>
       <c r="D12" s="1">
-        <v>187.25</v>
+        <v>195.05</v>
       </c>
       <c r="E12" s="1">
-        <v>153.249800012</v>
+        <v>153.2498001114</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
       <c r="G12">
-        <v>10.57</v>
+        <v>10.65</v>
       </c>
       <c r="H12" s="1">
-        <v>226041.76</v>
+        <v>220023.42</v>
       </c>
       <c r="I12" s="1">
-        <v>67962.58</v>
+        <v>75838.12</v>
       </c>
       <c r="J12" s="1">
-        <v>30.066382424203</v>
+        <v>34.468203430344</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>294004.34</v>
+        <v>295861.54</v>
       </c>
       <c r="N12" s="1">
-        <v>294004.34</v>
+        <v>295861.54</v>
       </c>
       <c r="O12" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>8590.0</v>
+        <v>8361.0</v>
       </c>
       <c r="D13" s="1">
-        <v>38.93</v>
+        <v>41.46</v>
       </c>
       <c r="E13" s="1">
-        <v>32.1241746217</v>
+        <v>32.1241741418</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>275946.66</v>
+        <v>268590.22</v>
       </c>
       <c r="I13" s="1">
-        <v>58462.04</v>
+        <v>78056.84</v>
       </c>
       <c r="J13" s="1">
-        <v>21.185992974149</v>
+        <v>29.061683630923</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>334408.7</v>
+        <v>346647.06</v>
       </c>
       <c r="N13" s="1">
-        <v>334408.7</v>
+        <v>346647.06</v>
       </c>
       <c r="O13" s="1">
-        <v>0.68</v>
+        <v>0.69</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>41884.0</v>
+        <v>40769.0</v>
       </c>
       <c r="D14" s="1">
-        <v>21.91</v>
+        <v>19.75</v>
       </c>
       <c r="E14" s="1">
-        <v>16.1406866584</v>
+        <v>16.1406865511</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>676036.52</v>
+        <v>658039.65</v>
       </c>
       <c r="I14" s="1">
-        <v>241641.92</v>
+        <v>147148.1</v>
       </c>
       <c r="J14" s="1">
-        <v>35.743915136419</v>
+        <v>22.36158565825</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>917678.44</v>
+        <v>805187.75</v>
       </c>
       <c r="N14" s="1">
-        <v>917678.44</v>
+        <v>805187.75</v>
       </c>
       <c r="O14" s="1">
-        <v>1.86</v>
+        <v>1.59</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>94470.0</v>
+        <v>99836.0</v>
       </c>
       <c r="D15" s="1">
-        <v>11.048</v>
+        <v>10.79</v>
       </c>
       <c r="E15" s="1">
-        <v>4.8687205462</v>
+        <v>5.3033281582</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>459948.03</v>
+        <v>529463.07</v>
       </c>
       <c r="I15" s="1">
-        <v>583756.53</v>
+        <v>547767.37</v>
       </c>
       <c r="J15" s="1">
-        <v>126.91793244554</v>
+        <v>103.45714385708</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1043704.56</v>
+        <v>1077230.44</v>
       </c>
       <c r="N15" s="1">
-        <v>1043704.56</v>
+        <v>1077230.44</v>
       </c>
       <c r="O15" s="1">
-        <v>2.12</v>
+        <v>2.13</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>3481.0</v>
+        <v>3388.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.9</v>
+        <v>100.0</v>
       </c>
       <c r="E16" s="1">
-        <v>111.8663228957</v>
+        <v>111.866322314</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>389406.67</v>
+        <v>379003.1</v>
       </c>
       <c r="I16" s="1">
-        <v>-52097.77</v>
+        <v>-40203.1</v>
       </c>
       <c r="J16" s="1">
-        <v>-13.378756455302</v>
+        <v>-10.607591336324</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>337308.9</v>
+        <v>338800.0</v>
       </c>
       <c r="N16" s="1">
-        <v>337308.9</v>
+        <v>338800.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>2605.0</v>
+        <v>2536.0</v>
       </c>
       <c r="D17" s="1">
-        <v>88.0</v>
+        <v>89.46</v>
       </c>
       <c r="E17" s="1">
-        <v>81.3380959693</v>
+        <v>81.3380954259</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>211885.74</v>
+        <v>206273.41</v>
       </c>
       <c r="I17" s="1">
-        <v>17354.26</v>
+        <v>20597.15</v>
       </c>
       <c r="J17" s="1">
-        <v>8.1903860070999</v>
+        <v>9.9853636006696</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>229240.0</v>
+        <v>226870.56</v>
       </c>
       <c r="N17" s="1">
-        <v>229240.0</v>
+        <v>226870.56</v>
       </c>
       <c r="O17" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>13112.0</v>
+        <v>9907.0</v>
       </c>
       <c r="D18" s="1">
-        <v>627.6</v>
+        <v>717.4</v>
       </c>
       <c r="E18" s="1">
-        <v>301.4705506406</v>
+        <v>301.4705511255</v>
       </c>
       <c r="F18" t="s">
         <v>49</v>
       </c>
       <c r="G18">
-        <v>10.57</v>
+        <v>10.65</v>
       </c>
       <c r="H18" s="1">
-        <v>359024.47</v>
+        <v>271267.19</v>
       </c>
       <c r="I18" s="1">
-        <v>419280.02</v>
+        <v>395895.28</v>
       </c>
       <c r="J18" s="1">
-        <v>116.78313180157</v>
+        <v>145.94292807766</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>778304.49</v>
+        <v>667162.47</v>
       </c>
       <c r="N18" s="1">
-        <v>778304.49</v>
+        <v>667162.47</v>
       </c>
       <c r="O18" s="1">
-        <v>1.58</v>
+        <v>1.32</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
         <v>2816.0</v>
       </c>
       <c r="D19" s="1">
-        <v>134.3</v>
+        <v>106.95</v>
       </c>
       <c r="E19" s="1">
         <v>162.5754651989</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>457812.51</v>
       </c>
       <c r="I19" s="1">
-        <v>-79623.71</v>
+        <v>-156641.31</v>
       </c>
       <c r="J19" s="1">
-        <v>-17.392209312935</v>
+        <v>-34.215165942058</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>378188.8</v>
+        <v>301171.2</v>
       </c>
       <c r="N19" s="1">
-        <v>378188.8</v>
+        <v>301171.2</v>
       </c>
       <c r="O19" s="1">
-        <v>0.77</v>
+        <v>0.6</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>4431.0</v>
+        <v>3711.0</v>
       </c>
       <c r="D20" s="1">
-        <v>878.6</v>
+        <v>983.2</v>
       </c>
       <c r="E20" s="1">
-        <v>768.3517039043</v>
+        <v>768.3517057397</v>
       </c>
       <c r="F20" t="s">
         <v>66</v>
       </c>
       <c r="G20">
         <v>7.47</v>
       </c>
       <c r="H20" s="1">
-        <v>456137.72</v>
+        <v>382019.2</v>
       </c>
       <c r="I20" s="1">
-        <v>65121.5</v>
+        <v>106323.86</v>
       </c>
       <c r="J20" s="1">
-        <v>14.276718882183</v>
+        <v>27.83207231469</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>521259.22</v>
+        <v>488343.06</v>
       </c>
       <c r="N20" s="1">
-        <v>521259.22</v>
+        <v>488343.06</v>
       </c>
       <c r="O20" s="1">
-        <v>1.06</v>
+        <v>0.97</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
         <v>15079.0</v>
       </c>
       <c r="D21" s="1">
-        <v>14.225</v>
+        <v>16.045</v>
       </c>
       <c r="E21" s="1">
         <v>15.2212746203</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>229521.6</v>
       </c>
       <c r="I21" s="1">
-        <v>-15022.82</v>
+        <v>12420.96</v>
       </c>
       <c r="J21" s="1">
-        <v>-6.5452750416519</v>
+        <v>5.4116736725432</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>214498.78</v>
+        <v>241942.56</v>
       </c>
       <c r="N21" s="1">
-        <v>214498.78</v>
+        <v>241942.56</v>
       </c>
       <c r="O21" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
         <v>18701.0</v>
       </c>
       <c r="D22" s="1">
-        <v>35.56</v>
+        <v>34.65</v>
       </c>
       <c r="E22" s="1">
         <v>11.1180947543</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>207919.49</v>
       </c>
       <c r="I22" s="1">
-        <v>457088.07</v>
+        <v>440070.16</v>
       </c>
       <c r="J22" s="1">
-        <v>219.83897228682</v>
+        <v>211.6541166968</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>665007.56</v>
+        <v>647989.65</v>
       </c>
       <c r="N22" s="1">
-        <v>665007.56</v>
+        <v>647989.65</v>
       </c>
       <c r="O22" s="1">
-        <v>1.35</v>
+        <v>1.28</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>6131.0</v>
+        <v>5968.0</v>
       </c>
       <c r="D23" s="1">
-        <v>84.42</v>
+        <v>86.24</v>
       </c>
       <c r="E23" s="1">
-        <v>56.5650040776</v>
+        <v>56.5650033512</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>346800.04</v>
+        <v>337579.94</v>
       </c>
       <c r="I23" s="1">
-        <v>170778.98</v>
+        <v>177100.38</v>
       </c>
       <c r="J23" s="1">
-        <v>49.244221540459</v>
+        <v>52.461760612908</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>517579.02</v>
+        <v>514680.32</v>
       </c>
       <c r="N23" s="1">
-        <v>517579.02</v>
+        <v>514680.32</v>
       </c>
       <c r="O23" s="1">
-        <v>1.05</v>
+        <v>1.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>3044.0</v>
+        <v>2963.0</v>
       </c>
       <c r="D24" s="1">
-        <v>153.35</v>
+        <v>157.25</v>
       </c>
       <c r="E24" s="1">
-        <v>126.4182588699</v>
+        <v>126.4182585218</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H24" s="1">
-        <v>397513.75</v>
+        <v>386936.02</v>
       </c>
       <c r="I24" s="1">
-        <v>108911.42</v>
+        <v>126176.42</v>
       </c>
       <c r="J24" s="1">
-        <v>27.398151636264</v>
+        <v>32.609117135179</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>506425.17</v>
+        <v>513112.44</v>
       </c>
       <c r="N24" s="1">
-        <v>506425.17</v>
+        <v>513112.44</v>
       </c>
       <c r="O24" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>4104.0</v>
+        <v>3995.0</v>
       </c>
       <c r="D25" s="1">
-        <v>68.96</v>
+        <v>72.64</v>
       </c>
       <c r="E25" s="1">
-        <v>71.5841179337</v>
+        <v>71.5841176471</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>293781.22</v>
+        <v>285978.55</v>
       </c>
       <c r="I25" s="1">
-        <v>-10769.38</v>
+        <v>4218.25</v>
       </c>
       <c r="J25" s="1">
-        <v>-3.6657823124296</v>
+        <v>1.4750232141536</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>283011.84</v>
+        <v>290196.8</v>
       </c>
       <c r="N25" s="1">
-        <v>283011.84</v>
+        <v>290196.8</v>
       </c>
       <c r="O25" s="1">
         <v>0.57</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>30505.0</v>
+        <v>29693.0</v>
       </c>
       <c r="D26" s="1">
-        <v>23.17</v>
+        <v>18.55</v>
       </c>
       <c r="E26" s="1">
-        <v>31.3518826422</v>
+        <v>31.3518825986</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>956389.18</v>
+        <v>930931.45</v>
       </c>
       <c r="I26" s="1">
-        <v>-249588.33</v>
+        <v>-380126.3</v>
       </c>
       <c r="J26" s="1">
-        <v>-26.096942041942</v>
+        <v>-40.832899135592</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>706800.85</v>
+        <v>550805.15</v>
       </c>
       <c r="N26" s="1">
-        <v>706800.85</v>
+        <v>550805.15</v>
       </c>
       <c r="O26" s="1">
-        <v>1.44</v>
+        <v>1.09</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
         <v>8834.0</v>
       </c>
       <c r="D27" s="1">
-        <v>33.435</v>
+        <v>30.295</v>
       </c>
       <c r="E27" s="1">
         <v>31.1453531809</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>275138.05</v>
       </c>
       <c r="I27" s="1">
-        <v>20226.74</v>
+        <v>-7512.02</v>
       </c>
       <c r="J27" s="1">
-        <v>7.3514877349752</v>
+        <v>-2.7302730392979</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>295364.79</v>
+        <v>267626.03</v>
       </c>
       <c r="N27" s="1">
-        <v>295364.79</v>
+        <v>267626.03</v>
       </c>
       <c r="O27" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
         <v>1049.0</v>
       </c>
       <c r="D28" s="1">
-        <v>213.5</v>
+        <v>232.4</v>
       </c>
       <c r="E28" s="1">
         <v>230.6534032412</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>241955.42</v>
       </c>
       <c r="I28" s="1">
-        <v>-17993.92</v>
+        <v>1832.18</v>
       </c>
       <c r="J28" s="1">
-        <v>-7.4368741150746</v>
+        <v>0.75723866818111</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>223961.5</v>
+        <v>243787.6</v>
       </c>
       <c r="N28" s="1">
-        <v>223961.5</v>
+        <v>243787.6</v>
       </c>
       <c r="O28" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
         <v>21065.0</v>
       </c>
       <c r="D29" s="1">
-        <v>28.74</v>
+        <v>34.09</v>
       </c>
       <c r="E29" s="1">
         <v>31.3998219796</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>661437.25</v>
       </c>
       <c r="I29" s="1">
-        <v>-56029.15</v>
+        <v>56668.6</v>
       </c>
       <c r="J29" s="1">
-        <v>-8.4708186604247</v>
+        <v>8.5674944977774</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>605408.1</v>
+        <v>718105.85</v>
       </c>
       <c r="N29" s="1">
-        <v>605408.1</v>
+        <v>718105.85</v>
       </c>
       <c r="O29" s="1">
-        <v>1.23</v>
+        <v>1.42</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>1503.0</v>
+        <v>2968.0</v>
       </c>
       <c r="D30" s="1">
-        <v>66.84</v>
+        <v>60.44</v>
       </c>
       <c r="E30" s="1">
-        <v>65.1</v>
+        <v>66.961175876</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>97845.3</v>
+        <v>198740.77</v>
       </c>
       <c r="I30" s="1">
-        <v>2615.22</v>
+        <v>-19354.85</v>
       </c>
       <c r="J30" s="1">
-        <v>2.6728110599078</v>
+        <v>-9.738741577785</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>100460.52</v>
+        <v>179385.92</v>
       </c>
       <c r="N30" s="1">
-        <v>100460.52</v>
+        <v>179385.92</v>
       </c>
       <c r="O30" s="1">
-        <v>0.2</v>
+        <v>0.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>12274.0</v>
+        <v>11947.0</v>
       </c>
       <c r="D31" s="1">
-        <v>17.83</v>
+        <v>19.68</v>
       </c>
       <c r="E31" s="1">
-        <v>11.5366954538</v>
+        <v>11.5366954047</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>141601.4</v>
+        <v>137828.9</v>
       </c>
       <c r="I31" s="1">
-        <v>77244.02</v>
+        <v>97288.06</v>
       </c>
       <c r="J31" s="1">
-        <v>54.550322242577</v>
+        <v>70.586110750358</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>218845.42</v>
+        <v>235116.96</v>
       </c>
       <c r="N31" s="1">
-        <v>218845.42</v>
+        <v>235116.96</v>
       </c>
       <c r="O31" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>100713.0</v>
+        <v>98033.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.265</v>
+        <v>4.516</v>
       </c>
       <c r="E32" s="1">
-        <v>3.3108896567</v>
+        <v>3.3108897004</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>333449.63</v>
+        <v>324576.45</v>
       </c>
       <c r="I32" s="1">
-        <v>96091.32</v>
+        <v>118140.58</v>
       </c>
       <c r="J32" s="1">
-        <v>28.817341917578</v>
+        <v>36.398383185225</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>429540.95</v>
+        <v>442717.03</v>
       </c>
       <c r="N32" s="1">
-        <v>429540.95</v>
+        <v>442717.03</v>
       </c>
       <c r="O32" s="1">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>5522.0</v>
+        <v>4936.0</v>
       </c>
       <c r="D33" s="1">
-        <v>122.3</v>
+        <v>134.8</v>
       </c>
       <c r="E33" s="1">
-        <v>68.1866642521</v>
+        <v>68.1866632901</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>376526.76</v>
+        <v>336569.37</v>
       </c>
       <c r="I33" s="1">
-        <v>298813.84</v>
+        <v>328803.43</v>
       </c>
       <c r="J33" s="1">
-        <v>79.360585154691</v>
+        <v>97.692618315208</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>675340.6</v>
+        <v>665372.8</v>
       </c>
       <c r="N33" s="1">
-        <v>675340.6</v>
+        <v>665372.8</v>
       </c>
       <c r="O33" s="1">
-        <v>1.37</v>
+        <v>1.32</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>7996.0</v>
+        <v>7783.0</v>
       </c>
       <c r="D34" s="1">
-        <v>30.66</v>
+        <v>34.57</v>
       </c>
       <c r="E34" s="1">
-        <v>27.3158004002</v>
+        <v>27.3157998201</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>218417.14</v>
+        <v>212598.87</v>
       </c>
       <c r="I34" s="1">
-        <v>26740.22</v>
+        <v>56459.44</v>
       </c>
       <c r="J34" s="1">
-        <v>12.24272966856</v>
+        <v>26.556792140993</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>245157.36</v>
+        <v>269058.31</v>
       </c>
       <c r="N34" s="1">
-        <v>245157.36</v>
+        <v>269058.31</v>
       </c>
       <c r="O34" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
-        <v>54205.0</v>
+        <v>52762.0</v>
       </c>
       <c r="D35" s="1">
-        <v>9.318</v>
+        <v>10.194</v>
       </c>
       <c r="E35" s="1">
-        <v>6.8226792731</v>
+        <v>6.8226792009</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>369823.33</v>
+        <v>359978.2</v>
       </c>
       <c r="I35" s="1">
-        <v>135258.86</v>
+        <v>177877.63</v>
       </c>
       <c r="J35" s="1">
-        <v>36.573912197481</v>
+        <v>49.413445036394</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>505082.19</v>
+        <v>537855.83</v>
       </c>
       <c r="N35" s="1">
-        <v>505082.19</v>
+        <v>537855.83</v>
       </c>
       <c r="O35" s="1">
-        <v>1.03</v>
+        <v>1.06</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>12134.0</v>
+        <v>11811.0</v>
       </c>
       <c r="D36" s="1">
-        <v>25.06</v>
+        <v>28.93</v>
       </c>
       <c r="E36" s="1">
-        <v>15.8559065436</v>
+        <v>15.8559063585</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>192395.57</v>
+        <v>187274.11</v>
       </c>
       <c r="I36" s="1">
-        <v>111682.47</v>
+        <v>154418.12</v>
       </c>
       <c r="J36" s="1">
-        <v>58.048358389957</v>
+        <v>82.455668858872</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>304078.04</v>
+        <v>341692.23</v>
       </c>
       <c r="N36" s="1">
-        <v>304078.04</v>
+        <v>341692.23</v>
       </c>
       <c r="O36" s="1">
-        <v>0.62</v>
+        <v>0.68</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>2375.0</v>
+        <v>2312.0</v>
       </c>
       <c r="D37" s="1">
-        <v>110.3</v>
+        <v>100.7</v>
       </c>
       <c r="E37" s="1">
-        <v>100.2890315789</v>
+        <v>100.2890311419</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>238186.45</v>
+        <v>231868.24</v>
       </c>
       <c r="I37" s="1">
-        <v>23776.05</v>
+        <v>950.16</v>
       </c>
       <c r="J37" s="1">
-        <v>9.9821169508173</v>
+        <v>0.40978445344649</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>261962.5</v>
+        <v>232818.4</v>
       </c>
       <c r="N37" s="1">
-        <v>261962.5</v>
+        <v>232818.4</v>
       </c>
       <c r="O37" s="1">
-        <v>0.53</v>
+        <v>0.46</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>1855.0</v>
+        <v>1806.0</v>
       </c>
       <c r="D38" s="1">
-        <v>256.7</v>
+        <v>225.2</v>
       </c>
       <c r="E38" s="1">
-        <v>213.2637466307</v>
+        <v>213.2637486157</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>395604.25</v>
+        <v>385154.33</v>
       </c>
       <c r="I38" s="1">
-        <v>80574.25</v>
+        <v>21556.87</v>
       </c>
       <c r="J38" s="1">
-        <v>20.367387357441</v>
+        <v>5.5969434382316</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>476178.5</v>
+        <v>406711.2</v>
       </c>
       <c r="N38" s="1">
-        <v>476178.5</v>
+        <v>406711.2</v>
       </c>
       <c r="O38" s="1">
-        <v>0.97</v>
+        <v>0.81</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>28260.0</v>
+        <v>27508.0</v>
       </c>
       <c r="D39" s="1">
-        <v>34.98</v>
+        <v>36.16</v>
       </c>
       <c r="E39" s="1">
-        <v>30.9709140127</v>
+        <v>30.970913916</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>875238.03</v>
+        <v>851947.9</v>
       </c>
       <c r="I39" s="1">
-        <v>113296.77</v>
+        <v>142741.38</v>
       </c>
       <c r="J39" s="1">
-        <v>12.944680888695</v>
+        <v>16.754707652898</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>988534.8</v>
+        <v>994689.28</v>
       </c>
       <c r="N39" s="1">
-        <v>988534.8</v>
+        <v>994689.28</v>
       </c>
       <c r="O39" s="1">
-        <v>2.01</v>
+        <v>1.97</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>83.0</v>
+        <v>81.0</v>
       </c>
       <c r="D40" s="1">
-        <v>2977.0</v>
+        <v>3092.0</v>
       </c>
       <c r="E40" s="1">
-        <v>3924.1048192771</v>
+        <v>3924.1048148148</v>
       </c>
       <c r="F40" t="s">
         <v>28</v>
       </c>
       <c r="G40">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H40" s="1">
-        <v>350834.54</v>
+        <v>342380.7</v>
       </c>
       <c r="I40" s="1">
-        <v>-82767.28</v>
+        <v>-66567.69</v>
       </c>
       <c r="J40" s="1">
-        <v>-23.591542611511</v>
+        <v>-19.442594164916</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>268067.26</v>
+        <v>275813.01</v>
       </c>
       <c r="N40" s="1">
-        <v>268067.26</v>
+        <v>275813.01</v>
       </c>
       <c r="O40" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>4042.0</v>
+        <v>3934.0</v>
       </c>
       <c r="D41" s="1">
-        <v>74.02</v>
+        <v>83.18</v>
       </c>
       <c r="E41" s="1">
-        <v>78.698584859</v>
+        <v>78.6985841383</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>318099.68</v>
+        <v>309600.23</v>
       </c>
       <c r="I41" s="1">
-        <v>-18910.84</v>
+        <v>17629.89</v>
       </c>
       <c r="J41" s="1">
-        <v>-5.9449415353074</v>
+        <v>5.6944046843893</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>299188.84</v>
+        <v>327230.12</v>
       </c>
       <c r="N41" s="1">
-        <v>299188.84</v>
+        <v>327230.12</v>
       </c>
       <c r="O41" s="1">
-        <v>0.61</v>
+        <v>0.65</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>170.0</v>
+        <v>165.0</v>
       </c>
       <c r="D42" s="1">
-        <v>2032.0</v>
+        <v>2049.0</v>
       </c>
       <c r="E42" s="1">
-        <v>2282.5679411765</v>
+        <v>2282.5679393939</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>388036.55</v>
+        <v>376623.71</v>
       </c>
       <c r="I42" s="1">
-        <v>-42596.55</v>
+        <v>-38538.71</v>
       </c>
       <c r="J42" s="1">
-        <v>-10.977458180164</v>
+        <v>-10.232682907829</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>345440.0</v>
+        <v>338085.0</v>
       </c>
       <c r="N42" s="1">
-        <v>345440.0</v>
+        <v>338085.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
-        <v>34577.0</v>
+        <v>33657.0</v>
       </c>
       <c r="D43" s="1">
-        <v>18.89</v>
+        <v>20.05</v>
       </c>
       <c r="E43" s="1">
-        <v>11.5840952078</v>
+        <v>11.5840951362</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>400543.26</v>
+        <v>389885.89</v>
       </c>
       <c r="I43" s="1">
-        <v>252616.27</v>
+        <v>284936.96</v>
       </c>
       <c r="J43" s="1">
-        <v>63.068411137414</v>
+        <v>73.082142059565</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>653159.53</v>
+        <v>674822.85</v>
       </c>
       <c r="N43" s="1">
-        <v>653159.53</v>
+        <v>674822.85</v>
       </c>
       <c r="O43" s="1">
-        <v>1.33</v>
+        <v>1.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
         <v>4492.0</v>
       </c>
       <c r="D44" s="1">
-        <v>54.2</v>
+        <v>62.75</v>
       </c>
       <c r="E44" s="1">
         <v>37.4715872663</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>168322.37</v>
       </c>
       <c r="I44" s="1">
-        <v>75144.03</v>
+        <v>113550.63</v>
       </c>
       <c r="J44" s="1">
-        <v>44.64292535805</v>
+        <v>67.460213398849</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>243466.4</v>
+        <v>281873.0</v>
       </c>
       <c r="N44" s="1">
-        <v>243466.4</v>
+        <v>281873.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.49</v>
+        <v>0.56</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="1">
-        <v>6451.0</v>
+        <v>6279.0</v>
       </c>
       <c r="D45" s="1">
-        <v>55.5</v>
+        <v>56.82</v>
       </c>
       <c r="E45" s="1">
-        <v>45.5736691986</v>
+        <v>45.5736693741</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>293995.74</v>
+        <v>286157.07</v>
       </c>
       <c r="I45" s="1">
-        <v>64034.76</v>
+        <v>70615.71</v>
       </c>
       <c r="J45" s="1">
-        <v>21.780846212261</v>
+        <v>24.677255047377</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>358030.5</v>
+        <v>356772.78</v>
       </c>
       <c r="N45" s="1">
-        <v>358030.5</v>
+        <v>356772.78</v>
       </c>
       <c r="O45" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="1">
-        <v>19218.0</v>
+        <v>18707.0</v>
       </c>
       <c r="D46" s="1">
-        <v>41.88</v>
+        <v>45.825</v>
       </c>
       <c r="E46" s="1">
-        <v>34.4296654178</v>
+        <v>34.4296653659</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>661669.31</v>
+        <v>644075.75</v>
       </c>
       <c r="I46" s="1">
-        <v>143180.53</v>
+        <v>213172.53</v>
       </c>
       <c r="J46" s="1">
-        <v>21.639288362944</v>
+        <v>33.097431474481</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>804849.84</v>
+        <v>857248.28</v>
       </c>
       <c r="N46" s="1">
-        <v>804849.84</v>
+        <v>857248.28</v>
       </c>
       <c r="O46" s="1">
-        <v>1.63</v>
+        <v>1.7</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" s="1">
-        <v>15292.0</v>
+        <v>20071.0</v>
       </c>
       <c r="D47" s="1">
-        <v>25.35</v>
+        <v>24.63</v>
       </c>
       <c r="E47" s="1">
-        <v>21.2801000523</v>
+        <v>22.1509441483</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>325415.29</v>
+        <v>444591.6</v>
       </c>
       <c r="I47" s="1">
-        <v>62236.91</v>
+        <v>49757.13</v>
       </c>
       <c r="J47" s="1">
-        <v>19.125379757048</v>
+        <v>11.191648695117</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>387652.2</v>
+        <v>494348.73</v>
       </c>
       <c r="N47" s="1">
-        <v>387652.2</v>
+        <v>494348.73</v>
       </c>
       <c r="O47" s="1">
-        <v>0.79</v>
+        <v>0.98</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" t="s">
         <v>122</v>
       </c>
       <c r="C48" s="1">
         <v>178403.0</v>
       </c>
       <c r="D48" s="1">
-        <v>5.979</v>
+        <v>5.835</v>
       </c>
       <c r="E48" s="1">
         <v>4.5867818927</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>818295.65</v>
       </c>
       <c r="I48" s="1">
-        <v>248375.89</v>
+        <v>222685.86</v>
       </c>
       <c r="J48" s="1">
-        <v>30.352830300393</v>
+        <v>27.213374530342</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1066671.54</v>
+        <v>1040981.51</v>
       </c>
       <c r="N48" s="1">
-        <v>1066671.54</v>
+        <v>1040981.51</v>
       </c>
       <c r="O48" s="1">
-        <v>2.17</v>
+        <v>2.06</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="1">
         <v>5095.0</v>
       </c>
       <c r="D49" s="1">
-        <v>122.35</v>
+        <v>114.8</v>
       </c>
       <c r="E49" s="1">
         <v>74.5399980373</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>379781.29</v>
       </c>
       <c r="I49" s="1">
-        <v>243591.96</v>
+        <v>205124.71</v>
       </c>
       <c r="J49" s="1">
-        <v>64.140063350672</v>
+        <v>54.011273172515</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>623373.25</v>
+        <v>584906.0</v>
       </c>
       <c r="N49" s="1">
-        <v>623373.25</v>
+        <v>584906.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.27</v>
+        <v>1.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="1">
-        <v>801.0</v>
+        <v>1083.0</v>
       </c>
       <c r="D50" s="1">
-        <v>258.55</v>
+        <v>285.9</v>
       </c>
       <c r="E50" s="1">
-        <v>311.6582521848</v>
+        <v>302.3952816251</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>249638.26</v>
+        <v>327494.09</v>
       </c>
       <c r="I50" s="1">
-        <v>-42539.71</v>
+        <v>-17864.39</v>
       </c>
       <c r="J50" s="1">
-        <v>-17.040540981178</v>
+        <v>-5.4548740100928</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>207098.55</v>
+        <v>309629.7</v>
       </c>
       <c r="N50" s="1">
-        <v>207098.55</v>
+        <v>309629.7</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>0.61</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" s="1">
         <v>3373.0</v>
       </c>
       <c r="D51" s="1">
-        <v>74.25</v>
+        <v>75.3</v>
       </c>
       <c r="E51" s="1">
         <v>90.004180255</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>303584.1</v>
       </c>
       <c r="I51" s="1">
-        <v>-53138.85</v>
+        <v>-49597.2</v>
       </c>
       <c r="J51" s="1">
-        <v>-17.503831722412</v>
+        <v>-16.337219241719</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>250445.25</v>
+        <v>253986.9</v>
       </c>
       <c r="N51" s="1">
-        <v>250445.25</v>
+        <v>253986.9</v>
       </c>
       <c r="O51" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="1">
-        <v>107805.0</v>
+        <v>104936.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.188</v>
+        <v>4.801</v>
       </c>
       <c r="E52" s="1">
-        <v>3.2434282269</v>
+        <v>3.2434281848</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>349657.78</v>
+        <v>340352.38</v>
       </c>
       <c r="I52" s="1">
-        <v>101829.56</v>
+        <v>163445.36</v>
       </c>
       <c r="J52" s="1">
-        <v>29.122635280702</v>
+        <v>48.022393732049</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>451487.34</v>
+        <v>503797.74</v>
       </c>
       <c r="N52" s="1">
-        <v>451487.34</v>
+        <v>503797.74</v>
       </c>
       <c r="O52" s="1">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="1">
-        <v>6011.0</v>
+        <v>10110.0</v>
       </c>
       <c r="D53" s="1">
-        <v>24.37</v>
+        <v>27.08</v>
       </c>
       <c r="E53" s="1">
-        <v>24.3946730993</v>
+        <v>24.4765420376</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>146636.38</v>
+        <v>247457.84</v>
       </c>
       <c r="I53" s="1">
-        <v>-148.31</v>
+        <v>26320.96</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.10114134023221</v>
+        <v>10.636543178426</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>146488.07</v>
+        <v>273778.8</v>
       </c>
       <c r="N53" s="1">
-        <v>146488.07</v>
+        <v>273778.8</v>
       </c>
       <c r="O53" s="1">
-        <v>0.3</v>
+        <v>0.54</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="1">
-        <v>1470.0</v>
+        <v>1710.0</v>
       </c>
       <c r="D54" s="1">
-        <v>135.55</v>
+        <v>178.24</v>
       </c>
       <c r="E54" s="1">
-        <v>135.248585034</v>
+        <v>177.2161988304</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>198815.42</v>
+        <v>303039.7</v>
       </c>
       <c r="I54" s="1">
-        <v>443.08</v>
+        <v>1750.7</v>
       </c>
       <c r="J54" s="1">
-        <v>0.2228599773599</v>
+        <v>0.57771308511723</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>199258.5</v>
+        <v>304790.4</v>
       </c>
       <c r="N54" s="1">
-        <v>199258.5</v>
+        <v>304790.4</v>
       </c>
       <c r="O54" s="1">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="1">
-        <v>799.0</v>
+        <v>1967.0</v>
       </c>
       <c r="D55" s="1">
-        <v>529.6</v>
+        <v>153.85</v>
       </c>
       <c r="E55" s="1">
-        <v>429.6997121402</v>
+        <v>139.0072445348</v>
       </c>
       <c r="F55" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>353773.42</v>
+        <v>273427.25</v>
       </c>
       <c r="I55" s="1">
-        <v>105299.43</v>
+        <v>29195.7</v>
       </c>
       <c r="J55" s="1">
-        <v>29.764652754297</v>
+        <v>10.677684832071</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>459072.85</v>
+        <v>302622.95</v>
       </c>
       <c r="N55" s="1">
-        <v>459072.85</v>
+        <v>302622.95</v>
       </c>
       <c r="O55" s="1">
-        <v>0.93</v>
+        <v>0.6</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="1">
-        <v>1456.0</v>
+        <v>778.0</v>
       </c>
       <c r="D56" s="1">
-        <v>388.7</v>
+        <v>536.2</v>
       </c>
       <c r="E56" s="1">
-        <v>384.371771978</v>
+        <v>429.6997172237</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H56" s="1">
-        <v>559645.3</v>
+        <v>344475.25</v>
       </c>
       <c r="I56" s="1">
-        <v>6301.9</v>
+        <v>114930.73</v>
       </c>
       <c r="J56" s="1">
-        <v>1.1260525193368</v>
+        <v>33.364002203351</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>565947.2</v>
+        <v>459405.98</v>
       </c>
       <c r="N56" s="1">
-        <v>565947.2</v>
+        <v>459405.98</v>
       </c>
       <c r="O56" s="1">
-        <v>1.15</v>
+        <v>0.91</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="1">
-        <v>756.0</v>
+        <v>1456.0</v>
       </c>
       <c r="D57" s="1">
-        <v>538.3</v>
+        <v>397.4</v>
       </c>
       <c r="E57" s="1">
-        <v>583.643478836</v>
+        <v>384.371771978</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>441234.47</v>
+        <v>559645.3</v>
       </c>
       <c r="I57" s="1">
-        <v>-34279.67</v>
+        <v>18969.1</v>
       </c>
       <c r="J57" s="1">
-        <v>-7.7690371742715</v>
+        <v>3.3894861620387</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>406954.8</v>
+        <v>578614.4</v>
       </c>
       <c r="N57" s="1">
-        <v>406954.8</v>
+        <v>578614.4</v>
       </c>
       <c r="O57" s="1">
-        <v>0.83</v>
+        <v>1.15</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="1">
-        <v>6659.0</v>
+        <v>1310.0</v>
       </c>
       <c r="D58" s="1">
-        <v>126.3</v>
+        <v>544.1</v>
       </c>
       <c r="E58" s="1">
-        <v>136.1340846974</v>
+        <v>571.6033740458</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>906516.87</v>
+        <v>748800.42</v>
       </c>
       <c r="I58" s="1">
-        <v>-65485.17</v>
+        <v>-36029.42</v>
       </c>
       <c r="J58" s="1">
-        <v>-7.2238225417691</v>
+        <v>-4.8116185618592</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>841031.7</v>
+        <v>712771.0</v>
       </c>
       <c r="N58" s="1">
-        <v>841031.7</v>
+        <v>712771.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.71</v>
+        <v>1.41</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" s="1">
-        <v>20162.0</v>
+        <v>6482.0</v>
       </c>
       <c r="D59" s="1">
-        <v>16.5</v>
+        <v>128.3</v>
       </c>
       <c r="E59" s="1">
-        <v>11.1812002778</v>
+        <v>136.1340851589</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>225435.36</v>
+        <v>882421.14</v>
       </c>
       <c r="I59" s="1">
-        <v>107237.64</v>
+        <v>-50780.54</v>
       </c>
       <c r="J59" s="1">
-        <v>47.569130237599</v>
+        <v>-5.7546830757024</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>332673.0</v>
+        <v>831640.6</v>
       </c>
       <c r="N59" s="1">
-        <v>332673.0</v>
+        <v>831640.6</v>
       </c>
       <c r="O59" s="1">
-        <v>0.68</v>
+        <v>1.65</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="1">
-        <v>6127.0</v>
+        <v>19625.0</v>
       </c>
       <c r="D60" s="1">
-        <v>75.51</v>
+        <v>17.705</v>
       </c>
       <c r="E60" s="1">
-        <v>82.0372025461</v>
+        <v>11.1812005096</v>
       </c>
       <c r="F60" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>535323.33</v>
+        <v>219431.06</v>
       </c>
       <c r="I60" s="1">
-        <v>-33397.89</v>
+        <v>128029.57</v>
       </c>
       <c r="J60" s="1">
-        <v>-6.2388257952442</v>
+        <v>58.346147532624</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>501925.44</v>
+        <v>347460.63</v>
       </c>
       <c r="N60" s="1">
-        <v>501925.44</v>
+        <v>347460.63</v>
       </c>
       <c r="O60" s="1">
-        <v>1.02</v>
+        <v>0.69</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" s="1">
-        <v>52731.0</v>
+        <v>6127.0</v>
       </c>
       <c r="D61" s="1">
-        <v>5.584</v>
+        <v>83.98</v>
       </c>
       <c r="E61" s="1">
-        <v>5.4555862775</v>
+        <v>82.0372025461</v>
       </c>
       <c r="F61" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H61" s="1">
-        <v>287678.52</v>
+        <v>535323.33</v>
       </c>
       <c r="I61" s="1">
-        <v>6771.38</v>
+        <v>31325.49</v>
       </c>
       <c r="J61" s="1">
-        <v>2.3538010415237</v>
+        <v>5.8516952735835</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>294449.9</v>
+        <v>566648.82</v>
       </c>
       <c r="N61" s="1">
-        <v>294449.9</v>
+        <v>566648.82</v>
       </c>
       <c r="O61" s="1">
-        <v>0.6</v>
+        <v>1.12</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>149</v>
       </c>
       <c r="B62" t="s">
         <v>150</v>
       </c>
       <c r="C62" s="1">
-        <v>7618.0</v>
+        <v>51328.0</v>
       </c>
       <c r="D62" s="1">
-        <v>117.24</v>
+        <v>6.484</v>
       </c>
       <c r="E62" s="1">
-        <v>106.8287844579</v>
+        <v>5.4555862297</v>
       </c>
       <c r="F62" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>871283.52</v>
+        <v>280024.33</v>
       </c>
       <c r="I62" s="1">
-        <v>97671.53</v>
+        <v>52786.42</v>
       </c>
       <c r="J62" s="1">
-        <v>11.21007430509</v>
+        <v>18.850654869882</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>968955.05</v>
+        <v>332810.75</v>
       </c>
       <c r="N62" s="1">
-        <v>968955.05</v>
+        <v>332810.75</v>
       </c>
       <c r="O62" s="1">
-        <v>1.97</v>
+        <v>0.66</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>151</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" s="1">
-        <v>9574.0</v>
+        <v>7618.0</v>
       </c>
       <c r="D63" s="1">
-        <v>373.05</v>
+        <v>130.5</v>
       </c>
       <c r="E63" s="1">
-        <v>584.4607499478</v>
+        <v>106.8287844579</v>
       </c>
       <c r="F63" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="G63">
-        <v>7.47</v>
+        <v>0.91</v>
       </c>
       <c r="H63" s="1">
-        <v>750681.41</v>
+        <v>871283.52</v>
       </c>
       <c r="I63" s="1">
-        <v>-272468.53</v>
+        <v>223533.95</v>
       </c>
       <c r="J63" s="1">
-        <v>-36.296160577628</v>
+        <v>25.655707340821</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>478212.88</v>
+        <v>1094817.47</v>
       </c>
       <c r="N63" s="1">
-        <v>478212.88</v>
+        <v>1094817.47</v>
       </c>
       <c r="O63" s="1">
-        <v>0.97</v>
+        <v>2.17</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>153</v>
       </c>
       <c r="B64" t="s">
         <v>154</v>
       </c>
       <c r="C64" s="1">
-        <v>11110.0</v>
+        <v>10814.0</v>
       </c>
       <c r="D64" s="1">
-        <v>383.2</v>
+        <v>375.5</v>
       </c>
       <c r="E64" s="1">
-        <v>407.3485454545</v>
+        <v>407.3485454041</v>
       </c>
       <c r="F64" t="s">
         <v>66</v>
       </c>
       <c r="G64">
         <v>7.47</v>
       </c>
       <c r="H64" s="1">
-        <v>607096.77</v>
+        <v>590922.09</v>
       </c>
       <c r="I64" s="1">
-        <v>-37063.3</v>
+        <v>-47435.91</v>
       </c>
       <c r="J64" s="1">
-        <v>-6.1050069497158</v>
+        <v>-8.0274389471546</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>570033.47</v>
+        <v>543486.18</v>
       </c>
       <c r="N64" s="1">
-        <v>570033.47</v>
+        <v>543486.18</v>
       </c>
       <c r="O64" s="1">
-        <v>1.16</v>
+        <v>1.08</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65" t="s">
         <v>156</v>
       </c>
       <c r="C65" s="1">
         <v>22536.0</v>
       </c>
       <c r="D65" s="1">
-        <v>143.55</v>
+        <v>150.0</v>
       </c>
       <c r="E65" s="1">
         <v>124.7566187433</v>
       </c>
       <c r="F65" t="s">
         <v>66</v>
       </c>
       <c r="G65">
         <v>7.47</v>
       </c>
       <c r="H65" s="1">
         <v>376675.16</v>
       </c>
       <c r="I65" s="1">
-        <v>56477.35</v>
+        <v>75764.11</v>
       </c>
       <c r="J65" s="1">
-        <v>14.99364863879</v>
+        <v>20.113911944711</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>433152.51</v>
+        <v>452439.27</v>
       </c>
       <c r="N65" s="1">
-        <v>433152.51</v>
+        <v>452439.27</v>
       </c>
       <c r="O65" s="1">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>157</v>
       </c>
       <c r="B66" t="s">
         <v>158</v>
       </c>
       <c r="C66" s="1">
-        <v>312.0</v>
+        <v>301.0</v>
       </c>
       <c r="D66" s="1">
-        <v>1068.65</v>
+        <v>1070.11</v>
       </c>
       <c r="E66" s="1">
-        <v>1068.3992307692</v>
+        <v>1069.9179069767</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>333340.56</v>
+        <v>322045.29</v>
       </c>
       <c r="I66" s="1">
-        <v>78.24</v>
+        <v>57.82</v>
       </c>
       <c r="J66" s="1">
-        <v>0.023471491138072</v>
+        <v>0.017953996470496</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>333418.8</v>
+        <v>322103.11</v>
       </c>
       <c r="N66" s="1">
-        <v>333418.8</v>
+        <v>322103.11</v>
       </c>
       <c r="O66" s="1">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" t="s">
         <v>160</v>
       </c>
       <c r="C67" s="1">
-        <v>19681.0</v>
+        <v>19157.0</v>
       </c>
       <c r="D67" s="1">
-        <v>15.89</v>
+        <v>18.19</v>
       </c>
       <c r="E67" s="1">
-        <v>13.6073497282</v>
+        <v>13.6073497938</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>267806.25</v>
+        <v>260676.0</v>
       </c>
       <c r="I67" s="1">
-        <v>44924.84</v>
+        <v>87789.83</v>
       </c>
       <c r="J67" s="1">
-        <v>16.775127540899</v>
+        <v>33.677757062407</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>312731.09</v>
+        <v>348465.83</v>
       </c>
       <c r="N67" s="1">
-        <v>312731.09</v>
+        <v>348465.83</v>
       </c>
       <c r="O67" s="1">
-        <v>0.63</v>
+        <v>0.69</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>161</v>
       </c>
       <c r="B68" t="s">
         <v>162</v>
       </c>
       <c r="C68" s="1">
         <v>6573.0</v>
       </c>
       <c r="D68" s="1">
-        <v>74.6</v>
+        <v>78.26</v>
       </c>
       <c r="E68" s="1">
         <v>118.1562178609</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>776640.82</v>
       </c>
       <c r="I68" s="1">
-        <v>-286295.02</v>
+        <v>-262237.84</v>
       </c>
       <c r="J68" s="1">
-        <v>-36.863246513363</v>
+        <v>-33.765652441498</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>490345.8</v>
+        <v>514402.98</v>
       </c>
       <c r="N68" s="1">
-        <v>490345.8</v>
+        <v>514402.98</v>
       </c>
       <c r="O68" s="1">
-        <v>1.0</v>
+        <v>1.02</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>163</v>
       </c>
       <c r="B69" t="s">
         <v>164</v>
       </c>
       <c r="C69" s="1">
-        <v>6966.0</v>
+        <v>6781.0</v>
       </c>
       <c r="D69" s="1">
-        <v>48.445</v>
+        <v>43.51</v>
       </c>
       <c r="E69" s="1">
-        <v>47.9398621878</v>
+        <v>47.9398628521</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>333949.08</v>
+        <v>325080.21</v>
       </c>
       <c r="I69" s="1">
-        <v>3518.79</v>
+        <v>-30038.9</v>
       </c>
       <c r="J69" s="1">
-        <v>1.0536905806119</v>
+        <v>-9.2404579165247</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>337467.87</v>
+        <v>295041.31</v>
       </c>
       <c r="N69" s="1">
-        <v>337467.87</v>
+        <v>295041.31</v>
       </c>
       <c r="O69" s="1">
-        <v>0.69</v>
+        <v>0.58</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>165</v>
       </c>
       <c r="B70" t="s">
         <v>166</v>
       </c>
       <c r="C70" s="1">
-        <v>3185.0</v>
+        <v>3100.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.7</v>
+        <v>102.5</v>
       </c>
       <c r="E70" s="1">
-        <v>55.7100345369</v>
+        <v>55.7100354839</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>177436.46</v>
+        <v>172701.11</v>
       </c>
       <c r="I70" s="1">
-        <v>143293.04</v>
+        <v>145048.89</v>
       </c>
       <c r="J70" s="1">
-        <v>80.757382107375</v>
+        <v>83.988394747434</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>320729.5</v>
+        <v>317750.0</v>
       </c>
       <c r="N70" s="1">
-        <v>320729.5</v>
+        <v>317750.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
         <v>168</v>
       </c>
       <c r="C71" s="1">
         <v>3768.0</v>
       </c>
       <c r="D71" s="1">
-        <v>86.38</v>
+        <v>75.42</v>
       </c>
       <c r="E71" s="1">
         <v>89.3262818471</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>336581.43</v>
       </c>
       <c r="I71" s="1">
-        <v>-11101.59</v>
+        <v>-52398.87</v>
       </c>
       <c r="J71" s="1">
-        <v>-3.2983370472934</v>
+        <v>-15.56796226102</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>325479.84</v>
+        <v>284182.56</v>
       </c>
       <c r="N71" s="1">
-        <v>325479.84</v>
+        <v>284182.56</v>
       </c>
       <c r="O71" s="1">
-        <v>0.66</v>
+        <v>0.56</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>169</v>
       </c>
       <c r="B72" t="s">
         <v>170</v>
       </c>
       <c r="C72" s="1">
-        <v>6842.0</v>
+        <v>6660.0</v>
       </c>
       <c r="D72" s="1">
-        <v>31.87</v>
+        <v>32.11</v>
       </c>
       <c r="E72" s="1">
-        <v>46.672277112</v>
+        <v>46.6722777778</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>319331.72</v>
+        <v>310837.37</v>
       </c>
       <c r="I72" s="1">
-        <v>-101277.18</v>
+        <v>-96984.77</v>
       </c>
       <c r="J72" s="1">
-        <v>-31.715352298857</v>
+        <v>-31.201129388014</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>218054.54</v>
+        <v>213852.6</v>
       </c>
       <c r="N72" s="1">
-        <v>218054.54</v>
+        <v>213852.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>171</v>
       </c>
       <c r="B73" t="s">
         <v>172</v>
       </c>
       <c r="C73" s="1">
-        <v>5459.0</v>
+        <v>5314.0</v>
       </c>
       <c r="D73" s="1">
-        <v>52.35</v>
+        <v>56.93</v>
       </c>
       <c r="E73" s="1">
-        <v>61.3313244184</v>
+        <v>61.3313248024</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>334807.7</v>
+        <v>325914.66</v>
       </c>
       <c r="I73" s="1">
-        <v>-49029.05</v>
+        <v>-23388.64</v>
       </c>
       <c r="J73" s="1">
-        <v>-14.643943374062</v>
+        <v>-7.1763080556119</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>285778.65</v>
+        <v>302526.02</v>
       </c>
       <c r="N73" s="1">
-        <v>285778.65</v>
+        <v>302526.02</v>
       </c>
       <c r="O73" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>173</v>
       </c>
       <c r="B74" t="s">
         <v>174</v>
       </c>
       <c r="C74" s="1">
-        <v>4271.0</v>
+        <v>4157.0</v>
       </c>
       <c r="D74" s="1">
-        <v>354.5</v>
+        <v>367.0</v>
       </c>
       <c r="E74" s="1">
-        <v>296.3920978694</v>
+        <v>296.3920976666</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H74" s="1">
-        <v>1265190.11</v>
+        <v>1231420.11</v>
       </c>
       <c r="I74" s="1">
-        <v>377413.09</v>
+        <v>448684.51</v>
       </c>
       <c r="J74" s="1">
-        <v>29.830543806575</v>
+        <v>36.436347462281</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1642603.2</v>
+        <v>1680104.62</v>
       </c>
       <c r="N74" s="1">
-        <v>1642603.2</v>
+        <v>1680104.62</v>
       </c>
       <c r="O74" s="1">
-        <v>3.34</v>
+        <v>3.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" t="s">
         <v>176</v>
       </c>
       <c r="C75" s="1">
-        <v>5470.0</v>
+        <v>5324.0</v>
       </c>
       <c r="D75" s="1">
-        <v>676.7</v>
+        <v>653.4</v>
       </c>
       <c r="E75" s="1">
-        <v>401.634820841</v>
+        <v>401.6348215627</v>
       </c>
       <c r="F75" t="s">
         <v>49</v>
       </c>
       <c r="G75">
-        <v>10.57</v>
+        <v>10.65</v>
       </c>
       <c r="H75" s="1">
-        <v>199296.39</v>
+        <v>193976.96</v>
       </c>
       <c r="I75" s="1">
-        <v>150794.78</v>
+        <v>132569.7</v>
       </c>
       <c r="J75" s="1">
-        <v>75.663578251468</v>
+        <v>68.343013520781</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>350091.17</v>
+        <v>326546.66</v>
       </c>
       <c r="N75" s="1">
-        <v>350091.17</v>
+        <v>326546.66</v>
       </c>
       <c r="O75" s="1">
-        <v>0.71</v>
+        <v>0.65</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>177</v>
       </c>
       <c r="B76" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="1">
         <v>1840.0</v>
       </c>
       <c r="D76" s="1">
-        <v>302.2</v>
+        <v>340.0</v>
       </c>
       <c r="E76" s="1">
         <v>204.4760271739</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>376235.89</v>
       </c>
       <c r="I76" s="1">
-        <v>179812.11</v>
+        <v>249364.11</v>
       </c>
       <c r="J76" s="1">
-        <v>47.79238631381</v>
+        <v>66.278660975166</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>556048.0</v>
+        <v>625600.0</v>
       </c>
       <c r="N76" s="1">
-        <v>556048.0</v>
+        <v>625600.0</v>
       </c>
       <c r="O76" s="1">
-        <v>1.13</v>
+        <v>1.24</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>179</v>
       </c>
       <c r="B77" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="1">
-        <v>91974.0</v>
+        <v>89526.0</v>
       </c>
       <c r="D77" s="1">
-        <v>3.168</v>
+        <v>3.571</v>
       </c>
       <c r="E77" s="1">
-        <v>2.56789995</v>
+        <v>2.5678999397</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>236180.03</v>
+        <v>229893.81</v>
       </c>
       <c r="I77" s="1">
-        <v>55193.6</v>
+        <v>89803.54</v>
       </c>
       <c r="J77" s="1">
-        <v>23.369291637401</v>
+        <v>39.063052632866</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>291373.63</v>
+        <v>319697.35</v>
       </c>
       <c r="N77" s="1">
-        <v>291373.63</v>
+        <v>319697.35</v>
       </c>
       <c r="O77" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>181</v>
       </c>
       <c r="B78" t="s">
         <v>182</v>
       </c>
       <c r="C78" s="1">
-        <v>7645.0</v>
+        <v>7442.0</v>
       </c>
       <c r="D78" s="1">
-        <v>80.45</v>
+        <v>82.2</v>
       </c>
       <c r="E78" s="1">
-        <v>94.5264905167</v>
+        <v>94.5264901908</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>722655.02</v>
+        <v>703466.14</v>
       </c>
       <c r="I78" s="1">
-        <v>-107614.77</v>
+        <v>-91733.74</v>
       </c>
       <c r="J78" s="1">
-        <v>-14.891582708441</v>
+        <v>-13.040249527859</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>615040.25</v>
+        <v>611732.4</v>
       </c>
       <c r="N78" s="1">
-        <v>615040.25</v>
+        <v>611732.4</v>
       </c>
       <c r="O78" s="1">
-        <v>1.25</v>
+        <v>1.21</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>183</v>
       </c>
       <c r="B79" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="1">
-        <v>6473.0</v>
+        <v>6301.0</v>
       </c>
       <c r="D79" s="1">
-        <v>175.1</v>
+        <v>170.96</v>
       </c>
       <c r="E79" s="1">
-        <v>160.260560791</v>
+        <v>160.2605602285</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1037366.61</v>
+        <v>1009801.79</v>
       </c>
       <c r="I79" s="1">
-        <v>96055.69</v>
+        <v>67417.17</v>
       </c>
       <c r="J79" s="1">
-        <v>9.2595702497114</v>
+        <v>6.6762775296724</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1133422.3</v>
+        <v>1077218.96</v>
       </c>
       <c r="N79" s="1">
-        <v>1133422.3</v>
+        <v>1077218.96</v>
       </c>
       <c r="O79" s="1">
-        <v>2.3</v>
+        <v>2.13</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>185</v>
       </c>
       <c r="B80" t="s">
         <v>186</v>
       </c>
       <c r="C80" s="1">
-        <v>1156.0</v>
+        <v>3273.0</v>
       </c>
       <c r="D80" s="1">
-        <v>234.8</v>
+        <v>276.7</v>
       </c>
       <c r="E80" s="1">
-        <v>214.8279238754</v>
+        <v>159.9872380079</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>248341.08</v>
+        <v>523638.23</v>
       </c>
       <c r="I80" s="1">
-        <v>23087.72</v>
+        <v>382000.87</v>
       </c>
       <c r="J80" s="1">
-        <v>9.2967784468039</v>
+        <v>72.951295019082</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>271428.8</v>
+        <v>905639.1</v>
       </c>
       <c r="N80" s="1">
-        <v>271428.8</v>
+        <v>905639.1</v>
       </c>
       <c r="O80" s="1">
-        <v>0.55</v>
+        <v>1.79</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>187</v>
       </c>
       <c r="B81" t="s">
         <v>188</v>
       </c>
       <c r="C81" s="1">
-        <v>3362.0</v>
+        <v>5070.0</v>
       </c>
       <c r="D81" s="1">
-        <v>246.6</v>
+        <v>97.0</v>
       </c>
       <c r="E81" s="1">
-        <v>159.9872367638</v>
+        <v>87.8146745562</v>
       </c>
       <c r="F81" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G81">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H81" s="1">
-        <v>537877.09</v>
+        <v>477422.73</v>
       </c>
       <c r="I81" s="1">
-        <v>291192.11</v>
+        <v>64166.39</v>
       </c>
       <c r="J81" s="1">
-        <v>54.137295566911</v>
+        <v>13.440162348366</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>829069.2</v>
+        <v>541589.12</v>
       </c>
       <c r="N81" s="1">
-        <v>829069.2</v>
+        <v>541589.12</v>
       </c>
       <c r="O81" s="1">
-        <v>1.68</v>
+        <v>1.07</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>189</v>
       </c>
       <c r="B82" t="s">
         <v>190</v>
       </c>
       <c r="C82" s="1">
-        <v>5209.0</v>
+        <v>2685.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.16</v>
+        <v>166.45</v>
       </c>
       <c r="E82" s="1">
-        <v>87.8146746017</v>
+        <v>63.3624990689</v>
       </c>
       <c r="F82" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G82">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>490511.83</v>
+        <v>170128.31</v>
       </c>
       <c r="I82" s="1">
-        <v>41605.82</v>
+        <v>276789.94</v>
       </c>
       <c r="J82" s="1">
-        <v>8.4821236625424</v>
+        <v>162.69481546017</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>532117.65</v>
+        <v>446918.25</v>
       </c>
       <c r="N82" s="1">
-        <v>532117.65</v>
+        <v>446918.25</v>
       </c>
       <c r="O82" s="1">
-        <v>1.08</v>
+        <v>0.88</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>191</v>
       </c>
       <c r="B83" t="s">
         <v>192</v>
       </c>
       <c r="C83" s="1">
-        <v>2685.0</v>
+        <v>9064.0</v>
       </c>
       <c r="D83" s="1">
-        <v>147.95</v>
+        <v>42.14</v>
       </c>
       <c r="E83" s="1">
-        <v>63.3624990689</v>
+        <v>51.6460017652</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>170128.31</v>
+        <v>468119.36</v>
       </c>
       <c r="I83" s="1">
-        <v>227117.44</v>
+        <v>-86162.4</v>
       </c>
       <c r="J83" s="1">
-        <v>133.49773473915</v>
+        <v>-18.406074895087</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>397245.75</v>
+        <v>381956.96</v>
       </c>
       <c r="N83" s="1">
-        <v>397245.75</v>
+        <v>381956.96</v>
       </c>
       <c r="O83" s="1">
-        <v>0.81</v>
+        <v>0.76</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>193</v>
       </c>
       <c r="B84" t="s">
         <v>194</v>
       </c>
       <c r="C84" s="1">
-        <v>9064.0</v>
+        <v>3667.0</v>
       </c>
       <c r="D84" s="1">
-        <v>42.34</v>
+        <v>247.4</v>
       </c>
       <c r="E84" s="1">
-        <v>51.6460017652</v>
+        <v>155.3314016908</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>468119.36</v>
+        <v>569600.25</v>
       </c>
       <c r="I84" s="1">
-        <v>-84349.6</v>
+        <v>337615.55</v>
       </c>
       <c r="J84" s="1">
-        <v>-18.018823233459</v>
+        <v>59.272366892395</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>383769.76</v>
+        <v>907215.8</v>
       </c>
       <c r="N84" s="1">
-        <v>383769.76</v>
+        <v>907215.8</v>
       </c>
       <c r="O84" s="1">
-        <v>0.78</v>
+        <v>1.8</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>195</v>
       </c>
       <c r="B85" t="s">
         <v>196</v>
       </c>
       <c r="C85" s="1">
-        <v>4311.0</v>
+        <v>1383.0</v>
       </c>
       <c r="D85" s="1">
-        <v>260.35</v>
+        <v>159.5</v>
       </c>
       <c r="E85" s="1">
-        <v>155.331401067</v>
+        <v>171.0413376717</v>
       </c>
       <c r="F85" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G85">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H85" s="1">
-        <v>669633.67</v>
+        <v>252976.1</v>
       </c>
       <c r="I85" s="1">
-        <v>452735.18</v>
+        <v>-10050.6</v>
       </c>
       <c r="J85" s="1">
-        <v>67.609381111317</v>
+        <v>-3.9729444797354</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1122368.85</v>
+        <v>242925.5</v>
       </c>
       <c r="N85" s="1">
-        <v>1122368.85</v>
+        <v>242925.5</v>
       </c>
       <c r="O85" s="1">
-        <v>2.28</v>
+        <v>0.48</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>197</v>
       </c>
       <c r="B86" t="s">
         <v>198</v>
       </c>
       <c r="C86" s="1">
-        <v>1421.0</v>
+        <v>696.0</v>
       </c>
       <c r="D86" s="1">
-        <v>150.15</v>
+        <v>514.94</v>
       </c>
       <c r="E86" s="1">
-        <v>171.0413370866</v>
+        <v>503.625316092</v>
       </c>
       <c r="F86" t="s">
-        <v>28</v>
+        <v>199</v>
       </c>
       <c r="G86">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
       <c r="H86" s="1">
-        <v>259927.0</v>
+        <v>298433.02</v>
       </c>
       <c r="I86" s="1">
-        <v>-28450.84</v>
+        <v>5114.23</v>
       </c>
       <c r="J86" s="1">
-        <v>-10.945703986119</v>
+        <v>1.7136944162546</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>231476.16</v>
+        <v>303547.25</v>
       </c>
       <c r="N86" s="1">
-        <v>231476.16</v>
+        <v>303547.25</v>
       </c>
       <c r="O86" s="1">
-        <v>0.47</v>
+        <v>0.6</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B87" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>578.0</v>
+        <v>45862.0</v>
       </c>
       <c r="D87" s="1">
-        <v>508.58</v>
+        <v>79.88</v>
       </c>
       <c r="E87" s="1">
-        <v>512.9529065744</v>
+        <v>59.7936001483</v>
       </c>
       <c r="F87" t="s">
-        <v>201</v>
+        <v>49</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>10.65</v>
       </c>
       <c r="H87" s="1">
-        <v>252684.01</v>
+        <v>248145.33</v>
       </c>
       <c r="I87" s="1">
-        <v>-3397.0</v>
+        <v>95744.33</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.3443668240028</v>
+        <v>38.583974157402</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>249287.01</v>
+        <v>343889.66</v>
       </c>
       <c r="N87" s="1">
-        <v>249287.01</v>
+        <v>343889.66</v>
       </c>
       <c r="O87" s="1">
-        <v>0.51</v>
+        <v>0.68</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
-        <v>47116.0</v>
+        <v>18519.0</v>
       </c>
       <c r="D88" s="1">
-        <v>75.8</v>
+        <v>28.41</v>
       </c>
       <c r="E88" s="1">
-        <v>59.7936000509</v>
+        <v>26.5733489929</v>
       </c>
       <c r="F88" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="G88">
-        <v>10.57</v>
+        <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>254930.34</v>
+        <v>492111.85</v>
       </c>
       <c r="I88" s="1">
-        <v>82850.71</v>
+        <v>34012.94</v>
       </c>
       <c r="J88" s="1">
-        <v>32.499352568235</v>
+        <v>6.911627915483</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>337781.05</v>
+        <v>526124.79</v>
       </c>
       <c r="N88" s="1">
-        <v>337781.05</v>
+        <v>526124.79</v>
       </c>
       <c r="O88" s="1">
-        <v>0.69</v>
+        <v>1.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>18519.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D89" s="1">
-        <v>24.1</v>
+        <v>135.95</v>
       </c>
       <c r="E89" s="1">
-        <v>26.5733489929</v>
+        <v>130.9231112277</v>
       </c>
       <c r="F89" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G89">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H89" s="1">
-        <v>492111.85</v>
+        <v>269651.41</v>
       </c>
       <c r="I89" s="1">
-        <v>-45803.95</v>
+        <v>15708.1</v>
       </c>
       <c r="J89" s="1">
-        <v>-9.3076299625786</v>
+        <v>5.8253357547806</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>446307.9</v>
+        <v>285359.51</v>
       </c>
       <c r="N89" s="1">
-        <v>446307.9</v>
+        <v>285359.51</v>
       </c>
       <c r="O89" s="1">
-        <v>0.91</v>
+        <v>0.56</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>1220.0</v>
+        <v>17954.0</v>
       </c>
       <c r="D90" s="1">
-        <v>124.15</v>
+        <v>36.62</v>
       </c>
       <c r="E90" s="1">
-        <v>130.8600245902</v>
+        <v>23.5765261223</v>
       </c>
       <c r="F90" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G90">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>171087.58</v>
+        <v>423292.95</v>
       </c>
       <c r="I90" s="1">
-        <v>-6766.45</v>
+        <v>234182.53</v>
       </c>
       <c r="J90" s="1">
-        <v>-3.954962715587</v>
+        <v>55.323985433729</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>164321.13</v>
+        <v>657475.48</v>
       </c>
       <c r="N90" s="1">
-        <v>164321.13</v>
+        <v>657475.48</v>
       </c>
       <c r="O90" s="1">
-        <v>0.33</v>
+        <v>1.3</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>17954.0</v>
+        <v>2099.0</v>
       </c>
       <c r="D91" s="1">
-        <v>32.74</v>
+        <v>254.9</v>
       </c>
       <c r="E91" s="1">
-        <v>23.5765261223</v>
+        <v>215.8727965698</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>423292.95</v>
+        <v>453117.0</v>
       </c>
       <c r="I91" s="1">
-        <v>164521.01</v>
+        <v>81918.1</v>
       </c>
       <c r="J91" s="1">
-        <v>38.866938369751</v>
+        <v>18.078796425647</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>587813.96</v>
+        <v>535035.1</v>
       </c>
       <c r="N91" s="1">
-        <v>587813.96</v>
+        <v>535035.1</v>
       </c>
       <c r="O91" s="1">
-        <v>1.19</v>
+        <v>1.06</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>2099.0</v>
+        <v>2040.0</v>
       </c>
       <c r="D92" s="1">
-        <v>257.0</v>
+        <v>252.3</v>
       </c>
       <c r="E92" s="1">
-        <v>215.8727965698</v>
+        <v>119.8020490196</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>453117.0</v>
+        <v>244396.18</v>
       </c>
       <c r="I92" s="1">
-        <v>86326.0</v>
+        <v>270295.82</v>
       </c>
       <c r="J92" s="1">
-        <v>19.051591531547</v>
+        <v>110.59739968112</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>539443.0</v>
+        <v>514692.0</v>
       </c>
       <c r="N92" s="1">
-        <v>539443.0</v>
+        <v>514692.0</v>
       </c>
       <c r="O92" s="1">
-        <v>1.1</v>
+        <v>1.02</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>2040.0</v>
+        <v>8184.0</v>
       </c>
       <c r="D93" s="1">
-        <v>260.6</v>
+        <v>72.41</v>
       </c>
       <c r="E93" s="1">
-        <v>119.8020490196</v>
+        <v>77.6714833822</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>244396.18</v>
+        <v>635663.42</v>
       </c>
       <c r="I93" s="1">
-        <v>287227.82</v>
+        <v>-43059.98</v>
       </c>
       <c r="J93" s="1">
-        <v>117.52549487476</v>
+        <v>-6.7740220130962</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>531624.0</v>
+        <v>592603.44</v>
       </c>
       <c r="N93" s="1">
-        <v>531624.0</v>
+        <v>592603.44</v>
       </c>
       <c r="O93" s="1">
-        <v>1.08</v>
+        <v>1.17</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>11470.0</v>
+        <v>3947.0</v>
       </c>
       <c r="D94" s="1">
-        <v>19.52</v>
+        <v>62.26</v>
       </c>
       <c r="E94" s="1">
-        <v>15.8816242371</v>
+        <v>47.9672890803</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>182162.23</v>
+        <v>218055.74</v>
       </c>
       <c r="I94" s="1">
-        <v>41732.17</v>
+        <v>27684.48</v>
       </c>
       <c r="J94" s="1">
-        <v>22.909342952159</v>
+        <v>12.696056522062</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>223894.4</v>
+        <v>245740.22</v>
       </c>
       <c r="N94" s="1">
-        <v>223894.4</v>
+        <v>245740.22</v>
       </c>
       <c r="O94" s="1">
-        <v>0.45</v>
+        <v>0.49</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>3947.0</v>
+        <v>11909.0</v>
       </c>
       <c r="D95" s="1">
-        <v>57.84</v>
+        <v>19.11</v>
       </c>
       <c r="E95" s="1">
-        <v>47.9672890803</v>
+        <v>27.6890318247</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>218055.74</v>
+        <v>329748.68</v>
       </c>
       <c r="I95" s="1">
-        <v>10238.74</v>
+        <v>-102167.69</v>
       </c>
       <c r="J95" s="1">
-        <v>4.6954691493102</v>
+        <v>-30.983502344877</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>228294.48</v>
+        <v>227580.99</v>
       </c>
       <c r="N95" s="1">
-        <v>228294.48</v>
+        <v>227580.99</v>
       </c>
       <c r="O95" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>12235.0</v>
+        <v>17686.0</v>
       </c>
       <c r="D96" s="1">
-        <v>20.61</v>
+        <v>35.96</v>
       </c>
       <c r="E96" s="1">
-        <v>27.6890314671</v>
+        <v>28.5219393871</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>338775.3</v>
+        <v>504439.02</v>
       </c>
       <c r="I96" s="1">
-        <v>-86611.95</v>
+        <v>131549.54</v>
       </c>
       <c r="J96" s="1">
-        <v>-25.566193875409</v>
+        <v>26.078383071952</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>252163.35</v>
+        <v>635988.56</v>
       </c>
       <c r="N96" s="1">
-        <v>252163.35</v>
+        <v>635988.56</v>
       </c>
       <c r="O96" s="1">
-        <v>0.51</v>
+        <v>1.26</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>18170.0</v>
+        <v>16775.0</v>
       </c>
       <c r="D97" s="1">
-        <v>31.53</v>
+        <v>162.45</v>
       </c>
       <c r="E97" s="1">
-        <v>28.5219394606</v>
+        <v>124.1900387481</v>
       </c>
       <c r="F97" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="G97">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H97" s="1">
-        <v>518243.64</v>
+        <v>279066.37</v>
       </c>
       <c r="I97" s="1">
-        <v>54656.46</v>
+        <v>85666.11</v>
       </c>
       <c r="J97" s="1">
-        <v>10.546479644207</v>
+        <v>30.697396465221</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>572900.1</v>
+        <v>364732.48</v>
       </c>
       <c r="N97" s="1">
-        <v>572900.1</v>
+        <v>364732.48</v>
       </c>
       <c r="O97" s="1">
-        <v>1.16</v>
+        <v>0.72</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>16775.0</v>
+        <v>16231.0</v>
       </c>
       <c r="D98" s="1">
-        <v>194.8</v>
+        <v>28.69</v>
       </c>
       <c r="E98" s="1">
-        <v>124.1900387481</v>
+        <v>29.8059632801</v>
       </c>
       <c r="F98" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="G98">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>279066.37</v>
+        <v>483780.59</v>
       </c>
       <c r="I98" s="1">
-        <v>158468.11</v>
+        <v>-18113.2</v>
       </c>
       <c r="J98" s="1">
-        <v>56.785097394573</v>
+        <v>-3.7440939910384</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>437534.48</v>
+        <v>465667.39</v>
       </c>
       <c r="N98" s="1">
-        <v>437534.48</v>
+        <v>465667.39</v>
       </c>
       <c r="O98" s="1">
-        <v>0.89</v>
+        <v>0.92</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
-        <v>16231.0</v>
+        <v>6282.0</v>
       </c>
       <c r="D99" s="1">
-        <v>24.37</v>
+        <v>68.1</v>
       </c>
       <c r="E99" s="1">
-        <v>29.8059632801</v>
+        <v>119.6944715059</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>483780.59</v>
+        <v>751920.67</v>
       </c>
       <c r="I99" s="1">
-        <v>-88231.12</v>
+        <v>-324116.47</v>
       </c>
       <c r="J99" s="1">
-        <v>-18.237837942196</v>
+        <v>-43.105141663415</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>395549.47</v>
+        <v>427804.2</v>
       </c>
       <c r="N99" s="1">
-        <v>395549.47</v>
+        <v>427804.2</v>
       </c>
       <c r="O99" s="1">
-        <v>0.8</v>
+        <v>0.85</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>6454.0</v>
+        <v>671.0</v>
       </c>
       <c r="D100" s="1">
-        <v>80.2</v>
+        <v>580.6</v>
       </c>
       <c r="E100" s="1">
-        <v>119.6944716455</v>
+        <v>543.4621162444</v>
       </c>
       <c r="F100" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H100" s="1">
-        <v>772508.12</v>
+        <v>389638.92</v>
       </c>
       <c r="I100" s="1">
-        <v>-254897.32</v>
+        <v>39393.18</v>
       </c>
       <c r="J100" s="1">
-        <v>-32.996069996002</v>
+        <v>10.110175852043</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>517610.8</v>
+        <v>429032.1</v>
       </c>
       <c r="N100" s="1">
-        <v>517610.8</v>
+        <v>429032.1</v>
       </c>
       <c r="O100" s="1">
-        <v>1.05</v>
+        <v>0.85</v>
       </c>
       <c r="P100">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P101">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>