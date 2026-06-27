--- v1 (2026-05-29)
+++ v2 (2026-06-27)
@@ -118,51 +118,51 @@
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON INC</t>
+    <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
@@ -196,50 +196,56 @@
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA</t>
+  </si>
+  <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000120172</t>
   </si>
   <si>
     <t>CARREFOUR SA</t>
@@ -472,117 +478,111 @@
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS</t>
+    <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
-    <t>FR001400KPZ3</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
-    <t>CH0012032048</t>
-[...2 lines deleted...]
-    <t>ROCHE HOLDING PAR AG</t>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>SE0021921269</t>
   </si>
   <si>
     <t>SAAB CLASS B</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
@@ -607,141 +607,141 @@
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
+    <t>FR0000130809</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB CLASS B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
-    <t>SWISS RE LTD</t>
+    <t>SWISS RE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>NL0015000IY2</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
-    <t>ZURICH INSURANCE GROUP LTD</t>
+    <t>ZURICH INSURANCE GROUP AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1105,95 +1105,95 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1285.0814</v>
+        <v>1287.1314</v>
       </c>
       <c r="D2">
-        <v>39232.31</v>
+        <v>34903.05</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>50416718.94</v>
+        <v>44924816.47</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>50416718.94</v>
+        <v>44924816.47</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>52.0</v>
       </c>
       <c r="D3">
-        <v>1785.07</v>
+        <v>1587.48</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>92823.76</v>
+        <v>82549.04</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>92823.76</v>
+        <v>82549.04</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1245,4984 +1245,4984 @@
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
         <v>10044.0</v>
       </c>
       <c r="D2" s="1">
-        <v>71.82</v>
+        <v>63.14</v>
       </c>
       <c r="E2" s="1">
         <v>35.2194583831</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>347129.47</v>
       </c>
       <c r="I2" s="1">
-        <v>447276.21</v>
+        <v>343583.55</v>
       </c>
       <c r="J2" s="1">
-        <v>128.84996770801</v>
+        <v>98.978502170962</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>794405.68</v>
+        <v>690713.02</v>
       </c>
       <c r="N2" s="1">
-        <v>794405.68</v>
+        <v>690713.02</v>
       </c>
       <c r="O2" s="1">
-        <v>1.57</v>
+        <v>1.53</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
         <v>209.0</v>
       </c>
       <c r="D3" s="1">
-        <v>994.8</v>
+        <v>855.5</v>
       </c>
       <c r="E3" s="1">
         <v>1168.8058851675</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>244280.43</v>
       </c>
       <c r="I3" s="1">
-        <v>-36367.23</v>
+        <v>-65480.93</v>
       </c>
       <c r="J3" s="1">
-        <v>-14.887492215402</v>
+        <v>-26.805638912622</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>207913.2</v>
+        <v>178799.5</v>
       </c>
       <c r="N3" s="1">
-        <v>207913.2</v>
+        <v>178799.5</v>
       </c>
       <c r="O3" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
-        <v>2971.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D4" s="1">
-        <v>184.24</v>
+        <v>160.42</v>
       </c>
       <c r="E4" s="1">
-        <v>149.0550185123</v>
+        <v>150.8098739496</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>442842.46</v>
+        <v>502498.5</v>
       </c>
       <c r="I4" s="1">
-        <v>104534.58</v>
+        <v>32020.94</v>
       </c>
       <c r="J4" s="1">
-        <v>23.605365212721</v>
+        <v>6.3723453900857</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>547377.04</v>
+        <v>534519.44</v>
       </c>
       <c r="N4" s="1">
-        <v>547377.04</v>
+        <v>534519.44</v>
       </c>
       <c r="O4" s="1">
-        <v>1.08</v>
+        <v>1.19</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>12094.0</v>
       </c>
       <c r="D5" s="1">
-        <v>66.86</v>
+        <v>59.06</v>
       </c>
       <c r="E5" s="1">
         <v>84.8464403837</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H5" s="1">
         <v>945533.94</v>
       </c>
       <c r="I5" s="1">
-        <v>-55049.01</v>
+        <v>-167587.37</v>
       </c>
       <c r="J5" s="1">
-        <v>-5.8220025396444</v>
+        <v>-17.724098830339</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>890484.93</v>
+        <v>777946.57</v>
       </c>
       <c r="N5" s="1">
-        <v>890484.93</v>
+        <v>777946.57</v>
       </c>
       <c r="O5" s="1">
-        <v>1.76</v>
+        <v>1.73</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
         <v>2120.0</v>
       </c>
       <c r="D6" s="1">
-        <v>382.2</v>
+        <v>350.9</v>
       </c>
       <c r="E6" s="1">
         <v>239.5341320755</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>507812.36</v>
       </c>
       <c r="I6" s="1">
-        <v>302451.64</v>
+        <v>236095.64</v>
       </c>
       <c r="J6" s="1">
-        <v>59.559723989389</v>
+        <v>46.492692694601</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>810264.0</v>
+        <v>743908.0</v>
       </c>
       <c r="N6" s="1">
-        <v>810264.0</v>
+        <v>743908.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.6</v>
+        <v>1.65</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
         <v>13851.0</v>
       </c>
       <c r="D7" s="1">
-        <v>28.29</v>
+        <v>23.6</v>
       </c>
       <c r="E7" s="1">
         <v>26.2123001949</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>363066.57</v>
       </c>
       <c r="I7" s="1">
-        <v>28778.22</v>
+        <v>-36182.97</v>
       </c>
       <c r="J7" s="1">
-        <v>7.9264306818444</v>
+        <v>-9.9659326938308</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>391844.79</v>
+        <v>326883.6</v>
       </c>
       <c r="N7" s="1">
-        <v>391844.79</v>
+        <v>326883.6</v>
       </c>
       <c r="O7" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
         <v>7581.0</v>
       </c>
       <c r="D8" s="1">
-        <v>68.82</v>
+        <v>59.02</v>
       </c>
       <c r="E8" s="1">
         <v>57.2466429231</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>433986.8</v>
       </c>
       <c r="I8" s="1">
-        <v>87737.62</v>
+        <v>13443.82</v>
       </c>
       <c r="J8" s="1">
-        <v>20.216656359134</v>
+        <v>3.0977485951186</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>521724.42</v>
+        <v>447430.62</v>
       </c>
       <c r="N8" s="1">
-        <v>521724.42</v>
+        <v>447430.62</v>
       </c>
       <c r="O8" s="1">
-        <v>1.03</v>
+        <v>0.99</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
         <v>6945.0</v>
       </c>
       <c r="D9" s="1">
-        <v>44.42</v>
+        <v>34.0</v>
       </c>
       <c r="E9" s="1">
         <v>32.788774658</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>227718.04</v>
       </c>
       <c r="I9" s="1">
-        <v>80778.86</v>
+        <v>8411.96</v>
       </c>
       <c r="J9" s="1">
-        <v>35.473193076842</v>
+        <v>3.6940244172135</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>308496.9</v>
+        <v>236130.0</v>
       </c>
       <c r="N9" s="1">
-        <v>308496.9</v>
+        <v>236130.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1">
         <v>502.0</v>
       </c>
       <c r="D10" s="1">
-        <v>657.4</v>
+        <v>607.4</v>
       </c>
       <c r="E10" s="1">
         <v>516.5262948207</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>259296.2</v>
       </c>
       <c r="I10" s="1">
-        <v>70718.6</v>
+        <v>45618.6</v>
       </c>
       <c r="J10" s="1">
-        <v>27.27328823176</v>
+        <v>17.59323892907</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>330014.8</v>
+        <v>304914.8</v>
       </c>
       <c r="N10" s="1">
-        <v>330014.8</v>
+        <v>304914.8</v>
       </c>
       <c r="O10" s="1">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1">
-        <v>2013.0</v>
+        <v>2181.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1233.4</v>
+        <v>1146.4</v>
       </c>
       <c r="E11" s="1">
-        <v>573.707550919</v>
+        <v>621.4118202659</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1154873.3</v>
+        <v>1355299.18</v>
       </c>
       <c r="I11" s="1">
-        <v>1327960.9</v>
+        <v>1144999.22</v>
       </c>
       <c r="J11" s="1">
-        <v>114.98758348643</v>
+        <v>84.483133827322</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2482834.2</v>
+        <v>2500298.4</v>
       </c>
       <c r="N11" s="1">
-        <v>2482834.2</v>
+        <v>2500298.4</v>
       </c>
       <c r="O11" s="1">
-        <v>4.92</v>
+        <v>5.56</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="1">
         <v>16159.0</v>
       </c>
       <c r="D12" s="1">
-        <v>195.05</v>
+        <v>160.2</v>
       </c>
       <c r="E12" s="1">
         <v>153.2498001114</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
       <c r="G12">
-        <v>10.65</v>
+        <v>10.89</v>
       </c>
       <c r="H12" s="1">
         <v>220023.42</v>
       </c>
       <c r="I12" s="1">
-        <v>75838.12</v>
+        <v>17611.11</v>
       </c>
       <c r="J12" s="1">
-        <v>34.468203430344</v>
+        <v>8.004197916749</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>295861.54</v>
+        <v>237634.53</v>
       </c>
       <c r="N12" s="1">
-        <v>295861.54</v>
+        <v>237634.53</v>
       </c>
       <c r="O12" s="1">
-        <v>0.59</v>
+        <v>0.53</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>8361.0</v>
+        <v>12243.0</v>
       </c>
       <c r="D13" s="1">
-        <v>41.46</v>
+        <v>37.95</v>
       </c>
       <c r="E13" s="1">
-        <v>32.1241741418</v>
+        <v>34.302769746</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>268590.22</v>
+        <v>419968.81</v>
       </c>
       <c r="I13" s="1">
-        <v>78056.84</v>
+        <v>44653.04</v>
       </c>
       <c r="J13" s="1">
-        <v>29.061683630923</v>
+        <v>10.632465777637</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>346647.06</v>
+        <v>464621.85</v>
       </c>
       <c r="N13" s="1">
-        <v>346647.06</v>
+        <v>464621.85</v>
       </c>
       <c r="O13" s="1">
-        <v>0.69</v>
+        <v>1.03</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>40769.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.75</v>
+        <v>17.91</v>
       </c>
       <c r="E14" s="1">
         <v>16.1406865511</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>658039.65</v>
       </c>
       <c r="I14" s="1">
-        <v>147148.1</v>
+        <v>72133.14</v>
       </c>
       <c r="J14" s="1">
-        <v>22.36158565825</v>
+        <v>10.961822741228</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>805187.75</v>
+        <v>730172.79</v>
       </c>
       <c r="N14" s="1">
-        <v>805187.75</v>
+        <v>730172.79</v>
       </c>
       <c r="O14" s="1">
-        <v>1.59</v>
+        <v>1.62</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
         <v>99836.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.79</v>
+        <v>9.402</v>
       </c>
       <c r="E15" s="1">
         <v>5.3033281582</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>529463.07</v>
       </c>
       <c r="I15" s="1">
-        <v>547767.37</v>
+        <v>409195.0</v>
       </c>
       <c r="J15" s="1">
-        <v>103.45714385708</v>
+        <v>77.284899209307</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1077230.44</v>
+        <v>938658.07</v>
       </c>
       <c r="N15" s="1">
-        <v>1077230.44</v>
+        <v>938658.07</v>
       </c>
       <c r="O15" s="1">
-        <v>2.13</v>
+        <v>2.09</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>3388.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0</v>
+        <v>89.4</v>
       </c>
       <c r="E16" s="1">
         <v>111.866322314</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>379003.1</v>
       </c>
       <c r="I16" s="1">
-        <v>-40203.1</v>
+        <v>-76115.9</v>
       </c>
       <c r="J16" s="1">
-        <v>-10.607591336324</v>
+        <v>-20.083186654674</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>338800.0</v>
+        <v>302887.2</v>
       </c>
       <c r="N16" s="1">
-        <v>338800.0</v>
+        <v>302887.2</v>
       </c>
       <c r="O16" s="1">
         <v>0.67</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
         <v>2536.0</v>
       </c>
       <c r="D17" s="1">
-        <v>89.46</v>
+        <v>77.78</v>
       </c>
       <c r="E17" s="1">
         <v>81.3380954259</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>206273.41</v>
       </c>
       <c r="I17" s="1">
-        <v>20597.15</v>
+        <v>-9023.33</v>
       </c>
       <c r="J17" s="1">
-        <v>9.9853636006696</v>
+        <v>-4.374451365302</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>226870.56</v>
+        <v>197250.08</v>
       </c>
       <c r="N17" s="1">
-        <v>226870.56</v>
+        <v>197250.08</v>
       </c>
       <c r="O17" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>9907.0</v>
+        <v>2694.0</v>
       </c>
       <c r="D18" s="1">
-        <v>717.4</v>
+        <v>81.08</v>
       </c>
       <c r="E18" s="1">
-        <v>301.4705511255</v>
+        <v>85.0125983667</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>10.65</v>
+        <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>271267.19</v>
+        <v>229023.94</v>
       </c>
       <c r="I18" s="1">
-        <v>395895.28</v>
+        <v>-10594.42</v>
       </c>
       <c r="J18" s="1">
-        <v>145.94292807766</v>
+        <v>-4.6259006809506</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>667162.47</v>
+        <v>218429.52</v>
       </c>
       <c r="N18" s="1">
-        <v>667162.47</v>
+        <v>218429.52</v>
       </c>
       <c r="O18" s="1">
-        <v>1.32</v>
+        <v>0.49</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>2816.0</v>
+        <v>4389.0</v>
       </c>
       <c r="D19" s="1">
-        <v>106.95</v>
+        <v>467.7</v>
       </c>
       <c r="E19" s="1">
-        <v>162.5754651989</v>
+        <v>301.4705513784</v>
       </c>
       <c r="F19" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="G19">
-        <v>1.0</v>
+        <v>10.89</v>
       </c>
       <c r="H19" s="1">
-        <v>457812.51</v>
+        <v>120176.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-156641.31</v>
+        <v>68259.9</v>
       </c>
       <c r="J19" s="1">
-        <v>-34.215165942058</v>
+        <v>56.799560580781</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>301171.2</v>
+        <v>188436.71</v>
       </c>
       <c r="N19" s="1">
-        <v>301171.2</v>
+        <v>188436.71</v>
       </c>
       <c r="O19" s="1">
-        <v>0.6</v>
+        <v>0.42</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>3711.0</v>
+        <v>2816.0</v>
       </c>
       <c r="D20" s="1">
-        <v>983.2</v>
+        <v>96.2</v>
       </c>
       <c r="E20" s="1">
-        <v>768.3517057397</v>
+        <v>162.5754651989</v>
       </c>
       <c r="F20" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>382019.2</v>
+        <v>457812.51</v>
       </c>
       <c r="I20" s="1">
-        <v>106323.86</v>
+        <v>-186913.31</v>
       </c>
       <c r="J20" s="1">
-        <v>27.83207231469</v>
+        <v>-40.827479790799</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>488343.06</v>
+        <v>270899.2</v>
       </c>
       <c r="N20" s="1">
-        <v>488343.06</v>
+        <v>270899.2</v>
       </c>
       <c r="O20" s="1">
-        <v>0.97</v>
+        <v>0.6</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" t="s">
         <v>67</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>2678.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>796.6</v>
+      </c>
+      <c r="E21" s="1">
+        <v>768.3517064974</v>
+      </c>
+      <c r="F21" t="s">
         <v>68</v>
       </c>
-      <c r="C21" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H21" s="1">
-        <v>229521.6</v>
+        <v>275679.71</v>
       </c>
       <c r="I21" s="1">
-        <v>12420.96</v>
+        <v>9802.56</v>
       </c>
       <c r="J21" s="1">
-        <v>5.4116736725432</v>
+        <v>3.5557785518564</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>241942.56</v>
+        <v>285482.27</v>
       </c>
       <c r="N21" s="1">
-        <v>241942.56</v>
+        <v>285482.27</v>
       </c>
       <c r="O21" s="1">
-        <v>0.48</v>
+        <v>0.63</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
-        <v>18701.0</v>
+        <v>15079.0</v>
       </c>
       <c r="D22" s="1">
-        <v>34.65</v>
+        <v>15.335</v>
       </c>
       <c r="E22" s="1">
-        <v>11.1180947543</v>
+        <v>15.2212746203</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>207919.49</v>
+        <v>229521.6</v>
       </c>
       <c r="I22" s="1">
-        <v>440070.16</v>
+        <v>1714.87</v>
       </c>
       <c r="J22" s="1">
-        <v>211.6541166968</v>
+        <v>0.747149723599</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>647989.65</v>
+        <v>231236.47</v>
       </c>
       <c r="N22" s="1">
-        <v>647989.65</v>
+        <v>231236.47</v>
       </c>
       <c r="O22" s="1">
-        <v>1.28</v>
+        <v>0.51</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>5968.0</v>
+        <v>18701.0</v>
       </c>
       <c r="D23" s="1">
-        <v>86.24</v>
+        <v>30.56</v>
       </c>
       <c r="E23" s="1">
-        <v>56.5650033512</v>
+        <v>11.1180947543</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>337579.94</v>
+        <v>207919.49</v>
       </c>
       <c r="I23" s="1">
-        <v>177100.38</v>
+        <v>363583.07</v>
       </c>
       <c r="J23" s="1">
-        <v>52.461760612908</v>
+        <v>174.86723827574</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>514680.32</v>
+        <v>571502.56</v>
       </c>
       <c r="N23" s="1">
-        <v>514680.32</v>
+        <v>571502.56</v>
       </c>
       <c r="O23" s="1">
-        <v>1.02</v>
+        <v>1.27</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>2963.0</v>
+        <v>5968.0</v>
       </c>
       <c r="D24" s="1">
-        <v>157.25</v>
+        <v>69.12</v>
       </c>
       <c r="E24" s="1">
-        <v>126.4182585218</v>
+        <v>56.5650033512</v>
       </c>
       <c r="F24" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>386936.02</v>
+        <v>337579.94</v>
       </c>
       <c r="I24" s="1">
-        <v>126176.42</v>
+        <v>74928.22</v>
       </c>
       <c r="J24" s="1">
-        <v>32.609117135179</v>
+        <v>22.195696817767</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>513112.44</v>
+        <v>412508.16</v>
       </c>
       <c r="N24" s="1">
-        <v>513112.44</v>
+        <v>412508.16</v>
       </c>
       <c r="O24" s="1">
-        <v>1.02</v>
+        <v>0.92</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>3995.0</v>
+        <v>2963.0</v>
       </c>
       <c r="D25" s="1">
-        <v>72.64</v>
+        <v>138.05</v>
       </c>
       <c r="E25" s="1">
-        <v>71.5841176471</v>
+        <v>126.4182585218</v>
       </c>
       <c r="F25" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G25">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H25" s="1">
-        <v>285978.55</v>
+        <v>386936.02</v>
       </c>
       <c r="I25" s="1">
-        <v>4218.25</v>
+        <v>58570.87</v>
       </c>
       <c r="J25" s="1">
-        <v>1.4750232141536</v>
+        <v>15.137094241058</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>290196.8</v>
+        <v>445506.89</v>
       </c>
       <c r="N25" s="1">
-        <v>290196.8</v>
+        <v>445506.89</v>
       </c>
       <c r="O25" s="1">
-        <v>0.57</v>
+        <v>0.99</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>29693.0</v>
+        <v>3995.0</v>
       </c>
       <c r="D26" s="1">
-        <v>18.55</v>
+        <v>67.16</v>
       </c>
       <c r="E26" s="1">
-        <v>31.3518825986</v>
+        <v>71.5841176471</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>930931.45</v>
+        <v>285978.55</v>
       </c>
       <c r="I26" s="1">
-        <v>-380126.3</v>
+        <v>-17674.35</v>
       </c>
       <c r="J26" s="1">
-        <v>-40.832899135592</v>
+        <v>-6.1803061803062</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>550805.15</v>
+        <v>268304.2</v>
       </c>
       <c r="N26" s="1">
-        <v>550805.15</v>
+        <v>268304.2</v>
       </c>
       <c r="O26" s="1">
-        <v>1.09</v>
+        <v>0.6</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>8834.0</v>
+        <v>29693.0</v>
       </c>
       <c r="D27" s="1">
-        <v>30.295</v>
+        <v>16.605</v>
       </c>
       <c r="E27" s="1">
-        <v>31.1453531809</v>
+        <v>31.3518825986</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>275138.05</v>
+        <v>930931.45</v>
       </c>
       <c r="I27" s="1">
-        <v>-7512.02</v>
+        <v>-437879.18</v>
       </c>
       <c r="J27" s="1">
-        <v>-2.7302730392979</v>
+        <v>-47.036672786165</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>267626.03</v>
+        <v>493052.27</v>
       </c>
       <c r="N27" s="1">
-        <v>267626.03</v>
+        <v>493052.27</v>
       </c>
       <c r="O27" s="1">
-        <v>0.53</v>
+        <v>1.1</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
-        <v>1049.0</v>
+        <v>8834.0</v>
       </c>
       <c r="D28" s="1">
-        <v>232.4</v>
+        <v>24.915</v>
       </c>
       <c r="E28" s="1">
-        <v>230.6534032412</v>
+        <v>31.1453531809</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>241955.42</v>
+        <v>275138.05</v>
       </c>
       <c r="I28" s="1">
-        <v>1832.18</v>
+        <v>-55038.94</v>
       </c>
       <c r="J28" s="1">
-        <v>0.75723866818111</v>
+        <v>-20.004117932798</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>243787.6</v>
+        <v>220099.11</v>
       </c>
       <c r="N28" s="1">
-        <v>243787.6</v>
+        <v>220099.11</v>
       </c>
       <c r="O28" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
-        <v>21065.0</v>
+        <v>1096.0</v>
       </c>
       <c r="D29" s="1">
-        <v>34.09</v>
+        <v>238.9</v>
       </c>
       <c r="E29" s="1">
-        <v>31.3998219796</v>
+        <v>232.5316514599</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>661437.25</v>
+        <v>254854.69</v>
       </c>
       <c r="I29" s="1">
-        <v>56668.6</v>
+        <v>6979.71</v>
       </c>
       <c r="J29" s="1">
-        <v>8.5674944977774</v>
+        <v>2.7387018069002</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>718105.85</v>
+        <v>261834.4</v>
       </c>
       <c r="N29" s="1">
-        <v>718105.85</v>
+        <v>261834.4</v>
       </c>
       <c r="O29" s="1">
-        <v>1.42</v>
+        <v>0.58</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>2968.0</v>
+        <v>21065.0</v>
       </c>
       <c r="D30" s="1">
-        <v>60.44</v>
+        <v>31.69</v>
       </c>
       <c r="E30" s="1">
-        <v>66.961175876</v>
+        <v>31.3998219796</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>198740.77</v>
+        <v>661437.25</v>
       </c>
       <c r="I30" s="1">
-        <v>-19354.85</v>
+        <v>6112.6</v>
       </c>
       <c r="J30" s="1">
-        <v>-9.738741577785</v>
+        <v>0.92413906232224</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>179385.92</v>
+        <v>667549.85</v>
       </c>
       <c r="N30" s="1">
-        <v>179385.92</v>
+        <v>667549.85</v>
       </c>
       <c r="O30" s="1">
-        <v>0.36</v>
+        <v>1.48</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>11947.0</v>
+        <v>5129.0</v>
       </c>
       <c r="D31" s="1">
-        <v>19.68</v>
+        <v>60.5</v>
       </c>
       <c r="E31" s="1">
-        <v>11.5366954047</v>
+        <v>62.9371085982</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>137828.9</v>
+        <v>322804.43</v>
       </c>
       <c r="I31" s="1">
-        <v>97288.06</v>
+        <v>-12499.93</v>
       </c>
       <c r="J31" s="1">
-        <v>70.586110750358</v>
+        <v>-3.8722919632794</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>235116.96</v>
+        <v>310304.5</v>
       </c>
       <c r="N31" s="1">
-        <v>235116.96</v>
+        <v>310304.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.47</v>
+        <v>0.69</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>98033.0</v>
+        <v>11947.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.516</v>
+        <v>18.545</v>
       </c>
       <c r="E32" s="1">
-        <v>3.3108897004</v>
+        <v>11.5366954047</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>324576.45</v>
+        <v>137828.9</v>
       </c>
       <c r="I32" s="1">
-        <v>118140.58</v>
+        <v>83728.22</v>
       </c>
       <c r="J32" s="1">
-        <v>36.398383185225</v>
+        <v>60.747941832228</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>442717.03</v>
+        <v>221557.12</v>
       </c>
       <c r="N32" s="1">
-        <v>442717.03</v>
+        <v>221557.12</v>
       </c>
       <c r="O32" s="1">
-        <v>0.88</v>
+        <v>0.49</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>4936.0</v>
+        <v>98033.0</v>
       </c>
       <c r="D33" s="1">
-        <v>134.8</v>
+        <v>4.35</v>
       </c>
       <c r="E33" s="1">
-        <v>68.1866632901</v>
+        <v>3.3108897004</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>336569.37</v>
+        <v>324576.45</v>
       </c>
       <c r="I33" s="1">
-        <v>328803.43</v>
+        <v>101867.1</v>
       </c>
       <c r="J33" s="1">
-        <v>97.692618315208</v>
+        <v>31.384624485233</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>665372.8</v>
+        <v>426443.55</v>
       </c>
       <c r="N33" s="1">
-        <v>665372.8</v>
+        <v>426443.55</v>
       </c>
       <c r="O33" s="1">
-        <v>1.32</v>
+        <v>0.95</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>7783.0</v>
+        <v>4249.0</v>
       </c>
       <c r="D34" s="1">
-        <v>34.57</v>
+        <v>126.6</v>
       </c>
       <c r="E34" s="1">
-        <v>27.3157998201</v>
+        <v>68.1866627442</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>212598.87</v>
+        <v>289725.13</v>
       </c>
       <c r="I34" s="1">
-        <v>56459.44</v>
+        <v>248198.27</v>
       </c>
       <c r="J34" s="1">
-        <v>26.556792140993</v>
+        <v>85.666807708396</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>269058.31</v>
+        <v>537923.4</v>
       </c>
       <c r="N34" s="1">
-        <v>269058.31</v>
+        <v>537923.4</v>
       </c>
       <c r="O34" s="1">
-        <v>0.53</v>
+        <v>1.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
-        <v>52762.0</v>
+        <v>7783.0</v>
       </c>
       <c r="D35" s="1">
-        <v>10.194</v>
+        <v>34.9</v>
       </c>
       <c r="E35" s="1">
-        <v>6.8226792009</v>
+        <v>27.3157998201</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>359978.2</v>
+        <v>212598.87</v>
       </c>
       <c r="I35" s="1">
-        <v>177877.63</v>
+        <v>59027.83</v>
       </c>
       <c r="J35" s="1">
-        <v>49.413445036394</v>
+        <v>27.764884168952</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>537855.83</v>
+        <v>271626.7</v>
       </c>
       <c r="N35" s="1">
-        <v>537855.83</v>
+        <v>271626.7</v>
       </c>
       <c r="O35" s="1">
-        <v>1.06</v>
+        <v>0.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>11811.0</v>
+        <v>52762.0</v>
       </c>
       <c r="D36" s="1">
-        <v>28.93</v>
+        <v>9.146</v>
       </c>
       <c r="E36" s="1">
-        <v>15.8559063585</v>
+        <v>6.8226792009</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>187274.11</v>
+        <v>359978.2</v>
       </c>
       <c r="I36" s="1">
-        <v>154418.12</v>
+        <v>122583.05</v>
       </c>
       <c r="J36" s="1">
-        <v>82.455668858872</v>
+        <v>34.052909315064</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>341692.23</v>
+        <v>482561.25</v>
       </c>
       <c r="N36" s="1">
-        <v>341692.23</v>
+        <v>482561.25</v>
       </c>
       <c r="O36" s="1">
-        <v>0.68</v>
+        <v>1.07</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>2312.0</v>
+        <v>11811.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.7</v>
+        <v>26.83</v>
       </c>
       <c r="E37" s="1">
-        <v>100.2890311419</v>
+        <v>15.8559063585</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>231868.24</v>
+        <v>187274.11</v>
       </c>
       <c r="I37" s="1">
-        <v>950.16</v>
+        <v>129615.02</v>
       </c>
       <c r="J37" s="1">
-        <v>0.40978445344649</v>
+        <v>69.211392861512</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>232818.4</v>
+        <v>316889.13</v>
       </c>
       <c r="N37" s="1">
-        <v>232818.4</v>
+        <v>316889.13</v>
       </c>
       <c r="O37" s="1">
-        <v>0.46</v>
+        <v>0.7</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>1806.0</v>
+        <v>2312.0</v>
       </c>
       <c r="D38" s="1">
-        <v>225.2</v>
+        <v>91.15</v>
       </c>
       <c r="E38" s="1">
-        <v>213.2637486157</v>
+        <v>100.2890311419</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>385154.33</v>
+        <v>231868.24</v>
       </c>
       <c r="I38" s="1">
-        <v>21556.87</v>
+        <v>-21129.44</v>
       </c>
       <c r="J38" s="1">
-        <v>5.5969434382316</v>
+        <v>-9.1126926223272</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>406711.2</v>
+        <v>210738.8</v>
       </c>
       <c r="N38" s="1">
-        <v>406711.2</v>
+        <v>210738.8</v>
       </c>
       <c r="O38" s="1">
-        <v>0.81</v>
+        <v>0.47</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>27508.0</v>
+        <v>2036.0</v>
       </c>
       <c r="D39" s="1">
-        <v>36.16</v>
+        <v>194.8</v>
       </c>
       <c r="E39" s="1">
-        <v>30.970913916</v>
+        <v>213.7490569745</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>851947.9</v>
+        <v>435193.08</v>
       </c>
       <c r="I39" s="1">
-        <v>142741.38</v>
+        <v>-38580.28</v>
       </c>
       <c r="J39" s="1">
-        <v>16.754707652898</v>
+        <v>-8.8650950056467</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>994689.28</v>
+        <v>396612.8</v>
       </c>
       <c r="N39" s="1">
-        <v>994689.28</v>
+        <v>396612.8</v>
       </c>
       <c r="O39" s="1">
-        <v>1.97</v>
+        <v>0.88</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>81.0</v>
+        <v>22735.0</v>
       </c>
       <c r="D40" s="1">
-        <v>3092.0</v>
+        <v>33.52</v>
       </c>
       <c r="E40" s="1">
-        <v>3924.1048148148</v>
+        <v>30.9709140092</v>
       </c>
       <c r="F40" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>342380.7</v>
+        <v>704123.73</v>
       </c>
       <c r="I40" s="1">
-        <v>-66567.69</v>
+        <v>57953.47</v>
       </c>
       <c r="J40" s="1">
-        <v>-19.442594164916</v>
+        <v>8.2305804407416</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>275813.01</v>
+        <v>762077.2</v>
       </c>
       <c r="N40" s="1">
-        <v>275813.01</v>
+        <v>762077.2</v>
       </c>
       <c r="O40" s="1">
-        <v>0.55</v>
+        <v>1.69</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>3934.0</v>
+        <v>81.0</v>
       </c>
       <c r="D41" s="1">
-        <v>83.18</v>
+        <v>2653.0</v>
       </c>
       <c r="E41" s="1">
-        <v>78.6985841383</v>
+        <v>3924.1048148148</v>
       </c>
       <c r="F41" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H41" s="1">
-        <v>309600.23</v>
+        <v>342380.7</v>
       </c>
       <c r="I41" s="1">
-        <v>17629.89</v>
+        <v>-108330.71</v>
       </c>
       <c r="J41" s="1">
-        <v>5.6944046843893</v>
+        <v>-31.640425409493</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>327230.12</v>
+        <v>234049.99</v>
       </c>
       <c r="N41" s="1">
-        <v>327230.12</v>
+        <v>234049.99</v>
       </c>
       <c r="O41" s="1">
-        <v>0.65</v>
+        <v>0.52</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>165.0</v>
+        <v>3934.0</v>
       </c>
       <c r="D42" s="1">
-        <v>2049.0</v>
+        <v>66.78</v>
       </c>
       <c r="E42" s="1">
-        <v>2282.5679393939</v>
+        <v>78.6985841383</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>376623.71</v>
+        <v>309600.23</v>
       </c>
       <c r="I42" s="1">
-        <v>-38538.71</v>
+        <v>-46887.71</v>
       </c>
       <c r="J42" s="1">
-        <v>-10.232682907829</v>
+        <v>-15.144597922295</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>338085.0</v>
+        <v>262712.52</v>
       </c>
       <c r="N42" s="1">
-        <v>338085.0</v>
+        <v>262712.52</v>
       </c>
       <c r="O42" s="1">
-        <v>0.67</v>
+        <v>0.58</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
-        <v>33657.0</v>
+        <v>165.0</v>
       </c>
       <c r="D43" s="1">
-        <v>20.05</v>
+        <v>1621.5</v>
       </c>
       <c r="E43" s="1">
-        <v>11.5840951362</v>
+        <v>2282.5679393939</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>389885.89</v>
+        <v>376623.71</v>
       </c>
       <c r="I43" s="1">
-        <v>284936.96</v>
+        <v>-109076.21</v>
       </c>
       <c r="J43" s="1">
-        <v>73.082142059565</v>
+        <v>-28.961588743311</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>674822.85</v>
+        <v>267547.5</v>
       </c>
       <c r="N43" s="1">
-        <v>674822.85</v>
+        <v>267547.5</v>
       </c>
       <c r="O43" s="1">
-        <v>1.34</v>
+        <v>0.59</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
-        <v>4492.0</v>
+        <v>33657.0</v>
       </c>
       <c r="D44" s="1">
-        <v>62.75</v>
+        <v>19.125</v>
       </c>
       <c r="E44" s="1">
-        <v>37.4715872663</v>
+        <v>11.5840951362</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>168322.37</v>
+        <v>389885.89</v>
       </c>
       <c r="I44" s="1">
-        <v>113550.63</v>
+        <v>253804.24</v>
       </c>
       <c r="J44" s="1">
-        <v>67.460213398849</v>
+        <v>65.097056987623</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>281873.0</v>
+        <v>643690.13</v>
       </c>
       <c r="N44" s="1">
-        <v>281873.0</v>
+        <v>643690.13</v>
       </c>
       <c r="O44" s="1">
-        <v>0.56</v>
+        <v>1.43</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="1">
-        <v>6279.0</v>
+        <v>3903.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.82</v>
+        <v>45.0</v>
       </c>
       <c r="E45" s="1">
-        <v>45.5736693741</v>
+        <v>37.4715885217</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>286157.07</v>
+        <v>146251.61</v>
       </c>
       <c r="I45" s="1">
-        <v>70615.71</v>
+        <v>29383.39</v>
       </c>
       <c r="J45" s="1">
-        <v>24.677255047377</v>
+        <v>20.090985665047</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>356772.78</v>
+        <v>175635.0</v>
       </c>
       <c r="N45" s="1">
-        <v>356772.78</v>
+        <v>175635.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.71</v>
+        <v>0.39</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="1">
-        <v>18707.0</v>
+        <v>6279.0</v>
       </c>
       <c r="D46" s="1">
-        <v>45.825</v>
+        <v>49.5</v>
       </c>
       <c r="E46" s="1">
-        <v>34.4296653659</v>
+        <v>45.5736693741</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>644075.75</v>
+        <v>286157.07</v>
       </c>
       <c r="I46" s="1">
-        <v>213172.53</v>
+        <v>24653.43</v>
       </c>
       <c r="J46" s="1">
-        <v>33.097431474481</v>
+        <v>8.6153489061095</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>857248.28</v>
+        <v>310810.5</v>
       </c>
       <c r="N46" s="1">
-        <v>857248.28</v>
+        <v>310810.5</v>
       </c>
       <c r="O46" s="1">
-        <v>1.7</v>
+        <v>0.69</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" s="1">
-        <v>20071.0</v>
+        <v>18707.0</v>
       </c>
       <c r="D47" s="1">
-        <v>24.63</v>
+        <v>37.43</v>
       </c>
       <c r="E47" s="1">
-        <v>22.1509441483</v>
+        <v>34.4296653659</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>444591.6</v>
+        <v>644075.75</v>
       </c>
       <c r="I47" s="1">
-        <v>49757.13</v>
+        <v>56127.26</v>
       </c>
       <c r="J47" s="1">
-        <v>11.191648695117</v>
+        <v>8.7143880203532</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>494348.73</v>
+        <v>700203.01</v>
       </c>
       <c r="N47" s="1">
-        <v>494348.73</v>
+        <v>700203.01</v>
       </c>
       <c r="O47" s="1">
-        <v>0.98</v>
+        <v>1.56</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" t="s">
         <v>122</v>
       </c>
       <c r="C48" s="1">
-        <v>178403.0</v>
+        <v>20071.0</v>
       </c>
       <c r="D48" s="1">
-        <v>5.835</v>
+        <v>21.72</v>
       </c>
       <c r="E48" s="1">
-        <v>4.5867818927</v>
+        <v>22.1509441483</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>818295.65</v>
+        <v>444591.6</v>
       </c>
       <c r="I48" s="1">
-        <v>222685.86</v>
+        <v>-8649.48</v>
       </c>
       <c r="J48" s="1">
-        <v>27.213374530342</v>
+        <v>-1.9454888486422</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1040981.51</v>
+        <v>435942.12</v>
       </c>
       <c r="N48" s="1">
-        <v>1040981.51</v>
+        <v>435942.12</v>
       </c>
       <c r="O48" s="1">
-        <v>2.06</v>
+        <v>0.97</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="1">
-        <v>5095.0</v>
+        <v>178403.0</v>
       </c>
       <c r="D49" s="1">
-        <v>114.8</v>
+        <v>5.098</v>
       </c>
       <c r="E49" s="1">
-        <v>74.5399980373</v>
+        <v>4.5867818927</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>379781.29</v>
+        <v>818295.65</v>
       </c>
       <c r="I49" s="1">
-        <v>205124.71</v>
+        <v>91202.84</v>
       </c>
       <c r="J49" s="1">
-        <v>54.011273172515</v>
+        <v>11.14546313426</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>584906.0</v>
+        <v>909498.49</v>
       </c>
       <c r="N49" s="1">
-        <v>584906.0</v>
+        <v>909498.49</v>
       </c>
       <c r="O49" s="1">
-        <v>1.16</v>
+        <v>2.02</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="1">
-        <v>1083.0</v>
+        <v>5095.0</v>
       </c>
       <c r="D50" s="1">
-        <v>285.9</v>
+        <v>103.1</v>
       </c>
       <c r="E50" s="1">
-        <v>302.3952816251</v>
+        <v>74.5399980373</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>327494.09</v>
+        <v>379781.29</v>
       </c>
       <c r="I50" s="1">
-        <v>-17864.39</v>
+        <v>145513.21</v>
       </c>
       <c r="J50" s="1">
-        <v>-5.4548740100928</v>
+        <v>38.315002300403</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>309629.7</v>
+        <v>525294.5</v>
       </c>
       <c r="N50" s="1">
-        <v>309629.7</v>
+        <v>525294.5</v>
       </c>
       <c r="O50" s="1">
-        <v>0.61</v>
+        <v>1.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" s="1">
-        <v>3373.0</v>
+        <v>1083.0</v>
       </c>
       <c r="D51" s="1">
-        <v>75.3</v>
+        <v>248.3</v>
       </c>
       <c r="E51" s="1">
-        <v>90.004180255</v>
+        <v>302.3952816251</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>303584.1</v>
+        <v>327494.09</v>
       </c>
       <c r="I51" s="1">
-        <v>-49597.2</v>
+        <v>-58585.19</v>
       </c>
       <c r="J51" s="1">
-        <v>-16.337219241719</v>
+        <v>-17.888930453676</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>253986.9</v>
+        <v>268908.9</v>
       </c>
       <c r="N51" s="1">
-        <v>253986.9</v>
+        <v>268908.9</v>
       </c>
       <c r="O51" s="1">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="1">
-        <v>104936.0</v>
+        <v>3373.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.801</v>
+        <v>66.8</v>
       </c>
       <c r="E52" s="1">
-        <v>3.2434281848</v>
+        <v>90.004180255</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>340352.38</v>
+        <v>303584.1</v>
       </c>
       <c r="I52" s="1">
-        <v>163445.36</v>
+        <v>-78267.7</v>
       </c>
       <c r="J52" s="1">
-        <v>48.022393732049</v>
+        <v>-25.781225037807</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>503797.74</v>
+        <v>225316.4</v>
       </c>
       <c r="N52" s="1">
-        <v>503797.74</v>
+        <v>225316.4</v>
       </c>
       <c r="O52" s="1">
-        <v>1.0</v>
+        <v>0.5</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="1">
-        <v>10110.0</v>
+        <v>104936.0</v>
       </c>
       <c r="D53" s="1">
-        <v>27.08</v>
+        <v>4.732</v>
       </c>
       <c r="E53" s="1">
-        <v>24.4765420376</v>
+        <v>3.2434281848</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>247457.84</v>
+        <v>340352.38</v>
       </c>
       <c r="I53" s="1">
-        <v>26320.96</v>
+        <v>156204.77</v>
       </c>
       <c r="J53" s="1">
-        <v>10.636543178426</v>
+        <v>45.89501328006</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>273778.8</v>
+        <v>496557.15</v>
       </c>
       <c r="N53" s="1">
-        <v>273778.8</v>
+        <v>496557.15</v>
       </c>
       <c r="O53" s="1">
-        <v>0.54</v>
+        <v>1.1</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="1">
-        <v>1710.0</v>
+        <v>10110.0</v>
       </c>
       <c r="D54" s="1">
-        <v>178.24</v>
+        <v>23.48</v>
       </c>
       <c r="E54" s="1">
-        <v>177.2161988304</v>
+        <v>24.4765420376</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>303039.7</v>
+        <v>247457.84</v>
       </c>
       <c r="I54" s="1">
-        <v>1750.7</v>
+        <v>-10075.04</v>
       </c>
       <c r="J54" s="1">
-        <v>0.57771308511723</v>
+        <v>-4.0714167714387</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>304790.4</v>
+        <v>237382.8</v>
       </c>
       <c r="N54" s="1">
-        <v>304790.4</v>
+        <v>237382.8</v>
       </c>
       <c r="O54" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="1">
-        <v>1967.0</v>
+        <v>3300.0</v>
       </c>
       <c r="D55" s="1">
-        <v>153.85</v>
+        <v>172.94</v>
       </c>
       <c r="E55" s="1">
-        <v>139.0072445348</v>
+        <v>174.6350575758</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>273427.25</v>
+        <v>576295.69</v>
       </c>
       <c r="I55" s="1">
-        <v>29195.7</v>
+        <v>-5593.69</v>
       </c>
       <c r="J55" s="1">
-        <v>10.677684832071</v>
+        <v>-0.97062846331542</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>302622.95</v>
+        <v>570702.0</v>
       </c>
       <c r="N55" s="1">
-        <v>302622.95</v>
+        <v>570702.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.6</v>
+        <v>1.27</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="1">
-        <v>778.0</v>
+        <v>1967.0</v>
       </c>
       <c r="D56" s="1">
-        <v>536.2</v>
+        <v>128.85</v>
       </c>
       <c r="E56" s="1">
-        <v>429.6997172237</v>
+        <v>139.0072445348</v>
       </c>
       <c r="F56" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>344475.25</v>
+        <v>273427.25</v>
       </c>
       <c r="I56" s="1">
-        <v>114930.73</v>
+        <v>-19979.3</v>
       </c>
       <c r="J56" s="1">
-        <v>33.364002203351</v>
+        <v>-7.306989336286</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>459405.98</v>
+        <v>253447.95</v>
       </c>
       <c r="N56" s="1">
-        <v>459405.98</v>
+        <v>253447.95</v>
       </c>
       <c r="O56" s="1">
-        <v>0.91</v>
+        <v>0.56</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="1">
-        <v>1456.0</v>
+        <v>778.0</v>
       </c>
       <c r="D57" s="1">
-        <v>397.4</v>
+        <v>491.8</v>
       </c>
       <c r="E57" s="1">
-        <v>384.371771978</v>
+        <v>429.6997172237</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G57">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H57" s="1">
-        <v>559645.3</v>
+        <v>344475.25</v>
       </c>
       <c r="I57" s="1">
-        <v>18969.1</v>
+        <v>72254.48</v>
       </c>
       <c r="J57" s="1">
-        <v>3.3894861620387</v>
+        <v>20.975231166825</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>578614.4</v>
+        <v>416729.73</v>
       </c>
       <c r="N57" s="1">
-        <v>578614.4</v>
+        <v>416729.73</v>
       </c>
       <c r="O57" s="1">
-        <v>1.15</v>
+        <v>0.93</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="1">
-        <v>1310.0</v>
+        <v>1582.0</v>
       </c>
       <c r="D58" s="1">
-        <v>544.1</v>
+        <v>350.0</v>
       </c>
       <c r="E58" s="1">
-        <v>571.6033740458</v>
+        <v>381.647471555</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>748800.42</v>
+        <v>603766.3</v>
       </c>
       <c r="I58" s="1">
-        <v>-36029.42</v>
+        <v>-50066.3</v>
       </c>
       <c r="J58" s="1">
-        <v>-4.8116185618592</v>
+        <v>-8.2923309896561</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>712771.0</v>
+        <v>553700.0</v>
       </c>
       <c r="N58" s="1">
-        <v>712771.0</v>
+        <v>553700.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.41</v>
+        <v>1.23</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" s="1">
-        <v>6482.0</v>
+        <v>1310.0</v>
       </c>
       <c r="D59" s="1">
-        <v>128.3</v>
+        <v>455.75</v>
       </c>
       <c r="E59" s="1">
-        <v>136.1340851589</v>
+        <v>571.6033740458</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>882421.14</v>
+        <v>748800.42</v>
       </c>
       <c r="I59" s="1">
-        <v>-50780.54</v>
+        <v>-151767.92</v>
       </c>
       <c r="J59" s="1">
-        <v>-5.7546830757024</v>
+        <v>-20.268140341054</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>831640.6</v>
+        <v>597032.5</v>
       </c>
       <c r="N59" s="1">
-        <v>831640.6</v>
+        <v>597032.5</v>
       </c>
       <c r="O59" s="1">
-        <v>1.65</v>
+        <v>1.33</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="1">
-        <v>19625.0</v>
+        <v>6482.0</v>
       </c>
       <c r="D60" s="1">
-        <v>17.705</v>
+        <v>105.05</v>
       </c>
       <c r="E60" s="1">
-        <v>11.1812005096</v>
+        <v>136.1340851589</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>219431.06</v>
+        <v>882421.14</v>
       </c>
       <c r="I60" s="1">
-        <v>128029.57</v>
+        <v>-201487.04</v>
       </c>
       <c r="J60" s="1">
-        <v>58.346147532624</v>
+        <v>-22.833433024961</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>347460.63</v>
+        <v>680934.1</v>
       </c>
       <c r="N60" s="1">
-        <v>347460.63</v>
+        <v>680934.1</v>
       </c>
       <c r="O60" s="1">
-        <v>0.69</v>
+        <v>1.51</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" s="1">
-        <v>6127.0</v>
+        <v>19625.0</v>
       </c>
       <c r="D61" s="1">
-        <v>83.98</v>
+        <v>14.455</v>
       </c>
       <c r="E61" s="1">
-        <v>82.0372025461</v>
+        <v>11.1812005096</v>
       </c>
       <c r="F61" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G61">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>535323.33</v>
+        <v>219431.06</v>
       </c>
       <c r="I61" s="1">
-        <v>31325.49</v>
+        <v>64248.32</v>
       </c>
       <c r="J61" s="1">
-        <v>5.8516952735835</v>
+        <v>29.279501270239</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>566648.82</v>
+        <v>283679.38</v>
       </c>
       <c r="N61" s="1">
-        <v>566648.82</v>
+        <v>283679.38</v>
       </c>
       <c r="O61" s="1">
-        <v>1.12</v>
+        <v>0.63</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>149</v>
       </c>
       <c r="B62" t="s">
         <v>150</v>
       </c>
       <c r="C62" s="1">
-        <v>51328.0</v>
+        <v>6127.0</v>
       </c>
       <c r="D62" s="1">
-        <v>6.484</v>
+        <v>76.37</v>
       </c>
       <c r="E62" s="1">
-        <v>5.4555862297</v>
+        <v>82.0372025461</v>
       </c>
       <c r="F62" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G62">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H62" s="1">
-        <v>280024.33</v>
+        <v>535323.33</v>
       </c>
       <c r="I62" s="1">
-        <v>52786.42</v>
+        <v>-25690.93</v>
       </c>
       <c r="J62" s="1">
-        <v>18.850654869882</v>
+        <v>-4.7991426041529</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>332810.75</v>
+        <v>509632.4</v>
       </c>
       <c r="N62" s="1">
-        <v>332810.75</v>
+        <v>509632.4</v>
       </c>
       <c r="O62" s="1">
-        <v>0.66</v>
+        <v>1.13</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>151</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" s="1">
-        <v>7618.0</v>
+        <v>62407.0</v>
       </c>
       <c r="D63" s="1">
-        <v>130.5</v>
+        <v>6.866</v>
       </c>
       <c r="E63" s="1">
-        <v>106.8287844579</v>
+        <v>5.7245970805</v>
       </c>
       <c r="F63" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>871283.52</v>
+        <v>357254.93</v>
       </c>
       <c r="I63" s="1">
-        <v>223533.95</v>
+        <v>71231.53</v>
       </c>
       <c r="J63" s="1">
-        <v>25.655707340821</v>
+        <v>19.938571596479</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1094817.47</v>
+        <v>428486.46</v>
       </c>
       <c r="N63" s="1">
-        <v>1094817.47</v>
+        <v>428486.46</v>
       </c>
       <c r="O63" s="1">
-        <v>2.17</v>
+        <v>0.95</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>153</v>
       </c>
       <c r="B64" t="s">
         <v>154</v>
       </c>
       <c r="C64" s="1">
-        <v>10814.0</v>
+        <v>7618.0</v>
       </c>
       <c r="D64" s="1">
-        <v>375.5</v>
+        <v>119.14</v>
       </c>
       <c r="E64" s="1">
-        <v>407.3485454041</v>
+        <v>106.8287844579</v>
       </c>
       <c r="F64" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="G64">
-        <v>7.47</v>
+        <v>0.92</v>
       </c>
       <c r="H64" s="1">
-        <v>590922.09</v>
+        <v>871283.52</v>
       </c>
       <c r="I64" s="1">
-        <v>-47435.91</v>
+        <v>117235.26</v>
       </c>
       <c r="J64" s="1">
-        <v>-8.0274389471546</v>
+        <v>13.455466252822</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>543486.18</v>
+        <v>988518.78</v>
       </c>
       <c r="N64" s="1">
-        <v>543486.18</v>
+        <v>988518.78</v>
       </c>
       <c r="O64" s="1">
-        <v>1.08</v>
+        <v>2.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65" t="s">
         <v>156</v>
       </c>
       <c r="C65" s="1">
-        <v>22536.0</v>
+        <v>10814.0</v>
       </c>
       <c r="D65" s="1">
-        <v>150.0</v>
+        <v>380.2</v>
       </c>
       <c r="E65" s="1">
-        <v>124.7566187433</v>
+        <v>407.3485454041</v>
       </c>
       <c r="F65" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G65">
         <v>7.47</v>
       </c>
       <c r="H65" s="1">
-        <v>376675.16</v>
+        <v>590922.09</v>
       </c>
       <c r="I65" s="1">
-        <v>75764.11</v>
+        <v>-40714.29</v>
       </c>
       <c r="J65" s="1">
-        <v>20.113911944711</v>
+        <v>-6.8899590468855</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>452439.27</v>
+        <v>550207.8</v>
       </c>
       <c r="N65" s="1">
-        <v>452439.27</v>
+        <v>550207.8</v>
       </c>
       <c r="O65" s="1">
-        <v>0.9</v>
+        <v>1.22</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>157</v>
       </c>
       <c r="B66" t="s">
         <v>158</v>
       </c>
       <c r="C66" s="1">
-        <v>301.0</v>
+        <v>22536.0</v>
       </c>
       <c r="D66" s="1">
-        <v>1070.11</v>
+        <v>142.95</v>
       </c>
       <c r="E66" s="1">
-        <v>1069.9179069767</v>
+        <v>124.7566187433</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>68</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H66" s="1">
-        <v>322045.29</v>
+        <v>376675.16</v>
       </c>
       <c r="I66" s="1">
-        <v>57.82</v>
+        <v>54435.99</v>
       </c>
       <c r="J66" s="1">
-        <v>0.017953996470496</v>
+        <v>14.451706876556</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>322103.11</v>
+        <v>431111.15</v>
       </c>
       <c r="N66" s="1">
-        <v>322103.11</v>
+        <v>431111.15</v>
       </c>
       <c r="O66" s="1">
-        <v>0.64</v>
+        <v>0.96</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" t="s">
         <v>160</v>
       </c>
       <c r="C67" s="1">
         <v>19157.0</v>
       </c>
       <c r="D67" s="1">
-        <v>18.19</v>
+        <v>17.3</v>
       </c>
       <c r="E67" s="1">
         <v>13.6073497938</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>260676.0</v>
       </c>
       <c r="I67" s="1">
-        <v>87789.83</v>
+        <v>70740.1</v>
       </c>
       <c r="J67" s="1">
-        <v>33.677757062407</v>
+        <v>27.137174116528</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>348465.83</v>
+        <v>331416.1</v>
       </c>
       <c r="N67" s="1">
-        <v>348465.83</v>
+        <v>331416.1</v>
       </c>
       <c r="O67" s="1">
-        <v>0.69</v>
+        <v>0.74</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>161</v>
       </c>
       <c r="B68" t="s">
         <v>162</v>
       </c>
       <c r="C68" s="1">
         <v>6573.0</v>
       </c>
       <c r="D68" s="1">
-        <v>78.26</v>
+        <v>64.7</v>
       </c>
       <c r="E68" s="1">
         <v>118.1562178609</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>776640.82</v>
       </c>
       <c r="I68" s="1">
-        <v>-262237.84</v>
+        <v>-351367.72</v>
       </c>
       <c r="J68" s="1">
-        <v>-33.765652441498</v>
+        <v>-45.241984576603</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>514402.98</v>
+        <v>425273.1</v>
       </c>
       <c r="N68" s="1">
-        <v>514402.98</v>
+        <v>425273.1</v>
       </c>
       <c r="O68" s="1">
-        <v>1.02</v>
+        <v>0.94</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>163</v>
       </c>
       <c r="B69" t="s">
         <v>164</v>
       </c>
       <c r="C69" s="1">
         <v>6781.0</v>
       </c>
       <c r="D69" s="1">
-        <v>43.51</v>
+        <v>38.72</v>
       </c>
       <c r="E69" s="1">
         <v>47.9398628521</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>325080.21</v>
       </c>
       <c r="I69" s="1">
-        <v>-30038.9</v>
+        <v>-62519.89</v>
       </c>
       <c r="J69" s="1">
-        <v>-9.2404579165247</v>
+        <v>-19.232142737942</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>295041.31</v>
+        <v>262560.32</v>
       </c>
       <c r="N69" s="1">
-        <v>295041.31</v>
+        <v>262560.32</v>
       </c>
       <c r="O69" s="1">
         <v>0.58</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>165</v>
       </c>
       <c r="B70" t="s">
         <v>166</v>
       </c>
       <c r="C70" s="1">
         <v>3100.0</v>
       </c>
       <c r="D70" s="1">
-        <v>102.5</v>
+        <v>94.06</v>
       </c>
       <c r="E70" s="1">
         <v>55.7100354839</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>172701.11</v>
       </c>
       <c r="I70" s="1">
-        <v>145048.89</v>
+        <v>118884.89</v>
       </c>
       <c r="J70" s="1">
-        <v>83.988394747434</v>
+        <v>68.838521072621</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>317750.0</v>
+        <v>291586.0</v>
       </c>
       <c r="N70" s="1">
-        <v>317750.0</v>
+        <v>291586.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.63</v>
+        <v>0.65</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
         <v>168</v>
       </c>
       <c r="C71" s="1">
         <v>3768.0</v>
       </c>
       <c r="D71" s="1">
-        <v>75.42</v>
+        <v>68.56</v>
       </c>
       <c r="E71" s="1">
         <v>89.3262818471</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>336581.43</v>
       </c>
       <c r="I71" s="1">
-        <v>-52398.87</v>
+        <v>-78247.35</v>
       </c>
       <c r="J71" s="1">
-        <v>-15.56796226102</v>
+        <v>-23.247672933115</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>284182.56</v>
+        <v>258334.08</v>
       </c>
       <c r="N71" s="1">
-        <v>284182.56</v>
+        <v>258334.08</v>
       </c>
       <c r="O71" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>169</v>
       </c>
       <c r="B72" t="s">
         <v>170</v>
       </c>
       <c r="C72" s="1">
         <v>6660.0</v>
       </c>
       <c r="D72" s="1">
-        <v>32.11</v>
+        <v>28.29</v>
       </c>
       <c r="E72" s="1">
         <v>46.6722777778</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>310837.37</v>
       </c>
       <c r="I72" s="1">
-        <v>-96984.77</v>
+        <v>-122425.97</v>
       </c>
       <c r="J72" s="1">
-        <v>-31.201129388014</v>
+        <v>-39.385859557363</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>213852.6</v>
+        <v>188411.4</v>
       </c>
       <c r="N72" s="1">
-        <v>213852.6</v>
+        <v>188411.4</v>
       </c>
       <c r="O72" s="1">
         <v>0.42</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>171</v>
       </c>
       <c r="B73" t="s">
         <v>172</v>
       </c>
       <c r="C73" s="1">
-        <v>5314.0</v>
+        <v>4323.0</v>
       </c>
       <c r="D73" s="1">
-        <v>56.93</v>
+        <v>47.01</v>
       </c>
       <c r="E73" s="1">
-        <v>61.3313248024</v>
+        <v>61.3313254684</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>325914.66</v>
+        <v>265135.32</v>
       </c>
       <c r="I73" s="1">
-        <v>-23388.64</v>
+        <v>-61911.09</v>
       </c>
       <c r="J73" s="1">
-        <v>-7.1763080556119</v>
+        <v>-23.35075160865</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>302526.02</v>
+        <v>203224.23</v>
       </c>
       <c r="N73" s="1">
-        <v>302526.02</v>
+        <v>203224.23</v>
       </c>
       <c r="O73" s="1">
-        <v>0.6</v>
+        <v>0.45</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>173</v>
       </c>
       <c r="B74" t="s">
         <v>174</v>
       </c>
       <c r="C74" s="1">
         <v>4157.0</v>
       </c>
       <c r="D74" s="1">
-        <v>367.0</v>
+        <v>312.5</v>
       </c>
       <c r="E74" s="1">
         <v>296.3920976666</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H74" s="1">
         <v>1231420.11</v>
       </c>
       <c r="I74" s="1">
-        <v>448684.51</v>
+        <v>183449.46</v>
       </c>
       <c r="J74" s="1">
-        <v>36.436347462281</v>
+        <v>14.897390298425</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1680104.62</v>
+        <v>1414869.57</v>
       </c>
       <c r="N74" s="1">
-        <v>1680104.62</v>
+        <v>1414869.57</v>
       </c>
       <c r="O74" s="1">
-        <v>3.33</v>
+        <v>3.14</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" t="s">
         <v>176</v>
       </c>
       <c r="C75" s="1">
-        <v>5324.0</v>
+        <v>4374.0</v>
       </c>
       <c r="D75" s="1">
-        <v>653.4</v>
+        <v>591.7</v>
       </c>
       <c r="E75" s="1">
-        <v>401.6348215627</v>
+        <v>401.6348216735</v>
       </c>
       <c r="F75" t="s">
         <v>49</v>
       </c>
       <c r="G75">
-        <v>10.65</v>
+        <v>10.89</v>
       </c>
       <c r="H75" s="1">
-        <v>193976.96</v>
+        <v>159364.24</v>
       </c>
       <c r="I75" s="1">
-        <v>132569.7</v>
+        <v>78217.42</v>
       </c>
       <c r="J75" s="1">
-        <v>68.343013520781</v>
+        <v>49.080910497863</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>326546.66</v>
+        <v>237581.66</v>
       </c>
       <c r="N75" s="1">
-        <v>326546.66</v>
+        <v>237581.66</v>
       </c>
       <c r="O75" s="1">
-        <v>0.65</v>
+        <v>0.53</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>177</v>
       </c>
       <c r="B76" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="1">
         <v>1840.0</v>
       </c>
       <c r="D76" s="1">
-        <v>340.0</v>
+        <v>278.4</v>
       </c>
       <c r="E76" s="1">
         <v>204.4760271739</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>376235.89</v>
       </c>
       <c r="I76" s="1">
-        <v>249364.11</v>
+        <v>136020.11</v>
       </c>
       <c r="J76" s="1">
-        <v>66.278660975166</v>
+        <v>36.152880045548</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>625600.0</v>
+        <v>512256.0</v>
       </c>
       <c r="N76" s="1">
-        <v>625600.0</v>
+        <v>512256.0</v>
       </c>
       <c r="O76" s="1">
-        <v>1.24</v>
+        <v>1.14</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>179</v>
       </c>
       <c r="B77" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="1">
         <v>89526.0</v>
       </c>
       <c r="D77" s="1">
-        <v>3.571</v>
+        <v>3.715</v>
       </c>
       <c r="E77" s="1">
         <v>2.5678999397</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>229893.81</v>
       </c>
       <c r="I77" s="1">
-        <v>89803.54</v>
+        <v>102695.28</v>
       </c>
       <c r="J77" s="1">
-        <v>39.063052632866</v>
+        <v>44.670746028351</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>319697.35</v>
+        <v>332589.09</v>
       </c>
       <c r="N77" s="1">
-        <v>319697.35</v>
+        <v>332589.09</v>
       </c>
       <c r="O77" s="1">
-        <v>0.63</v>
+        <v>0.74</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>181</v>
       </c>
       <c r="B78" t="s">
         <v>182</v>
       </c>
       <c r="C78" s="1">
         <v>7442.0</v>
       </c>
       <c r="D78" s="1">
-        <v>82.2</v>
+        <v>81.99</v>
       </c>
       <c r="E78" s="1">
         <v>94.5264901908</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>703466.14</v>
       </c>
       <c r="I78" s="1">
-        <v>-91733.74</v>
+        <v>-93296.56</v>
       </c>
       <c r="J78" s="1">
-        <v>-13.040249527859</v>
+        <v>-13.262409474321</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>611732.4</v>
+        <v>610169.58</v>
       </c>
       <c r="N78" s="1">
-        <v>611732.4</v>
+        <v>610169.58</v>
       </c>
       <c r="O78" s="1">
-        <v>1.21</v>
+        <v>1.36</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>183</v>
       </c>
       <c r="B79" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="1">
-        <v>6301.0</v>
+        <v>5691.0</v>
       </c>
       <c r="D79" s="1">
-        <v>170.96</v>
+        <v>142.56</v>
       </c>
       <c r="E79" s="1">
-        <v>160.2605602285</v>
+        <v>160.2605605342</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1009801.79</v>
+        <v>912042.85</v>
       </c>
       <c r="I79" s="1">
-        <v>67417.17</v>
+        <v>-100733.89</v>
       </c>
       <c r="J79" s="1">
-        <v>6.6762775296724</v>
+        <v>-11.044863736391</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1077218.96</v>
+        <v>811308.96</v>
       </c>
       <c r="N79" s="1">
-        <v>1077218.96</v>
+        <v>811308.96</v>
       </c>
       <c r="O79" s="1">
-        <v>2.13</v>
+        <v>1.8</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>185</v>
       </c>
       <c r="B80" t="s">
         <v>186</v>
       </c>
       <c r="C80" s="1">
         <v>3273.0</v>
       </c>
       <c r="D80" s="1">
-        <v>276.7</v>
+        <v>229.2</v>
       </c>
       <c r="E80" s="1">
         <v>159.9872380079</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>523638.23</v>
       </c>
       <c r="I80" s="1">
-        <v>382000.87</v>
+        <v>226533.37</v>
       </c>
       <c r="J80" s="1">
-        <v>72.951295019082</v>
+        <v>43.261426882449</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>905639.1</v>
+        <v>750171.6</v>
       </c>
       <c r="N80" s="1">
-        <v>905639.1</v>
+        <v>750171.6</v>
       </c>
       <c r="O80" s="1">
-        <v>1.79</v>
+        <v>1.67</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>187</v>
       </c>
       <c r="B81" t="s">
         <v>188</v>
       </c>
       <c r="C81" s="1">
         <v>5070.0</v>
       </c>
       <c r="D81" s="1">
-        <v>97.0</v>
+        <v>83.82</v>
       </c>
       <c r="E81" s="1">
         <v>87.8146745562</v>
       </c>
       <c r="F81" t="s">
         <v>28</v>
       </c>
       <c r="G81">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H81" s="1">
         <v>477422.73</v>
       </c>
       <c r="I81" s="1">
-        <v>64166.39</v>
+        <v>-14570.91</v>
       </c>
       <c r="J81" s="1">
-        <v>13.440162348366</v>
+        <v>-3.0519933560767</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>541589.12</v>
+        <v>462851.82</v>
       </c>
       <c r="N81" s="1">
-        <v>541589.12</v>
+        <v>462851.82</v>
       </c>
       <c r="O81" s="1">
-        <v>1.07</v>
+        <v>1.03</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>189</v>
       </c>
       <c r="B82" t="s">
         <v>190</v>
       </c>
       <c r="C82" s="1">
-        <v>2685.0</v>
+        <v>3125.0</v>
       </c>
       <c r="D82" s="1">
-        <v>166.45</v>
+        <v>144.4</v>
       </c>
       <c r="E82" s="1">
-        <v>63.3624990689</v>
+        <v>75.1911488</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>170128.31</v>
+        <v>234972.34</v>
       </c>
       <c r="I82" s="1">
-        <v>276789.94</v>
+        <v>216277.66</v>
       </c>
       <c r="J82" s="1">
-        <v>162.69481546017</v>
+        <v>92.043880569092</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>446918.25</v>
+        <v>451250.0</v>
       </c>
       <c r="N82" s="1">
-        <v>446918.25</v>
+        <v>451250.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>191</v>
       </c>
       <c r="B83" t="s">
         <v>192</v>
       </c>
       <c r="C83" s="1">
         <v>9064.0</v>
       </c>
       <c r="D83" s="1">
-        <v>42.14</v>
+        <v>35.76</v>
       </c>
       <c r="E83" s="1">
         <v>51.6460017652</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>468119.36</v>
       </c>
       <c r="I83" s="1">
-        <v>-86162.4</v>
+        <v>-143990.72</v>
       </c>
       <c r="J83" s="1">
-        <v>-18.406074895087</v>
+        <v>-30.759402901004</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>381956.96</v>
+        <v>324128.64</v>
       </c>
       <c r="N83" s="1">
-        <v>381956.96</v>
+        <v>324128.64</v>
       </c>
       <c r="O83" s="1">
-        <v>0.76</v>
+        <v>0.72</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>193</v>
       </c>
       <c r="B84" t="s">
         <v>194</v>
       </c>
       <c r="C84" s="1">
         <v>3667.0</v>
       </c>
       <c r="D84" s="1">
-        <v>247.4</v>
+        <v>204.9</v>
       </c>
       <c r="E84" s="1">
         <v>155.3314016908</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>569600.25</v>
       </c>
       <c r="I84" s="1">
-        <v>337615.55</v>
+        <v>181768.05</v>
       </c>
       <c r="J84" s="1">
-        <v>59.272366892395</v>
+        <v>31.911511625917</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>907215.8</v>
+        <v>751368.3</v>
       </c>
       <c r="N84" s="1">
-        <v>907215.8</v>
+        <v>751368.3</v>
       </c>
       <c r="O84" s="1">
-        <v>1.8</v>
+        <v>1.67</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>195</v>
       </c>
       <c r="B85" t="s">
         <v>196</v>
       </c>
       <c r="C85" s="1">
         <v>1383.0</v>
       </c>
       <c r="D85" s="1">
-        <v>159.5</v>
+        <v>128.5</v>
       </c>
       <c r="E85" s="1">
-        <v>171.0413376717</v>
+        <v>169.1913376717</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H85" s="1">
-        <v>252976.1</v>
+        <v>250182.47</v>
       </c>
       <c r="I85" s="1">
-        <v>-10050.6</v>
+        <v>-56624.23</v>
       </c>
       <c r="J85" s="1">
-        <v>-3.9729444797354</v>
+        <v>-22.633172500056</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>242925.5</v>
+        <v>193558.24</v>
       </c>
       <c r="N85" s="1">
-        <v>242925.5</v>
+        <v>193558.24</v>
       </c>
       <c r="O85" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>197</v>
       </c>
       <c r="B86" t="s">
         <v>198</v>
       </c>
       <c r="C86" s="1">
-        <v>696.0</v>
+        <v>5426.0</v>
       </c>
       <c r="D86" s="1">
-        <v>514.94</v>
+        <v>62.28</v>
       </c>
       <c r="E86" s="1">
-        <v>503.625316092</v>
+        <v>66.2985993365</v>
       </c>
       <c r="F86" t="s">
-        <v>199</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>298433.02</v>
+        <v>359736.2</v>
       </c>
       <c r="I86" s="1">
-        <v>5114.23</v>
+        <v>-21804.92</v>
       </c>
       <c r="J86" s="1">
-        <v>1.7136944162546</v>
+        <v>-6.0613638549582</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>303547.25</v>
+        <v>337931.28</v>
       </c>
       <c r="N86" s="1">
-        <v>303547.25</v>
+        <v>337931.28</v>
       </c>
       <c r="O86" s="1">
-        <v>0.6</v>
+        <v>0.75</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>199</v>
+      </c>
+      <c r="B87" t="s">
         <v>200</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>696.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>472.48</v>
+      </c>
+      <c r="E87" s="1">
+        <v>503.625316092</v>
+      </c>
+      <c r="F87" t="s">
         <v>201</v>
       </c>
-      <c r="C87" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G87">
-        <v>10.65</v>
+        <v>1.15</v>
       </c>
       <c r="H87" s="1">
-        <v>248145.33</v>
+        <v>298433.02</v>
       </c>
       <c r="I87" s="1">
-        <v>95744.33</v>
+        <v>-12988.74</v>
       </c>
       <c r="J87" s="1">
-        <v>38.583974157402</v>
+        <v>-4.3523132929459</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>343889.66</v>
+        <v>285444.28</v>
       </c>
       <c r="N87" s="1">
-        <v>343889.66</v>
+        <v>285444.28</v>
       </c>
       <c r="O87" s="1">
-        <v>0.68</v>
+        <v>0.63</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
-        <v>18519.0</v>
+        <v>35992.0</v>
       </c>
       <c r="D88" s="1">
-        <v>28.41</v>
+        <v>71.34</v>
       </c>
       <c r="E88" s="1">
-        <v>26.5733489929</v>
+        <v>59.7936002445</v>
       </c>
       <c r="F88" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="G88">
-        <v>1.0</v>
+        <v>10.89</v>
       </c>
       <c r="H88" s="1">
-        <v>492111.85</v>
+        <v>194741.76</v>
       </c>
       <c r="I88" s="1">
-        <v>34012.94</v>
+        <v>40964.79</v>
       </c>
       <c r="J88" s="1">
-        <v>6.911627915483</v>
+        <v>21.035442013054</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>526124.79</v>
+        <v>235706.55</v>
       </c>
       <c r="N88" s="1">
-        <v>526124.79</v>
+        <v>235706.55</v>
       </c>
       <c r="O88" s="1">
-        <v>1.04</v>
+        <v>0.52</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>1906.0</v>
+        <v>18519.0</v>
       </c>
       <c r="D89" s="1">
-        <v>135.95</v>
+        <v>28.505</v>
       </c>
       <c r="E89" s="1">
-        <v>130.9231112277</v>
+        <v>26.5733489929</v>
       </c>
       <c r="F89" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G89">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>269651.41</v>
+        <v>492111.85</v>
       </c>
       <c r="I89" s="1">
-        <v>15708.1</v>
+        <v>35772.25</v>
       </c>
       <c r="J89" s="1">
-        <v>5.8253357547806</v>
+        <v>7.2691299752282</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>285359.51</v>
+        <v>527884.1</v>
       </c>
       <c r="N89" s="1">
-        <v>285359.51</v>
+        <v>527884.1</v>
       </c>
       <c r="O89" s="1">
-        <v>0.56</v>
+        <v>1.17</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>17954.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D90" s="1">
-        <v>36.62</v>
+        <v>128.55</v>
       </c>
       <c r="E90" s="1">
-        <v>23.5765261223</v>
+        <v>130.9231112277</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G90">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H90" s="1">
-        <v>423292.95</v>
+        <v>269651.41</v>
       </c>
       <c r="I90" s="1">
-        <v>234182.53</v>
+        <v>-2792.73</v>
       </c>
       <c r="J90" s="1">
-        <v>55.323985433729</v>
+        <v>-1.0356815860892</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>657475.48</v>
+        <v>266858.68</v>
       </c>
       <c r="N90" s="1">
-        <v>657475.48</v>
+        <v>266858.68</v>
       </c>
       <c r="O90" s="1">
-        <v>1.3</v>
+        <v>0.59</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>2099.0</v>
+        <v>17954.0</v>
       </c>
       <c r="D91" s="1">
-        <v>254.9</v>
+        <v>34.7</v>
       </c>
       <c r="E91" s="1">
-        <v>215.8727965698</v>
+        <v>23.5765261223</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>453117.0</v>
+        <v>423292.95</v>
       </c>
       <c r="I91" s="1">
-        <v>81918.1</v>
+        <v>199710.85</v>
       </c>
       <c r="J91" s="1">
-        <v>18.078796425647</v>
+        <v>47.180292041245</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>535035.1</v>
+        <v>623003.8</v>
       </c>
       <c r="N91" s="1">
-        <v>535035.1</v>
+        <v>623003.8</v>
       </c>
       <c r="O91" s="1">
-        <v>1.06</v>
+        <v>1.38</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>2040.0</v>
+        <v>2099.0</v>
       </c>
       <c r="D92" s="1">
-        <v>252.3</v>
+        <v>237.9</v>
       </c>
       <c r="E92" s="1">
-        <v>119.8020490196</v>
+        <v>215.8727965698</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>244396.18</v>
+        <v>453117.0</v>
       </c>
       <c r="I92" s="1">
-        <v>270295.82</v>
+        <v>46235.1</v>
       </c>
       <c r="J92" s="1">
-        <v>110.59739968112</v>
+        <v>10.203788425506</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>514692.0</v>
+        <v>499352.1</v>
       </c>
       <c r="N92" s="1">
-        <v>514692.0</v>
+        <v>499352.1</v>
       </c>
       <c r="O92" s="1">
-        <v>1.02</v>
+        <v>1.11</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>8184.0</v>
+        <v>1814.0</v>
       </c>
       <c r="D93" s="1">
-        <v>72.41</v>
+        <v>252.0</v>
       </c>
       <c r="E93" s="1">
-        <v>77.6714833822</v>
+        <v>119.8020507166</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>635663.42</v>
+        <v>217320.92</v>
       </c>
       <c r="I93" s="1">
-        <v>-43059.98</v>
+        <v>239807.08</v>
       </c>
       <c r="J93" s="1">
-        <v>-6.7740220130962</v>
+        <v>110.34698362219</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>592603.44</v>
+        <v>457128.0</v>
       </c>
       <c r="N93" s="1">
-        <v>592603.44</v>
+        <v>457128.0</v>
       </c>
       <c r="O93" s="1">
-        <v>1.17</v>
+        <v>1.02</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>3947.0</v>
+        <v>8184.0</v>
       </c>
       <c r="D94" s="1">
-        <v>62.26</v>
+        <v>60.22</v>
       </c>
       <c r="E94" s="1">
-        <v>47.9672890803</v>
+        <v>77.6714833822</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>218055.74</v>
+        <v>635663.42</v>
       </c>
       <c r="I94" s="1">
-        <v>27684.48</v>
+        <v>-142822.94</v>
       </c>
       <c r="J94" s="1">
-        <v>12.696056522062</v>
+        <v>-22.468327656797</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>245740.22</v>
+        <v>492840.48</v>
       </c>
       <c r="N94" s="1">
-        <v>245740.22</v>
+        <v>492840.48</v>
       </c>
       <c r="O94" s="1">
-        <v>0.49</v>
+        <v>1.1</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>11909.0</v>
+        <v>3947.0</v>
       </c>
       <c r="D95" s="1">
-        <v>19.11</v>
+        <v>51.95</v>
       </c>
       <c r="E95" s="1">
-        <v>27.6890318247</v>
+        <v>47.9672890803</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>329748.68</v>
+        <v>218055.74</v>
       </c>
       <c r="I95" s="1">
-        <v>-102167.69</v>
+        <v>-13009.09</v>
       </c>
       <c r="J95" s="1">
-        <v>-30.983502344877</v>
+        <v>-5.9659470555556</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>227580.99</v>
+        <v>205046.65</v>
       </c>
       <c r="N95" s="1">
-        <v>227580.99</v>
+        <v>205046.65</v>
       </c>
       <c r="O95" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
         <v>17686.0</v>
       </c>
       <c r="D96" s="1">
-        <v>35.96</v>
+        <v>31.88</v>
       </c>
       <c r="E96" s="1">
         <v>28.5219393871</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>504439.02</v>
       </c>
       <c r="I96" s="1">
-        <v>131549.54</v>
+        <v>59390.66</v>
       </c>
       <c r="J96" s="1">
-        <v>26.078383071952</v>
+        <v>11.773605459784</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>635988.56</v>
+        <v>563829.68</v>
       </c>
       <c r="N96" s="1">
-        <v>635988.56</v>
+        <v>563829.68</v>
       </c>
       <c r="O96" s="1">
-        <v>1.26</v>
+        <v>1.25</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
         <v>16775.0</v>
       </c>
       <c r="D97" s="1">
-        <v>162.45</v>
+        <v>175.85</v>
       </c>
       <c r="E97" s="1">
         <v>124.1900387481</v>
       </c>
       <c r="F97" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G97">
         <v>7.47</v>
       </c>
       <c r="H97" s="1">
         <v>279066.37</v>
       </c>
       <c r="I97" s="1">
-        <v>85666.11</v>
+        <v>115693.65</v>
       </c>
       <c r="J97" s="1">
-        <v>30.697396465221</v>
+        <v>41.457395959248</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>364732.48</v>
+        <v>394760.02</v>
       </c>
       <c r="N97" s="1">
-        <v>364732.48</v>
+        <v>394760.02</v>
       </c>
       <c r="O97" s="1">
-        <v>0.72</v>
+        <v>0.88</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
         <v>16231.0</v>
       </c>
       <c r="D98" s="1">
-        <v>28.69</v>
+        <v>21.04</v>
       </c>
       <c r="E98" s="1">
         <v>29.8059632801</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>483780.59</v>
       </c>
       <c r="I98" s="1">
-        <v>-18113.2</v>
+        <v>-142280.35</v>
       </c>
       <c r="J98" s="1">
-        <v>-3.7440939910384</v>
+        <v>-29.410098904547</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>465667.39</v>
+        <v>341500.24</v>
       </c>
       <c r="N98" s="1">
-        <v>465667.39</v>
+        <v>341500.24</v>
       </c>
       <c r="O98" s="1">
-        <v>0.92</v>
+        <v>0.76</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
         <v>6282.0</v>
       </c>
       <c r="D99" s="1">
-        <v>68.1</v>
+        <v>62.32</v>
       </c>
       <c r="E99" s="1">
         <v>119.6944715059</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>751920.67</v>
       </c>
       <c r="I99" s="1">
-        <v>-324116.47</v>
+        <v>-360426.43</v>
       </c>
       <c r="J99" s="1">
-        <v>-43.105141663415</v>
+        <v>-47.934103207989</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>427804.2</v>
+        <v>391494.24</v>
       </c>
       <c r="N99" s="1">
-        <v>427804.2</v>
+        <v>391494.24</v>
       </c>
       <c r="O99" s="1">
-        <v>0.85</v>
+        <v>0.87</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
         <v>671.0</v>
       </c>
       <c r="D100" s="1">
-        <v>580.6</v>
+        <v>547.8</v>
       </c>
       <c r="E100" s="1">
         <v>543.4621162444</v>
       </c>
       <c r="F100" t="s">
         <v>28</v>
       </c>
       <c r="G100">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H100" s="1">
         <v>389638.92</v>
       </c>
       <c r="I100" s="1">
-        <v>39393.18</v>
+        <v>10702.85</v>
       </c>
       <c r="J100" s="1">
-        <v>10.110175852043</v>
+        <v>2.7468636859993</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>429032.1</v>
+        <v>400341.77</v>
       </c>
       <c r="N100" s="1">
-        <v>429032.1</v>
+        <v>400341.77</v>
       </c>
       <c r="O100" s="1">
-        <v>0.85</v>
+        <v>0.89</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>