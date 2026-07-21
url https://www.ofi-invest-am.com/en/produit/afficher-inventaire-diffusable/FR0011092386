--- v2 (2026-06-27)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
@@ -97,651 +97,669 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
-    <t>ABB LTD</t>
+    <t>ABB SS Equity</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE SA</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
-    <t>AIRBUS</t>
+    <t>AIRBUS SE</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON AG</t>
+    <t>ALCON INC</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
-    <t>ALLIANZ</t>
+    <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
-    <t>ALSTOM SA</t>
+    <t>ALSTOM</t>
+  </si>
+  <si>
+    <t>ES0109067019</t>
+  </si>
+  <si>
+    <t>AMADEUS IT GROUP</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
-    <t>ANHEUSER-BUSCH INBEV SA</t>
+    <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
-    <t>APERAM SA</t>
+    <t>APERAM</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
-    <t>ARGENX</t>
+    <t>ARGEN-X SE - W/I</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
-    <t>ATLAS COPCO CLASS A</t>
+    <t>ATLAS COPCO-A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
-    <t>AXA SA</t>
+    <t>AXA</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
-    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
-[...5 lines deleted...]
-    <t>BANCO SANTANDER SA</t>
+    <t>BBVA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
-    <t>BIOMERIEUX SA</t>
+    <t>BIOMERIEUX</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
-    <t>BNP PARIBAS SA</t>
+    <t>BNP PARIBAS</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
-    <t>BOLIDEN</t>
+    <t>BOLIDEN AB</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
-    <t>CAPGEMINI</t>
+    <t>CAPGEMINI SE</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
-    <t>CARLSBERG CLASS B</t>
+    <t>CARLSBERG-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000120172</t>
   </si>
   <si>
     <t>CARREFOUR SA</t>
   </si>
   <si>
+    <t>CH0210483332</t>
+  </si>
+  <si>
+    <t>CIE FINANCI-REG</t>
+  </si>
+  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
-    <t>COMMERZBANK AG</t>
+    <t>COMMERZBANK</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE</t>
+  </si>
+  <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEME</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG NAM</t>
+  </si>
+  <si>
+    <t>DE0005810055</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>DSM-FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>DE000ENAG999</t>
+  </si>
+  <si>
+    <t>E.ON SE</t>
+  </si>
+  <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP SA</t>
+  </si>
+  <si>
+    <t>BE0003822393</t>
+  </si>
+  <si>
+    <t>ELIA</t>
+  </si>
+  <si>
+    <t>ES0130670112</t>
+  </si>
+  <si>
+    <t>ENDESA</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL SPA</t>
+  </si>
+  <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE</t>
+  </si>
+  <si>
+    <t>AT0000652011</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK</t>
+  </si>
+  <si>
+    <t>FR0000121667</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>CH0010645932</t>
+  </si>
+  <si>
+    <t>GIVAUDAN-REG</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO PREF</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA</t>
+  </si>
+  <si>
+    <t>ES0148396007</t>
+  </si>
+  <si>
+    <t>INDITEX</t>
+  </si>
+  <si>
+    <t>ES0118594417</t>
+  </si>
+  <si>
+    <t>INDRA SISTEMAS</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOG</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROUP</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING</t>
+  </si>
+  <si>
+    <t>IE0004906560</t>
+  </si>
+  <si>
+    <t>KERRY GROUP-A</t>
+  </si>
+  <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHIL</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KPN (KONIN) NV</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>CH0013841017</t>
+  </si>
+  <si>
+    <t>LONZA GROUP NOM.</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>L'OREAL</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNE</t>
+  </si>
+  <si>
+    <t>DE0006599905</t>
+  </si>
+  <si>
+    <t>MERCK KGAA</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>METSO CORP</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER SPA</t>
+  </si>
+  <si>
+    <t>CH0038863350</t>
+  </si>
+  <si>
+    <t>NESTLE SA-REG</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA OYJ</t>
+  </si>
+  <si>
+    <t>CH0012005267</t>
+  </si>
+  <si>
+    <t>NOVARTIS AG-REG</t>
+  </si>
+  <si>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVONESIS (NOVOZ</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
+    <t>DK0060094928</t>
+  </si>
+  <si>
+    <t>ORSTED A/S</t>
+  </si>
+  <si>
+    <t>FR0000120693</t>
+  </si>
+  <si>
+    <t>PERNOD RICARD SA</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>PROSUS NV</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN SPA</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE</t>
+  </si>
+  <si>
+    <t>FR0000131906</t>
+  </si>
+  <si>
+    <t>RENAULT SA</t>
+  </si>
+  <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
+  </si>
+  <si>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE HOLDING AG</t>
+  </si>
+  <si>
+    <t>SE0021921269</t>
+  </si>
+  <si>
+    <t>SAAB AB-B</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>SAFRAN SA</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
-    <t>COMPAGNIE DE SAINT GOBAIN SA</t>
-[...311 lines deleted...]
-    <t>SAFRAN SA</t>
+    <t>SAINT GOBAIN</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
-    <t>SAIPEM</t>
+    <t>SAIPEM SPA</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
-    <t>SANOFI SA</t>
+    <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
-    <t>SAP</t>
+    <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
-    <t>SCHNEIDER ELECTRIC</t>
+    <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
-    <t>SGS SA</t>
+    <t>SGS SA-REG</t>
+  </si>
+  <si>
+    <t>DE0007236101</t>
+  </si>
+  <si>
+    <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
-    <t>SIEMENS ENERGY N AG</t>
+    <t>SIEMENS ENERGY A</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
-    <t>SIEMENS HEALTHINEERS AG</t>
-[...5 lines deleted...]
-    <t>SIEMENS N AG</t>
+    <t>SIEMENS HEALTHIN</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
-    <t>SIKA AG</t>
+    <t>SIKA AG-REG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
-    <t>SOCIETE GENERALE SA</t>
+    <t>SOC GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
-    <t>SPOTIFY TECHNOLOGY SA</t>
+    <t>SPOTIFY TECHNOLO</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>SE0000120669</t>
   </si>
   <si>
-    <t>SSAB CLASS B</t>
+    <t>SSAB-B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
-    <t>STMICROELECTRONICS NV</t>
+    <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>SWISS RE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
-    <t>TECHNIP ENERGIES NV</t>
+    <t>TECHNIP ENERGIES</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
-    <t>THALES SA</t>
+    <t>THALES</t>
+  </si>
+  <si>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA</t>
+  </si>
+  <si>
+    <t>GB00BVZK7T90</t>
+  </si>
+  <si>
+    <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
-    <t>UCB SA</t>
-[...11 lines deleted...]
-    <t>UNILEVER PLC</t>
+    <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>VEOLIA ENVIRONNE</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
-    <t>VESTAS WIND SYSTEMS</t>
+    <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
-    <t>VONOVIA</t>
+    <t>VONOVIA SE</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
-    <t>WOLTERS KLUWER NV</t>
+    <t>WOLTERS KLUWER</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
-    <t>ZURICH INSURANCE GROUP AG</t>
+    <t>ZURICH INSURANCE</t>
+  </si>
+  <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>OFI INVEST ESG LIQ I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1105,125 +1123,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1287.1314</v>
+        <v>1282.2614</v>
       </c>
       <c r="D2">
-        <v>34903.05</v>
+        <v>37965.28</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>44924816.47</v>
+        <v>48681425.33</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>44924816.47</v>
+        <v>48681425.33</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>52.0</v>
       </c>
       <c r="D3">
-        <v>1587.48</v>
+        <v>1726.16</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>82549.04</v>
+        <v>89760.75</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>82549.04</v>
+        <v>89760.75</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P100"/>
+  <dimension ref="A1:P103"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O100" sqref="O100"/>
+      <selection activeCell="O103" sqref="O103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1242,4989 +1260,5139 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>10044.0</v>
+        <v>9756.0</v>
       </c>
       <c r="D2" s="1">
-        <v>63.14</v>
+        <v>74.2</v>
       </c>
       <c r="E2" s="1">
-        <v>35.2194583831</v>
+        <v>35.21945879</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>347129.47</v>
+        <v>337175.93</v>
       </c>
       <c r="I2" s="1">
-        <v>343583.55</v>
+        <v>452757.72</v>
       </c>
       <c r="J2" s="1">
-        <v>98.978502170962</v>
+        <v>134.27937160283</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>690713.02</v>
+        <v>789933.65</v>
       </c>
       <c r="N2" s="1">
-        <v>690713.02</v>
+        <v>789933.65</v>
       </c>
       <c r="O2" s="1">
-        <v>1.53</v>
+        <v>1.62</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>209.0</v>
+        <v>203.0</v>
       </c>
       <c r="D3" s="1">
-        <v>855.5</v>
+        <v>981.3</v>
       </c>
       <c r="E3" s="1">
-        <v>1168.8058851675</v>
+        <v>1168.80591133</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>244280.43</v>
+        <v>237267.6</v>
       </c>
       <c r="I3" s="1">
-        <v>-65480.93</v>
+        <v>-38063.7</v>
       </c>
       <c r="J3" s="1">
-        <v>-26.805638912622</v>
+        <v>-16.042519079723</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>178799.5</v>
+        <v>199203.9</v>
       </c>
       <c r="N3" s="1">
-        <v>178799.5</v>
+        <v>199203.9</v>
       </c>
       <c r="O3" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
-        <v>3332.0</v>
+        <v>3205.0</v>
       </c>
       <c r="D4" s="1">
-        <v>160.42</v>
+        <v>186.44</v>
       </c>
       <c r="E4" s="1">
-        <v>150.8098739496</v>
+        <v>174.63505772</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>502498.5</v>
+        <v>559705.36</v>
       </c>
       <c r="I4" s="1">
-        <v>32020.94</v>
+        <v>37834.84</v>
       </c>
       <c r="J4" s="1">
-        <v>6.3723453900857</v>
+        <v>6.7597780375017</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>534519.44</v>
+        <v>597540.2</v>
       </c>
       <c r="N4" s="1">
-        <v>534519.44</v>
+        <v>597540.2</v>
       </c>
       <c r="O4" s="1">
-        <v>1.19</v>
+        <v>1.23</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
-        <v>12094.0</v>
+        <v>3510.0</v>
       </c>
       <c r="D5" s="1">
-        <v>59.06</v>
+        <v>170.52</v>
       </c>
       <c r="E5" s="1">
-        <v>84.8464403837</v>
+        <v>151.98838746</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>945533.94</v>
+        <v>533479.24</v>
       </c>
       <c r="I5" s="1">
-        <v>-167587.37</v>
+        <v>65045.96</v>
       </c>
       <c r="J5" s="1">
-        <v>-17.724098830339</v>
+        <v>12.192781859703</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>777946.57</v>
+        <v>598525.2</v>
       </c>
       <c r="N5" s="1">
-        <v>777946.57</v>
+        <v>598525.2</v>
       </c>
       <c r="O5" s="1">
-        <v>1.73</v>
+        <v>1.23</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>2120.0</v>
+        <v>11878.0</v>
       </c>
       <c r="D6" s="1">
-        <v>350.9</v>
+        <v>61.84</v>
       </c>
       <c r="E6" s="1">
-        <v>239.5341320755</v>
+        <v>84.84644048</v>
       </c>
       <c r="F6" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H6" s="1">
-        <v>507812.36</v>
+        <v>928646.61</v>
       </c>
       <c r="I6" s="1">
-        <v>236095.64</v>
+        <v>-127101.96</v>
       </c>
       <c r="J6" s="1">
-        <v>46.492692694601</v>
+        <v>-13.686795238503</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>743908.0</v>
+        <v>801544.65</v>
       </c>
       <c r="N6" s="1">
-        <v>743908.0</v>
+        <v>801544.65</v>
       </c>
       <c r="O6" s="1">
-        <v>1.65</v>
+        <v>1.64</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
-        <v>13851.0</v>
+        <v>2059.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.6</v>
+        <v>394.8</v>
       </c>
       <c r="E7" s="1">
-        <v>26.2123001949</v>
+        <v>239.53412822</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>363066.57</v>
+        <v>493200.77</v>
       </c>
       <c r="I7" s="1">
-        <v>-36182.97</v>
+        <v>319692.43</v>
       </c>
       <c r="J7" s="1">
-        <v>-9.9659326938308</v>
+        <v>64.819937324915</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>326883.6</v>
+        <v>812893.2</v>
       </c>
       <c r="N7" s="1">
-        <v>326883.6</v>
+        <v>812893.2</v>
       </c>
       <c r="O7" s="1">
-        <v>0.73</v>
+        <v>1.67</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
-        <v>7581.0</v>
+        <v>18612.0</v>
       </c>
       <c r="D8" s="1">
-        <v>59.02</v>
+        <v>17.05</v>
       </c>
       <c r="E8" s="1">
-        <v>57.2466429231</v>
+        <v>25.8776671</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>433986.8</v>
+        <v>481635.14</v>
       </c>
       <c r="I8" s="1">
-        <v>13443.82</v>
+        <v>-164300.54</v>
       </c>
       <c r="J8" s="1">
-        <v>3.0977485951186</v>
+        <v>-34.113071566996</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>447430.62</v>
+        <v>317334.6</v>
       </c>
       <c r="N8" s="1">
-        <v>447430.62</v>
+        <v>317334.6</v>
       </c>
       <c r="O8" s="1">
-        <v>0.99</v>
+        <v>0.65</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>6945.0</v>
+        <v>4578.0</v>
       </c>
       <c r="D9" s="1">
-        <v>34.0</v>
+        <v>52.64</v>
       </c>
       <c r="E9" s="1">
-        <v>32.788774658</v>
+        <v>48.905</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>227718.04</v>
+        <v>223887.09</v>
       </c>
       <c r="I9" s="1">
-        <v>8411.96</v>
+        <v>17098.83</v>
       </c>
       <c r="J9" s="1">
-        <v>3.6940244172135</v>
+        <v>7.6372559043043</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>236130.0</v>
+        <v>240985.92</v>
       </c>
       <c r="N9" s="1">
-        <v>236130.0</v>
+        <v>240985.92</v>
       </c>
       <c r="O9" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1">
-        <v>502.0</v>
+        <v>7364.0</v>
       </c>
       <c r="D10" s="1">
-        <v>607.4</v>
+        <v>62.58</v>
       </c>
       <c r="E10" s="1">
-        <v>516.5262948207</v>
+        <v>57.24664313</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>259296.2</v>
+        <v>421564.28</v>
       </c>
       <c r="I10" s="1">
-        <v>45618.6</v>
+        <v>39274.84</v>
       </c>
       <c r="J10" s="1">
-        <v>17.59323892907</v>
+        <v>9.3164534718169</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>304914.8</v>
+        <v>460839.12</v>
       </c>
       <c r="N10" s="1">
-        <v>304914.8</v>
+        <v>460839.12</v>
       </c>
       <c r="O10" s="1">
-        <v>0.68</v>
+        <v>0.94</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1">
-        <v>2181.0</v>
+        <v>6746.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1146.4</v>
+        <v>41.6</v>
       </c>
       <c r="E11" s="1">
-        <v>621.4118202659</v>
+        <v>32.78877409</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1355299.18</v>
+        <v>221193.07</v>
       </c>
       <c r="I11" s="1">
-        <v>1144999.22</v>
+        <v>59440.53</v>
       </c>
       <c r="J11" s="1">
-        <v>84.483133827322</v>
+        <v>26.87269090302</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2500298.4</v>
+        <v>280633.6</v>
       </c>
       <c r="N11" s="1">
-        <v>2500298.4</v>
+        <v>280633.6</v>
       </c>
       <c r="O11" s="1">
-        <v>5.56</v>
+        <v>0.58</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="1">
-        <v>16159.0</v>
+        <v>488.0</v>
       </c>
       <c r="D12" s="1">
-        <v>160.2</v>
+        <v>686.4</v>
       </c>
       <c r="E12" s="1">
-        <v>153.2498001114</v>
+        <v>516.52629098</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="G12">
-        <v>10.89</v>
+        <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>220023.42</v>
+        <v>252064.83</v>
       </c>
       <c r="I12" s="1">
-        <v>17611.11</v>
+        <v>82898.37</v>
       </c>
       <c r="J12" s="1">
-        <v>8.004197916749</v>
+        <v>32.8877178145</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>237634.53</v>
+        <v>334963.2</v>
       </c>
       <c r="N12" s="1">
-        <v>237634.53</v>
+        <v>334963.2</v>
       </c>
       <c r="O12" s="1">
-        <v>0.53</v>
+        <v>0.69</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" t="s">
         <v>50</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>12243.0</v>
+        <v>2118.0</v>
       </c>
       <c r="D13" s="1">
-        <v>37.95</v>
+        <v>1237.0</v>
       </c>
       <c r="E13" s="1">
-        <v>34.302769746</v>
+        <v>621.41182247</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>419968.81</v>
+        <v>1316150.24</v>
       </c>
       <c r="I13" s="1">
-        <v>44653.04</v>
+        <v>1303815.76</v>
       </c>
       <c r="J13" s="1">
-        <v>10.632465777637</v>
+        <v>99.062836473745</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>464621.85</v>
+        <v>2619966.0</v>
       </c>
       <c r="N13" s="1">
-        <v>464621.85</v>
+        <v>2619966.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.03</v>
+        <v>5.37</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
         <v>52</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>15694.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>187.9</v>
+      </c>
+      <c r="E14" s="1">
+        <v>153.24979992</v>
+      </c>
+      <c r="F14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G14">
-        <v>1.0</v>
+        <v>10.76</v>
       </c>
       <c r="H14" s="1">
-        <v>658039.65</v>
+        <v>213691.91</v>
       </c>
       <c r="I14" s="1">
-        <v>72133.14</v>
+        <v>60331.47</v>
       </c>
       <c r="J14" s="1">
-        <v>10.961822741228</v>
+        <v>28.232921873364</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>730172.79</v>
+        <v>274023.38</v>
       </c>
       <c r="N14" s="1">
-        <v>730172.79</v>
+        <v>274023.38</v>
       </c>
       <c r="O14" s="1">
-        <v>1.62</v>
+        <v>0.56</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>99836.0</v>
+        <v>11891.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.402</v>
+        <v>42.42</v>
       </c>
       <c r="E15" s="1">
-        <v>5.3033281582</v>
+        <v>34.30276932</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>529463.07</v>
+        <v>407894.23</v>
       </c>
       <c r="I15" s="1">
-        <v>409195.0</v>
+        <v>96521.99</v>
       </c>
       <c r="J15" s="1">
-        <v>77.284899209307</v>
+        <v>23.663485016692</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>938658.07</v>
+        <v>504416.22</v>
       </c>
       <c r="N15" s="1">
-        <v>938658.07</v>
+        <v>504416.22</v>
       </c>
       <c r="O15" s="1">
-        <v>2.09</v>
+        <v>1.03</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>3388.0</v>
+        <v>96956.0</v>
       </c>
       <c r="D16" s="1">
-        <v>89.4</v>
+        <v>10.634</v>
       </c>
       <c r="E16" s="1">
-        <v>111.866322314</v>
+        <v>5.30332821</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>379003.1</v>
+        <v>514189.49</v>
       </c>
       <c r="I16" s="1">
-        <v>-76115.9</v>
+        <v>516840.61</v>
       </c>
       <c r="J16" s="1">
-        <v>-20.083186654674</v>
+        <v>100.51559202426</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>302887.2</v>
+        <v>1031030.1</v>
       </c>
       <c r="N16" s="1">
-        <v>302887.2</v>
+        <v>1031030.1</v>
       </c>
       <c r="O16" s="1">
-        <v>0.67</v>
+        <v>2.11</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>2536.0</v>
+        <v>39594.0</v>
       </c>
       <c r="D17" s="1">
-        <v>77.78</v>
+        <v>19.23</v>
       </c>
       <c r="E17" s="1">
-        <v>81.3380954259</v>
+        <v>16.14068672</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>206273.41</v>
+        <v>639074.35</v>
       </c>
       <c r="I17" s="1">
-        <v>-9023.33</v>
+        <v>122318.27</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.374451365302</v>
+        <v>19.139912280942</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>197250.08</v>
+        <v>761392.62</v>
       </c>
       <c r="N17" s="1">
-        <v>197250.08</v>
+        <v>761392.62</v>
       </c>
       <c r="O17" s="1">
-        <v>0.44</v>
+        <v>1.56</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>2694.0</v>
+        <v>3290.0</v>
       </c>
       <c r="D18" s="1">
-        <v>81.08</v>
+        <v>90.6</v>
       </c>
       <c r="E18" s="1">
-        <v>85.0125983667</v>
+        <v>111.86632219</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>229023.94</v>
+        <v>368040.2</v>
       </c>
       <c r="I18" s="1">
-        <v>-10594.42</v>
+        <v>-69966.2</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.6259006809506</v>
+        <v>-19.010477659777</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>218429.52</v>
+        <v>298074.0</v>
       </c>
       <c r="N18" s="1">
-        <v>218429.52</v>
+        <v>298074.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.49</v>
+        <v>0.61</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>4389.0</v>
+        <v>2464.0</v>
       </c>
       <c r="D19" s="1">
-        <v>467.7</v>
+        <v>83.48</v>
       </c>
       <c r="E19" s="1">
-        <v>301.4705513784</v>
+        <v>81.33809659</v>
       </c>
       <c r="F19" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="G19">
-        <v>10.89</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>120176.81</v>
+        <v>200417.07</v>
       </c>
       <c r="I19" s="1">
-        <v>68259.9</v>
+        <v>5277.65</v>
       </c>
       <c r="J19" s="1">
-        <v>56.799560580781</v>
+        <v>2.6333335778235</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>188436.71</v>
+        <v>205694.72</v>
       </c>
       <c r="N19" s="1">
-        <v>188436.71</v>
+        <v>205694.72</v>
       </c>
       <c r="O19" s="1">
         <v>0.42</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>2816.0</v>
+        <v>3758.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.2</v>
+        <v>92.14</v>
       </c>
       <c r="E20" s="1">
-        <v>162.5754651989</v>
+        <v>86.75458222</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>457812.51</v>
+        <v>326023.72</v>
       </c>
       <c r="I20" s="1">
-        <v>-186913.31</v>
+        <v>20238.4</v>
       </c>
       <c r="J20" s="1">
-        <v>-40.827479790799</v>
+        <v>6.2076464865808</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>270899.2</v>
+        <v>346262.12</v>
       </c>
       <c r="N20" s="1">
-        <v>270899.2</v>
+        <v>346262.12</v>
       </c>
       <c r="O20" s="1">
-        <v>0.6</v>
+        <v>0.71</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>2678.0</v>
+        <v>4263.0</v>
       </c>
       <c r="D21" s="1">
-        <v>796.6</v>
+        <v>540.6</v>
       </c>
       <c r="E21" s="1">
-        <v>768.3517064974</v>
+        <v>301.47055125</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="G21">
-        <v>7.47</v>
+        <v>10.76</v>
       </c>
       <c r="H21" s="1">
-        <v>275679.71</v>
+        <v>116726.75</v>
       </c>
       <c r="I21" s="1">
-        <v>9802.56</v>
+        <v>97423.49</v>
       </c>
       <c r="J21" s="1">
-        <v>3.5557785518564</v>
+        <v>83.462865195853</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>285482.27</v>
+        <v>214150.24</v>
       </c>
       <c r="N21" s="1">
-        <v>285482.27</v>
+        <v>214150.24</v>
       </c>
       <c r="O21" s="1">
-        <v>0.63</v>
+        <v>0.44</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" t="s">
         <v>69</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>15079.0</v>
+        <v>3440.0</v>
       </c>
       <c r="D22" s="1">
-        <v>15.335</v>
+        <v>109.5</v>
       </c>
       <c r="E22" s="1">
-        <v>15.2212746203</v>
+        <v>150.0279593</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>229521.6</v>
+        <v>516096.18</v>
       </c>
       <c r="I22" s="1">
-        <v>1714.87</v>
+        <v>-139416.18</v>
       </c>
       <c r="J22" s="1">
-        <v>0.747149723599</v>
+        <v>-27.013604324682</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>231236.47</v>
+        <v>376680.0</v>
       </c>
       <c r="N22" s="1">
-        <v>231236.47</v>
+        <v>376680.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.51</v>
+        <v>0.77</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" t="s">
         <v>71</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>2601.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>823.0</v>
+      </c>
+      <c r="E23" s="1">
+        <v>768.35170704</v>
+      </c>
+      <c r="F23" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H23" s="1">
-        <v>207919.49</v>
+        <v>267753.15</v>
       </c>
       <c r="I23" s="1">
-        <v>363583.07</v>
+        <v>18679.13</v>
       </c>
       <c r="J23" s="1">
-        <v>174.86723827574</v>
+        <v>6.9762503260933</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>571502.56</v>
+        <v>286432.28</v>
       </c>
       <c r="N23" s="1">
-        <v>571502.56</v>
+        <v>286432.28</v>
       </c>
       <c r="O23" s="1">
-        <v>1.27</v>
+        <v>0.59</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>5968.0</v>
+        <v>14646.0</v>
       </c>
       <c r="D24" s="1">
-        <v>69.12</v>
+        <v>16.71</v>
       </c>
       <c r="E24" s="1">
-        <v>56.5650033512</v>
+        <v>15.22127475</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>337579.94</v>
+        <v>222930.79</v>
       </c>
       <c r="I24" s="1">
-        <v>74928.22</v>
+        <v>21803.87</v>
       </c>
       <c r="J24" s="1">
-        <v>22.195696817767</v>
+        <v>9.7805556603464</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>412508.16</v>
+        <v>244734.66</v>
       </c>
       <c r="N24" s="1">
-        <v>412508.16</v>
+        <v>244734.66</v>
       </c>
       <c r="O24" s="1">
-        <v>0.92</v>
+        <v>0.5</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>2963.0</v>
+        <v>2878.0</v>
       </c>
       <c r="D25" s="1">
-        <v>138.05</v>
+        <v>155.85</v>
       </c>
       <c r="E25" s="1">
-        <v>126.4182585218</v>
+        <v>126.41825921</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
         <v>0.92</v>
       </c>
       <c r="H25" s="1">
-        <v>386936.02</v>
+        <v>375835.93</v>
       </c>
       <c r="I25" s="1">
-        <v>58570.87</v>
+        <v>113618.78</v>
       </c>
       <c r="J25" s="1">
-        <v>15.137094241058</v>
+        <v>30.230952107213</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>445506.89</v>
+        <v>489454.71</v>
       </c>
       <c r="N25" s="1">
-        <v>445506.89</v>
+        <v>489454.71</v>
       </c>
       <c r="O25" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>3995.0</v>
+        <v>15132.0</v>
       </c>
       <c r="D26" s="1">
-        <v>67.16</v>
+        <v>35.94</v>
       </c>
       <c r="E26" s="1">
-        <v>71.5841176471</v>
+        <v>11.11809477</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>285978.55</v>
+        <v>168239.01</v>
       </c>
       <c r="I26" s="1">
-        <v>-17674.35</v>
+        <v>375605.07</v>
       </c>
       <c r="J26" s="1">
-        <v>-6.1803061803062</v>
+        <v>223.25682372953</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>268304.2</v>
+        <v>543844.08</v>
       </c>
       <c r="N26" s="1">
-        <v>268304.2</v>
+        <v>543844.08</v>
       </c>
       <c r="O26" s="1">
-        <v>0.6</v>
+        <v>1.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>29693.0</v>
+        <v>3881.0</v>
       </c>
       <c r="D27" s="1">
-        <v>16.605</v>
+        <v>66.42</v>
       </c>
       <c r="E27" s="1">
-        <v>31.3518825986</v>
+        <v>71.5841175</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>930931.45</v>
+        <v>277817.96</v>
       </c>
       <c r="I27" s="1">
-        <v>-437879.18</v>
+        <v>-20041.94</v>
       </c>
       <c r="J27" s="1">
-        <v>-47.036672786165</v>
+        <v>-7.2140548436825</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>493052.27</v>
+        <v>257776.02</v>
       </c>
       <c r="N27" s="1">
-        <v>493052.27</v>
+        <v>257776.02</v>
       </c>
       <c r="O27" s="1">
-        <v>1.1</v>
+        <v>0.53</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
-        <v>8834.0</v>
+        <v>28838.0</v>
       </c>
       <c r="D28" s="1">
-        <v>24.915</v>
+        <v>19.015</v>
       </c>
       <c r="E28" s="1">
-        <v>31.1453531809</v>
+        <v>31.35188259</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>275138.05</v>
+        <v>904125.59</v>
       </c>
       <c r="I28" s="1">
-        <v>-55038.94</v>
+        <v>-355771.02</v>
       </c>
       <c r="J28" s="1">
-        <v>-20.004117932798</v>
+        <v>-39.349734587205</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>220099.11</v>
+        <v>548354.57</v>
       </c>
       <c r="N28" s="1">
-        <v>220099.11</v>
+        <v>548354.57</v>
       </c>
       <c r="O28" s="1">
-        <v>0.49</v>
+        <v>1.12</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
-        <v>1096.0</v>
+        <v>8580.0</v>
       </c>
       <c r="D29" s="1">
-        <v>238.9</v>
+        <v>28.06</v>
       </c>
       <c r="E29" s="1">
-        <v>232.5316514599</v>
+        <v>31.14535315</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>254854.69</v>
+        <v>267227.13</v>
       </c>
       <c r="I29" s="1">
-        <v>6979.71</v>
+        <v>-26472.33</v>
       </c>
       <c r="J29" s="1">
-        <v>2.7387018069002</v>
+        <v>-9.9063033008662</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>261834.4</v>
+        <v>240754.8</v>
       </c>
       <c r="N29" s="1">
-        <v>261834.4</v>
+        <v>240754.8</v>
       </c>
       <c r="O29" s="1">
-        <v>0.58</v>
+        <v>0.49</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>21065.0</v>
+        <v>1064.0</v>
       </c>
       <c r="D30" s="1">
-        <v>31.69</v>
+        <v>265.3</v>
       </c>
       <c r="E30" s="1">
-        <v>31.3998219796</v>
+        <v>232.53165414</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>661437.25</v>
+        <v>247413.68</v>
       </c>
       <c r="I30" s="1">
-        <v>6112.6</v>
+        <v>34865.52</v>
       </c>
       <c r="J30" s="1">
-        <v>0.92413906232224</v>
+        <v>14.091993619755</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>667549.85</v>
+        <v>282279.2</v>
       </c>
       <c r="N30" s="1">
-        <v>667549.85</v>
+        <v>282279.2</v>
       </c>
       <c r="O30" s="1">
-        <v>1.48</v>
+        <v>0.58</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>5129.0</v>
+        <v>20460.0</v>
       </c>
       <c r="D31" s="1">
-        <v>60.5</v>
+        <v>28.79</v>
       </c>
       <c r="E31" s="1">
-        <v>62.9371085982</v>
+        <v>30.39982209</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>322804.43</v>
+        <v>621980.36</v>
       </c>
       <c r="I31" s="1">
-        <v>-12499.93</v>
+        <v>-32936.96</v>
       </c>
       <c r="J31" s="1">
-        <v>-3.8722919632794</v>
+        <v>-5.2954983980523</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>310304.5</v>
+        <v>589043.4</v>
       </c>
       <c r="N31" s="1">
-        <v>310304.5</v>
+        <v>589043.4</v>
       </c>
       <c r="O31" s="1">
-        <v>0.69</v>
+        <v>1.21</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>11947.0</v>
+        <v>6205.0</v>
       </c>
       <c r="D32" s="1">
-        <v>18.545</v>
+        <v>65.56</v>
       </c>
       <c r="E32" s="1">
-        <v>11.5366954047</v>
+        <v>62.8982079</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>137828.9</v>
+        <v>390283.38</v>
       </c>
       <c r="I32" s="1">
-        <v>83728.22</v>
+        <v>16516.42</v>
       </c>
       <c r="J32" s="1">
-        <v>60.747941832228</v>
+        <v>4.2319045202489</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>221557.12</v>
+        <v>406799.8</v>
       </c>
       <c r="N32" s="1">
-        <v>221557.12</v>
+        <v>406799.8</v>
       </c>
       <c r="O32" s="1">
-        <v>0.49</v>
+        <v>0.83</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>98033.0</v>
+        <v>11604.0</v>
       </c>
       <c r="D33" s="1">
-        <v>4.35</v>
+        <v>18.955</v>
       </c>
       <c r="E33" s="1">
-        <v>3.3108897004</v>
+        <v>11.53669511</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>324576.45</v>
+        <v>133871.81</v>
       </c>
       <c r="I33" s="1">
-        <v>101867.1</v>
+        <v>86082.01</v>
       </c>
       <c r="J33" s="1">
-        <v>31.384624485233</v>
+        <v>64.301819778189</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>426443.55</v>
+        <v>219953.82</v>
       </c>
       <c r="N33" s="1">
-        <v>426443.55</v>
+        <v>219953.82</v>
       </c>
       <c r="O33" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>4249.0</v>
+        <v>95205.0</v>
       </c>
       <c r="D34" s="1">
-        <v>126.6</v>
+        <v>4.41</v>
       </c>
       <c r="E34" s="1">
-        <v>68.1866627442</v>
+        <v>3.31088966</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>289725.13</v>
+        <v>315213.25</v>
       </c>
       <c r="I34" s="1">
-        <v>248198.27</v>
+        <v>104640.8</v>
       </c>
       <c r="J34" s="1">
-        <v>85.666807708396</v>
+        <v>33.196827861773</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>537923.4</v>
+        <v>419854.05</v>
       </c>
       <c r="N34" s="1">
-        <v>537923.4</v>
+        <v>419854.05</v>
       </c>
       <c r="O34" s="1">
-        <v>1.2</v>
+        <v>0.86</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
-        <v>7783.0</v>
+        <v>4127.0</v>
       </c>
       <c r="D35" s="1">
-        <v>34.9</v>
+        <v>137.9</v>
       </c>
       <c r="E35" s="1">
-        <v>27.3157998201</v>
+        <v>68.18666101</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>212598.87</v>
+        <v>281406.35</v>
       </c>
       <c r="I35" s="1">
-        <v>59027.83</v>
+        <v>287706.95</v>
       </c>
       <c r="J35" s="1">
-        <v>27.764884168952</v>
+        <v>102.23896866577</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>271626.7</v>
+        <v>569113.3</v>
       </c>
       <c r="N35" s="1">
-        <v>271626.7</v>
+        <v>569113.3</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>1.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>52762.0</v>
+        <v>7560.0</v>
       </c>
       <c r="D36" s="1">
-        <v>9.146</v>
+        <v>38.02</v>
       </c>
       <c r="E36" s="1">
-        <v>6.8226792009</v>
+        <v>27.31579894</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>359978.2</v>
+        <v>206507.44</v>
       </c>
       <c r="I36" s="1">
-        <v>122583.05</v>
+        <v>80923.76</v>
       </c>
       <c r="J36" s="1">
-        <v>34.052909315064</v>
+        <v>39.186849636023</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>482561.25</v>
+        <v>287431.2</v>
       </c>
       <c r="N36" s="1">
-        <v>482561.25</v>
+        <v>287431.2</v>
       </c>
       <c r="O36" s="1">
-        <v>1.07</v>
+        <v>0.59</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>11811.0</v>
+        <v>51238.0</v>
       </c>
       <c r="D37" s="1">
-        <v>26.83</v>
+        <v>9.694</v>
       </c>
       <c r="E37" s="1">
-        <v>15.8559063585</v>
+        <v>6.82267926</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>187274.11</v>
+        <v>349580.44</v>
       </c>
       <c r="I37" s="1">
-        <v>129615.02</v>
+        <v>147120.73</v>
       </c>
       <c r="J37" s="1">
-        <v>69.211392861512</v>
+        <v>42.084943310901</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>316889.13</v>
+        <v>496701.17</v>
       </c>
       <c r="N37" s="1">
-        <v>316889.13</v>
+        <v>496701.17</v>
       </c>
       <c r="O37" s="1">
-        <v>0.7</v>
+        <v>1.02</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>2312.0</v>
+        <v>11472.0</v>
       </c>
       <c r="D38" s="1">
-        <v>91.15</v>
+        <v>27.97</v>
       </c>
       <c r="E38" s="1">
-        <v>100.2890311419</v>
+        <v>15.85590568</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>231868.24</v>
+        <v>181898.95</v>
       </c>
       <c r="I38" s="1">
-        <v>-21129.44</v>
+        <v>138972.89</v>
       </c>
       <c r="J38" s="1">
-        <v>-9.1126926223272</v>
+        <v>76.401150199053</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>210738.8</v>
+        <v>320871.84</v>
       </c>
       <c r="N38" s="1">
-        <v>210738.8</v>
+        <v>320871.84</v>
       </c>
       <c r="O38" s="1">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>2036.0</v>
+        <v>2246.0</v>
       </c>
       <c r="D39" s="1">
-        <v>194.8</v>
+        <v>102.3</v>
       </c>
       <c r="E39" s="1">
-        <v>213.7490569745</v>
+        <v>100.28902939</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>435193.08</v>
+        <v>225249.16</v>
       </c>
       <c r="I39" s="1">
-        <v>-38580.28</v>
+        <v>4516.64</v>
       </c>
       <c r="J39" s="1">
-        <v>-8.8650950056467</v>
+        <v>2.0051750692433</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>396612.8</v>
+        <v>229765.8</v>
       </c>
       <c r="N39" s="1">
-        <v>396612.8</v>
+        <v>229765.8</v>
       </c>
       <c r="O39" s="1">
-        <v>0.88</v>
+        <v>0.47</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>22735.0</v>
+        <v>1978.0</v>
       </c>
       <c r="D40" s="1">
-        <v>33.52</v>
+        <v>206.7</v>
       </c>
       <c r="E40" s="1">
-        <v>30.9709140092</v>
+        <v>213.7490546</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>704123.73</v>
+        <v>422795.63</v>
       </c>
       <c r="I40" s="1">
-        <v>57953.47</v>
+        <v>-13943.03</v>
       </c>
       <c r="J40" s="1">
-        <v>8.2305804407416</v>
+        <v>-3.2978179079098</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>762077.2</v>
+        <v>408852.6</v>
       </c>
       <c r="N40" s="1">
-        <v>762077.2</v>
+        <v>408852.6</v>
       </c>
       <c r="O40" s="1">
-        <v>1.69</v>
+        <v>0.84</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>81.0</v>
+        <v>22081.0</v>
       </c>
       <c r="D41" s="1">
-        <v>2653.0</v>
+        <v>37.87</v>
       </c>
       <c r="E41" s="1">
-        <v>3924.1048148148</v>
+        <v>30.97091436</v>
       </c>
       <c r="F41" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>342380.7</v>
+        <v>683868.76</v>
       </c>
       <c r="I41" s="1">
-        <v>-108330.71</v>
+        <v>152338.71</v>
       </c>
       <c r="J41" s="1">
-        <v>-31.640425409493</v>
+        <v>22.276015357099</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>234049.99</v>
+        <v>836207.47</v>
       </c>
       <c r="N41" s="1">
-        <v>234049.99</v>
+        <v>836207.47</v>
       </c>
       <c r="O41" s="1">
-        <v>0.52</v>
+        <v>1.71</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>3934.0</v>
+        <v>79.0</v>
       </c>
       <c r="D42" s="1">
-        <v>66.78</v>
+        <v>2856.0</v>
       </c>
       <c r="E42" s="1">
-        <v>78.6985841383</v>
+        <v>3924.10493671</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
-        <v>309600.23</v>
+        <v>333926.86</v>
       </c>
       <c r="I42" s="1">
-        <v>-46887.71</v>
+        <v>-87719.96</v>
       </c>
       <c r="J42" s="1">
-        <v>-15.144597922295</v>
+        <v>-26.269213563713</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>262712.52</v>
+        <v>246206.9</v>
       </c>
       <c r="N42" s="1">
-        <v>262712.52</v>
+        <v>246206.9</v>
       </c>
       <c r="O42" s="1">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
-        <v>165.0</v>
+        <v>3821.0</v>
       </c>
       <c r="D43" s="1">
-        <v>1621.5</v>
+        <v>65.1</v>
       </c>
       <c r="E43" s="1">
-        <v>2282.5679393939</v>
+        <v>78.69858414</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>376623.71</v>
+        <v>300707.29</v>
       </c>
       <c r="I43" s="1">
-        <v>-109076.21</v>
+        <v>-51960.19</v>
       </c>
       <c r="J43" s="1">
-        <v>-28.961588743311</v>
+        <v>-17.279325020687</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>267547.5</v>
+        <v>248747.1</v>
       </c>
       <c r="N43" s="1">
-        <v>267547.5</v>
+        <v>248747.1</v>
       </c>
       <c r="O43" s="1">
-        <v>0.59</v>
+        <v>0.51</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
-        <v>33657.0</v>
+        <v>160.0</v>
       </c>
       <c r="D44" s="1">
-        <v>19.125</v>
+        <v>1676.0</v>
       </c>
       <c r="E44" s="1">
-        <v>11.5840951362</v>
+        <v>2282.5679375</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>389885.89</v>
+        <v>365210.87</v>
       </c>
       <c r="I44" s="1">
-        <v>253804.24</v>
+        <v>-97050.87</v>
       </c>
       <c r="J44" s="1">
-        <v>65.097056987623</v>
+        <v>-26.573927002775</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>643690.13</v>
+        <v>268160.0</v>
       </c>
       <c r="N44" s="1">
-        <v>643690.13</v>
+        <v>268160.0</v>
       </c>
       <c r="O44" s="1">
-        <v>1.43</v>
+        <v>0.55</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="1">
-        <v>3903.0</v>
+        <v>32687.0</v>
       </c>
       <c r="D45" s="1">
-        <v>45.0</v>
+        <v>19.93</v>
       </c>
       <c r="E45" s="1">
-        <v>37.4715885217</v>
+        <v>11.58409521</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>146251.61</v>
+        <v>378649.32</v>
       </c>
       <c r="I45" s="1">
-        <v>29383.39</v>
+        <v>272802.59</v>
       </c>
       <c r="J45" s="1">
-        <v>20.090985665047</v>
+        <v>72.046237928012</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>175635.0</v>
+        <v>651451.91</v>
       </c>
       <c r="N45" s="1">
-        <v>175635.0</v>
+        <v>651451.91</v>
       </c>
       <c r="O45" s="1">
-        <v>0.39</v>
+        <v>1.34</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="1">
-        <v>6279.0</v>
+        <v>6099.0</v>
       </c>
       <c r="D46" s="1">
-        <v>49.5</v>
+        <v>53.9</v>
       </c>
       <c r="E46" s="1">
-        <v>45.5736693741</v>
+        <v>45.57366945</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>286157.07</v>
+        <v>277953.81</v>
       </c>
       <c r="I46" s="1">
-        <v>24653.43</v>
+        <v>50782.29</v>
       </c>
       <c r="J46" s="1">
-        <v>8.6153489061095</v>
+        <v>18.270046379289</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>310810.5</v>
+        <v>328736.1</v>
       </c>
       <c r="N46" s="1">
-        <v>310810.5</v>
+        <v>328736.1</v>
       </c>
       <c r="O46" s="1">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" s="1">
-        <v>18707.0</v>
+        <v>3791.0</v>
       </c>
       <c r="D47" s="1">
-        <v>37.43</v>
+        <v>54.02</v>
       </c>
       <c r="E47" s="1">
-        <v>34.4296653659</v>
+        <v>37.47158797</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>644075.75</v>
+        <v>142054.79</v>
       </c>
       <c r="I47" s="1">
-        <v>56127.26</v>
+        <v>62735.03</v>
       </c>
       <c r="J47" s="1">
-        <v>8.7143880203532</v>
+        <v>44.162558685983</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>700203.01</v>
+        <v>204789.82</v>
       </c>
       <c r="N47" s="1">
-        <v>700203.01</v>
+        <v>204789.82</v>
       </c>
       <c r="O47" s="1">
-        <v>1.56</v>
+        <v>0.42</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" t="s">
         <v>122</v>
       </c>
       <c r="C48" s="1">
-        <v>20071.0</v>
+        <v>18169.0</v>
       </c>
       <c r="D48" s="1">
-        <v>21.72</v>
+        <v>47.735</v>
       </c>
       <c r="E48" s="1">
-        <v>22.1509441483</v>
+        <v>34.42966536</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>444591.6</v>
+        <v>625552.59</v>
       </c>
       <c r="I48" s="1">
-        <v>-8649.48</v>
+        <v>241744.63</v>
       </c>
       <c r="J48" s="1">
-        <v>-1.9454888486422</v>
+        <v>38.644973078922</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>435942.12</v>
+        <v>867297.22</v>
       </c>
       <c r="N48" s="1">
-        <v>435942.12</v>
+        <v>867297.22</v>
       </c>
       <c r="O48" s="1">
-        <v>0.97</v>
+        <v>1.78</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="1">
-        <v>178403.0</v>
+        <v>19493.0</v>
       </c>
       <c r="D49" s="1">
-        <v>5.098</v>
+        <v>24.495</v>
       </c>
       <c r="E49" s="1">
-        <v>4.5867818927</v>
+        <v>22.15094393</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>818295.65</v>
+        <v>431788.35</v>
       </c>
       <c r="I49" s="1">
-        <v>91202.84</v>
+        <v>45692.69</v>
       </c>
       <c r="J49" s="1">
-        <v>11.14546313426</v>
+        <v>10.582196115296</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>909498.49</v>
+        <v>477481.04</v>
       </c>
       <c r="N49" s="1">
-        <v>909498.49</v>
+        <v>477481.04</v>
       </c>
       <c r="O49" s="1">
-        <v>2.02</v>
+        <v>0.98</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="1">
-        <v>5095.0</v>
+        <v>173256.0</v>
       </c>
       <c r="D50" s="1">
-        <v>103.1</v>
+        <v>5.779</v>
       </c>
       <c r="E50" s="1">
-        <v>74.5399980373</v>
+        <v>4.58678187</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>379781.29</v>
+        <v>794687.48</v>
       </c>
       <c r="I50" s="1">
-        <v>145513.21</v>
+        <v>206558.94</v>
       </c>
       <c r="J50" s="1">
-        <v>38.315002300403</v>
+        <v>25.992474425292</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>525294.5</v>
+        <v>1001246.42</v>
       </c>
       <c r="N50" s="1">
-        <v>525294.5</v>
+        <v>1001246.42</v>
       </c>
       <c r="O50" s="1">
-        <v>1.17</v>
+        <v>2.05</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" s="1">
-        <v>1083.0</v>
+        <v>4949.0</v>
       </c>
       <c r="D51" s="1">
-        <v>248.3</v>
+        <v>117.75</v>
       </c>
       <c r="E51" s="1">
-        <v>302.3952816251</v>
+        <v>74.53999798</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>327494.09</v>
+        <v>368898.45</v>
       </c>
       <c r="I51" s="1">
-        <v>-58585.19</v>
+        <v>213846.3</v>
       </c>
       <c r="J51" s="1">
-        <v>-17.888930453676</v>
+        <v>57.968880053576</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>268908.9</v>
+        <v>582744.75</v>
       </c>
       <c r="N51" s="1">
-        <v>268908.9</v>
+        <v>582744.75</v>
       </c>
       <c r="O51" s="1">
-        <v>0.6</v>
+        <v>1.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="1">
-        <v>3373.0</v>
+        <v>1052.0</v>
       </c>
       <c r="D52" s="1">
-        <v>66.8</v>
+        <v>243.2</v>
       </c>
       <c r="E52" s="1">
-        <v>90.004180255</v>
+        <v>302.39528517</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>303584.1</v>
+        <v>318119.84</v>
       </c>
       <c r="I52" s="1">
-        <v>-78267.7</v>
+        <v>-62273.44</v>
       </c>
       <c r="J52" s="1">
-        <v>-25.781225037807</v>
+        <v>-19.575465648417</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>225316.4</v>
+        <v>255846.4</v>
       </c>
       <c r="N52" s="1">
-        <v>225316.4</v>
+        <v>255846.4</v>
       </c>
       <c r="O52" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="1">
-        <v>104936.0</v>
+        <v>3276.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4.732</v>
+        <v>68.25</v>
       </c>
       <c r="E53" s="1">
-        <v>3.2434281848</v>
+        <v>90.00418193</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>340352.38</v>
+        <v>294853.7</v>
       </c>
       <c r="I53" s="1">
-        <v>156204.77</v>
+        <v>-71266.7</v>
       </c>
       <c r="J53" s="1">
-        <v>45.89501328006</v>
+        <v>-24.170190165496</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>496557.15</v>
+        <v>223587.0</v>
       </c>
       <c r="N53" s="1">
-        <v>496557.15</v>
+        <v>223587.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.1</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="1">
-        <v>10110.0</v>
+        <v>9819.0</v>
       </c>
       <c r="D54" s="1">
-        <v>23.48</v>
+        <v>24.4</v>
       </c>
       <c r="E54" s="1">
-        <v>24.4765420376</v>
+        <v>24.47654242</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>247457.84</v>
+        <v>240335.17</v>
       </c>
       <c r="I54" s="1">
-        <v>-10075.04</v>
+        <v>-751.57</v>
       </c>
       <c r="J54" s="1">
-        <v>-4.0714167714387</v>
+        <v>-0.31271744372661</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>237382.8</v>
+        <v>239583.6</v>
       </c>
       <c r="N54" s="1">
-        <v>237382.8</v>
+        <v>239583.6</v>
       </c>
       <c r="O54" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="1">
-        <v>3300.0</v>
+        <v>101909.0</v>
       </c>
       <c r="D55" s="1">
-        <v>172.94</v>
+        <v>4.617</v>
       </c>
       <c r="E55" s="1">
-        <v>174.6350575758</v>
+        <v>3.24342816</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>576295.69</v>
+        <v>330534.52</v>
       </c>
       <c r="I55" s="1">
-        <v>-5593.69</v>
+        <v>139979.33</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.97062846331542</v>
+        <v>42.349383053849</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>570702.0</v>
+        <v>470513.85</v>
       </c>
       <c r="N55" s="1">
-        <v>570702.0</v>
+        <v>470513.85</v>
       </c>
       <c r="O55" s="1">
-        <v>1.27</v>
+        <v>0.96</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="1">
-        <v>1967.0</v>
+        <v>1911.0</v>
       </c>
       <c r="D56" s="1">
-        <v>128.85</v>
+        <v>147.75</v>
       </c>
       <c r="E56" s="1">
-        <v>139.0072445348</v>
+        <v>139.00724751</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>273427.25</v>
+        <v>265642.85</v>
       </c>
       <c r="I56" s="1">
-        <v>-19979.3</v>
+        <v>16707.4</v>
       </c>
       <c r="J56" s="1">
-        <v>-7.306989336286</v>
+        <v>6.2894220567201</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>253447.95</v>
+        <v>282350.25</v>
       </c>
       <c r="N56" s="1">
-        <v>253447.95</v>
+        <v>282350.25</v>
       </c>
       <c r="O56" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="1">
-        <v>778.0</v>
+        <v>756.0</v>
       </c>
       <c r="D57" s="1">
-        <v>491.8</v>
+        <v>511.0</v>
       </c>
       <c r="E57" s="1">
-        <v>429.6997172237</v>
+        <v>429.69970899</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
       <c r="G57">
         <v>0.92</v>
       </c>
       <c r="H57" s="1">
-        <v>344475.25</v>
+        <v>334734.31</v>
       </c>
       <c r="I57" s="1">
-        <v>72254.48</v>
+        <v>86823.96</v>
       </c>
       <c r="J57" s="1">
-        <v>20.975231166825</v>
+        <v>25.938171680101</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>416729.73</v>
+        <v>421558.27</v>
       </c>
       <c r="N57" s="1">
-        <v>416729.73</v>
+        <v>421558.27</v>
       </c>
       <c r="O57" s="1">
-        <v>0.93</v>
+        <v>0.86</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="1">
-        <v>1582.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D58" s="1">
-        <v>350.0</v>
+        <v>345.15</v>
       </c>
       <c r="E58" s="1">
-        <v>381.647471555</v>
+        <v>381.6474691</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>603766.3</v>
+        <v>586592.16</v>
       </c>
       <c r="I58" s="1">
-        <v>-50066.3</v>
+        <v>-56096.61</v>
       </c>
       <c r="J58" s="1">
-        <v>-8.2923309896561</v>
+        <v>-9.5631366774489</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>553700.0</v>
+        <v>530495.55</v>
       </c>
       <c r="N58" s="1">
-        <v>553700.0</v>
+        <v>530495.55</v>
       </c>
       <c r="O58" s="1">
-        <v>1.23</v>
+        <v>1.09</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" s="1">
-        <v>1310.0</v>
+        <v>1273.0</v>
       </c>
       <c r="D59" s="1">
-        <v>455.75</v>
+        <v>486.0</v>
       </c>
       <c r="E59" s="1">
-        <v>571.6033740458</v>
+        <v>571.60336999</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>748800.42</v>
+        <v>727651.09</v>
       </c>
       <c r="I59" s="1">
-        <v>-151767.92</v>
+        <v>-108973.09</v>
       </c>
       <c r="J59" s="1">
-        <v>-20.268140341054</v>
+        <v>-14.976008625233</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>597032.5</v>
+        <v>618678.0</v>
       </c>
       <c r="N59" s="1">
-        <v>597032.5</v>
+        <v>618678.0</v>
       </c>
       <c r="O59" s="1">
-        <v>1.33</v>
+        <v>1.27</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="1">
-        <v>6482.0</v>
+        <v>6296.0</v>
       </c>
       <c r="D60" s="1">
-        <v>105.05</v>
+        <v>117.5</v>
       </c>
       <c r="E60" s="1">
-        <v>136.1340851589</v>
+        <v>136.13408513</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>882421.14</v>
+        <v>857100.2</v>
       </c>
       <c r="I60" s="1">
-        <v>-201487.04</v>
+        <v>-117320.2</v>
       </c>
       <c r="J60" s="1">
-        <v>-22.833433024961</v>
+        <v>-13.688037874685</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>680934.1</v>
+        <v>739780.0</v>
       </c>
       <c r="N60" s="1">
-        <v>680934.1</v>
+        <v>739780.0</v>
       </c>
       <c r="O60" s="1">
-        <v>1.51</v>
+        <v>1.52</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" s="1">
-        <v>19625.0</v>
+        <v>19060.0</v>
       </c>
       <c r="D61" s="1">
-        <v>14.455</v>
+        <v>15.73</v>
       </c>
       <c r="E61" s="1">
-        <v>11.1812005096</v>
+        <v>11.18120042</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>219431.06</v>
+        <v>213113.68</v>
       </c>
       <c r="I61" s="1">
-        <v>64248.32</v>
+        <v>86700.12</v>
       </c>
       <c r="J61" s="1">
-        <v>29.279501270239</v>
+        <v>40.682569040148</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>283679.38</v>
+        <v>299813.8</v>
       </c>
       <c r="N61" s="1">
-        <v>283679.38</v>
+        <v>299813.8</v>
       </c>
       <c r="O61" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>149</v>
       </c>
       <c r="B62" t="s">
         <v>150</v>
       </c>
       <c r="C62" s="1">
-        <v>6127.0</v>
+        <v>4437.0</v>
       </c>
       <c r="D62" s="1">
-        <v>76.37</v>
+        <v>57.58</v>
       </c>
       <c r="E62" s="1">
-        <v>82.0372025461</v>
+        <v>50.69579896</v>
       </c>
       <c r="F62" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>535323.33</v>
+        <v>224937.26</v>
       </c>
       <c r="I62" s="1">
-        <v>-25690.93</v>
+        <v>30545.2</v>
       </c>
       <c r="J62" s="1">
-        <v>-4.7991426041529</v>
+        <v>13.579430993336</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>509632.4</v>
+        <v>255482.46</v>
       </c>
       <c r="N62" s="1">
-        <v>509632.4</v>
+        <v>255482.46</v>
       </c>
       <c r="O62" s="1">
-        <v>1.13</v>
+        <v>0.52</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>151</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" s="1">
-        <v>62407.0</v>
+        <v>5952.0</v>
       </c>
       <c r="D63" s="1">
-        <v>6.866</v>
+        <v>75.36</v>
       </c>
       <c r="E63" s="1">
-        <v>5.7245970805</v>
+        <v>82.03720094</v>
       </c>
       <c r="F63" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G63">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H63" s="1">
-        <v>357254.93</v>
+        <v>520033.37</v>
       </c>
       <c r="I63" s="1">
-        <v>71231.53</v>
+        <v>-30571.65</v>
       </c>
       <c r="J63" s="1">
-        <v>19.938571596479</v>
+        <v>-5.8787862017393</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>428486.46</v>
+        <v>489461.72</v>
       </c>
       <c r="N63" s="1">
-        <v>428486.46</v>
+        <v>489461.72</v>
       </c>
       <c r="O63" s="1">
-        <v>0.95</v>
+        <v>1.0</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>153</v>
       </c>
       <c r="B64" t="s">
         <v>154</v>
       </c>
       <c r="C64" s="1">
-        <v>7618.0</v>
+        <v>60606.0</v>
       </c>
       <c r="D64" s="1">
-        <v>119.14</v>
+        <v>8.832</v>
       </c>
       <c r="E64" s="1">
-        <v>106.8287844579</v>
+        <v>5.72459707</v>
       </c>
       <c r="F64" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G64">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>871283.52</v>
+        <v>346944.93</v>
       </c>
       <c r="I64" s="1">
-        <v>117235.26</v>
+        <v>188327.26</v>
       </c>
       <c r="J64" s="1">
-        <v>13.455466252822</v>
+        <v>54.281600252812</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>988518.78</v>
+        <v>535272.19</v>
       </c>
       <c r="N64" s="1">
-        <v>988518.78</v>
+        <v>535272.19</v>
       </c>
       <c r="O64" s="1">
-        <v>2.2</v>
+        <v>1.1</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65" t="s">
         <v>156</v>
       </c>
       <c r="C65" s="1">
-        <v>10814.0</v>
+        <v>7399.0</v>
       </c>
       <c r="D65" s="1">
-        <v>380.2</v>
+        <v>116.1</v>
       </c>
       <c r="E65" s="1">
-        <v>407.3485454041</v>
+        <v>106.82878497</v>
       </c>
       <c r="F65" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G65">
-        <v>7.47</v>
+        <v>0.92</v>
       </c>
       <c r="H65" s="1">
-        <v>590922.09</v>
+        <v>846236.12</v>
       </c>
       <c r="I65" s="1">
-        <v>-40714.29</v>
+        <v>91153.56</v>
       </c>
       <c r="J65" s="1">
-        <v>-6.8899590468855</v>
+        <v>10.771646098018</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>550207.8</v>
+        <v>937389.68</v>
       </c>
       <c r="N65" s="1">
-        <v>550207.8</v>
+        <v>937389.68</v>
       </c>
       <c r="O65" s="1">
-        <v>1.22</v>
+        <v>1.92</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>157</v>
       </c>
       <c r="B66" t="s">
         <v>158</v>
       </c>
       <c r="C66" s="1">
-        <v>22536.0</v>
+        <v>10504.0</v>
       </c>
       <c r="D66" s="1">
-        <v>142.95</v>
+        <v>381.2</v>
       </c>
       <c r="E66" s="1">
-        <v>124.7566187433</v>
+        <v>407.34854532</v>
       </c>
       <c r="F66" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G66">
         <v>7.47</v>
       </c>
       <c r="H66" s="1">
-        <v>376675.16</v>
+        <v>573982.39</v>
       </c>
       <c r="I66" s="1">
-        <v>54435.99</v>
+        <v>-38198.84</v>
       </c>
       <c r="J66" s="1">
-        <v>14.451706876556</v>
+        <v>-6.6550543475733</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>431111.15</v>
+        <v>535783.55</v>
       </c>
       <c r="N66" s="1">
-        <v>431111.15</v>
+        <v>535783.55</v>
       </c>
       <c r="O66" s="1">
-        <v>0.96</v>
+        <v>1.1</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" t="s">
         <v>160</v>
       </c>
       <c r="C67" s="1">
-        <v>19157.0</v>
+        <v>18606.0</v>
       </c>
       <c r="D67" s="1">
-        <v>17.3</v>
+        <v>17.645</v>
       </c>
       <c r="E67" s="1">
-        <v>13.6073497938</v>
+        <v>13.60734978</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>260676.0</v>
+        <v>253178.35</v>
       </c>
       <c r="I67" s="1">
-        <v>70740.1</v>
+        <v>75124.52</v>
       </c>
       <c r="J67" s="1">
-        <v>27.137174116528</v>
+        <v>29.672568764272</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>331416.1</v>
+        <v>328302.87</v>
       </c>
       <c r="N67" s="1">
-        <v>331416.1</v>
+        <v>328302.87</v>
       </c>
       <c r="O67" s="1">
-        <v>0.74</v>
+        <v>0.67</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>161</v>
       </c>
       <c r="B68" t="s">
         <v>162</v>
       </c>
       <c r="C68" s="1">
-        <v>6573.0</v>
+        <v>22287.0</v>
       </c>
       <c r="D68" s="1">
-        <v>64.7</v>
+        <v>161.85</v>
       </c>
       <c r="E68" s="1">
-        <v>118.1562178609</v>
+        <v>124.75661866</v>
       </c>
       <c r="F68" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="G68">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H68" s="1">
-        <v>776640.82</v>
+        <v>372513.28</v>
       </c>
       <c r="I68" s="1">
-        <v>-351367.72</v>
+        <v>110152.03</v>
       </c>
       <c r="J68" s="1">
-        <v>-45.241984576603</v>
+        <v>29.569960566238</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>425273.1</v>
+        <v>482665.31</v>
       </c>
       <c r="N68" s="1">
-        <v>425273.1</v>
+        <v>482665.31</v>
       </c>
       <c r="O68" s="1">
-        <v>0.94</v>
+        <v>0.99</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>163</v>
       </c>
       <c r="B69" t="s">
         <v>164</v>
       </c>
       <c r="C69" s="1">
-        <v>6781.0</v>
+        <v>6385.0</v>
       </c>
       <c r="D69" s="1">
-        <v>38.72</v>
+        <v>67.16</v>
       </c>
       <c r="E69" s="1">
-        <v>47.9398628521</v>
+        <v>118.1562177</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>325080.21</v>
+        <v>754427.45</v>
       </c>
       <c r="I69" s="1">
-        <v>-62519.89</v>
+        <v>-325610.85</v>
       </c>
       <c r="J69" s="1">
-        <v>-19.232142737942</v>
+        <v>-43.159995039947</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>262560.32</v>
+        <v>428816.6</v>
       </c>
       <c r="N69" s="1">
-        <v>262560.32</v>
+        <v>428816.6</v>
       </c>
       <c r="O69" s="1">
-        <v>0.58</v>
+        <v>0.88</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>165</v>
       </c>
       <c r="B70" t="s">
         <v>166</v>
       </c>
       <c r="C70" s="1">
-        <v>3100.0</v>
+        <v>6586.0</v>
       </c>
       <c r="D70" s="1">
-        <v>94.06</v>
+        <v>42.785</v>
       </c>
       <c r="E70" s="1">
-        <v>55.7100354839</v>
+        <v>47.93986335</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>172701.11</v>
+        <v>315731.94</v>
       </c>
       <c r="I70" s="1">
-        <v>118884.89</v>
+        <v>-33949.93</v>
       </c>
       <c r="J70" s="1">
-        <v>68.838521072621</v>
+        <v>-10.752770213872</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>291586.0</v>
+        <v>281782.01</v>
       </c>
       <c r="N70" s="1">
-        <v>291586.0</v>
+        <v>281782.01</v>
       </c>
       <c r="O70" s="1">
-        <v>0.65</v>
+        <v>0.58</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
         <v>168</v>
       </c>
       <c r="C71" s="1">
-        <v>3768.0</v>
+        <v>3011.0</v>
       </c>
       <c r="D71" s="1">
-        <v>68.56</v>
+        <v>119.3</v>
       </c>
       <c r="E71" s="1">
-        <v>89.3262818471</v>
+        <v>55.71003653</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>336581.43</v>
+        <v>167742.92</v>
       </c>
       <c r="I71" s="1">
-        <v>-78247.35</v>
+        <v>191469.38</v>
       </c>
       <c r="J71" s="1">
-        <v>-23.247672933115</v>
+        <v>114.14453736706</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>258334.08</v>
+        <v>359212.3</v>
       </c>
       <c r="N71" s="1">
-        <v>258334.08</v>
+        <v>359212.3</v>
       </c>
       <c r="O71" s="1">
-        <v>0.57</v>
+        <v>0.74</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>169</v>
       </c>
       <c r="B72" t="s">
         <v>170</v>
       </c>
       <c r="C72" s="1">
-        <v>6660.0</v>
+        <v>4554.0</v>
       </c>
       <c r="D72" s="1">
-        <v>28.29</v>
+        <v>78.78</v>
       </c>
       <c r="E72" s="1">
-        <v>46.6722777778</v>
+        <v>86.01332675</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>310837.37</v>
+        <v>391704.69</v>
       </c>
       <c r="I72" s="1">
-        <v>-122425.97</v>
+        <v>-32940.57</v>
       </c>
       <c r="J72" s="1">
-        <v>-39.385859557363</v>
+        <v>-8.4095418923884</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>188411.4</v>
+        <v>358764.12</v>
       </c>
       <c r="N72" s="1">
-        <v>188411.4</v>
+        <v>358764.12</v>
       </c>
       <c r="O72" s="1">
-        <v>0.42</v>
+        <v>0.74</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>171</v>
       </c>
       <c r="B73" t="s">
         <v>172</v>
       </c>
       <c r="C73" s="1">
-        <v>4323.0</v>
+        <v>6469.0</v>
       </c>
       <c r="D73" s="1">
-        <v>47.01</v>
+        <v>31.5</v>
       </c>
       <c r="E73" s="1">
-        <v>61.3313254684</v>
+        <v>46.67227856</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>265135.32</v>
+        <v>301922.97</v>
       </c>
       <c r="I73" s="1">
-        <v>-61911.09</v>
+        <v>-98149.47</v>
       </c>
       <c r="J73" s="1">
-        <v>-23.35075160865</v>
+        <v>-32.508116225804</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>203224.23</v>
+        <v>203773.5</v>
       </c>
       <c r="N73" s="1">
-        <v>203224.23</v>
+        <v>203773.5</v>
       </c>
       <c r="O73" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>173</v>
       </c>
       <c r="B74" t="s">
         <v>174</v>
       </c>
       <c r="C74" s="1">
-        <v>4157.0</v>
+        <v>4199.0</v>
       </c>
       <c r="D74" s="1">
-        <v>312.5</v>
+        <v>54.76</v>
       </c>
       <c r="E74" s="1">
-        <v>296.3920976666</v>
+        <v>61.33132651</v>
       </c>
       <c r="F74" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G74">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1231420.11</v>
+        <v>257530.24</v>
       </c>
       <c r="I74" s="1">
-        <v>183449.46</v>
+        <v>-27593.0</v>
       </c>
       <c r="J74" s="1">
-        <v>14.897390298425</v>
+        <v>-10.714469881285</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1414869.57</v>
+        <v>229937.24</v>
       </c>
       <c r="N74" s="1">
-        <v>1414869.57</v>
+        <v>229937.24</v>
       </c>
       <c r="O74" s="1">
-        <v>3.14</v>
+        <v>0.47</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" t="s">
         <v>176</v>
       </c>
       <c r="C75" s="1">
-        <v>4374.0</v>
+        <v>4038.0</v>
       </c>
       <c r="D75" s="1">
-        <v>591.7</v>
+        <v>317.2</v>
       </c>
       <c r="E75" s="1">
-        <v>401.6348216735</v>
+        <v>296.39209757</v>
       </c>
       <c r="F75" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="G75">
-        <v>10.89</v>
+        <v>0.92</v>
       </c>
       <c r="H75" s="1">
-        <v>159364.24</v>
+        <v>1196168.97</v>
       </c>
       <c r="I75" s="1">
-        <v>78217.42</v>
+        <v>201532.47</v>
       </c>
       <c r="J75" s="1">
-        <v>49.080910497863</v>
+        <v>16.848160674156</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>237581.66</v>
+        <v>1397701.44</v>
       </c>
       <c r="N75" s="1">
-        <v>237581.66</v>
+        <v>1397701.44</v>
       </c>
       <c r="O75" s="1">
-        <v>0.53</v>
+        <v>2.87</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>177</v>
       </c>
       <c r="B76" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="1">
-        <v>1840.0</v>
+        <v>4249.0</v>
       </c>
       <c r="D76" s="1">
-        <v>278.4</v>
+        <v>570.7</v>
       </c>
       <c r="E76" s="1">
-        <v>204.4760271739</v>
+        <v>401.63481996</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>10.76</v>
       </c>
       <c r="H76" s="1">
-        <v>376235.89</v>
+        <v>154809.93</v>
       </c>
       <c r="I76" s="1">
-        <v>136020.11</v>
+        <v>70521.51</v>
       </c>
       <c r="J76" s="1">
-        <v>36.152880045548</v>
+        <v>45.553608867338</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>512256.0</v>
+        <v>225331.44</v>
       </c>
       <c r="N76" s="1">
-        <v>512256.0</v>
+        <v>225331.44</v>
       </c>
       <c r="O76" s="1">
-        <v>1.14</v>
+        <v>0.46</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>179</v>
       </c>
       <c r="B77" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="1">
-        <v>89526.0</v>
+        <v>1787.0</v>
       </c>
       <c r="D77" s="1">
-        <v>3.715</v>
+        <v>282.4</v>
       </c>
       <c r="E77" s="1">
-        <v>2.5678999397</v>
+        <v>204.47602686</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>229893.81</v>
+        <v>365398.66</v>
       </c>
       <c r="I77" s="1">
-        <v>102695.28</v>
+        <v>139250.14</v>
       </c>
       <c r="J77" s="1">
-        <v>44.670746028351</v>
+        <v>38.109099798012</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>332589.09</v>
+        <v>504648.8</v>
       </c>
       <c r="N77" s="1">
-        <v>332589.09</v>
+        <v>504648.8</v>
       </c>
       <c r="O77" s="1">
-        <v>0.74</v>
+        <v>1.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>181</v>
       </c>
       <c r="B78" t="s">
         <v>182</v>
       </c>
       <c r="C78" s="1">
-        <v>7442.0</v>
+        <v>6381.0</v>
       </c>
       <c r="D78" s="1">
-        <v>81.99</v>
+        <v>78.42</v>
       </c>
       <c r="E78" s="1">
-        <v>94.5264901908</v>
+        <v>58.46962075</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>703466.14</v>
+        <v>373094.65</v>
       </c>
       <c r="I78" s="1">
-        <v>-93296.56</v>
+        <v>127303.37</v>
       </c>
       <c r="J78" s="1">
-        <v>-13.262409474321</v>
+        <v>34.120931511615</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>610169.58</v>
+        <v>500398.02</v>
       </c>
       <c r="N78" s="1">
-        <v>610169.58</v>
+        <v>500398.02</v>
       </c>
       <c r="O78" s="1">
-        <v>1.36</v>
+        <v>1.03</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>183</v>
       </c>
       <c r="B79" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="1">
-        <v>5691.0</v>
+        <v>86944.0</v>
       </c>
       <c r="D79" s="1">
-        <v>142.56</v>
+        <v>3.92</v>
       </c>
       <c r="E79" s="1">
-        <v>160.2605605342</v>
+        <v>2.56790003</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>912042.85</v>
+        <v>223263.5</v>
       </c>
       <c r="I79" s="1">
-        <v>-100733.89</v>
+        <v>117556.98</v>
       </c>
       <c r="J79" s="1">
-        <v>-11.044863736391</v>
+        <v>52.65391790418</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>811308.96</v>
+        <v>340820.48</v>
       </c>
       <c r="N79" s="1">
-        <v>811308.96</v>
+        <v>340820.48</v>
       </c>
       <c r="O79" s="1">
-        <v>1.8</v>
+        <v>0.7</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>185</v>
       </c>
       <c r="B80" t="s">
         <v>186</v>
       </c>
       <c r="C80" s="1">
-        <v>3273.0</v>
+        <v>7228.0</v>
       </c>
       <c r="D80" s="1">
-        <v>229.2</v>
+        <v>81.02</v>
       </c>
       <c r="E80" s="1">
-        <v>159.9872380079</v>
+        <v>94.52649004</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>523638.23</v>
+        <v>683237.47</v>
       </c>
       <c r="I80" s="1">
-        <v>226533.37</v>
+        <v>-97624.91</v>
       </c>
       <c r="J80" s="1">
-        <v>43.261426882449</v>
+        <v>-14.288576708183</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>750171.6</v>
+        <v>585612.56</v>
       </c>
       <c r="N80" s="1">
-        <v>750171.6</v>
+        <v>585612.56</v>
       </c>
       <c r="O80" s="1">
-        <v>1.67</v>
+        <v>1.2</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>187</v>
       </c>
       <c r="B81" t="s">
         <v>188</v>
       </c>
       <c r="C81" s="1">
-        <v>5070.0</v>
+        <v>5527.0</v>
       </c>
       <c r="D81" s="1">
-        <v>83.82</v>
+        <v>151.16</v>
       </c>
       <c r="E81" s="1">
-        <v>87.8146745562</v>
+        <v>160.26056088</v>
       </c>
       <c r="F81" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>477422.73</v>
+        <v>885760.12</v>
       </c>
       <c r="I81" s="1">
-        <v>-14570.91</v>
+        <v>-50298.8</v>
       </c>
       <c r="J81" s="1">
-        <v>-3.0519933560767</v>
+        <v>-5.6786029156517</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>462851.82</v>
+        <v>835461.32</v>
       </c>
       <c r="N81" s="1">
-        <v>462851.82</v>
+        <v>835461.32</v>
       </c>
       <c r="O81" s="1">
-        <v>1.03</v>
+        <v>1.71</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>189</v>
       </c>
       <c r="B82" t="s">
         <v>190</v>
       </c>
       <c r="C82" s="1">
-        <v>3125.0</v>
+        <v>3376.0</v>
       </c>
       <c r="D82" s="1">
-        <v>144.4</v>
+        <v>272.1</v>
       </c>
       <c r="E82" s="1">
-        <v>75.1911488</v>
+        <v>165.88655806</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>234972.34</v>
+        <v>560033.02</v>
       </c>
       <c r="I82" s="1">
-        <v>216277.66</v>
+        <v>358576.58</v>
       </c>
       <c r="J82" s="1">
-        <v>92.043880569092</v>
+        <v>64.027756791912</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>451250.0</v>
+        <v>918609.6</v>
       </c>
       <c r="N82" s="1">
-        <v>451250.0</v>
+        <v>918609.6</v>
       </c>
       <c r="O82" s="1">
-        <v>1.0</v>
+        <v>1.88</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>191</v>
       </c>
       <c r="B83" t="s">
         <v>192</v>
       </c>
       <c r="C83" s="1">
-        <v>9064.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D83" s="1">
-        <v>35.76</v>
+        <v>87.06</v>
       </c>
       <c r="E83" s="1">
-        <v>51.6460017652</v>
+        <v>87.81467303</v>
       </c>
       <c r="F83" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G83">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H83" s="1">
-        <v>468119.36</v>
+        <v>463674.46</v>
       </c>
       <c r="I83" s="1">
-        <v>-143990.72</v>
+        <v>4116.29</v>
       </c>
       <c r="J83" s="1">
-        <v>-30.759402901004</v>
+        <v>0.88775430934885</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>324128.64</v>
+        <v>467790.75</v>
       </c>
       <c r="N83" s="1">
-        <v>324128.64</v>
+        <v>467790.75</v>
       </c>
       <c r="O83" s="1">
-        <v>0.72</v>
+        <v>0.96</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>193</v>
       </c>
       <c r="B84" t="s">
         <v>194</v>
       </c>
       <c r="C84" s="1">
-        <v>3667.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D84" s="1">
-        <v>204.9</v>
+        <v>241.6</v>
       </c>
       <c r="E84" s="1">
-        <v>155.3314016908</v>
+        <v>159.99584988</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>569600.25</v>
+        <v>620303.91</v>
       </c>
       <c r="I84" s="1">
-        <v>181768.05</v>
+        <v>316379.29</v>
       </c>
       <c r="J84" s="1">
-        <v>31.911511625917</v>
+        <v>51.003916773634</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>751368.3</v>
+        <v>936683.2</v>
       </c>
       <c r="N84" s="1">
-        <v>751368.3</v>
+        <v>936683.2</v>
       </c>
       <c r="O84" s="1">
-        <v>1.67</v>
+        <v>1.92</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>195</v>
       </c>
       <c r="B85" t="s">
         <v>196</v>
       </c>
       <c r="C85" s="1">
-        <v>1383.0</v>
+        <v>3035.0</v>
       </c>
       <c r="D85" s="1">
-        <v>128.5</v>
+        <v>166.94</v>
       </c>
       <c r="E85" s="1">
-        <v>169.1913376717</v>
+        <v>75.19114992</v>
       </c>
       <c r="F85" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>250182.47</v>
+        <v>228205.14</v>
       </c>
       <c r="I85" s="1">
-        <v>-56624.23</v>
+        <v>278457.76</v>
       </c>
       <c r="J85" s="1">
-        <v>-22.633172500056</v>
+        <v>122.02080987308</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>193558.24</v>
+        <v>506662.9</v>
       </c>
       <c r="N85" s="1">
-        <v>193558.24</v>
+        <v>506662.9</v>
       </c>
       <c r="O85" s="1">
-        <v>0.43</v>
+        <v>1.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>197</v>
       </c>
       <c r="B86" t="s">
         <v>198</v>
       </c>
       <c r="C86" s="1">
-        <v>5426.0</v>
+        <v>8804.0</v>
       </c>
       <c r="D86" s="1">
-        <v>62.28</v>
+        <v>38.06</v>
       </c>
       <c r="E86" s="1">
-        <v>66.2985993365</v>
+        <v>51.64600182</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>359736.2</v>
+        <v>454691.4</v>
       </c>
       <c r="I86" s="1">
-        <v>-21804.92</v>
+        <v>-119611.16</v>
       </c>
       <c r="J86" s="1">
-        <v>-6.0613638549582</v>
+        <v>-26.306008866673</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>337931.28</v>
+        <v>335080.24</v>
       </c>
       <c r="N86" s="1">
-        <v>337931.28</v>
+        <v>335080.24</v>
       </c>
       <c r="O86" s="1">
-        <v>0.75</v>
+        <v>0.69</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>199</v>
       </c>
       <c r="B87" t="s">
         <v>200</v>
       </c>
       <c r="C87" s="1">
-        <v>696.0</v>
+        <v>1343.0</v>
       </c>
       <c r="D87" s="1">
-        <v>472.48</v>
+        <v>152.1</v>
       </c>
       <c r="E87" s="1">
-        <v>503.625316092</v>
+        <v>169.19134028</v>
       </c>
       <c r="F87" t="s">
-        <v>201</v>
+        <v>28</v>
       </c>
       <c r="G87">
-        <v>1.15</v>
+        <v>0.92</v>
       </c>
       <c r="H87" s="1">
-        <v>298433.02</v>
+        <v>242946.53</v>
       </c>
       <c r="I87" s="1">
-        <v>-12988.74</v>
+        <v>-20041.36</v>
       </c>
       <c r="J87" s="1">
-        <v>-4.3523132929459</v>
+        <v>-8.2492884339612</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>285444.28</v>
+        <v>222905.17</v>
       </c>
       <c r="N87" s="1">
-        <v>285444.28</v>
+        <v>222905.17</v>
       </c>
       <c r="O87" s="1">
-        <v>0.63</v>
+        <v>0.46</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>201</v>
+      </c>
+      <c r="B88" t="s">
         <v>202</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>35992.0</v>
+        <v>5270.0</v>
       </c>
       <c r="D88" s="1">
-        <v>71.34</v>
+        <v>71.76</v>
       </c>
       <c r="E88" s="1">
-        <v>59.7936002445</v>
+        <v>66.29859962</v>
       </c>
       <c r="F88" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="G88">
-        <v>10.89</v>
+        <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>194741.76</v>
+        <v>349393.62</v>
       </c>
       <c r="I88" s="1">
-        <v>40964.79</v>
+        <v>28781.58</v>
       </c>
       <c r="J88" s="1">
-        <v>21.035442013054</v>
+        <v>8.2375802969728</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>235706.55</v>
+        <v>378175.2</v>
       </c>
       <c r="N88" s="1">
-        <v>235706.55</v>
+        <v>378175.2</v>
       </c>
       <c r="O88" s="1">
-        <v>0.52</v>
+        <v>0.78</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>203</v>
+      </c>
+      <c r="B89" t="s">
         <v>204</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>676.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>522.44</v>
+      </c>
+      <c r="E89" s="1">
+        <v>503.62532544</v>
+      </c>
+      <c r="F89" t="s">
         <v>205</v>
       </c>
-      <c r="C89" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G89">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H89" s="1">
-        <v>492111.85</v>
+        <v>289857.36</v>
       </c>
       <c r="I89" s="1">
-        <v>35772.25</v>
+        <v>10661.22</v>
       </c>
       <c r="J89" s="1">
-        <v>7.2691299752282</v>
+        <v>3.6780918724989</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>527884.1</v>
+        <v>300518.58</v>
       </c>
       <c r="N89" s="1">
-        <v>527884.1</v>
+        <v>300518.58</v>
       </c>
       <c r="O89" s="1">
-        <v>1.17</v>
+        <v>0.62</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>1906.0</v>
+        <v>34955.0</v>
       </c>
       <c r="D90" s="1">
-        <v>128.55</v>
+        <v>84.0</v>
       </c>
       <c r="E90" s="1">
-        <v>130.9231112277</v>
+        <v>59.79360034</v>
       </c>
       <c r="F90" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="G90">
-        <v>0.92</v>
+        <v>10.76</v>
       </c>
       <c r="H90" s="1">
-        <v>269651.41</v>
+        <v>189130.87</v>
       </c>
       <c r="I90" s="1">
-        <v>-2792.73</v>
+        <v>83713.99</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.0356815860892</v>
+        <v>44.262467570736</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>266858.68</v>
+        <v>272844.86</v>
       </c>
       <c r="N90" s="1">
-        <v>266858.68</v>
+        <v>272844.86</v>
       </c>
       <c r="O90" s="1">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>17954.0</v>
+        <v>17986.0</v>
       </c>
       <c r="D91" s="1">
-        <v>34.7</v>
+        <v>37.61</v>
       </c>
       <c r="E91" s="1">
-        <v>23.5765261223</v>
+        <v>26.57334927</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>423292.95</v>
+        <v>477948.26</v>
       </c>
       <c r="I91" s="1">
-        <v>199710.85</v>
+        <v>198505.2</v>
       </c>
       <c r="J91" s="1">
-        <v>47.180292041245</v>
+        <v>41.532780138168</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>623003.8</v>
+        <v>676453.46</v>
       </c>
       <c r="N91" s="1">
-        <v>623003.8</v>
+        <v>676453.46</v>
       </c>
       <c r="O91" s="1">
-        <v>1.38</v>
+        <v>1.39</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>2099.0</v>
+        <v>1885.0</v>
       </c>
       <c r="D92" s="1">
-        <v>237.9</v>
+        <v>133.35</v>
       </c>
       <c r="E92" s="1">
-        <v>215.8727965698</v>
+        <v>130.92310875</v>
       </c>
       <c r="F92" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G92">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H92" s="1">
-        <v>453117.0</v>
+        <v>266680.43</v>
       </c>
       <c r="I92" s="1">
-        <v>46235.1</v>
+        <v>7615.46</v>
       </c>
       <c r="J92" s="1">
-        <v>10.203788425506</v>
+        <v>2.8556501127586</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>499352.1</v>
+        <v>274295.89</v>
       </c>
       <c r="N92" s="1">
-        <v>499352.1</v>
+        <v>274295.89</v>
       </c>
       <c r="O92" s="1">
-        <v>1.11</v>
+        <v>0.56</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>1814.0</v>
+        <v>17437.0</v>
       </c>
       <c r="D93" s="1">
-        <v>252.0</v>
+        <v>39.42</v>
       </c>
       <c r="E93" s="1">
-        <v>119.8020507166</v>
+        <v>23.57652635</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>217320.92</v>
+        <v>411103.89</v>
       </c>
       <c r="I93" s="1">
-        <v>239807.08</v>
+        <v>276262.65</v>
       </c>
       <c r="J93" s="1">
-        <v>110.34698362219</v>
+        <v>67.200203335463</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>457128.0</v>
+        <v>687366.54</v>
       </c>
       <c r="N93" s="1">
-        <v>457128.0</v>
+        <v>687366.54</v>
       </c>
       <c r="O93" s="1">
-        <v>1.02</v>
+        <v>1.41</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>8184.0</v>
+        <v>2039.0</v>
       </c>
       <c r="D94" s="1">
-        <v>60.22</v>
+        <v>247.7</v>
       </c>
       <c r="E94" s="1">
-        <v>77.6714833822</v>
+        <v>215.87280039</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>635663.42</v>
+        <v>440164.64</v>
       </c>
       <c r="I94" s="1">
-        <v>-142822.94</v>
+        <v>64895.66</v>
       </c>
       <c r="J94" s="1">
-        <v>-22.468327656797</v>
+        <v>14.743496887892</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>492840.48</v>
+        <v>505060.3</v>
       </c>
       <c r="N94" s="1">
-        <v>492840.48</v>
+        <v>505060.3</v>
       </c>
       <c r="O94" s="1">
-        <v>1.1</v>
+        <v>1.04</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>3947.0</v>
+        <v>7949.0</v>
       </c>
       <c r="D95" s="1">
-        <v>51.95</v>
+        <v>67.01</v>
       </c>
       <c r="E95" s="1">
-        <v>47.9672890803</v>
+        <v>77.67148321</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>218055.74</v>
+        <v>617410.62</v>
       </c>
       <c r="I95" s="1">
-        <v>-13009.09</v>
+        <v>-84748.13</v>
       </c>
       <c r="J95" s="1">
-        <v>-5.9659470555556</v>
+        <v>-13.726380346357</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>205046.65</v>
+        <v>532662.49</v>
       </c>
       <c r="N95" s="1">
-        <v>205046.65</v>
+        <v>532662.49</v>
       </c>
       <c r="O95" s="1">
-        <v>0.46</v>
+        <v>1.09</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>17686.0</v>
+        <v>3833.0</v>
       </c>
       <c r="D96" s="1">
-        <v>31.88</v>
+        <v>48.705</v>
       </c>
       <c r="E96" s="1">
-        <v>28.5219393871</v>
+        <v>55.24594313</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>504439.02</v>
+        <v>211757.7</v>
       </c>
       <c r="I96" s="1">
-        <v>59390.66</v>
+        <v>-25071.43</v>
       </c>
       <c r="J96" s="1">
-        <v>11.773605459784</v>
+        <v>-11.839678084906</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>563829.68</v>
+        <v>186686.27</v>
       </c>
       <c r="N96" s="1">
-        <v>563829.68</v>
+        <v>186686.27</v>
       </c>
       <c r="O96" s="1">
-        <v>1.25</v>
+        <v>0.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>16775.0</v>
+        <v>1762.0</v>
       </c>
       <c r="D97" s="1">
-        <v>175.85</v>
+        <v>247.1</v>
       </c>
       <c r="E97" s="1">
-        <v>124.1900387481</v>
+        <v>119.80204881</v>
       </c>
       <c r="F97" t="s">
-        <v>68</v>
+        <v>8</v>
       </c>
       <c r="G97">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>279066.37</v>
+        <v>211091.21</v>
       </c>
       <c r="I97" s="1">
-        <v>115693.65</v>
+        <v>224298.99</v>
       </c>
       <c r="J97" s="1">
-        <v>41.457395959248</v>
+        <v>106.25690667082</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>394760.02</v>
+        <v>435390.2</v>
       </c>
       <c r="N97" s="1">
-        <v>394760.02</v>
+        <v>435390.2</v>
       </c>
       <c r="O97" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>16231.0</v>
+        <v>17177.0</v>
       </c>
       <c r="D98" s="1">
-        <v>21.04</v>
+        <v>35.28</v>
       </c>
       <c r="E98" s="1">
-        <v>29.8059632801</v>
+        <v>28.5219398</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>483780.59</v>
+        <v>489921.36</v>
       </c>
       <c r="I98" s="1">
-        <v>-142280.35</v>
+        <v>116083.2</v>
       </c>
       <c r="J98" s="1">
-        <v>-29.410098904547</v>
+        <v>23.694251665206</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>341500.24</v>
+        <v>606004.56</v>
       </c>
       <c r="N98" s="1">
-        <v>341500.24</v>
+        <v>606004.56</v>
       </c>
       <c r="O98" s="1">
-        <v>0.76</v>
+        <v>1.24</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
-        <v>6282.0</v>
+        <v>16292.0</v>
       </c>
       <c r="D99" s="1">
-        <v>62.32</v>
+        <v>193.0</v>
       </c>
       <c r="E99" s="1">
-        <v>119.6944715059</v>
+        <v>124.19003867</v>
       </c>
       <c r="F99" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="G99">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H99" s="1">
-        <v>751920.67</v>
+        <v>271031.26</v>
       </c>
       <c r="I99" s="1">
-        <v>-360426.43</v>
+        <v>149708.43</v>
       </c>
       <c r="J99" s="1">
-        <v>-47.934103207989</v>
+        <v>55.236591528224</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>391494.24</v>
+        <v>420739.69</v>
       </c>
       <c r="N99" s="1">
-        <v>391494.24</v>
+        <v>420739.69</v>
       </c>
       <c r="O99" s="1">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>671.0</v>
+        <v>15764.0</v>
       </c>
       <c r="D100" s="1">
-        <v>547.8</v>
+        <v>23.51</v>
       </c>
       <c r="E100" s="1">
-        <v>543.4621162444</v>
+        <v>29.80596295</v>
       </c>
       <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>469861.2</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-99249.56</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-21.123165734902</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>370611.64</v>
+      </c>
+      <c r="N100" s="1">
+        <v>370611.64</v>
+      </c>
+      <c r="O100" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="P100">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16">
+      <c r="A101" t="s">
+        <v>228</v>
+      </c>
+      <c r="B101" t="s">
+        <v>229</v>
+      </c>
+      <c r="C101" s="1">
+        <v>6102.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>69.72</v>
+      </c>
+      <c r="E101" s="1">
+        <v>119.6944723</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>730375.67</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-304944.23</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-41.751696082647</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>425431.44</v>
+      </c>
+      <c r="N101" s="1">
+        <v>425431.44</v>
+      </c>
+      <c r="O101" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>230</v>
+      </c>
+      <c r="B102" t="s">
+        <v>231</v>
+      </c>
+      <c r="C102" s="1">
+        <v>652.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>563.4</v>
+      </c>
+      <c r="E102" s="1">
+        <v>543.46211656</v>
+      </c>
+      <c r="F102" t="s">
         <v>28</v>
       </c>
-      <c r="G100">
+      <c r="G102">
         <v>0.92</v>
       </c>
-      <c r="H100" s="1">
-[...23 lines deleted...]
-      <c r="P100">
+      <c r="H102" s="1">
+        <v>378605.92</v>
+      </c>
+      <c r="I102" s="1">
+        <v>22241.74</v>
+      </c>
+      <c r="J102" s="1">
+        <v>5.8746413685238</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>400847.66</v>
+      </c>
+      <c r="N102" s="1">
+        <v>400847.66</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>232</v>
+      </c>
+      <c r="B103" t="s">
+        <v>233</v>
+      </c>
+      <c r="C103" s="1">
+        <v>91.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>1073.38</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1073.15428571</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>97657.04</v>
+      </c>
+      <c r="I103" s="1">
+        <v>20.54</v>
+      </c>
+      <c r="J103" s="1">
+        <v>0.021032789853143</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>97677.58</v>
+      </c>
+      <c r="N103" s="1">
+        <v>97677.58</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P103">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>