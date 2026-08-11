--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
@@ -139,56 +139,50 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON INC</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM</t>
   </si>
   <si>
-    <t>ES0109067019</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGEN-X SE - W/I</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
@@ -265,56 +259,50 @@
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>CIE FINANCI-REG</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEME</t>
   </si>
   <si>
-    <t>DE0005140008</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM-FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON SE</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
@@ -469,50 +457,59 @@
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK KGAA</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORP</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER SPA</t>
   </si>
   <si>
+    <t>NL0009805522</t>
+  </si>
+  <si>
+    <t>NEBIUS GROUP NV</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA-REG</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG-REG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVONESIS (NOVOZ</t>
   </si>
   <si>
     <t>FR0000133308</t>
@@ -583,129 +580,138 @@
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM SPA</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA-REG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY A</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHIN</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG-REG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOC GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLO</t>
   </si>
   <si>
-    <t>USD</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB-B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>SWISS RE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNE</t>
   </si>
@@ -1123,125 +1129,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1282.2614</v>
+        <v>1277.9614</v>
       </c>
       <c r="D2">
-        <v>37965.28</v>
+        <v>38182.71</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>48681425.33</v>
+        <v>48796041.24</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>48681425.33</v>
+        <v>48796041.24</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>52.0</v>
       </c>
       <c r="D3">
-        <v>1726.16</v>
+        <v>1735.57</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>89760.75</v>
+        <v>90250.09</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>89760.75</v>
+        <v>90250.09</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P103"/>
+  <dimension ref="A1:P104"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O103" sqref="O103"/>
+      <selection activeCell="O104" sqref="O104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1263,5136 +1269,5186 @@
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
         <v>9756.0</v>
       </c>
       <c r="D2" s="1">
-        <v>74.2</v>
+        <v>83.56</v>
       </c>
       <c r="E2" s="1">
         <v>35.21945879</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>337175.93</v>
       </c>
       <c r="I2" s="1">
-        <v>452757.72</v>
+        <v>553181.61</v>
       </c>
       <c r="J2" s="1">
-        <v>134.27937160283</v>
+        <v>164.06319691919</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>789933.65</v>
+        <v>890357.54</v>
       </c>
       <c r="N2" s="1">
-        <v>789933.65</v>
+        <v>890357.54</v>
       </c>
       <c r="O2" s="1">
-        <v>1.62</v>
+        <v>1.82</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
         <v>203.0</v>
       </c>
       <c r="D3" s="1">
-        <v>981.3</v>
+        <v>921.0</v>
       </c>
       <c r="E3" s="1">
         <v>1168.80591133</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>237267.6</v>
       </c>
       <c r="I3" s="1">
-        <v>-38063.7</v>
+        <v>-50304.6</v>
       </c>
       <c r="J3" s="1">
-        <v>-16.042519079723</v>
+        <v>-21.201630563971</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>199203.9</v>
+        <v>186963.0</v>
       </c>
       <c r="N3" s="1">
-        <v>199203.9</v>
+        <v>186963.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
         <v>3205.0</v>
       </c>
       <c r="D4" s="1">
-        <v>186.44</v>
+        <v>176.0</v>
       </c>
       <c r="E4" s="1">
         <v>174.63505772</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>559705.36</v>
       </c>
       <c r="I4" s="1">
-        <v>37834.84</v>
+        <v>4374.64</v>
       </c>
       <c r="J4" s="1">
-        <v>6.7597780375017</v>
+        <v>0.78159694593598</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>597540.2</v>
+        <v>564080.0</v>
       </c>
       <c r="N4" s="1">
-        <v>597540.2</v>
+        <v>564080.0</v>
       </c>
       <c r="O4" s="1">
-        <v>1.23</v>
+        <v>1.15</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>3510.0</v>
       </c>
       <c r="D5" s="1">
-        <v>170.52</v>
+        <v>175.48</v>
       </c>
       <c r="E5" s="1">
         <v>151.98838746</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>533479.24</v>
       </c>
       <c r="I5" s="1">
-        <v>65045.96</v>
+        <v>82455.56</v>
       </c>
       <c r="J5" s="1">
-        <v>12.192781859703</v>
+        <v>15.456189073074</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>598525.2</v>
+        <v>615934.8</v>
       </c>
       <c r="N5" s="1">
-        <v>598525.2</v>
+        <v>615934.8</v>
       </c>
       <c r="O5" s="1">
-        <v>1.23</v>
+        <v>1.26</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
         <v>11878.0</v>
       </c>
       <c r="D6" s="1">
-        <v>61.84</v>
+        <v>48.75</v>
       </c>
       <c r="E6" s="1">
         <v>84.84644048</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6">
         <v>0.92</v>
       </c>
       <c r="H6" s="1">
         <v>928646.61</v>
       </c>
       <c r="I6" s="1">
-        <v>-127101.96</v>
+        <v>-296217.06</v>
       </c>
       <c r="J6" s="1">
-        <v>-13.686795238503</v>
+        <v>-31.897716182908</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>801544.65</v>
+        <v>632429.55</v>
       </c>
       <c r="N6" s="1">
-        <v>801544.65</v>
+        <v>632429.55</v>
       </c>
       <c r="O6" s="1">
-        <v>1.64</v>
+        <v>1.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
         <v>2059.0</v>
       </c>
       <c r="D7" s="1">
-        <v>394.8</v>
+        <v>371.7</v>
       </c>
       <c r="E7" s="1">
         <v>239.53412822</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>493200.77</v>
       </c>
       <c r="I7" s="1">
-        <v>319692.43</v>
+        <v>272129.53</v>
       </c>
       <c r="J7" s="1">
-        <v>64.819937324915</v>
+        <v>55.176217587819</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>812893.2</v>
+        <v>765330.3</v>
       </c>
       <c r="N7" s="1">
-        <v>812893.2</v>
+        <v>765330.3</v>
       </c>
       <c r="O7" s="1">
-        <v>1.67</v>
+        <v>1.57</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
         <v>18612.0</v>
       </c>
       <c r="D8" s="1">
-        <v>17.05</v>
+        <v>17.22</v>
       </c>
       <c r="E8" s="1">
         <v>25.8776671</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>481635.14</v>
       </c>
       <c r="I8" s="1">
-        <v>-164300.54</v>
+        <v>-161136.5</v>
       </c>
       <c r="J8" s="1">
-        <v>-34.113071566996</v>
+        <v>-33.456134450655</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>317334.6</v>
+        <v>320498.64</v>
       </c>
       <c r="N8" s="1">
-        <v>317334.6</v>
+        <v>320498.64</v>
       </c>
       <c r="O8" s="1">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>4578.0</v>
+        <v>7364.0</v>
       </c>
       <c r="D9" s="1">
-        <v>52.64</v>
+        <v>67.82</v>
       </c>
       <c r="E9" s="1">
-        <v>48.905</v>
+        <v>57.24664313</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>223887.09</v>
+        <v>421564.28</v>
       </c>
       <c r="I9" s="1">
-        <v>17098.83</v>
+        <v>77862.2</v>
       </c>
       <c r="J9" s="1">
-        <v>7.6372559043043</v>
+        <v>18.469828610716</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>240985.92</v>
+        <v>499426.48</v>
       </c>
       <c r="N9" s="1">
-        <v>240985.92</v>
+        <v>499426.48</v>
       </c>
       <c r="O9" s="1">
-        <v>0.49</v>
+        <v>1.02</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1">
-        <v>7364.0</v>
+        <v>6746.0</v>
       </c>
       <c r="D10" s="1">
-        <v>62.58</v>
+        <v>48.16</v>
       </c>
       <c r="E10" s="1">
-        <v>57.24664313</v>
+        <v>32.78877409</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>421564.28</v>
+        <v>221193.07</v>
       </c>
       <c r="I10" s="1">
-        <v>39274.84</v>
+        <v>103694.29</v>
       </c>
       <c r="J10" s="1">
-        <v>9.3164534718169</v>
+        <v>46.87953831465</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>460839.12</v>
+        <v>324887.36</v>
       </c>
       <c r="N10" s="1">
-        <v>460839.12</v>
+        <v>324887.36</v>
       </c>
       <c r="O10" s="1">
-        <v>0.94</v>
+        <v>0.66</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1">
-        <v>6746.0</v>
+        <v>488.0</v>
       </c>
       <c r="D11" s="1">
-        <v>41.6</v>
+        <v>691.2</v>
       </c>
       <c r="E11" s="1">
-        <v>32.78877409</v>
+        <v>516.52629098</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>221193.07</v>
+        <v>252064.83</v>
       </c>
       <c r="I11" s="1">
-        <v>59440.53</v>
+        <v>85240.77</v>
       </c>
       <c r="J11" s="1">
-        <v>26.87269090302</v>
+        <v>33.817002554462</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>280633.6</v>
+        <v>337305.6</v>
       </c>
       <c r="N11" s="1">
-        <v>280633.6</v>
+        <v>337305.6</v>
       </c>
       <c r="O11" s="1">
-        <v>0.58</v>
+        <v>0.69</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="1">
-        <v>488.0</v>
+        <v>2118.0</v>
       </c>
       <c r="D12" s="1">
-        <v>686.4</v>
+        <v>1305.6</v>
       </c>
       <c r="E12" s="1">
-        <v>516.52629098</v>
+        <v>621.41182247</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>252064.83</v>
+        <v>1316150.24</v>
       </c>
       <c r="I12" s="1">
-        <v>82898.37</v>
+        <v>1449110.56</v>
       </c>
       <c r="J12" s="1">
-        <v>32.8877178145</v>
+        <v>110.10221447059</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>334963.2</v>
+        <v>2765260.8</v>
       </c>
       <c r="N12" s="1">
-        <v>334963.2</v>
+        <v>2765260.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.69</v>
+        <v>5.66</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="1">
-        <v>2118.0</v>
+        <v>15694.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1237.0</v>
+        <v>180.05</v>
       </c>
       <c r="E13" s="1">
-        <v>621.41182247</v>
+        <v>153.24979992</v>
       </c>
       <c r="F13" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G13">
-        <v>1.0</v>
+        <v>10.86</v>
       </c>
       <c r="H13" s="1">
-        <v>1316150.24</v>
+        <v>213691.91</v>
       </c>
       <c r="I13" s="1">
-        <v>1303815.76</v>
+        <v>46488.72</v>
       </c>
       <c r="J13" s="1">
-        <v>99.062836473745</v>
+        <v>21.755021048761</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2619966.0</v>
+        <v>260180.63</v>
       </c>
       <c r="N13" s="1">
-        <v>2619966.0</v>
+        <v>260180.63</v>
       </c>
       <c r="O13" s="1">
-        <v>5.37</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>15694.0</v>
+        <v>11891.0</v>
       </c>
       <c r="D14" s="1">
-        <v>187.9</v>
+        <v>39.5</v>
       </c>
       <c r="E14" s="1">
-        <v>153.24979992</v>
+        <v>34.30276932</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G14">
-        <v>10.76</v>
+        <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>213691.91</v>
+        <v>407894.23</v>
       </c>
       <c r="I14" s="1">
-        <v>60331.47</v>
+        <v>61800.27</v>
       </c>
       <c r="J14" s="1">
-        <v>28.232921873364</v>
+        <v>15.151052761889</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>274023.38</v>
+        <v>469694.5</v>
       </c>
       <c r="N14" s="1">
-        <v>274023.38</v>
+        <v>469694.5</v>
       </c>
       <c r="O14" s="1">
-        <v>0.56</v>
+        <v>0.96</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>11891.0</v>
+        <v>96956.0</v>
       </c>
       <c r="D15" s="1">
-        <v>42.42</v>
+        <v>10.416</v>
       </c>
       <c r="E15" s="1">
-        <v>34.30276932</v>
+        <v>5.30332821</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>407894.23</v>
+        <v>514189.49</v>
       </c>
       <c r="I15" s="1">
-        <v>96521.99</v>
+        <v>495704.21</v>
       </c>
       <c r="J15" s="1">
-        <v>23.663485016692</v>
+        <v>96.404967359407</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>504416.22</v>
+        <v>1009893.7</v>
       </c>
       <c r="N15" s="1">
-        <v>504416.22</v>
+        <v>1009893.7</v>
       </c>
       <c r="O15" s="1">
-        <v>1.03</v>
+        <v>2.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>96956.0</v>
+        <v>39594.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.634</v>
+        <v>18.76</v>
       </c>
       <c r="E16" s="1">
-        <v>5.30332821</v>
+        <v>16.14068672</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>514189.49</v>
+        <v>639074.35</v>
       </c>
       <c r="I16" s="1">
-        <v>516840.61</v>
+        <v>103709.09</v>
       </c>
       <c r="J16" s="1">
-        <v>100.51559202426</v>
+        <v>16.228016348958</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1031030.1</v>
+        <v>742783.44</v>
       </c>
       <c r="N16" s="1">
-        <v>1031030.1</v>
+        <v>742783.44</v>
       </c>
       <c r="O16" s="1">
-        <v>2.11</v>
+        <v>1.52</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>39594.0</v>
+        <v>4222.0</v>
       </c>
       <c r="D17" s="1">
-        <v>19.23</v>
+        <v>71.85</v>
       </c>
       <c r="E17" s="1">
-        <v>16.14068672</v>
+        <v>102.71271672</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>639074.35</v>
+        <v>433653.09</v>
       </c>
       <c r="I17" s="1">
-        <v>122318.27</v>
+        <v>-130302.39</v>
       </c>
       <c r="J17" s="1">
-        <v>19.139912280942</v>
+        <v>-30.047610176143</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>761392.62</v>
+        <v>303350.7</v>
       </c>
       <c r="N17" s="1">
-        <v>761392.62</v>
+        <v>303350.7</v>
       </c>
       <c r="O17" s="1">
-        <v>1.56</v>
+        <v>0.62</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>3290.0</v>
+        <v>2464.0</v>
       </c>
       <c r="D18" s="1">
-        <v>90.6</v>
+        <v>80.9</v>
       </c>
       <c r="E18" s="1">
-        <v>111.86632219</v>
+        <v>81.33809659</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>368040.2</v>
+        <v>200417.07</v>
       </c>
       <c r="I18" s="1">
-        <v>-69966.2</v>
+        <v>-1079.47</v>
       </c>
       <c r="J18" s="1">
-        <v>-19.010477659777</v>
+        <v>-0.53861180587063</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>298074.0</v>
+        <v>199337.6</v>
       </c>
       <c r="N18" s="1">
-        <v>298074.0</v>
+        <v>199337.6</v>
       </c>
       <c r="O18" s="1">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>2464.0</v>
+        <v>3758.0</v>
       </c>
       <c r="D19" s="1">
-        <v>83.48</v>
+        <v>92.96</v>
       </c>
       <c r="E19" s="1">
-        <v>81.33809659</v>
+        <v>86.75458222</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>200417.07</v>
+        <v>326023.72</v>
       </c>
       <c r="I19" s="1">
-        <v>5277.65</v>
+        <v>23319.96</v>
       </c>
       <c r="J19" s="1">
-        <v>2.6333335778235</v>
+        <v>7.1528415171755</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>205694.72</v>
+        <v>349343.68</v>
       </c>
       <c r="N19" s="1">
-        <v>205694.72</v>
+        <v>349343.68</v>
       </c>
       <c r="O19" s="1">
-        <v>0.42</v>
+        <v>0.71</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>3758.0</v>
+        <v>4263.0</v>
       </c>
       <c r="D20" s="1">
-        <v>92.14</v>
+        <v>530.0</v>
       </c>
       <c r="E20" s="1">
-        <v>86.75458222</v>
+        <v>301.47055125</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>10.86</v>
       </c>
       <c r="H20" s="1">
-        <v>326023.72</v>
+        <v>116726.75</v>
       </c>
       <c r="I20" s="1">
-        <v>20238.4</v>
+        <v>91309.68</v>
       </c>
       <c r="J20" s="1">
-        <v>6.2076464865808</v>
+        <v>78.225154045666</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>346262.12</v>
+        <v>208036.43</v>
       </c>
       <c r="N20" s="1">
-        <v>346262.12</v>
+        <v>208036.43</v>
       </c>
       <c r="O20" s="1">
-        <v>0.71</v>
+        <v>0.43</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>4263.0</v>
+        <v>3440.0</v>
       </c>
       <c r="D21" s="1">
-        <v>540.6</v>
+        <v>101.75</v>
       </c>
       <c r="E21" s="1">
-        <v>301.47055125</v>
+        <v>150.0279593</v>
       </c>
       <c r="F21" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>10.76</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>116726.75</v>
+        <v>516096.18</v>
       </c>
       <c r="I21" s="1">
-        <v>97423.49</v>
+        <v>-166076.18</v>
       </c>
       <c r="J21" s="1">
-        <v>83.462865195853</v>
+        <v>-32.179308128186</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>214150.24</v>
+        <v>350020.0</v>
       </c>
       <c r="N21" s="1">
-        <v>214150.24</v>
+        <v>350020.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.44</v>
+        <v>0.72</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>3440.0</v>
+        <v>2601.0</v>
       </c>
       <c r="D22" s="1">
-        <v>109.5</v>
+        <v>845.0</v>
       </c>
       <c r="E22" s="1">
-        <v>150.0279593</v>
+        <v>768.35170704</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H22" s="1">
-        <v>516096.18</v>
+        <v>267753.15</v>
       </c>
       <c r="I22" s="1">
-        <v>-139416.18</v>
+        <v>26357.53</v>
       </c>
       <c r="J22" s="1">
-        <v>-27.013604324682</v>
+        <v>9.8439663548309</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>376680.0</v>
+        <v>294110.68</v>
       </c>
       <c r="N22" s="1">
-        <v>376680.0</v>
+        <v>294110.68</v>
       </c>
       <c r="O22" s="1">
-        <v>0.77</v>
+        <v>0.6</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>2601.0</v>
+        <v>11579.0</v>
       </c>
       <c r="D23" s="1">
-        <v>823.0</v>
+        <v>17.095</v>
       </c>
       <c r="E23" s="1">
-        <v>768.35170704</v>
+        <v>15.22127472</v>
       </c>
       <c r="F23" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="G23">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>267753.15</v>
+        <v>176247.14</v>
       </c>
       <c r="I23" s="1">
-        <v>18679.13</v>
+        <v>21695.87</v>
       </c>
       <c r="J23" s="1">
-        <v>6.9762503260933</v>
+        <v>12.309913227528</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>286432.28</v>
+        <v>197943.01</v>
       </c>
       <c r="N23" s="1">
-        <v>286432.28</v>
+        <v>197943.01</v>
       </c>
       <c r="O23" s="1">
-        <v>0.59</v>
+        <v>0.4</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>14646.0</v>
+        <v>2878.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.71</v>
+        <v>154.3</v>
       </c>
       <c r="E24" s="1">
-        <v>15.22127475</v>
+        <v>126.41825921</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H24" s="1">
-        <v>222930.79</v>
+        <v>375835.93</v>
       </c>
       <c r="I24" s="1">
-        <v>21803.87</v>
+        <v>109174.34</v>
       </c>
       <c r="J24" s="1">
-        <v>9.7805556603464</v>
+        <v>29.048404179984</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>244734.66</v>
+        <v>485010.27</v>
       </c>
       <c r="N24" s="1">
-        <v>244734.66</v>
+        <v>485010.27</v>
       </c>
       <c r="O24" s="1">
-        <v>0.5</v>
+        <v>0.99</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>2878.0</v>
+        <v>15132.0</v>
       </c>
       <c r="D25" s="1">
-        <v>155.85</v>
+        <v>35.97</v>
       </c>
       <c r="E25" s="1">
-        <v>126.41825921</v>
+        <v>11.11809477</v>
       </c>
       <c r="F25" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>375835.93</v>
+        <v>168239.01</v>
       </c>
       <c r="I25" s="1">
-        <v>113618.78</v>
+        <v>376059.03</v>
       </c>
       <c r="J25" s="1">
-        <v>30.230952107213</v>
+        <v>223.52665413331</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>489454.71</v>
+        <v>544298.04</v>
       </c>
       <c r="N25" s="1">
-        <v>489454.71</v>
+        <v>544298.04</v>
       </c>
       <c r="O25" s="1">
-        <v>1.0</v>
+        <v>1.11</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>15132.0</v>
+        <v>5446.0</v>
       </c>
       <c r="D26" s="1">
-        <v>35.94</v>
+        <v>61.82</v>
       </c>
       <c r="E26" s="1">
-        <v>11.11809477</v>
+        <v>69.85009365</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>168239.01</v>
+        <v>380403.61</v>
       </c>
       <c r="I26" s="1">
-        <v>375605.07</v>
+        <v>-43731.89</v>
       </c>
       <c r="J26" s="1">
-        <v>223.25682372953</v>
+        <v>-11.496181647698</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>543844.08</v>
+        <v>336671.72</v>
       </c>
       <c r="N26" s="1">
-        <v>543844.08</v>
+        <v>336671.72</v>
       </c>
       <c r="O26" s="1">
-        <v>1.12</v>
+        <v>0.69</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>3881.0</v>
+        <v>28838.0</v>
       </c>
       <c r="D27" s="1">
-        <v>66.42</v>
+        <v>19.415</v>
       </c>
       <c r="E27" s="1">
-        <v>71.5841175</v>
+        <v>31.35188259</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>277817.96</v>
+        <v>904125.59</v>
       </c>
       <c r="I27" s="1">
-        <v>-20041.94</v>
+        <v>-344235.82</v>
       </c>
       <c r="J27" s="1">
-        <v>-7.2140548436825</v>
+        <v>-38.073894136765</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>257776.02</v>
+        <v>559889.77</v>
       </c>
       <c r="N27" s="1">
-        <v>257776.02</v>
+        <v>559889.77</v>
       </c>
       <c r="O27" s="1">
-        <v>0.53</v>
+        <v>1.15</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
-        <v>28838.0</v>
+        <v>1064.0</v>
       </c>
       <c r="D28" s="1">
-        <v>19.015</v>
+        <v>248.0</v>
       </c>
       <c r="E28" s="1">
-        <v>31.35188259</v>
+        <v>232.53165414</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>904125.59</v>
+        <v>247413.68</v>
       </c>
       <c r="I28" s="1">
-        <v>-355771.02</v>
+        <v>16458.32</v>
       </c>
       <c r="J28" s="1">
-        <v>-39.349734587205</v>
+        <v>6.6521463162425</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>548354.57</v>
+        <v>263872.0</v>
       </c>
       <c r="N28" s="1">
-        <v>548354.57</v>
+        <v>263872.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.12</v>
+        <v>0.54</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
-        <v>8580.0</v>
+        <v>20460.0</v>
       </c>
       <c r="D29" s="1">
-        <v>28.06</v>
+        <v>27.6</v>
       </c>
       <c r="E29" s="1">
-        <v>31.14535315</v>
+        <v>30.39982209</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>267227.13</v>
+        <v>621980.36</v>
       </c>
       <c r="I29" s="1">
-        <v>-26472.33</v>
+        <v>-57284.36</v>
       </c>
       <c r="J29" s="1">
-        <v>-9.9063033008662</v>
+        <v>-9.2099949908386</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>240754.8</v>
+        <v>564696.0</v>
       </c>
       <c r="N29" s="1">
-        <v>240754.8</v>
+        <v>564696.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.49</v>
+        <v>1.16</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>1064.0</v>
+        <v>6205.0</v>
       </c>
       <c r="D30" s="1">
-        <v>265.3</v>
+        <v>64.78</v>
       </c>
       <c r="E30" s="1">
-        <v>232.53165414</v>
+        <v>62.8982079</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>247413.68</v>
+        <v>390283.38</v>
       </c>
       <c r="I30" s="1">
-        <v>34865.52</v>
+        <v>11676.52</v>
       </c>
       <c r="J30" s="1">
-        <v>14.091993619755</v>
+        <v>2.9918055952062</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>282279.2</v>
+        <v>401959.9</v>
       </c>
       <c r="N30" s="1">
-        <v>282279.2</v>
+        <v>401959.9</v>
       </c>
       <c r="O30" s="1">
-        <v>0.58</v>
+        <v>0.82</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>20460.0</v>
+        <v>11604.0</v>
       </c>
       <c r="D31" s="1">
-        <v>28.79</v>
+        <v>18.25</v>
       </c>
       <c r="E31" s="1">
-        <v>30.39982209</v>
+        <v>11.53669511</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>621980.36</v>
+        <v>133871.81</v>
       </c>
       <c r="I31" s="1">
-        <v>-32936.96</v>
+        <v>77901.19</v>
       </c>
       <c r="J31" s="1">
-        <v>-5.2954983980523</v>
+        <v>58.190884249642</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>589043.4</v>
+        <v>211773.0</v>
       </c>
       <c r="N31" s="1">
-        <v>589043.4</v>
+        <v>211773.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.21</v>
+        <v>0.43</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>6205.0</v>
+        <v>95205.0</v>
       </c>
       <c r="D32" s="1">
-        <v>65.56</v>
+        <v>4.473</v>
       </c>
       <c r="E32" s="1">
-        <v>62.8982079</v>
+        <v>3.31088966</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>390283.38</v>
+        <v>315213.25</v>
       </c>
       <c r="I32" s="1">
-        <v>16516.42</v>
+        <v>110638.72</v>
       </c>
       <c r="J32" s="1">
-        <v>4.2319045202489</v>
+        <v>35.099641274597</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>406799.8</v>
+        <v>425851.97</v>
       </c>
       <c r="N32" s="1">
-        <v>406799.8</v>
+        <v>425851.97</v>
       </c>
       <c r="O32" s="1">
-        <v>0.83</v>
+        <v>0.87</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>11604.0</v>
+        <v>1794.0</v>
       </c>
       <c r="D33" s="1">
-        <v>18.955</v>
+        <v>135.2</v>
       </c>
       <c r="E33" s="1">
-        <v>11.53669511</v>
+        <v>68.18666109</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>133871.81</v>
+        <v>122326.87</v>
       </c>
       <c r="I33" s="1">
-        <v>86082.01</v>
+        <v>120221.93</v>
       </c>
       <c r="J33" s="1">
-        <v>64.301819778189</v>
+        <v>98.279249685699</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>219953.82</v>
+        <v>242548.8</v>
       </c>
       <c r="N33" s="1">
-        <v>219953.82</v>
+        <v>242548.8</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>95205.0</v>
+        <v>7560.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4.41</v>
+        <v>37.18</v>
       </c>
       <c r="E34" s="1">
-        <v>3.31088966</v>
+        <v>27.31579894</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>315213.25</v>
+        <v>206507.44</v>
       </c>
       <c r="I34" s="1">
-        <v>104640.8</v>
+        <v>74573.36</v>
       </c>
       <c r="J34" s="1">
-        <v>33.196827861773</v>
+        <v>36.111706193249</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>419854.05</v>
+        <v>281080.8</v>
       </c>
       <c r="N34" s="1">
-        <v>419854.05</v>
+        <v>281080.8</v>
       </c>
       <c r="O34" s="1">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
-        <v>4127.0</v>
+        <v>51238.0</v>
       </c>
       <c r="D35" s="1">
-        <v>137.9</v>
+        <v>9.883</v>
       </c>
       <c r="E35" s="1">
-        <v>68.18666101</v>
+        <v>6.82267926</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>281406.35</v>
+        <v>349580.44</v>
       </c>
       <c r="I35" s="1">
-        <v>287706.95</v>
+        <v>156804.71</v>
       </c>
       <c r="J35" s="1">
-        <v>102.23896866577</v>
+        <v>44.855115463554</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>569113.3</v>
+        <v>506385.15</v>
       </c>
       <c r="N35" s="1">
-        <v>569113.3</v>
+        <v>506385.15</v>
       </c>
       <c r="O35" s="1">
-        <v>1.17</v>
+        <v>1.04</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>7560.0</v>
+        <v>11472.0</v>
       </c>
       <c r="D36" s="1">
-        <v>38.02</v>
+        <v>27.46</v>
       </c>
       <c r="E36" s="1">
-        <v>27.31579894</v>
+        <v>15.85590568</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>206507.44</v>
+        <v>181898.95</v>
       </c>
       <c r="I36" s="1">
-        <v>80923.76</v>
+        <v>133122.17</v>
       </c>
       <c r="J36" s="1">
-        <v>39.186849636023</v>
+        <v>73.184683034179</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>287431.2</v>
+        <v>315021.12</v>
       </c>
       <c r="N36" s="1">
-        <v>287431.2</v>
+        <v>315021.12</v>
       </c>
       <c r="O36" s="1">
-        <v>0.59</v>
+        <v>0.64</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>51238.0</v>
+        <v>2246.0</v>
       </c>
       <c r="D37" s="1">
-        <v>9.694</v>
+        <v>100.0</v>
       </c>
       <c r="E37" s="1">
-        <v>6.82267926</v>
+        <v>100.28902939</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>349580.44</v>
+        <v>225249.16</v>
       </c>
       <c r="I37" s="1">
-        <v>147120.73</v>
+        <v>-649.16</v>
       </c>
       <c r="J37" s="1">
-        <v>42.084943310901</v>
+        <v>-0.28819641325189</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>496701.17</v>
+        <v>224600.0</v>
       </c>
       <c r="N37" s="1">
-        <v>496701.17</v>
+        <v>224600.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.02</v>
+        <v>0.46</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>11472.0</v>
+        <v>1978.0</v>
       </c>
       <c r="D38" s="1">
-        <v>27.97</v>
+        <v>167.0</v>
       </c>
       <c r="E38" s="1">
-        <v>15.85590568</v>
+        <v>213.7490546</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>181898.95</v>
+        <v>422795.63</v>
       </c>
       <c r="I38" s="1">
-        <v>138972.89</v>
+        <v>-92469.63</v>
       </c>
       <c r="J38" s="1">
-        <v>76.401150199053</v>
+        <v>-21.870999470832</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>320871.84</v>
+        <v>330326.0</v>
       </c>
       <c r="N38" s="1">
-        <v>320871.84</v>
+        <v>330326.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.66</v>
+        <v>0.68</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>2246.0</v>
+        <v>22081.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.3</v>
+        <v>39.42</v>
       </c>
       <c r="E39" s="1">
-        <v>100.28902939</v>
+        <v>30.97091436</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>225249.16</v>
+        <v>683868.76</v>
       </c>
       <c r="I39" s="1">
-        <v>4516.64</v>
+        <v>186564.26</v>
       </c>
       <c r="J39" s="1">
-        <v>2.0051750692433</v>
+        <v>27.280710994899</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>229765.8</v>
+        <v>870433.02</v>
       </c>
       <c r="N39" s="1">
-        <v>229765.8</v>
+        <v>870433.02</v>
       </c>
       <c r="O39" s="1">
-        <v>0.47</v>
+        <v>1.78</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>1978.0</v>
+        <v>79.0</v>
       </c>
       <c r="D40" s="1">
-        <v>206.7</v>
+        <v>2753.0</v>
       </c>
       <c r="E40" s="1">
-        <v>213.7490546</v>
+        <v>3924.10493671</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H40" s="1">
-        <v>422795.63</v>
+        <v>333926.86</v>
       </c>
       <c r="I40" s="1">
-        <v>-13943.03</v>
+        <v>-96391.91</v>
       </c>
       <c r="J40" s="1">
-        <v>-3.2978179079098</v>
+        <v>-28.866174467067</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>408852.6</v>
+        <v>237534.95</v>
       </c>
       <c r="N40" s="1">
-        <v>408852.6</v>
+        <v>237534.95</v>
       </c>
       <c r="O40" s="1">
-        <v>0.84</v>
+        <v>0.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>22081.0</v>
+        <v>3821.0</v>
       </c>
       <c r="D41" s="1">
-        <v>37.87</v>
+        <v>63.1</v>
       </c>
       <c r="E41" s="1">
-        <v>30.97091436</v>
+        <v>78.69858414</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>683868.76</v>
+        <v>300707.29</v>
       </c>
       <c r="I41" s="1">
-        <v>152338.71</v>
+        <v>-59602.19</v>
       </c>
       <c r="J41" s="1">
-        <v>22.276015357099</v>
+        <v>-19.820666801926</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>836207.47</v>
+        <v>241105.1</v>
       </c>
       <c r="N41" s="1">
-        <v>836207.47</v>
+        <v>241105.1</v>
       </c>
       <c r="O41" s="1">
-        <v>1.71</v>
+        <v>0.49</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>79.0</v>
+        <v>209.0</v>
       </c>
       <c r="D42" s="1">
-        <v>2856.0</v>
+        <v>1606.5</v>
       </c>
       <c r="E42" s="1">
-        <v>3924.10493671</v>
+        <v>2129.90052632</v>
       </c>
       <c r="F42" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>333926.86</v>
+        <v>445149.21</v>
       </c>
       <c r="I42" s="1">
-        <v>-87719.96</v>
+        <v>-109390.71</v>
       </c>
       <c r="J42" s="1">
-        <v>-26.269213563713</v>
+        <v>-24.573942296786</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>246206.9</v>
+        <v>335758.5</v>
       </c>
       <c r="N42" s="1">
-        <v>246206.9</v>
+        <v>335758.5</v>
       </c>
       <c r="O42" s="1">
-        <v>0.5</v>
+        <v>0.69</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
-        <v>3821.0</v>
+        <v>29417.0</v>
       </c>
       <c r="D43" s="1">
-        <v>65.1</v>
+        <v>19.61</v>
       </c>
       <c r="E43" s="1">
-        <v>78.69858414</v>
+        <v>11.58409525</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>300707.29</v>
+        <v>340769.33</v>
       </c>
       <c r="I43" s="1">
-        <v>-51960.19</v>
+        <v>236098.04</v>
       </c>
       <c r="J43" s="1">
-        <v>-17.279325020687</v>
+        <v>69.283829034731</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>248747.1</v>
+        <v>576867.37</v>
       </c>
       <c r="N43" s="1">
-        <v>248747.1</v>
+        <v>576867.37</v>
       </c>
       <c r="O43" s="1">
-        <v>0.51</v>
+        <v>1.18</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
-        <v>160.0</v>
+        <v>6099.0</v>
       </c>
       <c r="D44" s="1">
-        <v>1676.0</v>
+        <v>49.92</v>
       </c>
       <c r="E44" s="1">
-        <v>2282.5679375</v>
+        <v>45.57366945</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>365210.87</v>
+        <v>277953.81</v>
       </c>
       <c r="I44" s="1">
-        <v>-97050.87</v>
+        <v>26508.27</v>
       </c>
       <c r="J44" s="1">
-        <v>-26.573927002775</v>
+        <v>9.5369334926548</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>268160.0</v>
+        <v>304462.08</v>
       </c>
       <c r="N44" s="1">
-        <v>268160.0</v>
+        <v>304462.08</v>
       </c>
       <c r="O44" s="1">
-        <v>0.55</v>
+        <v>0.62</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="1">
-        <v>32687.0</v>
+        <v>3791.0</v>
       </c>
       <c r="D45" s="1">
-        <v>19.93</v>
+        <v>51.3</v>
       </c>
       <c r="E45" s="1">
-        <v>11.58409521</v>
+        <v>37.47158797</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>378649.32</v>
+        <v>142054.79</v>
       </c>
       <c r="I45" s="1">
-        <v>272802.59</v>
+        <v>52423.51</v>
       </c>
       <c r="J45" s="1">
-        <v>72.046237928012</v>
+        <v>36.903725668103</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>651451.91</v>
+        <v>194478.3</v>
       </c>
       <c r="N45" s="1">
-        <v>651451.91</v>
+        <v>194478.3</v>
       </c>
       <c r="O45" s="1">
-        <v>1.34</v>
+        <v>0.4</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="1">
-        <v>6099.0</v>
+        <v>16412.0</v>
       </c>
       <c r="D46" s="1">
-        <v>53.9</v>
+        <v>61.79</v>
       </c>
       <c r="E46" s="1">
-        <v>45.57366945</v>
+        <v>34.42966549</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>277953.81</v>
+        <v>565059.67</v>
       </c>
       <c r="I46" s="1">
-        <v>50782.29</v>
+        <v>449037.81</v>
       </c>
       <c r="J46" s="1">
-        <v>18.270046379289</v>
+        <v>79.467325990545</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>328736.1</v>
+        <v>1014097.48</v>
       </c>
       <c r="N46" s="1">
-        <v>328736.1</v>
+        <v>1014097.48</v>
       </c>
       <c r="O46" s="1">
-        <v>0.67</v>
+        <v>2.07</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" s="1">
-        <v>3791.0</v>
+        <v>19493.0</v>
       </c>
       <c r="D47" s="1">
-        <v>54.02</v>
+        <v>25.72</v>
       </c>
       <c r="E47" s="1">
-        <v>37.47158797</v>
+        <v>22.15094393</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>142054.79</v>
+        <v>431788.35</v>
       </c>
       <c r="I47" s="1">
-        <v>62735.03</v>
+        <v>69571.61</v>
       </c>
       <c r="J47" s="1">
-        <v>44.162558685983</v>
+        <v>16.112433325262</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>204789.82</v>
+        <v>501359.96</v>
       </c>
       <c r="N47" s="1">
-        <v>204789.82</v>
+        <v>501359.96</v>
       </c>
       <c r="O47" s="1">
-        <v>0.42</v>
+        <v>1.03</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" t="s">
         <v>122</v>
       </c>
       <c r="C48" s="1">
-        <v>18169.0</v>
+        <v>173256.0</v>
       </c>
       <c r="D48" s="1">
-        <v>47.735</v>
+        <v>5.858</v>
       </c>
       <c r="E48" s="1">
-        <v>34.42966536</v>
+        <v>4.58678187</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>625552.59</v>
+        <v>794687.48</v>
       </c>
       <c r="I48" s="1">
-        <v>241744.63</v>
+        <v>220246.17</v>
       </c>
       <c r="J48" s="1">
-        <v>38.644973078922</v>
+        <v>27.714815640483</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>867297.22</v>
+        <v>1014933.65</v>
       </c>
       <c r="N48" s="1">
-        <v>867297.22</v>
+        <v>1014933.65</v>
       </c>
       <c r="O48" s="1">
-        <v>1.78</v>
+        <v>2.08</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="1">
-        <v>19493.0</v>
+        <v>4949.0</v>
       </c>
       <c r="D49" s="1">
-        <v>24.495</v>
+        <v>116.1</v>
       </c>
       <c r="E49" s="1">
-        <v>22.15094393</v>
+        <v>74.53999798</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>431788.35</v>
+        <v>368898.45</v>
       </c>
       <c r="I49" s="1">
-        <v>45692.69</v>
+        <v>205680.45</v>
       </c>
       <c r="J49" s="1">
-        <v>10.582196115296</v>
+        <v>55.755303390405</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>477481.04</v>
+        <v>574578.9</v>
       </c>
       <c r="N49" s="1">
-        <v>477481.04</v>
+        <v>574578.9</v>
       </c>
       <c r="O49" s="1">
-        <v>0.98</v>
+        <v>1.18</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="1">
-        <v>173256.0</v>
+        <v>1052.0</v>
       </c>
       <c r="D50" s="1">
-        <v>5.779</v>
+        <v>238.5</v>
       </c>
       <c r="E50" s="1">
-        <v>4.58678187</v>
+        <v>302.39528517</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>794687.48</v>
+        <v>318119.84</v>
       </c>
       <c r="I50" s="1">
-        <v>206558.94</v>
+        <v>-67217.84</v>
       </c>
       <c r="J50" s="1">
-        <v>25.992474425292</v>
+        <v>-21.129722685639</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1001246.42</v>
+        <v>250902.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1001246.42</v>
+        <v>250902.0</v>
       </c>
       <c r="O50" s="1">
-        <v>2.05</v>
+        <v>0.51</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" s="1">
-        <v>4949.0</v>
+        <v>3276.0</v>
       </c>
       <c r="D51" s="1">
-        <v>117.75</v>
+        <v>70.6</v>
       </c>
       <c r="E51" s="1">
-        <v>74.53999798</v>
+        <v>90.00418193</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>368898.45</v>
+        <v>294853.7</v>
       </c>
       <c r="I51" s="1">
-        <v>213846.3</v>
+        <v>-63568.1</v>
       </c>
       <c r="J51" s="1">
-        <v>57.968880053576</v>
+        <v>-21.559200376322</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>582744.75</v>
+        <v>231285.6</v>
       </c>
       <c r="N51" s="1">
-        <v>582744.75</v>
+        <v>231285.6</v>
       </c>
       <c r="O51" s="1">
-        <v>1.19</v>
+        <v>0.47</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="1">
-        <v>1052.0</v>
+        <v>9819.0</v>
       </c>
       <c r="D52" s="1">
-        <v>243.2</v>
+        <v>22.91</v>
       </c>
       <c r="E52" s="1">
-        <v>302.39528517</v>
+        <v>24.47654242</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>318119.84</v>
+        <v>240335.17</v>
       </c>
       <c r="I52" s="1">
-        <v>-62273.44</v>
+        <v>-15381.88</v>
       </c>
       <c r="J52" s="1">
-        <v>-19.575465648417</v>
+        <v>-6.4001785506466</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>255846.4</v>
+        <v>224953.29</v>
       </c>
       <c r="N52" s="1">
-        <v>255846.4</v>
+        <v>224953.29</v>
       </c>
       <c r="O52" s="1">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="1">
-        <v>3276.0</v>
+        <v>101909.0</v>
       </c>
       <c r="D53" s="1">
-        <v>68.25</v>
+        <v>4.588</v>
       </c>
       <c r="E53" s="1">
-        <v>90.00418193</v>
+        <v>3.24342816</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>294853.7</v>
+        <v>330534.52</v>
       </c>
       <c r="I53" s="1">
-        <v>-71266.7</v>
+        <v>137023.97</v>
       </c>
       <c r="J53" s="1">
-        <v>-24.170190165496</v>
+        <v>41.455267667655</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>223587.0</v>
+        <v>467558.49</v>
       </c>
       <c r="N53" s="1">
-        <v>223587.0</v>
+        <v>467558.49</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>0.96</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="1">
-        <v>9819.0</v>
+        <v>1911.0</v>
       </c>
       <c r="D54" s="1">
-        <v>24.4</v>
+        <v>156.05</v>
       </c>
       <c r="E54" s="1">
-        <v>24.47654242</v>
+        <v>139.00724751</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>240335.17</v>
+        <v>265642.85</v>
       </c>
       <c r="I54" s="1">
-        <v>-751.57</v>
+        <v>32568.7</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.31271744372661</v>
+        <v>12.260333752631</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>239583.6</v>
+        <v>298211.55</v>
       </c>
       <c r="N54" s="1">
-        <v>239583.6</v>
+        <v>298211.55</v>
       </c>
       <c r="O54" s="1">
-        <v>0.49</v>
+        <v>0.61</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="1">
-        <v>101909.0</v>
+        <v>756.0</v>
       </c>
       <c r="D55" s="1">
-        <v>4.617</v>
+        <v>481.8</v>
       </c>
       <c r="E55" s="1">
-        <v>3.24342816</v>
+        <v>429.69970899</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H55" s="1">
-        <v>330534.52</v>
+        <v>334734.31</v>
       </c>
       <c r="I55" s="1">
-        <v>139979.33</v>
+        <v>63082.2</v>
       </c>
       <c r="J55" s="1">
-        <v>42.349383053849</v>
+        <v>18.845453876539</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>470513.85</v>
+        <v>397816.51</v>
       </c>
       <c r="N55" s="1">
-        <v>470513.85</v>
+        <v>397816.51</v>
       </c>
       <c r="O55" s="1">
-        <v>0.96</v>
+        <v>0.81</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="1">
-        <v>1911.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D56" s="1">
-        <v>147.75</v>
+        <v>353.6</v>
       </c>
       <c r="E56" s="1">
-        <v>139.00724751</v>
+        <v>381.6474691</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>265642.85</v>
+        <v>586592.16</v>
       </c>
       <c r="I56" s="1">
-        <v>16707.4</v>
+        <v>-43108.96</v>
       </c>
       <c r="J56" s="1">
-        <v>6.2894220567201</v>
+        <v>-7.3490515113601</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>282350.25</v>
+        <v>543483.2</v>
       </c>
       <c r="N56" s="1">
-        <v>282350.25</v>
+        <v>543483.2</v>
       </c>
       <c r="O56" s="1">
-        <v>0.58</v>
+        <v>1.11</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="1">
-        <v>756.0</v>
+        <v>1273.0</v>
       </c>
       <c r="D57" s="1">
-        <v>511.0</v>
+        <v>452.0</v>
       </c>
       <c r="E57" s="1">
-        <v>429.69970899</v>
+        <v>571.60336999</v>
       </c>
       <c r="F57" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G57">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>334734.31</v>
+        <v>727651.09</v>
       </c>
       <c r="I57" s="1">
-        <v>86823.96</v>
+        <v>-152255.09</v>
       </c>
       <c r="J57" s="1">
-        <v>25.938171680101</v>
+        <v>-20.92418909178</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>421558.27</v>
+        <v>575396.0</v>
       </c>
       <c r="N57" s="1">
-        <v>421558.27</v>
+        <v>575396.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.86</v>
+        <v>1.18</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="1">
-        <v>1537.0</v>
+        <v>6296.0</v>
       </c>
       <c r="D58" s="1">
-        <v>345.15</v>
+        <v>112.9</v>
       </c>
       <c r="E58" s="1">
-        <v>381.6474691</v>
+        <v>136.13408513</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>586592.16</v>
+        <v>857100.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-56096.61</v>
+        <v>-146281.8</v>
       </c>
       <c r="J58" s="1">
-        <v>-9.5631366774489</v>
+        <v>-17.067059370655</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>530495.55</v>
+        <v>710818.4</v>
       </c>
       <c r="N58" s="1">
-        <v>530495.55</v>
+        <v>710818.4</v>
       </c>
       <c r="O58" s="1">
-        <v>1.09</v>
+        <v>1.45</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" s="1">
-        <v>1273.0</v>
+        <v>19060.0</v>
       </c>
       <c r="D59" s="1">
-        <v>486.0</v>
+        <v>15.04</v>
       </c>
       <c r="E59" s="1">
-        <v>571.60336999</v>
+        <v>11.18120042</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>727651.09</v>
+        <v>213113.68</v>
       </c>
       <c r="I59" s="1">
-        <v>-108973.09</v>
+        <v>73548.72</v>
       </c>
       <c r="J59" s="1">
-        <v>-14.976008625233</v>
+        <v>34.51149639948</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>618678.0</v>
+        <v>286662.4</v>
       </c>
       <c r="N59" s="1">
-        <v>618678.0</v>
+        <v>286662.4</v>
       </c>
       <c r="O59" s="1">
-        <v>1.27</v>
+        <v>0.59</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="1">
-        <v>6296.0</v>
+        <v>4437.0</v>
       </c>
       <c r="D60" s="1">
-        <v>117.5</v>
+        <v>51.78</v>
       </c>
       <c r="E60" s="1">
-        <v>136.13408513</v>
+        <v>50.69579896</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>857100.2</v>
+        <v>224937.26</v>
       </c>
       <c r="I60" s="1">
-        <v>-117320.2</v>
+        <v>4810.6</v>
       </c>
       <c r="J60" s="1">
-        <v>-13.688037874685</v>
+        <v>2.1386407925481</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>739780.0</v>
+        <v>229747.86</v>
       </c>
       <c r="N60" s="1">
-        <v>739780.0</v>
+        <v>229747.86</v>
       </c>
       <c r="O60" s="1">
-        <v>1.52</v>
+        <v>0.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" s="1">
-        <v>19060.0</v>
+        <v>639.0</v>
       </c>
       <c r="D61" s="1">
-        <v>15.73</v>
+        <v>186.1</v>
       </c>
       <c r="E61" s="1">
-        <v>11.18120042</v>
+        <v>178.16189358</v>
       </c>
       <c r="F61" t="s">
-        <v>8</v>
+        <v>149</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H61" s="1">
-        <v>213113.68</v>
+        <v>97258.09</v>
       </c>
       <c r="I61" s="1">
-        <v>86700.12</v>
+        <v>3690.89</v>
       </c>
       <c r="J61" s="1">
-        <v>40.682569040148</v>
+        <v>3.7949439475935</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>299813.8</v>
+        <v>100948.98</v>
       </c>
       <c r="N61" s="1">
-        <v>299813.8</v>
+        <v>100948.98</v>
       </c>
       <c r="O61" s="1">
-        <v>0.61</v>
+        <v>0.21</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B62" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>4437.0</v>
+        <v>8262.0</v>
       </c>
       <c r="D62" s="1">
-        <v>57.58</v>
+        <v>76.1</v>
       </c>
       <c r="E62" s="1">
-        <v>50.69579896</v>
+        <v>81.48237594</v>
       </c>
       <c r="F62" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G62">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H62" s="1">
-        <v>224937.26</v>
+        <v>721528.3</v>
       </c>
       <c r="I62" s="1">
-        <v>30545.2</v>
+        <v>-34833.02</v>
       </c>
       <c r="J62" s="1">
-        <v>13.579430993336</v>
+        <v>-4.8276720400295</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>255482.46</v>
+        <v>686695.28</v>
       </c>
       <c r="N62" s="1">
-        <v>255482.46</v>
+        <v>686695.28</v>
       </c>
       <c r="O62" s="1">
-        <v>0.52</v>
+        <v>1.4</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B63" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>5952.0</v>
+        <v>60606.0</v>
       </c>
       <c r="D63" s="1">
-        <v>75.36</v>
+        <v>11.39</v>
       </c>
       <c r="E63" s="1">
-        <v>82.03720094</v>
+        <v>5.72459707</v>
       </c>
       <c r="F63" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>520033.37</v>
+        <v>346944.93</v>
       </c>
       <c r="I63" s="1">
-        <v>-30571.65</v>
+        <v>343357.41</v>
       </c>
       <c r="J63" s="1">
-        <v>-5.8787862017393</v>
+        <v>98.965968460758</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>489461.72</v>
+        <v>690302.34</v>
       </c>
       <c r="N63" s="1">
-        <v>489461.72</v>
+        <v>690302.34</v>
       </c>
       <c r="O63" s="1">
-        <v>1.0</v>
+        <v>1.41</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B64" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>60606.0</v>
+        <v>7399.0</v>
       </c>
       <c r="D64" s="1">
-        <v>8.832</v>
+        <v>113.7</v>
       </c>
       <c r="E64" s="1">
-        <v>5.72459707</v>
+        <v>106.82878497</v>
       </c>
       <c r="F64" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G64">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H64" s="1">
-        <v>346944.93</v>
+        <v>846236.12</v>
       </c>
       <c r="I64" s="1">
-        <v>188327.26</v>
+        <v>72578.1</v>
       </c>
       <c r="J64" s="1">
-        <v>54.281600252812</v>
+        <v>8.5765778941225</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>535272.19</v>
+        <v>918814.22</v>
       </c>
       <c r="N64" s="1">
-        <v>535272.19</v>
+        <v>918814.22</v>
       </c>
       <c r="O64" s="1">
-        <v>1.1</v>
+        <v>1.88</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B65" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>7399.0</v>
+        <v>10504.0</v>
       </c>
       <c r="D65" s="1">
-        <v>116.1</v>
+        <v>374.9</v>
       </c>
       <c r="E65" s="1">
-        <v>106.82878497</v>
+        <v>407.34854532</v>
       </c>
       <c r="F65" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="G65">
-        <v>0.92</v>
+        <v>7.47</v>
       </c>
       <c r="H65" s="1">
-        <v>846236.12</v>
+        <v>573982.39</v>
       </c>
       <c r="I65" s="1">
-        <v>91153.56</v>
+        <v>-47014.82</v>
       </c>
       <c r="J65" s="1">
-        <v>10.771646098018</v>
+        <v>-8.1909864865366</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>937389.68</v>
+        <v>526967.57</v>
       </c>
       <c r="N65" s="1">
-        <v>937389.68</v>
+        <v>526967.57</v>
       </c>
       <c r="O65" s="1">
-        <v>1.92</v>
+        <v>1.08</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B66" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>10504.0</v>
+        <v>18606.0</v>
       </c>
       <c r="D66" s="1">
-        <v>381.2</v>
+        <v>18.25</v>
       </c>
       <c r="E66" s="1">
-        <v>407.34854532</v>
+        <v>13.60734978</v>
       </c>
       <c r="F66" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="G66">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>573982.39</v>
+        <v>253178.35</v>
       </c>
       <c r="I66" s="1">
-        <v>-38198.84</v>
+        <v>86381.15</v>
       </c>
       <c r="J66" s="1">
-        <v>-6.6550543475733</v>
+        <v>34.118695378179</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>535783.55</v>
+        <v>339559.5</v>
       </c>
       <c r="N66" s="1">
-        <v>535783.55</v>
+        <v>339559.5</v>
       </c>
       <c r="O66" s="1">
-        <v>1.1</v>
+        <v>0.69</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B67" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>18606.0</v>
+        <v>22287.0</v>
       </c>
       <c r="D67" s="1">
-        <v>17.645</v>
+        <v>167.65</v>
       </c>
       <c r="E67" s="1">
-        <v>13.60734978</v>
+        <v>124.75661866</v>
       </c>
       <c r="F67" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H67" s="1">
-        <v>253178.35</v>
+        <v>372513.28</v>
       </c>
       <c r="I67" s="1">
-        <v>75124.52</v>
+        <v>127485.46</v>
       </c>
       <c r="J67" s="1">
-        <v>29.672568764272</v>
+        <v>34.223064477057</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>328302.87</v>
+        <v>499998.74</v>
       </c>
       <c r="N67" s="1">
-        <v>328302.87</v>
+        <v>499998.74</v>
       </c>
       <c r="O67" s="1">
-        <v>0.67</v>
+        <v>1.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B68" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>22287.0</v>
+        <v>6385.0</v>
       </c>
       <c r="D68" s="1">
-        <v>161.85</v>
+        <v>61.48</v>
       </c>
       <c r="E68" s="1">
-        <v>124.75661866</v>
+        <v>118.1562177</v>
       </c>
       <c r="F68" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="G68">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>372513.28</v>
+        <v>754427.45</v>
       </c>
       <c r="I68" s="1">
-        <v>110152.03</v>
+        <v>-361877.65</v>
       </c>
       <c r="J68" s="1">
-        <v>29.569960566238</v>
+        <v>-47.967190218224</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>482665.31</v>
+        <v>392549.8</v>
       </c>
       <c r="N68" s="1">
-        <v>482665.31</v>
+        <v>392549.8</v>
       </c>
       <c r="O68" s="1">
-        <v>0.99</v>
+        <v>0.8</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B69" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>6385.0</v>
+        <v>6586.0</v>
       </c>
       <c r="D69" s="1">
-        <v>67.16</v>
+        <v>41.065</v>
       </c>
       <c r="E69" s="1">
-        <v>118.1562177</v>
+        <v>47.93986335</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>754427.45</v>
+        <v>315731.94</v>
       </c>
       <c r="I69" s="1">
-        <v>-325610.85</v>
+        <v>-45277.85</v>
       </c>
       <c r="J69" s="1">
-        <v>-43.159995039947</v>
+        <v>-14.340598546983</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>428816.6</v>
+        <v>270454.09</v>
       </c>
       <c r="N69" s="1">
-        <v>428816.6</v>
+        <v>270454.09</v>
       </c>
       <c r="O69" s="1">
-        <v>0.88</v>
+        <v>0.55</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B70" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>6586.0</v>
+        <v>3011.0</v>
       </c>
       <c r="D70" s="1">
-        <v>42.785</v>
+        <v>156.9</v>
       </c>
       <c r="E70" s="1">
-        <v>47.93986335</v>
+        <v>55.71003653</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>315731.94</v>
+        <v>167742.92</v>
       </c>
       <c r="I70" s="1">
-        <v>-33949.93</v>
+        <v>304682.98</v>
       </c>
       <c r="J70" s="1">
-        <v>-10.752770213872</v>
+        <v>181.63686431594</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>281782.01</v>
+        <v>472425.9</v>
       </c>
       <c r="N70" s="1">
-        <v>281782.01</v>
+        <v>472425.9</v>
       </c>
       <c r="O70" s="1">
-        <v>0.58</v>
+        <v>0.97</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B71" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>3011.0</v>
+        <v>4554.0</v>
       </c>
       <c r="D71" s="1">
-        <v>119.3</v>
+        <v>78.62</v>
       </c>
       <c r="E71" s="1">
-        <v>55.71003653</v>
+        <v>86.01332675</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>167742.92</v>
+        <v>391704.69</v>
       </c>
       <c r="I71" s="1">
-        <v>191469.38</v>
+        <v>-33669.21</v>
       </c>
       <c r="J71" s="1">
-        <v>114.14453736706</v>
+        <v>-8.595559578314</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>359212.3</v>
+        <v>358035.48</v>
       </c>
       <c r="N71" s="1">
-        <v>359212.3</v>
+        <v>358035.48</v>
       </c>
       <c r="O71" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B72" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>4554.0</v>
+        <v>6469.0</v>
       </c>
       <c r="D72" s="1">
-        <v>78.78</v>
+        <v>27.94</v>
       </c>
       <c r="E72" s="1">
-        <v>86.01332675</v>
+        <v>46.67227856</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>391704.69</v>
+        <v>301922.97</v>
       </c>
       <c r="I72" s="1">
-        <v>-32940.57</v>
+        <v>-121179.11</v>
       </c>
       <c r="J72" s="1">
-        <v>-8.4095418923884</v>
+        <v>-40.135770392031</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>358764.12</v>
+        <v>180743.86</v>
       </c>
       <c r="N72" s="1">
-        <v>358764.12</v>
+        <v>180743.86</v>
       </c>
       <c r="O72" s="1">
-        <v>0.74</v>
+        <v>0.37</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B73" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>6469.0</v>
+        <v>4199.0</v>
       </c>
       <c r="D73" s="1">
-        <v>31.5</v>
+        <v>46.3</v>
       </c>
       <c r="E73" s="1">
-        <v>46.67227856</v>
+        <v>61.33132651</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>301922.97</v>
+        <v>257530.24</v>
       </c>
       <c r="I73" s="1">
-        <v>-98149.47</v>
+        <v>-63116.54</v>
       </c>
       <c r="J73" s="1">
-        <v>-32.508116225804</v>
+        <v>-24.508399479611</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>203773.5</v>
+        <v>194413.7</v>
       </c>
       <c r="N73" s="1">
-        <v>203773.5</v>
+        <v>194413.7</v>
       </c>
       <c r="O73" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B74" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>4199.0</v>
+        <v>4038.0</v>
       </c>
       <c r="D74" s="1">
-        <v>54.76</v>
+        <v>319.4</v>
       </c>
       <c r="E74" s="1">
-        <v>61.33132651</v>
+        <v>296.39209757</v>
       </c>
       <c r="F74" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G74">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H74" s="1">
-        <v>257530.24</v>
+        <v>1196168.97</v>
       </c>
       <c r="I74" s="1">
-        <v>-27593.0</v>
+        <v>212456.19</v>
       </c>
       <c r="J74" s="1">
-        <v>-10.714469881285</v>
+        <v>17.76138616938</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>229937.24</v>
+        <v>1408625.16</v>
       </c>
       <c r="N74" s="1">
-        <v>229937.24</v>
+        <v>1408625.16</v>
       </c>
       <c r="O74" s="1">
-        <v>0.47</v>
+        <v>2.88</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B75" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>4038.0</v>
+        <v>4249.0</v>
       </c>
       <c r="D75" s="1">
-        <v>317.2</v>
+        <v>525.8</v>
       </c>
       <c r="E75" s="1">
-        <v>296.39209757</v>
+        <v>401.63481996</v>
       </c>
       <c r="F75" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G75">
-        <v>0.92</v>
+        <v>10.86</v>
       </c>
       <c r="H75" s="1">
-        <v>1196168.97</v>
+        <v>154809.93</v>
       </c>
       <c r="I75" s="1">
-        <v>201532.47</v>
+        <v>50900.11</v>
       </c>
       <c r="J75" s="1">
-        <v>16.848160674156</v>
+        <v>32.879098905348</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1397701.44</v>
+        <v>205710.04</v>
       </c>
       <c r="N75" s="1">
-        <v>1397701.44</v>
+        <v>205710.04</v>
       </c>
       <c r="O75" s="1">
-        <v>2.87</v>
+        <v>0.42</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B76" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>4249.0</v>
+        <v>1787.0</v>
       </c>
       <c r="D76" s="1">
-        <v>570.7</v>
+        <v>284.4</v>
       </c>
       <c r="E76" s="1">
-        <v>401.63481996</v>
+        <v>204.47602686</v>
       </c>
       <c r="F76" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G76">
-        <v>10.76</v>
+        <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>154809.93</v>
+        <v>365398.66</v>
       </c>
       <c r="I76" s="1">
-        <v>70521.51</v>
+        <v>142824.14</v>
       </c>
       <c r="J76" s="1">
-        <v>45.553608867338</v>
+        <v>39.087209569953</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>225331.44</v>
+        <v>508222.8</v>
       </c>
       <c r="N76" s="1">
-        <v>225331.44</v>
+        <v>508222.8</v>
       </c>
       <c r="O76" s="1">
-        <v>0.46</v>
+        <v>1.04</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B77" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>1787.0</v>
+        <v>6381.0</v>
       </c>
       <c r="D77" s="1">
-        <v>282.4</v>
+        <v>77.96</v>
       </c>
       <c r="E77" s="1">
-        <v>204.47602686</v>
+        <v>58.46962075</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>365398.66</v>
+        <v>373094.65</v>
       </c>
       <c r="I77" s="1">
-        <v>139250.14</v>
+        <v>124368.11</v>
       </c>
       <c r="J77" s="1">
-        <v>38.109099798012</v>
+        <v>33.334198171965</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>504648.8</v>
+        <v>497462.76</v>
       </c>
       <c r="N77" s="1">
-        <v>504648.8</v>
+        <v>497462.76</v>
       </c>
       <c r="O77" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B78" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>6381.0</v>
+        <v>52976.0</v>
       </c>
       <c r="D78" s="1">
-        <v>78.42</v>
+        <v>4.435</v>
       </c>
       <c r="E78" s="1">
-        <v>58.46962075</v>
+        <v>2.56789999</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>373094.65</v>
+        <v>136037.07</v>
       </c>
       <c r="I78" s="1">
-        <v>127303.37</v>
+        <v>98911.49</v>
       </c>
       <c r="J78" s="1">
-        <v>34.120931511615</v>
+        <v>72.709218156492</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>500398.02</v>
+        <v>234948.56</v>
       </c>
       <c r="N78" s="1">
-        <v>500398.02</v>
+        <v>234948.56</v>
       </c>
       <c r="O78" s="1">
-        <v>1.03</v>
+        <v>0.48</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B79" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>86944.0</v>
+        <v>7228.0</v>
       </c>
       <c r="D79" s="1">
-        <v>3.92</v>
+        <v>73.22</v>
       </c>
       <c r="E79" s="1">
-        <v>2.56790003</v>
+        <v>94.52649004</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>223263.5</v>
+        <v>683237.47</v>
       </c>
       <c r="I79" s="1">
-        <v>117556.98</v>
+        <v>-154003.31</v>
       </c>
       <c r="J79" s="1">
-        <v>52.65391790418</v>
+        <v>-22.540231875749</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>340820.48</v>
+        <v>529234.16</v>
       </c>
       <c r="N79" s="1">
-        <v>340820.48</v>
+        <v>529234.16</v>
       </c>
       <c r="O79" s="1">
-        <v>0.7</v>
+        <v>1.08</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B80" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C80" s="1">
-        <v>7228.0</v>
+        <v>6050.0</v>
       </c>
       <c r="D80" s="1">
-        <v>81.02</v>
+        <v>144.46</v>
       </c>
       <c r="E80" s="1">
-        <v>94.52649004</v>
+        <v>159.2648843</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>683237.47</v>
+        <v>963552.55</v>
       </c>
       <c r="I80" s="1">
-        <v>-97624.91</v>
+        <v>-89569.55</v>
       </c>
       <c r="J80" s="1">
-        <v>-14.288576708183</v>
+        <v>-9.2957618139249</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>585612.56</v>
+        <v>873983.0</v>
       </c>
       <c r="N80" s="1">
-        <v>585612.56</v>
+        <v>873983.0</v>
       </c>
       <c r="O80" s="1">
-        <v>1.2</v>
+        <v>1.79</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B81" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>5527.0</v>
+        <v>3530.0</v>
       </c>
       <c r="D81" s="1">
-        <v>151.16</v>
+        <v>35.9</v>
       </c>
       <c r="E81" s="1">
-        <v>160.26056088</v>
+        <v>35.55503116</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>885760.12</v>
+        <v>125509.26</v>
       </c>
       <c r="I81" s="1">
-        <v>-50298.8</v>
+        <v>1217.74</v>
       </c>
       <c r="J81" s="1">
-        <v>-5.6786029156517</v>
+        <v>0.97023916801039</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>835461.32</v>
+        <v>126727.0</v>
       </c>
       <c r="N81" s="1">
-        <v>835461.32</v>
+        <v>126727.0</v>
       </c>
       <c r="O81" s="1">
-        <v>1.71</v>
+        <v>0.26</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B82" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C82" s="1">
         <v>3376.0</v>
       </c>
       <c r="D82" s="1">
-        <v>272.1</v>
+        <v>274.65</v>
       </c>
       <c r="E82" s="1">
         <v>165.88655806</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>560033.02</v>
       </c>
       <c r="I82" s="1">
-        <v>358576.58</v>
+        <v>367185.38</v>
       </c>
       <c r="J82" s="1">
-        <v>64.027756791912</v>
+        <v>65.564951866588</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>918609.6</v>
+        <v>927218.4</v>
       </c>
       <c r="N82" s="1">
-        <v>918609.6</v>
+        <v>927218.4</v>
       </c>
       <c r="O82" s="1">
-        <v>1.88</v>
+        <v>1.9</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B83" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>4924.0</v>
       </c>
       <c r="D83" s="1">
-        <v>87.06</v>
+        <v>84.42</v>
       </c>
       <c r="E83" s="1">
         <v>87.81467303</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
       <c r="G83">
         <v>0.92</v>
       </c>
       <c r="H83" s="1">
         <v>463674.46</v>
       </c>
       <c r="I83" s="1">
-        <v>4116.29</v>
+        <v>-9672.63</v>
       </c>
       <c r="J83" s="1">
-        <v>0.88775430934885</v>
+        <v>-2.0860821189073</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>467790.75</v>
+        <v>454001.83</v>
       </c>
       <c r="N83" s="1">
-        <v>467790.75</v>
+        <v>454001.83</v>
       </c>
       <c r="O83" s="1">
-        <v>0.96</v>
+        <v>0.93</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B84" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C84" s="1">
         <v>3877.0</v>
       </c>
       <c r="D84" s="1">
-        <v>241.6</v>
+        <v>268.65</v>
       </c>
       <c r="E84" s="1">
         <v>159.99584988</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>620303.91</v>
       </c>
       <c r="I84" s="1">
-        <v>316379.29</v>
+        <v>421252.14</v>
       </c>
       <c r="J84" s="1">
-        <v>51.003916773634</v>
+        <v>67.910605303133</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>936683.2</v>
+        <v>1041556.05</v>
       </c>
       <c r="N84" s="1">
-        <v>936683.2</v>
+        <v>1041556.05</v>
       </c>
       <c r="O84" s="1">
-        <v>1.92</v>
+        <v>2.13</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B85" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C85" s="1">
         <v>3035.0</v>
       </c>
       <c r="D85" s="1">
-        <v>166.94</v>
+        <v>178.5</v>
       </c>
       <c r="E85" s="1">
         <v>75.19114992</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>228205.14</v>
       </c>
       <c r="I85" s="1">
-        <v>278457.76</v>
+        <v>313542.36</v>
       </c>
       <c r="J85" s="1">
-        <v>122.02080987308</v>
+        <v>137.39495964026</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>506662.9</v>
+        <v>541747.5</v>
       </c>
       <c r="N85" s="1">
-        <v>506662.9</v>
+        <v>541747.5</v>
       </c>
       <c r="O85" s="1">
-        <v>1.04</v>
+        <v>1.11</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B86" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>8804.0</v>
       </c>
       <c r="D86" s="1">
-        <v>38.06</v>
+        <v>33.57</v>
       </c>
       <c r="E86" s="1">
         <v>51.64600182</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>454691.4</v>
       </c>
       <c r="I86" s="1">
-        <v>-119611.16</v>
+        <v>-159141.12</v>
       </c>
       <c r="J86" s="1">
-        <v>-26.306008866673</v>
+        <v>-34.999808661435</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>335080.24</v>
+        <v>295550.28</v>
       </c>
       <c r="N86" s="1">
-        <v>335080.24</v>
+        <v>295550.28</v>
       </c>
       <c r="O86" s="1">
-        <v>0.69</v>
+        <v>0.6</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B87" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C87" s="1">
         <v>1343.0</v>
       </c>
       <c r="D87" s="1">
-        <v>152.1</v>
+        <v>142.65</v>
       </c>
       <c r="E87" s="1">
         <v>169.19134028</v>
       </c>
       <c r="F87" t="s">
         <v>28</v>
       </c>
       <c r="G87">
         <v>0.92</v>
       </c>
       <c r="H87" s="1">
         <v>242946.53</v>
       </c>
       <c r="I87" s="1">
-        <v>-20041.36</v>
+        <v>-33707.83</v>
       </c>
       <c r="J87" s="1">
-        <v>-8.2492884339612</v>
+        <v>-13.874587959746</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>222905.17</v>
+        <v>209238.7</v>
       </c>
       <c r="N87" s="1">
-        <v>222905.17</v>
+        <v>209238.7</v>
       </c>
       <c r="O87" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B88" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C88" s="1">
         <v>5270.0</v>
       </c>
       <c r="D88" s="1">
-        <v>71.76</v>
+        <v>69.39</v>
       </c>
       <c r="E88" s="1">
         <v>66.29859962</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>349393.62</v>
       </c>
       <c r="I88" s="1">
-        <v>28781.58</v>
+        <v>16291.68</v>
       </c>
       <c r="J88" s="1">
-        <v>8.2375802969728</v>
+        <v>4.6628441584022</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>378175.2</v>
+        <v>365685.3</v>
       </c>
       <c r="N88" s="1">
-        <v>378175.2</v>
+        <v>365685.3</v>
       </c>
       <c r="O88" s="1">
-        <v>0.78</v>
+        <v>0.75</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B89" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C89" s="1">
         <v>676.0</v>
       </c>
       <c r="D89" s="1">
-        <v>522.44</v>
+        <v>419.5</v>
       </c>
       <c r="E89" s="1">
         <v>503.62532544</v>
       </c>
       <c r="F89" t="s">
-        <v>205</v>
+        <v>149</v>
       </c>
       <c r="G89">
         <v>1.18</v>
       </c>
       <c r="H89" s="1">
         <v>289857.36</v>
       </c>
       <c r="I89" s="1">
-        <v>10661.22</v>
+        <v>-49125.61</v>
       </c>
       <c r="J89" s="1">
-        <v>3.6780918724989</v>
+        <v>-16.948201694792</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>300518.58</v>
+        <v>240731.75</v>
       </c>
       <c r="N89" s="1">
-        <v>300518.58</v>
+        <v>240731.75</v>
       </c>
       <c r="O89" s="1">
-        <v>0.62</v>
+        <v>0.49</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
         <v>34955.0</v>
       </c>
       <c r="D90" s="1">
-        <v>84.0</v>
+        <v>85.16</v>
       </c>
       <c r="E90" s="1">
         <v>59.79360034</v>
       </c>
       <c r="F90" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G90">
-        <v>10.76</v>
+        <v>10.86</v>
       </c>
       <c r="H90" s="1">
         <v>189130.87</v>
       </c>
       <c r="I90" s="1">
-        <v>83713.99</v>
+        <v>84959.1</v>
       </c>
       <c r="J90" s="1">
-        <v>44.262467570736</v>
+        <v>44.920800078803</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>272844.86</v>
+        <v>274089.97</v>
       </c>
       <c r="N90" s="1">
-        <v>272844.86</v>
+        <v>274089.97</v>
       </c>
       <c r="O90" s="1">
         <v>0.56</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>17986.0</v>
+        <v>14751.0</v>
       </c>
       <c r="D91" s="1">
-        <v>37.61</v>
+        <v>50.3</v>
       </c>
       <c r="E91" s="1">
-        <v>26.57334927</v>
+        <v>26.57334893</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>477948.26</v>
+        <v>391983.47</v>
       </c>
       <c r="I91" s="1">
-        <v>198505.2</v>
+        <v>349991.83</v>
       </c>
       <c r="J91" s="1">
-        <v>41.532780138168</v>
+        <v>89.287395205721</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>676453.46</v>
+        <v>741975.3</v>
       </c>
       <c r="N91" s="1">
-        <v>676453.46</v>
+        <v>741975.3</v>
       </c>
       <c r="O91" s="1">
-        <v>1.39</v>
+        <v>1.52</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
         <v>1885.0</v>
       </c>
       <c r="D92" s="1">
-        <v>133.35</v>
+        <v>124.1</v>
       </c>
       <c r="E92" s="1">
         <v>130.92310875</v>
       </c>
       <c r="F92" t="s">
         <v>28</v>
       </c>
       <c r="G92">
         <v>0.92</v>
       </c>
       <c r="H92" s="1">
         <v>266680.43</v>
       </c>
       <c r="I92" s="1">
-        <v>7615.46</v>
+        <v>-11188.4</v>
       </c>
       <c r="J92" s="1">
-        <v>2.8556501127586</v>
+        <v>-4.1954334631904</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>274295.89</v>
+        <v>255492.03</v>
       </c>
       <c r="N92" s="1">
-        <v>274295.89</v>
+        <v>255492.03</v>
       </c>
       <c r="O92" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
         <v>17437.0</v>
       </c>
       <c r="D93" s="1">
-        <v>39.42</v>
+        <v>36.8</v>
       </c>
       <c r="E93" s="1">
         <v>23.57652635</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>411103.89</v>
       </c>
       <c r="I93" s="1">
-        <v>276262.65</v>
+        <v>230577.71</v>
       </c>
       <c r="J93" s="1">
-        <v>67.200203335463</v>
+        <v>56.087455168571</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>687366.54</v>
+        <v>641681.6</v>
       </c>
       <c r="N93" s="1">
-        <v>687366.54</v>
+        <v>641681.6</v>
       </c>
       <c r="O93" s="1">
-        <v>1.41</v>
+        <v>1.31</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
         <v>2039.0</v>
       </c>
       <c r="D94" s="1">
-        <v>247.7</v>
+        <v>225.0</v>
       </c>
       <c r="E94" s="1">
         <v>215.87280039</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>440164.64</v>
       </c>
       <c r="I94" s="1">
-        <v>64895.66</v>
+        <v>18610.36</v>
       </c>
       <c r="J94" s="1">
-        <v>14.743496887892</v>
+        <v>4.2280452150813</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>505060.3</v>
+        <v>458775.0</v>
       </c>
       <c r="N94" s="1">
-        <v>505060.3</v>
+        <v>458775.0</v>
       </c>
       <c r="O94" s="1">
-        <v>1.04</v>
+        <v>0.94</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>7949.0</v>
+        <v>7482.0</v>
       </c>
       <c r="D95" s="1">
-        <v>67.01</v>
+        <v>21.92</v>
       </c>
       <c r="E95" s="1">
-        <v>77.67148321</v>
+        <v>20.45680032</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>617410.62</v>
+        <v>153057.78</v>
       </c>
       <c r="I95" s="1">
-        <v>-84748.13</v>
+        <v>10947.66</v>
       </c>
       <c r="J95" s="1">
-        <v>-13.726380346357</v>
+        <v>7.1526321628342</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>532662.49</v>
+        <v>164005.44</v>
       </c>
       <c r="N95" s="1">
-        <v>532662.49</v>
+        <v>164005.44</v>
       </c>
       <c r="O95" s="1">
-        <v>1.09</v>
+        <v>0.34</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>3833.0</v>
+        <v>7949.0</v>
       </c>
       <c r="D96" s="1">
-        <v>48.705</v>
+        <v>70.73</v>
       </c>
       <c r="E96" s="1">
-        <v>55.24594313</v>
+        <v>77.67148321</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>211757.7</v>
+        <v>617410.62</v>
       </c>
       <c r="I96" s="1">
-        <v>-25071.43</v>
+        <v>-55177.85</v>
       </c>
       <c r="J96" s="1">
-        <v>-11.839678084906</v>
+        <v>-8.9369777928342</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>186686.27</v>
+        <v>562232.77</v>
       </c>
       <c r="N96" s="1">
-        <v>186686.27</v>
+        <v>562232.77</v>
       </c>
       <c r="O96" s="1">
-        <v>0.38</v>
+        <v>1.15</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>1762.0</v>
+        <v>5909.0</v>
       </c>
       <c r="D97" s="1">
-        <v>247.1</v>
+        <v>48.655</v>
       </c>
       <c r="E97" s="1">
-        <v>119.80204881</v>
+        <v>53.30623794</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>211091.21</v>
+        <v>314986.56</v>
       </c>
       <c r="I97" s="1">
-        <v>224298.99</v>
+        <v>-27484.16</v>
       </c>
       <c r="J97" s="1">
-        <v>106.25690667082</v>
+        <v>-8.7255024468346</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>435390.2</v>
+        <v>287502.4</v>
       </c>
       <c r="N97" s="1">
-        <v>435390.2</v>
+        <v>287502.4</v>
       </c>
       <c r="O97" s="1">
-        <v>0.89</v>
+        <v>0.59</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>17177.0</v>
+        <v>1762.0</v>
       </c>
       <c r="D98" s="1">
-        <v>35.28</v>
+        <v>235.8</v>
       </c>
       <c r="E98" s="1">
-        <v>28.5219398</v>
+        <v>119.80204881</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>489921.36</v>
+        <v>211091.21</v>
       </c>
       <c r="I98" s="1">
-        <v>116083.2</v>
+        <v>204388.39</v>
       </c>
       <c r="J98" s="1">
-        <v>23.694251665206</v>
+        <v>96.82468066766</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>606004.56</v>
+        <v>415479.6</v>
       </c>
       <c r="N98" s="1">
-        <v>606004.56</v>
+        <v>415479.6</v>
       </c>
       <c r="O98" s="1">
-        <v>1.24</v>
+        <v>0.85</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
-        <v>16292.0</v>
+        <v>17177.0</v>
       </c>
       <c r="D99" s="1">
-        <v>193.0</v>
+        <v>34.63</v>
       </c>
       <c r="E99" s="1">
-        <v>124.19003867</v>
+        <v>28.5219398</v>
       </c>
       <c r="F99" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="G99">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>271031.26</v>
+        <v>489921.36</v>
       </c>
       <c r="I99" s="1">
-        <v>149708.43</v>
+        <v>104918.15</v>
       </c>
       <c r="J99" s="1">
-        <v>55.236591528224</v>
+        <v>21.415304284753</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>420739.69</v>
+        <v>594839.51</v>
       </c>
       <c r="N99" s="1">
-        <v>420739.69</v>
+        <v>594839.51</v>
       </c>
       <c r="O99" s="1">
-        <v>0.86</v>
+        <v>1.22</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>15764.0</v>
+        <v>16292.0</v>
       </c>
       <c r="D100" s="1">
-        <v>23.51</v>
+        <v>197.1</v>
       </c>
       <c r="E100" s="1">
-        <v>29.80596295</v>
+        <v>124.19003867</v>
       </c>
       <c r="F100" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H100" s="1">
-        <v>469861.2</v>
+        <v>271031.26</v>
       </c>
       <c r="I100" s="1">
-        <v>-99249.56</v>
+        <v>158678.05</v>
       </c>
       <c r="J100" s="1">
-        <v>-21.123165734902</v>
+        <v>58.546032660587</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>370611.64</v>
+        <v>429709.31</v>
       </c>
       <c r="N100" s="1">
-        <v>370611.64</v>
+        <v>429709.31</v>
       </c>
       <c r="O100" s="1">
-        <v>0.76</v>
+        <v>0.88</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>6102.0</v>
+        <v>15764.0</v>
       </c>
       <c r="D101" s="1">
-        <v>69.72</v>
+        <v>22.47</v>
       </c>
       <c r="E101" s="1">
-        <v>119.6944723</v>
+        <v>29.80596295</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>730375.67</v>
+        <v>469861.2</v>
       </c>
       <c r="I101" s="1">
-        <v>-304944.23</v>
+        <v>-115644.12</v>
       </c>
       <c r="J101" s="1">
-        <v>-41.751696082647</v>
+        <v>-24.612400428041</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>425431.44</v>
+        <v>354217.08</v>
       </c>
       <c r="N101" s="1">
-        <v>425431.44</v>
+        <v>354217.08</v>
       </c>
       <c r="O101" s="1">
-        <v>0.87</v>
+        <v>0.72</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>652.0</v>
+        <v>6102.0</v>
       </c>
       <c r="D102" s="1">
-        <v>563.4</v>
+        <v>61.72</v>
       </c>
       <c r="E102" s="1">
-        <v>543.46211656</v>
+        <v>119.6944723</v>
       </c>
       <c r="F102" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G102">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>378605.92</v>
+        <v>730375.67</v>
       </c>
       <c r="I102" s="1">
-        <v>22241.74</v>
+        <v>-353760.23</v>
       </c>
       <c r="J102" s="1">
-        <v>5.8746413685238</v>
+        <v>-48.43537983679</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>400847.66</v>
+        <v>376615.44</v>
       </c>
       <c r="N102" s="1">
-        <v>400847.66</v>
+        <v>376615.44</v>
       </c>
       <c r="O102" s="1">
-        <v>0.82</v>
+        <v>0.77</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>91.0</v>
+        <v>652.0</v>
       </c>
       <c r="D103" s="1">
-        <v>1073.38</v>
+        <v>546.4</v>
       </c>
       <c r="E103" s="1">
-        <v>1073.15428571</v>
+        <v>543.46211656</v>
       </c>
       <c r="F103" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G103">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H103" s="1">
-        <v>97657.04</v>
+        <v>378605.92</v>
       </c>
       <c r="I103" s="1">
-        <v>20.54</v>
+        <v>10486.26</v>
       </c>
       <c r="J103" s="1">
-        <v>0.021032789853143</v>
+        <v>2.7697031256141</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>97677.58</v>
+        <v>389092.18</v>
       </c>
       <c r="N103" s="1">
-        <v>97677.58</v>
+        <v>389092.18</v>
       </c>
       <c r="O103" s="1">
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>234</v>
+      </c>
+      <c r="B104" t="s">
+        <v>235</v>
+      </c>
+      <c r="C104" s="1">
+        <v>491.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>1074.69</v>
+      </c>
+      <c r="E104" s="1">
+        <v>1074.03358452</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>527350.49</v>
+      </c>
+      <c r="I104" s="1">
+        <v>322.3</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.061116848492925</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>527672.79</v>
+      </c>
+      <c r="N104" s="1">
+        <v>527672.79</v>
+      </c>
+      <c r="O104" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>