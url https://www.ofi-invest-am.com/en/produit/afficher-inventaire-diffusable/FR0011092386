--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
@@ -139,50 +139,56 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON INC</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM</t>
   </si>
   <si>
+    <t>ES0109067019</t>
+  </si>
+  <si>
+    <t>AMADEUS IT GROUP</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGEN-X SE - W/I</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
@@ -229,56 +235,50 @@
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN AB</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI SE</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...4 lines deleted...]
-  <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>CIE FINANCI-REG</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEME</t>
   </si>
   <si>
     <t>DE0005810055</t>
@@ -421,68 +421,80 @@
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP-A</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHIL</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KPN (KONIN) NV</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO SPA</t>
+  </si>
+  <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP NOM.</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
+    <t>NL0015002MS2</t>
+  </si>
+  <si>
+    <t>MAGNUM ICE CREAM</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK KGAA</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORP</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER SPA</t>
   </si>
   <si>
     <t>NL0009805522</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV</t>
   </si>
   <si>
     <t>USD</t>
@@ -680,50 +692,56 @@
     <t>TECHNIP ENERGIES</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
+  </si>
+  <si>
+    <t>NL00150742T2</t>
+  </si>
+  <si>
+    <t>UNILEVER RTS</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNE</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA SE</t>
   </si>
@@ -1129,125 +1147,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1277.9614</v>
+        <v>1274.1114</v>
       </c>
       <c r="D2">
-        <v>38182.71</v>
+        <v>39489.45</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>48796041.24</v>
+        <v>50313963.81</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>48796041.24</v>
+        <v>50313963.81</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>52.0</v>
       </c>
       <c r="D3">
-        <v>1735.57</v>
+        <v>1794.45</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>90250.09</v>
+        <v>93311.91</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>90250.09</v>
+        <v>93311.91</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P104"/>
+  <dimension ref="A1:P107"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O104" sqref="O104"/>
+      <selection activeCell="O107" sqref="O107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1269,5186 +1287,5336 @@
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
         <v>9756.0</v>
       </c>
       <c r="D2" s="1">
-        <v>83.56</v>
+        <v>83.42</v>
       </c>
       <c r="E2" s="1">
         <v>35.21945879</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>337175.93</v>
       </c>
       <c r="I2" s="1">
-        <v>553181.61</v>
+        <v>552710.37</v>
       </c>
       <c r="J2" s="1">
-        <v>164.06319691919</v>
+        <v>163.9234360531</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>890357.54</v>
+        <v>889886.3</v>
       </c>
       <c r="N2" s="1">
-        <v>890357.54</v>
+        <v>889886.3</v>
       </c>
       <c r="O2" s="1">
-        <v>1.82</v>
+        <v>1.77</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>203.0</v>
+        <v>262.0</v>
       </c>
       <c r="D3" s="1">
-        <v>921.0</v>
+        <v>911.8</v>
       </c>
       <c r="E3" s="1">
-        <v>1168.80591133</v>
+        <v>1126.84087786</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>237267.6</v>
+        <v>295232.31</v>
       </c>
       <c r="I3" s="1">
-        <v>-50304.6</v>
+        <v>-56340.71</v>
       </c>
       <c r="J3" s="1">
-        <v>-21.201630563971</v>
+        <v>-19.083517654284</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>186963.0</v>
+        <v>238891.6</v>
       </c>
       <c r="N3" s="1">
-        <v>186963.0</v>
+        <v>238891.6</v>
       </c>
       <c r="O3" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
         <v>3205.0</v>
       </c>
       <c r="D4" s="1">
-        <v>176.0</v>
+        <v>177.42</v>
       </c>
       <c r="E4" s="1">
         <v>174.63505772</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>559705.36</v>
       </c>
       <c r="I4" s="1">
-        <v>4374.64</v>
+        <v>8925.74</v>
       </c>
       <c r="J4" s="1">
-        <v>0.78159694593598</v>
+        <v>1.5947211940225</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>564080.0</v>
+        <v>568631.1</v>
       </c>
       <c r="N4" s="1">
-        <v>564080.0</v>
+        <v>568631.1</v>
       </c>
       <c r="O4" s="1">
-        <v>1.15</v>
+        <v>1.13</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>3510.0</v>
       </c>
       <c r="D5" s="1">
-        <v>175.48</v>
+        <v>173.18</v>
       </c>
       <c r="E5" s="1">
         <v>151.98838746</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>533479.24</v>
       </c>
       <c r="I5" s="1">
-        <v>82455.56</v>
+        <v>74382.56</v>
       </c>
       <c r="J5" s="1">
-        <v>15.456189073074</v>
+        <v>13.942915566874</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>615934.8</v>
+        <v>607861.8</v>
       </c>
       <c r="N5" s="1">
-        <v>615934.8</v>
+        <v>607861.8</v>
       </c>
       <c r="O5" s="1">
-        <v>1.26</v>
+        <v>1.21</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
         <v>11878.0</v>
       </c>
       <c r="D6" s="1">
-        <v>48.75</v>
+        <v>51.72</v>
       </c>
       <c r="E6" s="1">
         <v>84.84644048</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H6" s="1">
         <v>928646.61</v>
       </c>
       <c r="I6" s="1">
-        <v>-296217.06</v>
+        <v>-256917.17</v>
       </c>
       <c r="J6" s="1">
-        <v>-31.897716182908</v>
+        <v>-27.665762975218</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>632429.55</v>
+        <v>671729.44</v>
       </c>
       <c r="N6" s="1">
-        <v>632429.55</v>
+        <v>671729.44</v>
       </c>
       <c r="O6" s="1">
-        <v>1.29</v>
+        <v>1.33</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
         <v>2059.0</v>
       </c>
       <c r="D7" s="1">
-        <v>371.7</v>
+        <v>374.9</v>
       </c>
       <c r="E7" s="1">
         <v>239.53412822</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>493200.77</v>
       </c>
       <c r="I7" s="1">
-        <v>272129.53</v>
+        <v>278718.33</v>
       </c>
       <c r="J7" s="1">
-        <v>55.176217587819</v>
+        <v>56.512144131486</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>765330.3</v>
+        <v>771919.1</v>
       </c>
       <c r="N7" s="1">
-        <v>765330.3</v>
+        <v>771919.1</v>
       </c>
       <c r="O7" s="1">
-        <v>1.57</v>
+        <v>1.53</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
         <v>18612.0</v>
       </c>
       <c r="D8" s="1">
-        <v>17.22</v>
+        <v>17.16</v>
       </c>
       <c r="E8" s="1">
         <v>25.8776671</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>481635.14</v>
       </c>
       <c r="I8" s="1">
-        <v>-161136.5</v>
+        <v>-162253.22</v>
       </c>
       <c r="J8" s="1">
-        <v>-33.456134450655</v>
+        <v>-33.687994609363</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>320498.64</v>
+        <v>319381.92</v>
       </c>
       <c r="N8" s="1">
-        <v>320498.64</v>
+        <v>319381.92</v>
       </c>
       <c r="O8" s="1">
-        <v>0.66</v>
+        <v>0.63</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>7364.0</v>
+        <v>4749.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.82</v>
+        <v>55.7</v>
       </c>
       <c r="E9" s="1">
-        <v>57.24664313</v>
+        <v>53.45872394</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>421564.28</v>
+        <v>253875.48</v>
       </c>
       <c r="I9" s="1">
-        <v>77862.2</v>
+        <v>10643.82</v>
       </c>
       <c r="J9" s="1">
-        <v>18.469828610716</v>
+        <v>4.1925356477908</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>499426.48</v>
+        <v>264519.3</v>
       </c>
       <c r="N9" s="1">
-        <v>499426.48</v>
+        <v>264519.3</v>
       </c>
       <c r="O9" s="1">
-        <v>1.02</v>
+        <v>0.52</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1">
-        <v>6746.0</v>
+        <v>7364.0</v>
       </c>
       <c r="D10" s="1">
-        <v>48.16</v>
+        <v>69.24</v>
       </c>
       <c r="E10" s="1">
-        <v>32.78877409</v>
+        <v>57.24664313</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>221193.07</v>
+        <v>421564.28</v>
       </c>
       <c r="I10" s="1">
-        <v>103694.29</v>
+        <v>88319.08</v>
       </c>
       <c r="J10" s="1">
-        <v>46.87953831465</v>
+        <v>20.950323400265</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>324887.36</v>
+        <v>509883.36</v>
       </c>
       <c r="N10" s="1">
-        <v>324887.36</v>
+        <v>509883.36</v>
       </c>
       <c r="O10" s="1">
-        <v>0.66</v>
+        <v>1.01</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1">
-        <v>488.0</v>
+        <v>6746.0</v>
       </c>
       <c r="D11" s="1">
-        <v>691.2</v>
+        <v>51.05</v>
       </c>
       <c r="E11" s="1">
-        <v>516.52629098</v>
+        <v>32.78877409</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>252064.83</v>
+        <v>221193.07</v>
       </c>
       <c r="I11" s="1">
-        <v>85240.77</v>
+        <v>123190.23</v>
       </c>
       <c r="J11" s="1">
-        <v>33.817002554462</v>
+        <v>55.693530543249</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>337305.6</v>
+        <v>344383.3</v>
       </c>
       <c r="N11" s="1">
-        <v>337305.6</v>
+        <v>344383.3</v>
       </c>
       <c r="O11" s="1">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="1">
-        <v>2118.0</v>
+        <v>682.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1305.6</v>
+        <v>718.0</v>
       </c>
       <c r="E12" s="1">
-        <v>621.41182247</v>
+        <v>567.86092375</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1316150.24</v>
+        <v>387281.15</v>
       </c>
       <c r="I12" s="1">
-        <v>1449110.56</v>
+        <v>102394.85</v>
       </c>
       <c r="J12" s="1">
-        <v>110.10221447059</v>
+        <v>26.439409715655</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2765260.8</v>
+        <v>489676.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2765260.8</v>
+        <v>489676.0</v>
       </c>
       <c r="O12" s="1">
-        <v>5.66</v>
+        <v>0.97</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="1">
-        <v>15694.0</v>
+        <v>2118.0</v>
       </c>
       <c r="D13" s="1">
-        <v>180.05</v>
+        <v>1394.0</v>
       </c>
       <c r="E13" s="1">
-        <v>153.24979992</v>
+        <v>621.41182247</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G13">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>213691.91</v>
+        <v>1316150.24</v>
       </c>
       <c r="I13" s="1">
-        <v>46488.72</v>
+        <v>1636341.76</v>
       </c>
       <c r="J13" s="1">
-        <v>21.755021048761</v>
+        <v>124.32788524204</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>260180.63</v>
+        <v>2952492.0</v>
       </c>
       <c r="N13" s="1">
-        <v>260180.63</v>
+        <v>2952492.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.53</v>
+        <v>5.86</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
         <v>52</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>15694.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>172.8</v>
+      </c>
+      <c r="E14" s="1">
+        <v>153.24979992</v>
+      </c>
+      <c r="F14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G14">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H14" s="1">
-        <v>407894.23</v>
+        <v>213691.91</v>
       </c>
       <c r="I14" s="1">
-        <v>61800.27</v>
+        <v>36626.37</v>
       </c>
       <c r="J14" s="1">
-        <v>15.151052761889</v>
+        <v>17.139801876449</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>469694.5</v>
+        <v>250318.28</v>
       </c>
       <c r="N14" s="1">
-        <v>469694.5</v>
+        <v>250318.28</v>
       </c>
       <c r="O14" s="1">
-        <v>0.96</v>
+        <v>0.5</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>96956.0</v>
+        <v>11891.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.416</v>
+        <v>39.57</v>
       </c>
       <c r="E15" s="1">
-        <v>5.30332821</v>
+        <v>34.30276932</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>514189.49</v>
+        <v>407894.23</v>
       </c>
       <c r="I15" s="1">
-        <v>495704.21</v>
+        <v>62632.64</v>
       </c>
       <c r="J15" s="1">
-        <v>96.404967359407</v>
+        <v>15.355117918682</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1009893.7</v>
+        <v>470526.87</v>
       </c>
       <c r="N15" s="1">
-        <v>1009893.7</v>
+        <v>470526.87</v>
       </c>
       <c r="O15" s="1">
-        <v>2.07</v>
+        <v>0.93</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>39594.0</v>
+        <v>96956.0</v>
       </c>
       <c r="D16" s="1">
-        <v>18.76</v>
+        <v>10.656</v>
       </c>
       <c r="E16" s="1">
-        <v>16.14068672</v>
+        <v>5.30332821</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>639074.35</v>
+        <v>514189.49</v>
       </c>
       <c r="I16" s="1">
-        <v>103709.09</v>
+        <v>518973.65</v>
       </c>
       <c r="J16" s="1">
-        <v>16.228016348958</v>
+        <v>100.93042741889</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>742783.44</v>
+        <v>1033163.14</v>
       </c>
       <c r="N16" s="1">
-        <v>742783.44</v>
+        <v>1033163.14</v>
       </c>
       <c r="O16" s="1">
-        <v>1.52</v>
+        <v>2.05</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>4222.0</v>
+        <v>39594.0</v>
       </c>
       <c r="D17" s="1">
-        <v>71.85</v>
+        <v>19.825</v>
       </c>
       <c r="E17" s="1">
-        <v>102.71271672</v>
+        <v>16.14068672</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>433653.09</v>
+        <v>639074.35</v>
       </c>
       <c r="I17" s="1">
-        <v>-130302.39</v>
+        <v>145876.7</v>
       </c>
       <c r="J17" s="1">
-        <v>-30.047610176143</v>
+        <v>22.826248620368</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>303350.7</v>
+        <v>784951.05</v>
       </c>
       <c r="N17" s="1">
-        <v>303350.7</v>
+        <v>784951.05</v>
       </c>
       <c r="O17" s="1">
-        <v>0.62</v>
+        <v>1.56</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>2464.0</v>
+        <v>4222.0</v>
       </c>
       <c r="D18" s="1">
-        <v>80.9</v>
+        <v>71.5</v>
       </c>
       <c r="E18" s="1">
-        <v>81.33809659</v>
+        <v>102.71271672</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>200417.07</v>
+        <v>433653.09</v>
       </c>
       <c r="I18" s="1">
-        <v>-1079.47</v>
+        <v>-131780.09</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.53861180587063</v>
+        <v>-30.388366424415</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>199337.6</v>
+        <v>301873.0</v>
       </c>
       <c r="N18" s="1">
-        <v>199337.6</v>
+        <v>301873.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.41</v>
+        <v>0.6</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>3758.0</v>
+        <v>2464.0</v>
       </c>
       <c r="D19" s="1">
-        <v>92.96</v>
+        <v>73.72</v>
       </c>
       <c r="E19" s="1">
-        <v>86.75458222</v>
+        <v>81.33809659</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>326023.72</v>
+        <v>200417.07</v>
       </c>
       <c r="I19" s="1">
-        <v>23319.96</v>
+        <v>-18770.99</v>
       </c>
       <c r="J19" s="1">
-        <v>7.1528415171755</v>
+        <v>-9.365963687624</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>349343.68</v>
+        <v>181646.08</v>
       </c>
       <c r="N19" s="1">
-        <v>349343.68</v>
+        <v>181646.08</v>
       </c>
       <c r="O19" s="1">
-        <v>0.71</v>
+        <v>0.36</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>4263.0</v>
+        <v>5051.0</v>
       </c>
       <c r="D20" s="1">
-        <v>530.0</v>
+        <v>92.58</v>
       </c>
       <c r="E20" s="1">
-        <v>301.47055125</v>
+        <v>87.85800238</v>
       </c>
       <c r="F20" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>116726.75</v>
+        <v>443770.77</v>
       </c>
       <c r="I20" s="1">
-        <v>91309.68</v>
+        <v>23850.81</v>
       </c>
       <c r="J20" s="1">
-        <v>78.225154045666</v>
+        <v>5.3745788619652</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>208036.43</v>
+        <v>467621.58</v>
       </c>
       <c r="N20" s="1">
-        <v>208036.43</v>
+        <v>467621.58</v>
       </c>
       <c r="O20" s="1">
-        <v>0.43</v>
+        <v>0.93</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>3440.0</v>
+        <v>6183.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.75</v>
+        <v>572.4</v>
       </c>
       <c r="E21" s="1">
-        <v>150.0279593</v>
+        <v>370.93435226</v>
       </c>
       <c r="F21" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H21" s="1">
-        <v>516096.18</v>
+        <v>209526.73</v>
       </c>
       <c r="I21" s="1">
-        <v>-166076.18</v>
+        <v>117146.88</v>
       </c>
       <c r="J21" s="1">
-        <v>-32.179308128186</v>
+        <v>55.910231596704</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>350020.0</v>
+        <v>326673.61</v>
       </c>
       <c r="N21" s="1">
-        <v>350020.0</v>
+        <v>326673.61</v>
       </c>
       <c r="O21" s="1">
-        <v>0.72</v>
+        <v>0.65</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>2601.0</v>
+        <v>3972.0</v>
       </c>
       <c r="D22" s="1">
-        <v>845.0</v>
+        <v>109.1</v>
       </c>
       <c r="E22" s="1">
-        <v>768.35170704</v>
+        <v>144.34278449</v>
       </c>
       <c r="F22" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="G22">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>267753.15</v>
+        <v>573329.54</v>
       </c>
       <c r="I22" s="1">
-        <v>26357.53</v>
+        <v>-139984.34</v>
       </c>
       <c r="J22" s="1">
-        <v>9.8439663548309</v>
+        <v>-24.416034799114</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>294110.68</v>
+        <v>433345.2</v>
       </c>
       <c r="N22" s="1">
-        <v>294110.68</v>
+        <v>433345.2</v>
       </c>
       <c r="O22" s="1">
-        <v>0.6</v>
+        <v>0.86</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" t="s">
         <v>71</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>2601.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>840.8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>768.35170704</v>
+      </c>
+      <c r="F23" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H23" s="1">
-        <v>176247.14</v>
+        <v>267753.15</v>
       </c>
       <c r="I23" s="1">
-        <v>21695.87</v>
+        <v>24872.18</v>
       </c>
       <c r="J23" s="1">
-        <v>12.309913227528</v>
+        <v>9.2892203135612</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>197943.01</v>
+        <v>292625.33</v>
       </c>
       <c r="N23" s="1">
-        <v>197943.01</v>
+        <v>292625.33</v>
       </c>
       <c r="O23" s="1">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
         <v>2878.0</v>
       </c>
       <c r="D24" s="1">
-        <v>154.3</v>
+        <v>166.3</v>
       </c>
       <c r="E24" s="1">
         <v>126.41825921</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H24" s="1">
         <v>375835.93</v>
       </c>
       <c r="I24" s="1">
-        <v>109174.34</v>
+        <v>147494.01</v>
       </c>
       <c r="J24" s="1">
-        <v>29.048404179984</v>
+        <v>39.244254800226</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>485010.27</v>
+        <v>523329.94</v>
       </c>
       <c r="N24" s="1">
-        <v>485010.27</v>
+        <v>523329.94</v>
       </c>
       <c r="O24" s="1">
-        <v>0.99</v>
+        <v>1.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
         <v>15132.0</v>
       </c>
       <c r="D25" s="1">
-        <v>35.97</v>
+        <v>36.98</v>
       </c>
       <c r="E25" s="1">
         <v>11.11809477</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>168239.01</v>
       </c>
       <c r="I25" s="1">
-        <v>376059.03</v>
+        <v>391342.35</v>
       </c>
       <c r="J25" s="1">
-        <v>223.52665413331</v>
+        <v>232.61094439393</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>544298.04</v>
+        <v>559581.36</v>
       </c>
       <c r="N25" s="1">
-        <v>544298.04</v>
+        <v>559581.36</v>
       </c>
       <c r="O25" s="1">
         <v>1.11</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
         <v>5446.0</v>
       </c>
       <c r="D26" s="1">
-        <v>61.82</v>
+        <v>61.36</v>
       </c>
       <c r="E26" s="1">
         <v>69.85009365</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>380403.61</v>
       </c>
       <c r="I26" s="1">
-        <v>-43731.89</v>
+        <v>-46237.05</v>
       </c>
       <c r="J26" s="1">
-        <v>-11.496181647698</v>
+        <v>-12.154734809168</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>336671.72</v>
+        <v>334166.56</v>
       </c>
       <c r="N26" s="1">
-        <v>336671.72</v>
+        <v>334166.56</v>
       </c>
       <c r="O26" s="1">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>28838.0</v>
+        <v>32304.0</v>
       </c>
       <c r="D27" s="1">
-        <v>19.415</v>
+        <v>20.26</v>
       </c>
       <c r="E27" s="1">
-        <v>31.35188259</v>
+        <v>30.12785135</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>904125.59</v>
+        <v>973250.11</v>
       </c>
       <c r="I27" s="1">
-        <v>-344235.82</v>
+        <v>-318771.07</v>
       </c>
       <c r="J27" s="1">
-        <v>-38.073894136765</v>
+        <v>-32.753252912553</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>559889.77</v>
+        <v>654479.04</v>
       </c>
       <c r="N27" s="1">
-        <v>559889.77</v>
+        <v>654479.04</v>
       </c>
       <c r="O27" s="1">
-        <v>1.15</v>
+        <v>1.3</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
         <v>1064.0</v>
       </c>
       <c r="D28" s="1">
         <v>248.0</v>
       </c>
       <c r="E28" s="1">
         <v>232.53165414</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>247413.68</v>
       </c>
       <c r="I28" s="1">
         <v>16458.32</v>
       </c>
       <c r="J28" s="1">
         <v>6.6521463162425</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
         <v>263872.0</v>
       </c>
       <c r="N28" s="1">
         <v>263872.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
         <v>20460.0</v>
       </c>
       <c r="D29" s="1">
-        <v>27.6</v>
+        <v>28.82</v>
       </c>
       <c r="E29" s="1">
         <v>30.39982209</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>621980.36</v>
       </c>
       <c r="I29" s="1">
-        <v>-57284.36</v>
+        <v>-32323.16</v>
       </c>
       <c r="J29" s="1">
-        <v>-9.2099949908386</v>
+        <v>-5.1968136099989</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>564696.0</v>
+        <v>589657.2</v>
       </c>
       <c r="N29" s="1">
-        <v>564696.0</v>
+        <v>589657.2</v>
       </c>
       <c r="O29" s="1">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
         <v>6205.0</v>
       </c>
       <c r="D30" s="1">
-        <v>64.78</v>
+        <v>71.4</v>
       </c>
       <c r="E30" s="1">
         <v>62.8982079</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>390283.38</v>
       </c>
       <c r="I30" s="1">
-        <v>11676.52</v>
+        <v>52753.62</v>
       </c>
       <c r="J30" s="1">
-        <v>2.9918055952062</v>
+        <v>13.516747753901</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>401959.9</v>
+        <v>443037.0</v>
       </c>
       <c r="N30" s="1">
-        <v>401959.9</v>
+        <v>443037.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.82</v>
+        <v>0.88</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
         <v>11604.0</v>
       </c>
       <c r="D31" s="1">
-        <v>18.25</v>
+        <v>18.005</v>
       </c>
       <c r="E31" s="1">
         <v>11.53669511</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>133871.81</v>
       </c>
       <c r="I31" s="1">
-        <v>77901.19</v>
+        <v>75058.21</v>
       </c>
       <c r="J31" s="1">
-        <v>58.190884249642</v>
+        <v>56.06722580355</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>211773.0</v>
+        <v>208930.02</v>
       </c>
       <c r="N31" s="1">
-        <v>211773.0</v>
+        <v>208930.02</v>
       </c>
       <c r="O31" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
         <v>95205.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.473</v>
+        <v>4.334</v>
       </c>
       <c r="E32" s="1">
         <v>3.31088966</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>315213.25</v>
       </c>
       <c r="I32" s="1">
-        <v>110638.72</v>
+        <v>97405.22</v>
       </c>
       <c r="J32" s="1">
-        <v>35.099641274597</v>
+        <v>30.901372324926</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>425851.97</v>
+        <v>412618.47</v>
       </c>
       <c r="N32" s="1">
-        <v>425851.97</v>
+        <v>412618.47</v>
       </c>
       <c r="O32" s="1">
-        <v>0.87</v>
+        <v>0.82</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
         <v>1794.0</v>
       </c>
       <c r="D33" s="1">
-        <v>135.2</v>
+        <v>131.0</v>
       </c>
       <c r="E33" s="1">
         <v>68.18666109</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>122326.87</v>
       </c>
       <c r="I33" s="1">
-        <v>120221.93</v>
+        <v>112687.13</v>
       </c>
       <c r="J33" s="1">
-        <v>98.279249685699</v>
+        <v>92.119687195462</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>242548.8</v>
+        <v>235014.0</v>
       </c>
       <c r="N33" s="1">
-        <v>242548.8</v>
+        <v>235014.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
         <v>7560.0</v>
       </c>
       <c r="D34" s="1">
-        <v>37.18</v>
+        <v>35.7</v>
       </c>
       <c r="E34" s="1">
         <v>27.31579894</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>206507.44</v>
       </c>
       <c r="I34" s="1">
-        <v>74573.36</v>
+        <v>63384.56</v>
       </c>
       <c r="J34" s="1">
-        <v>36.111706193249</v>
+        <v>30.693596317886</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>281080.8</v>
+        <v>269892.0</v>
       </c>
       <c r="N34" s="1">
-        <v>281080.8</v>
+        <v>269892.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
         <v>51238.0</v>
       </c>
       <c r="D35" s="1">
-        <v>9.883</v>
+        <v>9.56</v>
       </c>
       <c r="E35" s="1">
         <v>6.82267926</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>349580.44</v>
       </c>
       <c r="I35" s="1">
-        <v>156804.71</v>
+        <v>140254.84</v>
       </c>
       <c r="J35" s="1">
-        <v>44.855115463554</v>
+        <v>40.120906078155</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>506385.15</v>
+        <v>489835.28</v>
       </c>
       <c r="N35" s="1">
-        <v>506385.15</v>
+        <v>489835.28</v>
       </c>
       <c r="O35" s="1">
-        <v>1.04</v>
+        <v>0.97</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
         <v>11472.0</v>
       </c>
       <c r="D36" s="1">
-        <v>27.46</v>
+        <v>26.66</v>
       </c>
       <c r="E36" s="1">
         <v>15.85590568</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>181898.95</v>
       </c>
       <c r="I36" s="1">
-        <v>133122.17</v>
+        <v>123944.57</v>
       </c>
       <c r="J36" s="1">
-        <v>73.184683034179</v>
+        <v>68.139244344181</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>315021.12</v>
+        <v>305843.52</v>
       </c>
       <c r="N36" s="1">
-        <v>315021.12</v>
+        <v>305843.52</v>
       </c>
       <c r="O36" s="1">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
         <v>2246.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0</v>
+        <v>101.8</v>
       </c>
       <c r="E37" s="1">
         <v>100.28902939</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>225249.16</v>
       </c>
       <c r="I37" s="1">
-        <v>-649.16</v>
+        <v>3393.64</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.28819641325189</v>
+        <v>1.5066160513096</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>224600.0</v>
+        <v>228642.8</v>
       </c>
       <c r="N37" s="1">
-        <v>224600.0</v>
+        <v>228642.8</v>
       </c>
       <c r="O37" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>1978.0</v>
+        <v>2434.0</v>
       </c>
       <c r="D38" s="1">
-        <v>167.0</v>
+        <v>172.8</v>
       </c>
       <c r="E38" s="1">
-        <v>213.7490546</v>
+        <v>204.92889071</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>422795.63</v>
+        <v>498796.92</v>
       </c>
       <c r="I38" s="1">
-        <v>-92469.63</v>
+        <v>-78201.72</v>
       </c>
       <c r="J38" s="1">
-        <v>-21.870999470832</v>
+        <v>-15.678067939954</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>330326.0</v>
+        <v>420595.2</v>
       </c>
       <c r="N38" s="1">
-        <v>330326.0</v>
+        <v>420595.2</v>
       </c>
       <c r="O38" s="1">
-        <v>0.68</v>
+        <v>0.83</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
         <v>22081.0</v>
       </c>
       <c r="D39" s="1">
-        <v>39.42</v>
+        <v>38.4</v>
       </c>
       <c r="E39" s="1">
         <v>30.97091436</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>683868.76</v>
       </c>
       <c r="I39" s="1">
-        <v>186564.26</v>
+        <v>164041.64</v>
       </c>
       <c r="J39" s="1">
-        <v>27.280710994899</v>
+        <v>23.987298381637</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>870433.02</v>
+        <v>847910.4</v>
       </c>
       <c r="N39" s="1">
-        <v>870433.02</v>
+        <v>847910.4</v>
       </c>
       <c r="O39" s="1">
-        <v>1.78</v>
+        <v>1.68</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
         <v>79.0</v>
       </c>
       <c r="D40" s="1">
-        <v>2753.0</v>
+        <v>2847.0</v>
       </c>
       <c r="E40" s="1">
         <v>3924.10493671</v>
       </c>
       <c r="F40" t="s">
         <v>28</v>
       </c>
       <c r="G40">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H40" s="1">
         <v>333926.86</v>
       </c>
       <c r="I40" s="1">
-        <v>-96391.91</v>
+        <v>-87999.35</v>
       </c>
       <c r="J40" s="1">
-        <v>-28.866174467067</v>
+        <v>-26.352881586105</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>237534.95</v>
+        <v>245927.51</v>
       </c>
       <c r="N40" s="1">
-        <v>237534.95</v>
+        <v>245927.51</v>
       </c>
       <c r="O40" s="1">
         <v>0.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
         <v>3821.0</v>
       </c>
       <c r="D41" s="1">
-        <v>63.1</v>
+        <v>65.78</v>
       </c>
       <c r="E41" s="1">
         <v>78.69858414</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>300707.29</v>
       </c>
       <c r="I41" s="1">
-        <v>-59602.19</v>
+        <v>-49361.91</v>
       </c>
       <c r="J41" s="1">
-        <v>-19.820666801926</v>
+        <v>-16.415268815066</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>241105.1</v>
+        <v>251345.38</v>
       </c>
       <c r="N41" s="1">
-        <v>241105.1</v>
+        <v>251345.38</v>
       </c>
       <c r="O41" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
         <v>209.0</v>
       </c>
       <c r="D42" s="1">
-        <v>1606.5</v>
+        <v>1609.5</v>
       </c>
       <c r="E42" s="1">
         <v>2129.90052632</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>445149.21</v>
       </c>
       <c r="I42" s="1">
-        <v>-109390.71</v>
+        <v>-108763.71</v>
       </c>
       <c r="J42" s="1">
-        <v>-24.573942296786</v>
+        <v>-24.433090648414</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>335758.5</v>
+        <v>336385.5</v>
       </c>
       <c r="N42" s="1">
-        <v>335758.5</v>
+        <v>336385.5</v>
       </c>
       <c r="O42" s="1">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
         <v>29417.0</v>
       </c>
       <c r="D43" s="1">
-        <v>19.61</v>
+        <v>19.365</v>
       </c>
       <c r="E43" s="1">
         <v>11.58409525</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>340769.33</v>
       </c>
       <c r="I43" s="1">
-        <v>236098.04</v>
+        <v>228890.88</v>
       </c>
       <c r="J43" s="1">
-        <v>69.283829034731</v>
+        <v>67.168861704778</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>576867.37</v>
+        <v>569660.21</v>
       </c>
       <c r="N43" s="1">
-        <v>576867.37</v>
+        <v>569660.21</v>
       </c>
       <c r="O43" s="1">
-        <v>1.18</v>
+        <v>1.13</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
         <v>6099.0</v>
       </c>
       <c r="D44" s="1">
-        <v>49.92</v>
+        <v>52.68</v>
       </c>
       <c r="E44" s="1">
         <v>45.57366945</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>277953.81</v>
       </c>
       <c r="I44" s="1">
-        <v>26508.27</v>
+        <v>43341.51</v>
       </c>
       <c r="J44" s="1">
-        <v>9.5369334926548</v>
+        <v>15.593062027104</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>304462.08</v>
+        <v>321295.32</v>
       </c>
       <c r="N44" s="1">
-        <v>304462.08</v>
+        <v>321295.32</v>
       </c>
       <c r="O44" s="1">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="1">
         <v>3791.0</v>
       </c>
       <c r="D45" s="1">
-        <v>51.3</v>
+        <v>55.88</v>
       </c>
       <c r="E45" s="1">
         <v>37.47158797</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>142054.79</v>
       </c>
       <c r="I45" s="1">
-        <v>52423.51</v>
+        <v>69786.29</v>
       </c>
       <c r="J45" s="1">
-        <v>36.903725668103</v>
+        <v>49.12631949968</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>194478.3</v>
+        <v>211841.08</v>
       </c>
       <c r="N45" s="1">
-        <v>194478.3</v>
+        <v>211841.08</v>
       </c>
       <c r="O45" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="1">
-        <v>16412.0</v>
+        <v>10102.0</v>
       </c>
       <c r="D46" s="1">
-        <v>61.79</v>
+        <v>80.35</v>
       </c>
       <c r="E46" s="1">
-        <v>34.42966549</v>
+        <v>34.42966541</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>565059.67</v>
+        <v>347808.48</v>
       </c>
       <c r="I46" s="1">
-        <v>449037.81</v>
+        <v>463887.22</v>
       </c>
       <c r="J46" s="1">
-        <v>79.467325990545</v>
+        <v>133.37432715844</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1014097.48</v>
+        <v>811695.7</v>
       </c>
       <c r="N46" s="1">
-        <v>1014097.48</v>
+        <v>811695.7</v>
       </c>
       <c r="O46" s="1">
-        <v>2.07</v>
+        <v>1.61</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" s="1">
         <v>19493.0</v>
       </c>
       <c r="D47" s="1">
-        <v>25.72</v>
+        <v>26.5</v>
       </c>
       <c r="E47" s="1">
         <v>22.15094393</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>431788.35</v>
       </c>
       <c r="I47" s="1">
-        <v>69571.61</v>
+        <v>84776.15</v>
       </c>
       <c r="J47" s="1">
-        <v>16.112433325262</v>
+        <v>19.633727959543</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>501359.96</v>
+        <v>516564.5</v>
       </c>
       <c r="N47" s="1">
-        <v>501359.96</v>
+        <v>516564.5</v>
       </c>
       <c r="O47" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" t="s">
         <v>122</v>
       </c>
       <c r="C48" s="1">
         <v>173256.0</v>
       </c>
       <c r="D48" s="1">
-        <v>5.858</v>
+        <v>5.694</v>
       </c>
       <c r="E48" s="1">
         <v>4.58678187</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>794687.48</v>
       </c>
       <c r="I48" s="1">
-        <v>220246.17</v>
+        <v>191832.18</v>
       </c>
       <c r="J48" s="1">
-        <v>27.714815640483</v>
+        <v>24.139323297254</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1014933.65</v>
+        <v>986519.66</v>
       </c>
       <c r="N48" s="1">
-        <v>1014933.65</v>
+        <v>986519.66</v>
       </c>
       <c r="O48" s="1">
-        <v>2.08</v>
+        <v>1.96</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="1">
-        <v>4949.0</v>
+        <v>3873.0</v>
       </c>
       <c r="D49" s="1">
-        <v>116.1</v>
+        <v>113.65</v>
       </c>
       <c r="E49" s="1">
-        <v>74.53999798</v>
+        <v>74.53999742</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>368898.45</v>
+        <v>288693.41</v>
       </c>
       <c r="I49" s="1">
-        <v>205680.45</v>
+        <v>151473.04</v>
       </c>
       <c r="J49" s="1">
-        <v>55.755303390405</v>
+        <v>52.468478584253</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>574578.9</v>
+        <v>440166.45</v>
       </c>
       <c r="N49" s="1">
-        <v>574578.9</v>
+        <v>440166.45</v>
       </c>
       <c r="O49" s="1">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="1">
-        <v>1052.0</v>
+        <v>1206.0</v>
       </c>
       <c r="D50" s="1">
-        <v>238.5</v>
+        <v>247.75</v>
       </c>
       <c r="E50" s="1">
-        <v>302.39528517</v>
+        <v>296.64323383</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>318119.84</v>
+        <v>357751.74</v>
       </c>
       <c r="I50" s="1">
-        <v>-67217.84</v>
+        <v>-58965.24</v>
       </c>
       <c r="J50" s="1">
-        <v>-21.129722685639</v>
+        <v>-16.482167214616</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>250902.0</v>
+        <v>298786.5</v>
       </c>
       <c r="N50" s="1">
-        <v>250902.0</v>
+        <v>298786.5</v>
       </c>
       <c r="O50" s="1">
-        <v>0.51</v>
+        <v>0.59</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" s="1">
         <v>3276.0</v>
       </c>
       <c r="D51" s="1">
-        <v>70.6</v>
+        <v>72.25</v>
       </c>
       <c r="E51" s="1">
         <v>90.00418193</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>294853.7</v>
       </c>
       <c r="I51" s="1">
-        <v>-63568.1</v>
+        <v>-58162.7</v>
       </c>
       <c r="J51" s="1">
-        <v>-21.559200376322</v>
+        <v>-19.725952226477</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>231285.6</v>
+        <v>236691.0</v>
       </c>
       <c r="N51" s="1">
-        <v>231285.6</v>
+        <v>236691.0</v>
       </c>
       <c r="O51" s="1">
         <v>0.47</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="1">
-        <v>9819.0</v>
+        <v>12977.0</v>
       </c>
       <c r="D52" s="1">
-        <v>22.91</v>
+        <v>22.39</v>
       </c>
       <c r="E52" s="1">
-        <v>24.47654242</v>
+        <v>24.16221623</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>240335.17</v>
+        <v>313553.08</v>
       </c>
       <c r="I52" s="1">
-        <v>-15381.88</v>
+        <v>-22998.05</v>
       </c>
       <c r="J52" s="1">
-        <v>-6.4001785506466</v>
+        <v>-7.3346592545033</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>224953.29</v>
+        <v>290555.03</v>
       </c>
       <c r="N52" s="1">
-        <v>224953.29</v>
+        <v>290555.03</v>
       </c>
       <c r="O52" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="1">
         <v>101909.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4.588</v>
+        <v>4.43</v>
       </c>
       <c r="E53" s="1">
         <v>3.24342816</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>330534.52</v>
       </c>
       <c r="I53" s="1">
-        <v>137023.97</v>
+        <v>120922.35</v>
       </c>
       <c r="J53" s="1">
-        <v>41.455267667655</v>
+        <v>36.583879347912</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>467558.49</v>
+        <v>451456.87</v>
       </c>
       <c r="N53" s="1">
-        <v>467558.49</v>
+        <v>451456.87</v>
       </c>
       <c r="O53" s="1">
-        <v>0.96</v>
+        <v>0.9</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="1">
         <v>1911.0</v>
       </c>
       <c r="D54" s="1">
-        <v>156.05</v>
+        <v>146.95</v>
       </c>
       <c r="E54" s="1">
         <v>139.00724751</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>265642.85</v>
       </c>
       <c r="I54" s="1">
-        <v>32568.7</v>
+        <v>15178.6</v>
       </c>
       <c r="J54" s="1">
-        <v>12.260333752631</v>
+        <v>5.7139124956685</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>298211.55</v>
+        <v>280821.45</v>
       </c>
       <c r="N54" s="1">
-        <v>298211.55</v>
+        <v>280821.45</v>
       </c>
       <c r="O54" s="1">
-        <v>0.61</v>
+        <v>0.56</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="1">
-        <v>756.0</v>
+        <v>4896.0</v>
       </c>
       <c r="D55" s="1">
-        <v>481.8</v>
+        <v>52.47</v>
       </c>
       <c r="E55" s="1">
-        <v>429.69970899</v>
+        <v>52.45036969</v>
       </c>
       <c r="F55" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>334734.31</v>
+        <v>256797.01</v>
       </c>
       <c r="I55" s="1">
-        <v>63082.2</v>
+        <v>96.11</v>
       </c>
       <c r="J55" s="1">
-        <v>18.845453876539</v>
+        <v>0.037426448228505</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>397816.51</v>
+        <v>256893.12</v>
       </c>
       <c r="N55" s="1">
-        <v>397816.51</v>
+        <v>256893.12</v>
       </c>
       <c r="O55" s="1">
-        <v>0.81</v>
+        <v>0.51</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="1">
-        <v>1537.0</v>
+        <v>756.0</v>
       </c>
       <c r="D56" s="1">
-        <v>353.6</v>
+        <v>496.2</v>
       </c>
       <c r="E56" s="1">
-        <v>381.6474691</v>
+        <v>429.69970899</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H56" s="1">
-        <v>586592.16</v>
+        <v>334734.31</v>
       </c>
       <c r="I56" s="1">
-        <v>-43108.96</v>
+        <v>75442.5</v>
       </c>
       <c r="J56" s="1">
-        <v>-7.3490515113601</v>
+        <v>22.53802426169</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>543483.2</v>
+        <v>410176.81</v>
       </c>
       <c r="N56" s="1">
-        <v>543483.2</v>
+        <v>410176.81</v>
       </c>
       <c r="O56" s="1">
-        <v>1.11</v>
+        <v>0.81</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="1">
-        <v>1273.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D57" s="1">
-        <v>452.0</v>
+        <v>379.4</v>
       </c>
       <c r="E57" s="1">
-        <v>571.60336999</v>
+        <v>381.6474691</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>727651.09</v>
+        <v>586592.16</v>
       </c>
       <c r="I57" s="1">
-        <v>-152255.09</v>
+        <v>-3454.36</v>
       </c>
       <c r="J57" s="1">
-        <v>-20.92418909178</v>
+        <v>-0.58888615217769</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>575396.0</v>
+        <v>583137.8</v>
       </c>
       <c r="N57" s="1">
-        <v>575396.0</v>
+        <v>583137.8</v>
       </c>
       <c r="O57" s="1">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="1">
-        <v>6296.0</v>
+        <v>1403.0</v>
       </c>
       <c r="D58" s="1">
-        <v>112.9</v>
+        <v>469.8</v>
       </c>
       <c r="E58" s="1">
-        <v>136.13408513</v>
+        <v>563.97657876</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>857100.2</v>
+        <v>791259.14</v>
       </c>
       <c r="I58" s="1">
-        <v>-146281.8</v>
+        <v>-132129.74</v>
       </c>
       <c r="J58" s="1">
-        <v>-17.067059370655</v>
+        <v>-16.698668403375</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>710818.4</v>
+        <v>659129.4</v>
       </c>
       <c r="N58" s="1">
-        <v>710818.4</v>
+        <v>659129.4</v>
       </c>
       <c r="O58" s="1">
-        <v>1.45</v>
+        <v>1.31</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" s="1">
-        <v>19060.0</v>
+        <v>14461.0</v>
       </c>
       <c r="D59" s="1">
-        <v>15.04</v>
+        <v>13.792</v>
       </c>
       <c r="E59" s="1">
-        <v>11.18120042</v>
+        <v>14.80569324</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>213113.68</v>
+        <v>214105.13</v>
       </c>
       <c r="I59" s="1">
-        <v>73548.72</v>
+        <v>-14659.02</v>
       </c>
       <c r="J59" s="1">
-        <v>34.51149639948</v>
+        <v>-6.8466458510359</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>286662.4</v>
+        <v>199446.11</v>
       </c>
       <c r="N59" s="1">
-        <v>286662.4</v>
+        <v>199446.11</v>
       </c>
       <c r="O59" s="1">
-        <v>0.59</v>
+        <v>0.4</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="1">
-        <v>4437.0</v>
+        <v>6296.0</v>
       </c>
       <c r="D60" s="1">
-        <v>51.78</v>
+        <v>130.85</v>
       </c>
       <c r="E60" s="1">
-        <v>50.69579896</v>
+        <v>136.13408513</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>224937.26</v>
+        <v>857100.2</v>
       </c>
       <c r="I60" s="1">
-        <v>4810.6</v>
+        <v>-33268.6</v>
       </c>
       <c r="J60" s="1">
-        <v>2.1386407925481</v>
+        <v>-3.8815298374682</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>229747.86</v>
+        <v>823831.6</v>
       </c>
       <c r="N60" s="1">
-        <v>229747.86</v>
+        <v>823831.6</v>
       </c>
       <c r="O60" s="1">
-        <v>0.47</v>
+        <v>1.63</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" s="1">
-        <v>639.0</v>
+        <v>19060.0</v>
       </c>
       <c r="D61" s="1">
-        <v>186.1</v>
+        <v>15.68</v>
       </c>
       <c r="E61" s="1">
-        <v>178.16189358</v>
+        <v>11.18120042</v>
       </c>
       <c r="F61" t="s">
-        <v>149</v>
+        <v>8</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>97258.09</v>
+        <v>213113.68</v>
       </c>
       <c r="I61" s="1">
-        <v>3690.89</v>
+        <v>85747.12</v>
       </c>
       <c r="J61" s="1">
-        <v>3.7949439475935</v>
+        <v>40.235389863288</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>100948.98</v>
+        <v>298860.8</v>
       </c>
       <c r="N61" s="1">
-        <v>100948.98</v>
+        <v>298860.8</v>
       </c>
       <c r="O61" s="1">
-        <v>0.21</v>
+        <v>0.59</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" t="s">
         <v>150</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>8262.0</v>
+        <v>4437.0</v>
       </c>
       <c r="D62" s="1">
-        <v>76.1</v>
+        <v>54.82</v>
       </c>
       <c r="E62" s="1">
-        <v>81.48237594</v>
+        <v>50.69579896</v>
       </c>
       <c r="F62" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>721528.3</v>
+        <v>224937.26</v>
       </c>
       <c r="I62" s="1">
-        <v>-34833.02</v>
+        <v>18299.08</v>
       </c>
       <c r="J62" s="1">
-        <v>-4.8276720400295</v>
+        <v>8.1351928977885</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>686695.28</v>
+        <v>243236.34</v>
       </c>
       <c r="N62" s="1">
-        <v>686695.28</v>
+        <v>243236.34</v>
       </c>
       <c r="O62" s="1">
-        <v>1.4</v>
+        <v>0.48</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>151</v>
+      </c>
+      <c r="B63" t="s">
         <v>152</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>1102.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>264.51</v>
+      </c>
+      <c r="E63" s="1">
+        <v>188.67313067</v>
+      </c>
+      <c r="F63" t="s">
         <v>153</v>
       </c>
-      <c r="C63" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G63">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>346944.93</v>
+        <v>177603.43</v>
       </c>
       <c r="I63" s="1">
-        <v>343357.41</v>
+        <v>73313.35</v>
       </c>
       <c r="J63" s="1">
-        <v>98.965968460758</v>
+        <v>41.279242185807</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>690302.34</v>
+        <v>250916.78</v>
       </c>
       <c r="N63" s="1">
-        <v>690302.34</v>
+        <v>250916.78</v>
       </c>
       <c r="O63" s="1">
-        <v>1.41</v>
+        <v>0.5</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>7399.0</v>
+        <v>8262.0</v>
       </c>
       <c r="D64" s="1">
-        <v>113.7</v>
+        <v>77.87</v>
       </c>
       <c r="E64" s="1">
-        <v>106.82878497</v>
+        <v>81.48237594</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H64" s="1">
-        <v>846236.12</v>
+        <v>721528.3</v>
       </c>
       <c r="I64" s="1">
-        <v>72578.1</v>
+        <v>-18054.53</v>
       </c>
       <c r="J64" s="1">
-        <v>8.5765778941225</v>
+        <v>-2.5022622120297</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>918814.22</v>
+        <v>703473.77</v>
       </c>
       <c r="N64" s="1">
-        <v>918814.22</v>
+        <v>703473.77</v>
       </c>
       <c r="O64" s="1">
-        <v>1.88</v>
+        <v>1.4</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>10504.0</v>
+        <v>47068.0</v>
       </c>
       <c r="D65" s="1">
-        <v>374.9</v>
+        <v>13.545</v>
       </c>
       <c r="E65" s="1">
-        <v>407.34854532</v>
+        <v>5.72459718</v>
       </c>
       <c r="F65" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="G65">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>573982.39</v>
+        <v>269445.34</v>
       </c>
       <c r="I65" s="1">
-        <v>-47014.82</v>
+        <v>368090.72</v>
       </c>
       <c r="J65" s="1">
-        <v>-8.1909864865366</v>
+        <v>136.610534812</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>526967.57</v>
+        <v>637536.06</v>
       </c>
       <c r="N65" s="1">
-        <v>526967.57</v>
+        <v>637536.06</v>
       </c>
       <c r="O65" s="1">
-        <v>1.08</v>
+        <v>1.26</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>18606.0</v>
+        <v>7399.0</v>
       </c>
       <c r="D66" s="1">
-        <v>18.25</v>
+        <v>113.9</v>
       </c>
       <c r="E66" s="1">
-        <v>13.60734978</v>
+        <v>106.82878497</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H66" s="1">
-        <v>253178.35</v>
+        <v>846236.12</v>
       </c>
       <c r="I66" s="1">
-        <v>86381.15</v>
+        <v>75251.06</v>
       </c>
       <c r="J66" s="1">
-        <v>34.118695378179</v>
+        <v>8.8924424544771</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>339559.5</v>
+        <v>921487.18</v>
       </c>
       <c r="N66" s="1">
-        <v>339559.5</v>
+        <v>921487.18</v>
       </c>
       <c r="O66" s="1">
-        <v>0.69</v>
+        <v>1.83</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>22287.0</v>
+        <v>10504.0</v>
       </c>
       <c r="D67" s="1">
-        <v>167.65</v>
+        <v>374.3</v>
       </c>
       <c r="E67" s="1">
-        <v>124.75661866</v>
+        <v>407.34854532</v>
       </c>
       <c r="F67" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G67">
         <v>7.47</v>
       </c>
       <c r="H67" s="1">
-        <v>372513.28</v>
+        <v>573982.39</v>
       </c>
       <c r="I67" s="1">
-        <v>127485.46</v>
+        <v>-47900.43</v>
       </c>
       <c r="J67" s="1">
-        <v>34.223064477057</v>
+        <v>-8.345278676581</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>499998.74</v>
+        <v>526081.96</v>
       </c>
       <c r="N67" s="1">
-        <v>499998.74</v>
+        <v>526081.96</v>
       </c>
       <c r="O67" s="1">
-        <v>1.02</v>
+        <v>1.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>6385.0</v>
+        <v>18606.0</v>
       </c>
       <c r="D68" s="1">
-        <v>61.48</v>
+        <v>17.905</v>
       </c>
       <c r="E68" s="1">
-        <v>118.1562177</v>
+        <v>13.60734978</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>754427.45</v>
+        <v>253178.35</v>
       </c>
       <c r="I68" s="1">
-        <v>-361877.65</v>
+        <v>79962.08</v>
       </c>
       <c r="J68" s="1">
-        <v>-47.967190218224</v>
+        <v>31.583300862811</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>392549.8</v>
+        <v>333140.43</v>
       </c>
       <c r="N68" s="1">
-        <v>392549.8</v>
+        <v>333140.43</v>
       </c>
       <c r="O68" s="1">
-        <v>0.8</v>
+        <v>0.66</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>6586.0</v>
+        <v>22287.0</v>
       </c>
       <c r="D69" s="1">
-        <v>41.065</v>
+        <v>166.25</v>
       </c>
       <c r="E69" s="1">
-        <v>47.93986335</v>
+        <v>124.75661866</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H69" s="1">
-        <v>315731.94</v>
+        <v>372513.28</v>
       </c>
       <c r="I69" s="1">
-        <v>-45277.85</v>
+        <v>123270.29</v>
       </c>
       <c r="J69" s="1">
-        <v>-14.340598546983</v>
+        <v>33.09151555617</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>270454.09</v>
+        <v>495783.57</v>
       </c>
       <c r="N69" s="1">
-        <v>270454.09</v>
+        <v>495783.57</v>
       </c>
       <c r="O69" s="1">
-        <v>0.55</v>
+        <v>0.98</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>3011.0</v>
+        <v>6385.0</v>
       </c>
       <c r="D70" s="1">
-        <v>156.9</v>
+        <v>61.8</v>
       </c>
       <c r="E70" s="1">
-        <v>55.71003653</v>
+        <v>118.1562177</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>167742.92</v>
+        <v>754427.45</v>
       </c>
       <c r="I70" s="1">
-        <v>304682.98</v>
+        <v>-359834.45</v>
       </c>
       <c r="J70" s="1">
-        <v>181.63686431594</v>
+        <v>-47.696362320857</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>472425.9</v>
+        <v>394593.0</v>
       </c>
       <c r="N70" s="1">
-        <v>472425.9</v>
+        <v>394593.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.97</v>
+        <v>0.78</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>4554.0</v>
+        <v>6586.0</v>
       </c>
       <c r="D71" s="1">
-        <v>78.62</v>
+        <v>38.945</v>
       </c>
       <c r="E71" s="1">
-        <v>86.01332675</v>
+        <v>47.93986335</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>391704.69</v>
+        <v>315731.94</v>
       </c>
       <c r="I71" s="1">
-        <v>-33669.21</v>
+        <v>-59240.17</v>
       </c>
       <c r="J71" s="1">
-        <v>-8.595559578314</v>
+        <v>-18.762805562212</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>358035.48</v>
+        <v>256491.77</v>
       </c>
       <c r="N71" s="1">
-        <v>358035.48</v>
+        <v>256491.77</v>
       </c>
       <c r="O71" s="1">
-        <v>0.73</v>
+        <v>0.51</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>6469.0</v>
+        <v>2350.0</v>
       </c>
       <c r="D72" s="1">
-        <v>27.94</v>
+        <v>149.3</v>
       </c>
       <c r="E72" s="1">
-        <v>46.67227856</v>
+        <v>55.7100383</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>301922.97</v>
+        <v>130918.59</v>
       </c>
       <c r="I72" s="1">
-        <v>-121179.11</v>
+        <v>219936.41</v>
       </c>
       <c r="J72" s="1">
-        <v>-40.135770392031</v>
+        <v>167.99478973918</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>180743.86</v>
+        <v>350855.0</v>
       </c>
       <c r="N72" s="1">
-        <v>180743.86</v>
+        <v>350855.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.37</v>
+        <v>0.7</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>4199.0</v>
+        <v>4554.0</v>
       </c>
       <c r="D73" s="1">
-        <v>46.3</v>
+        <v>85.88</v>
       </c>
       <c r="E73" s="1">
-        <v>61.33132651</v>
+        <v>86.01332675</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>257530.24</v>
+        <v>391704.69</v>
       </c>
       <c r="I73" s="1">
-        <v>-63116.54</v>
+        <v>-607.17</v>
       </c>
       <c r="J73" s="1">
-        <v>-24.508399479611</v>
+        <v>-0.15500707944038</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>194413.7</v>
+        <v>391097.52</v>
       </c>
       <c r="N73" s="1">
-        <v>194413.7</v>
+        <v>391097.52</v>
       </c>
       <c r="O73" s="1">
-        <v>0.4</v>
+        <v>0.78</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>4038.0</v>
+        <v>8925.0</v>
       </c>
       <c r="D74" s="1">
-        <v>319.4</v>
+        <v>28.44</v>
       </c>
       <c r="E74" s="1">
-        <v>296.39209757</v>
+        <v>41.37990028</v>
       </c>
       <c r="F74" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G74">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1196168.97</v>
+        <v>369315.61</v>
       </c>
       <c r="I74" s="1">
-        <v>212456.19</v>
+        <v>-115488.61</v>
       </c>
       <c r="J74" s="1">
-        <v>17.76138616938</v>
+        <v>-31.27097985379</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1408625.16</v>
+        <v>253827.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1408625.16</v>
+        <v>253827.0</v>
       </c>
       <c r="O74" s="1">
-        <v>2.88</v>
+        <v>0.5</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>4249.0</v>
+        <v>4199.0</v>
       </c>
       <c r="D75" s="1">
-        <v>525.8</v>
+        <v>52.39</v>
       </c>
       <c r="E75" s="1">
-        <v>401.63481996</v>
+        <v>61.33132651</v>
       </c>
       <c r="F75" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>154809.93</v>
+        <v>257530.24</v>
       </c>
       <c r="I75" s="1">
-        <v>50900.11</v>
+        <v>-37544.63</v>
       </c>
       <c r="J75" s="1">
-        <v>32.879098905348</v>
+        <v>-14.578726754575</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>205710.04</v>
+        <v>219985.61</v>
       </c>
       <c r="N75" s="1">
-        <v>205710.04</v>
+        <v>219985.61</v>
       </c>
       <c r="O75" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>1787.0</v>
+        <v>4038.0</v>
       </c>
       <c r="D76" s="1">
-        <v>284.4</v>
+        <v>317.4</v>
       </c>
       <c r="E76" s="1">
-        <v>204.47602686</v>
+        <v>296.39209757</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H76" s="1">
-        <v>365398.66</v>
+        <v>1196168.97</v>
       </c>
       <c r="I76" s="1">
-        <v>142824.14</v>
+        <v>205242.87</v>
       </c>
       <c r="J76" s="1">
-        <v>39.087209569953</v>
+        <v>17.158350964413</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>508222.8</v>
+        <v>1401411.84</v>
       </c>
       <c r="N76" s="1">
-        <v>508222.8</v>
+        <v>1401411.84</v>
       </c>
       <c r="O76" s="1">
-        <v>1.04</v>
+        <v>2.78</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>6381.0</v>
+        <v>4249.0</v>
       </c>
       <c r="D77" s="1">
-        <v>77.96</v>
+        <v>536.2</v>
       </c>
       <c r="E77" s="1">
-        <v>58.46962075</v>
+        <v>401.63481996</v>
       </c>
       <c r="F77" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H77" s="1">
-        <v>373094.65</v>
+        <v>154809.93</v>
       </c>
       <c r="I77" s="1">
-        <v>124368.11</v>
+        <v>55484.96</v>
       </c>
       <c r="J77" s="1">
-        <v>33.334198171965</v>
+        <v>35.840698332465</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>497462.76</v>
+        <v>210294.89</v>
       </c>
       <c r="N77" s="1">
-        <v>497462.76</v>
+        <v>210294.89</v>
       </c>
       <c r="O77" s="1">
-        <v>1.02</v>
+        <v>0.42</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>52976.0</v>
+        <v>1787.0</v>
       </c>
       <c r="D78" s="1">
-        <v>4.435</v>
+        <v>297.0</v>
       </c>
       <c r="E78" s="1">
-        <v>2.56789999</v>
+        <v>204.47602686</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>136037.07</v>
+        <v>365398.66</v>
       </c>
       <c r="I78" s="1">
-        <v>98911.49</v>
+        <v>165340.34</v>
       </c>
       <c r="J78" s="1">
-        <v>72.709218156492</v>
+        <v>45.249301133179</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>234948.56</v>
+        <v>530739.0</v>
       </c>
       <c r="N78" s="1">
-        <v>234948.56</v>
+        <v>530739.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.48</v>
+        <v>1.05</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>7228.0</v>
+        <v>6381.0</v>
       </c>
       <c r="D79" s="1">
-        <v>73.22</v>
+        <v>76.16</v>
       </c>
       <c r="E79" s="1">
-        <v>94.52649004</v>
+        <v>58.46962075</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>683237.47</v>
+        <v>373094.65</v>
       </c>
       <c r="I79" s="1">
-        <v>-154003.31</v>
+        <v>112882.31</v>
       </c>
       <c r="J79" s="1">
-        <v>-22.540231875749</v>
+        <v>30.255676408118</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>529234.16</v>
+        <v>485976.96</v>
       </c>
       <c r="N79" s="1">
-        <v>529234.16</v>
+        <v>485976.96</v>
       </c>
       <c r="O79" s="1">
-        <v>1.08</v>
+        <v>0.96</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
-        <v>6050.0</v>
+        <v>52976.0</v>
       </c>
       <c r="D80" s="1">
-        <v>144.46</v>
+        <v>4.234</v>
       </c>
       <c r="E80" s="1">
-        <v>159.2648843</v>
+        <v>2.56789999</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>963552.55</v>
+        <v>136037.07</v>
       </c>
       <c r="I80" s="1">
-        <v>-89569.55</v>
+        <v>88263.31</v>
       </c>
       <c r="J80" s="1">
-        <v>-9.2957618139249</v>
+        <v>64.881807583771</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>873983.0</v>
+        <v>224300.38</v>
       </c>
       <c r="N80" s="1">
-        <v>873983.0</v>
+        <v>224300.38</v>
       </c>
       <c r="O80" s="1">
-        <v>1.79</v>
+        <v>0.44</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>3530.0</v>
+        <v>7228.0</v>
       </c>
       <c r="D81" s="1">
-        <v>35.9</v>
+        <v>74.16</v>
       </c>
       <c r="E81" s="1">
-        <v>35.55503116</v>
+        <v>94.52649004</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>125509.26</v>
+        <v>683237.47</v>
       </c>
       <c r="I81" s="1">
-        <v>1217.74</v>
+        <v>-147208.99</v>
       </c>
       <c r="J81" s="1">
-        <v>0.97023916801039</v>
+        <v>-21.545801637606</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>126727.0</v>
+        <v>536028.48</v>
       </c>
       <c r="N81" s="1">
-        <v>126727.0</v>
+        <v>536028.48</v>
       </c>
       <c r="O81" s="1">
-        <v>0.26</v>
+        <v>1.06</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
-        <v>3376.0</v>
+        <v>6582.0</v>
       </c>
       <c r="D82" s="1">
-        <v>274.65</v>
+        <v>167.9</v>
       </c>
       <c r="E82" s="1">
-        <v>165.88655806</v>
+        <v>159.05919022</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>560033.02</v>
+        <v>1046927.59</v>
       </c>
       <c r="I82" s="1">
-        <v>367185.38</v>
+        <v>58190.21</v>
       </c>
       <c r="J82" s="1">
-        <v>65.564951866588</v>
+        <v>5.5581886040466</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>927218.4</v>
+        <v>1105117.8</v>
       </c>
       <c r="N82" s="1">
-        <v>927218.4</v>
+        <v>1105117.8</v>
       </c>
       <c r="O82" s="1">
-        <v>1.9</v>
+        <v>2.19</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
-        <v>4924.0</v>
+        <v>7755.0</v>
       </c>
       <c r="D83" s="1">
-        <v>84.42</v>
+        <v>34.42</v>
       </c>
       <c r="E83" s="1">
-        <v>87.81467303</v>
+        <v>35.32403095</v>
       </c>
       <c r="F83" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G83">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>463674.46</v>
+        <v>273937.86</v>
       </c>
       <c r="I83" s="1">
-        <v>-9672.63</v>
+        <v>-7010.76</v>
       </c>
       <c r="J83" s="1">
-        <v>-2.0860821189073</v>
+        <v>-2.5592519412979</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>454001.83</v>
+        <v>266927.1</v>
       </c>
       <c r="N83" s="1">
-        <v>454001.83</v>
+        <v>266927.1</v>
       </c>
       <c r="O83" s="1">
-        <v>0.93</v>
+        <v>0.53</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>3877.0</v>
+        <v>3376.0</v>
       </c>
       <c r="D84" s="1">
-        <v>268.65</v>
+        <v>276.2</v>
       </c>
       <c r="E84" s="1">
-        <v>159.99584988</v>
+        <v>165.88655806</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>620303.91</v>
+        <v>560033.02</v>
       </c>
       <c r="I84" s="1">
-        <v>421252.14</v>
+        <v>372418.18</v>
       </c>
       <c r="J84" s="1">
-        <v>67.910605303133</v>
+        <v>66.499325343352</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1041556.05</v>
+        <v>932451.2</v>
       </c>
       <c r="N84" s="1">
-        <v>1041556.05</v>
+        <v>932451.2</v>
       </c>
       <c r="O84" s="1">
-        <v>2.13</v>
+        <v>1.85</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
-        <v>3035.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D85" s="1">
-        <v>178.5</v>
+        <v>88.44</v>
       </c>
       <c r="E85" s="1">
-        <v>75.19114992</v>
+        <v>87.81467303</v>
       </c>
       <c r="F85" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G85">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H85" s="1">
-        <v>228205.14</v>
+        <v>463674.46</v>
       </c>
       <c r="I85" s="1">
-        <v>313542.36</v>
+        <v>12492.57</v>
       </c>
       <c r="J85" s="1">
-        <v>137.39495964026</v>
+        <v>2.6942544991587</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>541747.5</v>
+        <v>476167.03</v>
       </c>
       <c r="N85" s="1">
-        <v>541747.5</v>
+        <v>476167.03</v>
       </c>
       <c r="O85" s="1">
-        <v>1.11</v>
+        <v>0.94</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
-        <v>8804.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D86" s="1">
-        <v>33.57</v>
+        <v>272.65</v>
       </c>
       <c r="E86" s="1">
-        <v>51.64600182</v>
+        <v>159.99584988</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>454691.4</v>
+        <v>620303.91</v>
       </c>
       <c r="I86" s="1">
-        <v>-159141.12</v>
+        <v>436760.14</v>
       </c>
       <c r="J86" s="1">
-        <v>-34.999808661435</v>
+        <v>70.410670150378</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>295550.28</v>
+        <v>1057064.05</v>
       </c>
       <c r="N86" s="1">
-        <v>295550.28</v>
+        <v>1057064.05</v>
       </c>
       <c r="O86" s="1">
-        <v>0.6</v>
+        <v>2.1</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>1343.0</v>
+        <v>3545.0</v>
       </c>
       <c r="D87" s="1">
-        <v>142.65</v>
+        <v>160.0</v>
       </c>
       <c r="E87" s="1">
-        <v>169.19134028</v>
+        <v>89.75293089</v>
       </c>
       <c r="F87" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G87">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>242946.53</v>
+        <v>318174.14</v>
       </c>
       <c r="I87" s="1">
-        <v>-33707.83</v>
+        <v>249025.86</v>
       </c>
       <c r="J87" s="1">
-        <v>-13.874587959746</v>
+        <v>78.267158984071</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>209238.7</v>
+        <v>567200.0</v>
       </c>
       <c r="N87" s="1">
-        <v>209238.7</v>
+        <v>567200.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>1.13</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
-        <v>5270.0</v>
+        <v>8804.0</v>
       </c>
       <c r="D88" s="1">
-        <v>69.39</v>
+        <v>34.26</v>
       </c>
       <c r="E88" s="1">
-        <v>66.29859962</v>
+        <v>51.64600182</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>349393.62</v>
+        <v>454691.4</v>
       </c>
       <c r="I88" s="1">
-        <v>16291.68</v>
+        <v>-153066.36</v>
       </c>
       <c r="J88" s="1">
-        <v>4.6628441584022</v>
+        <v>-33.663790430169</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>365685.3</v>
+        <v>301625.04</v>
       </c>
       <c r="N88" s="1">
-        <v>365685.3</v>
+        <v>301625.04</v>
       </c>
       <c r="O88" s="1">
-        <v>0.75</v>
+        <v>0.6</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>676.0</v>
+        <v>1343.0</v>
       </c>
       <c r="D89" s="1">
-        <v>419.5</v>
+        <v>149.0</v>
       </c>
       <c r="E89" s="1">
-        <v>503.62532544</v>
+        <v>169.19134028</v>
       </c>
       <c r="F89" t="s">
-        <v>149</v>
+        <v>28</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>0.91</v>
       </c>
       <c r="H89" s="1">
-        <v>289857.36</v>
+        <v>242946.53</v>
       </c>
       <c r="I89" s="1">
-        <v>-49125.61</v>
+        <v>-24142.75</v>
       </c>
       <c r="J89" s="1">
-        <v>-16.948201694792</v>
+        <v>-9.9374747192314</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>240731.75</v>
+        <v>218803.78</v>
       </c>
       <c r="N89" s="1">
-        <v>240731.75</v>
+        <v>218803.78</v>
       </c>
       <c r="O89" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>34955.0</v>
+        <v>5270.0</v>
       </c>
       <c r="D90" s="1">
-        <v>85.16</v>
+        <v>70.82</v>
       </c>
       <c r="E90" s="1">
-        <v>59.79360034</v>
+        <v>66.29859962</v>
       </c>
       <c r="F90" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G90">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>189130.87</v>
+        <v>349393.62</v>
       </c>
       <c r="I90" s="1">
-        <v>84959.1</v>
+        <v>23827.78</v>
       </c>
       <c r="J90" s="1">
-        <v>44.920800078803</v>
+        <v>6.8197524614216</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>274089.97</v>
+        <v>373221.4</v>
       </c>
       <c r="N90" s="1">
-        <v>274089.97</v>
+        <v>373221.4</v>
       </c>
       <c r="O90" s="1">
-        <v>0.56</v>
+        <v>0.74</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>14751.0</v>
+        <v>676.0</v>
       </c>
       <c r="D91" s="1">
-        <v>50.3</v>
+        <v>507.76</v>
       </c>
       <c r="E91" s="1">
-        <v>26.57334893</v>
+        <v>503.62532544</v>
       </c>
       <c r="F91" t="s">
-        <v>8</v>
+        <v>153</v>
       </c>
       <c r="G91">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>391983.47</v>
+        <v>289857.36</v>
       </c>
       <c r="I91" s="1">
-        <v>349991.83</v>
+        <v>5611.14</v>
       </c>
       <c r="J91" s="1">
-        <v>89.287395205721</v>
+        <v>1.9358280224452</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>741975.3</v>
+        <v>295468.5</v>
       </c>
       <c r="N91" s="1">
-        <v>741975.3</v>
+        <v>295468.5</v>
       </c>
       <c r="O91" s="1">
-        <v>1.52</v>
+        <v>0.59</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>1885.0</v>
+        <v>34955.0</v>
       </c>
       <c r="D92" s="1">
-        <v>124.1</v>
+        <v>93.86</v>
       </c>
       <c r="E92" s="1">
-        <v>130.92310875</v>
+        <v>59.79360034</v>
       </c>
       <c r="F92" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="G92">
-        <v>0.92</v>
+        <v>10.83</v>
       </c>
       <c r="H92" s="1">
-        <v>266680.43</v>
+        <v>189130.87</v>
       </c>
       <c r="I92" s="1">
-        <v>-11188.4</v>
+        <v>113703.41</v>
       </c>
       <c r="J92" s="1">
-        <v>-4.1954334631904</v>
+        <v>60.11890602523</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>255492.03</v>
+        <v>302834.28</v>
       </c>
       <c r="N92" s="1">
-        <v>255492.03</v>
+        <v>302834.28</v>
       </c>
       <c r="O92" s="1">
-        <v>0.52</v>
+        <v>0.6</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>17437.0</v>
+        <v>8458.0</v>
       </c>
       <c r="D93" s="1">
-        <v>36.8</v>
+        <v>59.3</v>
       </c>
       <c r="E93" s="1">
-        <v>23.57652635</v>
+        <v>26.57334831</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>411103.89</v>
+        <v>224757.38</v>
       </c>
       <c r="I93" s="1">
-        <v>230577.71</v>
+        <v>276802.02</v>
       </c>
       <c r="J93" s="1">
-        <v>56.087455168571</v>
+        <v>123.15592039736</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>641681.6</v>
+        <v>501559.4</v>
       </c>
       <c r="N93" s="1">
-        <v>641681.6</v>
+        <v>501559.4</v>
       </c>
       <c r="O93" s="1">
-        <v>1.31</v>
+        <v>1.0</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>2039.0</v>
+        <v>1885.0</v>
       </c>
       <c r="D94" s="1">
-        <v>225.0</v>
+        <v>116.1</v>
       </c>
       <c r="E94" s="1">
-        <v>215.87280039</v>
+        <v>130.92310875</v>
       </c>
       <c r="F94" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G94">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H94" s="1">
-        <v>440164.64</v>
+        <v>266680.43</v>
       </c>
       <c r="I94" s="1">
-        <v>18610.36</v>
+        <v>-27384.05</v>
       </c>
       <c r="J94" s="1">
-        <v>4.2280452150813</v>
+        <v>-10.268488767623</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>458775.0</v>
+        <v>239296.38</v>
       </c>
       <c r="N94" s="1">
-        <v>458775.0</v>
+        <v>239296.38</v>
       </c>
       <c r="O94" s="1">
-        <v>0.94</v>
+        <v>0.47</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>7482.0</v>
+        <v>17437.0</v>
       </c>
       <c r="D95" s="1">
-        <v>21.92</v>
+        <v>35.48</v>
       </c>
       <c r="E95" s="1">
-        <v>20.45680032</v>
+        <v>23.57652635</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>153057.78</v>
+        <v>411103.89</v>
       </c>
       <c r="I95" s="1">
-        <v>10947.66</v>
+        <v>207560.87</v>
       </c>
       <c r="J95" s="1">
-        <v>7.1526321628342</v>
+        <v>50.488666015785</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>164005.44</v>
+        <v>618664.76</v>
       </c>
       <c r="N95" s="1">
-        <v>164005.44</v>
+        <v>618664.76</v>
       </c>
       <c r="O95" s="1">
-        <v>0.34</v>
+        <v>1.23</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>7949.0</v>
+        <v>2039.0</v>
       </c>
       <c r="D96" s="1">
-        <v>70.73</v>
+        <v>230.0</v>
       </c>
       <c r="E96" s="1">
-        <v>77.67148321</v>
+        <v>215.87280039</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>617410.62</v>
+        <v>440164.64</v>
       </c>
       <c r="I96" s="1">
-        <v>-55177.85</v>
+        <v>28805.36</v>
       </c>
       <c r="J96" s="1">
-        <v>-8.9369777928342</v>
+        <v>6.5442239976387</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>562232.77</v>
+        <v>468970.0</v>
       </c>
       <c r="N96" s="1">
-        <v>562232.77</v>
+        <v>468970.0</v>
       </c>
       <c r="O96" s="1">
-        <v>1.15</v>
+        <v>0.93</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>5909.0</v>
+        <v>11109.0</v>
       </c>
       <c r="D97" s="1">
-        <v>48.655</v>
+        <v>25.34</v>
       </c>
       <c r="E97" s="1">
-        <v>53.30623794</v>
+        <v>20.96802142</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>314986.56</v>
+        <v>232933.75</v>
       </c>
       <c r="I97" s="1">
-        <v>-27484.16</v>
+        <v>48568.31</v>
       </c>
       <c r="J97" s="1">
-        <v>-8.7255024468346</v>
+        <v>20.850696818301</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>287502.4</v>
+        <v>281502.06</v>
       </c>
       <c r="N97" s="1">
-        <v>287502.4</v>
+        <v>281502.06</v>
       </c>
       <c r="O97" s="1">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>1762.0</v>
+        <v>7949.0</v>
       </c>
       <c r="D98" s="1">
-        <v>235.8</v>
+        <v>73.72</v>
       </c>
       <c r="E98" s="1">
-        <v>119.80204881</v>
+        <v>77.67148321</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>211091.21</v>
+        <v>617410.62</v>
       </c>
       <c r="I98" s="1">
-        <v>204388.39</v>
+        <v>-31410.34</v>
       </c>
       <c r="J98" s="1">
-        <v>96.82468066766</v>
+        <v>-5.0874311167501</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>415479.6</v>
+        <v>586000.28</v>
       </c>
       <c r="N98" s="1">
-        <v>415479.6</v>
+        <v>586000.28</v>
       </c>
       <c r="O98" s="1">
-        <v>0.85</v>
+        <v>1.16</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
-        <v>17177.0</v>
+        <v>5909.0</v>
       </c>
       <c r="D99" s="1">
-        <v>34.63</v>
+        <v>47.875</v>
       </c>
       <c r="E99" s="1">
-        <v>28.5219398</v>
+        <v>53.30623794</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>489921.36</v>
+        <v>314986.56</v>
       </c>
       <c r="I99" s="1">
-        <v>104918.15</v>
+        <v>-32093.18</v>
       </c>
       <c r="J99" s="1">
-        <v>21.415304284753</v>
+        <v>-10.188745830933</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>594839.51</v>
+        <v>282893.38</v>
       </c>
       <c r="N99" s="1">
-        <v>594839.51</v>
+        <v>282893.38</v>
       </c>
       <c r="O99" s="1">
-        <v>1.22</v>
+        <v>0.56</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>16292.0</v>
+        <v>5909.0</v>
       </c>
       <c r="D100" s="1">
-        <v>197.1</v>
+        <v>0.0</v>
       </c>
       <c r="E100" s="1">
-        <v>124.19003867</v>
+        <v>0.0</v>
       </c>
       <c r="F100" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="G100">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>271031.26</v>
+        <v>0.0</v>
       </c>
       <c r="I100" s="1">
-        <v>158678.05</v>
+        <v>0.0</v>
       </c>
       <c r="J100" s="1">
-        <v>58.546032660587</v>
+        <v>0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>429709.31</v>
+        <v>0.0</v>
       </c>
       <c r="N100" s="1">
-        <v>429709.31</v>
+        <v>0.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.88</v>
+        <v>0.0</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>15764.0</v>
+        <v>1762.0</v>
       </c>
       <c r="D101" s="1">
-        <v>22.47</v>
+        <v>254.2</v>
       </c>
       <c r="E101" s="1">
-        <v>29.80596295</v>
+        <v>119.80204881</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>469861.2</v>
+        <v>211091.21</v>
       </c>
       <c r="I101" s="1">
-        <v>-115644.12</v>
+        <v>236809.19</v>
       </c>
       <c r="J101" s="1">
-        <v>-24.612400428041</v>
+        <v>112.18334955776</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>354217.08</v>
+        <v>447900.4</v>
       </c>
       <c r="N101" s="1">
-        <v>354217.08</v>
+        <v>447900.4</v>
       </c>
       <c r="O101" s="1">
-        <v>0.72</v>
+        <v>0.89</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>6102.0</v>
+        <v>17177.0</v>
       </c>
       <c r="D102" s="1">
-        <v>61.72</v>
+        <v>34.13</v>
       </c>
       <c r="E102" s="1">
-        <v>119.6944723</v>
+        <v>28.5219398</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>730375.67</v>
+        <v>489921.36</v>
       </c>
       <c r="I102" s="1">
-        <v>-353760.23</v>
+        <v>96329.65</v>
       </c>
       <c r="J102" s="1">
-        <v>-48.43537983679</v>
+        <v>19.662267838251</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>376615.44</v>
+        <v>586251.01</v>
       </c>
       <c r="N102" s="1">
-        <v>376615.44</v>
+        <v>586251.01</v>
       </c>
       <c r="O102" s="1">
-        <v>0.77</v>
+        <v>1.16</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>652.0</v>
+        <v>9789.0</v>
       </c>
       <c r="D103" s="1">
-        <v>546.4</v>
+        <v>181.45</v>
       </c>
       <c r="E103" s="1">
-        <v>543.46211656</v>
+        <v>124.19003882</v>
       </c>
       <c r="F103" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="G103">
-        <v>0.92</v>
+        <v>7.47</v>
       </c>
       <c r="H103" s="1">
-        <v>378605.92</v>
+        <v>162848.33</v>
       </c>
       <c r="I103" s="1">
-        <v>10486.26</v>
+        <v>74821.56</v>
       </c>
       <c r="J103" s="1">
-        <v>2.7697031256141</v>
+        <v>45.94554945697</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>389092.18</v>
+        <v>237669.89</v>
       </c>
       <c r="N103" s="1">
-        <v>389092.18</v>
+        <v>237669.89</v>
       </c>
       <c r="O103" s="1">
-        <v>0.8</v>
+        <v>0.47</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>491.0</v>
+        <v>15764.0</v>
       </c>
       <c r="D104" s="1">
-        <v>1074.69</v>
+        <v>21.01</v>
       </c>
       <c r="E104" s="1">
-        <v>1074.03358452</v>
+        <v>29.80596295</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>527350.49</v>
+        <v>469861.2</v>
       </c>
       <c r="I104" s="1">
-        <v>322.3</v>
+        <v>-138659.56</v>
       </c>
       <c r="J104" s="1">
-        <v>0.061116848492925</v>
+        <v>-29.510749131871</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>527672.79</v>
+        <v>331201.64</v>
       </c>
       <c r="N104" s="1">
-        <v>527672.79</v>
+        <v>331201.64</v>
       </c>
       <c r="O104" s="1">
-        <v>1.08</v>
+        <v>0.66</v>
       </c>
       <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>236</v>
+      </c>
+      <c r="B105" t="s">
+        <v>237</v>
+      </c>
+      <c r="C105" s="1">
+        <v>6102.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>64.04</v>
+      </c>
+      <c r="E105" s="1">
+        <v>119.6944723</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>730375.67</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-339603.59</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-46.497111548089</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>390772.08</v>
+      </c>
+      <c r="N105" s="1">
+        <v>390772.08</v>
+      </c>
+      <c r="O105" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>238</v>
+      </c>
+      <c r="B106" t="s">
+        <v>239</v>
+      </c>
+      <c r="C106" s="1">
+        <v>652.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>551.8</v>
+      </c>
+      <c r="E106" s="1">
+        <v>543.46211656</v>
+      </c>
+      <c r="F106" t="s">
+        <v>28</v>
+      </c>
+      <c r="G106">
+        <v>0.91</v>
+      </c>
+      <c r="H106" s="1">
+        <v>378605.92</v>
+      </c>
+      <c r="I106" s="1">
+        <v>14782.74</v>
+      </c>
+      <c r="J106" s="1">
+        <v>3.9045189784671</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>393388.66</v>
+      </c>
+      <c r="N106" s="1">
+        <v>393388.66</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="P106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" t="s">
+        <v>240</v>
+      </c>
+      <c r="B107" t="s">
+        <v>241</v>
+      </c>
+      <c r="C107" s="1">
+        <v>351.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>1076.04</v>
+      </c>
+      <c r="E107" s="1">
+        <v>1075.32692308</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>377439.75</v>
+      </c>
+      <c r="I107" s="1">
+        <v>250.29</v>
+      </c>
+      <c r="J107" s="1">
+        <v>0.066312570416868</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>377690.04</v>
+      </c>
+      <c r="N107" s="1">
+        <v>377690.04</v>
+      </c>
+      <c r="O107" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="P107">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>