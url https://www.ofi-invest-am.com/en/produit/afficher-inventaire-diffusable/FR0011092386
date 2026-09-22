--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
@@ -202,56 +202,50 @@
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN AB</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI SE</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG-B</t>
   </si>
   <si>
     <t>DKK</t>
@@ -697,93 +691,87 @@
   <si>
     <t>THALES</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>NL00150742T2</t>
   </si>
   <si>
-    <t>UNILEVER RTS</t>
+    <t>UNILEVER RTS 12-49</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNE</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA SE</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE</t>
-  </si>
-[...4 lines deleted...]
-    <t>OFI INVEST ESG LIQ I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1092,5532 +1080,5432 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1273.1114</v>
+      </c>
+      <c r="C2">
+        <v>40644.66</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>51745192.09</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>51745192.09</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>52.0</v>
+      </c>
+      <c r="C3">
+        <v>1846.42</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>96014.0</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>96014.0</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P107"/>
+  <dimension ref="A1:Z105"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O107" sqref="O107"/>
+      <selection activeCell="N105" sqref="N105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="1">
+        <v>9756.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>88.56</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.21945879</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>337175.93</v>
+      </c>
+      <c r="H2" s="1">
+        <v>597475.04</v>
+      </c>
+      <c r="I2" s="1">
+        <v>177.19979003246</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>934650.97</v>
+      </c>
+      <c r="M2" s="1">
+        <v>934650.97</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>26</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="1">
+        <v>262.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>874.2</v>
+      </c>
+      <c r="D3" s="1">
+        <v>1126.84087786</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>295232.31</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-66191.91</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-22.42027981287</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>229040.4</v>
+      </c>
+      <c r="M3" s="1">
+        <v>229040.4</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3525.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D4" s="1">
+        <v>158.78166241</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>559705.36</v>
+      </c>
+      <c r="H4" s="1">
+        <v>24387.14</v>
+      </c>
+      <c r="I4" s="1">
+        <v>4.3571389060844</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>584092.5</v>
+      </c>
+      <c r="M4" s="1">
+        <v>584092.5</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3801.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D5" s="1">
+        <v>155.06234675</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>589391.98</v>
+      </c>
+      <c r="H5" s="1">
+        <v>130973.54</v>
+      </c>
+      <c r="I5" s="1">
+        <v>22.221805597015</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>720365.52</v>
+      </c>
+      <c r="M5" s="1">
+        <v>720365.52</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="1">
+        <v>11878.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>52.78</v>
+      </c>
+      <c r="D6" s="1">
+        <v>84.84644048</v>
+      </c>
+      <c r="E6" t="s">
         <v>28</v>
       </c>
-      <c r="G2">
+      <c r="F6">
+        <v>0.92</v>
+      </c>
+      <c r="G6" s="1">
+        <v>928646.61</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-250454.44</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-26.969833013228</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>678192.17</v>
+      </c>
+      <c r="M6" s="1">
+        <v>678192.17</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2059.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D7" s="1">
+        <v>239.53412822</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>493200.77</v>
+      </c>
+      <c r="H7" s="1">
+        <v>343988.63</v>
+      </c>
+      <c r="I7" s="1">
+        <v>69.746166454687</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>837189.4</v>
+      </c>
+      <c r="M7" s="1">
+        <v>837189.4</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="1">
+        <v>18612.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>16.21</v>
+      </c>
+      <c r="D8" s="1">
+        <v>25.8776671</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>481635.14</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-179934.62</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-37.359113788915</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>301700.52</v>
+      </c>
+      <c r="M8" s="1">
+        <v>301700.52</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="1">
+        <v>6036.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D9" s="1">
+        <v>53.19274685</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>321071.42</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-11303.9</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-3.5206808503853</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>309767.52</v>
+      </c>
+      <c r="M9" s="1">
+        <v>309767.52</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="1">
+        <v>7364.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D10" s="1">
+        <v>57.24664313</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>421564.28</v>
+      </c>
+      <c r="H10" s="1">
+        <v>100101.48</v>
+      </c>
+      <c r="I10" s="1">
+        <v>23.745247106799</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>521665.76</v>
+      </c>
+      <c r="M10" s="1">
+        <v>521665.76</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="1">
+        <v>6801.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>46.82</v>
+      </c>
+      <c r="D11" s="1">
+        <v>32.93851787</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>224014.86</v>
+      </c>
+      <c r="H11" s="1">
+        <v>94407.96</v>
+      </c>
+      <c r="I11" s="1">
+        <v>42.143614936973</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>318422.82</v>
+      </c>
+      <c r="M11" s="1">
+        <v>318422.82</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="1">
+        <v>682.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>796.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>567.86092375</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>387281.15</v>
+      </c>
+      <c r="H12" s="1">
+        <v>155590.85</v>
+      </c>
+      <c r="I12" s="1">
+        <v>40.175167317077</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>542872.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>542872.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="1">
+        <v>2118.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D13" s="1">
+        <v>621.41182247</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1316150.24</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2190834.16</v>
+      </c>
+      <c r="I13" s="1">
+        <v>166.45775637286</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3506984.4</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3506984.4</v>
+      </c>
+      <c r="N13" s="1">
+        <v>6.76</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="1">
+        <v>15694.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>195.8</v>
+      </c>
+      <c r="D14" s="1">
+        <v>153.24979992</v>
+      </c>
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14">
+        <v>10.99</v>
+      </c>
+      <c r="G14" s="1">
+        <v>213691.91</v>
+      </c>
+      <c r="H14" s="1">
+        <v>65864.6</v>
+      </c>
+      <c r="I14" s="1">
+        <v>30.822224388373</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>279556.51</v>
+      </c>
+      <c r="M14" s="1">
+        <v>279556.51</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1">
+        <v>11891.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D15" s="1">
+        <v>34.30276932</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>407894.23</v>
+      </c>
+      <c r="H15" s="1">
+        <v>101159.48</v>
+      </c>
+      <c r="I15" s="1">
+        <v>24.800419461683</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>509053.71</v>
+      </c>
+      <c r="M15" s="1">
+        <v>509053.71</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1">
+        <v>96956.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D16" s="1">
+        <v>5.30332821</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>514189.49</v>
+      </c>
+      <c r="H16" s="1">
+        <v>649088.6</v>
+      </c>
+      <c r="I16" s="1">
+        <v>126.23529119586</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1163278.09</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1163278.09</v>
+      </c>
+      <c r="N16" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>39594.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D17" s="1">
+        <v>16.14068672</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>639074.35</v>
+      </c>
+      <c r="H17" s="1">
+        <v>222095.15</v>
+      </c>
+      <c r="I17" s="1">
+        <v>34.752630894981</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>861169.5</v>
+      </c>
+      <c r="M17" s="1">
+        <v>861169.5</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4222.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>67.3</v>
+      </c>
+      <c r="D18" s="1">
+        <v>102.71271672</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>433653.09</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-149512.49</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-34.477441403681</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>284140.6</v>
+      </c>
+      <c r="M18" s="1">
+        <v>284140.6</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>5051.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D19" s="1">
+        <v>87.85800238</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>443770.77</v>
+      </c>
+      <c r="H19" s="1">
+        <v>70623.07</v>
+      </c>
+      <c r="I19" s="1">
+        <v>15.914313148656</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>514393.84</v>
+      </c>
+      <c r="M19" s="1">
+        <v>514393.84</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="1">
+        <v>7853.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>567.6</v>
+      </c>
+      <c r="D20" s="1">
+        <v>412.77805934</v>
+      </c>
+      <c r="E20" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20">
+        <v>10.99</v>
+      </c>
+      <c r="G20" s="1">
+        <v>296672.51</v>
+      </c>
+      <c r="H20" s="1">
+        <v>108837.21</v>
+      </c>
+      <c r="I20" s="1">
+        <v>36.685977409906</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>405509.72</v>
+      </c>
+      <c r="M20" s="1">
+        <v>405509.72</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1">
+        <v>3972.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>87.82</v>
+      </c>
+      <c r="D21" s="1">
+        <v>144.34278449</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>573329.54</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-224508.5</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-39.158718387334</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>348821.04</v>
+      </c>
+      <c r="M21" s="1">
+        <v>348821.04</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1">
+        <v>2601.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>848.4</v>
+      </c>
+      <c r="D22" s="1">
+        <v>768.35170704</v>
+      </c>
+      <c r="E22" t="s">
+        <v>70</v>
+      </c>
+      <c r="F22">
+        <v>7.47</v>
+      </c>
+      <c r="G22" s="1">
+        <v>267753.15</v>
+      </c>
+      <c r="H22" s="1">
+        <v>27471.8</v>
+      </c>
+      <c r="I22" s="1">
+        <v>10.260122056454</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>295224.95</v>
+      </c>
+      <c r="M22" s="1">
+        <v>295224.95</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2878.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>182.3</v>
+      </c>
+      <c r="D23" s="1">
+        <v>126.41825921</v>
+      </c>
+      <c r="E23" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23">
+        <v>0.92</v>
+      </c>
+      <c r="G23" s="1">
+        <v>375835.93</v>
+      </c>
+      <c r="H23" s="1">
+        <v>191731.57</v>
+      </c>
+      <c r="I23" s="1">
+        <v>51.014699419505</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>567567.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>567567.5</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="1">
+        <v>15132.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D24" s="1">
+        <v>11.11809477</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>168239.01</v>
+      </c>
+      <c r="H24" s="1">
+        <v>408290.19</v>
+      </c>
+      <c r="I24" s="1">
+        <v>242.68461280175</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>576529.2</v>
+      </c>
+      <c r="M24" s="1">
+        <v>576529.2</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="1">
+        <v>5446.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D25" s="1">
+        <v>69.85009365</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>380403.61</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-17482.17</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-4.595689825341</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>362921.44</v>
+      </c>
+      <c r="M25" s="1">
+        <v>362921.44</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" s="1">
+        <v>32304.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>17.03</v>
+      </c>
+      <c r="D26" s="1">
+        <v>30.12785135</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>973250.11</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-423112.99</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-43.474229866771</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>550137.12</v>
+      </c>
+      <c r="M26" s="1">
+        <v>550137.12</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="1">
+        <v>844.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>232.53165877</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>196256.72</v>
+      </c>
+      <c r="H27" s="1">
+        <v>9679.28</v>
+      </c>
+      <c r="I27" s="1">
+        <v>4.9319483174895</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>205936.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>205936.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" s="1">
+        <v>20460.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D28" s="1">
+        <v>30.39982209</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>621980.36</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-87565.16</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-14.078444534808</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>534415.2</v>
+      </c>
+      <c r="M28" s="1">
+        <v>534415.2</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="1">
+        <v>6205.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>76.66</v>
+      </c>
+      <c r="D29" s="1">
+        <v>62.8982079</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>390283.38</v>
+      </c>
+      <c r="H29" s="1">
+        <v>85391.92</v>
+      </c>
+      <c r="I29" s="1">
+        <v>21.879466145855</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>475675.3</v>
+      </c>
+      <c r="M29" s="1">
+        <v>475675.3</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="1">
+        <v>11604.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>17.805</v>
+      </c>
+      <c r="D30" s="1">
+        <v>11.53669511</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>133871.81</v>
+      </c>
+      <c r="H30" s="1">
+        <v>72737.41</v>
+      </c>
+      <c r="I30" s="1">
+        <v>54.333627072048</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>206609.22</v>
+      </c>
+      <c r="M30" s="1">
+        <v>206609.22</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="1">
+        <v>95205.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>4.449</v>
+      </c>
+      <c r="D31" s="1">
+        <v>3.31088966</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>315213.25</v>
+      </c>
+      <c r="H31" s="1">
+        <v>108353.8</v>
+      </c>
+      <c r="I31" s="1">
+        <v>34.374760578751</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>423567.05</v>
+      </c>
+      <c r="M31" s="1">
+        <v>423567.05</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>90</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1794.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>136.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>68.18666109</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>122326.87</v>
+      </c>
+      <c r="H32" s="1">
+        <v>121657.13</v>
+      </c>
+      <c r="I32" s="1">
+        <v>99.452499683839</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>243984.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>243984.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="1">
+        <v>7560.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>38.33</v>
+      </c>
+      <c r="D33" s="1">
+        <v>27.31579894</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>206507.44</v>
+      </c>
+      <c r="H33" s="1">
+        <v>83267.36</v>
+      </c>
+      <c r="I33" s="1">
+        <v>40.321724001808</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>289774.8</v>
+      </c>
+      <c r="M33" s="1">
+        <v>289774.8</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>94</v>
+      </c>
+      <c r="B34" s="1">
+        <v>51238.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D34" s="1">
+        <v>6.82267926</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>349580.44</v>
+      </c>
+      <c r="H34" s="1">
+        <v>153627.96</v>
+      </c>
+      <c r="I34" s="1">
+        <v>43.946383270185</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>503208.4</v>
+      </c>
+      <c r="M34" s="1">
+        <v>503208.4</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" s="1">
+        <v>11472.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D35" s="1">
+        <v>15.85590568</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>181898.95</v>
+      </c>
+      <c r="H35" s="1">
+        <v>129910.01</v>
+      </c>
+      <c r="I35" s="1">
+        <v>71.41877949268</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>311808.96</v>
+      </c>
+      <c r="M35" s="1">
+        <v>311808.96</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36" s="1">
+        <v>2246.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.28902939</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>225249.16</v>
+      </c>
+      <c r="H36" s="1">
+        <v>36409.84</v>
+      </c>
+      <c r="I36" s="1">
+        <v>16.164251178562</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>261659.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>261659.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>100</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2479.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D37" s="1">
+        <v>204.38669625</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>506674.62</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-88963.12</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-17.558234908234</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>417711.5</v>
+      </c>
+      <c r="M37" s="1">
+        <v>417711.5</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" s="1">
+        <v>22081.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D38" s="1">
+        <v>30.97091436</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>683868.76</v>
+      </c>
+      <c r="H38" s="1">
+        <v>261639.66</v>
+      </c>
+      <c r="I38" s="1">
+        <v>38.258753039107</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>945508.42</v>
+      </c>
+      <c r="M38" s="1">
+        <v>945508.42</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B39" s="1">
+        <v>79.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>3251.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>3924.10493671</v>
+      </c>
+      <c r="E39" t="s">
+        <v>28</v>
+      </c>
+      <c r="F39">
+        <v>0.92</v>
+      </c>
+      <c r="G39" s="1">
+        <v>333926.86</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-56093.67</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-16.798190477999</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>277833.19</v>
+      </c>
+      <c r="M39" s="1">
+        <v>277833.19</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>106</v>
+      </c>
+      <c r="B40" s="1">
+        <v>3821.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>70.26</v>
+      </c>
+      <c r="D40" s="1">
+        <v>78.69858414</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>300707.29</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-32243.83</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-10.722663225092</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>268463.46</v>
+      </c>
+      <c r="M40" s="1">
+        <v>268463.46</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>108</v>
+      </c>
+      <c r="B41" s="1">
+        <v>209.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>2129.90052632</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>445149.21</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-106569.21</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-23.940109879112</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>338580.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>338580.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>110</v>
+      </c>
+      <c r="B42" s="1">
+        <v>29417.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D42" s="1">
+        <v>11.58409525</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>340769.33</v>
+      </c>
+      <c r="H42" s="1">
+        <v>282576.9</v>
+      </c>
+      <c r="I42" s="1">
+        <v>82.923219645383</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>623346.23</v>
+      </c>
+      <c r="M42" s="1">
+        <v>623346.23</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>112</v>
+      </c>
+      <c r="B43" s="1">
+        <v>6099.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D43" s="1">
+        <v>45.57366945</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>277953.81</v>
+      </c>
+      <c r="H43" s="1">
+        <v>58467.03</v>
+      </c>
+      <c r="I43" s="1">
+        <v>21.034800710233</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>336420.84</v>
+      </c>
+      <c r="M43" s="1">
+        <v>336420.84</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>114</v>
+      </c>
+      <c r="B44" s="1">
+        <v>5004.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>53.6</v>
+      </c>
+      <c r="D44" s="1">
+        <v>42.18115308</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>211074.49</v>
+      </c>
+      <c r="H44" s="1">
+        <v>57139.91</v>
+      </c>
+      <c r="I44" s="1">
+        <v>27.070969116164</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>268214.4</v>
+      </c>
+      <c r="M44" s="1">
+        <v>268214.4</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>116</v>
+      </c>
+      <c r="B45" s="1">
+        <v>8650.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D45" s="1">
+        <v>34.4296659</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>297816.61</v>
+      </c>
+      <c r="H45" s="1">
+        <v>445564.39</v>
+      </c>
+      <c r="I45" s="1">
+        <v>149.61032227182</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>743381.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>743381.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>118</v>
+      </c>
+      <c r="B46" s="1">
+        <v>19493.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D46" s="1">
+        <v>22.15094393</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>431788.35</v>
+      </c>
+      <c r="H46" s="1">
+        <v>117426.93</v>
+      </c>
+      <c r="I46" s="1">
+        <v>27.195483620621</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>549215.28</v>
+      </c>
+      <c r="M46" s="1">
+        <v>549215.28</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>120</v>
+      </c>
+      <c r="B47" s="1">
+        <v>173256.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D47" s="1">
+        <v>4.58678187</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>794687.48</v>
+      </c>
+      <c r="H47" s="1">
+        <v>285390.42</v>
+      </c>
+      <c r="I47" s="1">
+        <v>35.912283404792</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1080077.9</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1080077.9</v>
+      </c>
+      <c r="N47" s="1">
+        <v>2.08</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>122</v>
+      </c>
+      <c r="B48" s="1">
+        <v>3873.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>121.55</v>
+      </c>
+      <c r="D48" s="1">
+        <v>74.53999742</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>288693.41</v>
+      </c>
+      <c r="H48" s="1">
+        <v>182069.74</v>
+      </c>
+      <c r="I48" s="1">
+        <v>63.066815415011</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>470763.15</v>
+      </c>
+      <c r="M48" s="1">
+        <v>470763.15</v>
+      </c>
+      <c r="N48" s="1">
         <v>0.91</v>
       </c>
-      <c r="H2" s="1">
-[...70 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>124</v>
+      </c>
+      <c r="B49" s="1">
+        <v>1360.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>266.1</v>
+      </c>
+      <c r="D49" s="1">
+        <v>293.85979412</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>399649.32</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-37753.32</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-9.4466118446042</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>361896.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>361896.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>126</v>
+      </c>
+      <c r="B50" s="1">
+        <v>3276.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>76.9</v>
+      </c>
+      <c r="D50" s="1">
+        <v>90.00418193</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>294853.7</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-42929.3</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-14.559525622368</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>251924.4</v>
+      </c>
+      <c r="M50" s="1">
+        <v>251924.4</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>128</v>
+      </c>
+      <c r="B51" s="1">
+        <v>13341.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>23.68</v>
+      </c>
+      <c r="D51" s="1">
+        <v>24.12774455</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>321888.24</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-5973.36</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-1.8557248316993</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>315914.88</v>
+      </c>
+      <c r="M51" s="1">
+        <v>315914.88</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>130</v>
+      </c>
+      <c r="B52" s="1">
+        <v>101909.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D52" s="1">
+        <v>3.24342816</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>330534.52</v>
+      </c>
+      <c r="H52" s="1">
+        <v>113890.63</v>
+      </c>
+      <c r="I52" s="1">
+        <v>34.456500942776</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>444425.15</v>
+      </c>
+      <c r="M52" s="1">
+        <v>444425.15</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>132</v>
+      </c>
+      <c r="B53" s="1">
+        <v>3353.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D53" s="1">
+        <v>142.30155085</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>477137.1</v>
+      </c>
+      <c r="H53" s="1">
+        <v>39392.55</v>
+      </c>
+      <c r="I53" s="1">
+        <v>8.2560232687838</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>516529.65</v>
+      </c>
+      <c r="M53" s="1">
+        <v>516529.65</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>134</v>
+      </c>
+      <c r="B54" s="1">
+        <v>4896.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>50.08</v>
+      </c>
+      <c r="D54" s="1">
+        <v>52.45036969</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>256797.01</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-11605.33</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-4.5192621206921</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>245191.68</v>
+      </c>
+      <c r="M54" s="1">
+        <v>245191.68</v>
+      </c>
+      <c r="N54" s="1">
         <v>0.47</v>
       </c>
-      <c r="P3">
-[...119 lines deleted...]
-      <c r="F6" t="s">
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>136</v>
+      </c>
+      <c r="B55" s="1">
+        <v>756.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>500.4</v>
+      </c>
+      <c r="D55" s="1">
+        <v>429.69970899</v>
+      </c>
+      <c r="E55" t="s">
         <v>28</v>
       </c>
-      <c r="G6">
-[...223 lines deleted...]
-      <c r="O10" s="1">
+      <c r="F55">
+        <v>0.92</v>
+      </c>
+      <c r="G55" s="1">
+        <v>334734.31</v>
+      </c>
+      <c r="H55" s="1">
+        <v>74506.71</v>
+      </c>
+      <c r="I55" s="1">
+        <v>22.258462241292</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>409241.02</v>
+      </c>
+      <c r="M55" s="1">
+        <v>409241.02</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>138</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1537.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D56" s="1">
+        <v>381.6474691</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>586592.16</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-5452.46</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-0.92951463926828</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>581139.7</v>
+      </c>
+      <c r="M56" s="1">
+        <v>581139.7</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>140</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1403.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D57" s="1">
+        <v>563.97657876</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>791259.14</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-115925.09</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-14.650711017379</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>675334.05</v>
+      </c>
+      <c r="M57" s="1">
+        <v>675334.05</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>142</v>
+      </c>
+      <c r="B58" s="1">
+        <v>14461.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>14.462</v>
+      </c>
+      <c r="D58" s="1">
+        <v>14.80569324</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>214105.13</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-4970.15</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-2.3213596049754</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>209134.98</v>
+      </c>
+      <c r="M58" s="1">
+        <v>209134.98</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" s="1">
+        <v>6296.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>133.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>136.13408513</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>857100.2</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-19732.2</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-2.3022045730476</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>837368.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>837368.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>146</v>
+      </c>
+      <c r="B60" s="1">
+        <v>19060.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D60" s="1">
+        <v>11.18120042</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>213113.68</v>
+      </c>
+      <c r="H60" s="1">
+        <v>86509.52</v>
+      </c>
+      <c r="I60" s="1">
+        <v>40.593133204776</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>299623.2</v>
+      </c>
+      <c r="M60" s="1">
+        <v>299623.2</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>148</v>
+      </c>
+      <c r="B61" s="1">
+        <v>4437.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D61" s="1">
+        <v>50.69579896</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>224937.26</v>
+      </c>
+      <c r="H61" s="1">
+        <v>2325.88</v>
+      </c>
+      <c r="I61" s="1">
+        <v>1.0340127731617</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>227263.14</v>
+      </c>
+      <c r="M61" s="1">
+        <v>227263.14</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>150</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1102.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>283.61</v>
+      </c>
+      <c r="D62" s="1">
+        <v>188.67313067</v>
+      </c>
+      <c r="E62" t="s">
+        <v>151</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>177603.43</v>
+      </c>
+      <c r="H62" s="1">
+        <v>95463.03</v>
+      </c>
+      <c r="I62" s="1">
+        <v>53.75066799104</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>273066.46</v>
+      </c>
+      <c r="M62" s="1">
+        <v>273066.46</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>153</v>
+      </c>
+      <c r="B63" s="1">
+        <v>5844.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>79.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>81.48237509</v>
+      </c>
+      <c r="E63" t="s">
+        <v>28</v>
+      </c>
+      <c r="F63">
+        <v>0.92</v>
+      </c>
+      <c r="G63" s="1">
+        <v>510362.07</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-10928.92</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-2.141405218456</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>499433.15</v>
+      </c>
+      <c r="M63" s="1">
+        <v>499433.15</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>155</v>
+      </c>
+      <c r="B64" s="1">
+        <v>25236.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D64" s="1">
+        <v>5.724597</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>144465.93</v>
+      </c>
+      <c r="H64" s="1">
+        <v>165432.15</v>
+      </c>
+      <c r="I64" s="1">
+        <v>114.51291664408</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>309898.08</v>
+      </c>
+      <c r="M64" s="1">
+        <v>309898.08</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>157</v>
+      </c>
+      <c r="B65" s="1">
+        <v>7399.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>120.28</v>
+      </c>
+      <c r="D65" s="1">
+        <v>106.82878497</v>
+      </c>
+      <c r="E65" t="s">
+        <v>28</v>
+      </c>
+      <c r="F65">
+        <v>0.92</v>
+      </c>
+      <c r="G65" s="1">
+        <v>846236.12</v>
+      </c>
+      <c r="H65" s="1">
+        <v>116498.32</v>
+      </c>
+      <c r="I65" s="1">
+        <v>13.766644704317</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>962734.44</v>
+      </c>
+      <c r="M65" s="1">
+        <v>962734.44</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>159</v>
+      </c>
+      <c r="B66" s="1">
+        <v>10504.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>390.8</v>
+      </c>
+      <c r="D66" s="1">
+        <v>407.34854532</v>
+      </c>
+      <c r="E66" t="s">
+        <v>70</v>
+      </c>
+      <c r="F66">
+        <v>7.47</v>
+      </c>
+      <c r="G66" s="1">
+        <v>573982.39</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-24794.05</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-4.3196534304824</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>549188.34</v>
+      </c>
+      <c r="M66" s="1">
+        <v>549188.34</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>161</v>
+      </c>
+      <c r="B67" s="1">
+        <v>18606.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>16.865</v>
+      </c>
+      <c r="D67" s="1">
+        <v>13.60734978</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>253178.35</v>
+      </c>
+      <c r="H67" s="1">
+        <v>60611.84</v>
+      </c>
+      <c r="I67" s="1">
+        <v>23.940372468657</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>313790.19</v>
+      </c>
+      <c r="M67" s="1">
+        <v>313790.19</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>163</v>
+      </c>
+      <c r="B68" s="1">
+        <v>22287.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>151.75</v>
+      </c>
+      <c r="D68" s="1">
+        <v>124.75661866</v>
+      </c>
+      <c r="E68" t="s">
+        <v>70</v>
+      </c>
+      <c r="F68">
+        <v>7.47</v>
+      </c>
+      <c r="G68" s="1">
+        <v>372513.28</v>
+      </c>
+      <c r="H68" s="1">
+        <v>79959.39</v>
+      </c>
+      <c r="I68" s="1">
+        <v>21.464842810436</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>452472.67</v>
+      </c>
+      <c r="M68" s="1">
+        <v>452472.67</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>165</v>
+      </c>
+      <c r="B69" s="1">
+        <v>6385.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>63.48</v>
+      </c>
+      <c r="D69" s="1">
+        <v>118.1562177</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>754427.45</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-349107.65</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-46.274515859676</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>405319.8</v>
+      </c>
+      <c r="M69" s="1">
+        <v>405319.8</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>167</v>
+      </c>
+      <c r="B70" s="1">
+        <v>6586.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>37.855</v>
+      </c>
+      <c r="D70" s="1">
+        <v>47.93986335</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>315731.94</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-66418.91</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-21.036487470986</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>249313.03</v>
+      </c>
+      <c r="M70" s="1">
+        <v>249313.03</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>169</v>
+      </c>
+      <c r="B71" s="1">
+        <v>2350.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D71" s="1">
+        <v>55.7100383</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>130918.59</v>
+      </c>
+      <c r="H71" s="1">
+        <v>232626.41</v>
+      </c>
+      <c r="I71" s="1">
+        <v>177.68783638748</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>363545.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>363545.0</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>171</v>
+      </c>
+      <c r="B72" s="1">
+        <v>5331.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>87.72</v>
+      </c>
+      <c r="D72" s="1">
+        <v>86.12614894</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>459138.5</v>
+      </c>
+      <c r="H72" s="1">
+        <v>8496.82</v>
+      </c>
+      <c r="I72" s="1">
+        <v>1.8506006357559</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>467635.32</v>
+      </c>
+      <c r="M72" s="1">
+        <v>467635.32</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>173</v>
+      </c>
+      <c r="B73" s="1">
+        <v>8925.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>27.82</v>
+      </c>
+      <c r="D73" s="1">
+        <v>41.37990028</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>369315.61</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-121022.11</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-32.769291826035</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>248293.5</v>
+      </c>
+      <c r="M73" s="1">
+        <v>248293.5</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>175</v>
+      </c>
+      <c r="B74" s="1">
+        <v>4199.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>45.24</v>
+      </c>
+      <c r="D74" s="1">
+        <v>61.33132651</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>257530.24</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-67567.48</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-26.236716899732</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>189962.76</v>
+      </c>
+      <c r="M74" s="1">
+        <v>189962.76</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>177</v>
+      </c>
+      <c r="B75" s="1">
+        <v>4038.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>318.6</v>
+      </c>
+      <c r="D75" s="1">
+        <v>296.39209757</v>
+      </c>
+      <c r="E75" t="s">
+        <v>28</v>
+      </c>
+      <c r="F75">
+        <v>0.92</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1196168.97</v>
+      </c>
+      <c r="H75" s="1">
+        <v>195551.93</v>
+      </c>
+      <c r="I75" s="1">
+        <v>16.348186159686</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1391720.9</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1391720.9</v>
+      </c>
+      <c r="N75" s="1">
+        <v>2.68</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>179</v>
+      </c>
+      <c r="B76" s="1">
+        <v>5571.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>502.9</v>
+      </c>
+      <c r="D76" s="1">
+        <v>428.75643691</v>
+      </c>
+      <c r="E76" t="s">
+        <v>53</v>
+      </c>
+      <c r="F76">
+        <v>10.99</v>
+      </c>
+      <c r="G76" s="1">
+        <v>217513.86</v>
+      </c>
+      <c r="H76" s="1">
+        <v>37367.5</v>
+      </c>
+      <c r="I76" s="1">
+        <v>17.179365029888</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>254881.36</v>
+      </c>
+      <c r="M76" s="1">
+        <v>254881.36</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>181</v>
+      </c>
+      <c r="B77" s="1">
+        <v>2194.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D77" s="1">
+        <v>224.35864175</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>492242.86</v>
+      </c>
+      <c r="H77" s="1">
+        <v>234409.94</v>
+      </c>
+      <c r="I77" s="1">
+        <v>47.620790274134</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>726652.8</v>
+      </c>
+      <c r="M77" s="1">
+        <v>726652.8</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>183</v>
+      </c>
+      <c r="B78" s="1">
+        <v>6381.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D78" s="1">
+        <v>58.46962075</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>373094.65</v>
+      </c>
+      <c r="H78" s="1">
+        <v>125261.45</v>
+      </c>
+      <c r="I78" s="1">
+        <v>33.573638753598</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>498356.1</v>
+      </c>
+      <c r="M78" s="1">
+        <v>498356.1</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>185</v>
+      </c>
+      <c r="B79" s="1">
+        <v>52976.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>4.493</v>
+      </c>
+      <c r="D79" s="1">
+        <v>2.56789999</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>136037.07</v>
+      </c>
+      <c r="H79" s="1">
+        <v>101984.1</v>
+      </c>
+      <c r="I79" s="1">
+        <v>74.967874565367</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>238021.17</v>
+      </c>
+      <c r="M79" s="1">
+        <v>238021.17</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>187</v>
+      </c>
+      <c r="B80" s="1">
+        <v>7228.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D80" s="1">
+        <v>94.52649004</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>683237.47</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-159279.75</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-23.312502167072</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>523957.72</v>
+      </c>
+      <c r="M80" s="1">
+        <v>523957.72</v>
+      </c>
+      <c r="N80" s="1">
         <v>1.01</v>
       </c>
-      <c r="P10">
-[...169 lines deleted...]
-      <c r="F14" t="s">
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>189</v>
+      </c>
+      <c r="B81" s="1">
+        <v>7103.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D81" s="1">
+        <v>159.2958961</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>1131478.75</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-192320.09</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-16.997233929493</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>939158.66</v>
+      </c>
+      <c r="M81" s="1">
+        <v>939158.66</v>
+      </c>
+      <c r="N81" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>191</v>
+      </c>
+      <c r="B82" s="1">
+        <v>7755.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>32.7</v>
+      </c>
+      <c r="D82" s="1">
+        <v>35.32403095</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>273937.86</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-20349.36</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-7.4284584102395</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>253588.5</v>
+      </c>
+      <c r="M82" s="1">
+        <v>253588.5</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>193</v>
+      </c>
+      <c r="B83" s="1">
+        <v>3376.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D83" s="1">
+        <v>165.88655806</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>560033.02</v>
+      </c>
+      <c r="H83" s="1">
+        <v>428290.98</v>
+      </c>
+      <c r="I83" s="1">
+        <v>76.476022788799</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>988324.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>988324.0</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>195</v>
+      </c>
+      <c r="B84" s="1">
+        <v>4924.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>89.84</v>
+      </c>
+      <c r="D84" s="1">
+        <v>87.81467303</v>
+      </c>
+      <c r="E84" t="s">
+        <v>28</v>
+      </c>
+      <c r="F84">
+        <v>0.92</v>
+      </c>
+      <c r="G84" s="1">
+        <v>463674.46</v>
+      </c>
+      <c r="H84" s="1">
+        <v>14876.12</v>
+      </c>
+      <c r="I84" s="1">
+        <v>3.2083112794265</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>478550.58</v>
+      </c>
+      <c r="M84" s="1">
+        <v>478550.58</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>197</v>
+      </c>
+      <c r="B85" s="1">
+        <v>3877.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>159.99584988</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>620303.91</v>
+      </c>
+      <c r="H85" s="1">
+        <v>461379.09</v>
+      </c>
+      <c r="I85" s="1">
+        <v>74.379523095381</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>1081683.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>1081683.0</v>
+      </c>
+      <c r="N85" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" s="1">
+        <v>4110.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D86" s="1">
+        <v>98.25186131</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>403815.15</v>
+      </c>
+      <c r="H86" s="1">
+        <v>291350.25</v>
+      </c>
+      <c r="I86" s="1">
+        <v>72.149410441882</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>695165.4</v>
+      </c>
+      <c r="M86" s="1">
+        <v>695165.4</v>
+      </c>
+      <c r="N86" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" s="1">
+        <v>8804.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>34.5</v>
+      </c>
+      <c r="D87" s="1">
+        <v>51.64600182</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>454691.4</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-150953.4</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-33.199088436685</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>303738.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>303738.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>203</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1343.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>163.6</v>
+      </c>
+      <c r="D88" s="1">
+        <v>169.19134028</v>
+      </c>
+      <c r="E88" t="s">
+        <v>28</v>
+      </c>
+      <c r="F88">
+        <v>0.92</v>
+      </c>
+      <c r="G88" s="1">
+        <v>242946.53</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-5262.84</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-2.1662544429015</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>237683.69</v>
+      </c>
+      <c r="M88" s="1">
+        <v>237683.69</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" s="1">
+        <v>5270.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D89" s="1">
+        <v>66.29859962</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>349393.62</v>
+      </c>
+      <c r="H89" s="1">
+        <v>66514.78</v>
+      </c>
+      <c r="I89" s="1">
+        <v>19.037205086916</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>415908.4</v>
+      </c>
+      <c r="M89" s="1">
+        <v>415908.4</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>207</v>
+      </c>
+      <c r="B90" s="1">
+        <v>396.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>459.34</v>
+      </c>
+      <c r="D90" s="1">
+        <v>503.62532828</v>
+      </c>
+      <c r="E90" t="s">
+        <v>151</v>
+      </c>
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90" s="1">
+        <v>169798.1</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-10872.2</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-6.4030162881681</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>158925.9</v>
+      </c>
+      <c r="M90" s="1">
+        <v>158925.9</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>209</v>
+      </c>
+      <c r="B91" s="1">
+        <v>34955.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>95.86</v>
+      </c>
+      <c r="D91" s="1">
+        <v>59.79360034</v>
+      </c>
+      <c r="E91" t="s">
         <v>53</v>
       </c>
-      <c r="G14">
-[...431 lines deleted...]
-      <c r="A23" t="s">
+      <c r="F91">
+        <v>10.99</v>
+      </c>
+      <c r="G91" s="1">
+        <v>189130.87</v>
+      </c>
+      <c r="H91" s="1">
+        <v>115707.77</v>
+      </c>
+      <c r="I91" s="1">
+        <v>61.178680138256</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>304838.64</v>
+      </c>
+      <c r="M91" s="1">
+        <v>304838.64</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>211</v>
+      </c>
+      <c r="B92" s="1">
+        <v>7365.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>69.39</v>
+      </c>
+      <c r="D92" s="1">
+        <v>26.57334827</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>195712.71</v>
+      </c>
+      <c r="H92" s="1">
+        <v>315344.64</v>
+      </c>
+      <c r="I92" s="1">
+        <v>161.12629578324</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>511057.35</v>
+      </c>
+      <c r="M92" s="1">
+        <v>511057.35</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>213</v>
+      </c>
+      <c r="B93" s="1">
+        <v>1885.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>124.5</v>
+      </c>
+      <c r="D93" s="1">
+        <v>130.92310875</v>
+      </c>
+      <c r="E93" t="s">
+        <v>28</v>
+      </c>
+      <c r="F93">
+        <v>0.92</v>
+      </c>
+      <c r="G93" s="1">
+        <v>266680.43</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-12804.94</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-4.8016046771786</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>253875.49</v>
+      </c>
+      <c r="M93" s="1">
+        <v>253875.49</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>215</v>
+      </c>
+      <c r="B94" s="1">
+        <v>17437.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D94" s="1">
+        <v>23.57652635</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>411103.89</v>
+      </c>
+      <c r="H94" s="1">
+        <v>200934.81</v>
+      </c>
+      <c r="I94" s="1">
+        <v>48.876893380892</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>612038.7</v>
+      </c>
+      <c r="M94" s="1">
+        <v>612038.7</v>
+      </c>
+      <c r="N94" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>217</v>
+      </c>
+      <c r="B95" s="1">
+        <v>2680.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D95" s="1">
+        <v>220.3534291</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>590547.19</v>
+      </c>
+      <c r="H95" s="1">
+        <v>15936.81</v>
+      </c>
+      <c r="I95" s="1">
+        <v>2.6986513982058</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>606484.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>606484.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>219</v>
+      </c>
+      <c r="B96" s="1">
+        <v>11109.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>22.08</v>
+      </c>
+      <c r="D96" s="1">
+        <v>20.96802142</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>232933.75</v>
+      </c>
+      <c r="H96" s="1">
+        <v>12352.97</v>
+      </c>
+      <c r="I96" s="1">
+        <v>5.3032117501221</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>245286.72</v>
+      </c>
+      <c r="M96" s="1">
+        <v>245286.72</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>221</v>
+      </c>
+      <c r="B97" s="1">
+        <v>7949.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D97" s="1">
+        <v>77.67148321</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>617410.62</v>
+      </c>
+      <c r="H97" s="1">
+        <v>18827.34</v>
+      </c>
+      <c r="I97" s="1">
+        <v>3.0494033290195</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>636237.96</v>
+      </c>
+      <c r="M97" s="1">
+        <v>636237.96</v>
+      </c>
+      <c r="N97" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>223</v>
+      </c>
+      <c r="B98" s="1">
+        <v>7486.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>50.99</v>
+      </c>
+      <c r="D98" s="1">
+        <v>52.8119797</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>395350.48</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-13639.34</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-3.449936370382</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>381711.14</v>
+      </c>
+      <c r="M98" s="1">
+        <v>381711.14</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>225</v>
+      </c>
+      <c r="B99" s="1">
+        <v>5909.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>227</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1762.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D100" s="1">
+        <v>119.80204881</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>211091.21</v>
+      </c>
+      <c r="H100" s="1">
+        <v>225179.99</v>
+      </c>
+      <c r="I100" s="1">
+        <v>106.6742618037</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>436271.2</v>
+      </c>
+      <c r="M100" s="1">
+        <v>436271.2</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>229</v>
+      </c>
+      <c r="B101" s="1">
+        <v>17177.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>36.02</v>
+      </c>
+      <c r="D101" s="1">
+        <v>28.5219398</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>489921.36</v>
+      </c>
+      <c r="H101" s="1">
+        <v>128794.18</v>
+      </c>
+      <c r="I101" s="1">
+        <v>26.28874560603</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>618715.54</v>
+      </c>
+      <c r="M101" s="1">
+        <v>618715.54</v>
+      </c>
+      <c r="N101" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>231</v>
+      </c>
+      <c r="B102" s="1">
+        <v>9789.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>184.15</v>
+      </c>
+      <c r="D102" s="1">
+        <v>124.19003882</v>
+      </c>
+      <c r="E102" t="s">
         <v>70</v>
       </c>
-      <c r="B23" t="s">
-[...14 lines deleted...]
-      <c r="G23">
+      <c r="F102">
         <v>7.47</v>
       </c>
-      <c r="H23" s="1">
-[...43 lines deleted...]
-      <c r="F24" t="s">
+      <c r="G102" s="1">
+        <v>162848.33</v>
+      </c>
+      <c r="H102" s="1">
+        <v>78321.01</v>
+      </c>
+      <c r="I102" s="1">
+        <v>48.094450830414</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>241169.34</v>
+      </c>
+      <c r="M102" s="1">
+        <v>241169.34</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>233</v>
+      </c>
+      <c r="B103" s="1">
+        <v>17600.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>20.86</v>
+      </c>
+      <c r="D103" s="1">
+        <v>28.87059773</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>508122.52</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-140986.52</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-27.746560022571</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>367136.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>367136.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>235</v>
+      </c>
+      <c r="B104" s="1">
+        <v>6102.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>56.54</v>
+      </c>
+      <c r="D104" s="1">
+        <v>119.6944723</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>730375.67</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-385368.59</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-52.763065067597</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>345007.08</v>
+      </c>
+      <c r="M104" s="1">
+        <v>345007.08</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>237</v>
+      </c>
+      <c r="B105" s="1">
+        <v>652.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>584.2</v>
+      </c>
+      <c r="D105" s="1">
+        <v>543.46211656</v>
+      </c>
+      <c r="E105" t="s">
         <v>28</v>
       </c>
-      <c r="G24">
-[...4031 lines deleted...]
-      <c r="A105" t="s">
+      <c r="F105">
+        <v>0.92</v>
+      </c>
+      <c r="G105" s="1">
+        <v>378605.92</v>
+      </c>
+      <c r="H105" s="1">
+        <v>33443.41</v>
+      </c>
+      <c r="I105" s="1">
+        <v>8.8333035046045</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>412049.33</v>
+      </c>
+      <c r="M105" s="1">
+        <v>412049.33</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
         <v>236</v>
-      </c>
-[...143 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">