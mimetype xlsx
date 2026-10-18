--- v6 (2026-09-22)
+++ v7 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
@@ -307,56 +307,50 @@
   <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA</t>
   </si>
   <si>
     <t>ES0130670112</t>
   </si>
   <si>
     <t>ENDESA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
-    <t>AT0000652011</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN-REG</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO PREF</t>
   </si>
   <si>
     <t>FR0000052292</t>
@@ -439,113 +433,86 @@
   <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO SPA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP NOM.</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
-    <t>NL0015002MS2</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK KGAA</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORP</t>
   </si>
   <si>
-    <t>IT0004965148</t>
-[...17 lines deleted...]
-    <t>NESTLE SA-REG</t>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHEN RUECK</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG-REG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVONESIS (NOVOZ</t>
   </si>
   <si>
-    <t>FR0000133308</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>ORSTED A/S</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>FR0000130577</t>
@@ -568,56 +535,50 @@
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>SE0021921269</t>
   </si>
   <si>
     <t>SAAB AB-B</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
   <si>
-    <t>IT0005495657</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>NL0000360618</t>
   </si>
   <si>
     <t>SBM OFFSHORE NV</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>CH1256740924</t>
@@ -634,144 +595,138 @@
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY A</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHIN</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG-REG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOC GENERALE SA</t>
   </si>
   <si>
-    <t>LU1778762911</t>
-[...4 lines deleted...]
-  <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB-B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>SWISS RE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>NL00150742T2</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNE</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA SE</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE</t>
+  </si>
+  <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>OFI INVEST ESG LIQ I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1132,128 +1087,128 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1273.1114</v>
+        <v>1265.9414</v>
       </c>
       <c r="C2">
-        <v>40644.66</v>
+        <v>40316.95</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>51745192.09</v>
+        <v>51038896.95</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>51745192.09</v>
+        <v>51038896.95</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>52.0</v>
       </c>
       <c r="C3">
-        <v>1846.42</v>
+        <v>1830.9</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>96014.0</v>
+        <v>95207.23</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>96014.0</v>
+        <v>95207.23</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z105"/>
+  <dimension ref="A1:Z98"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N105" sqref="N105"/>
+      <selection activeCell="N98" sqref="N98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>12</v>
       </c>
       <c r="B1" t="s">
         <v>13</v>
       </c>
       <c r="C1" t="s">
         <v>14</v>
       </c>
       <c r="D1" t="s">
         <v>15</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
       </c>
       <c r="G1" t="s">
         <v>17</v>
@@ -1269,5243 +1224,4893 @@
       </c>
       <c r="K1" t="s">
         <v>21</v>
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="1">
-        <v>9756.0</v>
+        <v>9133.0</v>
       </c>
       <c r="C2" s="1">
-        <v>88.56</v>
+        <v>79.2</v>
       </c>
       <c r="D2" s="1">
-        <v>35.21945879</v>
+        <v>35.2194591</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2">
         <v>0.92</v>
       </c>
       <c r="G2" s="1">
-        <v>337175.93</v>
+        <v>315644.5</v>
       </c>
       <c r="H2" s="1">
-        <v>597475.04</v>
+        <v>468074.66</v>
       </c>
       <c r="I2" s="1">
-        <v>177.19979003246</v>
+        <v>148.29172059073</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>934650.97</v>
+        <v>783719.16</v>
       </c>
       <c r="M2" s="1">
-        <v>934650.97</v>
+        <v>783719.16</v>
       </c>
       <c r="N2" s="1">
-        <v>1.8</v>
+        <v>1.53</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="1">
         <v>262.0</v>
       </c>
       <c r="C3" s="1">
-        <v>874.2</v>
+        <v>833.1</v>
       </c>
       <c r="D3" s="1">
         <v>1126.84087786</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>295232.31</v>
       </c>
       <c r="H3" s="1">
-        <v>-66191.91</v>
+        <v>-76960.11</v>
       </c>
       <c r="I3" s="1">
-        <v>-22.42027981287</v>
+        <v>-26.067644831963</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>229040.4</v>
+        <v>218272.2</v>
       </c>
       <c r="M3" s="1">
-        <v>229040.4</v>
+        <v>218272.2</v>
       </c>
       <c r="N3" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="1">
         <v>3525.0</v>
       </c>
       <c r="C4" s="1">
-        <v>165.7</v>
+        <v>176.46</v>
       </c>
       <c r="D4" s="1">
         <v>158.78166241</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>559705.36</v>
       </c>
       <c r="H4" s="1">
-        <v>24387.14</v>
+        <v>62316.14</v>
       </c>
       <c r="I4" s="1">
-        <v>4.3571389060844</v>
+        <v>11.133740080674</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>584092.5</v>
+        <v>622021.5</v>
       </c>
       <c r="M4" s="1">
-        <v>584092.5</v>
+        <v>622021.5</v>
       </c>
       <c r="N4" s="1">
-        <v>1.13</v>
+        <v>1.22</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="1">
         <v>3801.0</v>
       </c>
       <c r="C5" s="1">
-        <v>189.52</v>
+        <v>194.32</v>
       </c>
       <c r="D5" s="1">
         <v>155.06234675</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>589391.98</v>
       </c>
       <c r="H5" s="1">
-        <v>130973.54</v>
+        <v>149218.34</v>
       </c>
       <c r="I5" s="1">
-        <v>22.221805597015</v>
+        <v>25.317334653926</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>720365.52</v>
+        <v>738610.32</v>
       </c>
       <c r="M5" s="1">
-        <v>720365.52</v>
+        <v>738610.32</v>
       </c>
       <c r="N5" s="1">
-        <v>1.39</v>
+        <v>1.44</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="1">
         <v>11878.0</v>
       </c>
       <c r="C6" s="1">
-        <v>52.78</v>
+        <v>56.7</v>
       </c>
       <c r="D6" s="1">
         <v>84.84644048</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6">
         <v>0.92</v>
       </c>
       <c r="G6" s="1">
         <v>928646.61</v>
       </c>
       <c r="H6" s="1">
-        <v>-250454.44</v>
+        <v>-198940.13</v>
       </c>
       <c r="I6" s="1">
-        <v>-26.969833013228</v>
+        <v>-21.422587220773</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>678192.17</v>
+        <v>729706.48</v>
       </c>
       <c r="M6" s="1">
-        <v>678192.17</v>
+        <v>729706.48</v>
       </c>
       <c r="N6" s="1">
-        <v>1.31</v>
+        <v>1.43</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="1">
         <v>2059.0</v>
       </c>
       <c r="C7" s="1">
-        <v>406.6</v>
+        <v>422.9</v>
       </c>
       <c r="D7" s="1">
         <v>239.53412822</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>493200.77</v>
       </c>
       <c r="H7" s="1">
-        <v>343988.63</v>
+        <v>377550.33</v>
       </c>
       <c r="I7" s="1">
-        <v>69.746166454687</v>
+        <v>76.551042286491</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>837189.4</v>
+        <v>870751.1</v>
       </c>
       <c r="M7" s="1">
-        <v>837189.4</v>
+        <v>870751.1</v>
       </c>
       <c r="N7" s="1">
-        <v>1.61</v>
+        <v>1.7</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="1">
-        <v>18612.0</v>
+        <v>24624.0</v>
       </c>
       <c r="C8" s="1">
-        <v>16.21</v>
+        <v>15.705</v>
       </c>
       <c r="D8" s="1">
-        <v>25.8776671</v>
+        <v>21.02699277</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>481635.14</v>
+        <v>517768.67</v>
       </c>
       <c r="H8" s="1">
-        <v>-179934.62</v>
+        <v>-131048.75</v>
       </c>
       <c r="I8" s="1">
-        <v>-37.359113788915</v>
+        <v>-25.310289631854</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>301700.52</v>
+        <v>386719.92</v>
       </c>
       <c r="M8" s="1">
-        <v>301700.52</v>
+        <v>386719.92</v>
       </c>
       <c r="N8" s="1">
-        <v>0.58</v>
+        <v>0.76</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="1">
-        <v>6036.0</v>
+        <v>7715.0</v>
       </c>
       <c r="C9" s="1">
-        <v>51.32</v>
+        <v>49.94</v>
       </c>
       <c r="D9" s="1">
-        <v>53.19274685</v>
+        <v>53.06936358</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>321071.42</v>
+        <v>409430.14</v>
       </c>
       <c r="H9" s="1">
-        <v>-11303.9</v>
+        <v>-24143.04</v>
       </c>
       <c r="I9" s="1">
-        <v>-3.5206808503853</v>
+        <v>-5.8967422378821</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>309767.52</v>
+        <v>385287.1</v>
       </c>
       <c r="M9" s="1">
-        <v>309767.52</v>
+        <v>385287.1</v>
       </c>
       <c r="N9" s="1">
-        <v>0.6</v>
+        <v>0.75</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" s="1">
-        <v>7364.0</v>
+        <v>3628.0</v>
       </c>
       <c r="C10" s="1">
-        <v>70.84</v>
+        <v>71.1</v>
       </c>
       <c r="D10" s="1">
-        <v>57.24664313</v>
+        <v>57.24664278</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>421564.28</v>
+        <v>207690.82</v>
       </c>
       <c r="H10" s="1">
-        <v>100101.48</v>
+        <v>50259.98</v>
       </c>
       <c r="I10" s="1">
-        <v>23.745247106799</v>
+        <v>24.1994229692</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>521665.76</v>
+        <v>257950.8</v>
       </c>
       <c r="M10" s="1">
-        <v>521665.76</v>
+        <v>257950.8</v>
       </c>
       <c r="N10" s="1">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="1">
-        <v>6801.0</v>
+        <v>3251.0</v>
       </c>
       <c r="C11" s="1">
-        <v>46.82</v>
+        <v>46.64</v>
       </c>
       <c r="D11" s="1">
-        <v>32.93851787</v>
+        <v>32.93851738</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>224014.86</v>
+        <v>107083.12</v>
       </c>
       <c r="H11" s="1">
-        <v>94407.96</v>
+        <v>44543.52</v>
       </c>
       <c r="I11" s="1">
-        <v>42.143614936973</v>
+        <v>41.597144349175</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>318422.82</v>
+        <v>151626.64</v>
       </c>
       <c r="M11" s="1">
-        <v>318422.82</v>
+        <v>151626.64</v>
       </c>
       <c r="N11" s="1">
-        <v>0.61</v>
+        <v>0.3</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="1">
         <v>682.0</v>
       </c>
       <c r="C12" s="1">
-        <v>796.0</v>
+        <v>752.0</v>
       </c>
       <c r="D12" s="1">
         <v>567.86092375</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>387281.15</v>
       </c>
       <c r="H12" s="1">
-        <v>155590.85</v>
+        <v>125582.85</v>
       </c>
       <c r="I12" s="1">
-        <v>40.175167317077</v>
+        <v>32.426791234224</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>542872.0</v>
+        <v>512864.0</v>
       </c>
       <c r="M12" s="1">
-        <v>542872.0</v>
+        <v>512864.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1.05</v>
+        <v>1.0</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="1">
-        <v>2118.0</v>
+        <v>2130.0</v>
       </c>
       <c r="C13" s="1">
-        <v>1655.8</v>
+        <v>1537.0</v>
       </c>
       <c r="D13" s="1">
-        <v>621.41182247</v>
+        <v>672.03070892</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>1316150.24</v>
+        <v>1431425.41</v>
       </c>
       <c r="H13" s="1">
-        <v>2190834.16</v>
+        <v>1842384.59</v>
       </c>
       <c r="I13" s="1">
-        <v>166.45775637286</v>
+        <v>128.70978656163</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3506984.4</v>
+        <v>3273810.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3506984.4</v>
+        <v>3273810.0</v>
       </c>
       <c r="N13" s="1">
-        <v>6.76</v>
+        <v>6.4</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="1">
         <v>15694.0</v>
       </c>
       <c r="C14" s="1">
-        <v>195.8</v>
+        <v>195.5</v>
       </c>
       <c r="D14" s="1">
         <v>153.24979992</v>
       </c>
       <c r="E14" t="s">
         <v>53</v>
       </c>
       <c r="F14">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G14" s="1">
         <v>213691.91</v>
       </c>
       <c r="H14" s="1">
-        <v>65864.6</v>
+        <v>64295.7</v>
       </c>
       <c r="I14" s="1">
-        <v>30.822224388373</v>
+        <v>30.088036556929</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>279556.51</v>
+        <v>277987.61</v>
       </c>
       <c r="M14" s="1">
-        <v>279556.51</v>
+        <v>277987.61</v>
       </c>
       <c r="N14" s="1">
         <v>0.54</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="1">
         <v>11891.0</v>
       </c>
       <c r="C15" s="1">
-        <v>42.81</v>
+        <v>44.8</v>
       </c>
       <c r="D15" s="1">
         <v>34.30276932</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>407894.23</v>
       </c>
       <c r="H15" s="1">
-        <v>101159.48</v>
+        <v>124822.57</v>
       </c>
       <c r="I15" s="1">
-        <v>24.800419461683</v>
+        <v>30.601700347661</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>509053.71</v>
+        <v>532716.8</v>
       </c>
       <c r="M15" s="1">
-        <v>509053.71</v>
+        <v>532716.8</v>
       </c>
       <c r="N15" s="1">
-        <v>0.98</v>
+        <v>1.04</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="1">
         <v>96956.0</v>
       </c>
       <c r="C16" s="1">
-        <v>11.998</v>
+        <v>11.814</v>
       </c>
       <c r="D16" s="1">
         <v>5.30332821</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>514189.49</v>
       </c>
       <c r="H16" s="1">
-        <v>649088.6</v>
+        <v>631248.69</v>
       </c>
       <c r="I16" s="1">
-        <v>126.23529119586</v>
+        <v>122.76577065004</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>1163278.09</v>
+        <v>1145438.18</v>
       </c>
       <c r="M16" s="1">
-        <v>1163278.09</v>
+        <v>1145438.18</v>
       </c>
       <c r="N16" s="1">
         <v>2.24</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="1">
         <v>39594.0</v>
       </c>
       <c r="C17" s="1">
-        <v>21.75</v>
+        <v>22.07</v>
       </c>
       <c r="D17" s="1">
         <v>16.14068672</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>639074.35</v>
       </c>
       <c r="H17" s="1">
-        <v>222095.15</v>
+        <v>234765.23</v>
       </c>
       <c r="I17" s="1">
-        <v>34.752630894981</v>
+        <v>36.735198338034</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>861169.5</v>
+        <v>873839.58</v>
       </c>
       <c r="M17" s="1">
-        <v>861169.5</v>
+        <v>873839.58</v>
       </c>
       <c r="N17" s="1">
-        <v>1.66</v>
+        <v>1.71</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="1">
         <v>4222.0</v>
       </c>
       <c r="C18" s="1">
-        <v>67.3</v>
+        <v>73.0</v>
       </c>
       <c r="D18" s="1">
         <v>102.71271672</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>433653.09</v>
       </c>
       <c r="H18" s="1">
-        <v>-149512.49</v>
+        <v>-125447.09</v>
       </c>
       <c r="I18" s="1">
-        <v>-34.477441403681</v>
+        <v>-28.927982503249</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>284140.6</v>
+        <v>308206.0</v>
       </c>
       <c r="M18" s="1">
-        <v>284140.6</v>
+        <v>308206.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.55</v>
+        <v>0.6</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="1">
         <v>5051.0</v>
       </c>
       <c r="C19" s="1">
-        <v>101.84</v>
+        <v>101.94</v>
       </c>
       <c r="D19" s="1">
         <v>87.85800238</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>443770.77</v>
       </c>
       <c r="H19" s="1">
-        <v>70623.07</v>
+        <v>71128.17</v>
       </c>
       <c r="I19" s="1">
-        <v>15.914313148656</v>
+        <v>16.02813317335</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>514393.84</v>
+        <v>514898.94</v>
       </c>
       <c r="M19" s="1">
-        <v>514393.84</v>
+        <v>514898.94</v>
       </c>
       <c r="N19" s="1">
-        <v>0.99</v>
+        <v>1.01</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="1">
-        <v>7853.0</v>
+        <v>10541.0</v>
       </c>
       <c r="C20" s="1">
-        <v>567.6</v>
+        <v>504.4</v>
       </c>
       <c r="D20" s="1">
-        <v>412.77805934</v>
+        <v>443.40607153</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G20" s="1">
-        <v>296672.51</v>
+        <v>426307.09</v>
       </c>
       <c r="H20" s="1">
-        <v>108837.21</v>
+        <v>55420.94</v>
       </c>
       <c r="I20" s="1">
-        <v>36.685977409906</v>
+        <v>13.000238865368</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>405509.72</v>
+        <v>481728.03</v>
       </c>
       <c r="M20" s="1">
-        <v>405509.72</v>
+        <v>481728.03</v>
       </c>
       <c r="N20" s="1">
-        <v>0.78</v>
+        <v>0.94</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="1">
         <v>3972.0</v>
       </c>
       <c r="C21" s="1">
-        <v>87.82</v>
+        <v>91.32</v>
       </c>
       <c r="D21" s="1">
         <v>144.34278449</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>573329.54</v>
       </c>
       <c r="H21" s="1">
-        <v>-224508.5</v>
+        <v>-210606.5</v>
       </c>
       <c r="I21" s="1">
-        <v>-39.158718387334</v>
+        <v>-36.73393490243</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>348821.04</v>
+        <v>362723.04</v>
       </c>
       <c r="M21" s="1">
-        <v>348821.04</v>
+        <v>362723.04</v>
       </c>
       <c r="N21" s="1">
-        <v>0.67</v>
+        <v>0.71</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="1">
-        <v>2601.0</v>
+        <v>4286.0</v>
       </c>
       <c r="C22" s="1">
-        <v>848.4</v>
+        <v>926.8</v>
       </c>
       <c r="D22" s="1">
-        <v>768.35170704</v>
+        <v>833.72926738</v>
       </c>
       <c r="E22" t="s">
         <v>70</v>
       </c>
       <c r="F22">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G22" s="1">
-        <v>267753.15</v>
+        <v>478448.84</v>
       </c>
       <c r="H22" s="1">
-        <v>27471.8</v>
+        <v>52900.96</v>
       </c>
       <c r="I22" s="1">
-        <v>10.260122056454</v>
+        <v>11.056764188205</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>295224.95</v>
+        <v>531349.8</v>
       </c>
       <c r="M22" s="1">
-        <v>295224.95</v>
+        <v>531349.8</v>
       </c>
       <c r="N22" s="1">
-        <v>0.57</v>
+        <v>1.04</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="1">
         <v>2878.0</v>
       </c>
       <c r="C23" s="1">
-        <v>182.3</v>
+        <v>194.2</v>
       </c>
       <c r="D23" s="1">
         <v>126.41825921</v>
       </c>
       <c r="E23" t="s">
         <v>28</v>
       </c>
       <c r="F23">
         <v>0.92</v>
       </c>
       <c r="G23" s="1">
         <v>375835.93</v>
       </c>
       <c r="H23" s="1">
-        <v>191731.57</v>
+        <v>229730.57</v>
       </c>
       <c r="I23" s="1">
-        <v>51.014699419505</v>
+        <v>61.125228234565</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>567567.5</v>
+        <v>605566.5</v>
       </c>
       <c r="M23" s="1">
-        <v>567567.5</v>
+        <v>605566.5</v>
       </c>
       <c r="N23" s="1">
-        <v>1.09</v>
+        <v>1.18</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="1">
         <v>15132.0</v>
       </c>
       <c r="C24" s="1">
-        <v>38.1</v>
+        <v>36.85</v>
       </c>
       <c r="D24" s="1">
         <v>11.11809477</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>168239.01</v>
       </c>
       <c r="H24" s="1">
-        <v>408290.19</v>
+        <v>389375.19</v>
       </c>
       <c r="I24" s="1">
-        <v>242.68461280175</v>
+        <v>231.44167931088</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>576529.2</v>
+        <v>557614.2</v>
       </c>
       <c r="M24" s="1">
-        <v>576529.2</v>
+        <v>557614.2</v>
       </c>
       <c r="N24" s="1">
-        <v>1.11</v>
+        <v>1.09</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="1">
         <v>5446.0</v>
       </c>
       <c r="C25" s="1">
-        <v>66.64</v>
+        <v>72.98</v>
       </c>
       <c r="D25" s="1">
         <v>69.85009365</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>380403.61</v>
       </c>
       <c r="H25" s="1">
-        <v>-17482.17</v>
+        <v>17045.47</v>
       </c>
       <c r="I25" s="1">
-        <v>-4.595689825341</v>
+        <v>4.480890704481</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>362921.44</v>
+        <v>397449.08</v>
       </c>
       <c r="M25" s="1">
-        <v>362921.44</v>
+        <v>397449.08</v>
       </c>
       <c r="N25" s="1">
-        <v>0.7</v>
+        <v>0.78</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="1">
         <v>32304.0</v>
       </c>
       <c r="C26" s="1">
-        <v>17.03</v>
+        <v>17.885</v>
       </c>
       <c r="D26" s="1">
         <v>30.12785135</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>973250.11</v>
       </c>
       <c r="H26" s="1">
-        <v>-423112.99</v>
+        <v>-395493.07</v>
       </c>
       <c r="I26" s="1">
-        <v>-43.474229866771</v>
+        <v>-40.636324202419</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>550137.12</v>
+        <v>577757.04</v>
       </c>
       <c r="M26" s="1">
-        <v>550137.12</v>
+        <v>577757.04</v>
       </c>
       <c r="N26" s="1">
-        <v>1.06</v>
+        <v>1.13</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="1">
         <v>844.0</v>
       </c>
       <c r="C27" s="1">
-        <v>244.0</v>
+        <v>256.9</v>
       </c>
       <c r="D27" s="1">
         <v>232.53165877</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>196256.72</v>
       </c>
       <c r="H27" s="1">
-        <v>9679.28</v>
+        <v>20566.88</v>
       </c>
       <c r="I27" s="1">
-        <v>4.9319483174895</v>
+        <v>10.479580011324</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>205936.0</v>
+        <v>216823.6</v>
       </c>
       <c r="M27" s="1">
-        <v>205936.0</v>
+        <v>216823.6</v>
       </c>
       <c r="N27" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="1">
         <v>20460.0</v>
       </c>
       <c r="C28" s="1">
-        <v>26.12</v>
+        <v>27.11</v>
       </c>
       <c r="D28" s="1">
         <v>30.39982209</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>621980.36</v>
       </c>
       <c r="H28" s="1">
-        <v>-87565.16</v>
+        <v>-67309.76</v>
       </c>
       <c r="I28" s="1">
-        <v>-14.078444534808</v>
+        <v>-10.821846529045</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>534415.2</v>
+        <v>554670.6</v>
       </c>
       <c r="M28" s="1">
-        <v>534415.2</v>
+        <v>554670.6</v>
       </c>
       <c r="N28" s="1">
-        <v>1.03</v>
+        <v>1.08</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="1">
-        <v>6205.0</v>
+        <v>3060.0</v>
       </c>
       <c r="C29" s="1">
-        <v>76.66</v>
+        <v>86.26</v>
       </c>
       <c r="D29" s="1">
-        <v>62.8982079</v>
+        <v>62.89820915</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>390283.38</v>
+        <v>192468.52</v>
       </c>
       <c r="H29" s="1">
-        <v>85391.92</v>
+        <v>71487.08</v>
       </c>
       <c r="I29" s="1">
-        <v>21.879466145855</v>
+        <v>37.142219413336</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>475675.3</v>
+        <v>263955.6</v>
       </c>
       <c r="M29" s="1">
-        <v>475675.3</v>
+        <v>263955.6</v>
       </c>
       <c r="N29" s="1">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="1">
-        <v>11604.0</v>
+        <v>21801.0</v>
       </c>
       <c r="C30" s="1">
-        <v>17.805</v>
+        <v>19.235</v>
       </c>
       <c r="D30" s="1">
-        <v>11.53669511</v>
+        <v>15.1458956</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>133871.81</v>
+        <v>330195.67</v>
       </c>
       <c r="H30" s="1">
-        <v>72737.41</v>
+        <v>89146.57</v>
       </c>
       <c r="I30" s="1">
-        <v>54.333627072048</v>
+        <v>26.998103881859</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>206609.22</v>
+        <v>419342.24</v>
       </c>
       <c r="M30" s="1">
-        <v>206609.22</v>
+        <v>419342.24</v>
       </c>
       <c r="N30" s="1">
-        <v>0.4</v>
+        <v>0.82</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="1">
         <v>95205.0</v>
       </c>
       <c r="C31" s="1">
-        <v>4.449</v>
+        <v>4.518</v>
       </c>
       <c r="D31" s="1">
         <v>3.31088966</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>315213.25</v>
       </c>
       <c r="H31" s="1">
-        <v>108353.8</v>
+        <v>114922.94</v>
       </c>
       <c r="I31" s="1">
-        <v>34.374760578751</v>
+        <v>36.458790993082</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>423567.05</v>
+        <v>430136.19</v>
       </c>
       <c r="M31" s="1">
-        <v>423567.05</v>
+        <v>430136.19</v>
       </c>
       <c r="N31" s="1">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="1">
         <v>1794.0</v>
       </c>
       <c r="C32" s="1">
-        <v>136.0</v>
+        <v>138.9</v>
       </c>
       <c r="D32" s="1">
         <v>68.18666109</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
         <v>122326.87</v>
       </c>
       <c r="H32" s="1">
-        <v>121657.13</v>
+        <v>126859.73</v>
       </c>
       <c r="I32" s="1">
-        <v>99.452499683839</v>
+        <v>103.7055309271</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>243984.0</v>
+        <v>249186.6</v>
       </c>
       <c r="M32" s="1">
-        <v>243984.0</v>
+        <v>249186.6</v>
       </c>
       <c r="N32" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" s="1">
         <v>7560.0</v>
       </c>
       <c r="C33" s="1">
-        <v>38.33</v>
+        <v>40.27</v>
       </c>
       <c r="D33" s="1">
         <v>27.31579894</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>206507.44</v>
       </c>
       <c r="H33" s="1">
-        <v>83267.36</v>
+        <v>97933.76</v>
       </c>
       <c r="I33" s="1">
-        <v>40.321724001808</v>
+        <v>47.423841000595</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>289774.8</v>
+        <v>304441.2</v>
       </c>
       <c r="M33" s="1">
-        <v>289774.8</v>
+        <v>304441.2</v>
       </c>
       <c r="N33" s="1">
-        <v>0.56</v>
+        <v>0.6</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" s="1">
         <v>51238.0</v>
       </c>
       <c r="C34" s="1">
-        <v>9.821</v>
+        <v>10.168</v>
       </c>
       <c r="D34" s="1">
         <v>6.82267926</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>349580.44</v>
       </c>
       <c r="H34" s="1">
-        <v>153627.96</v>
+        <v>171407.54</v>
       </c>
       <c r="I34" s="1">
-        <v>43.946383270185</v>
+        <v>49.03236004852</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>503208.4</v>
+        <v>520987.98</v>
       </c>
       <c r="M34" s="1">
-        <v>503208.4</v>
+        <v>520987.98</v>
       </c>
       <c r="N34" s="1">
-        <v>0.97</v>
+        <v>1.02</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" s="1">
-        <v>11472.0</v>
+        <v>7729.0</v>
       </c>
       <c r="C35" s="1">
-        <v>27.18</v>
+        <v>26.86</v>
       </c>
       <c r="D35" s="1">
-        <v>15.85590568</v>
+        <v>15.85590633</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>181898.95</v>
+        <v>122550.3</v>
       </c>
       <c r="H35" s="1">
-        <v>129910.01</v>
+        <v>85050.64</v>
       </c>
       <c r="I35" s="1">
-        <v>71.41877949268</v>
+        <v>69.400597142561</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>311808.96</v>
+        <v>207600.94</v>
       </c>
       <c r="M35" s="1">
-        <v>311808.96</v>
+        <v>207600.94</v>
       </c>
       <c r="N35" s="1">
-        <v>0.6</v>
+        <v>0.41</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" s="1">
-        <v>2246.0</v>
+        <v>3392.0</v>
       </c>
       <c r="C36" s="1">
-        <v>116.5</v>
+        <v>166.7</v>
       </c>
       <c r="D36" s="1">
-        <v>100.28902939</v>
+        <v>196.40603479</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>225249.16</v>
+        <v>666209.27</v>
       </c>
       <c r="H36" s="1">
-        <v>36409.84</v>
+        <v>-100762.87</v>
       </c>
       <c r="I36" s="1">
-        <v>16.164251178562</v>
+        <v>-15.124807554839</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>261659.0</v>
+        <v>565446.4</v>
       </c>
       <c r="M36" s="1">
-        <v>261659.0</v>
+        <v>565446.4</v>
       </c>
       <c r="N36" s="1">
-        <v>0.5</v>
+        <v>1.11</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" s="1">
-        <v>2479.0</v>
+        <v>22081.0</v>
       </c>
       <c r="C37" s="1">
-        <v>168.5</v>
+        <v>42.24</v>
       </c>
       <c r="D37" s="1">
-        <v>204.38669625</v>
+        <v>30.97091436</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>506674.62</v>
+        <v>683868.76</v>
       </c>
       <c r="H37" s="1">
-        <v>-88963.12</v>
+        <v>248832.68</v>
       </c>
       <c r="I37" s="1">
-        <v>-17.558234908234</v>
+        <v>36.386028219801</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>417711.5</v>
+        <v>932701.44</v>
       </c>
       <c r="M37" s="1">
-        <v>417711.5</v>
+        <v>932701.44</v>
       </c>
       <c r="N37" s="1">
-        <v>0.81</v>
+        <v>1.82</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" s="1">
-        <v>22081.0</v>
+        <v>79.0</v>
       </c>
       <c r="C38" s="1">
-        <v>42.82</v>
+        <v>3422.0</v>
       </c>
       <c r="D38" s="1">
-        <v>30.97091436</v>
+        <v>3924.10493671</v>
       </c>
       <c r="E38" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F38">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G38" s="1">
-        <v>683868.76</v>
+        <v>333926.86</v>
       </c>
       <c r="H38" s="1">
-        <v>261639.66</v>
+        <v>-41020.42</v>
       </c>
       <c r="I38" s="1">
-        <v>38.258753039107</v>
+        <v>-12.284252904962</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>945508.42</v>
+        <v>292906.44</v>
       </c>
       <c r="M38" s="1">
-        <v>945508.42</v>
+        <v>292906.44</v>
       </c>
       <c r="N38" s="1">
-        <v>1.82</v>
+        <v>0.57</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" s="1">
-        <v>79.0</v>
+        <v>3821.0</v>
       </c>
       <c r="C39" s="1">
-        <v>3251.0</v>
+        <v>74.9</v>
       </c>
       <c r="D39" s="1">
-        <v>3924.10493671</v>
+        <v>78.69858414</v>
       </c>
       <c r="E39" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F39">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>333926.86</v>
+        <v>300707.29</v>
       </c>
       <c r="H39" s="1">
-        <v>-56093.67</v>
+        <v>-14514.39</v>
       </c>
       <c r="I39" s="1">
-        <v>-16.798190477999</v>
+        <v>-4.8267502926184</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>277833.19</v>
+        <v>286192.9</v>
       </c>
       <c r="M39" s="1">
-        <v>277833.19</v>
+        <v>286192.9</v>
       </c>
       <c r="N39" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" s="1">
-        <v>3821.0</v>
+        <v>128.0</v>
       </c>
       <c r="C40" s="1">
-        <v>70.26</v>
+        <v>1681.0</v>
       </c>
       <c r="D40" s="1">
-        <v>78.69858414</v>
+        <v>2129.90054688</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>300707.29</v>
+        <v>272627.27</v>
       </c>
       <c r="H40" s="1">
-        <v>-32243.83</v>
+        <v>-57459.27</v>
       </c>
       <c r="I40" s="1">
-        <v>-10.722663225092</v>
+        <v>-21.07612712404</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>268463.46</v>
+        <v>215168.0</v>
       </c>
       <c r="M40" s="1">
-        <v>268463.46</v>
+        <v>215168.0</v>
       </c>
       <c r="N40" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" s="1">
-        <v>209.0</v>
+        <v>34377.0</v>
       </c>
       <c r="C41" s="1">
-        <v>1620.0</v>
+        <v>21.25</v>
       </c>
       <c r="D41" s="1">
-        <v>2129.90052632</v>
+        <v>12.97965413</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>445149.21</v>
+        <v>446201.57</v>
       </c>
       <c r="H41" s="1">
-        <v>-106569.21</v>
+        <v>284309.68</v>
       </c>
       <c r="I41" s="1">
-        <v>-23.940109879112</v>
+        <v>63.717767734434</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>338580.0</v>
+        <v>730511.25</v>
       </c>
       <c r="M41" s="1">
-        <v>338580.0</v>
+        <v>730511.25</v>
       </c>
       <c r="N41" s="1">
-        <v>0.65</v>
+        <v>1.43</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" s="1">
-        <v>29417.0</v>
+        <v>6099.0</v>
       </c>
       <c r="C42" s="1">
-        <v>21.19</v>
+        <v>53.74</v>
       </c>
       <c r="D42" s="1">
-        <v>11.58409525</v>
+        <v>45.57366945</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>340769.33</v>
+        <v>277953.81</v>
       </c>
       <c r="H42" s="1">
-        <v>282576.9</v>
+        <v>49806.45</v>
       </c>
       <c r="I42" s="1">
-        <v>82.923219645383</v>
+        <v>17.918966464248</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>623346.23</v>
+        <v>327760.26</v>
       </c>
       <c r="M42" s="1">
-        <v>623346.23</v>
+        <v>327760.26</v>
       </c>
       <c r="N42" s="1">
-        <v>1.2</v>
+        <v>0.64</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" s="1">
-        <v>6099.0</v>
+        <v>5004.0</v>
       </c>
       <c r="C43" s="1">
-        <v>55.16</v>
+        <v>48.99</v>
       </c>
       <c r="D43" s="1">
-        <v>45.57366945</v>
+        <v>42.18115308</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>277953.81</v>
+        <v>211074.49</v>
       </c>
       <c r="H43" s="1">
-        <v>58467.03</v>
+        <v>34071.47</v>
       </c>
       <c r="I43" s="1">
-        <v>21.034800710233</v>
+        <v>16.141917481359</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>336420.84</v>
+        <v>245145.96</v>
       </c>
       <c r="M43" s="1">
-        <v>336420.84</v>
+        <v>245145.96</v>
       </c>
       <c r="N43" s="1">
-        <v>0.65</v>
+        <v>0.48</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" s="1">
-        <v>5004.0</v>
+        <v>5434.0</v>
       </c>
       <c r="C44" s="1">
-        <v>53.6</v>
+        <v>63.66</v>
       </c>
       <c r="D44" s="1">
-        <v>42.18115308</v>
+        <v>34.42966507</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>211074.49</v>
+        <v>187090.8</v>
       </c>
       <c r="H44" s="1">
-        <v>57139.91</v>
+        <v>158837.64</v>
       </c>
       <c r="I44" s="1">
-        <v>27.070969116164</v>
+        <v>84.898690903027</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>268214.4</v>
+        <v>345928.44</v>
       </c>
       <c r="M44" s="1">
-        <v>268214.4</v>
+        <v>345928.44</v>
       </c>
       <c r="N44" s="1">
-        <v>0.52</v>
+        <v>0.68</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" s="1">
-        <v>8650.0</v>
+        <v>23225.0</v>
       </c>
       <c r="C45" s="1">
-        <v>85.94</v>
+        <v>28.37</v>
       </c>
       <c r="D45" s="1">
-        <v>34.4296659</v>
+        <v>23.18114575</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>297816.61</v>
+        <v>538382.11</v>
       </c>
       <c r="H45" s="1">
-        <v>445564.39</v>
+        <v>120511.14</v>
       </c>
       <c r="I45" s="1">
-        <v>149.61032227182</v>
+        <v>22.38394214102</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>743381.0</v>
+        <v>658893.25</v>
       </c>
       <c r="M45" s="1">
-        <v>743381.0</v>
+        <v>658893.25</v>
       </c>
       <c r="N45" s="1">
-        <v>1.43</v>
+        <v>1.29</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" s="1">
-        <v>19493.0</v>
+        <v>173256.0</v>
       </c>
       <c r="C46" s="1">
-        <v>28.175</v>
+        <v>6.282</v>
       </c>
       <c r="D46" s="1">
-        <v>22.15094393</v>
+        <v>4.58678187</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>431788.35</v>
+        <v>794687.48</v>
       </c>
       <c r="H46" s="1">
-        <v>117426.93</v>
+        <v>293706.71</v>
       </c>
       <c r="I46" s="1">
-        <v>27.195483620621</v>
+        <v>36.958768999356</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>549215.28</v>
+        <v>1088394.19</v>
       </c>
       <c r="M46" s="1">
-        <v>549215.28</v>
+        <v>1088394.19</v>
       </c>
       <c r="N46" s="1">
-        <v>1.06</v>
+        <v>2.13</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" s="1">
-        <v>173256.0</v>
+        <v>3873.0</v>
       </c>
       <c r="C47" s="1">
-        <v>6.234</v>
+        <v>120.4</v>
       </c>
       <c r="D47" s="1">
-        <v>4.58678187</v>
+        <v>74.53999742</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>794687.48</v>
+        <v>288693.41</v>
       </c>
       <c r="H47" s="1">
-        <v>285390.42</v>
+        <v>177615.79</v>
       </c>
       <c r="I47" s="1">
-        <v>35.912283404792</v>
+        <v>61.524019547242</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1080077.9</v>
+        <v>466309.2</v>
       </c>
       <c r="M47" s="1">
-        <v>1080077.9</v>
+        <v>466309.2</v>
       </c>
       <c r="N47" s="1">
-        <v>2.08</v>
+        <v>0.91</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" s="1">
-        <v>3873.0</v>
+        <v>1360.0</v>
       </c>
       <c r="C48" s="1">
-        <v>121.55</v>
+        <v>252.3</v>
       </c>
       <c r="D48" s="1">
-        <v>74.53999742</v>
+        <v>293.85979412</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>288693.41</v>
+        <v>399649.32</v>
       </c>
       <c r="H48" s="1">
-        <v>182069.74</v>
+        <v>-56521.32</v>
       </c>
       <c r="I48" s="1">
-        <v>63.066815415011</v>
+        <v>-14.142728930453</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>470763.15</v>
+        <v>343128.0</v>
       </c>
       <c r="M48" s="1">
-        <v>470763.15</v>
+        <v>343128.0</v>
       </c>
       <c r="N48" s="1">
-        <v>0.91</v>
+        <v>0.67</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" s="1">
-        <v>1360.0</v>
+        <v>4591.0</v>
       </c>
       <c r="C49" s="1">
-        <v>266.1</v>
+        <v>82.85</v>
       </c>
       <c r="D49" s="1">
-        <v>293.85979412</v>
+        <v>88.3188325</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>399649.32</v>
+        <v>405471.76</v>
       </c>
       <c r="H49" s="1">
-        <v>-37753.32</v>
+        <v>-25107.41</v>
       </c>
       <c r="I49" s="1">
-        <v>-9.4466118446042</v>
+        <v>-6.1921476356331</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>361896.0</v>
+        <v>380364.35</v>
       </c>
       <c r="M49" s="1">
-        <v>361896.0</v>
+        <v>380364.35</v>
       </c>
       <c r="N49" s="1">
-        <v>0.7</v>
+        <v>0.74</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" s="1">
-        <v>3276.0</v>
+        <v>13341.0</v>
       </c>
       <c r="C50" s="1">
-        <v>76.9</v>
+        <v>23.66</v>
       </c>
       <c r="D50" s="1">
-        <v>90.00418193</v>
+        <v>24.12774455</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>294853.7</v>
+        <v>321888.24</v>
       </c>
       <c r="H50" s="1">
-        <v>-42929.3</v>
+        <v>-6240.18</v>
       </c>
       <c r="I50" s="1">
-        <v>-14.559525622368</v>
+        <v>-1.9386169559969</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>251924.4</v>
+        <v>315648.06</v>
       </c>
       <c r="M50" s="1">
-        <v>251924.4</v>
+        <v>315648.06</v>
       </c>
       <c r="N50" s="1">
-        <v>0.49</v>
+        <v>0.62</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" s="1">
-        <v>13341.0</v>
+        <v>101909.0</v>
       </c>
       <c r="C51" s="1">
-        <v>23.68</v>
+        <v>4.357</v>
       </c>
       <c r="D51" s="1">
-        <v>24.12774455</v>
+        <v>3.24342816</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>321888.24</v>
+        <v>330534.52</v>
       </c>
       <c r="H51" s="1">
-        <v>-5973.36</v>
+        <v>113482.99</v>
       </c>
       <c r="I51" s="1">
-        <v>-1.8557248316993</v>
+        <v>34.333173430721</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>315914.88</v>
+        <v>444017.51</v>
       </c>
       <c r="M51" s="1">
-        <v>315914.88</v>
+        <v>444017.51</v>
       </c>
       <c r="N51" s="1">
-        <v>0.61</v>
+        <v>0.87</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" s="1">
-        <v>101909.0</v>
+        <v>3353.0</v>
       </c>
       <c r="C52" s="1">
-        <v>4.361</v>
+        <v>135.4</v>
       </c>
       <c r="D52" s="1">
-        <v>3.24342816</v>
+        <v>142.30155085</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>330534.52</v>
+        <v>477137.1</v>
       </c>
       <c r="H52" s="1">
-        <v>113890.63</v>
+        <v>-23140.9</v>
       </c>
       <c r="I52" s="1">
-        <v>34.456500942776</v>
+        <v>-4.8499477403874</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>444425.15</v>
+        <v>453996.2</v>
       </c>
       <c r="M52" s="1">
-        <v>444425.15</v>
+        <v>453996.2</v>
       </c>
       <c r="N52" s="1">
-        <v>0.86</v>
+        <v>0.89</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" s="1">
-        <v>3353.0</v>
+        <v>4896.0</v>
       </c>
       <c r="C53" s="1">
-        <v>154.05</v>
+        <v>50.75</v>
       </c>
       <c r="D53" s="1">
-        <v>142.30155085</v>
+        <v>52.45036969</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>477137.1</v>
+        <v>256797.01</v>
       </c>
       <c r="H53" s="1">
-        <v>39392.55</v>
+        <v>-8325.01</v>
       </c>
       <c r="I53" s="1">
-        <v>8.2560232687838</v>
+        <v>-3.2418640699905</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>516529.65</v>
+        <v>248472.0</v>
       </c>
       <c r="M53" s="1">
-        <v>516529.65</v>
+        <v>248472.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1.0</v>
+        <v>0.49</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" s="1">
-        <v>4896.0</v>
+        <v>926.0</v>
       </c>
       <c r="C54" s="1">
-        <v>50.08</v>
+        <v>567.8</v>
       </c>
       <c r="D54" s="1">
-        <v>52.45036969</v>
+        <v>458.69447084</v>
       </c>
       <c r="E54" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F54">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G54" s="1">
-        <v>256797.01</v>
+        <v>443213.09</v>
       </c>
       <c r="H54" s="1">
-        <v>-11605.33</v>
+        <v>126463.27</v>
       </c>
       <c r="I54" s="1">
-        <v>-4.5192621206921</v>
+        <v>28.533288581346</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>245191.68</v>
+        <v>569676.36</v>
       </c>
       <c r="M54" s="1">
-        <v>245191.68</v>
+        <v>569676.36</v>
       </c>
       <c r="N54" s="1">
-        <v>0.47</v>
+        <v>1.11</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" s="1">
-        <v>756.0</v>
+        <v>1537.0</v>
       </c>
       <c r="C55" s="1">
-        <v>500.4</v>
+        <v>381.75</v>
       </c>
       <c r="D55" s="1">
-        <v>429.69970899</v>
+        <v>381.6474691</v>
       </c>
       <c r="E55" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F55">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>334734.31</v>
+        <v>586592.16</v>
       </c>
       <c r="H55" s="1">
-        <v>74506.71</v>
+        <v>157.59</v>
       </c>
       <c r="I55" s="1">
-        <v>22.258462241292</v>
+        <v>0.026865343716834</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>409241.02</v>
+        <v>586749.75</v>
       </c>
       <c r="M55" s="1">
-        <v>409241.02</v>
+        <v>586749.75</v>
       </c>
       <c r="N55" s="1">
-        <v>0.79</v>
+        <v>1.15</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" s="1">
-        <v>1537.0</v>
+        <v>1023.0</v>
       </c>
       <c r="C56" s="1">
-        <v>378.1</v>
+        <v>495.1</v>
       </c>
       <c r="D56" s="1">
-        <v>381.6474691</v>
+        <v>563.97657869</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>586592.16</v>
+        <v>576948.04</v>
       </c>
       <c r="H56" s="1">
-        <v>-5452.46</v>
+        <v>-70460.74</v>
       </c>
       <c r="I56" s="1">
-        <v>-0.92951463926828</v>
+        <v>-12.212666499396</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>581139.7</v>
+        <v>506487.3</v>
       </c>
       <c r="M56" s="1">
-        <v>581139.7</v>
+        <v>506487.3</v>
       </c>
       <c r="N56" s="1">
-        <v>1.12</v>
+        <v>0.99</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" s="1">
-        <v>1403.0</v>
+        <v>6296.0</v>
       </c>
       <c r="C57" s="1">
-        <v>481.35</v>
+        <v>136.3</v>
       </c>
       <c r="D57" s="1">
-        <v>563.97657876</v>
+        <v>136.13408513</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>791259.14</v>
+        <v>857100.2</v>
       </c>
       <c r="H57" s="1">
-        <v>-115925.09</v>
+        <v>1044.6</v>
       </c>
       <c r="I57" s="1">
-        <v>-14.650711017379</v>
+        <v>0.12187606536552</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>675334.05</v>
+        <v>858144.8</v>
       </c>
       <c r="M57" s="1">
-        <v>675334.05</v>
+        <v>858144.8</v>
       </c>
       <c r="N57" s="1">
-        <v>1.3</v>
+        <v>1.68</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" s="1">
-        <v>14461.0</v>
+        <v>25705.0</v>
       </c>
       <c r="C58" s="1">
-        <v>14.462</v>
+        <v>15.25</v>
       </c>
       <c r="D58" s="1">
-        <v>14.80569324</v>
+        <v>12.3607555</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>214105.13</v>
+        <v>317733.22</v>
       </c>
       <c r="H58" s="1">
-        <v>-4970.15</v>
+        <v>74268.03</v>
       </c>
       <c r="I58" s="1">
-        <v>-2.3213596049754</v>
+        <v>23.374335865793</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>209134.98</v>
+        <v>392001.25</v>
       </c>
       <c r="M58" s="1">
-        <v>209134.98</v>
+        <v>392001.25</v>
       </c>
       <c r="N58" s="1">
-        <v>0.4</v>
+        <v>0.77</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" s="1">
-        <v>6296.0</v>
+        <v>713.0</v>
       </c>
       <c r="C59" s="1">
-        <v>133.0</v>
+        <v>515.6</v>
       </c>
       <c r="D59" s="1">
-        <v>136.13408513</v>
+        <v>510.81503506</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>857100.2</v>
+        <v>364211.12</v>
       </c>
       <c r="H59" s="1">
-        <v>-19732.2</v>
+        <v>3411.68</v>
       </c>
       <c r="I59" s="1">
-        <v>-2.3022045730476</v>
+        <v>0.93673142105052</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>837368.0</v>
+        <v>367622.8</v>
       </c>
       <c r="M59" s="1">
-        <v>837368.0</v>
+        <v>367622.8</v>
       </c>
       <c r="N59" s="1">
-        <v>1.62</v>
+        <v>0.72</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" s="1">
-        <v>19060.0</v>
+        <v>32142.0</v>
       </c>
       <c r="C60" s="1">
-        <v>15.72</v>
+        <v>8.852</v>
       </c>
       <c r="D60" s="1">
-        <v>11.18120042</v>
+        <v>7.15779354</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>213113.68</v>
+        <v>230065.8</v>
       </c>
       <c r="H60" s="1">
-        <v>86509.52</v>
+        <v>54455.18</v>
       </c>
       <c r="I60" s="1">
-        <v>40.593133204776</v>
+        <v>23.669393712581</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>299623.2</v>
+        <v>284520.98</v>
       </c>
       <c r="M60" s="1">
-        <v>299623.2</v>
+        <v>284520.98</v>
       </c>
       <c r="N60" s="1">
-        <v>0.58</v>
+        <v>0.56</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" s="1">
-        <v>4437.0</v>
+        <v>7399.0</v>
       </c>
       <c r="C61" s="1">
-        <v>51.22</v>
+        <v>125.0</v>
       </c>
       <c r="D61" s="1">
-        <v>50.69579896</v>
+        <v>106.82878497</v>
       </c>
       <c r="E61" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F61">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G61" s="1">
-        <v>224937.26</v>
+        <v>846236.12</v>
       </c>
       <c r="H61" s="1">
-        <v>2325.88</v>
+        <v>155849.58</v>
       </c>
       <c r="I61" s="1">
-        <v>1.0340127731617</v>
+        <v>18.416796011969</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>227263.14</v>
+        <v>1002085.7</v>
       </c>
       <c r="M61" s="1">
-        <v>227263.14</v>
+        <v>1002085.7</v>
       </c>
       <c r="N61" s="1">
-        <v>0.44</v>
+        <v>1.96</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" s="1">
-        <v>1102.0</v>
+        <v>10504.0</v>
       </c>
       <c r="C62" s="1">
-        <v>283.61</v>
+        <v>424.5</v>
       </c>
       <c r="D62" s="1">
-        <v>188.67313067</v>
+        <v>407.34854532</v>
       </c>
       <c r="E62" t="s">
-        <v>151</v>
+        <v>70</v>
       </c>
       <c r="F62">
-        <v>1.14</v>
+        <v>7.48</v>
       </c>
       <c r="G62" s="1">
-        <v>177603.43</v>
+        <v>573982.39</v>
       </c>
       <c r="H62" s="1">
-        <v>95463.03</v>
+        <v>22468.56</v>
       </c>
       <c r="I62" s="1">
-        <v>53.75066799104</v>
+        <v>3.9145033700424</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>273066.46</v>
+        <v>596450.95</v>
       </c>
       <c r="M62" s="1">
-        <v>273066.46</v>
+        <v>596450.95</v>
       </c>
       <c r="N62" s="1">
-        <v>0.53</v>
+        <v>1.17</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B63" s="1">
-        <v>5844.0</v>
+        <v>22287.0</v>
       </c>
       <c r="C63" s="1">
-        <v>79.0</v>
+        <v>149.7</v>
       </c>
       <c r="D63" s="1">
-        <v>81.48237509</v>
+        <v>124.75661866</v>
       </c>
       <c r="E63" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="F63">
-        <v>0.92</v>
+        <v>7.48</v>
       </c>
       <c r="G63" s="1">
-        <v>510362.07</v>
+        <v>372513.28</v>
       </c>
       <c r="H63" s="1">
-        <v>-10928.92</v>
+        <v>73775.26</v>
       </c>
       <c r="I63" s="1">
-        <v>-2.141405218456</v>
+        <v>19.80473286751</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>499433.15</v>
+        <v>446288.54</v>
       </c>
       <c r="M63" s="1">
-        <v>499433.15</v>
+        <v>446288.54</v>
       </c>
       <c r="N63" s="1">
-        <v>0.96</v>
+        <v>0.87</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B64" s="1">
-        <v>25236.0</v>
+        <v>6385.0</v>
       </c>
       <c r="C64" s="1">
-        <v>12.28</v>
+        <v>65.24</v>
       </c>
       <c r="D64" s="1">
-        <v>5.724597</v>
+        <v>118.1562177</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>144465.93</v>
+        <v>754427.45</v>
       </c>
       <c r="H64" s="1">
-        <v>165432.15</v>
+        <v>-337870.05</v>
       </c>
       <c r="I64" s="1">
-        <v>114.51291664408</v>
+        <v>-44.784962424154</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>309898.08</v>
+        <v>416557.4</v>
       </c>
       <c r="M64" s="1">
-        <v>309898.08</v>
+        <v>416557.4</v>
       </c>
       <c r="N64" s="1">
-        <v>0.6</v>
+        <v>0.81</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B65" s="1">
-        <v>7399.0</v>
+        <v>6586.0</v>
       </c>
       <c r="C65" s="1">
-        <v>120.28</v>
+        <v>38.505</v>
       </c>
       <c r="D65" s="1">
-        <v>106.82878497</v>
+        <v>47.93986335</v>
       </c>
       <c r="E65" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F65">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>846236.12</v>
+        <v>315731.94</v>
       </c>
       <c r="H65" s="1">
-        <v>116498.32</v>
+        <v>-62138.01</v>
       </c>
       <c r="I65" s="1">
-        <v>13.766644704317</v>
+        <v>-19.680622112543</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>962734.44</v>
+        <v>253593.93</v>
       </c>
       <c r="M65" s="1">
-        <v>962734.44</v>
+        <v>253593.93</v>
       </c>
       <c r="N65" s="1">
-        <v>1.86</v>
+        <v>0.5</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B66" s="1">
-        <v>10504.0</v>
+        <v>2003.0</v>
       </c>
       <c r="C66" s="1">
-        <v>390.8</v>
+        <v>125.35</v>
       </c>
       <c r="D66" s="1">
-        <v>407.34854532</v>
+        <v>55.71003994</v>
       </c>
       <c r="E66" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="F66">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>573982.39</v>
+        <v>111587.21</v>
       </c>
       <c r="H66" s="1">
-        <v>-24794.05</v>
+        <v>139488.84</v>
       </c>
       <c r="I66" s="1">
-        <v>-4.3196534304824</v>
+        <v>125.00432621265</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>549188.34</v>
+        <v>251076.05</v>
       </c>
       <c r="M66" s="1">
-        <v>549188.34</v>
+        <v>251076.05</v>
       </c>
       <c r="N66" s="1">
-        <v>1.06</v>
+        <v>0.49</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B67" s="1">
-        <v>18606.0</v>
+        <v>5797.0</v>
       </c>
       <c r="C67" s="1">
-        <v>16.865</v>
+        <v>87.7</v>
       </c>
       <c r="D67" s="1">
-        <v>13.60734978</v>
+        <v>87.17253579</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>253178.35</v>
+        <v>505339.19</v>
       </c>
       <c r="H67" s="1">
-        <v>60611.84</v>
+        <v>3057.71</v>
       </c>
       <c r="I67" s="1">
-        <v>23.940372468657</v>
+        <v>0.60508071816081</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>313790.19</v>
+        <v>508396.9</v>
       </c>
       <c r="M67" s="1">
-        <v>313790.19</v>
+        <v>508396.9</v>
       </c>
       <c r="N67" s="1">
-        <v>0.61</v>
+        <v>0.99</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B68" s="1">
-        <v>22287.0</v>
+        <v>8925.0</v>
       </c>
       <c r="C68" s="1">
-        <v>151.75</v>
+        <v>26.14</v>
       </c>
       <c r="D68" s="1">
-        <v>124.75661866</v>
+        <v>41.37990028</v>
       </c>
       <c r="E68" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="F68">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>372513.28</v>
+        <v>369315.61</v>
       </c>
       <c r="H68" s="1">
-        <v>79959.39</v>
+        <v>-136016.11</v>
       </c>
       <c r="I68" s="1">
-        <v>21.464842810436</v>
+        <v>-36.829233944376</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>452472.67</v>
+        <v>233299.5</v>
       </c>
       <c r="M68" s="1">
-        <v>452472.67</v>
+        <v>233299.5</v>
       </c>
       <c r="N68" s="1">
-        <v>0.87</v>
+        <v>0.46</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B69" s="1">
-        <v>6385.0</v>
+        <v>4199.0</v>
       </c>
       <c r="C69" s="1">
-        <v>63.48</v>
+        <v>43.855</v>
       </c>
       <c r="D69" s="1">
-        <v>118.1562177</v>
+        <v>61.33132651</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>754427.45</v>
+        <v>257530.24</v>
       </c>
       <c r="H69" s="1">
-        <v>-349107.65</v>
+        <v>-73383.09</v>
       </c>
       <c r="I69" s="1">
-        <v>-46.274515859676</v>
+        <v>-28.494941021295</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>405319.8</v>
+        <v>184147.15</v>
       </c>
       <c r="M69" s="1">
-        <v>405319.8</v>
+        <v>184147.15</v>
       </c>
       <c r="N69" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B70" s="1">
-        <v>6586.0</v>
+        <v>4038.0</v>
       </c>
       <c r="C70" s="1">
-        <v>37.855</v>
+        <v>334.2</v>
       </c>
       <c r="D70" s="1">
-        <v>47.93986335</v>
+        <v>296.39209757</v>
       </c>
       <c r="E70" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F70">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G70" s="1">
-        <v>315731.94</v>
+        <v>1196168.97</v>
       </c>
       <c r="H70" s="1">
-        <v>-66418.91</v>
+        <v>265989.98</v>
       </c>
       <c r="I70" s="1">
-        <v>-21.036487470986</v>
+        <v>22.236823280912</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>249313.03</v>
+        <v>1462158.95</v>
       </c>
       <c r="M70" s="1">
-        <v>249313.03</v>
+        <v>1462158.95</v>
       </c>
       <c r="N70" s="1">
-        <v>0.48</v>
+        <v>2.86</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B71" s="1">
-        <v>2350.0</v>
+        <v>5571.0</v>
       </c>
       <c r="C71" s="1">
-        <v>154.7</v>
+        <v>567.0</v>
       </c>
       <c r="D71" s="1">
-        <v>55.7100383</v>
+        <v>428.75643691</v>
       </c>
       <c r="E71" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F71">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G71" s="1">
-        <v>130918.59</v>
+        <v>217513.86</v>
       </c>
       <c r="H71" s="1">
-        <v>232626.41</v>
+        <v>68680.61</v>
       </c>
       <c r="I71" s="1">
-        <v>177.68783638748</v>
+        <v>31.575279846535</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>363545.0</v>
+        <v>286194.47</v>
       </c>
       <c r="M71" s="1">
-        <v>363545.0</v>
+        <v>286194.47</v>
       </c>
       <c r="N71" s="1">
-        <v>0.7</v>
+        <v>0.56</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B72" s="1">
-        <v>5331.0</v>
+        <v>2194.0</v>
       </c>
       <c r="C72" s="1">
-        <v>87.72</v>
+        <v>329.5</v>
       </c>
       <c r="D72" s="1">
-        <v>86.12614894</v>
+        <v>224.35864175</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>459138.5</v>
+        <v>492242.86</v>
       </c>
       <c r="H72" s="1">
-        <v>8496.82</v>
+        <v>230680.14</v>
       </c>
       <c r="I72" s="1">
-        <v>1.8506006357559</v>
+        <v>46.863074865118</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>467635.32</v>
+        <v>722923.0</v>
       </c>
       <c r="M72" s="1">
-        <v>467635.32</v>
+        <v>722923.0</v>
       </c>
       <c r="N72" s="1">
-        <v>0.9</v>
+        <v>1.41</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B73" s="1">
-        <v>8925.0</v>
+        <v>6381.0</v>
       </c>
       <c r="C73" s="1">
-        <v>27.82</v>
+        <v>75.98</v>
       </c>
       <c r="D73" s="1">
-        <v>41.37990028</v>
+        <v>58.46962075</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>369315.61</v>
+        <v>373094.65</v>
       </c>
       <c r="H73" s="1">
-        <v>-121022.11</v>
+        <v>111733.73</v>
       </c>
       <c r="I73" s="1">
-        <v>-32.769291826035</v>
+        <v>29.947824231733</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>248293.5</v>
+        <v>484828.38</v>
       </c>
       <c r="M73" s="1">
-        <v>248293.5</v>
+        <v>484828.38</v>
       </c>
       <c r="N73" s="1">
-        <v>0.48</v>
+        <v>0.95</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B74" s="1">
-        <v>4199.0</v>
+        <v>7228.0</v>
       </c>
       <c r="C74" s="1">
-        <v>45.24</v>
+        <v>77.34</v>
       </c>
       <c r="D74" s="1">
-        <v>61.33132651</v>
+        <v>94.52649004</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>257530.24</v>
+        <v>683237.47</v>
       </c>
       <c r="H74" s="1">
-        <v>-67567.48</v>
+        <v>-124223.95</v>
       </c>
       <c r="I74" s="1">
-        <v>-26.236716899732</v>
+        <v>-18.18166530006</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>189962.76</v>
+        <v>559013.52</v>
       </c>
       <c r="M74" s="1">
-        <v>189962.76</v>
+        <v>559013.52</v>
       </c>
       <c r="N74" s="1">
-        <v>0.37</v>
+        <v>1.09</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B75" s="1">
-        <v>4038.0</v>
+        <v>7103.0</v>
       </c>
       <c r="C75" s="1">
-        <v>318.6</v>
+        <v>137.92</v>
       </c>
       <c r="D75" s="1">
-        <v>296.39209757</v>
+        <v>159.2958961</v>
       </c>
       <c r="E75" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F75">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>1196168.97</v>
+        <v>1131478.75</v>
       </c>
       <c r="H75" s="1">
-        <v>195551.93</v>
+        <v>-151832.99</v>
       </c>
       <c r="I75" s="1">
-        <v>16.348186159686</v>
+        <v>-13.418987320796</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>1391720.9</v>
+        <v>979645.76</v>
       </c>
       <c r="M75" s="1">
-        <v>1391720.9</v>
+        <v>979645.76</v>
       </c>
       <c r="N75" s="1">
-        <v>2.68</v>
+        <v>1.92</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B76" s="1">
-        <v>5571.0</v>
+        <v>19787.0</v>
       </c>
       <c r="C76" s="1">
-        <v>502.9</v>
+        <v>31.56</v>
       </c>
       <c r="D76" s="1">
-        <v>428.75643691</v>
+        <v>32.67342043</v>
       </c>
       <c r="E76" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F76">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>217513.86</v>
+        <v>646508.97</v>
       </c>
       <c r="H76" s="1">
-        <v>37367.5</v>
+        <v>-22031.25</v>
       </c>
       <c r="I76" s="1">
-        <v>17.179365029888</v>
+        <v>-3.407725340609</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>254881.36</v>
+        <v>624477.72</v>
       </c>
       <c r="M76" s="1">
-        <v>254881.36</v>
+        <v>624477.72</v>
       </c>
       <c r="N76" s="1">
-        <v>0.49</v>
+        <v>1.22</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B77" s="1">
-        <v>2194.0</v>
+        <v>3292.0</v>
       </c>
       <c r="C77" s="1">
-        <v>331.2</v>
+        <v>262.45</v>
       </c>
       <c r="D77" s="1">
-        <v>224.35864175</v>
+        <v>165.88655832</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>492242.86</v>
+        <v>546098.55</v>
       </c>
       <c r="H77" s="1">
-        <v>234409.94</v>
+        <v>317886.85</v>
       </c>
       <c r="I77" s="1">
-        <v>47.620790274134</v>
+        <v>58.210528118048</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>726652.8</v>
+        <v>863985.4</v>
       </c>
       <c r="M77" s="1">
-        <v>726652.8</v>
+        <v>863985.4</v>
       </c>
       <c r="N77" s="1">
-        <v>1.4</v>
+        <v>1.69</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B78" s="1">
-        <v>6381.0</v>
+        <v>4924.0</v>
       </c>
       <c r="C78" s="1">
-        <v>78.1</v>
+        <v>95.36</v>
       </c>
       <c r="D78" s="1">
-        <v>58.46962075</v>
+        <v>87.81467303</v>
       </c>
       <c r="E78" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F78">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G78" s="1">
-        <v>373094.65</v>
+        <v>463674.46</v>
       </c>
       <c r="H78" s="1">
-        <v>125261.45</v>
+        <v>45077.52</v>
       </c>
       <c r="I78" s="1">
-        <v>33.573638753598</v>
+        <v>9.7218035256891</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>498356.1</v>
+        <v>508751.98</v>
       </c>
       <c r="M78" s="1">
-        <v>498356.1</v>
+        <v>508751.98</v>
       </c>
       <c r="N78" s="1">
-        <v>0.96</v>
+        <v>0.99</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B79" s="1">
-        <v>52976.0</v>
+        <v>3877.0</v>
       </c>
       <c r="C79" s="1">
-        <v>4.493</v>
+        <v>264.55</v>
       </c>
       <c r="D79" s="1">
-        <v>2.56789999</v>
+        <v>159.99584988</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>136037.07</v>
+        <v>620303.91</v>
       </c>
       <c r="H79" s="1">
-        <v>101984.1</v>
+        <v>405356.44</v>
       </c>
       <c r="I79" s="1">
-        <v>74.967874565367</v>
+        <v>65.348038834706</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>238021.17</v>
+        <v>1025660.35</v>
       </c>
       <c r="M79" s="1">
-        <v>238021.17</v>
+        <v>1025660.35</v>
       </c>
       <c r="N79" s="1">
-        <v>0.46</v>
+        <v>2.01</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B80" s="1">
-        <v>7228.0</v>
+        <v>4110.0</v>
       </c>
       <c r="C80" s="1">
-        <v>72.49</v>
+        <v>147.66</v>
       </c>
       <c r="D80" s="1">
-        <v>94.52649004</v>
+        <v>98.25186131</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>683237.47</v>
+        <v>403815.15</v>
       </c>
       <c r="H80" s="1">
-        <v>-159279.75</v>
+        <v>203067.45</v>
       </c>
       <c r="I80" s="1">
-        <v>-23.312502167072</v>
+        <v>50.287229193853</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>523957.72</v>
+        <v>606882.6</v>
       </c>
       <c r="M80" s="1">
-        <v>523957.72</v>
+        <v>606882.6</v>
       </c>
       <c r="N80" s="1">
-        <v>1.01</v>
+        <v>1.19</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B81" s="1">
-        <v>7103.0</v>
+        <v>8804.0</v>
       </c>
       <c r="C81" s="1">
-        <v>132.22</v>
+        <v>35.12</v>
       </c>
       <c r="D81" s="1">
-        <v>159.2958961</v>
+        <v>51.64600182</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>1131478.75</v>
+        <v>454691.4</v>
       </c>
       <c r="H81" s="1">
-        <v>-192320.09</v>
+        <v>-145494.92</v>
       </c>
       <c r="I81" s="1">
-        <v>-16.997233929493</v>
+        <v>-31.998608286851</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>939158.66</v>
+        <v>309196.48</v>
       </c>
       <c r="M81" s="1">
-        <v>939158.66</v>
+        <v>309196.48</v>
       </c>
       <c r="N81" s="1">
-        <v>1.81</v>
+        <v>0.6</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B82" s="1">
-        <v>7755.0</v>
+        <v>2079.0</v>
       </c>
       <c r="C82" s="1">
-        <v>32.7</v>
+        <v>158.4</v>
       </c>
       <c r="D82" s="1">
-        <v>35.32403095</v>
+        <v>170.80100529</v>
       </c>
       <c r="E82" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F82">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G82" s="1">
-        <v>273937.86</v>
+        <v>382058.06</v>
       </c>
       <c r="H82" s="1">
-        <v>-20349.36</v>
+        <v>-25252.6</v>
       </c>
       <c r="I82" s="1">
-        <v>-7.4284584102395</v>
+        <v>-6.6096236786629</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>253588.5</v>
+        <v>356805.46</v>
       </c>
       <c r="M82" s="1">
-        <v>253588.5</v>
+        <v>356805.46</v>
       </c>
       <c r="N82" s="1">
-        <v>0.49</v>
+        <v>0.7</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B83" s="1">
-        <v>3376.0</v>
+        <v>5270.0</v>
       </c>
       <c r="C83" s="1">
-        <v>292.75</v>
+        <v>74.55</v>
       </c>
       <c r="D83" s="1">
-        <v>165.88655806</v>
+        <v>66.29859962</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>560033.02</v>
+        <v>349393.62</v>
       </c>
       <c r="H83" s="1">
-        <v>428290.98</v>
+        <v>43484.88</v>
       </c>
       <c r="I83" s="1">
-        <v>76.476022788799</v>
+        <v>12.445813979088</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>988324.0</v>
+        <v>392878.5</v>
       </c>
       <c r="M83" s="1">
-        <v>988324.0</v>
+        <v>392878.5</v>
       </c>
       <c r="N83" s="1">
-        <v>1.91</v>
+        <v>0.77</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B84" s="1">
-        <v>4924.0</v>
+        <v>34955.0</v>
       </c>
       <c r="C84" s="1">
-        <v>89.84</v>
+        <v>99.32</v>
       </c>
       <c r="D84" s="1">
-        <v>87.81467303</v>
+        <v>59.79360034</v>
       </c>
       <c r="E84" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="F84">
-        <v>0.92</v>
+        <v>11.04</v>
       </c>
       <c r="G84" s="1">
-        <v>463674.46</v>
+        <v>189130.87</v>
       </c>
       <c r="H84" s="1">
-        <v>14876.12</v>
+        <v>125420.11</v>
       </c>
       <c r="I84" s="1">
-        <v>3.2083112794265</v>
+        <v>66.313928551167</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>478550.58</v>
+        <v>314550.98</v>
       </c>
       <c r="M84" s="1">
-        <v>478550.58</v>
+        <v>314550.98</v>
       </c>
       <c r="N84" s="1">
-        <v>0.92</v>
+        <v>0.62</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B85" s="1">
-        <v>3877.0</v>
+        <v>7365.0</v>
       </c>
       <c r="C85" s="1">
-        <v>279.0</v>
+        <v>53.8</v>
       </c>
       <c r="D85" s="1">
-        <v>159.99584988</v>
+        <v>26.57334827</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>620303.91</v>
+        <v>195712.71</v>
       </c>
       <c r="H85" s="1">
-        <v>461379.09</v>
+        <v>200524.29</v>
       </c>
       <c r="I85" s="1">
-        <v>74.379523095381</v>
+        <v>102.45849132639</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>1081683.0</v>
+        <v>396237.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1081683.0</v>
+        <v>396237.0</v>
       </c>
       <c r="N85" s="1">
-        <v>2.09</v>
+        <v>0.77</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B86" s="1">
-        <v>4110.0</v>
+        <v>2399.0</v>
       </c>
       <c r="C86" s="1">
-        <v>169.14</v>
+        <v>138.3</v>
       </c>
       <c r="D86" s="1">
-        <v>98.25186131</v>
+        <v>131.22955815</v>
       </c>
       <c r="E86" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F86">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G86" s="1">
-        <v>403815.15</v>
+        <v>340493.32</v>
       </c>
       <c r="H86" s="1">
-        <v>291350.25</v>
+        <v>18986.28</v>
       </c>
       <c r="I86" s="1">
-        <v>72.149410441882</v>
+        <v>5.5761093932768</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>695165.4</v>
+        <v>359479.6</v>
       </c>
       <c r="M86" s="1">
-        <v>695165.4</v>
+        <v>359479.6</v>
       </c>
       <c r="N86" s="1">
-        <v>1.34</v>
+        <v>0.7</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B87" s="1">
-        <v>8804.0</v>
+        <v>17437.0</v>
       </c>
       <c r="C87" s="1">
-        <v>34.5</v>
+        <v>33.08</v>
       </c>
       <c r="D87" s="1">
-        <v>51.64600182</v>
+        <v>23.57652635</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>454691.4</v>
+        <v>411103.89</v>
       </c>
       <c r="H87" s="1">
-        <v>-150953.4</v>
+        <v>165712.07</v>
       </c>
       <c r="I87" s="1">
-        <v>-33.199088436685</v>
+        <v>40.309049374356</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>303738.0</v>
+        <v>576815.96</v>
       </c>
       <c r="M87" s="1">
-        <v>303738.0</v>
+        <v>576815.96</v>
       </c>
       <c r="N87" s="1">
-        <v>0.59</v>
+        <v>1.13</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B88" s="1">
-        <v>1343.0</v>
+        <v>2680.0</v>
       </c>
       <c r="C88" s="1">
-        <v>163.6</v>
+        <v>223.1</v>
       </c>
       <c r="D88" s="1">
-        <v>169.19134028</v>
+        <v>220.3534291</v>
       </c>
       <c r="E88" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F88">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>242946.53</v>
+        <v>590547.19</v>
       </c>
       <c r="H88" s="1">
-        <v>-5262.84</v>
+        <v>7360.81</v>
       </c>
       <c r="I88" s="1">
-        <v>-2.1662544429015</v>
+        <v>1.2464389170999</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>237683.69</v>
+        <v>597908.0</v>
       </c>
       <c r="M88" s="1">
-        <v>237683.69</v>
+        <v>597908.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.46</v>
+        <v>1.17</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B89" s="1">
-        <v>5270.0</v>
+        <v>11109.0</v>
       </c>
       <c r="C89" s="1">
-        <v>78.92</v>
+        <v>19.33</v>
       </c>
       <c r="D89" s="1">
-        <v>66.29859962</v>
+        <v>20.96802142</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>349393.62</v>
+        <v>232933.75</v>
       </c>
       <c r="H89" s="1">
-        <v>66514.78</v>
+        <v>-18196.78</v>
       </c>
       <c r="I89" s="1">
-        <v>19.037205086916</v>
+        <v>-7.8119980466549</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>415908.4</v>
+        <v>214736.97</v>
       </c>
       <c r="M89" s="1">
-        <v>415908.4</v>
+        <v>214736.97</v>
       </c>
       <c r="N89" s="1">
-        <v>0.8</v>
+        <v>0.42</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B90" s="1">
-        <v>396.0</v>
+        <v>7949.0</v>
       </c>
       <c r="C90" s="1">
-        <v>459.34</v>
+        <v>80.6</v>
       </c>
       <c r="D90" s="1">
-        <v>503.62532828</v>
+        <v>77.67148321</v>
       </c>
       <c r="E90" t="s">
-        <v>151</v>
+        <v>8</v>
       </c>
       <c r="F90">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>169798.1</v>
+        <v>617410.62</v>
       </c>
       <c r="H90" s="1">
-        <v>-10872.2</v>
+        <v>23278.78</v>
       </c>
       <c r="I90" s="1">
-        <v>-6.4030162881681</v>
+        <v>3.7703886596573</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>158925.9</v>
+        <v>640689.4</v>
       </c>
       <c r="M90" s="1">
-        <v>158925.9</v>
+        <v>640689.4</v>
       </c>
       <c r="N90" s="1">
-        <v>0.31</v>
+        <v>1.25</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B91" s="1">
-        <v>34955.0</v>
+        <v>14403.0</v>
       </c>
       <c r="C91" s="1">
-        <v>95.86</v>
+        <v>54.91</v>
       </c>
       <c r="D91" s="1">
-        <v>59.79360034</v>
+        <v>53.18307644</v>
       </c>
       <c r="E91" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F91">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>189130.87</v>
+        <v>765995.85</v>
       </c>
       <c r="H91" s="1">
-        <v>115707.77</v>
+        <v>24872.88</v>
       </c>
       <c r="I91" s="1">
-        <v>61.178680138256</v>
+        <v>3.2471298636931</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>304838.64</v>
+        <v>790868.73</v>
       </c>
       <c r="M91" s="1">
-        <v>304838.64</v>
+        <v>790868.73</v>
       </c>
       <c r="N91" s="1">
-        <v>0.59</v>
+        <v>1.55</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B92" s="1">
-        <v>7365.0</v>
+        <v>1762.0</v>
       </c>
       <c r="C92" s="1">
-        <v>69.39</v>
+        <v>239.3</v>
       </c>
       <c r="D92" s="1">
-        <v>26.57334827</v>
+        <v>119.80204881</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>195712.71</v>
+        <v>211091.21</v>
       </c>
       <c r="H92" s="1">
-        <v>315344.64</v>
+        <v>210555.39</v>
       </c>
       <c r="I92" s="1">
-        <v>161.12629578324</v>
+        <v>99.746166597842</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>511057.35</v>
+        <v>421646.6</v>
       </c>
       <c r="M92" s="1">
-        <v>511057.35</v>
+        <v>421646.6</v>
       </c>
       <c r="N92" s="1">
-        <v>0.99</v>
+        <v>0.82</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B93" s="1">
-        <v>1885.0</v>
+        <v>11068.0</v>
       </c>
       <c r="C93" s="1">
-        <v>124.5</v>
+        <v>37.51</v>
       </c>
       <c r="D93" s="1">
-        <v>130.92310875</v>
+        <v>28.52193983</v>
       </c>
       <c r="E93" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F93">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>266680.43</v>
+        <v>315680.83</v>
       </c>
       <c r="H93" s="1">
-        <v>-12804.94</v>
+        <v>99479.85</v>
       </c>
       <c r="I93" s="1">
-        <v>-4.8016046771786</v>
+        <v>31.512794109164</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>253875.49</v>
+        <v>415160.68</v>
       </c>
       <c r="M93" s="1">
-        <v>253875.49</v>
+        <v>415160.68</v>
       </c>
       <c r="N93" s="1">
-        <v>0.49</v>
+        <v>0.81</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B94" s="1">
-        <v>17437.0</v>
+        <v>9789.0</v>
       </c>
       <c r="C94" s="1">
-        <v>35.1</v>
+        <v>177.4</v>
       </c>
       <c r="D94" s="1">
-        <v>23.57652635</v>
+        <v>124.19003882</v>
       </c>
       <c r="E94" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="F94">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G94" s="1">
-        <v>411103.89</v>
+        <v>162848.33</v>
       </c>
       <c r="H94" s="1">
-        <v>200934.81</v>
+        <v>69443.68</v>
       </c>
       <c r="I94" s="1">
-        <v>48.876893380892</v>
+        <v>42.643163734009</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>612038.7</v>
+        <v>232292.01</v>
       </c>
       <c r="M94" s="1">
-        <v>612038.7</v>
+        <v>232292.01</v>
       </c>
       <c r="N94" s="1">
-        <v>1.18</v>
+        <v>0.45</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B95" s="1">
-        <v>2680.0</v>
+        <v>17600.0</v>
       </c>
       <c r="C95" s="1">
-        <v>226.3</v>
+        <v>21.09</v>
       </c>
       <c r="D95" s="1">
-        <v>220.3534291</v>
+        <v>28.87059773</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>590547.19</v>
+        <v>508122.52</v>
       </c>
       <c r="H95" s="1">
-        <v>15936.81</v>
+        <v>-136938.52</v>
       </c>
       <c r="I95" s="1">
-        <v>2.6986513982058</v>
+        <v>-26.949901767786</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>606484.0</v>
+        <v>371184.0</v>
       </c>
       <c r="M95" s="1">
-        <v>606484.0</v>
+        <v>371184.0</v>
       </c>
       <c r="N95" s="1">
-        <v>1.17</v>
+        <v>0.73</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B96" s="1">
-        <v>11109.0</v>
+        <v>6102.0</v>
       </c>
       <c r="C96" s="1">
-        <v>22.08</v>
+        <v>61.78</v>
       </c>
       <c r="D96" s="1">
-        <v>20.96802142</v>
+        <v>119.6944723</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>232933.75</v>
+        <v>730375.67</v>
       </c>
       <c r="H96" s="1">
-        <v>12352.97</v>
+        <v>-353394.11</v>
       </c>
       <c r="I96" s="1">
-        <v>5.3032117501221</v>
+        <v>-48.385252208634</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>245286.72</v>
+        <v>376981.56</v>
       </c>
       <c r="M96" s="1">
-        <v>245286.72</v>
+        <v>376981.56</v>
       </c>
       <c r="N96" s="1">
-        <v>0.47</v>
+        <v>0.74</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B97" s="1">
-        <v>7949.0</v>
+        <v>795.0</v>
       </c>
       <c r="C97" s="1">
-        <v>80.04</v>
+        <v>624.4</v>
       </c>
       <c r="D97" s="1">
-        <v>77.67148321</v>
+        <v>555.62456604</v>
       </c>
       <c r="E97" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F97">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G97" s="1">
-        <v>617410.62</v>
+        <v>473495.95</v>
       </c>
       <c r="H97" s="1">
-        <v>18827.34</v>
+        <v>64342.5</v>
       </c>
       <c r="I97" s="1">
-        <v>3.0494033290195</v>
+        <v>13.588817391152</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>636237.96</v>
+        <v>537838.45</v>
       </c>
       <c r="M97" s="1">
-        <v>636237.96</v>
+        <v>537838.45</v>
       </c>
       <c r="N97" s="1">
-        <v>1.23</v>
+        <v>1.05</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B98" s="1">
-        <v>7486.0</v>
+        <v>139.0</v>
       </c>
       <c r="C98" s="1">
-        <v>50.99</v>
+        <v>1079.05</v>
       </c>
       <c r="D98" s="1">
-        <v>52.8119797</v>
+        <v>1079.03</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>395350.48</v>
+        <v>149985.17</v>
       </c>
       <c r="H98" s="1">
-        <v>-13639.34</v>
+        <v>2.78</v>
       </c>
       <c r="I98" s="1">
-        <v>-3.449936370382</v>
+        <v>0.0018535165843396</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>381711.14</v>
+        <v>149987.95</v>
       </c>
       <c r="M98" s="1">
-        <v>381711.14</v>
+        <v>149987.95</v>
       </c>
       <c r="N98" s="1">
-        <v>0.74</v>
+        <v>0.29</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>222</v>
-[...349 lines deleted...]
-        <v>236</v>
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">