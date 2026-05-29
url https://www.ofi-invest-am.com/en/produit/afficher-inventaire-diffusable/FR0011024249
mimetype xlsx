--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="584">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1782 +106,1710 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...14 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>2 809.42</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>3 389.79</t>
+    <t>6 228.18</t>
   </si>
   <si>
     <t>XS2388141892</t>
   </si>
   <si>
     <t>ADECCO INTERNATIONAL FINANCIAL SER 21/03/2082</t>
   </si>
   <si>
-    <t>7 890.41</t>
+    <t>3 802.74</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>24 658.22</t>
+    <t>34 782.53</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>10 149.32</t>
+    <t>11 295.89</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>6 438.36</t>
+    <t>12 393.84</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 890.96</t>
+    <t>11 667.95</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>4 487.67</t>
-[...8 lines deleted...]
-    <t>9 696.58</t>
+    <t>6 789.04</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>10 947.95</t>
+    <t>15 349.32</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>11 775.53</t>
-[...2 lines deleted...]
-    <t>DE000A289FK7</t>
+    <t>16 097.28</t>
+  </si>
+  <si>
+    <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>8 054.79</t>
-[...5 lines deleted...]
-    <t>15 956.16</t>
+    <t>8 747.40</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>11 013.70</t>
+    <t>16 164.38</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>12 544.52</t>
+    <t>18 760.27</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>13 512.33</t>
+    <t>17 317.81</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>7 887.95</t>
+    <t>12 498.16</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>3 262.81</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>14 729.45</t>
+    <t>19 561.64</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>30 723.29</t>
+    <t>42 287.67</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>20 523.62</t>
+    <t>28 010.55</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>2 831.51</t>
-[...8 lines deleted...]
-    <t>13 561.64</t>
+    <t>7 187.67</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>25 227.58</t>
+    <t>36 493.57</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>3 158.62</t>
+    <t>9 267.35</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>2 457.53</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>7 479.45</t>
+    <t>11 664.38</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>3 377.87</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>9 052.05</t>
+    <t>12 609.59</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
+    <t>5 445.21</t>
+  </si>
+  <si>
+    <t>XS2705604234</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
+  </si>
+  <si>
+    <t>14 531.51</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>17 088.55</t>
+  </si>
+  <si>
+    <t>XS2817924660</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
+  </si>
+  <si>
+    <t>3 548.18</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>7 663.95</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>4 717.81</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>15 041.62</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>10 097.26</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>1 220.55</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>28 377.74</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>8 818.52</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>15 746.58</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>4 007.41</t>
+  </si>
+  <si>
+    <t>XS2621007660</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
+  </si>
+  <si>
+    <t>22 270.48</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>18 059.59</t>
+  </si>
+  <si>
+    <t>FR0014015DL3</t>
+  </si>
+  <si>
+    <t>BPCE SA 16/01/2037</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>8 644.81</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>15 561.99</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>8 100.34</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>12 197.26</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>3 603.08</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>21 700.21</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>18 431.51</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>12 602.74</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>28 886.30</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 3.625 17/06/2034</t>
+  </si>
+  <si>
+    <t>10 289.04</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>37 772.95</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>14 089.04</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>15 392.00</t>
+  </si>
+  <si>
+    <t>FR0013236544</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
+  </si>
+  <si>
+    <t>1 054.79</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>3 926.71</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>3 156.16</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>2 977.40</t>
+  </si>
+  <si>
+    <t>FR001400YP56</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.438 07/04/2033</t>
+  </si>
+  <si>
+    <t>15 541.64</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>41 684.93</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>8 280.82</t>
+  </si>
+  <si>
+    <t>XS3032045471</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG 3 24/03/2030</t>
+  </si>
+  <si>
+    <t>18 547.73</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>4 746.58</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>1 931.51</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>9 828.77</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>22 463.88</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>8 467.96</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>7 685.36</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>22 467.99</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>26 636.30</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>5 509.42</t>
+  </si>
+  <si>
+    <t>FR001400D6O8</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
+  </si>
+  <si>
+    <t>9 239.73</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>25 320.21</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>33 648.84</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>14 258.22</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
+  </si>
+  <si>
+    <t>72 789.04</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>8 136.99</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>5 945.21</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>3 369.86</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>26 852.05</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>12 226.03</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 350.48</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>4 640.19</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>1 394.44</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>5 835.62</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>9 648.97</t>
+  </si>
+  <si>
+    <t>XS2715302001</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
+  </si>
+  <si>
+    <t>6 227.05</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>31 647.60</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>1 078.77</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>7 273.97</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>1 210.00</t>
+  </si>
+  <si>
+    <t>XS2244941063</t>
+  </si>
+  <si>
+    <t>11 105.38</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>40 993.15</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>8 460.06</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>6 706.85</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>12 763.88</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>35 193.49</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>17 605.48</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>17 171.21</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>18 096.44</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>15 484.93</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>3 138.18</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>1 760.28</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>66 630.14</t>
+  </si>
+  <si>
+    <t>FR0013300605</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 1.625 13/12/2032</t>
+  </si>
+  <si>
     <t>2 136.99</t>
   </si>
   <si>
-    <t>XS2345798271</t>
-[...781 lines deleted...]
-  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>7 113.01</t>
+    <t>10 255.48</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>3 030.14</t>
+  </si>
+  <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>4 586.30</t>
+    <t>6 565.07</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>10 958.79</t>
+    <t>15 316.38</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>10 928.77</t>
+    <t>15 148.70</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>12 641.53</t>
+    <t>18 901.56</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>31 413.70</t>
+    <t>41 917.81</t>
   </si>
   <si>
     <t>XS1689185426</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 1.5 25/09/2027</t>
   </si>
   <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>15 922.29</t>
+    <t>20 422.55</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>6 825.00</t>
+    <t>11 450.65</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>4 617.12</t>
+    <t>6 355.14</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>13 315.07</t>
-[...8 lines deleted...]
-    <t>13 141.23</t>
+    <t>1 582.19</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 977.45</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>69 347.95</t>
-[...8 lines deleted...]
-    <t>26 928.62</t>
+    <t>75 199.18</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>16 492.19</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>3 726.03</t>
-[...8 lines deleted...]
-    <t>5 074.52</t>
+    <t>5 582.19</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>17 340.71</t>
+    <t>25 623.64</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>28 070.40</t>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>14 248.65</t>
-[...8 lines deleted...]
-    <t>20 667.38</t>
+    <t>22 959.86</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>5 484.93</t>
+    <t>18 520.54</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>10 002.85</t>
-[...8 lines deleted...]
-    <t>6 971.92</t>
+    <t>13 650.92</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>25 687.12</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>5 909.48</t>
+  </si>
+  <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>51 600.00</t>
+    <t>70 464.04</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>22 418.96</t>
+    <t>31 468.93</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>14 043.21</t>
+    <t>18 409.42</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>15 068.49</t>
+    <t>19 857.53</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 298.63</t>
+    <t>1 742.47</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>21 969.86</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>11 376.59</t>
+    <t>17 191.53</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>1 890.41</t>
+  </si>
+  <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>25 228.42</t>
-[...5 lines deleted...]
-    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+    <t>36 898.63</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>8 765.75</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>23 715.52</t>
+    <t>32 145.90</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>4 404.72</t>
+    <t>7 093.05</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>22 089.04</t>
-[...8 lines deleted...]
-    <t>22 229.26</t>
+    <t>29 835.62</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>17 404.11</t>
-[...23 lines deleted...]
-    <t>15 908.22</t>
+    <t>24 207.53</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>5 842.82</t>
-[...5 lines deleted...]
-    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+    <t>8 538.29</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>23 962.40</t>
-[...8 lines deleted...]
-    <t>1 933.96</t>
+    <t>32 544.66</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>7 261.64</t>
+    <t>12 028.42</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>17 065.90</t>
+    <t>21 848.63</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>22 169.86</t>
+    <t>31 167.12</t>
   </si>
   <si>
     <t>XS2021467753</t>
   </si>
   <si>
     <t>STANDARD CHARTERED PLC 02/07/2027</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>2 032.88</t>
+    <t>3 753.42</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>22 201.03</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>7 643.84</t>
+    <t>11 506.85</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>23 301.37</t>
+    <t>30 957.53</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>1 714.97</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 920.55</t>
+    <t>4 962.33</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 885.00</t>
+    <t>6 340.17</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>18 631.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>19 701.37</t>
+    <t>25 185.62</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>12 143.84</t>
+    <t>17 490.41</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>11 673.29</t>
+    <t>16 969.86</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>1 668.40</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>7 615.07</t>
+    <t>11 084.93</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 044.05</t>
+    <t>4 254.36</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>9 511.65</t>
+    <t>14 020.37</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>14 399.73</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>13 100.55</t>
+    <t>20 609.29</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>6 838.76</t>
+    <t>11 416.47</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>22 426.03</t>
+    <t>28 364.38</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>9 300.00</t>
+    <t>12 856.51</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>10 261.64</t>
+    <t>15 309.59</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>22 815.00</t>
+    <t>30 682.60</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 222.19</t>
+    <t>2 965.85</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>13 904.11</t>
+    <t>19 541.10</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>11 708.90</t>
-[...17 lines deleted...]
-    <t>17 464.04</t>
+    <t>15 493.15</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 884.93</t>
+    <t>4 136.30</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>4 882.19</t>
+    <t>5 492.47</t>
+  </si>
+  <si>
+    <t>XS2592516210</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
+  </si>
+  <si>
+    <t>6 863.01</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>7 567.20</t>
+    <t>11 955.48</t>
+  </si>
+  <si>
+    <t>CDS-00107806</t>
+  </si>
+  <si>
+    <t>262RJPME01X30495230</t>
+  </si>
+  <si>
+    <t>29 583.33</t>
   </si>
   <si>
     <t>CDS-00107052</t>
   </si>
   <si>
     <t>PAR20251127050130061</t>
   </si>
   <si>
-    <t>-111 222.20</t>
+    <t>-179 472.20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2245,154 +2173,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>76062.6221</v>
+        <v>71218.3821</v>
       </c>
       <c r="D2">
-        <v>1478.55</v>
+        <v>1488.03</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>112462729.85</v>
+        <v>105975601.31</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>112462729.85</v>
+        <v>105975601.31</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>274916.0387</v>
+        <v>620907.0233</v>
       </c>
       <c r="D3">
-        <v>101.42</v>
+        <v>102.03</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>27883882.08</v>
+        <v>63353346.38</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>27883882.08</v>
+        <v>63353346.38</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>101.1</v>
+        <v>101.75</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1011.05</v>
+        <v>1017.55</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1011.05</v>
+        <v>1017.55</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P203"/>
+  <dimension ref="A1:P194"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O203" sqref="O203"/>
+      <selection activeCell="O194" sqref="O194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2411,10139 +2339,9689 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>3043.0</v>
+        <v>7612.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1068.65</v>
+        <v>1070.11</v>
       </c>
       <c r="E2" s="1">
-        <v>1067.2584291817</v>
+        <v>1069.6351826064</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>3247667.4</v>
+        <v>8142063.01</v>
       </c>
       <c r="I2" s="1">
-        <v>4234.55</v>
+        <v>3614.31</v>
       </c>
       <c r="J2" s="1">
-        <v>0.13038742822002</v>
+        <v>0.044390592354308</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3251901.95</v>
+        <v>8145677.32</v>
       </c>
       <c r="N2" s="1">
-        <v>3251901.95</v>
+        <v>8145677.32</v>
       </c>
       <c r="O2" s="1">
-        <v>2.32</v>
+        <v>4.81</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>166.0</v>
+        <v>3.0</v>
       </c>
       <c r="D3" s="1">
-        <v>116.46</v>
+        <v>129.2</v>
       </c>
       <c r="E3" s="1">
-        <v>116.604638554</v>
+        <v>129.04</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-24010.0</v>
+        <v>480.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-24010.0</v>
+        <v>480.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-24010.0</v>
+        <v>480.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.02</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>3.0</v>
+        <v>-40.0</v>
       </c>
       <c r="D4" s="1">
-        <v>127.94</v>
+        <v>118.1</v>
       </c>
       <c r="E4" s="1">
-        <v>128.6</v>
+        <v>118.0</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-1980.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-1980.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-1980.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>-56.0</v>
+        <v>-54.0</v>
       </c>
       <c r="D5" s="1">
-        <v>121.76</v>
+        <v>123.44</v>
       </c>
       <c r="E5" s="1">
-        <v>121.25</v>
+        <v>123.27</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-28560.0</v>
+        <v>-9180.0</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>-28560.0</v>
+        <v>-9180.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-28560.0</v>
+        <v>-9180.0</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>684000.0</v>
+        <v>884000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.438</v>
+        <v>100.531</v>
       </c>
       <c r="E6" s="1">
-        <v>99.08</v>
+        <v>99.3340724</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>677707.2</v>
+        <v>878113.2</v>
       </c>
       <c r="I6" s="1">
-        <v>2448.72</v>
+        <v>10580.84</v>
       </c>
       <c r="J6" s="1">
-        <v>0.3613241824788</v>
+        <v>1.2049517078208</v>
       </c>
       <c r="K6">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>339.66</v>
+        <v>0.32</v>
+      </c>
+      <c r="L6" t="s">
+        <v>38</v>
       </c>
       <c r="M6" s="1">
-        <v>680155.92</v>
+        <v>888694.04</v>
       </c>
       <c r="N6" s="1">
-        <v>680495.58</v>
+        <v>891503.46</v>
       </c>
       <c r="O6" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>234000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>109.243</v>
+        <v>110.16</v>
       </c>
       <c r="E7" s="1">
-        <v>99.38299573</v>
+        <v>102.64317665</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>232556.21</v>
+        <v>342828.21</v>
       </c>
       <c r="I7" s="1">
-        <v>23072.41</v>
+        <v>25106.19</v>
       </c>
       <c r="J7" s="1">
-        <v>9.9212186163509</v>
+        <v>7.3232567413283</v>
       </c>
       <c r="K7">
-        <v>1.45</v>
+        <v>1.86</v>
       </c>
       <c r="L7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M7" s="1">
-        <v>255628.62</v>
+        <v>367934.4</v>
       </c>
       <c r="N7" s="1">
-        <v>259018.41</v>
+        <v>374162.58</v>
       </c>
       <c r="O7" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.236</v>
+        <v>98.25</v>
       </c>
       <c r="E8" s="1">
-        <v>84.07545556</v>
+        <v>84.075455</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>756679.1</v>
+        <v>336301.82</v>
       </c>
       <c r="I8" s="1">
-        <v>127444.9</v>
+        <v>56698.18</v>
       </c>
       <c r="J8" s="1">
-        <v>16.842661572125</v>
+        <v>16.859314053073</v>
       </c>
       <c r="K8">
-        <v>0.88</v>
+        <v>0.95</v>
       </c>
       <c r="L8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M8" s="1">
-        <v>884124.0</v>
+        <v>393000.0</v>
       </c>
       <c r="N8" s="1">
-        <v>892014.41</v>
+        <v>396802.74</v>
       </c>
       <c r="O8" s="1">
-        <v>0.64</v>
+        <v>0.23</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>103.023</v>
+        <v>104.759</v>
       </c>
       <c r="E9" s="1">
-        <v>99.89</v>
+        <v>100.84511111</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>699230.0</v>
+        <v>907606.0</v>
       </c>
       <c r="I9" s="1">
-        <v>21931.0</v>
+        <v>35225.0</v>
       </c>
       <c r="J9" s="1">
-        <v>3.1364500951046</v>
+        <v>3.8810893713792</v>
       </c>
       <c r="K9">
-        <v>3.52</v>
+        <v>3.86</v>
       </c>
       <c r="L9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>721161.0</v>
+        <v>942831.0</v>
       </c>
       <c r="N9" s="1">
-        <v>745819.22</v>
+        <v>977613.53</v>
       </c>
       <c r="O9" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>400000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.855</v>
+        <v>97.721</v>
       </c>
       <c r="E10" s="1">
         <v>85.8945975</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>343578.39</v>
       </c>
       <c r="I10" s="1">
-        <v>47841.61</v>
+        <v>47305.61</v>
       </c>
       <c r="J10" s="1">
-        <v>13.924510793592</v>
+        <v>13.768505638553</v>
       </c>
       <c r="K10">
-        <v>2.54</v>
+        <v>2.82</v>
       </c>
       <c r="L10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>391420.0</v>
+        <v>390884.0</v>
       </c>
       <c r="N10" s="1">
-        <v>401569.32</v>
+        <v>402179.89</v>
       </c>
       <c r="O10" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>102.0</v>
+        <v>101.665</v>
       </c>
       <c r="E11" s="1">
-        <v>100.0</v>
+        <v>100.4938</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>800000.0</v>
+        <v>1004938.0</v>
       </c>
       <c r="I11" s="1">
-        <v>16000.0</v>
+        <v>11712.0</v>
       </c>
       <c r="J11" s="1">
-        <v>2.0</v>
+        <v>1.1654450324299</v>
       </c>
       <c r="K11">
-        <v>0.8</v>
+        <v>1.24</v>
       </c>
       <c r="L11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>816000.0</v>
+        <v>1016650.0</v>
       </c>
       <c r="N11" s="1">
-        <v>822438.36</v>
+        <v>1029043.84</v>
       </c>
       <c r="O11" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>1048000.0</v>
+        <v>1248000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.731</v>
+        <v>100.221</v>
       </c>
       <c r="E12" s="1">
-        <v>99.33</v>
+        <v>99.46317308</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1040978.4</v>
+        <v>1241300.4</v>
       </c>
       <c r="I12" s="1">
-        <v>4202.48</v>
+        <v>9457.68</v>
       </c>
       <c r="J12" s="1">
-        <v>0.40370482230947</v>
+        <v>0.76191709919694</v>
       </c>
       <c r="K12">
-        <v>0.66</v>
+        <v>0.93</v>
       </c>
       <c r="L12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>1045180.88</v>
+        <v>1250758.08</v>
       </c>
       <c r="N12" s="1">
-        <v>1052071.84</v>
+        <v>1262426.03</v>
       </c>
       <c r="O12" s="1">
         <v>0.75</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.34</v>
+        <v>99.079</v>
       </c>
       <c r="E13" s="1">
-        <v>99.253</v>
+        <v>99.19042857</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>595518.0</v>
+        <v>694333.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-5478.0</v>
+        <v>-780.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.91987143965422</v>
+        <v>-0.11233802800673</v>
       </c>
       <c r="K13">
-        <v>0.75</v>
+        <v>0.97</v>
       </c>
       <c r="L13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>590040.0</v>
+        <v>693553.0</v>
       </c>
       <c r="N13" s="1">
-        <v>594527.67</v>
+        <v>700342.04</v>
       </c>
       <c r="O13" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>105.649</v>
+        <v>103.692</v>
       </c>
       <c r="E14" s="1">
-        <v>99.922</v>
+        <v>101.340404</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>599532.0</v>
+        <v>506702.02</v>
       </c>
       <c r="I14" s="1">
-        <v>34362.0</v>
+        <v>11757.98</v>
       </c>
       <c r="J14" s="1">
-        <v>5.7314705470267</v>
+        <v>2.3204920319836</v>
       </c>
       <c r="K14">
-        <v>1.62</v>
+        <v>3.07</v>
       </c>
       <c r="L14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M14" s="1">
-        <v>633894.0</v>
+        <v>518460.0</v>
       </c>
       <c r="N14" s="1">
-        <v>643590.58</v>
+        <v>533809.32</v>
       </c>
       <c r="O14" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>103.624</v>
+        <v>104.318</v>
       </c>
       <c r="E15" s="1">
-        <v>100.672755</v>
+        <v>102.38683333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>402691.02</v>
+        <v>614321.0</v>
       </c>
       <c r="I15" s="1">
-        <v>11804.98</v>
+        <v>11587.0</v>
       </c>
       <c r="J15" s="1">
-        <v>2.9315230322246</v>
+        <v>1.8861474701337</v>
       </c>
       <c r="K15">
-        <v>2.74</v>
+        <v>2.68</v>
       </c>
       <c r="L15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M15" s="1">
-        <v>414496.0</v>
+        <v>625908.0</v>
       </c>
       <c r="N15" s="1">
-        <v>425443.95</v>
+        <v>642005.28</v>
       </c>
       <c r="O15" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.936</v>
+        <v>89.365</v>
       </c>
       <c r="E16" s="1">
-        <v>101.9686</v>
+        <v>77.70662</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>509843.0</v>
+        <v>310826.48</v>
       </c>
       <c r="I16" s="1">
-        <v>9837.0</v>
+        <v>46633.52</v>
       </c>
       <c r="J16" s="1">
-        <v>1.9294174873441</v>
+        <v>15.003071810355</v>
       </c>
       <c r="K16">
-        <v>2.36</v>
+        <v>2.19</v>
       </c>
       <c r="L16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M16" s="1">
-        <v>519680.0</v>
+        <v>357460.0</v>
       </c>
       <c r="N16" s="1">
-        <v>531455.53</v>
+        <v>366207.4</v>
       </c>
       <c r="O16" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
         <v>400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>91.782</v>
+        <v>106.041</v>
       </c>
       <c r="E17" s="1">
-        <v>77.55</v>
+        <v>106.5227</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>310200.0</v>
+        <v>426090.8</v>
       </c>
       <c r="I17" s="1">
-        <v>56928.0</v>
+        <v>-1926.8</v>
       </c>
       <c r="J17" s="1">
-        <v>18.352030947776</v>
+        <v>-0.45220408419989</v>
       </c>
       <c r="K17">
-        <v>2.01</v>
+        <v>4.04</v>
       </c>
       <c r="L17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M17" s="1">
-        <v>367128.0</v>
+        <v>424164.0</v>
       </c>
       <c r="N17" s="1">
-        <v>375182.79</v>
+        <v>440328.38</v>
       </c>
       <c r="O17" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C18" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>89.635</v>
+        <v>109.19</v>
       </c>
       <c r="E18" s="1">
-        <v>74.60777625</v>
+        <v>110.69175</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>596862.21</v>
+        <v>442767.0</v>
       </c>
       <c r="I18" s="1">
-        <v>120217.79</v>
+        <v>-6007.0</v>
       </c>
       <c r="J18" s="1">
-        <v>20.141632019223</v>
+        <v>-1.3566955080211</v>
       </c>
       <c r="K18">
-        <v>1.99</v>
+        <v>4.69</v>
       </c>
       <c r="L18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M18" s="1">
-        <v>717080.0</v>
+        <v>436760.0</v>
       </c>
       <c r="N18" s="1">
-        <v>733036.16</v>
+        <v>455520.27</v>
       </c>
       <c r="O18" s="1">
-        <v>0.52</v>
+        <v>0.27</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>106.042</v>
+        <v>99.582</v>
       </c>
       <c r="E19" s="1">
-        <v>106.63493333</v>
+        <v>99.38842857</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>319904.8</v>
+        <v>695719.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1778.8</v>
+        <v>1355.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.55604042202555</v>
+        <v>0.19476254062344</v>
       </c>
       <c r="K19">
-        <v>3.67</v>
+        <v>2.47</v>
       </c>
       <c r="L19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M19" s="1">
-        <v>318126.0</v>
+        <v>697074.0</v>
       </c>
       <c r="N19" s="1">
-        <v>329139.7</v>
+        <v>714391.81</v>
       </c>
       <c r="O19" s="1">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>300000.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>109.191</v>
+        <v>98.004</v>
       </c>
       <c r="E20" s="1">
-        <v>111.15333333</v>
+        <v>98.63818851</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>333460.0</v>
+        <v>1098829.42</v>
       </c>
       <c r="I20" s="1">
-        <v>-5887.0</v>
+        <v>-7064.86</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.765429136928</v>
+        <v>-0.64294419783555</v>
       </c>
       <c r="K20">
-        <v>4.18</v>
+        <v>1.12</v>
       </c>
       <c r="L20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M20" s="1">
-        <v>327573.0</v>
+        <v>1091764.56</v>
       </c>
       <c r="N20" s="1">
-        <v>340117.52</v>
+        <v>1104262.72</v>
       </c>
       <c r="O20" s="1">
-        <v>0.24</v>
+        <v>0.65</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C21" s="1">
-        <v>600000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.594</v>
+        <v>101.024</v>
       </c>
       <c r="E21" s="1">
-        <v>99.433</v>
+        <v>99.91623904</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>596598.0</v>
+        <v>501579.52</v>
       </c>
       <c r="I21" s="1">
-        <v>-5034.0</v>
+        <v>5560.96</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.84378425673569</v>
+        <v>1.1086896051896</v>
       </c>
       <c r="K21">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>0.11</v>
+      </c>
+      <c r="L21">
+        <v>567.33</v>
       </c>
       <c r="M21" s="1">
-        <v>591564.0</v>
+        <v>507140.48</v>
       </c>
       <c r="N21" s="1">
-        <v>605076.33</v>
+        <v>507707.81</v>
       </c>
       <c r="O21" s="1">
-        <v>0.43</v>
+        <v>0.3</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1">
-        <v>914000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.898</v>
+        <v>100.669</v>
       </c>
       <c r="E22" s="1">
-        <v>98.803</v>
+        <v>100.2235</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>903059.42</v>
+        <v>601341.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-17411.7</v>
+        <v>2673.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.9280791069097</v>
+        <v>0.44450652791012</v>
       </c>
       <c r="K22">
-        <v>0.86</v>
+        <v>3.26</v>
       </c>
       <c r="L22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>885647.72</v>
+        <v>604014.0</v>
       </c>
       <c r="N22" s="1">
-        <v>893535.67</v>
+        <v>623575.64</v>
       </c>
       <c r="O22" s="1">
-        <v>0.64</v>
+        <v>0.37</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C23" s="1">
-        <v>402000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.91</v>
+        <v>99.954</v>
       </c>
       <c r="E23" s="1">
-        <v>99.726</v>
+        <v>98.1092</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>400898.52</v>
+        <v>1471638.0</v>
       </c>
       <c r="I23" s="1">
-        <v>739.68</v>
+        <v>27672.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.18450554519383</v>
+        <v>1.8803537282946</v>
       </c>
       <c r="K23">
-        <v>0.81</v>
+        <v>2.82</v>
       </c>
       <c r="L23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M23" s="1">
-        <v>401638.2</v>
+        <v>1499310.0</v>
       </c>
       <c r="N23" s="1">
-        <v>404901.01</v>
+        <v>1541597.67</v>
       </c>
       <c r="O23" s="1">
-        <v>0.29</v>
+        <v>0.91</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C24" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.677</v>
+        <v>101.324</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>100.510473</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>500000.0</v>
+        <v>1005104.73</v>
       </c>
       <c r="I24" s="1">
-        <v>3385.0</v>
+        <v>8135.27</v>
       </c>
       <c r="J24" s="1">
-        <v>0.677</v>
+        <v>0.80939525575608</v>
       </c>
       <c r="K24">
-        <v>2.95</v>
+        <v>2.8</v>
       </c>
       <c r="L24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M24" s="1">
-        <v>503385.0</v>
+        <v>1013240.0</v>
       </c>
       <c r="N24" s="1">
-        <v>518114.45</v>
+        <v>1041250.55</v>
       </c>
       <c r="O24" s="1">
-        <v>0.37</v>
+        <v>0.61</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C25" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.582</v>
+        <v>108.774</v>
       </c>
       <c r="E25" s="1">
-        <v>97.673</v>
+        <v>105.55</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1172076.0</v>
+        <v>633300.0</v>
       </c>
       <c r="I25" s="1">
-        <v>22908.0</v>
+        <v>19344.0</v>
       </c>
       <c r="J25" s="1">
-        <v>1.9544807674588</v>
+        <v>3.0544765513974</v>
       </c>
       <c r="K25">
-        <v>2.56</v>
+        <v>1.2</v>
       </c>
       <c r="L25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M25" s="1">
-        <v>1194984.0</v>
+        <v>652644.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1225707.29</v>
+        <v>659831.67</v>
       </c>
       <c r="O25" s="1">
-        <v>0.87</v>
+        <v>0.39</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C26" s="1">
-        <v>800000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.926</v>
+        <v>100.972</v>
       </c>
       <c r="E26" s="1">
-        <v>100.32859125</v>
+        <v>100.91270646</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>802628.73</v>
+        <v>1952660.87</v>
       </c>
       <c r="I26" s="1">
-        <v>4779.27</v>
+        <v>1147.33</v>
       </c>
       <c r="J26" s="1">
-        <v>0.59545214634916</v>
+        <v>0.058757258755331</v>
       </c>
       <c r="K26">
-        <v>2.57</v>
+        <v>1.89</v>
       </c>
       <c r="L26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M26" s="1">
-        <v>807408.0</v>
+        <v>1953808.2</v>
       </c>
       <c r="N26" s="1">
-        <v>827931.62</v>
+        <v>1990301.77</v>
       </c>
       <c r="O26" s="1">
-        <v>0.59</v>
+        <v>1.18</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C27" s="1">
-        <v>400000.0</v>
+        <v>1144000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>108.753</v>
+        <v>108.922</v>
       </c>
       <c r="E27" s="1">
-        <v>103.75</v>
+        <v>104.49157955</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>415000.0</v>
+        <v>1195383.67</v>
       </c>
       <c r="I27" s="1">
-        <v>20012.0</v>
+        <v>50684.01</v>
       </c>
       <c r="J27" s="1">
-        <v>4.8221686746988</v>
+        <v>4.2399784497642</v>
       </c>
       <c r="K27">
-        <v>0.71</v>
+        <v>0.81</v>
       </c>
       <c r="L27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M27" s="1">
-        <v>435012.0</v>
+        <v>1246067.68</v>
       </c>
       <c r="N27" s="1">
-        <v>437843.51</v>
+        <v>1255335.03</v>
       </c>
       <c r="O27" s="1">
-        <v>0.31</v>
+        <v>0.74</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C28" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.288</v>
+        <v>105.87</v>
       </c>
       <c r="E28" s="1">
-        <v>107.31572222</v>
+        <v>105.76</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>965841.5</v>
+        <v>846080.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-27249.5</v>
+        <v>880.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.8213221320475</v>
+        <v>0.10400907715582</v>
       </c>
       <c r="K28">
-        <v>1.51</v>
+        <v>0.31</v>
       </c>
       <c r="L28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M28" s="1">
-        <v>938592.0</v>
+        <v>846960.0</v>
       </c>
       <c r="N28" s="1">
-        <v>952153.64</v>
+        <v>849417.53</v>
       </c>
       <c r="O28" s="1">
-        <v>0.68</v>
+        <v>0.5</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C29" s="1">
-        <v>1535000.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.416</v>
+        <v>99.982</v>
       </c>
       <c r="E29" s="1">
-        <v>100.93269511</v>
+        <v>99.82996154</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1549316.87</v>
+        <v>1038231.6</v>
       </c>
       <c r="I29" s="1">
-        <v>-7931.27</v>
+        <v>1581.2</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.51192045691725</v>
+        <v>0.15229742573815</v>
       </c>
       <c r="K29">
-        <v>1.64</v>
+        <v>1.12</v>
       </c>
       <c r="L29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M29" s="1">
-        <v>1541385.6</v>
+        <v>1039812.8</v>
       </c>
       <c r="N29" s="1">
-        <v>1566613.18</v>
+        <v>1051477.18</v>
       </c>
       <c r="O29" s="1">
-        <v>1.12</v>
+        <v>0.62</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C30" s="1">
-        <v>944000.0</v>
+        <v>891000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>108.688</v>
+        <v>101.788</v>
       </c>
       <c r="E30" s="1">
-        <v>103.51204131</v>
+        <v>100.07568687</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>977153.67</v>
+        <v>891674.37</v>
       </c>
       <c r="I30" s="1">
-        <v>48861.05</v>
+        <v>15256.71</v>
       </c>
       <c r="J30" s="1">
-        <v>5.0003445210414</v>
+        <v>1.711018115279</v>
       </c>
       <c r="K30">
-        <v>0.33</v>
+        <v>0.38</v>
       </c>
       <c r="L30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M30" s="1">
-        <v>1026014.72</v>
+        <v>906931.08</v>
       </c>
       <c r="N30" s="1">
-        <v>1029173.34</v>
+        <v>910308.95</v>
       </c>
       <c r="O30" s="1">
-        <v>0.73</v>
+        <v>0.54</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C31" s="1">
-        <v>840000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.596</v>
+        <v>101.337</v>
       </c>
       <c r="E31" s="1">
-        <v>99.799</v>
+        <v>100.223</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>838311.6</v>
+        <v>501115.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-1705.2</v>
+        <v>5570.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.2034088517921</v>
+        <v>1.1115213074843</v>
       </c>
       <c r="K31">
-        <v>0.89</v>
+        <v>2.52</v>
       </c>
       <c r="L31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M31" s="1">
-        <v>836606.4</v>
+        <v>506685.0</v>
       </c>
       <c r="N31" s="1">
-        <v>844085.85</v>
+        <v>519294.59</v>
       </c>
       <c r="O31" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C32" s="1">
-        <v>691000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>101.35</v>
+        <v>103.101</v>
       </c>
       <c r="E32" s="1">
-        <v>99.607</v>
+        <v>102.7138</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>688284.37</v>
+        <v>1027138.0</v>
       </c>
       <c r="I32" s="1">
-        <v>12044.13</v>
+        <v>3872.0</v>
       </c>
       <c r="J32" s="1">
-        <v>1.7498770166755</v>
+        <v>0.37696979373755</v>
       </c>
       <c r="K32">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>894.51</v>
+        <v>0.54</v>
+      </c>
+      <c r="L32" t="s">
+        <v>114</v>
       </c>
       <c r="M32" s="1">
-        <v>700328.5</v>
+        <v>1031010.0</v>
       </c>
       <c r="N32" s="1">
-        <v>701223.01</v>
+        <v>1036455.21</v>
       </c>
       <c r="O32" s="1">
-        <v>0.5</v>
+        <v>0.61</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B33" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C33" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.729</v>
+        <v>108.361</v>
       </c>
       <c r="E33" s="1">
-        <v>99.991</v>
+        <v>108.565</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>399964.0</v>
+        <v>868520.0</v>
       </c>
       <c r="I33" s="1">
-        <v>2952.0</v>
+        <v>-1632.0</v>
       </c>
       <c r="J33" s="1">
-        <v>0.73806642597834</v>
+        <v>-0.18790586284714</v>
       </c>
       <c r="K33">
-        <v>2.26</v>
+        <v>1.82</v>
       </c>
       <c r="L33" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M33" s="1">
-        <v>402916.0</v>
+        <v>866888.0</v>
       </c>
       <c r="N33" s="1">
-        <v>411968.05</v>
+        <v>881419.51</v>
       </c>
       <c r="O33" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B34" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C34" s="1">
-        <v>800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.224</v>
+        <v>90.076</v>
       </c>
       <c r="E34" s="1">
-        <v>102.64</v>
+        <v>89.011</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>821120.0</v>
+        <v>1780220.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-3328.0</v>
+        <v>21300.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.40530007794232</v>
+        <v>1.1964813337677</v>
       </c>
       <c r="K34">
-        <v>0.27</v>
+        <v>0.85</v>
       </c>
       <c r="L34" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M34" s="1">
-        <v>817792.0</v>
+        <v>1801520.0</v>
       </c>
       <c r="N34" s="1">
-        <v>819928.99</v>
+        <v>1818608.55</v>
       </c>
       <c r="O34" s="1">
-        <v>0.58</v>
+        <v>1.07</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B35" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C35" s="1">
-        <v>1600000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>89.693</v>
+        <v>104.428</v>
       </c>
       <c r="E35" s="1">
-        <v>88.748</v>
+        <v>103.37567669</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1419968.0</v>
+        <v>137489.65</v>
       </c>
       <c r="I35" s="1">
-        <v>15120.0</v>
+        <v>1399.59</v>
       </c>
       <c r="J35" s="1">
-        <v>1.0648127281742</v>
+        <v>1.0179602610087</v>
       </c>
       <c r="K35">
-        <v>0.77</v>
+        <v>2.67</v>
       </c>
       <c r="L35" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M35" s="1">
-        <v>1435088.0</v>
+        <v>138889.24</v>
       </c>
       <c r="N35" s="1">
-        <v>1447454.55</v>
+        <v>142437.42</v>
       </c>
       <c r="O35" s="1">
-        <v>1.03</v>
+        <v>0.08</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B36" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C36" s="1">
-        <v>33000.0</v>
+        <v>1624000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>104.257</v>
+        <v>100.518</v>
       </c>
       <c r="E36" s="1">
-        <v>99.84742424</v>
+        <v>99.63892611</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>32949.65</v>
+        <v>1618136.16</v>
       </c>
       <c r="I36" s="1">
-        <v>1455.16</v>
+        <v>14276.16</v>
       </c>
       <c r="J36" s="1">
-        <v>4.4163139820909</v>
+        <v>0.88225950033772</v>
       </c>
       <c r="K36">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>764.42</v>
+        <v>0.47</v>
+      </c>
+      <c r="L36" t="s">
+        <v>126</v>
       </c>
       <c r="M36" s="1">
-        <v>34404.81</v>
+        <v>1632412.32</v>
       </c>
       <c r="N36" s="1">
-        <v>35169.23</v>
+        <v>1640076.27</v>
       </c>
       <c r="O36" s="1">
-        <v>0.03</v>
+        <v>0.97</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B37" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C37" s="1">
-        <v>1324000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.014</v>
+        <v>100.184</v>
       </c>
       <c r="E37" s="1">
-        <v>99.459</v>
+        <v>99.41516667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1316837.16</v>
+        <v>1192982.0</v>
       </c>
       <c r="I37" s="1">
-        <v>7348.2</v>
+        <v>9226.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.55801888215244</v>
+        <v>0.77335617804795</v>
       </c>
       <c r="K37">
-        <v>0.23</v>
+        <v>0.39</v>
       </c>
       <c r="L37" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="M37" s="1">
-        <v>1324185.36</v>
+        <v>1202208.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1327250.51</v>
+        <v>1206925.81</v>
       </c>
       <c r="O37" s="1">
-        <v>0.95</v>
+        <v>0.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B38" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C38" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.45</v>
+        <v>105.562</v>
       </c>
       <c r="E38" s="1">
-        <v>99.292</v>
+        <v>105.58525</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>992920.0</v>
+        <v>422341.0</v>
       </c>
       <c r="I38" s="1">
-        <v>1580.0</v>
+        <v>-93.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.15912661644443</v>
+        <v>-0.022020121181699</v>
       </c>
       <c r="K38">
-        <v>0.13</v>
+        <v>3.76</v>
       </c>
       <c r="L38" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="M38" s="1">
-        <v>994500.0</v>
+        <v>422248.0</v>
       </c>
       <c r="N38" s="1">
-        <v>995842.47</v>
+        <v>437289.62</v>
       </c>
       <c r="O38" s="1">
-        <v>0.71</v>
+        <v>0.26</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B39" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C39" s="1">
         <v>600000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>89.223</v>
+        <v>100.125</v>
       </c>
       <c r="E39" s="1">
-        <v>86.92</v>
+        <v>99.778</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>521520.0</v>
+        <v>598668.0</v>
       </c>
       <c r="I39" s="1">
-        <v>13818.0</v>
+        <v>2082.0</v>
       </c>
       <c r="J39" s="1">
-        <v>2.6495628163829</v>
+        <v>0.34777205395979</v>
       </c>
       <c r="K39">
-        <v>0.81</v>
+        <v>1.68</v>
       </c>
       <c r="L39" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="M39" s="1">
-        <v>535338.0</v>
+        <v>600750.0</v>
       </c>
       <c r="N39" s="1">
-        <v>540210.46</v>
+        <v>610847.26</v>
       </c>
       <c r="O39" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B40" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C40" s="1">
-        <v>300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>105.382</v>
+        <v>100.866</v>
       </c>
       <c r="E40" s="1">
-        <v>105.478</v>
+        <v>100.07266667</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>316434.0</v>
+        <v>1200872.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-288.0</v>
+        <v>9520.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.09101423993629</v>
+        <v>0.79275726305551</v>
       </c>
       <c r="K40">
-        <v>3.39</v>
+        <v>0.1</v>
       </c>
       <c r="L40" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M40" s="1">
-        <v>316146.0</v>
+        <v>1210392.0</v>
       </c>
       <c r="N40" s="1">
-        <v>326323.62</v>
+        <v>1211612.55</v>
       </c>
       <c r="O40" s="1">
-        <v>0.23</v>
+        <v>0.72</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B41" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C41" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.544</v>
+        <v>101.401</v>
       </c>
       <c r="E41" s="1">
-        <v>99.74</v>
+        <v>101.00763636</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>498700.0</v>
+        <v>1111084.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-980.0</v>
+        <v>4327.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.19651092841388</v>
+        <v>0.38943950232386</v>
       </c>
       <c r="K41">
-        <v>1.43</v>
+        <v>2.58</v>
       </c>
       <c r="L41" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="M41" s="1">
-        <v>497720.0</v>
+        <v>1115411.0</v>
       </c>
       <c r="N41" s="1">
-        <v>504886.1</v>
+        <v>1143788.74</v>
       </c>
       <c r="O41" s="1">
-        <v>0.36</v>
+        <v>0.68</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B42" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C42" s="1">
-        <v>1000000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.452</v>
+        <v>100.709</v>
       </c>
       <c r="E42" s="1">
-        <v>99.933</v>
+        <v>100.09043684</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>999330.0</v>
+        <v>847766.0</v>
       </c>
       <c r="I42" s="1">
-        <v>5190.0</v>
+        <v>5239.23</v>
       </c>
       <c r="J42" s="1">
-        <v>0.5193479631353</v>
+        <v>0.61800426060965</v>
       </c>
       <c r="K42">
-        <v>3.23</v>
+        <v>1.04</v>
       </c>
       <c r="L42" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="M42" s="1">
-        <v>1004520.0</v>
+        <v>853005.23</v>
       </c>
       <c r="N42" s="1">
-        <v>1036790.55</v>
+        <v>861823.75</v>
       </c>
       <c r="O42" s="1">
-        <v>0.74</v>
+        <v>0.51</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B43" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C43" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>101.142</v>
+        <v>107.092</v>
       </c>
       <c r="E43" s="1">
-        <v>100.91</v>
+        <v>101.24545455</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>908190.0</v>
+        <v>1113700.0</v>
       </c>
       <c r="I43" s="1">
-        <v>2088.0</v>
+        <v>64312.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.22990783866812</v>
+        <v>5.7746251234623</v>
       </c>
       <c r="K43">
-        <v>2.33</v>
+        <v>1.43</v>
       </c>
       <c r="L43" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="M43" s="1">
-        <v>910278.0</v>
+        <v>1178012.0</v>
       </c>
       <c r="N43" s="1">
-        <v>931249.23</v>
+        <v>1193758.58</v>
       </c>
       <c r="O43" s="1">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B44" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C44" s="1">
-        <v>647000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.724</v>
+        <v>100.591</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>100.19044444</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>647000.0</v>
+        <v>901714.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-1785.72</v>
+        <v>3605.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.276</v>
+        <v>0.39979416977002</v>
       </c>
       <c r="K44">
-        <v>0.79</v>
+        <v>0.45</v>
       </c>
       <c r="L44" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M44" s="1">
-        <v>645214.28</v>
+        <v>905319.0</v>
       </c>
       <c r="N44" s="1">
-        <v>650340.97</v>
+        <v>909326.41</v>
       </c>
       <c r="O44" s="1">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B45" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C45" s="1">
-        <v>824000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.185</v>
+        <v>104.158</v>
       </c>
       <c r="E45" s="1">
-        <v>99.785</v>
+        <v>100.33886377</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>822228.4</v>
+        <v>670263.61</v>
       </c>
       <c r="I45" s="1">
-        <v>11536.0</v>
+        <v>25511.83</v>
       </c>
       <c r="J45" s="1">
-        <v>1.4030164854437</v>
+        <v>3.8062382649716</v>
       </c>
       <c r="K45">
-        <v>2.32</v>
+        <v>3.33</v>
       </c>
       <c r="L45" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="M45" s="1">
-        <v>833764.4</v>
+        <v>695775.44</v>
       </c>
       <c r="N45" s="1">
-        <v>852840.56</v>
+        <v>718045.92</v>
       </c>
       <c r="O45" s="1">
-        <v>0.61</v>
+        <v>0.42</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B46" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C46" s="1">
-        <v>900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>107.018</v>
+        <v>90.135</v>
       </c>
       <c r="E46" s="1">
-        <v>99.922</v>
+        <v>89.44927273</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>899298.0</v>
+        <v>1967884.0</v>
       </c>
       <c r="I46" s="1">
-        <v>63864.0</v>
+        <v>15086.0</v>
       </c>
       <c r="J46" s="1">
-        <v>7.1015392005764</v>
+        <v>0.76661022702558</v>
       </c>
       <c r="K46">
-        <v>1.08</v>
+        <v>0.82</v>
       </c>
       <c r="L46" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="M46" s="1">
-        <v>963162.0</v>
+        <v>1982970.0</v>
       </c>
       <c r="N46" s="1">
-        <v>972883.23</v>
+        <v>2001029.59</v>
       </c>
       <c r="O46" s="1">
-        <v>0.69</v>
+        <v>1.18</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B47" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C47" s="1">
-        <v>700000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.47</v>
+        <v>100.766</v>
       </c>
       <c r="E47" s="1">
-        <v>100.028</v>
+        <v>99.832</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>700196.0</v>
+        <v>99832.0</v>
       </c>
       <c r="I47" s="1">
-        <v>3094.0</v>
+        <v>934.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.4418762746431</v>
+        <v>0.93557176055774</v>
       </c>
       <c r="K47">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.5</v>
+      </c>
+      <c r="L47">
+        <v>504.11</v>
       </c>
       <c r="M47" s="1">
-        <v>703290.0</v>
+        <v>100766.0</v>
       </c>
       <c r="N47" s="1">
-        <v>704449.77</v>
+        <v>101270.11</v>
       </c>
       <c r="O47" s="1">
-        <v>0.5</v>
+        <v>0.06</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B48" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C48" s="1">
-        <v>568000.0</v>
+        <v>882000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>104.29</v>
+        <v>100.217</v>
       </c>
       <c r="E48" s="1">
-        <v>99.69869894</v>
+        <v>99.62663946</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>566288.61</v>
+        <v>878706.96</v>
       </c>
       <c r="I48" s="1">
-        <v>26078.59</v>
+        <v>5206.98</v>
       </c>
       <c r="J48" s="1">
-        <v>4.6051765017841</v>
+        <v>0.59257297791291</v>
       </c>
       <c r="K48">
-        <v>3.03</v>
+        <v>0.98</v>
       </c>
       <c r="L48" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="M48" s="1">
-        <v>592367.2</v>
+        <v>883913.94</v>
       </c>
       <c r="N48" s="1">
-        <v>609570.6</v>
+        <v>892558.75</v>
       </c>
       <c r="O48" s="1">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B49" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C49" s="1">
-        <v>1800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>90.751</v>
+        <v>100.225</v>
       </c>
       <c r="E49" s="1">
-        <v>89.15</v>
+        <v>99.53527273</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1604700.0</v>
+        <v>1094888.0</v>
       </c>
       <c r="I49" s="1">
-        <v>28818.0</v>
+        <v>7587.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.7958496915311</v>
+        <v>0.6929475891598</v>
       </c>
       <c r="K49">
+        <v>1.41</v>
+      </c>
+      <c r="L49" t="s">
+        <v>164</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1102475.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1118036.99</v>
+      </c>
+      <c r="O49" s="1">
         <v>0.66</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.17</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B50" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.506</v>
+        <v>100.375</v>
       </c>
       <c r="E50" s="1">
-        <v>99.832</v>
+        <v>100.43242857</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>99832.0</v>
+        <v>703027.0</v>
       </c>
       <c r="I50" s="1">
-        <v>674.0</v>
+        <v>-402.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.67513422549884</v>
+        <v>-0.057181303136295</v>
       </c>
       <c r="K50">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>208.22</v>
+        <v>1.16</v>
+      </c>
+      <c r="L50" t="s">
+        <v>167</v>
       </c>
       <c r="M50" s="1">
-        <v>100506.0</v>
+        <v>702625.0</v>
       </c>
       <c r="N50" s="1">
-        <v>100714.22</v>
+        <v>710725.34</v>
       </c>
       <c r="O50" s="1">
-        <v>0.07</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B51" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C51" s="1">
-        <v>682000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.452</v>
+        <v>97.97</v>
       </c>
       <c r="E51" s="1">
-        <v>99.528</v>
+        <v>98.8365</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>678780.96</v>
+        <v>790692.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-518.32</v>
+        <v>-6932.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.076360421188007</v>
+        <v>-0.87670040926176</v>
       </c>
       <c r="K51">
-        <v>0.73</v>
+        <v>1.52</v>
       </c>
       <c r="L51" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="M51" s="1">
-        <v>678262.64</v>
+        <v>783760.0</v>
       </c>
       <c r="N51" s="1">
-        <v>683244.51</v>
+        <v>795957.26</v>
       </c>
       <c r="O51" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B52" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C52" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.039</v>
+        <v>95.239</v>
       </c>
       <c r="E52" s="1">
-        <v>99.92</v>
+        <v>93.08490778</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>799360.0</v>
+        <v>837764.17</v>
       </c>
       <c r="I52" s="1">
-        <v>952.0</v>
+        <v>19386.83</v>
       </c>
       <c r="J52" s="1">
-        <v>0.11909527622098</v>
+        <v>2.3141154389546</v>
       </c>
       <c r="K52">
-        <v>0.69</v>
+        <v>0.4</v>
       </c>
       <c r="L52" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="M52" s="1">
-        <v>800312.0</v>
+        <v>857151.0</v>
       </c>
       <c r="N52" s="1">
-        <v>805859.95</v>
+        <v>860754.08</v>
       </c>
       <c r="O52" s="1">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B53" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C53" s="1">
-        <v>600000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.057</v>
+        <v>106.102</v>
       </c>
       <c r="E53" s="1">
-        <v>99.625</v>
+        <v>101.25988957</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>597750.0</v>
+        <v>495160.86</v>
       </c>
       <c r="I53" s="1">
-        <v>2592.0</v>
+        <v>23677.92</v>
       </c>
       <c r="J53" s="1">
-        <v>0.433626097867</v>
+        <v>4.7818642208514</v>
       </c>
       <c r="K53">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>955.48</v>
+        <v>4.44</v>
+      </c>
+      <c r="L53" t="s">
+        <v>176</v>
       </c>
       <c r="M53" s="1">
-        <v>600342.0</v>
+        <v>518838.78</v>
       </c>
       <c r="N53" s="1">
-        <v>601297.48</v>
+        <v>540538.99</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.32</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B54" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C54" s="1">
         <v>600000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.919</v>
+        <v>106.568</v>
       </c>
       <c r="E54" s="1">
-        <v>99.077</v>
+        <v>101.035</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>594462.0</v>
+        <v>606210.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-6948.0</v>
+        <v>33198.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.1687879124317</v>
+        <v>5.4763200870985</v>
       </c>
       <c r="K54">
-        <v>1.27</v>
+        <v>3.07</v>
       </c>
       <c r="L54" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="M54" s="1">
-        <v>587514.0</v>
+        <v>639408.0</v>
       </c>
       <c r="N54" s="1">
-        <v>595108.52</v>
+        <v>657839.51</v>
       </c>
       <c r="O54" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B55" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C55" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>94.845</v>
+        <v>103.39</v>
       </c>
       <c r="E55" s="1">
-        <v>92.47773857</v>
+        <v>100.3582</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>647344.17</v>
+        <v>501791.0</v>
       </c>
       <c r="I55" s="1">
-        <v>16570.83</v>
+        <v>15159.0</v>
       </c>
       <c r="J55" s="1">
-        <v>2.5598176005818</v>
+        <v>3.0209788537459</v>
       </c>
       <c r="K55">
-        <v>0.34</v>
+        <v>2.52</v>
       </c>
       <c r="L55" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="M55" s="1">
-        <v>663915.0</v>
+        <v>516950.0</v>
       </c>
       <c r="N55" s="1">
-        <v>666264.32</v>
+        <v>529552.74</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B56" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C56" s="1">
-        <v>389000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>104.783</v>
+        <v>102.796</v>
       </c>
       <c r="E56" s="1">
-        <v>100.11821594</v>
+        <v>102.79084</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>389459.86</v>
+        <v>925117.56</v>
       </c>
       <c r="I56" s="1">
-        <v>18146.01</v>
+        <v>46.44</v>
       </c>
       <c r="J56" s="1">
-        <v>4.6592760547903</v>
+        <v>0.0050199025516281</v>
       </c>
       <c r="K56">
-        <v>4.09</v>
+        <v>3.21</v>
       </c>
       <c r="L56" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="M56" s="1">
-        <v>407605.87</v>
+        <v>925164.0</v>
       </c>
       <c r="N56" s="1">
-        <v>423501.58</v>
+        <v>954050.3</v>
       </c>
       <c r="O56" s="1">
-        <v>0.3</v>
+        <v>0.56</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B57" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C57" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>105.708</v>
+        <v>99.596</v>
       </c>
       <c r="E57" s="1">
-        <v>99.961</v>
+        <v>98.623</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>499805.0</v>
+        <v>394492.0</v>
       </c>
       <c r="I57" s="1">
-        <v>28735.0</v>
+        <v>3892.0</v>
       </c>
       <c r="J57" s="1">
-        <v>5.7492422044597</v>
+        <v>0.9865852792959</v>
       </c>
       <c r="K57">
-        <v>2.71</v>
+        <v>2.57</v>
       </c>
       <c r="L57" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="M57" s="1">
-        <v>528540.0</v>
+        <v>398384.0</v>
       </c>
       <c r="N57" s="1">
-        <v>542096.51</v>
+        <v>408673.04</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>0.24</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B58" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C58" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>102.965</v>
+        <v>106.29</v>
       </c>
       <c r="E58" s="1">
-        <v>99.611</v>
+        <v>103.84281818</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>398444.0</v>
+        <v>1142271.0</v>
       </c>
       <c r="I58" s="1">
-        <v>13416.0</v>
+        <v>26919.0</v>
       </c>
       <c r="J58" s="1">
-        <v>3.3670980112638</v>
+        <v>2.3566211520734</v>
       </c>
       <c r="K58">
-        <v>2.22</v>
+        <v>3.43</v>
       </c>
       <c r="L58" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="M58" s="1">
-        <v>411860.0</v>
+        <v>1169190.0</v>
       </c>
       <c r="N58" s="1">
-        <v>420758.63</v>
+        <v>1206962.95</v>
       </c>
       <c r="O58" s="1">
-        <v>0.3</v>
+        <v>0.71</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B59" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C59" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.86</v>
+        <v>105.642</v>
       </c>
       <c r="E59" s="1">
-        <v>97.54204286</v>
+        <v>106.513</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>682794.3</v>
+        <v>532565.0</v>
       </c>
       <c r="I59" s="1">
-        <v>16225.7</v>
+        <v>-4355.0</v>
       </c>
       <c r="J59" s="1">
-        <v>2.3763672309508</v>
+        <v>-0.81774055749063</v>
       </c>
       <c r="K59">
-        <v>0.98</v>
+        <v>2.82</v>
       </c>
       <c r="L59" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="M59" s="1">
-        <v>699020.0</v>
+        <v>528210.0</v>
       </c>
       <c r="N59" s="1">
-        <v>705880.96</v>
+        <v>542299.04</v>
       </c>
       <c r="O59" s="1">
-        <v>0.5</v>
+        <v>0.32</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B60" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C60" s="1">
-        <v>180000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.857</v>
+        <v>104.84</v>
       </c>
       <c r="E60" s="1">
-        <v>99.494</v>
+        <v>101.255</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>179089.2</v>
+        <v>405020.0</v>
       </c>
       <c r="I60" s="1">
-        <v>653.4</v>
+        <v>14340.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.36484612137415</v>
+        <v>3.5405658979803</v>
       </c>
       <c r="K60">
-        <v>1.17</v>
+        <v>3.85</v>
       </c>
       <c r="L60" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="M60" s="1">
-        <v>179742.6</v>
+        <v>419360.0</v>
       </c>
       <c r="N60" s="1">
-        <v>181840.96</v>
+        <v>434752.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.13</v>
+        <v>0.26</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B61" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C61" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.783</v>
+        <v>101.141</v>
       </c>
       <c r="E61" s="1">
-        <v>102.80622286</v>
+        <v>101.8682</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>719643.56</v>
+        <v>509341.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-7162.56</v>
+        <v>-3636.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.99529272519301</v>
+        <v>-0.71386360022068</v>
       </c>
       <c r="K61">
-        <v>2.9</v>
+        <v>0.21</v>
       </c>
       <c r="L61" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="M61" s="1">
-        <v>712481.0</v>
+        <v>505705.0</v>
       </c>
       <c r="N61" s="1">
-        <v>732812.16</v>
+        <v>506759.79</v>
       </c>
       <c r="O61" s="1">
-        <v>0.52</v>
+        <v>0.3</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B62" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C62" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>94.195</v>
+        <v>108.788</v>
       </c>
       <c r="E62" s="1">
-        <v>90.411</v>
+        <v>109.24371429</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>542466.0</v>
+        <v>764706.0</v>
       </c>
       <c r="I62" s="1">
-        <v>22704.0</v>
+        <v>-3190.0</v>
       </c>
       <c r="J62" s="1">
-        <v>4.18533143091</v>
+        <v>-0.41715378197634</v>
       </c>
       <c r="K62">
-        <v>1.01</v>
+        <v>0.56</v>
       </c>
       <c r="L62" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="M62" s="1">
-        <v>565170.0</v>
+        <v>761516.0</v>
       </c>
       <c r="N62" s="1">
-        <v>571206.99</v>
+        <v>765442.71</v>
       </c>
       <c r="O62" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B63" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C63" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.178</v>
+        <v>100.485</v>
       </c>
       <c r="E63" s="1">
-        <v>98.434</v>
+        <v>99.984</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>295302.0</v>
+        <v>899856.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-768.0</v>
+        <v>4509.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.26007273909422</v>
+        <v>0.50108017282765</v>
       </c>
       <c r="K63">
-        <v>2.3</v>
+        <v>0.35</v>
       </c>
       <c r="L63" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="M63" s="1">
-        <v>294534.0</v>
+        <v>904365.0</v>
       </c>
       <c r="N63" s="1">
-        <v>301446.33</v>
+        <v>907521.16</v>
       </c>
       <c r="O63" s="1">
-        <v>0.21</v>
+        <v>0.54</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B64" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C64" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>105.372</v>
+        <v>101.882</v>
       </c>
       <c r="E64" s="1">
-        <v>99.661</v>
+        <v>99.653</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>398644.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I64" s="1">
-        <v>22844.0</v>
+        <v>4458.0</v>
       </c>
       <c r="J64" s="1">
-        <v>5.7304261446303</v>
+        <v>2.2367615626223</v>
       </c>
       <c r="K64">
-        <v>3.09</v>
+        <v>1.49</v>
       </c>
       <c r="L64" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="M64" s="1">
-        <v>421488.0</v>
+        <v>203764.0</v>
       </c>
       <c r="N64" s="1">
-        <v>433855.12</v>
+        <v>206741.4</v>
       </c>
       <c r="O64" s="1">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B65" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C65" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>105.757</v>
+        <v>101.471</v>
       </c>
       <c r="E65" s="1">
-        <v>106.68</v>
+        <v>101.631</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>426720.0</v>
+        <v>508155.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-3692.0</v>
+        <v>-800.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.86520434945632</v>
+        <v>-0.15743227952101</v>
       </c>
       <c r="K65">
-        <v>2.41</v>
+        <v>3.11</v>
       </c>
       <c r="L65" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="M65" s="1">
-        <v>423028.0</v>
+        <v>507355.0</v>
       </c>
       <c r="N65" s="1">
-        <v>432671.84</v>
+        <v>522896.64</v>
       </c>
       <c r="O65" s="1">
         <v>0.31</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B66" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C66" s="1">
-        <v>300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>104.747</v>
+        <v>106.201</v>
       </c>
       <c r="E66" s="1">
-        <v>100.0</v>
+        <v>100.91250647</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>300000.0</v>
+        <v>1715512.61</v>
       </c>
       <c r="I66" s="1">
-        <v>14241.0</v>
+        <v>89904.39</v>
       </c>
       <c r="J66" s="1">
-        <v>4.747</v>
+        <v>5.2406720577822</v>
       </c>
       <c r="K66">
-        <v>3.49</v>
+        <v>2.45</v>
       </c>
       <c r="L66" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="M66" s="1">
-        <v>314241.0</v>
+        <v>1805417.0</v>
       </c>
       <c r="N66" s="1">
-        <v>324717.58</v>
+        <v>1847101.93</v>
       </c>
       <c r="O66" s="1">
-        <v>0.23</v>
+        <v>1.09</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B67" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C67" s="1">
         <v>400000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.305</v>
+        <v>100.652</v>
       </c>
       <c r="E67" s="1">
-        <v>102.0</v>
+        <v>99.895</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>408000.0</v>
+        <v>399580.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-2780.0</v>
+        <v>3028.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.68137254901961</v>
+        <v>0.75779568546974</v>
       </c>
       <c r="K67">
-        <v>3.45</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>0.17</v>
+      </c>
+      <c r="L67">
+        <v>665.75</v>
       </c>
       <c r="M67" s="1">
-        <v>405220.0</v>
+        <v>402608.0</v>
       </c>
       <c r="N67" s="1">
-        <v>419028.22</v>
+        <v>403273.75</v>
       </c>
       <c r="O67" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B68" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C68" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>108.561</v>
+        <v>104.472</v>
       </c>
       <c r="E68" s="1">
-        <v>109.3</v>
+        <v>99.538246</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>655800.0</v>
+        <v>497691.23</v>
       </c>
       <c r="I68" s="1">
-        <v>-4434.0</v>
+        <v>24668.77</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.67612076852699</v>
+        <v>4.9566414903473</v>
       </c>
       <c r="K68">
-        <v>0.17</v>
+        <v>1.66</v>
       </c>
       <c r="L68" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="M68" s="1">
-        <v>651366.0</v>
+        <v>522360.0</v>
       </c>
       <c r="N68" s="1">
-        <v>652401.62</v>
+        <v>530640.82</v>
       </c>
       <c r="O68" s="1">
-        <v>0.46</v>
+        <v>0.31</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B69" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C69" s="1">
-        <v>700000.0</v>
+        <v>656000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.165</v>
+        <v>101.352</v>
       </c>
       <c r="E69" s="1">
-        <v>99.852</v>
+        <v>99.70957317</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>698964.0</v>
+        <v>654094.8</v>
       </c>
       <c r="I69" s="1">
-        <v>2191.0</v>
+        <v>10774.32</v>
       </c>
       <c r="J69" s="1">
-        <v>0.31346392661138</v>
+        <v>1.6472107712827</v>
       </c>
       <c r="K69">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>383.56</v>
+        <v>2.83</v>
+      </c>
+      <c r="L69" t="s">
+        <v>223</v>
       </c>
       <c r="M69" s="1">
-        <v>701155.0</v>
+        <v>664869.12</v>
       </c>
       <c r="N69" s="1">
-        <v>701538.56</v>
+        <v>683416.85</v>
       </c>
       <c r="O69" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B70" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C70" s="1">
-        <v>200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>101.669</v>
+        <v>86.815</v>
       </c>
       <c r="E70" s="1">
-        <v>99.653</v>
+        <v>86.06233333</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>199306.0</v>
+        <v>1032748.0</v>
       </c>
       <c r="I70" s="1">
-        <v>4032.0</v>
+        <v>9032.0</v>
       </c>
       <c r="J70" s="1">
-        <v>2.0230198789801</v>
+        <v>0.87455991200177</v>
       </c>
       <c r="K70">
-        <v>1.24</v>
+        <v>0.4</v>
       </c>
       <c r="L70" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="M70" s="1">
-        <v>203338.0</v>
+        <v>1041780.0</v>
       </c>
       <c r="N70" s="1">
-        <v>205816.08</v>
+        <v>1046526.58</v>
       </c>
       <c r="O70" s="1">
-        <v>0.15</v>
+        <v>0.62</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B71" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C71" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.487</v>
+        <v>100.929</v>
       </c>
       <c r="E71" s="1">
-        <v>101.72</v>
+        <v>100.6852</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>406880.0</v>
+        <v>503426.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-4932.0</v>
+        <v>1219.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.2121510027527</v>
+        <v>0.2421408508897</v>
       </c>
       <c r="K71">
-        <v>2.85</v>
+        <v>0.39</v>
       </c>
       <c r="L71" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="M71" s="1">
-        <v>401948.0</v>
+        <v>504645.0</v>
       </c>
       <c r="N71" s="1">
-        <v>413364.04</v>
+        <v>506576.51</v>
       </c>
       <c r="O71" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B72" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="C72" s="1">
-        <v>1400000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>106.204</v>
+        <v>100.733</v>
       </c>
       <c r="E72" s="1">
-        <v>99.76618643</v>
+        <v>100.62</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1396726.61</v>
+        <v>402480.0</v>
       </c>
       <c r="I72" s="1">
-        <v>90129.39</v>
+        <v>452.0</v>
       </c>
       <c r="J72" s="1">
-        <v>6.4529013304902</v>
+        <v>0.11230371695488</v>
       </c>
       <c r="K72">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="L72" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="M72" s="1">
-        <v>1486856.0</v>
+        <v>402932.0</v>
       </c>
       <c r="N72" s="1">
-        <v>1516006.68</v>
+        <v>412760.77</v>
       </c>
       <c r="O72" s="1">
-        <v>1.08</v>
+        <v>0.24</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B73" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C73" s="1">
-        <v>300000.0</v>
+        <v>927000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.586</v>
+        <v>101.512</v>
       </c>
       <c r="E73" s="1">
-        <v>99.589</v>
+        <v>99.84305502</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>298767.0</v>
+        <v>925545.12</v>
       </c>
       <c r="I73" s="1">
-        <v>2991.0</v>
+        <v>15471.12</v>
       </c>
       <c r="J73" s="1">
-        <v>1.0011145809276</v>
+        <v>1.6715684266154</v>
       </c>
       <c r="K73">
-        <v>3.29</v>
+        <v>2.42</v>
       </c>
       <c r="L73" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="M73" s="1">
-        <v>301758.0</v>
+        <v>941016.24</v>
       </c>
       <c r="N73" s="1">
-        <v>311633.34</v>
+        <v>963480.12</v>
       </c>
       <c r="O73" s="1">
-        <v>0.22</v>
+        <v>0.57</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B74" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C74" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>103.896</v>
+        <v>100.673</v>
       </c>
       <c r="E74" s="1">
-        <v>98.3573075</v>
+        <v>100.09683333</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>393429.23</v>
+        <v>600581.0</v>
       </c>
       <c r="I74" s="1">
-        <v>22154.77</v>
+        <v>3457.0</v>
       </c>
       <c r="J74" s="1">
-        <v>5.6311957299156</v>
+        <v>0.57560928500902</v>
       </c>
       <c r="K74">
-        <v>1.37</v>
+        <v>1.41</v>
       </c>
       <c r="L74" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="M74" s="1">
-        <v>415584.0</v>
+        <v>604038.0</v>
       </c>
       <c r="N74" s="1">
-        <v>421062.08</v>
+        <v>612505.96</v>
       </c>
       <c r="O74" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B75" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C75" s="1">
-        <v>556000.0</v>
+        <v>1892000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.921</v>
+        <v>100.715</v>
       </c>
       <c r="E75" s="1">
-        <v>99.43</v>
+        <v>100.08562368</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>552830.8</v>
+        <v>1893620.0</v>
       </c>
       <c r="I75" s="1">
-        <v>8289.96</v>
+        <v>11907.8</v>
       </c>
       <c r="J75" s="1">
-        <v>1.4995474202957</v>
+        <v>0.6288378872213</v>
       </c>
       <c r="K75">
-        <v>2.61</v>
+        <v>0.41</v>
       </c>
       <c r="L75" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="M75" s="1">
-        <v>561120.76</v>
+        <v>1905527.8</v>
       </c>
       <c r="N75" s="1">
-        <v>575607.23</v>
+        <v>1913213.16</v>
       </c>
       <c r="O75" s="1">
-        <v>0.41</v>
+        <v>1.13</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B76" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C76" s="1">
-        <v>1000000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>85.795</v>
+        <v>100.88</v>
       </c>
       <c r="E76" s="1">
-        <v>85.96</v>
+        <v>100.0172043</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>859600.0</v>
+        <v>1209208.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-1650.0</v>
+        <v>10431.2</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.19194974406701</v>
+        <v>0.86264728648835</v>
       </c>
       <c r="K76">
-        <v>0.35</v>
+        <v>1.86</v>
       </c>
       <c r="L76" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M76" s="1">
-        <v>857950.0</v>
+        <v>1219639.2</v>
       </c>
       <c r="N76" s="1">
-        <v>861443.15</v>
+        <v>1242107.19</v>
       </c>
       <c r="O76" s="1">
-        <v>0.61</v>
+        <v>0.73</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B77" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C77" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.429</v>
+        <v>100.635</v>
       </c>
       <c r="E77" s="1">
-        <v>100.65</v>
+        <v>100.49511111</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>402600.0</v>
+        <v>904456.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-884.0</v>
+        <v>1259.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.21957277694983</v>
+        <v>0.1391996957287</v>
       </c>
       <c r="K77">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>657.53</v>
+        <v>2.96</v>
+      </c>
+      <c r="L77" t="s">
+        <v>247</v>
       </c>
       <c r="M77" s="1">
-        <v>401716.0</v>
+        <v>905715.0</v>
       </c>
       <c r="N77" s="1">
-        <v>402373.53</v>
+        <v>932351.3</v>
       </c>
       <c r="O77" s="1">
-        <v>0.29</v>
+        <v>0.55</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B78" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C78" s="1">
-        <v>727000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.58</v>
+        <v>100.697</v>
       </c>
       <c r="E78" s="1">
-        <v>99.456</v>
+        <v>99.631</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>723045.12</v>
+        <v>896679.0</v>
       </c>
       <c r="I78" s="1">
-        <v>8171.48</v>
+        <v>9594.0</v>
       </c>
       <c r="J78" s="1">
-        <v>1.130148005148</v>
+        <v>1.0699481085204</v>
       </c>
       <c r="K78">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.01</v>
+      </c>
+      <c r="L78">
+        <v>107.88</v>
       </c>
       <c r="M78" s="1">
-        <v>731216.6</v>
+        <v>906273.0</v>
       </c>
       <c r="N78" s="1">
-        <v>746884.45</v>
+        <v>906380.88</v>
       </c>
       <c r="O78" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B79" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C79" s="1">
-        <v>306000.0</v>
+        <v>715000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.971</v>
+        <v>100.185</v>
       </c>
       <c r="E79" s="1">
-        <v>99.571</v>
+        <v>99.4468951</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>304687.26</v>
+        <v>711045.3</v>
       </c>
       <c r="I79" s="1">
-        <v>4284.0</v>
+        <v>5277.45</v>
       </c>
       <c r="J79" s="1">
-        <v>1.4060318767513</v>
+        <v>0.74221009547493</v>
       </c>
       <c r="K79">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="L79" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="M79" s="1">
-        <v>308971.26</v>
+        <v>716322.75</v>
       </c>
       <c r="N79" s="1">
-        <v>311423.45</v>
+        <v>721832.17</v>
       </c>
       <c r="O79" s="1">
-        <v>0.22</v>
+        <v>0.43</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B80" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C80" s="1">
         <v>500000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.063</v>
+        <v>108.683</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>108.7698</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>500000.0</v>
+        <v>543849.0</v>
       </c>
       <c r="I80" s="1">
-        <v>315.0</v>
+        <v>-434.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.063</v>
+        <v>-0.07980156256608</v>
       </c>
       <c r="K80">
-        <v>1.14</v>
+        <v>1.85</v>
       </c>
       <c r="L80" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="M80" s="1">
-        <v>500315.0</v>
+        <v>543415.0</v>
       </c>
       <c r="N80" s="1">
-        <v>506000.92</v>
+        <v>552654.73</v>
       </c>
       <c r="O80" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B81" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C81" s="1">
-        <v>1492000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.719</v>
+        <v>103.112</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>100.96222222</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1492000.0</v>
+        <v>908660.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-4192.52</v>
+        <v>19348.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.281</v>
+        <v>2.1292892831202</v>
       </c>
       <c r="K81">
-        <v>0.15</v>
+        <v>2.81</v>
       </c>
       <c r="L81" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="M81" s="1">
-        <v>1487807.48</v>
+        <v>928008.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1490062.57</v>
+        <v>953328.21</v>
       </c>
       <c r="O81" s="1">
-        <v>1.06</v>
+        <v>0.56</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B82" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C82" s="1">
-        <v>1009000.0</v>
+        <v>1458000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.424</v>
+        <v>100.151</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>99.3870535</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1009000.0</v>
+        <v>1449063.24</v>
       </c>
       <c r="I82" s="1">
-        <v>-5811.84</v>
+        <v>11138.34</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.576</v>
+        <v>0.76865796416173</v>
       </c>
       <c r="K82">
-        <v>1.58</v>
+        <v>2.31</v>
       </c>
       <c r="L82" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M82" s="1">
-        <v>1003188.16</v>
+        <v>1460201.58</v>
       </c>
       <c r="N82" s="1">
-        <v>1019157.59</v>
+        <v>1493850.42</v>
       </c>
       <c r="O82" s="1">
-        <v>0.73</v>
+        <v>0.88</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B83" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C83" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.714</v>
+        <v>100.638</v>
       </c>
       <c r="E83" s="1">
-        <v>100.42</v>
+        <v>99.7035</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>702940.0</v>
+        <v>598221.0</v>
       </c>
       <c r="I83" s="1">
-        <v>2058.0</v>
+        <v>5607.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.29277036446923</v>
+        <v>0.93727903233086</v>
       </c>
       <c r="K83">
-        <v>2.69</v>
+        <v>2.38</v>
       </c>
       <c r="L83" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="M83" s="1">
-        <v>704998.0</v>
+        <v>603828.0</v>
       </c>
       <c r="N83" s="1">
-        <v>723838.07</v>
+        <v>618086.22</v>
       </c>
       <c r="O83" s="1">
-        <v>0.52</v>
+        <v>0.37</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B84" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C84" s="1">
-        <v>700000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.3</v>
+        <v>101.381</v>
       </c>
       <c r="E84" s="1">
-        <v>99.259</v>
+        <v>96.98605268</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>694813.0</v>
+        <v>1988214.08</v>
       </c>
       <c r="I84" s="1">
-        <v>7287.0</v>
+        <v>90096.42</v>
       </c>
       <c r="J84" s="1">
-        <v>1.0487713960447</v>
+        <v>4.5315250961305</v>
       </c>
       <c r="K84">
-        <v>0.77</v>
+        <v>3.55</v>
       </c>
       <c r="L84" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="M84" s="1">
-        <v>702100.0</v>
+        <v>2078310.5</v>
       </c>
       <c r="N84" s="1">
-        <v>707469.86</v>
+        <v>2151099.54</v>
       </c>
       <c r="O84" s="1">
-        <v>0.5</v>
+        <v>1.27</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B85" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C85" s="1">
-        <v>615000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.422</v>
+        <v>92.147</v>
       </c>
       <c r="E85" s="1">
-        <v>99.362</v>
+        <v>83.47740778</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>611076.3</v>
+        <v>751296.67</v>
       </c>
       <c r="I85" s="1">
-        <v>369.0</v>
+        <v>78026.33</v>
       </c>
       <c r="J85" s="1">
-        <v>0.060385257945694</v>
+        <v>10.385555149606</v>
       </c>
       <c r="K85">
-        <v>0.54</v>
+        <v>0.9</v>
       </c>
       <c r="L85" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="M85" s="1">
-        <v>611445.3</v>
+        <v>829323.0</v>
       </c>
       <c r="N85" s="1">
-        <v>614762.51</v>
+        <v>837459.99</v>
       </c>
       <c r="O85" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B86" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C86" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>107.73</v>
+        <v>104.155</v>
       </c>
       <c r="E86" s="1">
-        <v>108.846</v>
+        <v>100.4068</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>435384.0</v>
+        <v>1004068.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-4464.0</v>
+        <v>37482.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.0253018025467</v>
+        <v>3.7330140986467</v>
       </c>
       <c r="K86">
-        <v>1.5</v>
+        <v>0.59</v>
       </c>
       <c r="L86" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="M86" s="1">
-        <v>430920.0</v>
+        <v>1041550.0</v>
       </c>
       <c r="N86" s="1">
-        <v>436906.3</v>
+        <v>1047495.21</v>
       </c>
       <c r="O86" s="1">
-        <v>0.31</v>
+        <v>0.62</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B87" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C87" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>102.333</v>
+        <v>100.329</v>
       </c>
       <c r="E87" s="1">
-        <v>100.4</v>
+        <v>100.231</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>702800.0</v>
+        <v>801848.0</v>
       </c>
       <c r="I87" s="1">
-        <v>13531.0</v>
+        <v>784.0</v>
       </c>
       <c r="J87" s="1">
-        <v>1.9252988047809</v>
+        <v>0.097774141732598</v>
       </c>
       <c r="K87">
-        <v>2.53</v>
+        <v>0.42</v>
       </c>
       <c r="L87" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="M87" s="1">
-        <v>716331.0</v>
+        <v>802632.0</v>
       </c>
       <c r="N87" s="1">
-        <v>734017.99</v>
+        <v>806001.86</v>
       </c>
       <c r="O87" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B88" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C88" s="1">
-        <v>1158000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.474</v>
+        <v>100.331</v>
       </c>
       <c r="E88" s="1">
-        <v>99.228</v>
+        <v>100.28911111</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1149060.24</v>
+        <v>902602.0</v>
       </c>
       <c r="I88" s="1">
-        <v>2848.68</v>
+        <v>377.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.2479138952715</v>
+        <v>0.041768132576706</v>
       </c>
       <c r="K88">
-        <v>2.1</v>
+        <v>2.98</v>
       </c>
       <c r="L88" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="M88" s="1">
-        <v>1151908.92</v>
+        <v>902979.0</v>
       </c>
       <c r="N88" s="1">
-        <v>1176171.4</v>
+        <v>929831.05</v>
       </c>
       <c r="O88" s="1">
-        <v>0.84</v>
+        <v>0.55</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B89" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C89" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.551</v>
+        <v>91.393</v>
       </c>
       <c r="E89" s="1">
-        <v>99.517</v>
+        <v>90.19025</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>497585.0</v>
+        <v>360761.0</v>
       </c>
       <c r="I89" s="1">
-        <v>5170.0</v>
+        <v>4811.0</v>
       </c>
       <c r="J89" s="1">
-        <v>1.0390184591577</v>
+        <v>1.3335698703574</v>
       </c>
       <c r="K89">
-        <v>2.13</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>0.04</v>
+      </c>
+      <c r="L89">
+        <v>153.42</v>
       </c>
       <c r="M89" s="1">
-        <v>502755.0</v>
+        <v>365572.0</v>
       </c>
       <c r="N89" s="1">
-        <v>513388.56</v>
+        <v>365725.42</v>
       </c>
       <c r="O89" s="1">
-        <v>0.37</v>
+        <v>0.22</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="B90" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C90" s="1">
-        <v>1650000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>101.839</v>
+        <v>91.655</v>
       </c>
       <c r="E90" s="1">
-        <v>95.81418667</v>
+        <v>89.875</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1580934.08</v>
+        <v>89875.0</v>
       </c>
       <c r="I90" s="1">
-        <v>99409.42</v>
+        <v>1780.0</v>
       </c>
       <c r="J90" s="1">
-        <v>6.2880180304545</v>
+        <v>1.980528511822</v>
       </c>
       <c r="K90">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>0.12</v>
+      </c>
+      <c r="L90">
+        <v>115.75</v>
       </c>
       <c r="M90" s="1">
-        <v>1680343.5</v>
+        <v>91655.0</v>
       </c>
       <c r="N90" s="1">
-        <v>1733437.34</v>
+        <v>91770.75</v>
       </c>
       <c r="O90" s="1">
-        <v>1.24</v>
+        <v>0.05</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B91" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C91" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>92.113</v>
+        <v>100.389</v>
       </c>
       <c r="E91" s="1">
-        <v>80.91952429</v>
+        <v>99.92916667</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>566436.67</v>
+        <v>599575.0</v>
       </c>
       <c r="I91" s="1">
-        <v>78354.33</v>
+        <v>2759.0</v>
       </c>
       <c r="J91" s="1">
-        <v>13.832849133867</v>
+        <v>0.46015927948964</v>
       </c>
       <c r="K91">
-        <v>0.77</v>
+        <v>2.04</v>
       </c>
       <c r="L91" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="M91" s="1">
-        <v>644791.0</v>
+        <v>602334.0</v>
       </c>
       <c r="N91" s="1">
-        <v>650148.88</v>
+        <v>614560.03</v>
       </c>
       <c r="O91" s="1">
-        <v>0.46</v>
+        <v>0.36</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B92" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C92" s="1">
-        <v>800000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>103.606</v>
+        <v>100.616</v>
       </c>
       <c r="E92" s="1">
-        <v>99.4865</v>
+        <v>100.00810345</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>795892.0</v>
+        <v>580047.0</v>
       </c>
       <c r="I92" s="1">
-        <v>32956.0</v>
+        <v>3525.8</v>
       </c>
       <c r="J92" s="1">
-        <v>4.1407628170656</v>
+        <v>0.60784729513298</v>
       </c>
       <c r="K92">
-        <v>0.31</v>
+        <v>0.75</v>
       </c>
       <c r="L92" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="M92" s="1">
-        <v>828848.0</v>
+        <v>583572.8</v>
       </c>
       <c r="N92" s="1">
-        <v>831311.01</v>
+        <v>587923.28</v>
       </c>
       <c r="O92" s="1">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B93" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C93" s="1">
-        <v>285000.0</v>
+        <v>692000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>93.973</v>
+        <v>100.443</v>
       </c>
       <c r="E93" s="1">
-        <v>88.92790877</v>
+        <v>99.77159538</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>253444.54</v>
+        <v>690419.44</v>
       </c>
       <c r="I93" s="1">
-        <v>14378.51</v>
+        <v>4646.12</v>
       </c>
       <c r="J93" s="1">
-        <v>5.6732372297308</v>
+        <v>0.67294165413419</v>
       </c>
       <c r="K93">
-        <v>1.21</v>
+        <v>0.67</v>
       </c>
       <c r="L93" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="M93" s="1">
-        <v>267823.05</v>
+        <v>695065.56</v>
       </c>
       <c r="N93" s="1">
-        <v>271263.55</v>
+        <v>699705.75</v>
       </c>
       <c r="O93" s="1">
-        <v>0.19</v>
+        <v>0.41</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B94" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C94" s="1">
-        <v>200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.879</v>
+        <v>100.285</v>
       </c>
       <c r="E94" s="1">
-        <v>102.316</v>
+        <v>100.03090909</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>204632.0</v>
+        <v>1100340.0</v>
       </c>
       <c r="I94" s="1">
-        <v>3126.0</v>
+        <v>2795.0</v>
       </c>
       <c r="J94" s="1">
-        <v>1.5276203135384</v>
+        <v>0.25401239616846</v>
       </c>
       <c r="K94">
-        <v>3.04</v>
+        <v>0.13</v>
       </c>
       <c r="L94" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="M94" s="1">
-        <v>207758.0</v>
+        <v>1103135.0</v>
       </c>
       <c r="N94" s="1">
-        <v>213829.23</v>
+        <v>1104529.44</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.65</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B95" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C95" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.87</v>
+        <v>84.845</v>
       </c>
       <c r="E95" s="1">
-        <v>100.33</v>
+        <v>82.42825</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>702310.0</v>
+        <v>329713.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-3220.0</v>
+        <v>9667.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.45848699292335</v>
+        <v>2.9319438420687</v>
       </c>
       <c r="K95">
-        <v>2.76</v>
+        <v>1.46</v>
       </c>
       <c r="L95" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="M95" s="1">
-        <v>699090.0</v>
+        <v>339380.0</v>
       </c>
       <c r="N95" s="1">
-        <v>718421.51</v>
+        <v>345215.62</v>
       </c>
       <c r="O95" s="1">
-        <v>0.51</v>
+        <v>0.2</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B96" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>90.938</v>
+        <v>100.491</v>
       </c>
       <c r="E96" s="1">
-        <v>89.875</v>
+        <v>100.68171429</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>269625.0</v>
+        <v>704772.0</v>
       </c>
       <c r="I96" s="1">
-        <v>3189.0</v>
+        <v>-1335.0</v>
       </c>
       <c r="J96" s="1">
-        <v>1.1827538247566</v>
+        <v>-0.18942296231973</v>
       </c>
       <c r="K96">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>4.11</v>
+        <v>1.38</v>
+      </c>
+      <c r="L96" t="s">
+        <v>301</v>
       </c>
       <c r="M96" s="1">
-        <v>272814.0</v>
+        <v>703437.0</v>
       </c>
       <c r="N96" s="1">
-        <v>272818.11</v>
+        <v>713085.97</v>
       </c>
       <c r="O96" s="1">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="B97" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C97" s="1">
-        <v>100000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>91.185</v>
+        <v>105.541</v>
       </c>
       <c r="E97" s="1">
-        <v>89.875</v>
+        <v>102.24853966</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>89875.0</v>
+        <v>593041.53</v>
       </c>
       <c r="I97" s="1">
-        <v>1310.0</v>
+        <v>19096.27</v>
       </c>
       <c r="J97" s="1">
-        <v>1.4575799721836</v>
+        <v>3.2200561063573</v>
       </c>
       <c r="K97">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>97.26</v>
+        <v>1.07</v>
+      </c>
+      <c r="L97" t="s">
+        <v>304</v>
       </c>
       <c r="M97" s="1">
-        <v>91185.0</v>
+        <v>612137.8</v>
       </c>
       <c r="N97" s="1">
-        <v>91282.26</v>
+        <v>618364.85</v>
       </c>
       <c r="O97" s="1">
-        <v>0.07</v>
+        <v>0.37</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B98" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C98" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.642</v>
+        <v>103.472</v>
       </c>
       <c r="E98" s="1">
-        <v>99.766</v>
+        <v>100.55165909</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>498830.0</v>
+        <v>1106068.25</v>
       </c>
       <c r="I98" s="1">
-        <v>-620.0</v>
+        <v>32123.75</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.12429084056693</v>
+        <v>2.9043189694668</v>
       </c>
       <c r="K98">
-        <v>1.72</v>
+        <v>2.88</v>
       </c>
       <c r="L98" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="M98" s="1">
-        <v>498210.0</v>
+        <v>1138192.0</v>
       </c>
       <c r="N98" s="1">
-        <v>506826.44</v>
+        <v>1169839.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.36</v>
+        <v>0.69</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B99" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C99" s="1">
-        <v>480000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.024</v>
+        <v>100.352</v>
       </c>
       <c r="E99" s="1">
-        <v>99.945</v>
+        <v>99.772</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>479736.0</v>
+        <v>598632.0</v>
       </c>
       <c r="I99" s="1">
-        <v>379.2</v>
+        <v>3480.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.079043473910651</v>
+        <v>0.58132542196207</v>
       </c>
       <c r="K99">
-        <v>0.49</v>
+        <v>0.18</v>
       </c>
       <c r="L99" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="M99" s="1">
-        <v>480115.2</v>
+        <v>602112.0</v>
       </c>
       <c r="N99" s="1">
-        <v>482469.3</v>
+        <v>603190.77</v>
       </c>
       <c r="O99" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B100" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C100" s="1">
-        <v>592000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.84</v>
+        <v>99.511</v>
       </c>
       <c r="E100" s="1">
-        <v>99.682</v>
+        <v>99.99133333</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>590117.44</v>
+        <v>599948.0</v>
       </c>
       <c r="I100" s="1">
-        <v>935.36</v>
+        <v>-2882.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.15850404285628</v>
+        <v>-0.48037496583037</v>
       </c>
       <c r="K100">
-        <v>0.47</v>
+        <v>1.21</v>
       </c>
       <c r="L100" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="M100" s="1">
-        <v>591052.8</v>
+        <v>597066.0</v>
       </c>
       <c r="N100" s="1">
-        <v>593818.17</v>
+        <v>604339.97</v>
       </c>
       <c r="O100" s="1">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="B101" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="C101" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>102.512</v>
+        <v>94.323</v>
       </c>
       <c r="E101" s="1">
-        <v>100.1083875</v>
+        <v>94.52690909</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>400433.55</v>
+        <v>1039796.0</v>
       </c>
       <c r="I101" s="1">
-        <v>9614.45</v>
+        <v>-2243.0</v>
       </c>
       <c r="J101" s="1">
-        <v>2.4010101051723</v>
+        <v>-0.21571539032656</v>
       </c>
       <c r="K101">
-        <v>1.75</v>
+        <v>0.11</v>
       </c>
       <c r="L101" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="M101" s="1">
-        <v>410048.0</v>
+        <v>1037553.0</v>
       </c>
       <c r="N101" s="1">
-        <v>417062.79</v>
+        <v>1038763.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.3</v>
+        <v>0.61</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B102" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C102" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>102.661</v>
+        <v>99.837</v>
       </c>
       <c r="E102" s="1">
-        <v>103.15</v>
+        <v>95.31451</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>825200.0</v>
+        <v>667201.57</v>
       </c>
       <c r="I102" s="1">
-        <v>-3912.0</v>
+        <v>31657.43</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.47406689287445</v>
+        <v>4.7448074799944</v>
       </c>
       <c r="K102">
-        <v>2.78</v>
+        <v>1.59</v>
       </c>
       <c r="L102" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="M102" s="1">
-        <v>821288.0</v>
+        <v>698859.0</v>
       </c>
       <c r="N102" s="1">
-        <v>843556.49</v>
+        <v>709964.38</v>
       </c>
       <c r="O102" s="1">
-        <v>0.6</v>
+        <v>0.42</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B103" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C103" s="1">
-        <v>344000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.958</v>
+        <v>100.162</v>
       </c>
       <c r="E103" s="1">
-        <v>99.558</v>
+        <v>98.91583333</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>342479.52</v>
+        <v>1186990.0</v>
       </c>
       <c r="I103" s="1">
-        <v>4816.0</v>
+        <v>14954.0</v>
       </c>
       <c r="J103" s="1">
-        <v>1.406215472388</v>
+        <v>1.2598252723275</v>
       </c>
       <c r="K103">
-        <v>0.5</v>
+        <v>3.42</v>
       </c>
       <c r="L103" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="M103" s="1">
-        <v>347295.52</v>
+        <v>1201944.0</v>
       </c>
       <c r="N103" s="1">
-        <v>349003.74</v>
+        <v>1242937.15</v>
       </c>
       <c r="O103" s="1">
-        <v>0.25</v>
+        <v>0.73</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B104" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C104" s="1">
-        <v>300000.0</v>
+        <v>621000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>83.607</v>
+        <v>100.11</v>
       </c>
       <c r="E104" s="1">
-        <v>81.75</v>
+        <v>99.68758132</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>245250.0</v>
+        <v>619059.88</v>
       </c>
       <c r="I104" s="1">
-        <v>5571.0</v>
+        <v>2623.22</v>
       </c>
       <c r="J104" s="1">
-        <v>2.2715596330275</v>
+        <v>0.42374253036718</v>
       </c>
       <c r="K104">
-        <v>1.35</v>
+        <v>1.36</v>
       </c>
       <c r="L104" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="M104" s="1">
-        <v>250821.0</v>
+        <v>621683.1</v>
       </c>
       <c r="N104" s="1">
-        <v>254864.84</v>
+        <v>630143.16</v>
       </c>
       <c r="O104" s="1">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B105" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C105" s="1">
         <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.124</v>
+        <v>100.612</v>
       </c>
       <c r="E105" s="1">
-        <v>100.73</v>
+        <v>99.996</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>604380.0</v>
+        <v>599976.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-3636.0</v>
+        <v>3696.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.60160825970416</v>
+        <v>0.61602464098564</v>
       </c>
       <c r="K105">
-        <v>1.17</v>
+        <v>1.12</v>
       </c>
       <c r="L105" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="M105" s="1">
-        <v>600744.0</v>
+        <v>603672.0</v>
       </c>
       <c r="N105" s="1">
-        <v>607738.52</v>
+        <v>610378.85</v>
       </c>
       <c r="O105" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B106" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C106" s="1">
-        <v>480000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>104.39</v>
+        <v>100.253</v>
       </c>
       <c r="E106" s="1">
-        <v>101.63323542</v>
+        <v>99.72939652</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>487839.53</v>
+        <v>515600.98</v>
       </c>
       <c r="I106" s="1">
-        <v>13232.47</v>
+        <v>2707.03</v>
       </c>
       <c r="J106" s="1">
-        <v>2.7124636660748</v>
+        <v>0.52502421543109</v>
       </c>
       <c r="K106">
-        <v>0.77</v>
+        <v>2.47</v>
       </c>
       <c r="L106" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="M106" s="1">
-        <v>501072.0</v>
+        <v>518308.01</v>
       </c>
       <c r="N106" s="1">
-        <v>504760.77</v>
+        <v>531071.89</v>
       </c>
       <c r="O106" s="1">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B107" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C107" s="1">
-        <v>400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.997</v>
+        <v>100.42</v>
       </c>
       <c r="E107" s="1">
-        <v>99.24</v>
+        <v>100.08276471</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>396960.0</v>
+        <v>1701407.0</v>
       </c>
       <c r="I107" s="1">
-        <v>3028.0</v>
+        <v>5733.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.76279725916969</v>
+        <v>0.33695641313337</v>
       </c>
       <c r="K107">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>575.34</v>
+        <v>2.07</v>
+      </c>
+      <c r="L107" t="s">
+        <v>333</v>
       </c>
       <c r="M107" s="1">
-        <v>399988.0</v>
+        <v>1707140.0</v>
       </c>
       <c r="N107" s="1">
-        <v>400563.34</v>
+        <v>1742333.49</v>
       </c>
       <c r="O107" s="1">
-        <v>0.29</v>
+        <v>1.03</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B108" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C108" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>89.998</v>
+        <v>102.993</v>
       </c>
       <c r="E108" s="1">
-        <v>85.48</v>
+        <v>103.012</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>256440.0</v>
+        <v>824096.0</v>
       </c>
       <c r="I108" s="1">
-        <v>13554.0</v>
+        <v>-152.0</v>
       </c>
       <c r="J108" s="1">
-        <v>5.285446888161</v>
+        <v>-0.018444453073428</v>
       </c>
       <c r="K108">
-        <v>1.46</v>
+        <v>2.2</v>
       </c>
       <c r="L108" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="M108" s="1">
-        <v>269994.0</v>
+        <v>823944.0</v>
       </c>
       <c r="N108" s="1">
-        <v>274388.38</v>
+        <v>841549.48</v>
       </c>
       <c r="O108" s="1">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="B109" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C109" s="1">
-        <v>900000.0</v>
+        <v>969000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>102.855</v>
+        <v>102.897</v>
       </c>
       <c r="E109" s="1">
-        <v>99.91758333</v>
+        <v>100.48161094</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>899258.25</v>
+        <v>973666.81</v>
       </c>
       <c r="I109" s="1">
-        <v>26436.75</v>
+        <v>23405.12</v>
       </c>
       <c r="J109" s="1">
-        <v>2.9398395844575</v>
+        <v>2.4038120391513</v>
       </c>
       <c r="K109">
-        <v>2.59</v>
+        <v>1.77</v>
       </c>
       <c r="L109" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="M109" s="1">
-        <v>925695.0</v>
+        <v>997071.93</v>
       </c>
       <c r="N109" s="1">
-        <v>949008.7</v>
+        <v>1014243.14</v>
       </c>
       <c r="O109" s="1">
-        <v>0.68</v>
+        <v>0.6</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B110" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C110" s="1">
-        <v>500000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.463</v>
+        <v>101.858</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>99.56446429</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>500000.0</v>
+        <v>557561.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-2685.0</v>
+        <v>12843.8</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.537</v>
+        <v>2.3035685781466</v>
       </c>
       <c r="K110">
-        <v>0.93</v>
+        <v>3.23</v>
       </c>
       <c r="L110" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="M110" s="1">
-        <v>497315.0</v>
+        <v>570404.8</v>
       </c>
       <c r="N110" s="1">
-        <v>501989.66</v>
+        <v>588501.24</v>
       </c>
       <c r="O110" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B111" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C111" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>94.378</v>
+        <v>102.064</v>
       </c>
       <c r="E111" s="1">
-        <v>94.5</v>
+        <v>101.1515</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>850500.0</v>
+        <v>404606.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-1098.0</v>
+        <v>3650.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.12910052910053</v>
+        <v>0.90211217826725</v>
       </c>
       <c r="K111">
-        <v>1.8</v>
+        <v>3.87</v>
       </c>
       <c r="L111" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="M111" s="1">
-        <v>849402.0</v>
+        <v>408256.0</v>
       </c>
       <c r="N111" s="1">
-        <v>865602.0</v>
+        <v>423740.93</v>
       </c>
       <c r="O111" s="1">
-        <v>0.62</v>
+        <v>0.25</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B112" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="C112" s="1">
-        <v>600000.0</v>
+        <v>447000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.853</v>
+        <v>98.746</v>
       </c>
       <c r="E112" s="1">
-        <v>94.54726167</v>
+        <v>99.16931096</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>567283.57</v>
+        <v>443286.82</v>
       </c>
       <c r="I112" s="1">
-        <v>31834.43</v>
+        <v>-1892.2</v>
       </c>
       <c r="J112" s="1">
-        <v>5.6117313603847</v>
+        <v>-0.42685681473679</v>
       </c>
       <c r="K112">
-        <v>1.45</v>
+        <v>0.7</v>
       </c>
       <c r="L112" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="M112" s="1">
-        <v>599118.0</v>
+        <v>441394.62</v>
       </c>
       <c r="N112" s="1">
-        <v>607805.15</v>
+        <v>444532.8</v>
       </c>
       <c r="O112" s="1">
-        <v>0.43</v>
+        <v>0.26</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="B113" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="C113" s="1">
-        <v>1000000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.396</v>
+        <v>100.064</v>
       </c>
       <c r="E113" s="1">
-        <v>98.642</v>
+        <v>100.03007614</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>986420.0</v>
+        <v>1576474.0</v>
       </c>
       <c r="I113" s="1">
-        <v>7540.0</v>
+        <v>534.64</v>
       </c>
       <c r="J113" s="1">
-        <v>0.76438028426025</v>
+        <v>0.033913657948054</v>
       </c>
       <c r="K113">
-        <v>3.09</v>
+        <v>0.11</v>
       </c>
       <c r="L113" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="M113" s="1">
-        <v>993960.0</v>
+        <v>1577008.64</v>
       </c>
       <c r="N113" s="1">
-        <v>1024884.66</v>
+        <v>1578768.92</v>
       </c>
       <c r="O113" s="1">
-        <v>0.73</v>
+        <v>0.93</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="B114" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="C114" s="1">
-        <v>521000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.681</v>
+        <v>104.911</v>
       </c>
       <c r="E114" s="1">
-        <v>99.628</v>
+        <v>101.59326188</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>519061.88</v>
+        <v>1625492.19</v>
       </c>
       <c r="I114" s="1">
-        <v>276.13</v>
+        <v>53083.81</v>
       </c>
       <c r="J114" s="1">
-        <v>0.053197896173766</v>
+        <v>3.2657068626088</v>
       </c>
       <c r="K114">
-        <v>1.12</v>
+        <v>4.16</v>
       </c>
       <c r="L114" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="M114" s="1">
-        <v>519338.01</v>
+        <v>1678576.0</v>
       </c>
       <c r="N114" s="1">
-        <v>525183.2</v>
+        <v>1745206.14</v>
       </c>
       <c r="O114" s="1">
-        <v>0.37</v>
+        <v>1.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="B115" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="C115" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.396</v>
+        <v>90.035</v>
       </c>
       <c r="E115" s="1">
-        <v>99.736</v>
+        <v>90.05</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>498680.0</v>
+        <v>540300.0</v>
       </c>
       <c r="I115" s="1">
-        <v>3300.0</v>
+        <v>-90.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.66174701211198</v>
+        <v>-0.016657412548584</v>
       </c>
       <c r="K115">
-        <v>0.82</v>
+        <v>0.36</v>
       </c>
       <c r="L115" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="M115" s="1">
-        <v>501980.0</v>
+        <v>540210.0</v>
       </c>
       <c r="N115" s="1">
-        <v>506089.59</v>
+        <v>542346.99</v>
       </c>
       <c r="O115" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="B116" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="C116" s="1">
-        <v>417000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.083</v>
+        <v>103.087</v>
       </c>
       <c r="E116" s="1">
-        <v>99.594</v>
+        <v>99.33326</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>415306.98</v>
+        <v>595999.56</v>
       </c>
       <c r="I116" s="1">
-        <v>2039.13</v>
+        <v>22522.44</v>
       </c>
       <c r="J116" s="1">
-        <v>0.49099343333936</v>
+        <v>3.7789356757243</v>
       </c>
       <c r="K116">
-        <v>2.22</v>
+        <v>1.71</v>
       </c>
       <c r="L116" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="M116" s="1">
-        <v>417346.11</v>
+        <v>618522.0</v>
       </c>
       <c r="N116" s="1">
-        <v>426600.08</v>
+        <v>628777.48</v>
       </c>
       <c r="O116" s="1">
-        <v>0.3</v>
+        <v>0.37</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="B117" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="C117" s="1">
-        <v>1400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.969</v>
+        <v>85.738</v>
       </c>
       <c r="E117" s="1">
-        <v>100.0</v>
+        <v>85.4121875</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1400000.0</v>
+        <v>1366595.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-434.0</v>
+        <v>5213.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.031</v>
+        <v>0.3814590277295</v>
       </c>
       <c r="K117">
-        <v>1.78</v>
+        <v>0.19</v>
       </c>
       <c r="L117" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="M117" s="1">
-        <v>1399566.0</v>
+        <v>1371808.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1424535.86</v>
+        <v>1374838.14</v>
       </c>
       <c r="O117" s="1">
-        <v>1.02</v>
+        <v>0.81</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="B118" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="C118" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.655</v>
+        <v>97.529</v>
       </c>
       <c r="E118" s="1">
-        <v>98.82</v>
+        <v>90.06196067</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>395280.0</v>
+        <v>1350929.41</v>
       </c>
       <c r="I118" s="1">
-        <v>-660.0</v>
+        <v>112005.59</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.16697024893746</v>
+        <v>8.2910024144045</v>
       </c>
       <c r="K118">
-        <v>1.15</v>
+        <v>0.44</v>
       </c>
       <c r="L118" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="M118" s="1">
-        <v>394620.0</v>
+        <v>1462935.0</v>
       </c>
       <c r="N118" s="1">
-        <v>399209.04</v>
+        <v>1469500.07</v>
       </c>
       <c r="O118" s="1">
-        <v>0.28</v>
+        <v>0.87</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="B119" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="C119" s="1">
-        <v>769000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.548</v>
+        <v>102.143</v>
       </c>
       <c r="E119" s="1">
-        <v>99.849</v>
+        <v>100.15782729</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>767838.81</v>
+        <v>469740.21</v>
       </c>
       <c r="I119" s="1">
-        <v>20755.31</v>
+        <v>9310.46</v>
       </c>
       <c r="J119" s="1">
-        <v>2.7030816532965</v>
+        <v>1.9820445007252</v>
       </c>
       <c r="K119">
-        <v>1.49</v>
+        <v>3.27</v>
       </c>
       <c r="L119" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="M119" s="1">
-        <v>788594.12</v>
+        <v>479050.67</v>
       </c>
       <c r="N119" s="1">
-        <v>800031.15</v>
+        <v>494367.05</v>
       </c>
       <c r="O119" s="1">
-        <v>0.57</v>
+        <v>0.29</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="B120" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="C120" s="1">
-        <v>460000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.802</v>
+        <v>103.421</v>
       </c>
       <c r="E120" s="1">
-        <v>99.115</v>
+        <v>100.5846961</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>455929.0</v>
+        <v>489847.47</v>
       </c>
       <c r="I120" s="1">
-        <v>7760.2</v>
+        <v>13812.8</v>
       </c>
       <c r="J120" s="1">
-        <v>1.7020632598497</v>
+        <v>2.8198165441173</v>
       </c>
       <c r="K120">
-        <v>2.97</v>
+        <v>3.11</v>
       </c>
       <c r="L120" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="M120" s="1">
-        <v>463689.2</v>
+        <v>503660.27</v>
       </c>
       <c r="N120" s="1">
-        <v>477363.17</v>
+        <v>518808.97</v>
       </c>
       <c r="O120" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="B121" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="C121" s="1">
-        <v>300000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>102.277</v>
+        <v>105.263</v>
       </c>
       <c r="E121" s="1">
-        <v>100.75</v>
+        <v>102.3524135</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>302250.0</v>
+        <v>1076747.39</v>
       </c>
       <c r="I121" s="1">
-        <v>4581.0</v>
+        <v>30619.37</v>
       </c>
       <c r="J121" s="1">
-        <v>1.5156327543424</v>
+        <v>2.8436911279627</v>
       </c>
       <c r="K121">
-        <v>3.54</v>
+        <v>1.8</v>
       </c>
       <c r="L121" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="M121" s="1">
-        <v>306831.0</v>
+        <v>1107366.76</v>
       </c>
       <c r="N121" s="1">
-        <v>317446.07</v>
+        <v>1126268.32</v>
       </c>
       <c r="O121" s="1">
-        <v>0.23</v>
+        <v>0.67</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="B122" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="C122" s="1">
-        <v>347000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>97.989</v>
+        <v>100.546</v>
       </c>
       <c r="E122" s="1">
-        <v>99.406</v>
+        <v>99.57176471</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>344938.82</v>
+        <v>1692720.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-4916.99</v>
+        <v>16562.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.4254672756172</v>
+        <v>0.97842525639208</v>
       </c>
       <c r="K122">
-        <v>0.47</v>
+        <v>2.47</v>
       </c>
       <c r="L122" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="M122" s="1">
-        <v>340021.83</v>
+        <v>1709282.0</v>
       </c>
       <c r="N122" s="1">
-        <v>341655.82</v>
+        <v>1751199.81</v>
       </c>
       <c r="O122" s="1">
-        <v>0.24</v>
+        <v>1.03</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="B123" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="C123" s="1">
-        <v>1279000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.227</v>
+        <v>98.625</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>100.21819424</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1279000.0</v>
+        <v>139303.29</v>
       </c>
       <c r="I123" s="1">
-        <v>-9886.67</v>
+        <v>-2214.54</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.773</v>
+        <v>-1.5897255549384</v>
       </c>
       <c r="K123">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>0.65</v>
+      </c>
+      <c r="L123">
+        <v>908.26</v>
       </c>
       <c r="M123" s="1">
-        <v>1269113.33</v>
+        <v>137088.75</v>
       </c>
       <c r="N123" s="1">
-        <v>1270622.06</v>
+        <v>137997.01</v>
       </c>
       <c r="O123" s="1">
-        <v>0.91</v>
+        <v>0.08</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B124" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C124" s="1">
-        <v>1300000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>104.895</v>
+        <v>102.371</v>
       </c>
       <c r="E124" s="1">
-        <v>100.79047615</v>
+        <v>99.80049513</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1310276.19</v>
+        <v>717565.56</v>
       </c>
       <c r="I124" s="1">
-        <v>53358.81</v>
+        <v>18481.93</v>
       </c>
       <c r="J124" s="1">
-        <v>4.0723330246885</v>
+        <v>2.5756434018377</v>
       </c>
       <c r="K124">
-        <v>3.81</v>
+        <v>2.84</v>
       </c>
       <c r="L124" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="M124" s="1">
-        <v>1363635.0</v>
+        <v>736047.49</v>
       </c>
       <c r="N124" s="1">
-        <v>1413204.18</v>
+        <v>756470.04</v>
       </c>
       <c r="O124" s="1">
-        <v>1.01</v>
+        <v>0.45</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="B125" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="C125" s="1">
-        <v>500000.0</v>
+        <v>1149000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>102.087</v>
+        <v>100.447</v>
       </c>
       <c r="E125" s="1">
-        <v>98.631112</v>
+        <v>99.96353612</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>493155.56</v>
+        <v>1148581.03</v>
       </c>
       <c r="I125" s="1">
-        <v>17279.44</v>
+        <v>5555.0</v>
       </c>
       <c r="J125" s="1">
-        <v>3.5038518069227</v>
+        <v>0.48364023563927</v>
       </c>
       <c r="K125">
-        <v>1.42</v>
+        <v>1.0</v>
       </c>
       <c r="L125" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="M125" s="1">
-        <v>510435.0</v>
+        <v>1154136.03</v>
       </c>
       <c r="N125" s="1">
-        <v>517548.01</v>
+        <v>1165586.68</v>
       </c>
       <c r="O125" s="1">
-        <v>0.37</v>
+        <v>0.69</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B126" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C126" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>84.953</v>
+        <v>89.954</v>
       </c>
       <c r="E126" s="1">
-        <v>85.3474</v>
+        <v>90.12445818</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>426737.0</v>
+        <v>991369.04</v>
       </c>
       <c r="I126" s="1">
-        <v>-1972.0</v>
+        <v>-1875.04</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.46211132383646</v>
+        <v>-0.18913642895283</v>
       </c>
       <c r="K126">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>623.29</v>
+        <v>0.58</v>
+      </c>
+      <c r="L126" t="s">
+        <v>389</v>
       </c>
       <c r="M126" s="1">
-        <v>424765.0</v>
+        <v>989494.0</v>
       </c>
       <c r="N126" s="1">
-        <v>425388.29</v>
+        <v>995849.14</v>
       </c>
       <c r="O126" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="B127" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="C127" s="1">
-        <v>1200000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>97.385</v>
+        <v>100.001</v>
       </c>
       <c r="E127" s="1">
-        <v>88.17595083</v>
+        <v>99.87081818</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1058111.41</v>
+        <v>2197158.0</v>
       </c>
       <c r="I127" s="1">
-        <v>110508.59</v>
+        <v>2864.0</v>
       </c>
       <c r="J127" s="1">
-        <v>10.443946540563</v>
+        <v>0.13035020694916</v>
       </c>
       <c r="K127">
-        <v>0.38</v>
+        <v>0.07</v>
       </c>
       <c r="L127" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="M127" s="1">
-        <v>1168620.0</v>
+        <v>2200022.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1173206.3</v>
+        <v>2201604.19</v>
       </c>
       <c r="O127" s="1">
-        <v>0.84</v>
+        <v>1.3</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="B128" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="C128" s="1">
-        <v>369000.0</v>
+        <v>1499000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>101.787</v>
+        <v>100.294</v>
       </c>
       <c r="E128" s="1">
-        <v>99.609</v>
+        <v>100.05043362</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>367557.21</v>
+        <v>1499756.0</v>
       </c>
       <c r="I128" s="1">
-        <v>8036.82</v>
+        <v>3651.06</v>
       </c>
       <c r="J128" s="1">
-        <v>2.186549408186</v>
+        <v>0.24344360015896</v>
       </c>
       <c r="K128">
-        <v>2.97</v>
+        <v>0.13</v>
       </c>
       <c r="L128" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="M128" s="1">
-        <v>375594.03</v>
+        <v>1503407.06</v>
       </c>
       <c r="N128" s="1">
-        <v>386552.82</v>
+        <v>1505384.51</v>
       </c>
       <c r="O128" s="1">
-        <v>0.28</v>
+        <v>0.89</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="B129" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="C129" s="1">
-        <v>387000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.774</v>
+        <v>102.089</v>
       </c>
       <c r="E129" s="1">
-        <v>99.8554186</v>
+        <v>103.15</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>386440.47</v>
+        <v>2063000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>11294.91</v>
+        <v>-21220.0</v>
       </c>
       <c r="J129" s="1">
-        <v>2.9228072308265</v>
+        <v>-1.0285991274842</v>
       </c>
       <c r="K129">
-        <v>2.82</v>
+        <v>3.76</v>
       </c>
       <c r="L129" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="M129" s="1">
-        <v>397735.38</v>
+        <v>2041780.0</v>
       </c>
       <c r="N129" s="1">
-        <v>408664.15</v>
+        <v>2116979.18</v>
       </c>
       <c r="O129" s="1">
-        <v>0.29</v>
+        <v>1.25</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="B130" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="C130" s="1">
-        <v>852000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>105.047</v>
+        <v>100.799</v>
       </c>
       <c r="E130" s="1">
-        <v>101.7043885</v>
+        <v>100.77214286</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>866521.39</v>
+        <v>705405.0</v>
       </c>
       <c r="I130" s="1">
-        <v>28479.05</v>
+        <v>188.0</v>
       </c>
       <c r="J130" s="1">
-        <v>3.2865951526021</v>
+        <v>0.02665135631304</v>
       </c>
       <c r="K130">
-        <v>1.48</v>
+        <v>2.36</v>
       </c>
       <c r="L130" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="M130" s="1">
-        <v>895000.44</v>
+        <v>705593.0</v>
       </c>
       <c r="N130" s="1">
-        <v>907641.97</v>
+        <v>722085.19</v>
       </c>
       <c r="O130" s="1">
-        <v>0.65</v>
+        <v>0.43</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="B131" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="C131" s="1">
-        <v>1400000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.874</v>
+        <v>94.874</v>
       </c>
       <c r="E131" s="1">
-        <v>99.423</v>
+        <v>90.6358808</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1391922.0</v>
+        <v>2265897.02</v>
       </c>
       <c r="I131" s="1">
-        <v>6314.0</v>
+        <v>105952.98</v>
       </c>
       <c r="J131" s="1">
-        <v>0.45361737223781</v>
+        <v>4.6759839068061</v>
       </c>
       <c r="K131">
-        <v>2.24</v>
+        <v>0.22</v>
       </c>
       <c r="L131" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="M131" s="1">
-        <v>1398236.0</v>
+        <v>2371850.0</v>
       </c>
       <c r="N131" s="1">
-        <v>1429649.7</v>
+        <v>2377432.19</v>
       </c>
       <c r="O131" s="1">
-        <v>1.02</v>
+        <v>1.4</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="B132" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C132" s="1">
-        <v>39000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.349</v>
+        <v>101.802</v>
       </c>
       <c r="E132" s="1">
-        <v>104.3084359</v>
+        <v>100.36824458</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>40680.29</v>
+        <v>1526601.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-2324.18</v>
+        <v>21807.42</v>
       </c>
       <c r="J132" s="1">
-        <v>-5.713282771583</v>
+        <v>1.428495068456</v>
       </c>
       <c r="K132">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>211.56</v>
+        <v>1.68</v>
+      </c>
+      <c r="L132" t="s">
+        <v>407</v>
       </c>
       <c r="M132" s="1">
-        <v>38356.11</v>
+        <v>1548408.42</v>
       </c>
       <c r="N132" s="1">
-        <v>38567.67</v>
+        <v>1574032.06</v>
       </c>
       <c r="O132" s="1">
-        <v>0.03</v>
+        <v>0.93</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="B133" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="C133" s="1">
-        <v>619000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>101.957</v>
+        <v>101.21</v>
       </c>
       <c r="E133" s="1">
-        <v>99.424</v>
+        <v>99.5</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>615434.56</v>
+        <v>995000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>15679.27</v>
+        <v>17100.0</v>
       </c>
       <c r="J133" s="1">
-        <v>2.547674605729</v>
+        <v>1.7185929648241</v>
       </c>
       <c r="K133">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>0.06</v>
+      </c>
+      <c r="L133">
+        <v>612.0</v>
       </c>
       <c r="M133" s="1">
-        <v>631113.83</v>
+        <v>1012100.0</v>
       </c>
       <c r="N133" s="1">
-        <v>647036.12</v>
+        <v>1012712.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="B134" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="C134" s="1">
-        <v>949000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.821</v>
+        <v>100.253</v>
       </c>
       <c r="E134" s="1">
-        <v>99.947</v>
+        <v>99.794</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>948497.03</v>
+        <v>498970.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-1195.74</v>
+        <v>2295.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.12606681541217</v>
+        <v>0.45994749183318</v>
       </c>
       <c r="K134">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>947301.29</v>
+        <v>501265.0</v>
       </c>
       <c r="N134" s="1">
-        <v>954126.29</v>
+        <v>501265.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.68</v>
+        <v>0.3</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B135" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C135" s="1">
-        <v>900000.0</v>
+        <v>758000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>89.482</v>
+        <v>106.653</v>
       </c>
       <c r="E135" s="1">
-        <v>90.17878222</v>
+        <v>101.92626517</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>811609.04</v>
+        <v>772601.09</v>
       </c>
       <c r="I135" s="1">
-        <v>-6271.04</v>
+        <v>35828.65</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.77266758881838</v>
+        <v>4.6374060901208</v>
       </c>
       <c r="K135">
-        <v>0.51</v>
+        <v>3.03</v>
       </c>
       <c r="L135" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="M135" s="1">
-        <v>805338.0</v>
+        <v>808429.74</v>
       </c>
       <c r="N135" s="1">
-        <v>809955.12</v>
+        <v>831389.6</v>
       </c>
       <c r="O135" s="1">
-        <v>0.58</v>
+        <v>0.49</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B136" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C136" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.132</v>
+        <v>99.342</v>
       </c>
       <c r="E136" s="1">
-        <v>99.779</v>
+        <v>99.2653</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>1796022.0</v>
+        <v>1985306.0</v>
       </c>
       <c r="I136" s="1">
-        <v>6354.0</v>
+        <v>1534.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.35378185790597</v>
+        <v>0.07726768568674</v>
       </c>
       <c r="K136">
-        <v>0.74</v>
+        <v>0.93</v>
       </c>
       <c r="L136" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="M136" s="1">
-        <v>1802376.0</v>
+        <v>1986840.0</v>
       </c>
       <c r="N136" s="1">
-        <v>1815691.07</v>
+        <v>2005360.54</v>
       </c>
       <c r="O136" s="1">
-        <v>1.29</v>
+        <v>1.18</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B137" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="C137" s="1">
-        <v>396000.0</v>
+        <v>589000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.553</v>
+        <v>101.85</v>
       </c>
       <c r="E137" s="1">
-        <v>99.215</v>
+        <v>100.27266553</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>392891.4</v>
+        <v>590606.0</v>
       </c>
       <c r="I137" s="1">
-        <v>1338.48</v>
+        <v>9290.5</v>
       </c>
       <c r="J137" s="1">
-        <v>0.34067429320163</v>
+        <v>1.5730453127804</v>
       </c>
       <c r="K137">
-        <v>3.32</v>
+        <v>2.32</v>
       </c>
       <c r="L137" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="M137" s="1">
-        <v>394229.88</v>
+        <v>599896.5</v>
       </c>
       <c r="N137" s="1">
-        <v>407371.11</v>
+        <v>613547.42</v>
       </c>
       <c r="O137" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B138" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="C138" s="1">
-        <v>2000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>101.943</v>
+        <v>100.943</v>
       </c>
       <c r="E138" s="1">
-        <v>103.15</v>
+        <v>101.20214286</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2063000.0</v>
+        <v>708415.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-24140.0</v>
+        <v>-1814.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.1701405719825</v>
+        <v>-0.25606459490553</v>
       </c>
       <c r="K138">
-        <v>3.47</v>
+        <v>3.67</v>
       </c>
       <c r="L138" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="M138" s="1">
-        <v>2038860.0</v>
+        <v>706601.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2108207.95</v>
+        <v>732288.12</v>
       </c>
       <c r="O138" s="1">
-        <v>1.5</v>
+        <v>0.43</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B139" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="C139" s="1">
-        <v>1633000.0</v>
+        <v>2074000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.488</v>
+        <v>100.65</v>
       </c>
       <c r="E139" s="1">
-        <v>100.14422045</v>
+        <v>99.87245516</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1635355.12</v>
+        <v>2071354.72</v>
       </c>
       <c r="I139" s="1">
-        <v>38273.92</v>
+        <v>16126.28</v>
       </c>
       <c r="J139" s="1">
-        <v>2.3404042052958</v>
+        <v>0.77853782571823</v>
       </c>
       <c r="K139">
-        <v>1.65</v>
+        <v>0.28</v>
       </c>
       <c r="L139" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="M139" s="1">
-        <v>1673629.04</v>
+        <v>2087481.0</v>
       </c>
       <c r="N139" s="1">
-        <v>1700557.66</v>
+        <v>2093390.48</v>
       </c>
       <c r="O139" s="1">
-        <v>1.21</v>
+        <v>1.24</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B140" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="C140" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>94.608</v>
+        <v>106.324</v>
       </c>
       <c r="E140" s="1">
-        <v>89.591601</v>
+        <v>101.10285133</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1791832.02</v>
+        <v>1516542.77</v>
       </c>
       <c r="I140" s="1">
-        <v>100327.98</v>
+        <v>78317.23</v>
       </c>
       <c r="J140" s="1">
-        <v>5.5991844592664</v>
+        <v>5.1641952702725</v>
       </c>
       <c r="K140">
-        <v>0.19</v>
+        <v>4.7</v>
       </c>
       <c r="L140" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="M140" s="1">
-        <v>1892160.0</v>
+        <v>1594860.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1895886.03</v>
+        <v>1665324.04</v>
       </c>
       <c r="O140" s="1">
-        <v>1.35</v>
+        <v>0.98</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B141" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C141" s="1">
-        <v>245000.0</v>
+        <v>903000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>101.921</v>
+        <v>102.624</v>
       </c>
       <c r="E141" s="1">
-        <v>99.833</v>
+        <v>102.44851606</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>244590.85</v>
+        <v>925110.1</v>
       </c>
       <c r="I141" s="1">
-        <v>5115.6</v>
+        <v>1584.62</v>
       </c>
       <c r="J141" s="1">
-        <v>2.0914927929643</v>
+        <v>0.17128988214484</v>
       </c>
       <c r="K141">
-        <v>2.07</v>
+        <v>3.48</v>
       </c>
       <c r="L141" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="M141" s="1">
-        <v>249706.45</v>
+        <v>926694.72</v>
       </c>
       <c r="N141" s="1">
-        <v>254780.97</v>
+        <v>958163.65</v>
       </c>
       <c r="O141" s="1">
-        <v>0.18</v>
+        <v>0.57</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B142" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="C142" s="1">
-        <v>1221000.0</v>
+        <v>568000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.704</v>
+        <v>99.784</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>99.49946479</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1221000.0</v>
+        <v>565156.96</v>
       </c>
       <c r="I142" s="1">
-        <v>20805.84</v>
+        <v>1616.16</v>
       </c>
       <c r="J142" s="1">
-        <v>1.704</v>
+        <v>0.28596657466627</v>
       </c>
       <c r="K142">
-        <v>1.42</v>
+        <v>3.24</v>
       </c>
       <c r="L142" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="M142" s="1">
-        <v>1241805.84</v>
+        <v>566773.12</v>
       </c>
       <c r="N142" s="1">
-        <v>1259146.55</v>
+        <v>585182.54</v>
       </c>
       <c r="O142" s="1">
-        <v>0.9</v>
+        <v>0.35</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="B143" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="C143" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.896</v>
+        <v>103.474</v>
       </c>
       <c r="E143" s="1">
-        <v>99.07</v>
+        <v>103.074</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>792560.0</v>
+        <v>618444.0</v>
       </c>
       <c r="I143" s="1">
-        <v>14608.0</v>
+        <v>2400.0</v>
       </c>
       <c r="J143" s="1">
-        <v>1.8431412132835</v>
+        <v>0.38807070648272</v>
       </c>
       <c r="K143">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="L143" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="M143" s="1">
-        <v>807168.0</v>
+        <v>620844.0</v>
       </c>
       <c r="N143" s="1">
-        <v>835238.4</v>
+        <v>640701.53</v>
       </c>
       <c r="O143" s="1">
-        <v>0.6</v>
+        <v>0.38</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="B144" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="C144" s="1">
-        <v>558000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>106.833</v>
+        <v>76.856</v>
       </c>
       <c r="E144" s="1">
-        <v>100.02743548</v>
+        <v>74.2877775</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>558153.09</v>
+        <v>594302.22</v>
       </c>
       <c r="I144" s="1">
-        <v>37975.05</v>
+        <v>20545.78</v>
       </c>
       <c r="J144" s="1">
-        <v>6.8036978886922</v>
+        <v>3.4571265777873</v>
       </c>
       <c r="K144">
-        <v>2.55</v>
+        <v>0.22</v>
       </c>
       <c r="L144" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="M144" s="1">
-        <v>596128.14</v>
+        <v>614848.0</v>
       </c>
       <c r="N144" s="1">
-        <v>610376.79</v>
+        <v>616590.47</v>
       </c>
       <c r="O144" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="B145" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C145" s="1">
-        <v>862000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>101.413</v>
+        <v>100.159</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>99.96944444</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>862000.0</v>
+        <v>899725.0</v>
       </c>
       <c r="I145" s="1">
-        <v>12180.06</v>
+        <v>1706.0</v>
       </c>
       <c r="J145" s="1">
-        <v>1.413</v>
+        <v>0.18961349301175</v>
       </c>
       <c r="K145">
-        <v>2.4</v>
+        <v>2.44</v>
       </c>
       <c r="L145" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="M145" s="1">
-        <v>874180.06</v>
+        <v>901431.0</v>
       </c>
       <c r="N145" s="1">
-        <v>894847.44</v>
+        <v>923400.86</v>
       </c>
       <c r="O145" s="1">
-        <v>0.64</v>
+        <v>0.55</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="B146" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C146" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.068</v>
+        <v>103.216</v>
       </c>
       <c r="E146" s="1">
-        <v>99.105</v>
+        <v>100.66511111</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>792840.0</v>
+        <v>905986.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-296.0</v>
+        <v>22958.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.037334140557994</v>
+        <v>2.5340347422587</v>
       </c>
       <c r="K146">
-        <v>0.69</v>
+        <v>1.91</v>
       </c>
       <c r="L146" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="M146" s="1">
-        <v>792544.0</v>
+        <v>928944.0</v>
       </c>
       <c r="N146" s="1">
-        <v>798028.93</v>
+        <v>946135.53</v>
       </c>
       <c r="O146" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B147" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="C147" s="1">
-        <v>489000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.233</v>
+        <v>101.028</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>99.974</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>489000.0</v>
+        <v>399896.0</v>
       </c>
       <c r="I147" s="1">
-        <v>6029.37</v>
+        <v>4216.0</v>
       </c>
       <c r="J147" s="1">
-        <v>1.233</v>
+        <v>1.0542741112689</v>
       </c>
       <c r="K147">
-        <v>2.05</v>
+        <v>0.47</v>
       </c>
       <c r="L147" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="M147" s="1">
-        <v>495029.37</v>
+        <v>404112.0</v>
       </c>
       <c r="N147" s="1">
-        <v>505032.22</v>
+        <v>406002.41</v>
       </c>
       <c r="O147" s="1">
-        <v>0.36</v>
+        <v>0.24</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B148" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C148" s="1">
-        <v>360000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.876</v>
+        <v>103.34</v>
       </c>
       <c r="E148" s="1">
-        <v>99.893</v>
+        <v>103.28592857</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>359614.8</v>
+        <v>1446003.0</v>
       </c>
       <c r="I148" s="1">
-        <v>7138.8</v>
+        <v>757.0</v>
       </c>
       <c r="J148" s="1">
-        <v>1.9851240827686</v>
+        <v>0.052351205357112</v>
       </c>
       <c r="K148">
-        <v>1.94</v>
+        <v>2.64</v>
       </c>
       <c r="L148" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="M148" s="1">
-        <v>366753.6</v>
+        <v>1446760.0</v>
       </c>
       <c r="N148" s="1">
-        <v>373725.52</v>
+        <v>1483658.63</v>
       </c>
       <c r="O148" s="1">
-        <v>0.27</v>
+        <v>0.88</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="B149" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="C149" s="1">
-        <v>1674000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.015</v>
+        <v>101.021</v>
       </c>
       <c r="E149" s="1">
-        <v>99.728</v>
+        <v>100.66</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1669446.72</v>
+        <v>402640.0</v>
       </c>
       <c r="I149" s="1">
-        <v>4804.38</v>
+        <v>1444.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.28778276913204</v>
+        <v>0.35863302205444</v>
       </c>
       <c r="K149">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>745.27</v>
+        <v>2.19</v>
+      </c>
+      <c r="L149" t="s">
+        <v>456</v>
       </c>
       <c r="M149" s="1">
-        <v>1674251.1</v>
+        <v>404084.0</v>
       </c>
       <c r="N149" s="1">
-        <v>1674996.37</v>
+        <v>412849.75</v>
       </c>
       <c r="O149" s="1">
-        <v>1.19</v>
+        <v>0.24</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="B150" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C150" s="1">
-        <v>1200000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>106.309</v>
+        <v>100.312</v>
       </c>
       <c r="E150" s="1">
-        <v>99.73906417</v>
+        <v>99.95190691</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1196868.77</v>
+        <v>998519.55</v>
       </c>
       <c r="I150" s="1">
-        <v>78839.23</v>
+        <v>3597.33</v>
       </c>
       <c r="J150" s="1">
-        <v>6.587124000236</v>
+        <v>0.36026635632722</v>
       </c>
       <c r="K150">
-        <v>4.3</v>
+        <v>3.22</v>
       </c>
       <c r="L150" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="M150" s="1">
-        <v>1275708.0</v>
+        <v>1002116.88</v>
       </c>
       <c r="N150" s="1">
-        <v>1327308.0</v>
+        <v>1034262.78</v>
       </c>
       <c r="O150" s="1">
-        <v>0.95</v>
+        <v>0.61</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="B151" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C151" s="1">
-        <v>703000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.627</v>
+        <v>101.582</v>
       </c>
       <c r="E151" s="1">
-        <v>102.47</v>
+        <v>100.22785714</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>720364.1</v>
+        <v>701595.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-5926.29</v>
+        <v>9479.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.8226798087245</v>
+        <v>1.3510643604929</v>
       </c>
       <c r="K151">
-        <v>3.19</v>
+        <v>1.01</v>
       </c>
       <c r="L151" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="M151" s="1">
-        <v>714437.81</v>
+        <v>711074.0</v>
       </c>
       <c r="N151" s="1">
-        <v>736856.77</v>
+        <v>718167.05</v>
       </c>
       <c r="O151" s="1">
-        <v>0.53</v>
+        <v>0.42</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="B152" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C152" s="1">
-        <v>468000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.141</v>
+        <v>101.251</v>
       </c>
       <c r="E152" s="1">
-        <v>99.422</v>
+        <v>99.447</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>465294.96</v>
+        <v>198894.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-1315.08</v>
+        <v>3608.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.28263362233711</v>
+        <v>1.8140315947188</v>
       </c>
       <c r="K152">
-        <v>3.0</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>0.36</v>
+      </c>
+      <c r="L152">
+        <v>712.33</v>
       </c>
       <c r="M152" s="1">
-        <v>463979.88</v>
+        <v>202502.0</v>
       </c>
       <c r="N152" s="1">
-        <v>478023.09</v>
+        <v>203214.33</v>
       </c>
       <c r="O152" s="1">
-        <v>0.34</v>
+        <v>0.12</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B153" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="C153" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>102.233</v>
+        <v>102.363</v>
       </c>
       <c r="E153" s="1">
-        <v>103.03</v>
+        <v>99.91491667</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>515150.0</v>
+        <v>1198979.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-3985.0</v>
+        <v>29377.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.77356109870911</v>
+        <v>2.4501680179553</v>
       </c>
       <c r="K153">
-        <v>3.01</v>
+        <v>2.49</v>
       </c>
       <c r="L153" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="M153" s="1">
-        <v>511165.0</v>
+        <v>1228356.0</v>
       </c>
       <c r="N153" s="1">
-        <v>526233.49</v>
+        <v>1258191.62</v>
       </c>
       <c r="O153" s="1">
-        <v>0.37</v>
+        <v>0.74</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="B154" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C154" s="1">
-        <v>800000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>75.606</v>
+        <v>99.943</v>
       </c>
       <c r="E154" s="1">
-        <v>74.2877775</v>
+        <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>594302.22</v>
+        <v>604000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>10545.78</v>
+        <v>-344.28</v>
       </c>
       <c r="J154" s="1">
-        <v>1.7744810039579</v>
+        <v>-0.057</v>
       </c>
       <c r="K154">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>0.06</v>
+      </c>
+      <c r="L154">
+        <v>379.38</v>
       </c>
       <c r="M154" s="1">
-        <v>604848.0</v>
+        <v>603655.72</v>
       </c>
       <c r="N154" s="1">
-        <v>606146.63</v>
+        <v>604035.1</v>
       </c>
       <c r="O154" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B155" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="C155" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>102.274</v>
+        <v>99.919</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0</v>
+        <v>99.40533333</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>700000.0</v>
+        <v>894648.0</v>
       </c>
       <c r="I155" s="1">
-        <v>15918.0</v>
+        <v>4623.0</v>
       </c>
       <c r="J155" s="1">
-        <v>2.274</v>
+        <v>0.51673954449124</v>
       </c>
       <c r="K155">
-        <v>1.63</v>
+        <v>2.69</v>
       </c>
       <c r="L155" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="M155" s="1">
-        <v>715918.0</v>
+        <v>899271.0</v>
       </c>
       <c r="N155" s="1">
-        <v>727294.59</v>
+        <v>923478.53</v>
       </c>
       <c r="O155" s="1">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="B156" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C156" s="1">
-        <v>300000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.672</v>
+        <v>101.188</v>
       </c>
       <c r="E156" s="1">
-        <v>99.711</v>
+        <v>99.55553606</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>299133.0</v>
+        <v>510719.9</v>
       </c>
       <c r="I156" s="1">
-        <v>2883.0</v>
+        <v>8374.54</v>
       </c>
       <c r="J156" s="1">
-        <v>0.96378533963154</v>
+        <v>1.6397520441244</v>
       </c>
       <c r="K156">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>585.62</v>
+        <v>1.66</v>
+      </c>
+      <c r="L156" t="s">
+        <v>475</v>
       </c>
       <c r="M156" s="1">
-        <v>302016.0</v>
+        <v>519094.44</v>
       </c>
       <c r="N156" s="1">
-        <v>302601.62</v>
+        <v>527632.73</v>
       </c>
       <c r="O156" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B157" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="C157" s="1">
-        <v>1100000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>103.54</v>
+        <v>103.49</v>
       </c>
       <c r="E157" s="1">
-        <v>103.2</v>
+        <v>100.89933973</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>1135200.0</v>
+        <v>1051371.12</v>
       </c>
       <c r="I157" s="1">
-        <v>3740.0</v>
+        <v>26994.68</v>
       </c>
       <c r="J157" s="1">
-        <v>0.32945736434109</v>
+        <v>2.5675690996724</v>
       </c>
       <c r="K157">
-        <v>2.29</v>
+        <v>3.12</v>
       </c>
       <c r="L157" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="M157" s="1">
-        <v>1138940.0</v>
+        <v>1078365.8</v>
       </c>
       <c r="N157" s="1">
-        <v>1164168.42</v>
+        <v>1110910.46</v>
       </c>
       <c r="O157" s="1">
-        <v>0.83</v>
+        <v>0.66</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="B158" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="C158" s="1">
-        <v>300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>97.607</v>
+        <v>100.618</v>
       </c>
       <c r="E158" s="1">
-        <v>98.99416333</v>
+        <v>100.04172727</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>296982.49</v>
+        <v>1100459.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-4161.49</v>
+        <v>6339.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.4012576970447</v>
+        <v>0.57603236467692</v>
       </c>
       <c r="K158">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>443.84</v>
+        <v>1.09</v>
+      </c>
+      <c r="L158" t="s">
+        <v>481</v>
       </c>
       <c r="M158" s="1">
-        <v>292821.0</v>
+        <v>1106798.0</v>
       </c>
       <c r="N158" s="1">
-        <v>293264.84</v>
+        <v>1118826.42</v>
       </c>
       <c r="O158" s="1">
-        <v>0.21</v>
+        <v>0.66</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="B159" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="C159" s="1">
-        <v>799000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.831</v>
+        <v>102.278</v>
       </c>
       <c r="E159" s="1">
-        <v>99.97165832</v>
+        <v>100.01896467</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>798773.55</v>
+        <v>651123.46</v>
       </c>
       <c r="I159" s="1">
-        <v>-1123.86</v>
+        <v>14706.32</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.14069819913291</v>
+        <v>2.2586069929042</v>
       </c>
       <c r="K159">
-        <v>2.97</v>
+        <v>3.36</v>
       </c>
       <c r="L159" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="M159" s="1">
-        <v>797649.69</v>
+        <v>665829.78</v>
       </c>
       <c r="N159" s="1">
-        <v>821365.21</v>
+        <v>687678.41</v>
       </c>
       <c r="O159" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="B160" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="C160" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.223</v>
+        <v>101.158</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>98.29879778</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>600000.0</v>
+        <v>884689.18</v>
       </c>
       <c r="I160" s="1">
-        <v>7338.0</v>
+        <v>25732.82</v>
       </c>
       <c r="J160" s="1">
-        <v>1.223</v>
+        <v>2.9086848332428</v>
       </c>
       <c r="K160">
-        <v>0.73</v>
+        <v>3.46</v>
       </c>
       <c r="L160" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="M160" s="1">
-        <v>607338.0</v>
+        <v>910422.0</v>
       </c>
       <c r="N160" s="1">
-        <v>611742.72</v>
+        <v>941589.12</v>
       </c>
       <c r="O160" s="1">
-        <v>0.44</v>
+        <v>0.56</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="B161" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="C161" s="1">
-        <v>200000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.003</v>
+        <v>99.523</v>
       </c>
       <c r="E161" s="1">
-        <v>99.447</v>
+        <v>99.73502256</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>198894.0</v>
+        <v>132647.58</v>
       </c>
       <c r="I161" s="1">
-        <v>3112.0</v>
+        <v>-281.99</v>
       </c>
       <c r="J161" s="1">
-        <v>1.5646525284825</v>
+        <v>-0.21258586097085</v>
       </c>
       <c r="K161">
-        <v>0.12</v>
+        <v>0.6</v>
       </c>
       <c r="L161">
-        <v>231.51</v>
+        <v>800.19</v>
       </c>
       <c r="M161" s="1">
-        <v>202006.0</v>
+        <v>132365.59</v>
       </c>
       <c r="N161" s="1">
-        <v>202237.51</v>
+        <v>133165.78</v>
       </c>
       <c r="O161" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="B162" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="C162" s="1">
-        <v>1000000.0</v>
+        <v>548000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.044</v>
+        <v>100.698</v>
       </c>
       <c r="E162" s="1">
-        <v>99.5075</v>
+        <v>99.30427007</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>995075.0</v>
+        <v>544187.4</v>
       </c>
       <c r="I162" s="1">
-        <v>15365.0</v>
+        <v>7637.64</v>
       </c>
       <c r="J162" s="1">
-        <v>1.5441047157249</v>
+        <v>1.4034944579753</v>
       </c>
       <c r="K162">
-        <v>2.21</v>
+        <v>0.68</v>
       </c>
       <c r="L162" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="M162" s="1">
-        <v>1010440.0</v>
+        <v>551825.04</v>
       </c>
       <c r="N162" s="1">
-        <v>1032529.04</v>
+        <v>555578.46</v>
       </c>
       <c r="O162" s="1">
-        <v>0.74</v>
+        <v>0.33</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="B163" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="C163" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>102.221</v>
+        <v>99.893</v>
       </c>
       <c r="E163" s="1">
-        <v>99.91268667</v>
+        <v>98.59955556</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>599476.12</v>
+        <v>887396.0</v>
       </c>
       <c r="I163" s="1">
-        <v>13849.88</v>
+        <v>11641.0</v>
       </c>
       <c r="J163" s="1">
-        <v>2.3103305599562</v>
+        <v>1.3118156944588</v>
       </c>
       <c r="K163">
-        <v>3.7</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>0.05</v>
+      </c>
+      <c r="L163">
+        <v>416.1</v>
       </c>
       <c r="M163" s="1">
-        <v>613326.0</v>
+        <v>899037.0</v>
       </c>
       <c r="N163" s="1">
-        <v>635555.26</v>
+        <v>899453.1</v>
       </c>
       <c r="O163" s="1">
-        <v>0.45</v>
+        <v>0.53</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="B164" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="C164" s="1">
         <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.575</v>
+        <v>108.932</v>
       </c>
       <c r="E164" s="1">
-        <v>99.3</v>
+        <v>108.31357143</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>695100.0</v>
+        <v>758195.0</v>
       </c>
       <c r="I164" s="1">
-        <v>1925.0</v>
+        <v>4329.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.27693856998993</v>
+        <v>0.57096129623646</v>
       </c>
       <c r="K164">
-        <v>2.49</v>
+        <v>1.64</v>
       </c>
       <c r="L164" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="M164" s="1">
-        <v>697025.0</v>
+        <v>762524.0</v>
       </c>
       <c r="N164" s="1">
-        <v>714429.11</v>
+        <v>774030.85</v>
       </c>
       <c r="O164" s="1">
-        <v>0.51</v>
+        <v>0.46</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="B165" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="C165" s="1">
-        <v>300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.317</v>
+        <v>100.767</v>
       </c>
       <c r="E165" s="1">
-        <v>97.40336667</v>
+        <v>100.58933333</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>292210.1</v>
+        <v>1207072.0</v>
       </c>
       <c r="I165" s="1">
-        <v>2740.9</v>
+        <v>2132.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.93798948085641</v>
+        <v>0.1766257522335</v>
       </c>
       <c r="K165">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>246.58</v>
+        <v>2.58</v>
+      </c>
+      <c r="L165" t="s">
+        <v>500</v>
       </c>
       <c r="M165" s="1">
-        <v>294951.0</v>
+        <v>1209204.0</v>
       </c>
       <c r="N165" s="1">
-        <v>295197.58</v>
+        <v>1240161.53</v>
       </c>
       <c r="O165" s="1">
-        <v>0.21</v>
+        <v>0.73</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="B166" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="C166" s="1">
-        <v>800000.0</v>
+        <v>1439000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.675</v>
+        <v>100.464</v>
       </c>
       <c r="E166" s="1">
-        <v>99.492</v>
+        <v>99.90992217</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>795936.0</v>
+        <v>1437703.78</v>
       </c>
       <c r="I166" s="1">
-        <v>9464.0</v>
+        <v>7973.18</v>
       </c>
       <c r="J166" s="1">
-        <v>1.1890403248502</v>
+        <v>0.55457738311017</v>
       </c>
       <c r="K166">
-        <v>1.27</v>
+        <v>0.12</v>
       </c>
       <c r="L166" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="M166" s="1">
-        <v>805400.0</v>
+        <v>1445676.96</v>
       </c>
       <c r="N166" s="1">
-        <v>815526.03</v>
+        <v>1447391.93</v>
       </c>
       <c r="O166" s="1">
-        <v>0.58</v>
+        <v>0.85</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="B167" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="C167" s="1">
         <v>700000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.763</v>
+        <v>90.849</v>
       </c>
       <c r="E167" s="1">
-        <v>102.622</v>
+        <v>86.18353143</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>718354.0</v>
+        <v>603284.72</v>
       </c>
       <c r="I167" s="1">
-        <v>-6013.0</v>
+        <v>32658.28</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.83705248387285</v>
+        <v>5.4134107689649</v>
       </c>
       <c r="K167">
-        <v>2.27</v>
+        <v>0.71</v>
       </c>
       <c r="L167" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="M167" s="1">
-        <v>712341.0</v>
+        <v>635943.0</v>
       </c>
       <c r="N167" s="1">
-        <v>728249.22</v>
+        <v>640905.33</v>
       </c>
       <c r="O167" s="1">
-        <v>0.52</v>
+        <v>0.38</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="B168" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="C168" s="1">
-        <v>413000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.153</v>
+        <v>103.058</v>
       </c>
       <c r="E168" s="1">
-        <v>99.23</v>
+        <v>100.27221113</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>409819.9</v>
+        <v>612663.21</v>
       </c>
       <c r="I168" s="1">
-        <v>3811.99</v>
+        <v>17021.17</v>
       </c>
       <c r="J168" s="1">
-        <v>0.93016224931976</v>
+        <v>2.7782262297095</v>
       </c>
       <c r="K168">
-        <v>1.41</v>
+        <v>1.04</v>
       </c>
       <c r="L168" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="M168" s="1">
-        <v>413631.89</v>
+        <v>629684.38</v>
       </c>
       <c r="N168" s="1">
-        <v>419474.71</v>
+        <v>636024.55</v>
       </c>
       <c r="O168" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="B169" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="C169" s="1">
-        <v>266000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.955</v>
+        <v>103.032</v>
       </c>
       <c r="E169" s="1">
-        <v>99.499</v>
+        <v>102.939</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>264667.34</v>
+        <v>823512.0</v>
       </c>
       <c r="I169" s="1">
-        <v>3872.96</v>
+        <v>744.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.4633312897617</v>
+        <v>0.090344767289366</v>
       </c>
       <c r="K169">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="L169">
-        <v>519.25</v>
+        <v>715.07</v>
       </c>
       <c r="M169" s="1">
-        <v>268540.3</v>
+        <v>824256.0</v>
       </c>
       <c r="N169" s="1">
-        <v>269059.55</v>
+        <v>824971.07</v>
       </c>
       <c r="O169" s="1">
-        <v>0.19</v>
+        <v>0.49</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="B170" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="C170" s="1">
-        <v>842000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>103.059</v>
+        <v>100.157</v>
       </c>
       <c r="E170" s="1">
-        <v>100.31224703</v>
+        <v>100.5860625</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>844629.12</v>
+        <v>1609377.0</v>
       </c>
       <c r="I170" s="1">
-        <v>23127.66</v>
+        <v>-6865.0</v>
       </c>
       <c r="J170" s="1">
-        <v>2.7382030115182</v>
+        <v>-0.42656257669893</v>
       </c>
       <c r="K170">
-        <v>2.85</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>0.01</v>
+      </c>
+      <c r="L170">
+        <v>147.95</v>
       </c>
       <c r="M170" s="1">
-        <v>867756.78</v>
+        <v>1602512.0</v>
       </c>
       <c r="N170" s="1">
-        <v>891719.18</v>
+        <v>1602659.95</v>
       </c>
       <c r="O170" s="1">
-        <v>0.64</v>
+        <v>0.95</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="B171" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="C171" s="1">
-        <v>281000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.71</v>
+        <v>107.053</v>
       </c>
       <c r="E171" s="1">
-        <v>100.0</v>
+        <v>104.86114286</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>281000.0</v>
+        <v>734028.0</v>
       </c>
       <c r="I171" s="1">
-        <v>1995.1</v>
+        <v>15343.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.71</v>
+        <v>2.090247238525</v>
       </c>
       <c r="K171">
-        <v>0.69</v>
+        <v>3.6</v>
       </c>
       <c r="L171" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="M171" s="1">
-        <v>282995.1</v>
+        <v>749371.0</v>
       </c>
       <c r="N171" s="1">
-        <v>284929.06</v>
+        <v>774556.62</v>
       </c>
       <c r="O171" s="1">
-        <v>0.2</v>
+        <v>0.46</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B172" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C172" s="1">
-        <v>900000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.521</v>
+        <v>100.132</v>
       </c>
       <c r="E172" s="1">
-        <v>99.871</v>
+        <v>99.64942105</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>898839.0</v>
+        <v>946669.5</v>
       </c>
       <c r="I172" s="1">
-        <v>5850.0</v>
+        <v>4584.5</v>
       </c>
       <c r="J172" s="1">
-        <v>0.65083958306215</v>
+        <v>0.48427671959433</v>
       </c>
       <c r="K172">
-        <v>0.81</v>
+        <v>1.84</v>
       </c>
       <c r="L172" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="M172" s="1">
-        <v>904689.0</v>
+        <v>951254.0</v>
       </c>
       <c r="N172" s="1">
-        <v>911950.64</v>
+        <v>968744.41</v>
       </c>
       <c r="O172" s="1">
-        <v>0.65</v>
+        <v>0.57</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="B173" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="C173" s="1">
-        <v>551000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>101.34</v>
+        <v>104.321</v>
       </c>
       <c r="E173" s="1">
-        <v>99.646</v>
+        <v>103.50275</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>549049.46</v>
+        <v>414011.0</v>
       </c>
       <c r="I173" s="1">
-        <v>9333.94</v>
+        <v>3273.0</v>
       </c>
       <c r="J173" s="1">
-        <v>1.7000180639464</v>
+        <v>0.79055870496195</v>
       </c>
       <c r="K173">
-        <v>3.1</v>
+        <v>4.24</v>
       </c>
       <c r="L173" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="M173" s="1">
-        <v>558383.4</v>
+        <v>417284.0</v>
       </c>
       <c r="N173" s="1">
-        <v>575449.3</v>
+        <v>434253.86</v>
       </c>
       <c r="O173" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B174" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C174" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>101.373</v>
+        <v>99.762</v>
       </c>
       <c r="E174" s="1">
-        <v>97.43845429</v>
+        <v>99.908</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>682069.18</v>
+        <v>499540.0</v>
       </c>
       <c r="I174" s="1">
-        <v>27541.82</v>
+        <v>-730.0</v>
       </c>
       <c r="J174" s="1">
-        <v>4.0379804289061</v>
+        <v>-0.14613444368819</v>
       </c>
       <c r="K174">
-        <v>3.17</v>
+        <v>0.33</v>
       </c>
       <c r="L174" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="M174" s="1">
-        <v>709611.0</v>
+        <v>498810.0</v>
       </c>
       <c r="N174" s="1">
-        <v>731780.86</v>
+        <v>500478.4</v>
       </c>
       <c r="O174" s="1">
-        <v>0.52</v>
+        <v>0.3</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B175" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="C175" s="1">
-        <v>33000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.42</v>
+        <v>106.282</v>
       </c>
       <c r="E175" s="1">
-        <v>100.27145455</v>
+        <v>106.53128571</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>33089.58</v>
+        <v>745719.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-280.98</v>
+        <v>-1745.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.8491494905647</v>
+        <v>-0.23400235209241</v>
       </c>
       <c r="K175">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>176.57</v>
+        <v>1.58</v>
+      </c>
+      <c r="L175" t="s">
+        <v>527</v>
       </c>
       <c r="M175" s="1">
-        <v>32808.6</v>
+        <v>743974.0</v>
       </c>
       <c r="N175" s="1">
-        <v>32985.17</v>
+        <v>755058.93</v>
       </c>
       <c r="O175" s="1">
-        <v>0.02</v>
+        <v>0.45</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="B176" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="C176" s="1">
-        <v>448000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.771</v>
+        <v>102.185</v>
       </c>
       <c r="E176" s="1">
-        <v>99.06571429</v>
+        <v>100.44048583</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>443814.4</v>
+        <v>992352.0</v>
       </c>
       <c r="I176" s="1">
-        <v>3159.68</v>
+        <v>17235.8</v>
       </c>
       <c r="J176" s="1">
-        <v>0.71193724223459</v>
+        <v>1.736863532295</v>
       </c>
       <c r="K176">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="L176" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="M176" s="1">
-        <v>446974.08</v>
+        <v>1009587.8</v>
       </c>
       <c r="N176" s="1">
-        <v>449006.96</v>
+        <v>1013842.16</v>
       </c>
       <c r="O176" s="1">
-        <v>0.32</v>
+        <v>0.6</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="B177" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="C177" s="1">
-        <v>700000.0</v>
+        <v>386000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.114</v>
+        <v>104.11</v>
       </c>
       <c r="E177" s="1">
-        <v>98.41</v>
+        <v>100.94948187</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>688870.0</v>
+        <v>389665.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-2072.0</v>
+        <v>12199.6</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.30078244080886</v>
+        <v>3.1307918340113</v>
       </c>
       <c r="K177">
-        <v>3.17</v>
+        <v>3.63</v>
       </c>
       <c r="L177" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="M177" s="1">
-        <v>686798.0</v>
+        <v>401864.6</v>
       </c>
       <c r="N177" s="1">
-        <v>708999.03</v>
+        <v>415884.97</v>
       </c>
       <c r="O177" s="1">
-        <v>0.51</v>
+        <v>0.25</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="B178" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="C178" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>108.08</v>
+        <v>105.546</v>
       </c>
       <c r="E178" s="1">
-        <v>108.24</v>
+        <v>105.263</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>649440.0</v>
+        <v>421052.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-960.0</v>
+        <v>1132.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.14781966001478</v>
+        <v>0.2688504032756</v>
       </c>
       <c r="K178">
-        <v>1.27</v>
+        <v>3.6</v>
       </c>
       <c r="L178" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="M178" s="1">
-        <v>648480.0</v>
+        <v>422184.0</v>
       </c>
       <c r="N178" s="1">
-        <v>656123.84</v>
+        <v>436583.73</v>
       </c>
       <c r="O178" s="1">
-        <v>0.47</v>
+        <v>0.26</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="B179" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="C179" s="1">
-        <v>1000000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.659</v>
+        <v>104.251</v>
       </c>
       <c r="E179" s="1">
-        <v>100.507</v>
+        <v>101.19198243</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1005070.0</v>
+        <v>691141.24</v>
       </c>
       <c r="I179" s="1">
-        <v>1520.0</v>
+        <v>20893.09</v>
       </c>
       <c r="J179" s="1">
-        <v>0.1512332474355</v>
+        <v>3.022984129843</v>
       </c>
       <c r="K179">
-        <v>2.33</v>
+        <v>3.02</v>
       </c>
       <c r="L179" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="M179" s="1">
-        <v>1006590.0</v>
+        <v>712034.33</v>
       </c>
       <c r="N179" s="1">
-        <v>1029891.37</v>
+        <v>732643.62</v>
       </c>
       <c r="O179" s="1">
-        <v>0.73</v>
+        <v>0.43</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="B180" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="C180" s="1">
-        <v>600000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>90.154</v>
+        <v>100.291</v>
       </c>
       <c r="E180" s="1">
-        <v>85.43778667</v>
+        <v>100.09287926</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>512626.72</v>
+        <v>646600.0</v>
       </c>
       <c r="I180" s="1">
-        <v>28297.28</v>
+        <v>1279.86</v>
       </c>
       <c r="J180" s="1">
-        <v>5.5200556069336</v>
+        <v>0.19793690071141</v>
       </c>
       <c r="K180">
-        <v>0.65</v>
+        <v>1.77</v>
       </c>
       <c r="L180" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="M180" s="1">
-        <v>540924.0</v>
+        <v>647879.86</v>
       </c>
       <c r="N180" s="1">
-        <v>544844.55</v>
+        <v>659296.33</v>
       </c>
       <c r="O180" s="1">
         <v>0.39</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="B181" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="C181" s="1">
-        <v>511000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>102.569</v>
+        <v>103.886</v>
       </c>
       <c r="E181" s="1">
-        <v>99.74172407</v>
+        <v>103.52879571</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>509680.21</v>
+        <v>724701.57</v>
       </c>
       <c r="I181" s="1">
-        <v>14447.38</v>
+        <v>2500.43</v>
       </c>
       <c r="J181" s="1">
-        <v>2.8345970113299</v>
+        <v>0.34502891997322</v>
       </c>
       <c r="K181">
-        <v>0.76</v>
+        <v>4.05</v>
       </c>
       <c r="L181" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="M181" s="1">
-        <v>524127.59</v>
+        <v>727202.0</v>
       </c>
       <c r="N181" s="1">
-        <v>528012.59</v>
+        <v>755566.38</v>
       </c>
       <c r="O181" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="B182" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C182" s="1">
-        <v>1300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.015</v>
+        <v>101.668</v>
       </c>
       <c r="E182" s="1">
-        <v>100.761</v>
+        <v>99.75271429</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1309893.0</v>
+        <v>698269.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-22698.0</v>
+        <v>13407.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.7328132908566</v>
+        <v>1.920033683294</v>
       </c>
       <c r="K182">
-        <v>1.43</v>
+        <v>1.84</v>
       </c>
       <c r="L182" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="M182" s="1">
-        <v>1287195.0</v>
+        <v>711676.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1305826.85</v>
+        <v>724532.51</v>
       </c>
       <c r="O182" s="1">
-        <v>0.93</v>
+        <v>0.43</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B183" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C183" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>106.036</v>
+        <v>105.892</v>
       </c>
       <c r="E183" s="1">
-        <v>104.55</v>
+        <v>105.84375</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>627300.0</v>
+        <v>423375.0</v>
       </c>
       <c r="I183" s="1">
-        <v>8916.0</v>
+        <v>193.0</v>
       </c>
       <c r="J183" s="1">
-        <v>1.4213295074127</v>
+        <v>0.045586064363744</v>
       </c>
       <c r="K183">
-        <v>3.28</v>
+        <v>3.83</v>
       </c>
       <c r="L183" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="M183" s="1">
-        <v>636216.0</v>
+        <v>423568.0</v>
       </c>
       <c r="N183" s="1">
-        <v>655917.37</v>
+        <v>438877.59</v>
       </c>
       <c r="O183" s="1">
-        <v>0.47</v>
+        <v>0.26</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B184" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="C184" s="1">
-        <v>750000.0</v>
+        <v>1214000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.261</v>
+        <v>102.409</v>
       </c>
       <c r="E184" s="1">
-        <v>99.589</v>
+        <v>102.86484432</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>746917.5</v>
+        <v>1248779.21</v>
       </c>
       <c r="I184" s="1">
-        <v>-2460.0</v>
+        <v>-5533.95</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.32935364347468</v>
+        <v>-0.44314879329229</v>
       </c>
       <c r="K184">
-        <v>1.62</v>
+        <v>2.53</v>
       </c>
       <c r="L184" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="M184" s="1">
-        <v>744457.5</v>
+        <v>1243245.26</v>
       </c>
       <c r="N184" s="1">
-        <v>756601.34</v>
+        <v>1273927.86</v>
       </c>
       <c r="O184" s="1">
-        <v>0.54</v>
+        <v>0.75</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="B185" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C185" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>104.384</v>
+        <v>100.061</v>
       </c>
       <c r="E185" s="1">
-        <v>103.15</v>
+        <v>99.99142857</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>309450.0</v>
+        <v>699940.0</v>
       </c>
       <c r="I185" s="1">
-        <v>3702.0</v>
+        <v>487.0</v>
       </c>
       <c r="J185" s="1">
-        <v>1.1963160445952</v>
+        <v>0.069577392347916</v>
       </c>
       <c r="K185">
-        <v>3.89</v>
+        <v>0.42</v>
       </c>
       <c r="L185" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="M185" s="1">
-        <v>313152.0</v>
+        <v>700427.0</v>
       </c>
       <c r="N185" s="1">
-        <v>324825.29</v>
+        <v>703392.85</v>
       </c>
       <c r="O185" s="1">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B186" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="C186" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>106.077</v>
+        <v>97.101</v>
       </c>
       <c r="E186" s="1">
-        <v>106.6</v>
+        <v>97.25955556</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>639600.0</v>
+        <v>875336.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-3138.0</v>
+        <v>-1427.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.4906191369606</v>
+        <v>-0.16302311341016</v>
       </c>
       <c r="K186">
-        <v>1.27</v>
+        <v>2.17</v>
       </c>
       <c r="L186" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="M186" s="1">
-        <v>636462.0</v>
+        <v>873909.0</v>
       </c>
       <c r="N186" s="1">
-        <v>644077.07</v>
+        <v>893450.1</v>
       </c>
       <c r="O186" s="1">
-        <v>0.46</v>
+        <v>0.53</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="B187" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="C187" s="1">
-        <v>788000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>101.714</v>
+        <v>102.133</v>
       </c>
       <c r="E187" s="1">
-        <v>100.0</v>
+        <v>99.696</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>788000.0</v>
+        <v>598176.0</v>
       </c>
       <c r="I187" s="1">
-        <v>13506.32</v>
+        <v>14622.0</v>
       </c>
       <c r="J187" s="1">
-        <v>1.714</v>
+        <v>2.4444310704542</v>
       </c>
       <c r="K187">
-        <v>0.13</v>
+        <v>2.58</v>
       </c>
       <c r="L187" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="M187" s="1">
-        <v>801506.32</v>
+        <v>612798.0</v>
       </c>
       <c r="N187" s="1">
-        <v>802550.37</v>
+        <v>628291.15</v>
       </c>
       <c r="O187" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="B188" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="C188" s="1">
-        <v>286000.0</v>
+        <v>980000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>103.006</v>
+        <v>100.173</v>
       </c>
       <c r="E188" s="1">
         <v>100.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>286000.0</v>
+        <v>980000.0</v>
       </c>
       <c r="I188" s="1">
-        <v>8597.16</v>
+        <v>1695.4</v>
       </c>
       <c r="J188" s="1">
-        <v>3.006</v>
+        <v>0.173</v>
       </c>
       <c r="K188">
-        <v>3.33</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>0.09</v>
+      </c>
+      <c r="L188">
+        <v>912.06</v>
       </c>
       <c r="M188" s="1">
-        <v>294597.16</v>
+        <v>981695.4</v>
       </c>
       <c r="N188" s="1">
-        <v>304108.81</v>
+        <v>982607.46</v>
       </c>
       <c r="O188" s="1">
-        <v>0.22</v>
+        <v>0.58</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="B189" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="C189" s="1">
-        <v>483000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>104.028</v>
+        <v>84.852</v>
       </c>
       <c r="E189" s="1">
-        <v>99.89466667</v>
+        <v>81.54266545</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>482491.24</v>
+        <v>896969.32</v>
       </c>
       <c r="I189" s="1">
-        <v>19964.0</v>
+        <v>36402.68</v>
       </c>
       <c r="J189" s="1">
-        <v>4.137691701926</v>
+        <v>4.0584085975204</v>
       </c>
       <c r="K189">
-        <v>2.71</v>
+        <v>0.38</v>
       </c>
       <c r="L189" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="M189" s="1">
-        <v>502455.24</v>
+        <v>933372.0</v>
       </c>
       <c r="N189" s="1">
-        <v>515555.79</v>
+        <v>937508.3</v>
       </c>
       <c r="O189" s="1">
-        <v>0.37</v>
+        <v>0.55</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B190" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C190" s="1">
-        <v>446000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.0</v>
+        <v>91.092</v>
       </c>
       <c r="E190" s="1">
-        <v>100.0</v>
+        <v>89.78073818</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>446000.0</v>
+        <v>987588.12</v>
       </c>
       <c r="I190" s="1">
-        <v>0.0</v>
+        <v>14423.88</v>
       </c>
       <c r="J190" s="1">
-        <v>0.0</v>
+        <v>1.4605157461797</v>
       </c>
       <c r="K190">
-        <v>1.53</v>
+        <v>0.5</v>
       </c>
       <c r="L190" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="M190" s="1">
-        <v>446000.0</v>
+        <v>1002012.0</v>
       </c>
       <c r="N190" s="1">
-        <v>452838.76</v>
+        <v>1007504.47</v>
       </c>
       <c r="O190" s="1">
-        <v>0.32</v>
+        <v>0.59</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="B191" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="C191" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>103.418</v>
+        <v>102.998</v>
       </c>
       <c r="E191" s="1">
-        <v>103.49742833</v>
+        <v>102.932</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>620984.57</v>
+        <v>205864.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-476.57</v>
+        <v>132.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.076744257912882</v>
+        <v>0.064120001554424</v>
       </c>
       <c r="K191">
-        <v>3.74</v>
+        <v>3.43</v>
       </c>
       <c r="L191" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="M191" s="1">
-        <v>620508.0</v>
+        <v>205996.0</v>
       </c>
       <c r="N191" s="1">
-        <v>642934.03</v>
+        <v>212859.01</v>
       </c>
       <c r="O191" s="1">
-        <v>0.46</v>
+        <v>0.13</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="B192" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C192" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.181</v>
+        <v>100.582</v>
       </c>
       <c r="E192" s="1">
-        <v>99.495</v>
+        <v>100.1375</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>596970.0</v>
+        <v>801100.0</v>
       </c>
       <c r="I192" s="1">
-        <v>4116.0</v>
+        <v>3556.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.68948188351173</v>
+        <v>0.44388965172887</v>
       </c>
       <c r="K192">
-        <v>1.55</v>
+        <v>1.49</v>
       </c>
       <c r="L192" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="M192" s="1">
-        <v>601086.0</v>
+        <v>804656.0</v>
       </c>
       <c r="N192" s="1">
-        <v>610386.0</v>
+        <v>816611.48</v>
       </c>
       <c r="O192" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="B193" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="C193" s="1">
-        <v>300000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>106.183</v>
+        <v>11.076411</v>
       </c>
       <c r="E193" s="1">
-        <v>105.92</v>
+        <v>0.1108537267</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>317760.0</v>
+        <v>332561.18</v>
       </c>
       <c r="I193" s="1">
-        <v>789.0</v>
+        <v>-29852.18</v>
       </c>
       <c r="J193" s="1">
-        <v>0.24830060422961</v>
+        <v>-8.9764475817653</v>
       </c>
       <c r="K193">
-        <v>3.42</v>
+        <v>0.0</v>
       </c>
       <c r="L193" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="M193" s="1">
-        <v>318549.0</v>
+        <v>302709.0</v>
       </c>
       <c r="N193" s="1">
-        <v>328810.64</v>
+        <v>332292.33</v>
       </c>
       <c r="O193" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B194" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="C194" s="1">
-        <v>1014000.0</v>
+        <v>-18200000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>101.888</v>
+        <v>11.0764111</v>
       </c>
       <c r="E194" s="1">
-        <v>102.96875838</v>
+        <v>0.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>1044103.21</v>
+        <v>0.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-10958.89</v>
+        <v>-1836434.62</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.0495983438266</v>
+        <v>0</v>
       </c>
       <c r="K194">
-        <v>2.25</v>
+        <v>0.0</v>
       </c>
       <c r="L194" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="M194" s="1">
-        <v>1033144.32</v>
+        <v>-1836434.62</v>
       </c>
       <c r="N194" s="1">
-        <v>1055959.32</v>
+        <v>-2015906.82</v>
       </c>
       <c r="O194" s="1">
-        <v>0.75</v>
+        <v>-1.19</v>
       </c>
       <c r="P194">
-        <v>1</v>
-[...448 lines deleted...]
-      <c r="P203">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>