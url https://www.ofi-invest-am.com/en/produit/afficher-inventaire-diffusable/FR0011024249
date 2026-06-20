--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="584">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="553">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1710 +106,1617 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
-    <t>OAT100626</t>
-[...2 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>2 809.42</t>
+    <t>4 126.74</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>6 228.18</t>
-[...17 lines deleted...]
-    <t>34 782.53</t>
+    <t>7 309.11</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>11 295.89</t>
+    <t>12 187.67</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>12 393.84</t>
+    <t>15 773.97</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>11 667.95</t>
+    <t>12 059.18</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>6 789.04</t>
+    <t>7 997.26</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>15 349.32</t>
+    <t>16 643.84</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>16 097.28</t>
+    <t>14 689.07</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>8 747.40</t>
-[...17 lines deleted...]
-    <t>18 760.27</t>
+    <t>9 345.75</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>17 317.81</t>
+    <t>15 879.45</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>12 498.16</t>
+    <t>4 155.12</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 650.41</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>19 561.64</t>
+    <t>21 028.77</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>42 287.67</t>
+    <t>45 308.22</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>28 010.55</t>
+    <t>26 858.71</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>7 187.67</t>
+    <t>6 316.44</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>36 493.57</t>
+    <t>40 142.93</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>9 267.35</t>
+    <t>11 138.29</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>2 457.53</t>
+    <t>4 701.37</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>11 664.38</t>
+    <t>10 931.51</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 377.87</t>
-[...8 lines deleted...]
-    <t>12 609.59</t>
+    <t>4 534.71</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>5 445.21</t>
-[...8 lines deleted...]
-    <t>14 531.51</t>
+    <t>6 842.47</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>3 775.28</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>17 088.55</t>
+    <t>15 603.11</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 548.18</t>
+    <t>3 911.66</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>7 663.95</t>
+    <t>9 382.79</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>4 717.81</t>
+    <t>5 945.21</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>15 041.62</t>
+    <t>16 186.09</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>10 097.26</t>
+    <t>9 385.27</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 220.55</t>
+    <t>2 958.90</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>28 377.74</t>
+    <t>24 965.75</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>8 818.52</t>
-[...17 lines deleted...]
-    <t>4 007.41</t>
+    <t>9 222.73</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>16 695.05</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>22 270.48</t>
+    <t>23 855.84</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>18 059.59</t>
+    <t>16 976.71</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>8 644.81</t>
+    <t>9 183.14</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>15 561.99</t>
+    <t>14 480.14</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>8 100.34</t>
+    <t>9 660.96</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>12 197.26</t>
+    <t>13 808.22</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 603.08</t>
+    <t>3 605.48</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>21 700.21</t>
-[...8 lines deleted...]
-    <t>18 431.51</t>
+    <t>18 325.63</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>12 602.74</t>
+    <t>11 002.74</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>28 886.30</t>
-[...8 lines deleted...]
-    <t>10 289.04</t>
+    <t>44 809.93</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>37 772.95</t>
-[...8 lines deleted...]
-    <t>14 089.04</t>
+    <t>40 700.00</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>15 392.00</t>
-[...8 lines deleted...]
-    <t>1 054.79</t>
+    <t>12 374.22</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 926.71</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>3 156.16</t>
+    <t>4 646.58</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>2 977.40</t>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>15 541.64</t>
+    <t>16 530.66</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>41 684.93</t>
+    <t>41 095.89</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 081.85</t>
+  </si>
+  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>8 280.82</t>
+    <t>9 395.55</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>18 547.73</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 746.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 931.51</t>
+    <t>2 235.62</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>9 828.77</t>
+    <t>10 547.95</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>22 463.88</t>
+    <t>24 397.24</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>8 467.96</t>
+    <t>8 122.74</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>7 685.36</t>
+    <t>9 624.93</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>22 467.99</t>
+    <t>20 914.80</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>26 636.30</t>
+    <t>25 345.21</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>2 373.29</t>
+  </si>
+  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>5 509.42</t>
+    <t>5 844.61</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>9 239.73</t>
+    <t>8 484.93</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>25 320.21</t>
+    <t>24 290.41</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>33 648.84</t>
+    <t>31 113.96</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>14 258.22</t>
+    <t>12 852.74</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>72 789.04</t>
+    <t>78 096.58</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>8 136.99</t>
+    <t>9 107.88</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>5 945.21</t>
+    <t>5 722.26</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>3 369.86</t>
+    <t>4 458.90</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>26 852.05</t>
+    <t>1 249.32</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>12 226.03</t>
+    <t>13 693.15</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 350.48</t>
-[...8 lines deleted...]
-    <t>4 640.19</t>
+    <t>5 521.76</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 394.44</t>
-[...8 lines deleted...]
-    <t>5 835.62</t>
+    <t>3 486.10</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>9 648.97</t>
+    <t>9 263.01</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>6 227.05</t>
+    <t>7 603.56</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>31 647.60</t>
+    <t>34 100.00</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
-    <t>1 078.77</t>
+    <t>1 797.95</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>7 273.97</t>
+    <t>8 568.49</t>
+  </si>
+  <si>
+    <t>XS2244941063</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>11 860.11</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
-    <t>IBERDROLA INTERNATIONAL BV PERP</t>
-[...8 lines deleted...]
-    <t>11 105.38</t>
+    <t>2 365.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>40 993.15</t>
+    <t>44 013.70</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 460.06</t>
+    <t>8 071.93</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 706.85</t>
+    <t>6 739.73</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>12 763.88</t>
+    <t>13 767.78</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>35 193.49</t>
+    <t>34 397.26</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>17 605.48</t>
+    <t>17 116.44</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>17 171.21</t>
+    <t>7 356.24</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>18 096.44</t>
+    <t>19 224.11</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>15 484.93</t>
+    <t>16 520.55</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 138.18</t>
+    <t>3 060.02</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 760.28</t>
+    <t>4 019.58</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>66 630.14</t>
+    <t>31 063.70</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>2 136.99</t>
+    <t>2 697.95</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>10 255.48</t>
+    <t>11 593.15</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>3 030.14</t>
+    <t>3 835.62</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>6 565.07</t>
+    <t>1 442.47</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>15 316.38</t>
+    <t>12 899.84</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>15 148.70</t>
+    <t>16 234.45</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>18 901.56</t>
+    <t>21 462.41</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>41 917.81</t>
+    <t>2 375.34</t>
   </si>
   <si>
     <t>XS1689185426</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 1.5 25/09/2027</t>
   </si>
   <si>
+    <t>1 028.22</t>
+  </si>
+  <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>20 422.55</t>
+    <t>18 873.14</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>11 450.65</t>
+    <t>11 505.00</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>6 355.14</t>
+    <t>6 908.90</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 582.19</t>
+    <t>6 328.77</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>1 977.45</t>
+    <t>4 112.67</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>75 199.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>16 492.19</t>
+    <t>15 223.56</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 582.19</t>
+    <t>5 545.21</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>25 623.64</t>
+    <t>24 971.42</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>2 478.60</t>
+  </si>
+  <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>22 959.86</t>
+    <t>1 159.97</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>18 520.54</t>
+    <t>22 260.27</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>13 650.92</t>
+    <t>12 368.06</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>25 687.12</t>
+    <t>1 277.26</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>5 909.48</t>
+    <t>8 371.82</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>70 464.04</t>
+    <t>75 102.74</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>31 468.93</t>
+    <t>29 832.00</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>18 409.42</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>19 857.53</t>
+    <t>21 238.36</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 742.47</t>
+    <t>2 087.67</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>21 969.86</t>
+    <t>23 717.47</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>17 191.53</t>
+    <t>17 054.33</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 890.41</t>
+    <t>2 065.07</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>36 898.63</t>
+    <t>34 820.55</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>8 765.75</t>
+    <t>9 542.47</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>32 145.90</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>7 093.05</t>
+    <t>8 612.99</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
+    <t>1 086.30</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>29 835.62</t>
+    <t>32 424.66</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 424.55</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>24 207.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>8 538.29</t>
+    <t>9 534.42</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>32 544.66</t>
+    <t>34 792.81</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>12 028.42</t>
+    <t>5 265.75</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>21 848.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>31 167.12</t>
+    <t>33 238.36</t>
   </si>
   <si>
     <t>XS2021467753</t>
   </si>
   <si>
     <t>STANDARD CHARTERED PLC 02/07/2027</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>3 753.42</t>
+    <t>3 873.97</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>1 095.89</t>
+  </si>
+  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>11 506.85</t>
+    <t>11 589.04</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>30 957.53</t>
+    <t>33 287.67</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>6 405.00</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>2 085.62</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>2 847.95</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>2 798.61</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>18 063.01</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>12 796.58</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 714.97</t>
-[...71 lines deleted...]
-    <t>11 084.93</t>
+    <t>4 060.70</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>4 254.36</t>
+    <t>6 545.16</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>14 020.37</t>
+    <t>11 069.87</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>14 399.73</t>
+    <t>11 529.04</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>20 609.29</t>
+    <t>22 230.25</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>11 416.47</t>
-[...8 lines deleted...]
-    <t>28 364.38</t>
+    <t>8 693.33</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 856.51</t>
-[...8 lines deleted...]
-    <t>15 309.59</t>
+    <t>12 357.53</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>30 682.60</t>
+    <t>27 815.55</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 965.85</t>
+    <t>3 568.80</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>19 541.10</t>
+    <t>20 835.62</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>15 493.15</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>8 307.53</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 136.30</t>
+    <t>4 610.96</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 492.47</t>
+    <t>5 967.12</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>6 863.01</t>
+    <t>7 294.52</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>11 955.48</t>
-[...17 lines deleted...]
-    <t>-179 472.20</t>
+    <t>13 406.73</t>
+  </si>
+  <si>
+    <t>CDS-00108267</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A605D2858</t>
+  </si>
+  <si>
+    <t>2 500.00</t>
+  </si>
+  <si>
+    <t>CDS-00108258</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A705D2858</t>
+  </si>
+  <si>
+    <t>-2 500.00</t>
+  </si>
+  <si>
+    <t>CDS-00108119</t>
+  </si>
+  <si>
+    <t>PAR20260313050133025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2129,198 +2036,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>71218.3821</v>
+        <v>68228.6021</v>
       </c>
       <c r="D2">
-        <v>1488.03</v>
+        <v>1454.18</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>105975601.31</v>
+        <v>99217142.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>105975601.31</v>
+        <v>99217142.17</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>620907.0233</v>
+        <v>428484.6522</v>
       </c>
       <c r="D3">
-        <v>102.03</v>
+        <v>99.67</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>63353346.38</v>
+        <v>42710978.32</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>63353346.38</v>
+        <v>42710978.32</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>101.75</v>
+        <v>99.44</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1017.55</v>
+        <v>994.41</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1017.55</v>
+        <v>994.41</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P194"/>
+  <dimension ref="A1:P185"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O194" sqref="O194"/>
+      <selection activeCell="O185" sqref="O185"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2339,9689 +2246,9239 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>7612.0</v>
+        <v>5055.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1070.11</v>
+        <v>1071.41</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.6351826064</v>
+        <v>1071.41</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>8142063.01</v>
+        <v>5415977.55</v>
       </c>
       <c r="I2" s="1">
-        <v>3614.31</v>
+        <v>0.0</v>
       </c>
       <c r="J2" s="1">
-        <v>0.044390592354308</v>
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>8145677.32</v>
+        <v>5415977.55</v>
       </c>
       <c r="N2" s="1">
-        <v>8145677.32</v>
+        <v>5415977.55</v>
       </c>
       <c r="O2" s="1">
-        <v>4.81</v>
+        <v>3.82</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>3.0</v>
+        <v>20.0</v>
       </c>
       <c r="D3" s="1">
-        <v>129.2</v>
+        <v>115.32</v>
       </c>
       <c r="E3" s="1">
-        <v>129.04</v>
+        <v>116.37</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>480.0</v>
+        <v>-21000.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>480.0</v>
+        <v>-21000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>480.0</v>
+        <v>-21000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>-40.0</v>
+        <v>172.0</v>
       </c>
       <c r="D4" s="1">
-        <v>118.1</v>
+        <v>105.68</v>
       </c>
       <c r="E4" s="1">
-        <v>118.0</v>
+        <v>105.725</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-4000.0</v>
+        <v>-7740.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-4000.0</v>
+        <v>-7740.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-4000.0</v>
+        <v>-7740.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>-54.0</v>
+        <v>784000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>123.44</v>
+        <v>96.783</v>
       </c>
       <c r="E5" s="1">
-        <v>123.27</v>
+        <v>99.3340727</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>0.0</v>
+        <v>778779.13</v>
       </c>
       <c r="I5" s="1">
-        <v>-9180.0</v>
+        <v>-20000.41</v>
       </c>
       <c r="J5" s="1">
-        <v>0</v>
+        <v>-2.5681748816253</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.53</v>
+      </c>
+      <c r="L5" t="s">
+        <v>36</v>
       </c>
       <c r="M5" s="1">
-        <v>-9180.0</v>
+        <v>758778.72</v>
       </c>
       <c r="N5" s="1">
-        <v>-9180.0</v>
+        <v>762905.46</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.01</v>
+        <v>0.54</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>884000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.531</v>
+        <v>105.84</v>
       </c>
       <c r="E6" s="1">
-        <v>99.3340724</v>
+        <v>102.64317665</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>878113.2</v>
+        <v>342828.21</v>
       </c>
       <c r="I6" s="1">
-        <v>10580.84</v>
+        <v>10677.39</v>
       </c>
       <c r="J6" s="1">
-        <v>1.2049517078208</v>
+        <v>3.1145015750017</v>
       </c>
       <c r="K6">
-        <v>0.32</v>
+        <v>2.19</v>
       </c>
       <c r="L6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M6" s="1">
-        <v>888694.04</v>
+        <v>353505.6</v>
       </c>
       <c r="N6" s="1">
-        <v>891503.46</v>
+        <v>360814.71</v>
       </c>
       <c r="O6" s="1">
-        <v>0.53</v>
+        <v>0.25</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>334000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>110.16</v>
+        <v>94.357</v>
       </c>
       <c r="E7" s="1">
-        <v>102.64317665</v>
+        <v>85.8945975</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>342828.21</v>
+        <v>343578.39</v>
       </c>
       <c r="I7" s="1">
-        <v>25106.19</v>
+        <v>33849.61</v>
       </c>
       <c r="J7" s="1">
-        <v>7.3232567413283</v>
+        <v>9.8520777165293</v>
       </c>
       <c r="K7">
-        <v>1.86</v>
+        <v>3.05</v>
       </c>
       <c r="L7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M7" s="1">
-        <v>367934.4</v>
+        <v>377428.0</v>
       </c>
       <c r="N7" s="1">
-        <v>374162.58</v>
+        <v>389615.67</v>
       </c>
       <c r="O7" s="1">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.25</v>
+        <v>98.056</v>
       </c>
       <c r="E8" s="1">
-        <v>84.075455</v>
+        <v>100.4938</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>336301.82</v>
+        <v>1004938.0</v>
       </c>
       <c r="I8" s="1">
-        <v>56698.18</v>
+        <v>-24378.0</v>
       </c>
       <c r="J8" s="1">
-        <v>16.859314053073</v>
+        <v>-2.425821294448</v>
       </c>
       <c r="K8">
-        <v>0.95</v>
+        <v>1.58</v>
       </c>
       <c r="L8" t="s">
         <v>44</v>
       </c>
       <c r="M8" s="1">
-        <v>393000.0</v>
+        <v>980560.0</v>
       </c>
       <c r="N8" s="1">
-        <v>396802.74</v>
+        <v>996333.97</v>
       </c>
       <c r="O8" s="1">
-        <v>0.23</v>
+        <v>0.7</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>900000.0</v>
+        <v>1048000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>104.759</v>
+        <v>96.906</v>
       </c>
       <c r="E9" s="1">
-        <v>100.84511111</v>
+        <v>99.46317271</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>907606.0</v>
+        <v>1042374.05</v>
       </c>
       <c r="I9" s="1">
-        <v>35225.0</v>
+        <v>-26799.17</v>
       </c>
       <c r="J9" s="1">
-        <v>3.8810893713792</v>
+        <v>-2.5709744021352</v>
       </c>
       <c r="K9">
-        <v>3.86</v>
+        <v>1.15</v>
       </c>
       <c r="L9" t="s">
         <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>942831.0</v>
+        <v>1015574.88</v>
       </c>
       <c r="N9" s="1">
-        <v>977613.53</v>
+        <v>1027634.06</v>
       </c>
       <c r="O9" s="1">
-        <v>0.58</v>
+        <v>0.72</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.721</v>
+        <v>95.948</v>
       </c>
       <c r="E10" s="1">
-        <v>85.8945975</v>
+        <v>99.19042857</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>343578.39</v>
+        <v>694333.0</v>
       </c>
       <c r="I10" s="1">
-        <v>47305.61</v>
+        <v>-22697.0</v>
       </c>
       <c r="J10" s="1">
-        <v>13.768505638553</v>
+        <v>-3.2688925918831</v>
       </c>
       <c r="K10">
-        <v>2.82</v>
+        <v>1.14</v>
       </c>
       <c r="L10" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>390884.0</v>
+        <v>671636.0</v>
       </c>
       <c r="N10" s="1">
-        <v>402179.89</v>
+        <v>679633.26</v>
       </c>
       <c r="O10" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>1000000.0</v>
+        <v>725000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>101.665</v>
+        <v>99.708</v>
       </c>
       <c r="E11" s="1">
-        <v>100.4938</v>
+        <v>99.955</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1004938.0</v>
+        <v>724673.75</v>
       </c>
       <c r="I11" s="1">
-        <v>11712.0</v>
+        <v>-1790.75</v>
       </c>
       <c r="J11" s="1">
-        <v>1.1654450324299</v>
+        <v>-0.24711120004002</v>
       </c>
       <c r="K11">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1016650.0</v>
+        <v>722883.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1029043.84</v>
+        <v>722883.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.61</v>
+        <v>0.51</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>1248000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.221</v>
+        <v>100.642</v>
       </c>
       <c r="E12" s="1">
-        <v>99.46317308</v>
+        <v>101.340404</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1241300.4</v>
+        <v>506702.02</v>
       </c>
       <c r="I12" s="1">
-        <v>9457.68</v>
+        <v>-3492.02</v>
       </c>
       <c r="J12" s="1">
-        <v>0.76191709919694</v>
+        <v>-0.68916638619282</v>
       </c>
       <c r="K12">
-        <v>0.93</v>
+        <v>3.33</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>1250758.08</v>
+        <v>503210.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1262426.03</v>
+        <v>519853.84</v>
       </c>
       <c r="O12" s="1">
-        <v>0.75</v>
+        <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.079</v>
+        <v>100.072</v>
       </c>
       <c r="E13" s="1">
-        <v>99.19042857</v>
+        <v>102.386834</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>694333.0</v>
+        <v>511934.17</v>
       </c>
       <c r="I13" s="1">
-        <v>-780.0</v>
+        <v>-11574.17</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.11233802800673</v>
+        <v>-2.2608707678177</v>
       </c>
       <c r="K13">
-        <v>0.97</v>
+        <v>2.94</v>
       </c>
       <c r="L13" t="s">
         <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>693553.0</v>
+        <v>500360.0</v>
       </c>
       <c r="N13" s="1">
-        <v>700342.04</v>
+        <v>515049.07</v>
       </c>
       <c r="O13" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>103.692</v>
+        <v>86.074</v>
       </c>
       <c r="E14" s="1">
-        <v>101.340404</v>
+        <v>77.70662</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>506702.02</v>
+        <v>310826.48</v>
       </c>
       <c r="I14" s="1">
-        <v>11757.98</v>
+        <v>33469.52</v>
       </c>
       <c r="J14" s="1">
-        <v>2.3204920319836</v>
+        <v>10.76791140832</v>
       </c>
       <c r="K14">
-        <v>3.07</v>
+        <v>2.34</v>
       </c>
       <c r="L14" t="s">
         <v>61</v>
       </c>
       <c r="M14" s="1">
-        <v>518460.0</v>
+        <v>344296.0</v>
       </c>
       <c r="N14" s="1">
-        <v>533809.32</v>
+        <v>353641.75</v>
       </c>
       <c r="O14" s="1">
-        <v>0.32</v>
+        <v>0.25</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>600000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.318</v>
+        <v>96.694</v>
       </c>
       <c r="E15" s="1">
-        <v>102.38683333</v>
+        <v>99.38842833</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>614321.0</v>
+        <v>596330.57</v>
       </c>
       <c r="I15" s="1">
-        <v>11587.0</v>
+        <v>-16166.57</v>
       </c>
       <c r="J15" s="1">
-        <v>1.8861474701337</v>
+        <v>-2.7110080906971</v>
       </c>
       <c r="K15">
-        <v>2.68</v>
+        <v>2.65</v>
       </c>
       <c r="L15" t="s">
         <v>64</v>
       </c>
       <c r="M15" s="1">
-        <v>625908.0</v>
+        <v>580164.0</v>
       </c>
       <c r="N15" s="1">
-        <v>642005.28</v>
+        <v>596043.45</v>
       </c>
       <c r="O15" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="1">
-        <v>400000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>89.365</v>
+        <v>94.995</v>
       </c>
       <c r="E16" s="1">
-        <v>77.70662</v>
+        <v>98.6381879</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>310826.48</v>
+        <v>309723.91</v>
       </c>
       <c r="I16" s="1">
-        <v>46633.52</v>
+        <v>-11439.61</v>
       </c>
       <c r="J16" s="1">
-        <v>15.003071810355</v>
+        <v>-3.6934862406974</v>
       </c>
       <c r="K16">
-        <v>2.19</v>
+        <v>1.32</v>
       </c>
       <c r="L16" t="s">
         <v>67</v>
       </c>
       <c r="M16" s="1">
-        <v>357460.0</v>
+        <v>298284.3</v>
       </c>
       <c r="N16" s="1">
-        <v>366207.4</v>
+        <v>302439.42</v>
       </c>
       <c r="O16" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>68</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>400000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.041</v>
+        <v>97.053</v>
       </c>
       <c r="E17" s="1">
-        <v>106.5227</v>
+        <v>99.91623904</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>426090.8</v>
+        <v>501579.52</v>
       </c>
       <c r="I17" s="1">
-        <v>-1926.8</v>
+        <v>-14373.46</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.45220408419989</v>
+        <v>-2.8656393307287</v>
       </c>
       <c r="K17">
-        <v>4.04</v>
+        <v>0.33</v>
       </c>
       <c r="L17" t="s">
         <v>70</v>
       </c>
       <c r="M17" s="1">
-        <v>424164.0</v>
+        <v>487206.06</v>
       </c>
       <c r="N17" s="1">
-        <v>440328.38</v>
+        <v>488856.47</v>
       </c>
       <c r="O17" s="1">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>71</v>
       </c>
       <c r="B18" t="s">
         <v>72</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>109.19</v>
+        <v>97.769</v>
       </c>
       <c r="E18" s="1">
-        <v>110.69175</v>
+        <v>100.2235</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>442767.0</v>
+        <v>601341.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-6007.0</v>
+        <v>-14727.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.3566955080211</v>
+        <v>-2.449026425938</v>
       </c>
       <c r="K18">
-        <v>4.69</v>
+        <v>3.5</v>
       </c>
       <c r="L18" t="s">
         <v>73</v>
       </c>
       <c r="M18" s="1">
-        <v>436760.0</v>
+        <v>586614.0</v>
       </c>
       <c r="N18" s="1">
-        <v>455520.27</v>
+        <v>607642.77</v>
       </c>
       <c r="O18" s="1">
-        <v>0.27</v>
+        <v>0.43</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.582</v>
+        <v>97.257</v>
       </c>
       <c r="E19" s="1">
-        <v>99.38842857</v>
+        <v>98.1092</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>695719.0</v>
+        <v>1471638.0</v>
       </c>
       <c r="I19" s="1">
-        <v>1355.0</v>
+        <v>-12783.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.19476254062344</v>
+        <v>-0.86862394148561</v>
       </c>
       <c r="K19">
-        <v>2.47</v>
+        <v>3.02</v>
       </c>
       <c r="L19" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="1">
-        <v>697074.0</v>
+        <v>1458855.0</v>
       </c>
       <c r="N19" s="1">
-        <v>714391.81</v>
+        <v>1504163.22</v>
       </c>
       <c r="O19" s="1">
-        <v>0.42</v>
+        <v>1.06</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>77</v>
       </c>
       <c r="B20" t="s">
         <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>1114000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.004</v>
+        <v>99.457</v>
       </c>
       <c r="E20" s="1">
-        <v>98.63818851</v>
+        <v>100.51047333</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1098829.42</v>
+        <v>904594.26</v>
       </c>
       <c r="I20" s="1">
-        <v>-7064.86</v>
+        <v>-9481.26</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.64294419783555</v>
+        <v>-1.0481229451976</v>
       </c>
       <c r="K20">
-        <v>1.12</v>
+        <v>2.98</v>
       </c>
       <c r="L20" t="s">
         <v>79</v>
       </c>
       <c r="M20" s="1">
-        <v>1091764.56</v>
+        <v>895113.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1104262.72</v>
+        <v>921971.71</v>
       </c>
       <c r="O20" s="1">
         <v>0.65</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="1">
-        <v>502000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.024</v>
+        <v>105.641</v>
       </c>
       <c r="E21" s="1">
-        <v>99.91623904</v>
+        <v>105.55</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>501579.52</v>
+        <v>422200.0</v>
       </c>
       <c r="I21" s="1">
-        <v>5560.96</v>
+        <v>364.0</v>
       </c>
       <c r="J21" s="1">
-        <v>1.1086896051896</v>
+        <v>0.086215063950734</v>
       </c>
       <c r="K21">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>567.33</v>
+        <v>1.58</v>
+      </c>
+      <c r="L21" t="s">
+        <v>82</v>
       </c>
       <c r="M21" s="1">
-        <v>507140.48</v>
+        <v>422564.0</v>
       </c>
       <c r="N21" s="1">
-        <v>507707.81</v>
+        <v>428880.44</v>
       </c>
       <c r="O21" s="1">
         <v>0.3</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C22" s="1">
-        <v>600000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.669</v>
+        <v>97.809</v>
       </c>
       <c r="E22" s="1">
-        <v>100.2235</v>
+        <v>100.91270646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>601341.0</v>
+        <v>1952660.87</v>
       </c>
       <c r="I22" s="1">
-        <v>2673.0</v>
+        <v>-60056.72</v>
       </c>
       <c r="J22" s="1">
-        <v>0.44450652791012</v>
+        <v>-3.075634941156</v>
       </c>
       <c r="K22">
-        <v>3.26</v>
+        <v>2.07</v>
       </c>
       <c r="L22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M22" s="1">
-        <v>604014.0</v>
+        <v>1892604.15</v>
       </c>
       <c r="N22" s="1">
-        <v>623575.64</v>
+        <v>1932747.08</v>
       </c>
       <c r="O22" s="1">
-        <v>0.37</v>
+        <v>1.36</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C23" s="1">
-        <v>1500000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.954</v>
+        <v>105.082</v>
       </c>
       <c r="E23" s="1">
-        <v>98.1092</v>
+        <v>104.49157945</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1471638.0</v>
+        <v>986400.51</v>
       </c>
       <c r="I23" s="1">
-        <v>27672.0</v>
+        <v>5573.57</v>
       </c>
       <c r="J23" s="1">
-        <v>1.8803537282946</v>
+        <v>0.56504127314371</v>
       </c>
       <c r="K23">
-        <v>2.82</v>
+        <v>1.18</v>
       </c>
       <c r="L23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M23" s="1">
-        <v>1499310.0</v>
+        <v>991974.08</v>
       </c>
       <c r="N23" s="1">
-        <v>1541597.67</v>
+        <v>1003112.37</v>
       </c>
       <c r="O23" s="1">
-        <v>0.91</v>
+        <v>0.71</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C24" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.324</v>
+        <v>102.818</v>
       </c>
       <c r="E24" s="1">
-        <v>100.510473</v>
+        <v>105.76</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1005104.73</v>
+        <v>846080.0</v>
       </c>
       <c r="I24" s="1">
-        <v>8135.27</v>
+        <v>-23536.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.80939525575608</v>
+        <v>-2.7817700453858</v>
       </c>
       <c r="K24">
-        <v>2.8</v>
+        <v>0.59</v>
       </c>
       <c r="L24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M24" s="1">
-        <v>1013240.0</v>
+        <v>822544.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1041250.55</v>
+        <v>827245.37</v>
       </c>
       <c r="O24" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C25" s="1">
-        <v>600000.0</v>
+        <v>840000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>108.774</v>
+        <v>97.353</v>
       </c>
       <c r="E25" s="1">
-        <v>105.55</v>
+        <v>99.8299619</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>633300.0</v>
+        <v>838571.68</v>
       </c>
       <c r="I25" s="1">
-        <v>19344.0</v>
+        <v>-20806.48</v>
       </c>
       <c r="J25" s="1">
-        <v>3.0544765513974</v>
+        <v>-2.4811808574313</v>
       </c>
       <c r="K25">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="L25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M25" s="1">
-        <v>652644.0</v>
+        <v>817765.2</v>
       </c>
       <c r="N25" s="1">
-        <v>659831.67</v>
+        <v>828696.71</v>
       </c>
       <c r="O25" s="1">
-        <v>0.39</v>
+        <v>0.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C26" s="1">
-        <v>1935000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.972</v>
+        <v>99.493</v>
       </c>
       <c r="E26" s="1">
-        <v>100.91270646</v>
+        <v>100.07568647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1952660.87</v>
+        <v>791598.68</v>
       </c>
       <c r="I26" s="1">
-        <v>1147.33</v>
+        <v>-4609.05</v>
       </c>
       <c r="J26" s="1">
-        <v>0.058757258755331</v>
+        <v>-0.58224579151648</v>
       </c>
       <c r="K26">
-        <v>1.89</v>
+        <v>0.57</v>
       </c>
       <c r="L26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M26" s="1">
-        <v>1953808.2</v>
+        <v>786989.63</v>
       </c>
       <c r="N26" s="1">
-        <v>1990301.77</v>
+        <v>791524.34</v>
       </c>
       <c r="O26" s="1">
-        <v>1.18</v>
+        <v>0.56</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C27" s="1">
-        <v>1144000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>108.922</v>
+        <v>100.009</v>
       </c>
       <c r="E27" s="1">
-        <v>104.49157955</v>
+        <v>102.7138</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1195383.67</v>
+        <v>924424.2</v>
       </c>
       <c r="I27" s="1">
-        <v>50684.01</v>
+        <v>-24343.2</v>
       </c>
       <c r="J27" s="1">
-        <v>4.2399784497642</v>
+        <v>-2.6333365136914</v>
       </c>
       <c r="K27">
-        <v>0.81</v>
+        <v>0.76</v>
       </c>
       <c r="L27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M27" s="1">
-        <v>1246067.68</v>
+        <v>900081.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1255335.03</v>
+        <v>906923.47</v>
       </c>
       <c r="O27" s="1">
-        <v>0.74</v>
+        <v>0.64</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C28" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>105.87</v>
+        <v>104.879</v>
       </c>
       <c r="E28" s="1">
-        <v>105.76</v>
+        <v>107.962</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>846080.0</v>
+        <v>647772.0</v>
       </c>
       <c r="I28" s="1">
-        <v>880.0</v>
+        <v>-18498.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0.10400907715582</v>
+        <v>-2.8556343898779</v>
       </c>
       <c r="K28">
-        <v>0.31</v>
+        <v>0.63</v>
       </c>
       <c r="L28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M28" s="1">
-        <v>846960.0</v>
+        <v>629274.0</v>
       </c>
       <c r="N28" s="1">
-        <v>849417.53</v>
+        <v>633049.28</v>
       </c>
       <c r="O28" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C29" s="1">
-        <v>1040000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.982</v>
+        <v>87.979</v>
       </c>
       <c r="E29" s="1">
-        <v>99.82996154</v>
+        <v>89.011</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1038231.6</v>
+        <v>1513187.0</v>
       </c>
       <c r="I29" s="1">
-        <v>1581.2</v>
+        <v>-17544.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.15229742573815</v>
+        <v>-1.1594072642707</v>
       </c>
       <c r="K29">
-        <v>1.12</v>
+        <v>0.92</v>
       </c>
       <c r="L29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M29" s="1">
-        <v>1039812.8</v>
+        <v>1495643.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1051477.18</v>
+        <v>1511246.11</v>
       </c>
       <c r="O29" s="1">
-        <v>0.62</v>
+        <v>1.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C30" s="1">
-        <v>891000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.788</v>
+        <v>101.914</v>
       </c>
       <c r="E30" s="1">
-        <v>100.07568687</v>
+        <v>103.37567669</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>891674.37</v>
+        <v>137489.65</v>
       </c>
       <c r="I30" s="1">
-        <v>15256.71</v>
+        <v>-1944.03</v>
       </c>
       <c r="J30" s="1">
-        <v>1.711018115279</v>
+        <v>-1.4139464316041</v>
       </c>
       <c r="K30">
-        <v>0.38</v>
+        <v>2.94</v>
       </c>
       <c r="L30" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M30" s="1">
-        <v>906931.08</v>
+        <v>135545.62</v>
       </c>
       <c r="N30" s="1">
-        <v>910308.95</v>
+        <v>139457.28</v>
       </c>
       <c r="O30" s="1">
-        <v>0.54</v>
+        <v>0.1</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C31" s="1">
-        <v>500000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.337</v>
+        <v>97.887</v>
       </c>
       <c r="E31" s="1">
-        <v>100.223</v>
+        <v>99.63892626</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>501115.0</v>
+        <v>1418858.31</v>
       </c>
       <c r="I31" s="1">
-        <v>5570.0</v>
+        <v>-24947.43</v>
       </c>
       <c r="J31" s="1">
-        <v>1.1115213074843</v>
+        <v>-1.758274933034</v>
       </c>
       <c r="K31">
-        <v>2.52</v>
+        <v>0.66</v>
       </c>
       <c r="L31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M31" s="1">
-        <v>506685.0</v>
+        <v>1393910.88</v>
       </c>
       <c r="N31" s="1">
-        <v>519294.59</v>
+        <v>1403293.67</v>
       </c>
       <c r="O31" s="1">
-        <v>0.31</v>
+        <v>0.99</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C32" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>103.101</v>
+        <v>97.218</v>
       </c>
       <c r="E32" s="1">
-        <v>102.7138</v>
+        <v>99.415167</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1027138.0</v>
+        <v>994151.67</v>
       </c>
       <c r="I32" s="1">
-        <v>3872.0</v>
+        <v>-21971.67</v>
       </c>
       <c r="J32" s="1">
-        <v>0.37696979373755</v>
+        <v>-2.2100923493897</v>
       </c>
       <c r="K32">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="L32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M32" s="1">
-        <v>1031010.0</v>
+        <v>972180.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1036455.21</v>
+        <v>978125.21</v>
       </c>
       <c r="O32" s="1">
-        <v>0.61</v>
+        <v>0.69</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C33" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>108.361</v>
+        <v>102.551</v>
       </c>
       <c r="E33" s="1">
-        <v>108.565</v>
+        <v>105.58525</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>868520.0</v>
+        <v>422341.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-1632.0</v>
+        <v>-12137.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.18790586284714</v>
+        <v>-2.87374420196</v>
       </c>
       <c r="K33">
-        <v>1.82</v>
+        <v>4.05</v>
       </c>
       <c r="L33" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M33" s="1">
-        <v>866888.0</v>
+        <v>410204.0</v>
       </c>
       <c r="N33" s="1">
-        <v>881419.51</v>
+        <v>426390.09</v>
       </c>
       <c r="O33" s="1">
-        <v>0.52</v>
+        <v>0.3</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C34" s="1">
-        <v>2000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>90.076</v>
+        <v>97.335</v>
       </c>
       <c r="E34" s="1">
-        <v>89.011</v>
+        <v>99.778</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1780220.0</v>
+        <v>498890.0</v>
       </c>
       <c r="I34" s="1">
-        <v>21300.0</v>
+        <v>-12215.0</v>
       </c>
       <c r="J34" s="1">
-        <v>1.1964813337677</v>
+        <v>-2.4484355268697</v>
       </c>
       <c r="K34">
-        <v>0.85</v>
+        <v>1.88</v>
       </c>
       <c r="L34" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M34" s="1">
-        <v>1801520.0</v>
+        <v>486675.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1818608.55</v>
+        <v>496060.27</v>
       </c>
       <c r="O34" s="1">
-        <v>1.07</v>
+        <v>0.35</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C35" s="1">
-        <v>133000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>104.428</v>
+        <v>98.116</v>
       </c>
       <c r="E35" s="1">
-        <v>103.37567669</v>
+        <v>100.072667</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>137489.65</v>
+        <v>1000726.67</v>
       </c>
       <c r="I35" s="1">
-        <v>1399.59</v>
+        <v>-19566.67</v>
       </c>
       <c r="J35" s="1">
-        <v>1.0179602610087</v>
+        <v>-1.9552461812575</v>
       </c>
       <c r="K35">
-        <v>2.67</v>
+        <v>0.3</v>
       </c>
       <c r="L35" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M35" s="1">
-        <v>138889.24</v>
+        <v>981160.0</v>
       </c>
       <c r="N35" s="1">
-        <v>142437.42</v>
+        <v>984118.9</v>
       </c>
       <c r="O35" s="1">
-        <v>0.08</v>
+        <v>0.69</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C36" s="1">
-        <v>1624000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.518</v>
+        <v>98.787</v>
       </c>
       <c r="E36" s="1">
-        <v>99.63892611</v>
+        <v>101.00763667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1618136.16</v>
+        <v>909068.73</v>
       </c>
       <c r="I36" s="1">
-        <v>14276.16</v>
+        <v>-19985.73</v>
       </c>
       <c r="J36" s="1">
-        <v>0.88225950033772</v>
+        <v>-2.1984839364126</v>
       </c>
       <c r="K36">
-        <v>0.47</v>
+        <v>2.77</v>
       </c>
       <c r="L36" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M36" s="1">
-        <v>1632412.32</v>
+        <v>889083.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1640076.27</v>
+        <v>914048.75</v>
       </c>
       <c r="O36" s="1">
-        <v>0.97</v>
+        <v>0.64</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B37" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C37" s="1">
-        <v>1200000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.184</v>
+        <v>97.37</v>
       </c>
       <c r="E37" s="1">
-        <v>99.41516667</v>
+        <v>100.09043641</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1192982.0</v>
+        <v>747675.56</v>
       </c>
       <c r="I37" s="1">
-        <v>9226.0</v>
+        <v>-20321.66</v>
       </c>
       <c r="J37" s="1">
-        <v>0.77335617804795</v>
+        <v>-2.7179783701904</v>
       </c>
       <c r="K37">
-        <v>0.39</v>
+        <v>1.23</v>
       </c>
       <c r="L37" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M37" s="1">
-        <v>1202208.0</v>
+        <v>727353.9</v>
       </c>
       <c r="N37" s="1">
-        <v>1206925.81</v>
+        <v>736576.63</v>
       </c>
       <c r="O37" s="1">
-        <v>0.71</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B38" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C38" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>105.562</v>
+        <v>106.688</v>
       </c>
       <c r="E38" s="1">
-        <v>105.58525</v>
+        <v>109.825</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>422341.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-93.0</v>
+        <v>-25096.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.022020121181699</v>
+        <v>-2.8563623947189</v>
       </c>
       <c r="K38">
-        <v>3.76</v>
+        <v>2.09</v>
       </c>
       <c r="L38" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M38" s="1">
-        <v>422248.0</v>
+        <v>853504.0</v>
       </c>
       <c r="N38" s="1">
-        <v>437289.62</v>
+        <v>870199.05</v>
       </c>
       <c r="O38" s="1">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C39" s="1">
-        <v>600000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.125</v>
+        <v>101.645</v>
       </c>
       <c r="E39" s="1">
-        <v>99.778</v>
+        <v>100.33886377</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>598668.0</v>
+        <v>670263.61</v>
       </c>
       <c r="I39" s="1">
-        <v>2082.0</v>
+        <v>8724.99</v>
       </c>
       <c r="J39" s="1">
-        <v>0.34777205395979</v>
+        <v>1.3017251525859</v>
       </c>
       <c r="K39">
-        <v>1.68</v>
+        <v>3.57</v>
       </c>
       <c r="L39" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M39" s="1">
-        <v>600750.0</v>
+        <v>678988.6</v>
       </c>
       <c r="N39" s="1">
-        <v>610847.26</v>
+        <v>702844.44</v>
       </c>
       <c r="O39" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B40" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C40" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.866</v>
+        <v>87.494</v>
       </c>
       <c r="E40" s="1">
-        <v>100.07266667</v>
+        <v>89.44927278</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1200872.0</v>
+        <v>1610086.91</v>
       </c>
       <c r="I40" s="1">
-        <v>9520.0</v>
+        <v>-35194.91</v>
       </c>
       <c r="J40" s="1">
-        <v>0.79275726305551</v>
+        <v>-2.1859012567216</v>
       </c>
       <c r="K40">
-        <v>0.1</v>
+        <v>0.94</v>
       </c>
       <c r="L40" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M40" s="1">
-        <v>1210392.0</v>
+        <v>1574892.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1211612.55</v>
+        <v>1591868.71</v>
       </c>
       <c r="O40" s="1">
-        <v>0.72</v>
+        <v>1.12</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B41" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C41" s="1">
-        <v>1100000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>101.401</v>
+        <v>97.74</v>
       </c>
       <c r="E41" s="1">
-        <v>101.00763636</v>
+        <v>99.832</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1111084.0</v>
+        <v>99832.0</v>
       </c>
       <c r="I41" s="1">
-        <v>4327.0</v>
+        <v>-2092.0</v>
       </c>
       <c r="J41" s="1">
-        <v>0.38943950232386</v>
+        <v>-2.095520474397</v>
       </c>
       <c r="K41">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>0.73</v>
+      </c>
+      <c r="L41">
+        <v>734.25</v>
       </c>
       <c r="M41" s="1">
-        <v>1115411.0</v>
+        <v>97740.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1143788.74</v>
+        <v>98474.25</v>
       </c>
       <c r="O41" s="1">
-        <v>0.68</v>
+        <v>0.07</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>142</v>
       </c>
       <c r="B42" t="s">
         <v>143</v>
       </c>
       <c r="C42" s="1">
-        <v>847000.0</v>
+        <v>782000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.709</v>
+        <v>97.31</v>
       </c>
       <c r="E42" s="1">
-        <v>100.09043684</v>
+        <v>99.62663939</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>847766.0</v>
+        <v>779080.32</v>
       </c>
       <c r="I42" s="1">
-        <v>5239.23</v>
+        <v>-18116.12</v>
       </c>
       <c r="J42" s="1">
-        <v>0.61800426060965</v>
+        <v>-2.3253212197685</v>
       </c>
       <c r="K42">
-        <v>1.04</v>
+        <v>1.17</v>
       </c>
       <c r="L42" t="s">
         <v>144</v>
       </c>
       <c r="M42" s="1">
-        <v>853005.23</v>
+        <v>760964.2</v>
       </c>
       <c r="N42" s="1">
-        <v>861823.75</v>
+        <v>770147.34</v>
       </c>
       <c r="O42" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>145</v>
       </c>
       <c r="B43" t="s">
         <v>146</v>
       </c>
       <c r="C43" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>107.092</v>
+        <v>97.05</v>
       </c>
       <c r="E43" s="1">
-        <v>101.24545455</v>
+        <v>99.53527222</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1113700.0</v>
+        <v>895817.45</v>
       </c>
       <c r="I43" s="1">
-        <v>64312.0</v>
+        <v>-22367.45</v>
       </c>
       <c r="J43" s="1">
-        <v>5.7746251234623</v>
+        <v>-2.4968758980973</v>
       </c>
       <c r="K43">
-        <v>1.43</v>
+        <v>1.61</v>
       </c>
       <c r="L43" t="s">
         <v>147</v>
       </c>
       <c r="M43" s="1">
-        <v>1178012.0</v>
+        <v>873450.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1193758.58</v>
+        <v>887930.14</v>
       </c>
       <c r="O43" s="1">
-        <v>0.7</v>
+        <v>0.63</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>148</v>
       </c>
       <c r="B44" t="s">
         <v>149</v>
       </c>
       <c r="C44" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.591</v>
+        <v>96.801</v>
       </c>
       <c r="E44" s="1">
-        <v>100.19044444</v>
+        <v>100.43242857</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>901714.0</v>
+        <v>703027.0</v>
       </c>
       <c r="I44" s="1">
-        <v>3605.0</v>
+        <v>-25420.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.39979416977002</v>
+        <v>-3.6157928500612</v>
       </c>
       <c r="K44">
-        <v>0.45</v>
+        <v>1.38</v>
       </c>
       <c r="L44" t="s">
         <v>150</v>
       </c>
       <c r="M44" s="1">
-        <v>905319.0</v>
+        <v>677607.0</v>
       </c>
       <c r="N44" s="1">
-        <v>909326.41</v>
+        <v>687267.96</v>
       </c>
       <c r="O44" s="1">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>151</v>
       </c>
       <c r="B45" t="s">
         <v>152</v>
       </c>
       <c r="C45" s="1">
-        <v>668000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.158</v>
+        <v>95.215</v>
       </c>
       <c r="E45" s="1">
-        <v>100.33886377</v>
+        <v>98.8365</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>670263.61</v>
+        <v>790692.0</v>
       </c>
       <c r="I45" s="1">
-        <v>25511.83</v>
+        <v>-28972.0</v>
       </c>
       <c r="J45" s="1">
-        <v>3.8062382649716</v>
+        <v>-3.6641321778897</v>
       </c>
       <c r="K45">
-        <v>3.33</v>
+        <v>1.73</v>
       </c>
       <c r="L45" t="s">
         <v>153</v>
       </c>
       <c r="M45" s="1">
-        <v>695775.44</v>
+        <v>761720.0</v>
       </c>
       <c r="N45" s="1">
-        <v>718045.92</v>
+        <v>775528.22</v>
       </c>
       <c r="O45" s="1">
-        <v>0.42</v>
+        <v>0.55</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>154</v>
       </c>
       <c r="B46" t="s">
         <v>155</v>
       </c>
       <c r="C46" s="1">
-        <v>2200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>90.135</v>
+        <v>93.98</v>
       </c>
       <c r="E46" s="1">
-        <v>89.44927273</v>
+        <v>93.0849075</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1967884.0</v>
+        <v>744679.26</v>
       </c>
       <c r="I46" s="1">
-        <v>15086.0</v>
+        <v>7160.74</v>
       </c>
       <c r="J46" s="1">
-        <v>0.76661022702558</v>
+        <v>0.9615871402139</v>
       </c>
       <c r="K46">
-        <v>0.82</v>
+        <v>0.45</v>
       </c>
       <c r="L46" t="s">
         <v>156</v>
       </c>
       <c r="M46" s="1">
-        <v>1982970.0</v>
+        <v>751840.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2001029.59</v>
+        <v>755445.48</v>
       </c>
       <c r="O46" s="1">
-        <v>1.18</v>
+        <v>0.53</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>157</v>
       </c>
       <c r="B47" t="s">
         <v>158</v>
       </c>
       <c r="C47" s="1">
-        <v>100000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.766</v>
+        <v>102.813</v>
       </c>
       <c r="E47" s="1">
-        <v>99.832</v>
+        <v>101.25988946</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>99832.0</v>
+        <v>393900.97</v>
       </c>
       <c r="I47" s="1">
-        <v>934.0</v>
+        <v>6041.6</v>
       </c>
       <c r="J47" s="1">
-        <v>0.93557176055774</v>
+        <v>1.5337865250751</v>
       </c>
       <c r="K47">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>504.11</v>
+        <v>4.71</v>
+      </c>
+      <c r="L47" t="s">
+        <v>159</v>
       </c>
       <c r="M47" s="1">
-        <v>100766.0</v>
+        <v>399942.57</v>
       </c>
       <c r="N47" s="1">
-        <v>101270.11</v>
+        <v>418268.2</v>
       </c>
       <c r="O47" s="1">
-        <v>0.06</v>
+        <v>0.29</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B48" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C48" s="1">
-        <v>882000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.217</v>
+        <v>100.46</v>
       </c>
       <c r="E48" s="1">
-        <v>99.62663946</v>
+        <v>100.3582</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>878706.96</v>
+        <v>401432.8</v>
       </c>
       <c r="I48" s="1">
-        <v>5206.98</v>
+        <v>407.2</v>
       </c>
       <c r="J48" s="1">
-        <v>0.59257297791291</v>
+        <v>0.10143665390571</v>
       </c>
       <c r="K48">
-        <v>0.98</v>
+        <v>2.75</v>
       </c>
       <c r="L48" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M48" s="1">
-        <v>883913.94</v>
+        <v>401840.0</v>
       </c>
       <c r="N48" s="1">
-        <v>892558.75</v>
+        <v>412842.74</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.29</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B49" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C49" s="1">
-        <v>1100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.225</v>
+        <v>98.702</v>
       </c>
       <c r="E49" s="1">
-        <v>99.53527273</v>
+        <v>101.70135077</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1094888.0</v>
+        <v>1322117.56</v>
       </c>
       <c r="I49" s="1">
-        <v>7587.0</v>
+        <v>-38991.56</v>
       </c>
       <c r="J49" s="1">
-        <v>0.6929475891598</v>
+        <v>-2.9491749583902</v>
       </c>
       <c r="K49">
-        <v>1.41</v>
+        <v>3.45</v>
       </c>
       <c r="L49" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M49" s="1">
-        <v>1102475.0</v>
+        <v>1283126.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1118036.99</v>
+        <v>1327935.93</v>
       </c>
       <c r="O49" s="1">
-        <v>0.66</v>
+        <v>0.94</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B50" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C50" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.375</v>
+        <v>102.382</v>
       </c>
       <c r="E50" s="1">
-        <v>100.43242857</v>
+        <v>103.84281818</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>703027.0</v>
+        <v>1142271.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-402.0</v>
+        <v>-16069.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.057181303136295</v>
+        <v>-1.4067589915178</v>
       </c>
       <c r="K50">
-        <v>1.16</v>
+        <v>3.7</v>
       </c>
       <c r="L50" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M50" s="1">
-        <v>702625.0</v>
+        <v>1126202.0</v>
       </c>
       <c r="N50" s="1">
-        <v>710725.34</v>
+        <v>1166902.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>0.82</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B51" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C51" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.97</v>
+        <v>105.543</v>
       </c>
       <c r="E51" s="1">
-        <v>98.8365</v>
+        <v>107.34</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>790692.0</v>
+        <v>751380.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-6932.0</v>
+        <v>-12579.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.87670040926176</v>
+        <v>-1.6741196198994</v>
       </c>
       <c r="K51">
-        <v>1.52</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>0.02</v>
+      </c>
+      <c r="L51">
+        <v>137.91</v>
       </c>
       <c r="M51" s="1">
-        <v>783760.0</v>
+        <v>738801.0</v>
       </c>
       <c r="N51" s="1">
-        <v>795957.26</v>
+        <v>738938.91</v>
       </c>
       <c r="O51" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>171</v>
       </c>
       <c r="B52" t="s">
         <v>172</v>
       </c>
       <c r="C52" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>95.239</v>
+        <v>102.319</v>
       </c>
       <c r="E52" s="1">
-        <v>93.08490778</v>
+        <v>101.255</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>837764.17</v>
+        <v>303765.0</v>
       </c>
       <c r="I52" s="1">
-        <v>19386.83</v>
+        <v>3192.0</v>
       </c>
       <c r="J52" s="1">
-        <v>2.3141154389546</v>
+        <v>1.0508123055652</v>
       </c>
       <c r="K52">
-        <v>0.4</v>
+        <v>4.12</v>
       </c>
       <c r="L52" t="s">
         <v>173</v>
       </c>
       <c r="M52" s="1">
-        <v>857151.0</v>
+        <v>306957.0</v>
       </c>
       <c r="N52" s="1">
-        <v>860754.08</v>
+        <v>319331.22</v>
       </c>
       <c r="O52" s="1">
-        <v>0.51</v>
+        <v>0.22</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>174</v>
       </c>
       <c r="B53" t="s">
         <v>175</v>
       </c>
       <c r="C53" s="1">
-        <v>489000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>106.102</v>
+        <v>105.963</v>
       </c>
       <c r="E53" s="1">
-        <v>101.25988957</v>
+        <v>109.243715</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>495160.86</v>
+        <v>655462.29</v>
       </c>
       <c r="I53" s="1">
-        <v>23677.92</v>
+        <v>-19684.29</v>
       </c>
       <c r="J53" s="1">
-        <v>4.7818642208514</v>
+        <v>-3.003115556808</v>
       </c>
       <c r="K53">
-        <v>4.44</v>
+        <v>0.86</v>
       </c>
       <c r="L53" t="s">
         <v>176</v>
       </c>
       <c r="M53" s="1">
-        <v>518838.78</v>
+        <v>635778.0</v>
       </c>
       <c r="N53" s="1">
-        <v>540538.99</v>
+        <v>640956.08</v>
       </c>
       <c r="O53" s="1">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>177</v>
       </c>
       <c r="B54" t="s">
         <v>178</v>
       </c>
       <c r="C54" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>106.568</v>
+        <v>98.013</v>
       </c>
       <c r="E54" s="1">
-        <v>101.035</v>
+        <v>99.984</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>606210.0</v>
+        <v>799872.0</v>
       </c>
       <c r="I54" s="1">
-        <v>33198.0</v>
+        <v>-15768.0</v>
       </c>
       <c r="J54" s="1">
-        <v>5.4763200870985</v>
+        <v>-1.9713154104657</v>
       </c>
       <c r="K54">
-        <v>3.07</v>
+        <v>0.58</v>
       </c>
       <c r="L54" t="s">
         <v>179</v>
       </c>
       <c r="M54" s="1">
-        <v>639408.0</v>
+        <v>784104.0</v>
       </c>
       <c r="N54" s="1">
-        <v>657839.51</v>
+        <v>788750.58</v>
       </c>
       <c r="O54" s="1">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>180</v>
       </c>
       <c r="B55" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>103.39</v>
+        <v>98.932</v>
       </c>
       <c r="E55" s="1">
-        <v>100.3582</v>
+        <v>99.653</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>501791.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I55" s="1">
-        <v>15159.0</v>
+        <v>-1442.0</v>
       </c>
       <c r="J55" s="1">
-        <v>3.0209788537459</v>
+        <v>-0.72351058171856</v>
       </c>
       <c r="K55">
-        <v>2.52</v>
+        <v>1.68</v>
       </c>
       <c r="L55" t="s">
         <v>182</v>
       </c>
       <c r="M55" s="1">
-        <v>516950.0</v>
+        <v>197864.0</v>
       </c>
       <c r="N55" s="1">
-        <v>529552.74</v>
+        <v>201229.75</v>
       </c>
       <c r="O55" s="1">
-        <v>0.31</v>
+        <v>0.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>183</v>
       </c>
       <c r="B56" t="s">
         <v>184</v>
       </c>
       <c r="C56" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>102.796</v>
+        <v>98.337</v>
       </c>
       <c r="E56" s="1">
-        <v>102.79084</v>
+        <v>101.631</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>925117.56</v>
+        <v>508155.0</v>
       </c>
       <c r="I56" s="1">
-        <v>46.44</v>
+        <v>-16470.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.0050199025516281</v>
+        <v>-3.2411370546388</v>
       </c>
       <c r="K56">
-        <v>3.21</v>
+        <v>3.31</v>
       </c>
       <c r="L56" t="s">
         <v>185</v>
       </c>
       <c r="M56" s="1">
-        <v>925164.0</v>
+        <v>491685.0</v>
       </c>
       <c r="N56" s="1">
-        <v>954050.3</v>
+        <v>508215.66</v>
       </c>
       <c r="O56" s="1">
-        <v>0.56</v>
+        <v>0.36</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>186</v>
       </c>
       <c r="B57" t="s">
         <v>187</v>
       </c>
       <c r="C57" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.596</v>
+        <v>103.744</v>
       </c>
       <c r="E57" s="1">
-        <v>98.623</v>
+        <v>100.91250667</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>394492.0</v>
+        <v>1513687.6</v>
       </c>
       <c r="I57" s="1">
-        <v>3892.0</v>
+        <v>42472.4</v>
       </c>
       <c r="J57" s="1">
-        <v>0.9865852792959</v>
+        <v>2.8058894054493</v>
       </c>
       <c r="K57">
-        <v>2.57</v>
+        <v>2.74</v>
       </c>
       <c r="L57" t="s">
         <v>188</v>
       </c>
       <c r="M57" s="1">
-        <v>398384.0</v>
+        <v>1556160.0</v>
       </c>
       <c r="N57" s="1">
-        <v>408673.04</v>
+        <v>1597255.89</v>
       </c>
       <c r="O57" s="1">
-        <v>0.24</v>
+        <v>1.13</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>189</v>
       </c>
       <c r="B58" t="s">
         <v>190</v>
       </c>
       <c r="C58" s="1">
-        <v>1100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>106.29</v>
+        <v>98.354</v>
       </c>
       <c r="E58" s="1">
-        <v>103.84281818</v>
+        <v>99.895</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1142271.0</v>
+        <v>299685.0</v>
       </c>
       <c r="I58" s="1">
-        <v>26919.0</v>
+        <v>-4623.0</v>
       </c>
       <c r="J58" s="1">
-        <v>2.3566211520734</v>
+        <v>-1.5426197507383</v>
       </c>
       <c r="K58">
-        <v>3.43</v>
+        <v>0.36</v>
       </c>
       <c r="L58" t="s">
         <v>191</v>
       </c>
       <c r="M58" s="1">
-        <v>1169190.0</v>
+        <v>295062.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1206962.95</v>
+        <v>296143.85</v>
       </c>
       <c r="O58" s="1">
-        <v>0.71</v>
+        <v>0.21</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>192</v>
       </c>
       <c r="B59" t="s">
         <v>193</v>
       </c>
       <c r="C59" s="1">
         <v>500000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>105.642</v>
+        <v>101.587</v>
       </c>
       <c r="E59" s="1">
-        <v>106.513</v>
+        <v>99.538246</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>532565.0</v>
+        <v>497691.23</v>
       </c>
       <c r="I59" s="1">
-        <v>-4355.0</v>
+        <v>10243.77</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.81774055749063</v>
+        <v>2.0582580890565</v>
       </c>
       <c r="K59">
-        <v>2.82</v>
+        <v>1.88</v>
       </c>
       <c r="L59" t="s">
         <v>194</v>
       </c>
       <c r="M59" s="1">
-        <v>528210.0</v>
+        <v>507935.0</v>
       </c>
       <c r="N59" s="1">
-        <v>542299.04</v>
+        <v>517330.55</v>
       </c>
       <c r="O59" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>195</v>
       </c>
       <c r="B60" t="s">
         <v>196</v>
       </c>
       <c r="C60" s="1">
-        <v>400000.0</v>
+        <v>556000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>104.84</v>
+        <v>99.096</v>
       </c>
       <c r="E60" s="1">
-        <v>101.255</v>
+        <v>99.70957374</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>405020.0</v>
+        <v>554385.23</v>
       </c>
       <c r="I60" s="1">
-        <v>14340.0</v>
+        <v>-3411.47</v>
       </c>
       <c r="J60" s="1">
-        <v>3.5405658979803</v>
+        <v>-0.61536091067938</v>
       </c>
       <c r="K60">
-        <v>3.85</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>419360.0</v>
+        <v>550973.76</v>
       </c>
       <c r="N60" s="1">
-        <v>434752.0</v>
+        <v>550973.76</v>
       </c>
       <c r="O60" s="1">
-        <v>0.26</v>
+        <v>0.39</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>197</v>
+      </c>
+      <c r="B61" t="s">
         <v>198</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.141</v>
+        <v>83.643</v>
       </c>
       <c r="E61" s="1">
-        <v>101.8682</v>
+        <v>86.06233333</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>509341.0</v>
+        <v>1032748.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-3636.0</v>
+        <v>-29032.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.71386360022068</v>
+        <v>-2.8111407623157</v>
       </c>
       <c r="K61">
-        <v>0.21</v>
+        <v>0.43</v>
       </c>
       <c r="L61" t="s">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="M61" s="1">
-        <v>505705.0</v>
+        <v>1003716.0</v>
       </c>
       <c r="N61" s="1">
-        <v>506759.79</v>
+        <v>1008894.08</v>
       </c>
       <c r="O61" s="1">
-        <v>0.3</v>
+        <v>0.71</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B62" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C62" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>108.788</v>
+        <v>98.542</v>
       </c>
       <c r="E62" s="1">
-        <v>109.24371429</v>
+        <v>100.6852</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>764706.0</v>
+        <v>402740.8</v>
       </c>
       <c r="I62" s="1">
-        <v>-3190.0</v>
+        <v>-8572.8</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.41715378197634</v>
+        <v>-2.1286147318573</v>
       </c>
       <c r="K62">
         <v>0.56</v>
       </c>
       <c r="L62" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="M62" s="1">
-        <v>761516.0</v>
+        <v>394168.0</v>
       </c>
       <c r="N62" s="1">
-        <v>765442.71</v>
+        <v>396403.62</v>
       </c>
       <c r="O62" s="1">
-        <v>0.45</v>
+        <v>0.28</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>202</v>
+      </c>
+      <c r="B63" t="s">
+        <v>203</v>
+      </c>
+      <c r="C63" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>98.078</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-10168.0</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-2.5263367123832</v>
+      </c>
+      <c r="K63">
+        <v>2.64</v>
+      </c>
+      <c r="L63" t="s">
         <v>204</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>904365.0</v>
+        <v>392312.0</v>
       </c>
       <c r="N63" s="1">
-        <v>907521.16</v>
+        <v>402859.95</v>
       </c>
       <c r="O63" s="1">
-        <v>0.54</v>
+        <v>0.28</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" t="s">
+        <v>206</v>
+      </c>
+      <c r="C64" s="1">
+        <v>927000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E64" s="1">
+        <v>99.84305502</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>925545.12</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-24037.62</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-2.5971310831394</v>
+      </c>
+      <c r="K64">
+        <v>2.63</v>
+      </c>
+      <c r="L64" t="s">
         <v>207</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>203764.0</v>
+        <v>901507.5</v>
       </c>
       <c r="N64" s="1">
-        <v>206741.4</v>
+        <v>925904.74</v>
       </c>
       <c r="O64" s="1">
-        <v>0.12</v>
+        <v>0.65</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B65" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C65" s="1">
         <v>500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.471</v>
+        <v>98.092</v>
       </c>
       <c r="E65" s="1">
-        <v>101.631</v>
+        <v>100.096834</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>508155.0</v>
+        <v>500484.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-800.0</v>
+        <v>-10024.17</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.15743227952101</v>
+        <v>-2.0028945171233</v>
       </c>
       <c r="K65">
-        <v>3.11</v>
+        <v>1.62</v>
       </c>
       <c r="L65" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="M65" s="1">
-        <v>507355.0</v>
+        <v>490460.0</v>
       </c>
       <c r="N65" s="1">
-        <v>522896.64</v>
+        <v>498582.74</v>
       </c>
       <c r="O65" s="1">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" t="s">
+        <v>212</v>
+      </c>
+      <c r="C66" s="1">
+        <v>1592000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>97.718</v>
+      </c>
+      <c r="E66" s="1">
+        <v>100.08562374</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1593363.13</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-37692.57</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-2.3655982299528</v>
+      </c>
+      <c r="K66">
+        <v>0.6</v>
+      </c>
+      <c r="L66" t="s">
         <v>213</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>1805417.0</v>
+        <v>1555670.56</v>
       </c>
       <c r="N66" s="1">
-        <v>1847101.93</v>
+        <v>1565295.49</v>
       </c>
       <c r="O66" s="1">
-        <v>1.09</v>
+        <v>1.1</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>214</v>
+      </c>
+      <c r="B67" t="s">
+        <v>215</v>
+      </c>
+      <c r="C67" s="1">
+        <v>1009000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E67" s="1">
+        <v>100.01720416</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>1009173.59</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-26306.69</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-2.606755692051</v>
+      </c>
+      <c r="K67">
+        <v>2.07</v>
+      </c>
+      <c r="L67" t="s">
         <v>216</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>402608.0</v>
+        <v>982866.9</v>
       </c>
       <c r="N67" s="1">
-        <v>403273.75</v>
+        <v>1003781.7</v>
       </c>
       <c r="O67" s="1">
-        <v>0.24</v>
+        <v>0.71</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>217</v>
+      </c>
+      <c r="B68" t="s">
         <v>218</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>97.851</v>
+      </c>
+      <c r="E68" s="1">
+        <v>100.49511125</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>803960.89</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-21152.89</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-2.631084454867</v>
+      </c>
+      <c r="K68">
+        <v>3.17</v>
+      </c>
+      <c r="L68" t="s">
         <v>219</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>522360.0</v>
+        <v>782808.0</v>
       </c>
       <c r="N68" s="1">
-        <v>530640.82</v>
+        <v>808153.21</v>
       </c>
       <c r="O68" s="1">
-        <v>0.31</v>
+        <v>0.57</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>220</v>
+      </c>
+      <c r="B69" t="s">
         <v>221</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>96.931</v>
+      </c>
+      <c r="E69" s="1">
+        <v>99.631</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>896679.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-24300.0</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-2.7099998996296</v>
+      </c>
+      <c r="K69">
+        <v>0.26</v>
+      </c>
+      <c r="L69" t="s">
         <v>222</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>664869.12</v>
+        <v>872379.0</v>
       </c>
       <c r="N69" s="1">
-        <v>683416.85</v>
+        <v>874752.29</v>
       </c>
       <c r="O69" s="1">
-        <v>0.4</v>
+        <v>0.62</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>223</v>
+      </c>
+      <c r="B70" t="s">
         <v>224</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>97.298</v>
+      </c>
+      <c r="E70" s="1">
+        <v>99.44689431</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>611598.4</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-13215.7</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-2.1608460715398</v>
+      </c>
+      <c r="K70">
+        <v>0.95</v>
+      </c>
+      <c r="L70" t="s">
         <v>225</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>1041780.0</v>
+        <v>598382.7</v>
       </c>
       <c r="N70" s="1">
-        <v>1046526.58</v>
+        <v>604227.31</v>
       </c>
       <c r="O70" s="1">
-        <v>0.62</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>226</v>
+      </c>
+      <c r="B71" t="s">
         <v>227</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>105.303</v>
+      </c>
+      <c r="E71" s="1">
+        <v>108.7698</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>435079.2</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-13867.2</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-3.187281763872</v>
+      </c>
+      <c r="K71">
+        <v>2.12</v>
+      </c>
+      <c r="L71" t="s">
         <v>228</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>504645.0</v>
+        <v>421212.0</v>
       </c>
       <c r="N71" s="1">
-        <v>506576.51</v>
+        <v>429696.93</v>
       </c>
       <c r="O71" s="1">
         <v>0.3</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>229</v>
+      </c>
+      <c r="B72" t="s">
         <v>230</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>100.181</v>
+      </c>
+      <c r="E72" s="1">
+        <v>100.9622225</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>807697.78</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-6249.78</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-0.77377704319059</v>
+      </c>
+      <c r="K72">
+        <v>3.04</v>
+      </c>
+      <c r="L72" t="s">
         <v>231</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>402932.0</v>
+        <v>801448.0</v>
       </c>
       <c r="N72" s="1">
-        <v>412760.77</v>
+        <v>825738.41</v>
       </c>
       <c r="O72" s="1">
-        <v>0.24</v>
+        <v>0.58</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>232</v>
+      </c>
+      <c r="B73" t="s">
         <v>233</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>927000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.512</v>
+        <v>99.178</v>
       </c>
       <c r="E73" s="1">
-        <v>99.84305502</v>
+        <v>99.821</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>925545.12</v>
+        <v>698747.0</v>
       </c>
       <c r="I73" s="1">
-        <v>15471.12</v>
+        <v>-4501.0</v>
       </c>
       <c r="J73" s="1">
-        <v>1.6715684266154</v>
+        <v>-0.64415303393074</v>
       </c>
       <c r="K73">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>0.01</v>
+      </c>
+      <c r="L73">
+        <v>74.32</v>
       </c>
       <c r="M73" s="1">
-        <v>941016.24</v>
+        <v>694246.0</v>
       </c>
       <c r="N73" s="1">
-        <v>963480.12</v>
+        <v>694320.32</v>
       </c>
       <c r="O73" s="1">
-        <v>0.57</v>
+        <v>0.49</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>234</v>
+      </c>
+      <c r="B74" t="s">
+        <v>235</v>
+      </c>
+      <c r="C74" s="1">
+        <v>1258000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.63</v>
+      </c>
+      <c r="E74" s="1">
+        <v>99.38705326</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>1250289.13</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-22103.73</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-1.7678894800917</v>
+      </c>
+      <c r="K74">
+        <v>2.47</v>
+      </c>
+      <c r="L74" t="s">
         <v>236</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>604038.0</v>
+        <v>1228185.4</v>
       </c>
       <c r="N74" s="1">
-        <v>612505.96</v>
+        <v>1259299.36</v>
       </c>
       <c r="O74" s="1">
-        <v>0.36</v>
+        <v>0.89</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>237</v>
+      </c>
+      <c r="B75" t="s">
+        <v>238</v>
+      </c>
+      <c r="C75" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>98.058</v>
+      </c>
+      <c r="E75" s="1">
+        <v>99.7035</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>498517.5</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-8227.5</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-1.6503934164799</v>
+      </c>
+      <c r="K75">
+        <v>2.57</v>
+      </c>
+      <c r="L75" t="s">
         <v>239</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>1905527.8</v>
+        <v>490290.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1913213.16</v>
+        <v>503142.74</v>
       </c>
       <c r="O75" s="1">
-        <v>1.13</v>
+        <v>0.35</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>240</v>
+      </c>
+      <c r="B76" t="s">
+        <v>241</v>
+      </c>
+      <c r="C76" s="1">
+        <v>2050000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.094</v>
+      </c>
+      <c r="E76" s="1">
+        <v>96.98605268</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>1988214.08</v>
+      </c>
+      <c r="I76" s="1">
+        <v>63712.92</v>
+      </c>
+      <c r="J76" s="1">
+        <v>3.2045301680994</v>
+      </c>
+      <c r="K76">
+        <v>3.81</v>
+      </c>
+      <c r="L76" t="s">
         <v>242</v>
       </c>
-      <c r="B76" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>1219639.2</v>
+        <v>2051927.0</v>
       </c>
       <c r="N76" s="1">
-        <v>1242107.19</v>
+        <v>2130023.58</v>
       </c>
       <c r="O76" s="1">
-        <v>0.73</v>
+        <v>1.5</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B77" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C77" s="1">
         <v>900000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.635</v>
+        <v>89.511</v>
       </c>
       <c r="E77" s="1">
-        <v>100.49511111</v>
+        <v>83.47740778</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>904456.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I77" s="1">
-        <v>1259.0</v>
+        <v>54302.33</v>
       </c>
       <c r="J77" s="1">
-        <v>0.1391996957287</v>
+        <v>7.227814546283</v>
       </c>
       <c r="K77">
-        <v>2.96</v>
+        <v>1.01</v>
       </c>
       <c r="L77" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="M77" s="1">
-        <v>905715.0</v>
+        <v>805599.0</v>
       </c>
       <c r="N77" s="1">
-        <v>932351.3</v>
+        <v>814706.88</v>
       </c>
       <c r="O77" s="1">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>246</v>
+      </c>
+      <c r="B78" t="s">
+        <v>247</v>
+      </c>
+      <c r="C78" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>101.693</v>
+      </c>
+      <c r="E78" s="1">
+        <v>100.4068</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>702847.6</v>
+      </c>
+      <c r="I78" s="1">
+        <v>9003.4</v>
+      </c>
+      <c r="J78" s="1">
+        <v>1.2809889370043</v>
+      </c>
+      <c r="K78">
+        <v>0.82</v>
+      </c>
+      <c r="L78" t="s">
         <v>248</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>906273.0</v>
+        <v>711851.0</v>
       </c>
       <c r="N78" s="1">
-        <v>906380.88</v>
+        <v>717573.26</v>
       </c>
       <c r="O78" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>249</v>
+      </c>
+      <c r="B79" t="s">
         <v>250</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>97.639</v>
+      </c>
+      <c r="E79" s="1">
+        <v>100.231</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>701617.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-18144.0</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-2.5860262792948</v>
+      </c>
+      <c r="K79">
+        <v>0.64</v>
+      </c>
+      <c r="L79" t="s">
         <v>251</v>
       </c>
-      <c r="C79" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>716322.75</v>
+        <v>683473.0</v>
       </c>
       <c r="N79" s="1">
-        <v>721832.17</v>
+        <v>687931.9</v>
       </c>
       <c r="O79" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>252</v>
+      </c>
+      <c r="B80" t="s">
         <v>253</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.584</v>
+      </c>
+      <c r="E80" s="1">
+        <v>100.28911125</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>802312.89</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-21640.89</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-2.697313014627</v>
+      </c>
+      <c r="K80">
+        <v>0.16</v>
+      </c>
+      <c r="L80" t="s">
         <v>254</v>
       </c>
-      <c r="C80" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>543415.0</v>
+        <v>780672.0</v>
       </c>
       <c r="N80" s="1">
-        <v>552654.73</v>
+        <v>781921.32</v>
       </c>
       <c r="O80" s="1">
-        <v>0.33</v>
+        <v>0.55</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>255</v>
+      </c>
+      <c r="B81" t="s">
         <v>256</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>103.112</v>
+        <v>89.574</v>
       </c>
       <c r="E81" s="1">
-        <v>100.96222222</v>
+        <v>90.19025</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>908660.0</v>
+        <v>360761.0</v>
       </c>
       <c r="I81" s="1">
-        <v>19348.0</v>
+        <v>-2465.0</v>
       </c>
       <c r="J81" s="1">
-        <v>2.1292892831202</v>
+        <v>-0.68327784876968</v>
       </c>
       <c r="K81">
-        <v>2.81</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.07</v>
+      </c>
+      <c r="L81">
+        <v>268.49</v>
       </c>
       <c r="M81" s="1">
-        <v>928008.0</v>
+        <v>358296.0</v>
       </c>
       <c r="N81" s="1">
-        <v>953328.21</v>
+        <v>358564.49</v>
       </c>
       <c r="O81" s="1">
-        <v>0.56</v>
+        <v>0.25</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B82" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C82" s="1">
-        <v>1458000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.151</v>
+        <v>90.224</v>
       </c>
       <c r="E82" s="1">
-        <v>99.3870535</v>
+        <v>89.875</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1449063.24</v>
+        <v>89875.0</v>
       </c>
       <c r="I82" s="1">
-        <v>11138.34</v>
+        <v>349.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.76865796416173</v>
+        <v>0.38831710709318</v>
       </c>
       <c r="K82">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>0.13</v>
+      </c>
+      <c r="L82">
+        <v>130.14</v>
       </c>
       <c r="M82" s="1">
-        <v>1460201.58</v>
+        <v>90224.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1493850.42</v>
+        <v>90354.14</v>
       </c>
       <c r="O82" s="1">
-        <v>0.88</v>
+        <v>0.06</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B83" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C83" s="1">
         <v>600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.638</v>
+        <v>97.357</v>
       </c>
       <c r="E83" s="1">
-        <v>99.7035</v>
+        <v>99.92916667</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>598221.0</v>
+        <v>599575.0</v>
       </c>
       <c r="I83" s="1">
-        <v>5607.0</v>
+        <v>-15433.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.93727903233086</v>
+        <v>-2.5739899095192</v>
       </c>
       <c r="K83">
-        <v>2.38</v>
+        <v>2.28</v>
       </c>
       <c r="L83" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="M83" s="1">
-        <v>603828.0</v>
+        <v>584142.0</v>
       </c>
       <c r="N83" s="1">
-        <v>618086.22</v>
+        <v>597835.15</v>
       </c>
       <c r="O83" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B84" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C84" s="1">
-        <v>2050000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>101.381</v>
+        <v>97.56</v>
       </c>
       <c r="E84" s="1">
-        <v>96.98605268</v>
+        <v>100.00810345</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1988214.08</v>
+        <v>580047.0</v>
       </c>
       <c r="I84" s="1">
-        <v>90096.42</v>
+        <v>-14199.0</v>
       </c>
       <c r="J84" s="1">
-        <v>4.5315250961305</v>
+        <v>-2.4479050835536</v>
       </c>
       <c r="K84">
-        <v>3.55</v>
+        <v>0.95</v>
       </c>
       <c r="L84" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="M84" s="1">
-        <v>2078310.5</v>
+        <v>565848.0</v>
       </c>
       <c r="N84" s="1">
-        <v>2151099.54</v>
+        <v>571369.76</v>
       </c>
       <c r="O84" s="1">
-        <v>1.27</v>
+        <v>0.4</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="B85" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C85" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>92.147</v>
+        <v>97.683</v>
       </c>
       <c r="E85" s="1">
-        <v>83.47740778</v>
+        <v>100.03090909</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>751296.67</v>
+        <v>1100340.0</v>
       </c>
       <c r="I85" s="1">
-        <v>78026.33</v>
+        <v>-25827.0</v>
       </c>
       <c r="J85" s="1">
-        <v>10.385555149606</v>
+        <v>-2.347183597797</v>
       </c>
       <c r="K85">
-        <v>0.9</v>
+        <v>0.32</v>
       </c>
       <c r="L85" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="M85" s="1">
-        <v>829323.0</v>
+        <v>1074513.0</v>
       </c>
       <c r="N85" s="1">
-        <v>837459.99</v>
+        <v>1077999.1</v>
       </c>
       <c r="O85" s="1">
-        <v>0.49</v>
+        <v>0.76</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B86" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C86" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>104.155</v>
+        <v>98.127</v>
       </c>
       <c r="E86" s="1">
-        <v>100.4068</v>
+        <v>100.681715</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1004068.0</v>
+        <v>604090.29</v>
       </c>
       <c r="I86" s="1">
-        <v>37482.0</v>
+        <v>-15328.29</v>
       </c>
       <c r="J86" s="1">
-        <v>3.7330140986467</v>
+        <v>-2.5374170473755</v>
       </c>
       <c r="K86">
-        <v>0.59</v>
+        <v>1.54</v>
       </c>
       <c r="L86" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="M86" s="1">
-        <v>1041550.0</v>
+        <v>588762.0</v>
       </c>
       <c r="N86" s="1">
-        <v>1047495.21</v>
+        <v>598025.01</v>
       </c>
       <c r="O86" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B87" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="C87" s="1">
-        <v>800000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.329</v>
+        <v>101.784</v>
       </c>
       <c r="E87" s="1">
-        <v>100.231</v>
+        <v>102.24853966</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>801848.0</v>
+        <v>593041.53</v>
       </c>
       <c r="I87" s="1">
-        <v>784.0</v>
+        <v>-2694.33</v>
       </c>
       <c r="J87" s="1">
-        <v>0.097774141732598</v>
+        <v>-0.45432399987232</v>
       </c>
       <c r="K87">
+        <v>1.31</v>
+      </c>
+      <c r="L87" t="s">
+        <v>273</v>
+      </c>
+      <c r="M87" s="1">
+        <v>590347.2</v>
+      </c>
+      <c r="N87" s="1">
+        <v>597950.76</v>
+      </c>
+      <c r="O87" s="1">
         <v>0.42</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.48</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B88" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="C88" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.331</v>
+        <v>100.313</v>
       </c>
       <c r="E88" s="1">
-        <v>100.28911111</v>
+        <v>100.55165909</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>902602.0</v>
+        <v>1106068.25</v>
       </c>
       <c r="I88" s="1">
-        <v>377.0</v>
+        <v>-2625.25</v>
       </c>
       <c r="J88" s="1">
-        <v>0.041768132576706</v>
+        <v>-0.23734972954879</v>
       </c>
       <c r="K88">
-        <v>2.98</v>
+        <v>3.1</v>
       </c>
       <c r="L88" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="M88" s="1">
-        <v>902979.0</v>
+        <v>1103443.0</v>
       </c>
       <c r="N88" s="1">
-        <v>929831.05</v>
+        <v>1137543.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.55</v>
+        <v>0.8</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B89" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C89" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>91.393</v>
+        <v>97.643</v>
       </c>
       <c r="E89" s="1">
-        <v>90.19025</v>
+        <v>99.772</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>360761.0</v>
+        <v>498860.0</v>
       </c>
       <c r="I89" s="1">
-        <v>4811.0</v>
+        <v>-10645.0</v>
       </c>
       <c r="J89" s="1">
-        <v>1.3335698703574</v>
+        <v>-2.1338652126849</v>
       </c>
       <c r="K89">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>153.42</v>
+        <v>0.36</v>
+      </c>
+      <c r="L89" t="s">
+        <v>279</v>
       </c>
       <c r="M89" s="1">
-        <v>365572.0</v>
+        <v>488215.0</v>
       </c>
       <c r="N89" s="1">
-        <v>365725.42</v>
+        <v>490012.95</v>
       </c>
       <c r="O89" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>280</v>
+      </c>
+      <c r="B90" t="s">
+        <v>281</v>
+      </c>
+      <c r="C90" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>96.733</v>
+      </c>
+      <c r="E90" s="1">
+        <v>99.99133333</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>599948.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-19550.0</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-3.258615746698</v>
+      </c>
+      <c r="K90">
+        <v>1.43</v>
+      </c>
+      <c r="L90" t="s">
         <v>282</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>91655.0</v>
+        <v>580398.0</v>
       </c>
       <c r="N90" s="1">
-        <v>91770.75</v>
+        <v>588966.49</v>
       </c>
       <c r="O90" s="1">
-        <v>0.05</v>
+        <v>0.41</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>283</v>
+      </c>
+      <c r="B91" t="s">
         <v>284</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E91" s="1">
+        <v>95.31451</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>667201.57</v>
+      </c>
+      <c r="I91" s="1">
+        <v>31489.43</v>
+      </c>
+      <c r="J91" s="1">
+        <v>4.7196276831303</v>
+      </c>
+      <c r="K91">
+        <v>1.69</v>
+      </c>
+      <c r="L91" t="s">
         <v>285</v>
       </c>
-      <c r="C91" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>602334.0</v>
+        <v>698691.0</v>
       </c>
       <c r="N91" s="1">
-        <v>614560.03</v>
+        <v>710551.11</v>
       </c>
       <c r="O91" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>286</v>
+      </c>
+      <c r="B92" t="s">
+        <v>284</v>
+      </c>
+      <c r="C92" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>92.417</v>
+      </c>
+      <c r="E92" s="1">
+        <v>94.52690909</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>1039796.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-23209.0</v>
+      </c>
+      <c r="J92" s="1">
+        <v>-2.2320724449796</v>
+      </c>
+      <c r="K92">
+        <v>0.22</v>
+      </c>
+      <c r="L92" t="s">
         <v>287</v>
       </c>
-      <c r="B92" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>583572.8</v>
+        <v>1016587.0</v>
       </c>
       <c r="N92" s="1">
-        <v>587923.28</v>
+        <v>1018952.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.35</v>
+        <v>0.72</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>288</v>
+      </c>
+      <c r="B93" t="s">
+        <v>289</v>
+      </c>
+      <c r="C93" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>95.089</v>
+      </c>
+      <c r="E93" s="1">
+        <v>98.91583333</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>1186990.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-45922.0</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-3.8687773275259</v>
+      </c>
+      <c r="K93">
+        <v>3.67</v>
+      </c>
+      <c r="L93" t="s">
         <v>290</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>695065.56</v>
+        <v>1141068.0</v>
       </c>
       <c r="N93" s="1">
-        <v>699705.75</v>
+        <v>1185081.7</v>
       </c>
       <c r="O93" s="1">
-        <v>0.41</v>
+        <v>0.83</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>291</v>
+      </c>
+      <c r="B94" t="s">
+        <v>292</v>
+      </c>
+      <c r="C94" s="1">
+        <v>521000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>98.05</v>
+      </c>
+      <c r="E94" s="1">
+        <v>99.68758157</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>519372.3</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-8531.8</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-1.6427137142277</v>
+      </c>
+      <c r="K94">
+        <v>1.55</v>
+      </c>
+      <c r="L94" t="s">
         <v>293</v>
       </c>
-      <c r="B94" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>1103135.0</v>
+        <v>510840.5</v>
       </c>
       <c r="N94" s="1">
-        <v>1104529.44</v>
+        <v>518912.43</v>
       </c>
       <c r="O94" s="1">
-        <v>0.65</v>
+        <v>0.37</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>294</v>
+      </c>
+      <c r="B95" t="s">
+        <v>295</v>
+      </c>
+      <c r="C95" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>97.065</v>
+      </c>
+      <c r="E95" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>499980.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-14655.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-2.9311172446898</v>
+      </c>
+      <c r="K95">
+        <v>1.35</v>
+      </c>
+      <c r="L95" t="s">
         <v>296</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>339380.0</v>
+        <v>485325.0</v>
       </c>
       <c r="N95" s="1">
-        <v>345215.62</v>
+        <v>492064.73</v>
       </c>
       <c r="O95" s="1">
-        <v>0.2</v>
+        <v>0.35</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>297</v>
+      </c>
+      <c r="B96" t="s">
+        <v>298</v>
+      </c>
+      <c r="C96" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>97.072</v>
+      </c>
+      <c r="E96" s="1">
+        <v>99.72939652</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>515600.98</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-13738.74</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-2.6646070377911</v>
+      </c>
+      <c r="K96">
+        <v>2.66</v>
+      </c>
+      <c r="L96" t="s">
         <v>299</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>703437.0</v>
+        <v>501862.24</v>
       </c>
       <c r="N96" s="1">
-        <v>713085.97</v>
+        <v>515630.02</v>
       </c>
       <c r="O96" s="1">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>300</v>
+      </c>
+      <c r="B97" t="s">
+        <v>301</v>
+      </c>
+      <c r="C97" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>97.697</v>
+      </c>
+      <c r="E97" s="1">
+        <v>100.08276467</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>1501241.47</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-35786.47</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-2.3837917293878</v>
+      </c>
+      <c r="K97">
+        <v>2.29</v>
+      </c>
+      <c r="L97" t="s">
         <v>302</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>612137.8</v>
+        <v>1465455.0</v>
       </c>
       <c r="N97" s="1">
-        <v>618364.85</v>
+        <v>1499852.26</v>
       </c>
       <c r="O97" s="1">
-        <v>0.37</v>
+        <v>1.06</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>303</v>
+      </c>
+      <c r="B98" t="s">
+        <v>304</v>
+      </c>
+      <c r="C98" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.358</v>
+      </c>
+      <c r="E98" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-18578.0</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-2.5763988661515</v>
+      </c>
+      <c r="K98">
+        <v>2.45</v>
+      </c>
+      <c r="L98" t="s">
         <v>305</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>1138192.0</v>
+        <v>702506.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1169839.6</v>
+        <v>719622.44</v>
       </c>
       <c r="O98" s="1">
-        <v>0.69</v>
+        <v>0.51</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>306</v>
+      </c>
+      <c r="B99" t="s">
+        <v>307</v>
+      </c>
+      <c r="C99" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="E99" s="1">
+        <v>100.48160976</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>370777.14</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-884.16</v>
+      </c>
+      <c r="J99" s="1">
+        <v>-0.23846130319685</v>
+      </c>
+      <c r="K99">
+        <v>1.99</v>
+      </c>
+      <c r="L99" t="s">
         <v>308</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>602112.0</v>
+        <v>369892.98</v>
       </c>
       <c r="N99" s="1">
-        <v>603190.77</v>
+        <v>377249.22</v>
       </c>
       <c r="O99" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>309</v>
+      </c>
+      <c r="B100" t="s">
+        <v>310</v>
+      </c>
+      <c r="C100" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.129</v>
+      </c>
+      <c r="E100" s="1">
+        <v>99.56446429</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>557561.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-8038.6</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-1.4417435939745</v>
+      </c>
+      <c r="K100">
+        <v>3.43</v>
+      </c>
+      <c r="L100" t="s">
         <v>311</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>597066.0</v>
+        <v>549522.4</v>
       </c>
       <c r="N100" s="1">
-        <v>604339.97</v>
+        <v>568746.51</v>
       </c>
       <c r="O100" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>312</v>
+      </c>
+      <c r="B101" t="s">
+        <v>313</v>
+      </c>
+      <c r="C101" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.234</v>
+      </c>
+      <c r="E101" s="1">
+        <v>101.1515</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>404606.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-7670.0</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-1.8956713444684</v>
+      </c>
+      <c r="K101">
+        <v>4.13</v>
+      </c>
+      <c r="L101" t="s">
         <v>314</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>1037553.0</v>
+        <v>396936.0</v>
       </c>
       <c r="N101" s="1">
-        <v>1038763.0</v>
+        <v>413456.55</v>
       </c>
       <c r="O101" s="1">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>315</v>
+      </c>
+      <c r="B102" t="s">
+        <v>316</v>
+      </c>
+      <c r="C102" s="1">
+        <v>347000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>94.92</v>
+      </c>
+      <c r="E102" s="1">
+        <v>99.16931124</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>344117.51</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-14745.11</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-4.2849054673213</v>
+      </c>
+      <c r="K102">
+        <v>0.88</v>
+      </c>
+      <c r="L102" t="s">
         <v>317</v>
       </c>
-      <c r="B102" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>698859.0</v>
+        <v>329372.4</v>
       </c>
       <c r="N102" s="1">
-        <v>709964.38</v>
+        <v>332432.42</v>
       </c>
       <c r="O102" s="1">
-        <v>0.42</v>
+        <v>0.23</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>318</v>
+      </c>
+      <c r="B103" t="s">
         <v>319</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1">
+        <v>1376000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>97.56</v>
+      </c>
+      <c r="E103" s="1">
+        <v>100.03007631</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>1376413.85</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-33988.25</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-2.4693336237499</v>
+      </c>
+      <c r="K103">
+        <v>0.29</v>
+      </c>
+      <c r="L103" t="s">
         <v>320</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>1201944.0</v>
+        <v>1342425.6</v>
       </c>
       <c r="N103" s="1">
-        <v>1242937.15</v>
+        <v>1346445.18</v>
       </c>
       <c r="O103" s="1">
-        <v>0.73</v>
+        <v>0.95</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>321</v>
+      </c>
+      <c r="B104" t="s">
         <v>322</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>102.342</v>
+      </c>
+      <c r="E104" s="1">
+        <v>101.59326143</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>711152.83</v>
+      </c>
+      <c r="I104" s="1">
+        <v>5241.17</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.73699629375025</v>
+      </c>
+      <c r="K104">
+        <v>4.44</v>
+      </c>
+      <c r="L104" t="s">
         <v>323</v>
       </c>
-      <c r="C104" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>621683.1</v>
+        <v>716394.0</v>
       </c>
       <c r="N104" s="1">
-        <v>630143.16</v>
+        <v>747457.7</v>
       </c>
       <c r="O104" s="1">
-        <v>0.37</v>
+        <v>0.53</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>324</v>
+      </c>
+      <c r="B105" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="C105" s="1">
         <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.612</v>
+        <v>102.558</v>
       </c>
       <c r="E105" s="1">
-        <v>99.996</v>
+        <v>105.93</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>599976.0</v>
+        <v>635580.0</v>
       </c>
       <c r="I105" s="1">
-        <v>3696.0</v>
+        <v>-20232.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.61602464098564</v>
+        <v>-3.1832342112716</v>
       </c>
       <c r="K105">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>0.12</v>
+      </c>
+      <c r="L105">
+        <v>719.18</v>
       </c>
       <c r="M105" s="1">
-        <v>603672.0</v>
+        <v>615348.0</v>
       </c>
       <c r="N105" s="1">
-        <v>610378.85</v>
+        <v>616067.18</v>
       </c>
       <c r="O105" s="1">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>326</v>
+      </c>
+      <c r="B106" t="s">
+        <v>327</v>
+      </c>
+      <c r="C106" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>86.334</v>
+      </c>
+      <c r="E106" s="1">
+        <v>90.05</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>540300.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-22296.0</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-4.1265963353692</v>
+      </c>
+      <c r="K106">
+        <v>0.45</v>
+      </c>
+      <c r="L106" t="s">
         <v>328</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>518308.01</v>
+        <v>518004.0</v>
       </c>
       <c r="N106" s="1">
-        <v>531071.89</v>
+        <v>520701.95</v>
       </c>
       <c r="O106" s="1">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>329</v>
+      </c>
+      <c r="B107" t="s">
+        <v>330</v>
+      </c>
+      <c r="C107" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.525</v>
+      </c>
+      <c r="E107" s="1">
+        <v>99.33326</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>595999.56</v>
+      </c>
+      <c r="I107" s="1">
+        <v>1150.44</v>
+      </c>
+      <c r="J107" s="1">
+        <v>0.19302698814073</v>
+      </c>
+      <c r="K107">
+        <v>1.93</v>
+      </c>
+      <c r="L107" t="s">
         <v>331</v>
       </c>
-      <c r="B107" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>1707140.0</v>
+        <v>597150.0</v>
       </c>
       <c r="N107" s="1">
-        <v>1742333.49</v>
+        <v>608743.15</v>
       </c>
       <c r="O107" s="1">
-        <v>1.03</v>
+        <v>0.43</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>332</v>
+      </c>
+      <c r="B108" t="s">
+        <v>333</v>
+      </c>
+      <c r="C108" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>82.961</v>
+      </c>
+      <c r="E108" s="1">
+        <v>85.4121875</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1366595.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-39219.0</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-2.8698334180939</v>
+      </c>
+      <c r="K108">
+        <v>0.24</v>
+      </c>
+      <c r="L108" t="s">
         <v>334</v>
       </c>
-      <c r="B108" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>823944.0</v>
+        <v>1327376.0</v>
       </c>
       <c r="N108" s="1">
-        <v>841549.48</v>
+        <v>1331211.62</v>
       </c>
       <c r="O108" s="1">
-        <v>0.5</v>
+        <v>0.94</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>335</v>
+      </c>
+      <c r="B109" t="s">
+        <v>336</v>
+      </c>
+      <c r="C109" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>96.611</v>
+      </c>
+      <c r="E109" s="1">
+        <v>90.06196</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>270185.88</v>
+      </c>
+      <c r="I109" s="1">
+        <v>19647.12</v>
+      </c>
+      <c r="J109" s="1">
+        <v>7.2717049462392</v>
+      </c>
+      <c r="K109">
+        <v>0.48</v>
+      </c>
+      <c r="L109" t="s">
         <v>337</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>997071.93</v>
+        <v>289833.0</v>
       </c>
       <c r="N109" s="1">
-        <v>1014243.14</v>
+        <v>291275.47</v>
       </c>
       <c r="O109" s="1">
-        <v>0.6</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>338</v>
+      </c>
+      <c r="B110" t="s">
+        <v>339</v>
+      </c>
+      <c r="C110" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.666</v>
+      </c>
+      <c r="E110" s="1">
+        <v>100.15782656</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>369582.38</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-1814.84</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-0.49105154850726</v>
+      </c>
+      <c r="K110">
+        <v>3.5</v>
+      </c>
+      <c r="L110" t="s">
         <v>340</v>
       </c>
-      <c r="B110" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>570404.8</v>
+        <v>367767.54</v>
       </c>
       <c r="N110" s="1">
-        <v>588501.24</v>
+        <v>380667.38</v>
       </c>
       <c r="O110" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>341</v>
+      </c>
+      <c r="B111" t="s">
+        <v>342</v>
+      </c>
+      <c r="C111" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.328</v>
+      </c>
+      <c r="E111" s="1">
+        <v>100.5846961</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>489847.47</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-1250.11</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-0.25520393113391</v>
+      </c>
+      <c r="K111">
+        <v>3.33</v>
+      </c>
+      <c r="L111" t="s">
         <v>343</v>
       </c>
-      <c r="B111" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>408256.0</v>
+        <v>488597.36</v>
       </c>
       <c r="N111" s="1">
-        <v>423740.93</v>
+        <v>504831.81</v>
       </c>
       <c r="O111" s="1">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>344</v>
+      </c>
+      <c r="B112" t="s">
+        <v>345</v>
+      </c>
+      <c r="C112" s="1">
+        <v>1052000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>102.633</v>
+      </c>
+      <c r="E112" s="1">
+        <v>102.3524135</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>1076747.39</v>
+      </c>
+      <c r="I112" s="1">
+        <v>2951.77</v>
+      </c>
+      <c r="J112" s="1">
+        <v>0.27413765080034</v>
+      </c>
+      <c r="K112">
+        <v>2.04</v>
+      </c>
+      <c r="L112" t="s">
         <v>346</v>
       </c>
-      <c r="B112" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>441394.62</v>
+        <v>1079699.16</v>
       </c>
       <c r="N112" s="1">
-        <v>444532.8</v>
+        <v>1101161.57</v>
       </c>
       <c r="O112" s="1">
-        <v>0.26</v>
+        <v>0.78</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>347</v>
+      </c>
+      <c r="B113" t="s">
+        <v>348</v>
+      </c>
+      <c r="C113" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>97.708</v>
+      </c>
+      <c r="E113" s="1">
+        <v>99.57176471</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1692720.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-31684.0</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-1.8717803298833</v>
+      </c>
+      <c r="K113">
+        <v>0.14</v>
+      </c>
+      <c r="L113" t="s">
         <v>349</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>1577008.64</v>
+        <v>1661036.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1578768.92</v>
+        <v>1663411.34</v>
       </c>
       <c r="O113" s="1">
-        <v>0.93</v>
+        <v>1.17</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>350</v>
+      </c>
+      <c r="B114" t="s">
+        <v>351</v>
+      </c>
+      <c r="C114" s="1">
+        <v>139000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>97.614</v>
+      </c>
+      <c r="E114" s="1">
+        <v>100.21819424</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>139303.29</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-3619.83</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-2.5985244138886</v>
+      </c>
+      <c r="K114">
+        <v>0.74</v>
+      </c>
+      <c r="L114" t="s">
         <v>352</v>
       </c>
-      <c r="B114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>1678576.0</v>
+        <v>135683.46</v>
       </c>
       <c r="N114" s="1">
-        <v>1745206.14</v>
+        <v>136711.68</v>
       </c>
       <c r="O114" s="1">
-        <v>1.03</v>
+        <v>0.1</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>353</v>
+      </c>
+      <c r="B115" t="s">
+        <v>354</v>
+      </c>
+      <c r="C115" s="1">
+        <v>619000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.368</v>
+      </c>
+      <c r="E115" s="1">
+        <v>99.80049435</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>617765.06</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-2677.14</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-0.43335892127017</v>
+      </c>
+      <c r="K115">
+        <v>3.05</v>
+      </c>
+      <c r="L115" t="s">
         <v>355</v>
       </c>
-      <c r="B115" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>540210.0</v>
+        <v>615087.92</v>
       </c>
       <c r="N115" s="1">
-        <v>542346.99</v>
+        <v>633961.06</v>
       </c>
       <c r="O115" s="1">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>356</v>
+      </c>
+      <c r="B116" t="s">
+        <v>357</v>
+      </c>
+      <c r="C116" s="1">
+        <v>949000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>97.438</v>
+      </c>
+      <c r="E116" s="1">
+        <v>99.96353635</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>948653.96</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-23967.34</v>
+      </c>
+      <c r="J116" s="1">
+        <v>-2.5264575926084</v>
+      </c>
+      <c r="K116">
+        <v>1.21</v>
+      </c>
+      <c r="L116" t="s">
         <v>358</v>
       </c>
-      <c r="B116" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>618522.0</v>
+        <v>924686.62</v>
       </c>
       <c r="N116" s="1">
-        <v>628777.48</v>
+        <v>936191.62</v>
       </c>
       <c r="O116" s="1">
-        <v>0.37</v>
+        <v>0.66</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>359</v>
+      </c>
+      <c r="B117" t="s">
+        <v>360</v>
+      </c>
+      <c r="C117" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>87.288</v>
+      </c>
+      <c r="E117" s="1">
+        <v>90.12445818</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>991369.04</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-31201.04</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-3.1472679437316</v>
+      </c>
+      <c r="K117">
+        <v>0.63</v>
+      </c>
+      <c r="L117" t="s">
         <v>361</v>
       </c>
-      <c r="B117" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>1371808.0</v>
+        <v>960168.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1374838.14</v>
+        <v>967076.9</v>
       </c>
       <c r="O117" s="1">
-        <v>0.81</v>
+        <v>0.68</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>362</v>
+      </c>
+      <c r="B118" t="s">
+        <v>363</v>
+      </c>
+      <c r="C118" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>97.676</v>
+      </c>
+      <c r="E118" s="1">
+        <v>99.87081818</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>2197158.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-48286.0</v>
+      </c>
+      <c r="J118" s="1">
+        <v>-2.1976571552888</v>
+      </c>
+      <c r="K118">
+        <v>0.29</v>
+      </c>
+      <c r="L118" t="s">
         <v>364</v>
       </c>
-      <c r="B118" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>1462935.0</v>
+        <v>2148872.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1469500.07</v>
+        <v>2155200.77</v>
       </c>
       <c r="O118" s="1">
-        <v>0.87</v>
+        <v>1.52</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>365</v>
+      </c>
+      <c r="B119" t="s">
+        <v>366</v>
+      </c>
+      <c r="C119" s="1">
+        <v>1299000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>97.185</v>
+      </c>
+      <c r="E119" s="1">
+        <v>100.05043341</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1299655.13</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-37221.98</v>
+      </c>
+      <c r="J119" s="1">
+        <v>-2.8639890029904</v>
+      </c>
+      <c r="K119">
+        <v>0.32</v>
+      </c>
+      <c r="L119" t="s">
         <v>367</v>
       </c>
-      <c r="B119" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>479050.67</v>
+        <v>1262433.15</v>
       </c>
       <c r="N119" s="1">
-        <v>494367.05</v>
+        <v>1266545.82</v>
       </c>
       <c r="O119" s="1">
-        <v>0.29</v>
+        <v>0.89</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B120" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C120" s="1">
-        <v>487000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>103.421</v>
+        <v>98.936</v>
       </c>
       <c r="E120" s="1">
-        <v>100.5846961</v>
+        <v>103.15</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>489847.47</v>
+        <v>1753550.0</v>
       </c>
       <c r="I120" s="1">
-        <v>13812.8</v>
+        <v>-71638.0</v>
       </c>
       <c r="J120" s="1">
-        <v>2.8198165441173</v>
+        <v>-4.0853126514784</v>
       </c>
       <c r="K120">
-        <v>3.11</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.03</v>
+      </c>
+      <c r="L120">
+        <v>552.62</v>
       </c>
       <c r="M120" s="1">
-        <v>503660.27</v>
+        <v>1681912.0</v>
       </c>
       <c r="N120" s="1">
-        <v>518808.97</v>
+        <v>1682464.62</v>
       </c>
       <c r="O120" s="1">
-        <v>0.31</v>
+        <v>1.19</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B121" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C121" s="1">
-        <v>1052000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>105.263</v>
+        <v>98.403</v>
       </c>
       <c r="E121" s="1">
-        <v>102.3524135</v>
+        <v>100.77214333</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1076747.39</v>
+        <v>604632.86</v>
       </c>
       <c r="I121" s="1">
-        <v>30619.37</v>
+        <v>-14214.86</v>
       </c>
       <c r="J121" s="1">
-        <v>2.8436911279627</v>
+        <v>-2.3509903183231</v>
       </c>
       <c r="K121">
-        <v>1.8</v>
+        <v>2.54</v>
       </c>
       <c r="L121" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="M121" s="1">
-        <v>1107366.76</v>
+        <v>590418.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1126268.32</v>
+        <v>605641.56</v>
       </c>
       <c r="O121" s="1">
-        <v>0.67</v>
+        <v>0.43</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B122" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C122" s="1">
-        <v>1700000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.546</v>
+        <v>93.02</v>
       </c>
       <c r="E122" s="1">
-        <v>99.57176471</v>
+        <v>90.63588091</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1692720.0</v>
+        <v>1993989.38</v>
       </c>
       <c r="I122" s="1">
-        <v>16562.0</v>
+        <v>52450.62</v>
       </c>
       <c r="J122" s="1">
-        <v>0.97842525639208</v>
+        <v>2.630436276446</v>
       </c>
       <c r="K122">
-        <v>2.47</v>
+        <v>0.25</v>
       </c>
       <c r="L122" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="M122" s="1">
-        <v>1709282.0</v>
+        <v>2046440.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1751199.81</v>
+        <v>2051985.21</v>
       </c>
       <c r="O122" s="1">
-        <v>1.03</v>
+        <v>1.45</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B123" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C123" s="1">
-        <v>139000.0</v>
+        <v>1321000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.625</v>
+        <v>99.105</v>
       </c>
       <c r="E123" s="1">
-        <v>100.21819424</v>
+        <v>100.36824451</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>139303.29</v>
+        <v>1325864.51</v>
       </c>
       <c r="I123" s="1">
-        <v>-2214.54</v>
+        <v>-16687.46</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.5897255549384</v>
+        <v>-1.2586097504035</v>
       </c>
       <c r="K123">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>908.26</v>
+        <v>1.89</v>
+      </c>
+      <c r="L123" t="s">
+        <v>378</v>
       </c>
       <c r="M123" s="1">
-        <v>137088.75</v>
+        <v>1309177.05</v>
       </c>
       <c r="N123" s="1">
-        <v>137997.01</v>
+        <v>1334148.47</v>
       </c>
       <c r="O123" s="1">
-        <v>0.08</v>
+        <v>0.94</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>379</v>
+      </c>
+      <c r="B124" t="s">
+        <v>380</v>
+      </c>
+      <c r="C124" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>98.501</v>
+      </c>
+      <c r="E124" s="1">
+        <v>99.5</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>895500.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-8991.0</v>
+      </c>
+      <c r="J124" s="1">
+        <v>-1.0040201005025</v>
+      </c>
+      <c r="K124">
+        <v>0.28</v>
+      </c>
+      <c r="L124" t="s">
         <v>381</v>
       </c>
-      <c r="B124" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>736047.49</v>
+        <v>886509.0</v>
       </c>
       <c r="N124" s="1">
-        <v>756470.04</v>
+        <v>888987.6</v>
       </c>
       <c r="O124" s="1">
-        <v>0.45</v>
+        <v>0.63</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B125" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="C125" s="1">
-        <v>1149000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.447</v>
+        <v>97.33</v>
       </c>
       <c r="E125" s="1">
-        <v>99.96353612</v>
+        <v>99.794</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1148581.03</v>
+        <v>399176.0</v>
       </c>
       <c r="I125" s="1">
-        <v>5555.0</v>
+        <v>-9856.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.48364023563927</v>
+        <v>-2.4690863178147</v>
       </c>
       <c r="K125">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>0.18</v>
+      </c>
+      <c r="L125">
+        <v>728.77</v>
       </c>
       <c r="M125" s="1">
-        <v>1154136.03</v>
+        <v>389320.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1165586.68</v>
+        <v>390048.77</v>
       </c>
       <c r="O125" s="1">
-        <v>0.69</v>
+        <v>0.27</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B126" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C126" s="1">
-        <v>1100000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>89.954</v>
+        <v>103.582</v>
       </c>
       <c r="E126" s="1">
-        <v>90.12445818</v>
+        <v>101.92626523</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>991369.04</v>
+        <v>568748.56</v>
       </c>
       <c r="I126" s="1">
-        <v>-1875.04</v>
+        <v>9239.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.18913642895283</v>
+        <v>1.6244436733167</v>
       </c>
       <c r="K126">
-        <v>0.58</v>
+        <v>0.21</v>
       </c>
       <c r="L126" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="M126" s="1">
-        <v>989494.0</v>
+        <v>577987.56</v>
       </c>
       <c r="N126" s="1">
-        <v>995849.14</v>
+        <v>579147.53</v>
       </c>
       <c r="O126" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="B127" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="C127" s="1">
-        <v>2200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.001</v>
+        <v>96.204</v>
       </c>
       <c r="E127" s="1">
-        <v>99.87081818</v>
+        <v>99.2653</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2197158.0</v>
+        <v>1985306.0</v>
       </c>
       <c r="I127" s="1">
-        <v>2864.0</v>
+        <v>-61226.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.13035020694916</v>
+        <v>-3.0839578382375</v>
       </c>
       <c r="K127">
-        <v>0.07</v>
+        <v>1.11</v>
       </c>
       <c r="L127" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="M127" s="1">
-        <v>2200022.0</v>
+        <v>1924080.0</v>
       </c>
       <c r="N127" s="1">
-        <v>2201604.19</v>
+        <v>1946340.27</v>
       </c>
       <c r="O127" s="1">
-        <v>1.3</v>
+        <v>1.37</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B128" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C128" s="1">
-        <v>1499000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.294</v>
+        <v>98.938</v>
       </c>
       <c r="E128" s="1">
-        <v>100.05043362</v>
+        <v>100.27266462</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1499756.0</v>
+        <v>490333.33</v>
       </c>
       <c r="I128" s="1">
-        <v>3651.06</v>
+        <v>-6526.51</v>
       </c>
       <c r="J128" s="1">
-        <v>0.24344360015896</v>
+        <v>-1.3310353591505</v>
       </c>
       <c r="K128">
-        <v>0.13</v>
+        <v>2.53</v>
       </c>
       <c r="L128" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="M128" s="1">
-        <v>1503407.06</v>
+        <v>483806.82</v>
       </c>
       <c r="N128" s="1">
-        <v>1505384.51</v>
+        <v>496174.88</v>
       </c>
       <c r="O128" s="1">
-        <v>0.89</v>
+        <v>0.35</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B129" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C129" s="1">
-        <v>2000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.089</v>
+        <v>98.844</v>
       </c>
       <c r="E129" s="1">
-        <v>103.15</v>
+        <v>101.20214286</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>2063000.0</v>
+        <v>708415.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-21220.0</v>
+        <v>-16507.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.0285991274842</v>
+        <v>-2.3301313495621</v>
       </c>
       <c r="K129">
-        <v>3.76</v>
+        <v>0.18</v>
       </c>
       <c r="L129" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="M129" s="1">
-        <v>2041780.0</v>
+        <v>691908.0</v>
       </c>
       <c r="N129" s="1">
-        <v>2116979.18</v>
+        <v>693185.26</v>
       </c>
       <c r="O129" s="1">
-        <v>1.25</v>
+        <v>0.49</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B130" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C130" s="1">
-        <v>700000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.799</v>
+        <v>98.063</v>
       </c>
       <c r="E130" s="1">
-        <v>100.77214286</v>
+        <v>99.8724549</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>705405.0</v>
+        <v>1771737.35</v>
       </c>
       <c r="I130" s="1">
-        <v>188.0</v>
+        <v>-32099.73</v>
       </c>
       <c r="J130" s="1">
-        <v>0.02665135631304</v>
+        <v>-1.8117657224983</v>
       </c>
       <c r="K130">
-        <v>2.36</v>
+        <v>0.47</v>
       </c>
       <c r="L130" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="M130" s="1">
-        <v>705593.0</v>
+        <v>1739637.62</v>
       </c>
       <c r="N130" s="1">
-        <v>722085.19</v>
+        <v>1748009.44</v>
       </c>
       <c r="O130" s="1">
-        <v>0.43</v>
+        <v>1.23</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B131" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C131" s="1">
-        <v>2500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>94.874</v>
+        <v>103.813</v>
       </c>
       <c r="E131" s="1">
-        <v>90.6358808</v>
+        <v>101.10285133</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>2265897.02</v>
+        <v>1516542.77</v>
       </c>
       <c r="I131" s="1">
-        <v>105952.98</v>
+        <v>40652.23</v>
       </c>
       <c r="J131" s="1">
-        <v>4.6759839068061</v>
+        <v>2.6805857905346</v>
       </c>
       <c r="K131">
-        <v>0.22</v>
+        <v>5.01</v>
       </c>
       <c r="L131" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="M131" s="1">
-        <v>2371850.0</v>
+        <v>1557195.0</v>
       </c>
       <c r="N131" s="1">
-        <v>2377432.19</v>
+        <v>1632297.74</v>
       </c>
       <c r="O131" s="1">
-        <v>1.4</v>
+        <v>1.15</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B132" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="C132" s="1">
-        <v>1521000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>101.802</v>
+        <v>98.876</v>
       </c>
       <c r="E132" s="1">
-        <v>100.36824458</v>
+        <v>102.44851557</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1526601.0</v>
+        <v>822661.58</v>
       </c>
       <c r="I132" s="1">
-        <v>21807.42</v>
+        <v>-28687.3</v>
       </c>
       <c r="J132" s="1">
-        <v>1.428495068456</v>
+        <v>-3.4871325825135</v>
       </c>
       <c r="K132">
-        <v>1.68</v>
+        <v>3.72</v>
       </c>
       <c r="L132" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="M132" s="1">
-        <v>1548408.42</v>
+        <v>793974.28</v>
       </c>
       <c r="N132" s="1">
-        <v>1574032.06</v>
+        <v>823806.28</v>
       </c>
       <c r="O132" s="1">
-        <v>0.93</v>
+        <v>0.58</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B133" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C133" s="1">
-        <v>1000000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>101.21</v>
+        <v>96.875</v>
       </c>
       <c r="E133" s="1">
-        <v>99.5</v>
+        <v>99.49946581</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>995000.0</v>
+        <v>465657.5</v>
       </c>
       <c r="I133" s="1">
-        <v>17100.0</v>
+        <v>-12282.5</v>
       </c>
       <c r="J133" s="1">
-        <v>1.7185929648241</v>
+        <v>-2.6376682432904</v>
       </c>
       <c r="K133">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="L133">
-        <v>612.0</v>
+        <v>833.42</v>
       </c>
       <c r="M133" s="1">
-        <v>1012100.0</v>
+        <v>453375.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1012712.0</v>
+        <v>454208.42</v>
       </c>
       <c r="O133" s="1">
-        <v>0.6</v>
+        <v>0.32</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="B134" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="C134" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.253</v>
+        <v>99.364</v>
       </c>
       <c r="E134" s="1">
-        <v>99.794</v>
+        <v>103.074</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>498970.0</v>
+        <v>618444.0</v>
       </c>
       <c r="I134" s="1">
-        <v>2295.0</v>
+        <v>-22260.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.45994749183318</v>
+        <v>-3.5993558026272</v>
       </c>
       <c r="K134">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.54</v>
+      </c>
+      <c r="L134" t="s">
+        <v>409</v>
       </c>
       <c r="M134" s="1">
-        <v>501265.0</v>
+        <v>596184.0</v>
       </c>
       <c r="N134" s="1">
-        <v>501265.0</v>
+        <v>617422.36</v>
       </c>
       <c r="O134" s="1">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>410</v>
+      </c>
+      <c r="B135" t="s">
+        <v>411</v>
+      </c>
+      <c r="C135" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>73.673</v>
+      </c>
+      <c r="E135" s="1">
+        <v>74.2877775</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>594302.22</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-4918.22</v>
+      </c>
+      <c r="J135" s="1">
+        <v>-0.82756211141193</v>
+      </c>
+      <c r="K135">
+        <v>0.26</v>
+      </c>
+      <c r="L135" t="s">
         <v>412</v>
       </c>
-      <c r="B135" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>808429.74</v>
+        <v>589384.0</v>
       </c>
       <c r="N135" s="1">
-        <v>831389.6</v>
+        <v>591471.67</v>
       </c>
       <c r="O135" s="1">
-        <v>0.49</v>
+        <v>0.42</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>413</v>
+      </c>
+      <c r="B136" t="s">
+        <v>414</v>
+      </c>
+      <c r="C136" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>97.202</v>
+      </c>
+      <c r="E136" s="1">
+        <v>99.96944444</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>899725.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-24907.0</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-2.7682903109283</v>
+      </c>
+      <c r="K136">
+        <v>2.64</v>
+      </c>
+      <c r="L136" t="s">
         <v>415</v>
       </c>
-      <c r="B136" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>1986840.0</v>
+        <v>874818.0</v>
       </c>
       <c r="N136" s="1">
-        <v>2005360.54</v>
+        <v>898535.47</v>
       </c>
       <c r="O136" s="1">
-        <v>1.18</v>
+        <v>0.63</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>416</v>
+      </c>
+      <c r="B137" t="s">
+        <v>417</v>
+      </c>
+      <c r="C137" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>100.183</v>
+      </c>
+      <c r="E137" s="1">
+        <v>100.66511125</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>805320.89</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-3856.89</v>
+      </c>
+      <c r="J137" s="1">
+        <v>-0.47892586022449</v>
+      </c>
+      <c r="K137">
+        <v>2.13</v>
+      </c>
+      <c r="L137" t="s">
         <v>418</v>
       </c>
-      <c r="B137" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M137" s="1">
-        <v>599896.5</v>
+        <v>801464.0</v>
       </c>
       <c r="N137" s="1">
-        <v>613547.42</v>
+        <v>818518.33</v>
       </c>
       <c r="O137" s="1">
-        <v>0.36</v>
+        <v>0.58</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>419</v>
+      </c>
+      <c r="B138" t="s">
+        <v>420</v>
+      </c>
+      <c r="C138" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>97.939</v>
+      </c>
+      <c r="E138" s="1">
+        <v>99.974</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>299922.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-6105.0</v>
+      </c>
+      <c r="J138" s="1">
+        <v>-2.0355292376018</v>
+      </c>
+      <c r="K138">
+        <v>0.69</v>
+      </c>
+      <c r="L138" t="s">
         <v>421</v>
       </c>
-      <c r="B138" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>706601.0</v>
+        <v>293817.0</v>
       </c>
       <c r="N138" s="1">
-        <v>732288.12</v>
+        <v>295882.07</v>
       </c>
       <c r="O138" s="1">
-        <v>0.43</v>
+        <v>0.21</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>422</v>
+      </c>
+      <c r="B139" t="s">
+        <v>423</v>
+      </c>
+      <c r="C139" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>102.165</v>
+      </c>
+      <c r="E139" s="1">
+        <v>103.28592833</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>1239431.14</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-13451.14</v>
+      </c>
+      <c r="J139" s="1">
+        <v>-1.0852672299326</v>
+      </c>
+      <c r="K139">
+        <v>2.9</v>
+      </c>
+      <c r="L139" t="s">
         <v>424</v>
       </c>
-      <c r="B139" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M139" s="1">
-        <v>2087481.0</v>
+        <v>1225980.0</v>
       </c>
       <c r="N139" s="1">
-        <v>2093390.48</v>
+        <v>1260800.55</v>
       </c>
       <c r="O139" s="1">
-        <v>1.24</v>
+        <v>0.89</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>425</v>
+      </c>
+      <c r="B140" t="s">
+        <v>426</v>
+      </c>
+      <c r="C140" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>97.798</v>
+      </c>
+      <c r="E140" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-11448.0</v>
+      </c>
+      <c r="J140" s="1">
+        <v>-2.8432346513014</v>
+      </c>
+      <c r="K140">
+        <v>2.39</v>
+      </c>
+      <c r="L140" t="s">
         <v>427</v>
       </c>
-      <c r="B140" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>1594860.0</v>
+        <v>391192.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1665324.04</v>
+        <v>400734.47</v>
       </c>
       <c r="O140" s="1">
-        <v>0.98</v>
+        <v>0.28</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B141" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C141" s="1">
-        <v>903000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.624</v>
+        <v>97.467</v>
       </c>
       <c r="E141" s="1">
-        <v>102.44851606</v>
+        <v>99.95190691</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>925110.1</v>
+        <v>998519.55</v>
       </c>
       <c r="I141" s="1">
-        <v>1584.62</v>
+        <v>-24824.22</v>
       </c>
       <c r="J141" s="1">
-        <v>0.17128988214484</v>
+        <v>-2.4861025505209</v>
       </c>
       <c r="K141">
-        <v>3.48</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>0.04</v>
+      </c>
+      <c r="L141">
+        <v>369.49</v>
       </c>
       <c r="M141" s="1">
-        <v>926694.72</v>
+        <v>973695.33</v>
       </c>
       <c r="N141" s="1">
-        <v>958163.65</v>
+        <v>974064.82</v>
       </c>
       <c r="O141" s="1">
-        <v>0.57</v>
+        <v>0.69</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="B142" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C142" s="1">
-        <v>568000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.784</v>
+        <v>97.893</v>
       </c>
       <c r="E142" s="1">
-        <v>99.49946479</v>
+        <v>100.22785714</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>565156.96</v>
+        <v>701595.0</v>
       </c>
       <c r="I142" s="1">
-        <v>1616.16</v>
+        <v>-16344.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.28596657466627</v>
+        <v>-2.3295490988391</v>
       </c>
       <c r="K142">
-        <v>3.24</v>
+        <v>1.23</v>
       </c>
       <c r="L142" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="M142" s="1">
-        <v>566773.12</v>
+        <v>685251.0</v>
       </c>
       <c r="N142" s="1">
-        <v>585182.54</v>
+        <v>693863.99</v>
       </c>
       <c r="O142" s="1">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="B143" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="C143" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>103.474</v>
+        <v>98.862</v>
       </c>
       <c r="E143" s="1">
-        <v>103.074</v>
+        <v>99.447</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>618444.0</v>
+        <v>198894.0</v>
       </c>
       <c r="I143" s="1">
-        <v>2400.0</v>
+        <v>-1170.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.38807070648272</v>
+        <v>-0.58825303930737</v>
       </c>
       <c r="K143">
-        <v>3.31</v>
+        <v>0.54</v>
       </c>
       <c r="L143" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="M143" s="1">
-        <v>620844.0</v>
+        <v>197724.0</v>
       </c>
       <c r="N143" s="1">
-        <v>640701.53</v>
+        <v>198810.3</v>
       </c>
       <c r="O143" s="1">
-        <v>0.38</v>
+        <v>0.14</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B144" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="C144" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>76.856</v>
+        <v>98.123</v>
       </c>
       <c r="E144" s="1">
-        <v>74.2877775</v>
+        <v>99.326</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>594302.22</v>
+        <v>397304.0</v>
       </c>
       <c r="I144" s="1">
-        <v>20545.78</v>
+        <v>-4812.0</v>
       </c>
       <c r="J144" s="1">
-        <v>3.4571265777873</v>
+        <v>-1.2111632402392</v>
       </c>
       <c r="K144">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>0.04</v>
+      </c>
+      <c r="L144">
+        <v>158.9</v>
       </c>
       <c r="M144" s="1">
-        <v>614848.0</v>
+        <v>392492.0</v>
       </c>
       <c r="N144" s="1">
-        <v>616590.47</v>
+        <v>392650.9</v>
       </c>
       <c r="O144" s="1">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="B145" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="C145" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.159</v>
+        <v>98.599</v>
       </c>
       <c r="E145" s="1">
-        <v>99.96944444</v>
+        <v>99.91491667</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>899725.0</v>
+        <v>1198979.0</v>
       </c>
       <c r="I145" s="1">
-        <v>1706.0</v>
+        <v>-15791.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.18961349301175</v>
+        <v>-1.3170372458567</v>
       </c>
       <c r="K145">
-        <v>2.44</v>
+        <v>2.7</v>
       </c>
       <c r="L145" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="M145" s="1">
-        <v>901431.0</v>
+        <v>1183188.0</v>
       </c>
       <c r="N145" s="1">
-        <v>923400.86</v>
+        <v>1215612.66</v>
       </c>
       <c r="O145" s="1">
-        <v>0.55</v>
+        <v>0.86</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="B146" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="C146" s="1">
-        <v>900000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>103.216</v>
+        <v>96.958</v>
       </c>
       <c r="E146" s="1">
-        <v>100.66511111</v>
+        <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>905986.0</v>
+        <v>504000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>22958.0</v>
+        <v>-15331.68</v>
       </c>
       <c r="J146" s="1">
-        <v>2.5340347422587</v>
+        <v>-3.042</v>
       </c>
       <c r="K146">
-        <v>1.91</v>
+        <v>0.28</v>
       </c>
       <c r="L146" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="M146" s="1">
-        <v>928944.0</v>
+        <v>488668.32</v>
       </c>
       <c r="N146" s="1">
-        <v>946135.53</v>
+        <v>490092.87</v>
       </c>
       <c r="O146" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="B147" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="C147" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.028</v>
+        <v>97.592</v>
       </c>
       <c r="E147" s="1">
-        <v>99.974</v>
+        <v>99.40533375</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>399896.0</v>
+        <v>795242.67</v>
       </c>
       <c r="I147" s="1">
-        <v>4216.0</v>
+        <v>-14506.67</v>
       </c>
       <c r="J147" s="1">
-        <v>1.0542741112689</v>
+        <v>-1.8241815419688</v>
       </c>
       <c r="K147">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>0.1</v>
+      </c>
+      <c r="L147">
+        <v>783.56</v>
       </c>
       <c r="M147" s="1">
-        <v>404112.0</v>
+        <v>780736.0</v>
       </c>
       <c r="N147" s="1">
-        <v>406002.41</v>
+        <v>781519.56</v>
       </c>
       <c r="O147" s="1">
-        <v>0.24</v>
+        <v>0.55</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="B148" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="C148" s="1">
-        <v>1400000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>103.34</v>
+        <v>97.965</v>
       </c>
       <c r="E148" s="1">
-        <v>103.28592857</v>
+        <v>99.55553606</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1446003.0</v>
+        <v>510719.9</v>
       </c>
       <c r="I148" s="1">
-        <v>757.0</v>
+        <v>-8159.45</v>
       </c>
       <c r="J148" s="1">
-        <v>0.052351205357112</v>
+        <v>-1.59763698262</v>
       </c>
       <c r="K148">
-        <v>2.64</v>
+        <v>1.86</v>
       </c>
       <c r="L148" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="M148" s="1">
-        <v>1446760.0</v>
+        <v>502560.45</v>
       </c>
       <c r="N148" s="1">
-        <v>1483658.63</v>
+        <v>512094.87</v>
       </c>
       <c r="O148" s="1">
-        <v>0.88</v>
+        <v>0.36</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B149" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.021</v>
+        <v>100.952</v>
       </c>
       <c r="E149" s="1">
-        <v>100.66</v>
+        <v>100.89933973</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>402640.0</v>
+        <v>1051371.12</v>
       </c>
       <c r="I149" s="1">
-        <v>1444.0</v>
+        <v>548.72</v>
       </c>
       <c r="J149" s="1">
-        <v>0.35863302205444</v>
+        <v>0.052190895256853</v>
       </c>
       <c r="K149">
-        <v>2.19</v>
+        <v>3.34</v>
       </c>
       <c r="L149" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="M149" s="1">
-        <v>404084.0</v>
+        <v>1051919.84</v>
       </c>
       <c r="N149" s="1">
-        <v>412849.75</v>
+        <v>1086712.65</v>
       </c>
       <c r="O149" s="1">
-        <v>0.24</v>
+        <v>0.77</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="B150" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="C150" s="1">
-        <v>999000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.312</v>
+        <v>98.085</v>
       </c>
       <c r="E150" s="1">
-        <v>99.95190691</v>
+        <v>100.0417275</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>998519.55</v>
+        <v>400166.91</v>
       </c>
       <c r="I150" s="1">
-        <v>3597.33</v>
+        <v>-7826.91</v>
       </c>
       <c r="J150" s="1">
-        <v>0.36026635632722</v>
+        <v>-1.9559113470926</v>
       </c>
       <c r="K150">
-        <v>3.22</v>
+        <v>1.32</v>
       </c>
       <c r="L150" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="M150" s="1">
-        <v>1002116.88</v>
+        <v>392340.0</v>
       </c>
       <c r="N150" s="1">
-        <v>1034262.78</v>
+        <v>397605.75</v>
       </c>
       <c r="O150" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="B151" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="C151" s="1">
-        <v>700000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.582</v>
+        <v>99.562</v>
       </c>
       <c r="E151" s="1">
-        <v>100.22785714</v>
+        <v>100.01896552</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>701595.0</v>
+        <v>551104.5</v>
       </c>
       <c r="I151" s="1">
-        <v>9479.0</v>
+        <v>-2517.88</v>
       </c>
       <c r="J151" s="1">
-        <v>1.3510643604929</v>
+        <v>-0.45687886780093</v>
       </c>
       <c r="K151">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>0.06</v>
+      </c>
+      <c r="L151">
+        <v>317.01</v>
       </c>
       <c r="M151" s="1">
-        <v>711074.0</v>
+        <v>548586.62</v>
       </c>
       <c r="N151" s="1">
-        <v>718167.05</v>
+        <v>548903.63</v>
       </c>
       <c r="O151" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="B152" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="C152" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>101.251</v>
+        <v>99.885</v>
       </c>
       <c r="E152" s="1">
-        <v>99.447</v>
+        <v>98.29879778</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>198894.0</v>
+        <v>884689.18</v>
       </c>
       <c r="I152" s="1">
-        <v>3608.0</v>
+        <v>14275.82</v>
       </c>
       <c r="J152" s="1">
-        <v>1.8140315947188</v>
+        <v>1.6136537354283</v>
       </c>
       <c r="K152">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>712.33</v>
+        <v>3.69</v>
+      </c>
+      <c r="L152" t="s">
+        <v>459</v>
       </c>
       <c r="M152" s="1">
-        <v>202502.0</v>
+        <v>898965.0</v>
       </c>
       <c r="N152" s="1">
-        <v>203214.33</v>
+        <v>932203.36</v>
       </c>
       <c r="O152" s="1">
-        <v>0.12</v>
+        <v>0.66</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="B153" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="C153" s="1">
-        <v>1200000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>102.363</v>
+        <v>99.538</v>
       </c>
       <c r="E153" s="1">
-        <v>99.91491667</v>
+        <v>99.73502256</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1198979.0</v>
+        <v>132647.58</v>
       </c>
       <c r="I153" s="1">
-        <v>29377.0</v>
+        <v>-262.04</v>
       </c>
       <c r="J153" s="1">
-        <v>2.4501680179553</v>
+        <v>-0.19754600875493</v>
       </c>
       <c r="K153">
-        <v>2.49</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>0.65</v>
+      </c>
+      <c r="L153">
+        <v>869.05</v>
       </c>
       <c r="M153" s="1">
-        <v>1228356.0</v>
+        <v>132385.54</v>
       </c>
       <c r="N153" s="1">
-        <v>1258191.62</v>
+        <v>133254.59</v>
       </c>
       <c r="O153" s="1">
-        <v>0.74</v>
+        <v>0.09</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="B154" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="C154" s="1">
-        <v>604000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.943</v>
+        <v>97.712</v>
       </c>
       <c r="E154" s="1">
-        <v>100.0</v>
+        <v>99.30427009</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>604000.0</v>
+        <v>444883.13</v>
       </c>
       <c r="I154" s="1">
-        <v>-344.28</v>
+        <v>-7133.37</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.057</v>
+        <v>-1.6034256007864</v>
       </c>
       <c r="K154">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>379.38</v>
+        <v>0.86</v>
+      </c>
+      <c r="L154" t="s">
+        <v>464</v>
       </c>
       <c r="M154" s="1">
-        <v>603655.72</v>
+        <v>437749.76</v>
       </c>
       <c r="N154" s="1">
-        <v>604035.1</v>
+        <v>441623.73</v>
       </c>
       <c r="O154" s="1">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="B155" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="C155" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.919</v>
+        <v>96.239</v>
       </c>
       <c r="E155" s="1">
-        <v>99.40533333</v>
+        <v>98.599555</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>894648.0</v>
+        <v>788796.44</v>
       </c>
       <c r="I155" s="1">
-        <v>4623.0</v>
+        <v>-18884.44</v>
       </c>
       <c r="J155" s="1">
-        <v>0.51673954449124</v>
+        <v>-2.3940828130512</v>
       </c>
       <c r="K155">
-        <v>2.69</v>
+        <v>0.24</v>
       </c>
       <c r="L155" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="M155" s="1">
-        <v>899271.0</v>
+        <v>769912.0</v>
       </c>
       <c r="N155" s="1">
-        <v>923478.53</v>
+        <v>771835.29</v>
       </c>
       <c r="O155" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="B156" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="C156" s="1">
-        <v>513000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.188</v>
+        <v>98.188</v>
       </c>
       <c r="E156" s="1">
-        <v>99.55553606</v>
+        <v>99.492</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>510719.9</v>
+        <v>795936.0</v>
       </c>
       <c r="I156" s="1">
-        <v>8374.54</v>
+        <v>-10432.0</v>
       </c>
       <c r="J156" s="1">
-        <v>1.6397520441244</v>
+        <v>-1.3106581433683</v>
       </c>
       <c r="K156">
-        <v>1.66</v>
+        <v>0.14</v>
       </c>
       <c r="L156" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="M156" s="1">
-        <v>519094.44</v>
+        <v>785504.0</v>
       </c>
       <c r="N156" s="1">
-        <v>527632.73</v>
+        <v>786599.89</v>
       </c>
       <c r="O156" s="1">
-        <v>0.31</v>
+        <v>0.55</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="B157" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="C157" s="1">
-        <v>1042000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>103.49</v>
+        <v>105.691</v>
       </c>
       <c r="E157" s="1">
-        <v>100.89933973</v>
+        <v>108.31357167</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>1051371.12</v>
+        <v>649881.43</v>
       </c>
       <c r="I157" s="1">
-        <v>26994.68</v>
+        <v>-15735.43</v>
       </c>
       <c r="J157" s="1">
-        <v>2.5675690996724</v>
+        <v>-2.4212770628021</v>
       </c>
       <c r="K157">
-        <v>3.12</v>
+        <v>1.93</v>
       </c>
       <c r="L157" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="M157" s="1">
-        <v>1078365.8</v>
+        <v>634146.0</v>
       </c>
       <c r="N157" s="1">
-        <v>1110910.46</v>
+        <v>645735.04</v>
       </c>
       <c r="O157" s="1">
-        <v>0.66</v>
+        <v>0.45</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="B158" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="C158" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.618</v>
+        <v>97.436</v>
       </c>
       <c r="E158" s="1">
-        <v>100.04172727</v>
+        <v>100.58933333</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>1100459.0</v>
+        <v>1207072.0</v>
       </c>
       <c r="I158" s="1">
-        <v>6339.0</v>
+        <v>-37840.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.57603236467692</v>
+        <v>-3.1348585668461</v>
       </c>
       <c r="K158">
-        <v>1.09</v>
+        <v>2.77</v>
       </c>
       <c r="L158" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="M158" s="1">
-        <v>1106798.0</v>
+        <v>1169232.0</v>
       </c>
       <c r="N158" s="1">
-        <v>1118826.42</v>
+        <v>1202519.67</v>
       </c>
       <c r="O158" s="1">
-        <v>0.66</v>
+        <v>0.85</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="B159" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="C159" s="1">
-        <v>651000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>102.278</v>
+        <v>88.421</v>
       </c>
       <c r="E159" s="1">
-        <v>100.01896467</v>
+        <v>86.18353143</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>651123.46</v>
+        <v>603284.72</v>
       </c>
       <c r="I159" s="1">
-        <v>14706.32</v>
+        <v>15662.28</v>
       </c>
       <c r="J159" s="1">
-        <v>2.2586069929042</v>
+        <v>2.5961671961458</v>
       </c>
       <c r="K159">
-        <v>3.36</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>14.38</v>
       </c>
       <c r="M159" s="1">
-        <v>665829.78</v>
+        <v>618947.0</v>
       </c>
       <c r="N159" s="1">
-        <v>687678.41</v>
+        <v>618961.38</v>
       </c>
       <c r="O159" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="B160" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="C160" s="1">
-        <v>900000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.158</v>
+        <v>100.869</v>
       </c>
       <c r="E160" s="1">
-        <v>98.29879778</v>
+        <v>100.27221135</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>884689.18</v>
+        <v>512391.0</v>
       </c>
       <c r="I160" s="1">
-        <v>25732.82</v>
+        <v>3049.59</v>
       </c>
       <c r="J160" s="1">
-        <v>2.9086848332428</v>
+        <v>0.59516853340515</v>
       </c>
       <c r="K160">
-        <v>3.46</v>
+        <v>1.25</v>
       </c>
       <c r="L160" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="M160" s="1">
-        <v>910422.0</v>
+        <v>515440.59</v>
       </c>
       <c r="N160" s="1">
-        <v>941589.12</v>
+        <v>521845.59</v>
       </c>
       <c r="O160" s="1">
-        <v>0.56</v>
+        <v>0.37</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="B161" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="C161" s="1">
-        <v>133000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.523</v>
+        <v>100.425</v>
       </c>
       <c r="E161" s="1">
-        <v>99.73502256</v>
+        <v>102.939</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>132647.58</v>
+        <v>720573.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-281.99</v>
+        <v>-17598.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.21258586097085</v>
+        <v>-2.4422230641448</v>
       </c>
       <c r="K161">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>800.19</v>
+        <v>0.3</v>
+      </c>
+      <c r="L161" t="s">
+        <v>484</v>
       </c>
       <c r="M161" s="1">
-        <v>132365.59</v>
+        <v>702975.0</v>
       </c>
       <c r="N161" s="1">
-        <v>133165.78</v>
+        <v>705060.62</v>
       </c>
       <c r="O161" s="1">
-        <v>0.08</v>
+        <v>0.5</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="B162" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="C162" s="1">
-        <v>548000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.698</v>
+        <v>96.733</v>
       </c>
       <c r="E162" s="1">
-        <v>99.30427007</v>
+        <v>100.58606214</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>544187.4</v>
+        <v>1408204.87</v>
       </c>
       <c r="I162" s="1">
-        <v>7637.64</v>
+        <v>-53942.87</v>
       </c>
       <c r="J162" s="1">
-        <v>1.4034944579753</v>
+        <v>-3.8306123738941</v>
       </c>
       <c r="K162">
-        <v>0.68</v>
+        <v>0.2</v>
       </c>
       <c r="L162" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="M162" s="1">
-        <v>551825.04</v>
+        <v>1354262.0</v>
       </c>
       <c r="N162" s="1">
-        <v>555578.46</v>
+        <v>1357109.95</v>
       </c>
       <c r="O162" s="1">
-        <v>0.33</v>
+        <v>0.96</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="B163" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="C163" s="1">
-        <v>900000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.893</v>
+        <v>97.462</v>
       </c>
       <c r="E163" s="1">
-        <v>98.59955556</v>
+        <v>99.64942118</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>887396.0</v>
+        <v>847020.08</v>
       </c>
       <c r="I163" s="1">
-        <v>11641.0</v>
+        <v>-18593.08</v>
       </c>
       <c r="J163" s="1">
-        <v>1.3118156944588</v>
+        <v>-2.1951167910919</v>
       </c>
       <c r="K163">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>416.1</v>
+        <v>2.01</v>
+      </c>
+      <c r="L163" t="s">
+        <v>305</v>
       </c>
       <c r="M163" s="1">
-        <v>899037.0</v>
+        <v>828427.0</v>
       </c>
       <c r="N163" s="1">
-        <v>899453.1</v>
+        <v>845543.44</v>
       </c>
       <c r="O163" s="1">
-        <v>0.53</v>
+        <v>0.6</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="B164" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="C164" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>108.932</v>
+        <v>97.248</v>
       </c>
       <c r="E164" s="1">
-        <v>108.31357143</v>
+        <v>99.908</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>758195.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I164" s="1">
-        <v>4329.0</v>
+        <v>-13300.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.57096129623646</v>
+        <v>-2.6624494534972</v>
       </c>
       <c r="K164">
-        <v>1.64</v>
+        <v>0.56</v>
       </c>
       <c r="L164" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="M164" s="1">
-        <v>762524.0</v>
+        <v>486240.0</v>
       </c>
       <c r="N164" s="1">
-        <v>774030.85</v>
+        <v>489038.61</v>
       </c>
       <c r="O164" s="1">
-        <v>0.46</v>
+        <v>0.34</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="B165" t="s">
-        <v>499</v>
+        <v>491</v>
       </c>
       <c r="C165" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.767</v>
+        <v>101.648</v>
       </c>
       <c r="E165" s="1">
-        <v>100.58933333</v>
+        <v>103.50275</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1207072.0</v>
+        <v>414011.0</v>
       </c>
       <c r="I165" s="1">
-        <v>2132.0</v>
+        <v>-7419.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.1766257522335</v>
+        <v>-1.7919813724756</v>
       </c>
       <c r="K165">
-        <v>2.58</v>
+        <v>4.52</v>
       </c>
       <c r="L165" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="M165" s="1">
-        <v>1209204.0</v>
+        <v>406592.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1240161.53</v>
+        <v>424655.01</v>
       </c>
       <c r="O165" s="1">
-        <v>0.73</v>
+        <v>0.3</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="B166" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="C166" s="1">
-        <v>1439000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.464</v>
+        <v>103.455</v>
       </c>
       <c r="E166" s="1">
-        <v>99.90992217</v>
+        <v>106.53128571</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1437703.78</v>
+        <v>745719.0</v>
       </c>
       <c r="I166" s="1">
-        <v>7973.18</v>
+        <v>-21534.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.55457738311017</v>
+        <v>-2.8876828939587</v>
       </c>
       <c r="K166">
-        <v>0.12</v>
+        <v>1.83</v>
       </c>
       <c r="L166" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="M166" s="1">
-        <v>1445676.96</v>
+        <v>724185.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1447391.93</v>
+        <v>736981.58</v>
       </c>
       <c r="O166" s="1">
-        <v>0.85</v>
+        <v>0.52</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="B167" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="C167" s="1">
-        <v>700000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>90.849</v>
+        <v>97.253</v>
       </c>
       <c r="E167" s="1">
-        <v>86.18353143</v>
+        <v>99.90992252</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>603284.72</v>
+        <v>1237883.94</v>
       </c>
       <c r="I167" s="1">
-        <v>32658.28</v>
+        <v>-32919.27</v>
       </c>
       <c r="J167" s="1">
-        <v>5.4134107689649</v>
+        <v>-2.6593179648166</v>
       </c>
       <c r="K167">
-        <v>0.71</v>
+        <v>0.33</v>
       </c>
       <c r="L167" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="M167" s="1">
-        <v>635943.0</v>
+        <v>1204964.67</v>
       </c>
       <c r="N167" s="1">
-        <v>640905.33</v>
+        <v>1209025.37</v>
       </c>
       <c r="O167" s="1">
-        <v>0.38</v>
+        <v>0.85</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="B168" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="C168" s="1">
-        <v>611000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>103.058</v>
+        <v>99.08</v>
       </c>
       <c r="E168" s="1">
-        <v>100.27221113</v>
+        <v>100.44048583</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>612663.21</v>
+        <v>992352.0</v>
       </c>
       <c r="I168" s="1">
-        <v>17021.17</v>
+        <v>-13441.6</v>
       </c>
       <c r="J168" s="1">
-        <v>2.7782262297095</v>
+        <v>-1.3545193640966</v>
       </c>
       <c r="K168">
-        <v>1.04</v>
+        <v>0.66</v>
       </c>
       <c r="L168" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="M168" s="1">
-        <v>629684.38</v>
+        <v>978910.4</v>
       </c>
       <c r="N168" s="1">
-        <v>636024.55</v>
+        <v>985455.56</v>
       </c>
       <c r="O168" s="1">
-        <v>0.38</v>
+        <v>0.69</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="B169" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="C169" s="1">
-        <v>800000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>103.032</v>
+        <v>100.55</v>
       </c>
       <c r="E169" s="1">
-        <v>102.939</v>
+        <v>100.94948252</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>823512.0</v>
+        <v>288715.52</v>
       </c>
       <c r="I169" s="1">
-        <v>744.0</v>
+        <v>-1142.52</v>
       </c>
       <c r="J169" s="1">
-        <v>0.090344767289366</v>
+        <v>-0.395725176118</v>
       </c>
       <c r="K169">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>715.07</v>
+        <v>3.87</v>
+      </c>
+      <c r="L169" t="s">
+        <v>506</v>
       </c>
       <c r="M169" s="1">
-        <v>824256.0</v>
+        <v>287573.0</v>
       </c>
       <c r="N169" s="1">
-        <v>824971.07</v>
+        <v>298642.87</v>
       </c>
       <c r="O169" s="1">
-        <v>0.49</v>
+        <v>0.21</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="B170" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="C170" s="1">
-        <v>1600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.157</v>
+        <v>102.534</v>
       </c>
       <c r="E170" s="1">
-        <v>100.5860625</v>
+        <v>105.263</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1609377.0</v>
+        <v>315789.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-6865.0</v>
+        <v>-8187.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.42656257669893</v>
+        <v>-2.5925538888308</v>
       </c>
       <c r="K170">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>147.95</v>
+        <v>3.84</v>
+      </c>
+      <c r="L170" t="s">
+        <v>509</v>
       </c>
       <c r="M170" s="1">
-        <v>1602512.0</v>
+        <v>307602.0</v>
       </c>
       <c r="N170" s="1">
-        <v>1602659.95</v>
+        <v>319131.04</v>
       </c>
       <c r="O170" s="1">
-        <v>0.95</v>
+        <v>0.22</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="B171" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="C171" s="1">
-        <v>700000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>107.053</v>
+        <v>101.132</v>
       </c>
       <c r="E171" s="1">
-        <v>104.86114286</v>
+        <v>101.19198243</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>734028.0</v>
+        <v>691141.24</v>
       </c>
       <c r="I171" s="1">
-        <v>15343.0</v>
+        <v>-409.68</v>
       </c>
       <c r="J171" s="1">
-        <v>2.090247238525</v>
+        <v>-0.059275872468556</v>
       </c>
       <c r="K171">
-        <v>3.6</v>
+        <v>3.25</v>
       </c>
       <c r="L171" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="M171" s="1">
-        <v>749371.0</v>
+        <v>690731.56</v>
       </c>
       <c r="N171" s="1">
-        <v>774556.62</v>
+        <v>712961.81</v>
       </c>
       <c r="O171" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B172" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="C172" s="1">
-        <v>950000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.132</v>
+        <v>97.944</v>
       </c>
       <c r="E172" s="1">
-        <v>99.64942105</v>
+        <v>100.09287892</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>946669.5</v>
+        <v>446414.24</v>
       </c>
       <c r="I172" s="1">
-        <v>4584.5</v>
+        <v>-9584.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.48427671959433</v>
+        <v>-2.1468849201585</v>
       </c>
       <c r="K172">
-        <v>1.84</v>
+        <v>1.95</v>
       </c>
       <c r="L172" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="M172" s="1">
-        <v>951254.0</v>
+        <v>436830.24</v>
       </c>
       <c r="N172" s="1">
-        <v>968744.41</v>
+        <v>445523.57</v>
       </c>
       <c r="O172" s="1">
-        <v>0.57</v>
+        <v>0.31</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B173" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C173" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>104.321</v>
+        <v>97.435</v>
       </c>
       <c r="E173" s="1">
-        <v>103.50275</v>
+        <v>99.752715</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>414011.0</v>
+        <v>598516.29</v>
       </c>
       <c r="I173" s="1">
-        <v>3273.0</v>
+        <v>-13906.29</v>
       </c>
       <c r="J173" s="1">
-        <v>0.79055870496195</v>
+        <v>-2.3234605694692</v>
       </c>
       <c r="K173">
-        <v>4.24</v>
+        <v>2.06</v>
       </c>
       <c r="L173" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="M173" s="1">
-        <v>417284.0</v>
+        <v>584610.0</v>
       </c>
       <c r="N173" s="1">
-        <v>434253.86</v>
+        <v>596967.53</v>
       </c>
       <c r="O173" s="1">
-        <v>0.26</v>
+        <v>0.42</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B174" t="s">
+        <v>520</v>
+      </c>
+      <c r="C174" s="1">
+        <v>1014000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.267</v>
+      </c>
+      <c r="E174" s="1">
+        <v>102.86484418</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>1043049.52</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-36482.14</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-3.4976421828946</v>
+      </c>
+      <c r="K174">
+        <v>2.74</v>
+      </c>
+      <c r="L174" t="s">
         <v>521</v>
       </c>
-      <c r="C174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>498810.0</v>
+        <v>1006567.38</v>
       </c>
       <c r="N174" s="1">
-        <v>500478.4</v>
+        <v>1034382.93</v>
       </c>
       <c r="O174" s="1">
-        <v>0.3</v>
+        <v>0.73</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="B175" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="C175" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>106.282</v>
+        <v>97.433</v>
       </c>
       <c r="E175" s="1">
-        <v>106.53128571</v>
+        <v>99.99142833</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>745719.0</v>
+        <v>599948.57</v>
       </c>
       <c r="I175" s="1">
-        <v>-1745.0</v>
+        <v>-15350.57</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.23400235209241</v>
+        <v>-2.5586476520812</v>
       </c>
       <c r="K175">
-        <v>1.58</v>
+        <v>0.59</v>
       </c>
       <c r="L175" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="M175" s="1">
-        <v>743974.0</v>
+        <v>584598.0</v>
       </c>
       <c r="N175" s="1">
-        <v>755058.93</v>
+        <v>588166.8</v>
       </c>
       <c r="O175" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="B176" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="C176" s="1">
-        <v>988000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>102.185</v>
+        <v>94.769</v>
       </c>
       <c r="E176" s="1">
-        <v>100.44048583</v>
+        <v>97.25955556</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>992352.0</v>
+        <v>875336.0</v>
       </c>
       <c r="I176" s="1">
-        <v>17235.8</v>
+        <v>-22415.0</v>
       </c>
       <c r="J176" s="1">
-        <v>1.736863532295</v>
+        <v>-2.5607309650237</v>
       </c>
       <c r="K176">
-        <v>0.43</v>
+        <v>2.32</v>
       </c>
       <c r="L176" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="M176" s="1">
-        <v>1009587.8</v>
+        <v>852921.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1013842.16</v>
+        <v>873756.62</v>
       </c>
       <c r="O176" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="B177" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="C177" s="1">
-        <v>386000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>104.11</v>
+        <v>99.342</v>
       </c>
       <c r="E177" s="1">
-        <v>100.94948187</v>
+        <v>99.696</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>389665.0</v>
+        <v>299088.0</v>
       </c>
       <c r="I177" s="1">
-        <v>12199.6</v>
+        <v>-1062.0</v>
       </c>
       <c r="J177" s="1">
-        <v>3.1307918340113</v>
+        <v>-0.35507944150217</v>
       </c>
       <c r="K177">
-        <v>3.63</v>
+        <v>2.77</v>
       </c>
       <c r="L177" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="M177" s="1">
-        <v>401864.6</v>
+        <v>298026.0</v>
       </c>
       <c r="N177" s="1">
-        <v>415884.97</v>
+        <v>306333.53</v>
       </c>
       <c r="O177" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="B178" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C178" s="1">
-        <v>400000.0</v>
+        <v>431000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>105.546</v>
+        <v>98.808</v>
       </c>
       <c r="E178" s="1">
-        <v>105.263</v>
+        <v>99.695</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>421052.0</v>
+        <v>429685.45</v>
       </c>
       <c r="I178" s="1">
-        <v>1132.0</v>
+        <v>-3822.97</v>
       </c>
       <c r="J178" s="1">
-        <v>0.2688504032756</v>
+        <v>-0.88971362656101</v>
       </c>
       <c r="K178">
-        <v>3.6</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.06</v>
+      </c>
+      <c r="L178">
+        <v>265.68</v>
       </c>
       <c r="M178" s="1">
-        <v>422184.0</v>
+        <v>425862.48</v>
       </c>
       <c r="N178" s="1">
-        <v>436583.73</v>
+        <v>426128.16</v>
       </c>
       <c r="O178" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="B179" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="C179" s="1">
-        <v>683000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>104.251</v>
+        <v>81.929</v>
       </c>
       <c r="E179" s="1">
-        <v>101.19198243</v>
+        <v>81.54266545</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>691141.24</v>
+        <v>896969.32</v>
       </c>
       <c r="I179" s="1">
-        <v>20893.09</v>
+        <v>4249.68</v>
       </c>
       <c r="J179" s="1">
-        <v>3.022984129843</v>
+        <v>0.47378209100842</v>
       </c>
       <c r="K179">
-        <v>3.02</v>
+        <v>0.42</v>
       </c>
       <c r="L179" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="M179" s="1">
-        <v>712034.33</v>
+        <v>901219.0</v>
       </c>
       <c r="N179" s="1">
-        <v>732643.62</v>
+        <v>905829.96</v>
       </c>
       <c r="O179" s="1">
-        <v>0.43</v>
+        <v>0.64</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="B180" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="C180" s="1">
-        <v>646000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.291</v>
+        <v>88.956</v>
       </c>
       <c r="E180" s="1">
-        <v>100.09287926</v>
+        <v>89.78073818</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>646600.0</v>
+        <v>987588.12</v>
       </c>
       <c r="I180" s="1">
-        <v>1279.86</v>
+        <v>-9072.12</v>
       </c>
       <c r="J180" s="1">
-        <v>0.19793690071141</v>
+        <v>-0.91861372329995</v>
       </c>
       <c r="K180">
-        <v>1.77</v>
+        <v>0.54</v>
       </c>
       <c r="L180" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="M180" s="1">
-        <v>647879.86</v>
+        <v>978516.0</v>
       </c>
       <c r="N180" s="1">
-        <v>659296.33</v>
+        <v>984483.12</v>
       </c>
       <c r="O180" s="1">
-        <v>0.39</v>
+        <v>0.69</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="B181" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="C181" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>103.886</v>
+        <v>100.113</v>
       </c>
       <c r="E181" s="1">
-        <v>103.52879571</v>
+        <v>102.932</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>724701.57</v>
+        <v>205864.0</v>
       </c>
       <c r="I181" s="1">
-        <v>2500.43</v>
+        <v>-5638.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.34502891997322</v>
+        <v>-2.738701278514</v>
       </c>
       <c r="K181">
-        <v>4.05</v>
+        <v>3.65</v>
       </c>
       <c r="L181" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="M181" s="1">
-        <v>727202.0</v>
+        <v>200226.0</v>
       </c>
       <c r="N181" s="1">
-        <v>755566.38</v>
+        <v>207520.52</v>
       </c>
       <c r="O181" s="1">
-        <v>0.45</v>
+        <v>0.15</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="B182" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="C182" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>101.668</v>
+        <v>97.757</v>
       </c>
       <c r="E182" s="1">
-        <v>99.75271429</v>
+        <v>100.1375</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>698269.0</v>
+        <v>801100.0</v>
       </c>
       <c r="I182" s="1">
-        <v>13407.0</v>
+        <v>-19044.0</v>
       </c>
       <c r="J182" s="1">
-        <v>1.920033683294</v>
+        <v>-2.3772313069529</v>
       </c>
       <c r="K182">
-        <v>1.84</v>
+        <v>1.68</v>
       </c>
       <c r="L182" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="M182" s="1">
-        <v>711676.0</v>
+        <v>782056.0</v>
       </c>
       <c r="N182" s="1">
-        <v>724532.51</v>
+        <v>795462.73</v>
       </c>
       <c r="O182" s="1">
-        <v>0.43</v>
+        <v>0.56</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="B183" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="C183" s="1">
-        <v>400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>105.892</v>
+        <v>7.34545556</v>
       </c>
       <c r="E183" s="1">
-        <v>105.84375</v>
+        <v>0.0763348933</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>423375.0</v>
+        <v>343507.02</v>
       </c>
       <c r="I183" s="1">
-        <v>193.0</v>
+        <v>-15461.52</v>
       </c>
       <c r="J183" s="1">
-        <v>0.045586064363744</v>
+        <v>-4.5010783185741</v>
       </c>
       <c r="K183">
-        <v>3.83</v>
+        <v>0.0</v>
       </c>
       <c r="L183" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="M183" s="1">
-        <v>423568.0</v>
+        <v>328045.5</v>
       </c>
       <c r="N183" s="1">
-        <v>438877.59</v>
+        <v>330545.5</v>
       </c>
       <c r="O183" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="B184" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="C184" s="1">
-        <v>1214000.0</v>
+        <v>-4500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>102.409</v>
+        <v>6.49085556</v>
       </c>
       <c r="E184" s="1">
-        <v>102.86484432</v>
+        <v>0.0676068911</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1248779.21</v>
+        <v>-304231.01</v>
       </c>
       <c r="I184" s="1">
-        <v>-5533.95</v>
+        <v>14642.51</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.44314879329229</v>
+        <v>-4.8129577586453</v>
       </c>
       <c r="K184">
-        <v>2.53</v>
+        <v>0.0</v>
       </c>
       <c r="L184" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="M184" s="1">
-        <v>1243245.26</v>
+        <v>-289588.5</v>
       </c>
       <c r="N184" s="1">
-        <v>1273927.86</v>
+        <v>-292088.5</v>
       </c>
       <c r="O184" s="1">
-        <v>0.75</v>
+        <v>-0.21</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="B185" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="C185" s="1">
-        <v>700000.0</v>
+        <v>-4500000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.061</v>
+        <v>7.34545556</v>
       </c>
       <c r="E185" s="1">
-        <v>99.99142857</v>
+        <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>699940.0</v>
+        <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>487.0</v>
+        <v>-328045.5</v>
       </c>
       <c r="J185" s="1">
-        <v>0.069577392347916</v>
+        <v>0</v>
       </c>
       <c r="K185">
-        <v>0.42</v>
+        <v>0.0</v>
       </c>
       <c r="L185" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="M185" s="1">
-        <v>700427.0</v>
+        <v>-328045.5</v>
       </c>
       <c r="N185" s="1">
-        <v>703392.85</v>
+        <v>-330545.5</v>
       </c>
       <c r="O185" s="1">
-        <v>0.42</v>
+        <v>-0.23</v>
       </c>
       <c r="P185">
-        <v>1</v>
-[...448 lines deleted...]
-      <c r="P194">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>