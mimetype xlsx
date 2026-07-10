--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="553">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="540">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1617 +106,1578 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>4 126.74</t>
+    <t>5 761.86</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>7 309.11</t>
+    <t>8 390.03</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>12 187.67</t>
+    <t>13 079.45</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>15 773.97</t>
+    <t>19 154.11</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>12 059.18</t>
+    <t>14 320.27</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>7 997.26</t>
+    <t>9 205.48</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>1 589.04</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>16 643.84</t>
+    <t>17 938.36</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>14 689.07</t>
+    <t>15 963.74</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>9 345.75</t>
+    <t>9 944.11</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>15 879.45</t>
+    <t>16 915.07</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>4 155.12</t>
+    <t>4 787.42</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 650.41</t>
+    <t>2 733.49</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>21 028.77</t>
+    <t>22 495.89</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>45 308.22</t>
+    <t>48 328.77</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>26 858.71</t>
+    <t>28 507.93</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>6 316.44</t>
+    <t>7 841.10</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>40 142.93</t>
+    <t>43 792.28</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>11 138.29</t>
+    <t>14 629.39</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>4 701.37</t>
-[...8 lines deleted...]
-    <t>10 931.51</t>
+    <t>6 945.21</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 534.71</t>
+    <t>6 070.65</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>6 842.47</t>
+    <t>8 784.25</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>3 775.28</t>
+    <t>6 252.81</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>15 603.11</t>
+    <t>16 680.96</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>1 077.78</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 911.66</t>
+    <t>4 275.13</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>9 382.79</t>
+    <t>12 045.48</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>5 945.21</t>
+    <t>7 958.90</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>16 186.09</t>
+    <t>17 330.56</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>9 385.27</t>
+    <t>10 356.16</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>2 958.90</t>
+    <t>4 900.68</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>24 965.75</t>
+    <t>26 713.36</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>9 222.73</t>
+    <t>10 668.08</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>16 695.05</t>
+    <t>20 098.90</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>23 855.84</t>
+    <t>25 441.19</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>16 976.71</t>
-[...5 lines deleted...]
-    <t>BPCE SA 16/01/2037</t>
+    <t>21 308.22</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>9 183.14</t>
+    <t>10 701.62</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>14 480.14</t>
+    <t>14 424.66</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>9 660.96</t>
+    <t>11 221.58</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>13 808.22</t>
+    <t>15 419.18</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 605.48</t>
+    <t>4 008.22</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>18 325.63</t>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>11 002.74</t>
+    <t>11 923.29</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>44 809.93</t>
+    <t>47 895.21</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>40 700.00</t>
+    <t>43 627.05</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
+    <t>3 033.97</t>
+  </si>
+  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>12 374.22</t>
+    <t>13 204.44</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>6 990.41</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>4 646.58</t>
+    <t>6 487.67</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>3 365.75</t>
-[...8 lines deleted...]
-    <t>16 530.66</t>
+    <t>3 754.11</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>41 095.89</t>
+    <t>45 410.96</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 081.85</t>
-[...14 lines deleted...]
-    <t>DEUTSCHE POST AG 3 24/03/2030</t>
+    <t>1 664.38</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
+    <t>5 609.59</t>
+  </si>
+  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 235.62</t>
+    <t>2 926.03</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>10 547.95</t>
+    <t>11 267.12</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>24 397.24</t>
+    <t>17 809.38</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>8 122.74</t>
+    <t>9 188.85</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>9 624.93</t>
+    <t>12 783.11</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>20 914.80</t>
+    <t>23 078.40</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>25 345.21</t>
+    <t>27 013.70</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 373.29</t>
+    <t>4 638.70</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>5 844.61</t>
-[...8 lines deleted...]
-    <t>8 484.93</t>
+    <t>6 950.34</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>24 290.41</t>
+    <t>26 073.97</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
+    <t>1 634.93</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>31 113.96</t>
+    <t>33 194.83</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>12 852.74</t>
+    <t>13 823.63</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>78 096.58</t>
+    <t>83 404.11</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>9 107.88</t>
+    <t>10 078.77</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>5 722.26</t>
+    <t>7 282.88</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>4 458.90</t>
+    <t>5 969.18</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 249.32</t>
+    <t>2 630.14</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>11 068.49</t>
+  </si>
+  <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>13 693.15</t>
+    <t>15 160.27</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>5 521.76</t>
+    <t>6 693.04</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>3 486.10</t>
+    <t>3 549.48</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>9 263.01</t>
-[...8 lines deleted...]
-    <t>7 603.56</t>
+    <t>10 255.48</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>1 072.60</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 517.12</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>34 100.00</t>
-[...8 lines deleted...]
-    <t>1 797.95</t>
+    <t>36 552.40</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>8 568.49</t>
+    <t>9 863.01</t>
   </si>
   <si>
     <t>XS2244941063</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>11 860.11</t>
+    <t>12 614.84</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
-    <t>2 365.00</t>
+    <t>3 520.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>44 013.70</t>
+    <t>47 034.25</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 071.93</t>
+    <t>9 046.13</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 739.73</t>
+    <t>7 890.41</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>13 767.78</t>
+    <t>14 771.68</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>5 453.77</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>34 397.26</t>
+    <t>37 741.44</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>17 116.44</t>
-[...8 lines deleted...]
-    <t>7 356.24</t>
+    <t>18 828.08</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>19 224.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>16 520.55</t>
+    <t>17 556.16</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 060.02</t>
+    <t>3 683.90</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>4 019.58</t>
+    <t>6 502.26</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>31 063.70</t>
+    <t>32 976.71</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
+    <t>2 876.71</t>
+  </si>
+  <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>2 697.95</t>
+    <t>3 258.90</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>11 593.15</t>
+    <t>12 930.82</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>3 835.62</t>
+    <t>4 641.10</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>1 442.47</t>
+    <t>1 571.92</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>12 899.84</t>
+    <t>13 749.04</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>16 234.45</t>
+    <t>17 320.19</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>21 462.41</t>
+    <t>24 023.27</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 375.34</t>
-[...17 lines deleted...]
-    <t>18 873.14</t>
+    <t>5 309.59</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>11 505.00</t>
+    <t>7 840.17</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>1 757.26</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>6 908.90</t>
+    <t>3 392.12</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>6 328.77</t>
+    <t>11 075.34</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>4 112.67</t>
+    <t>6 511.73</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
+    <t>4 420.93</t>
+  </si>
+  <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>15 223.56</t>
+    <t>16 310.96</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 545.21</t>
+    <t>4 212.33</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>24 971.42</t>
+    <t>27 688.52</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>2 478.60</t>
+    <t>4 406.40</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>1 534.25</t>
+  </si>
+  <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>1 159.97</t>
+    <t>3 189.93</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>22 260.27</t>
+    <t>26 000.00</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>12 368.06</t>
+    <t>13 402.83</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 277.26</t>
+    <t>2 767.40</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>8 371.82</t>
+    <t>11 688.96</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>75 102.74</t>
+    <t>79 741.44</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>29 832.00</t>
+    <t>31 680.00</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 708.52</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>21 238.36</t>
+    <t>22 619.18</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 087.67</t>
+    <t>2 432.88</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>23 717.47</t>
+    <t>25 465.07</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>17 054.33</t>
+    <t>18 827.31</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>2 065.07</t>
+    <t>2 712.33</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>34 820.55</t>
+    <t>38 013.70</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>9 542.47</t>
+    <t>10 319.18</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>2 309.33</t>
+  </si>
+  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>8 612.99</t>
-[...8 lines deleted...]
-    <t>1 086.30</t>
+    <t>10 132.93</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>32 424.66</t>
+    <t>35 013.70</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 424.55</t>
+    <t>2 532.54</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
+    <t>2 049.32</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>9 534.42</t>
+    <t>10 530.55</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>34 792.81</t>
+    <t>37 040.96</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>5 265.75</t>
+    <t>6 157.53</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>1 426.56</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>33 238.36</t>
-[...5 lines deleted...]
-    <t>STANDARD CHARTERED PLC 02/07/2027</t>
+    <t>35 309.59</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>3 873.97</t>
+    <t>4 679.45</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>1 923.29</t>
+    <t>3 476.71</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>1 095.89</t>
+    <t>3 972.60</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>11 589.04</t>
+    <t>13 315.07</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>33 287.67</t>
+    <t>35 617.81</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>6 405.00</t>
+    <t>7 507.50</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 085.62</t>
+    <t>3 545.55</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 847.95</t>
+    <t>5 566.44</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
+    <t>18 583.56</t>
+  </si>
+  <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>2 798.61</t>
+    <t>3 875.00</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>18 063.01</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>12 796.58</t>
+    <t>14 508.22</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>4 060.70</t>
+    <t>6 644.77</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>6 545.16</t>
+    <t>8 835.97</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>11 069.87</t>
+    <t>11 751.59</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>11 529.04</t>
+    <t>12 258.29</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>22 230.25</t>
-[...8 lines deleted...]
-    <t>8 693.33</t>
+    <t>23 851.20</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 357.53</t>
+    <t>13 695.21</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>27 815.55</t>
+    <t>30 003.29</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 568.80</t>
+    <t>4 595.44</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>20 835.62</t>
+    <t>22 130.14</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>8 307.53</t>
+    <t>8 868.49</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 195.58</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 610.96</t>
+    <t>5 085.62</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 967.12</t>
+    <t>6 441.78</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>7 294.52</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>13 406.73</t>
-[...23 lines deleted...]
-    <t>PAR20260313050133025</t>
+    <t>14 857.97</t>
+  </si>
+  <si>
+    <t>CDS-00108779</t>
+  </si>
+  <si>
+    <t>PAR20260409050213052</t>
+  </si>
+  <si>
+    <t>-11 458.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2080,154 +2041,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>68228.6021</v>
+        <v>65608.9121</v>
       </c>
       <c r="D2">
-        <v>1454.18</v>
+        <v>1464.49</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>99217142.17</v>
+        <v>96083760.98</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>99217142.17</v>
+        <v>96083760.98</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>428484.6522</v>
+        <v>437435.8383</v>
       </c>
       <c r="D3">
-        <v>99.67</v>
+        <v>100.35</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>42710978.32</v>
+        <v>43897038.3</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>42710978.32</v>
+        <v>43897038.3</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>99.44</v>
+        <v>100.14</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>994.41</v>
+        <v>1001.44</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>994.41</v>
+        <v>1001.44</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P185"/>
+  <dimension ref="A1:P177"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O185" sqref="O185"/>
+      <selection activeCell="O177" sqref="O177"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2246,9239 +2207,8839 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>5055.0</v>
+        <v>2102.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.41</v>
+        <v>1072.64</v>
       </c>
       <c r="E2" s="1">
-        <v>1071.41</v>
+        <v>1071.8217840152</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>5415977.55</v>
+        <v>2252969.39</v>
       </c>
       <c r="I2" s="1">
-        <v>0.0</v>
+        <v>1719.89</v>
       </c>
       <c r="J2" s="1">
-        <v>0.0</v>
+        <v>0.076338809023943</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5415977.55</v>
+        <v>2254689.28</v>
       </c>
       <c r="N2" s="1">
-        <v>5415977.55</v>
+        <v>2254689.28</v>
       </c>
       <c r="O2" s="1">
-        <v>3.82</v>
+        <v>1.61</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>20.0</v>
+        <v>138.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.32</v>
+        <v>105.855</v>
       </c>
       <c r="E3" s="1">
-        <v>116.37</v>
+        <v>105.725</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-21000.0</v>
+        <v>17940.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-21000.0</v>
+        <v>17940.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-21000.0</v>
+        <v>17940.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>172.0</v>
+        <v>784000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.68</v>
+        <v>97.198</v>
       </c>
       <c r="E4" s="1">
-        <v>105.725</v>
+        <v>99.3340727</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>778779.13</v>
       </c>
       <c r="I4" s="1">
-        <v>-7740.0</v>
+        <v>-16746.81</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>-2.1503927564161</v>
       </c>
       <c r="K4">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.73</v>
+      </c>
+      <c r="L4" t="s">
+        <v>34</v>
       </c>
       <c r="M4" s="1">
-        <v>-7740.0</v>
+        <v>762032.32</v>
       </c>
       <c r="N4" s="1">
-        <v>-7740.0</v>
+        <v>767794.18</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.01</v>
+        <v>0.55</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>784000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>96.783</v>
+        <v>106.546</v>
       </c>
       <c r="E5" s="1">
-        <v>99.3340727</v>
+        <v>102.64317665</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>778779.13</v>
+        <v>342828.21</v>
       </c>
       <c r="I5" s="1">
-        <v>-20000.41</v>
+        <v>13035.43</v>
       </c>
       <c r="J5" s="1">
-        <v>-2.5681748816253</v>
+        <v>3.8023212850541</v>
       </c>
       <c r="K5">
-        <v>0.53</v>
+        <v>2.51</v>
       </c>
       <c r="L5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M5" s="1">
-        <v>758778.72</v>
+        <v>355863.64</v>
       </c>
       <c r="N5" s="1">
-        <v>762905.46</v>
+        <v>364253.67</v>
       </c>
       <c r="O5" s="1">
-        <v>0.54</v>
+        <v>0.26</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>334000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>105.84</v>
+        <v>95.67</v>
       </c>
       <c r="E6" s="1">
-        <v>102.64317665</v>
+        <v>85.8945975</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>342828.21</v>
+        <v>343578.39</v>
       </c>
       <c r="I6" s="1">
-        <v>10677.39</v>
+        <v>39101.61</v>
       </c>
       <c r="J6" s="1">
-        <v>3.1145015750017</v>
+        <v>11.380695392396</v>
       </c>
       <c r="K6">
-        <v>2.19</v>
+        <v>3.27</v>
       </c>
       <c r="L6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M6" s="1">
-        <v>353505.6</v>
+        <v>382680.0</v>
       </c>
       <c r="N6" s="1">
-        <v>360814.71</v>
+        <v>395759.45</v>
       </c>
       <c r="O6" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>94.357</v>
+        <v>99.547</v>
       </c>
       <c r="E7" s="1">
-        <v>85.8945975</v>
+        <v>100.4938</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>343578.39</v>
+        <v>1004938.0</v>
       </c>
       <c r="I7" s="1">
-        <v>33849.61</v>
+        <v>-9468.0</v>
       </c>
       <c r="J7" s="1">
-        <v>9.8520777165293</v>
+        <v>-0.94214767478193</v>
       </c>
       <c r="K7">
-        <v>3.05</v>
+        <v>1.92</v>
       </c>
       <c r="L7" t="s">
         <v>42</v>
       </c>
       <c r="M7" s="1">
-        <v>377428.0</v>
+        <v>995470.0</v>
       </c>
       <c r="N7" s="1">
-        <v>389615.67</v>
+        <v>1014624.11</v>
       </c>
       <c r="O7" s="1">
-        <v>0.27</v>
+        <v>0.72</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C8" s="1">
-        <v>1000000.0</v>
+        <v>1048000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.056</v>
+        <v>97.769</v>
       </c>
       <c r="E8" s="1">
-        <v>100.4938</v>
+        <v>99.46317271</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1004938.0</v>
+        <v>1042374.05</v>
       </c>
       <c r="I8" s="1">
-        <v>-24378.0</v>
+        <v>-17754.93</v>
       </c>
       <c r="J8" s="1">
-        <v>-2.425821294448</v>
+        <v>-1.7033165781516</v>
       </c>
       <c r="K8">
-        <v>1.58</v>
+        <v>1.37</v>
       </c>
       <c r="L8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M8" s="1">
-        <v>980560.0</v>
+        <v>1024619.12</v>
       </c>
       <c r="N8" s="1">
-        <v>996333.97</v>
+        <v>1038939.39</v>
       </c>
       <c r="O8" s="1">
-        <v>0.7</v>
+        <v>0.74</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>1048000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.906</v>
+        <v>96.785</v>
       </c>
       <c r="E9" s="1">
-        <v>99.46317271</v>
+        <v>99.19042857</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1042374.05</v>
+        <v>694333.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-26799.17</v>
+        <v>-16838.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-2.5709744021352</v>
+        <v>-2.4250611738172</v>
       </c>
       <c r="K9">
-        <v>1.15</v>
+        <v>1.32</v>
       </c>
       <c r="L9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M9" s="1">
-        <v>1015574.88</v>
+        <v>677495.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1027634.06</v>
+        <v>686700.48</v>
       </c>
       <c r="O9" s="1">
-        <v>0.72</v>
+        <v>0.49</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>700000.0</v>
+        <v>725000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>95.948</v>
+        <v>100.265</v>
       </c>
       <c r="E10" s="1">
-        <v>99.19042857</v>
+        <v>99.955</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>694333.0</v>
+        <v>724673.75</v>
       </c>
       <c r="I10" s="1">
-        <v>-22697.0</v>
+        <v>2247.5</v>
       </c>
       <c r="J10" s="1">
-        <v>-3.2688925918831</v>
+        <v>0.31013956280326</v>
       </c>
       <c r="K10">
-        <v>1.14</v>
+        <v>0.22</v>
       </c>
       <c r="L10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M10" s="1">
-        <v>671636.0</v>
+        <v>726921.25</v>
       </c>
       <c r="N10" s="1">
-        <v>679633.26</v>
+        <v>728510.29</v>
       </c>
       <c r="O10" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>725000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.708</v>
+        <v>101.725</v>
       </c>
       <c r="E11" s="1">
-        <v>99.955</v>
+        <v>101.340404</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>724673.75</v>
+        <v>506702.02</v>
       </c>
       <c r="I11" s="1">
-        <v>-1790.75</v>
+        <v>1922.98</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.24711120004002</v>
+        <v>0.37950904557278</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.59</v>
+      </c>
+      <c r="L11" t="s">
+        <v>54</v>
       </c>
       <c r="M11" s="1">
-        <v>722883.0</v>
+        <v>508625.0</v>
       </c>
       <c r="N11" s="1">
-        <v>722883.0</v>
+        <v>526563.36</v>
       </c>
       <c r="O11" s="1">
-        <v>0.51</v>
+        <v>0.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>500000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.642</v>
+        <v>101.159</v>
       </c>
       <c r="E12" s="1">
-        <v>101.340404</v>
+        <v>102.386834</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>506702.02</v>
+        <v>511934.17</v>
       </c>
       <c r="I12" s="1">
-        <v>-3492.02</v>
+        <v>-6139.17</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.68916638619282</v>
+        <v>-1.1992108282204</v>
       </c>
       <c r="K12">
-        <v>3.33</v>
+        <v>3.19</v>
       </c>
       <c r="L12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M12" s="1">
-        <v>503210.0</v>
+        <v>505795.0</v>
       </c>
       <c r="N12" s="1">
-        <v>519853.84</v>
+        <v>521758.74</v>
       </c>
       <c r="O12" s="1">
         <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.072</v>
+        <v>88.543</v>
       </c>
       <c r="E13" s="1">
-        <v>102.386834</v>
+        <v>77.70662</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>511934.17</v>
+        <v>310826.48</v>
       </c>
       <c r="I13" s="1">
-        <v>-11574.17</v>
+        <v>43345.52</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.2608707678177</v>
+        <v>13.94524687858</v>
       </c>
       <c r="K13">
-        <v>2.94</v>
+        <v>2.49</v>
       </c>
       <c r="L13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M13" s="1">
-        <v>500360.0</v>
+        <v>354172.0</v>
       </c>
       <c r="N13" s="1">
-        <v>515049.07</v>
+        <v>364116.11</v>
       </c>
       <c r="O13" s="1">
-        <v>0.36</v>
+        <v>0.26</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C14" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>86.074</v>
+        <v>97.411</v>
       </c>
       <c r="E14" s="1">
-        <v>77.70662</v>
+        <v>99.38842833</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>310826.48</v>
+        <v>596330.57</v>
       </c>
       <c r="I14" s="1">
-        <v>33469.52</v>
+        <v>-11864.57</v>
       </c>
       <c r="J14" s="1">
-        <v>10.76791140832</v>
+        <v>-1.9895961396042</v>
       </c>
       <c r="K14">
-        <v>2.34</v>
+        <v>2.82</v>
       </c>
       <c r="L14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M14" s="1">
-        <v>344296.0</v>
+        <v>584466.0</v>
       </c>
       <c r="N14" s="1">
-        <v>353641.75</v>
+        <v>601381.07</v>
       </c>
       <c r="O14" s="1">
-        <v>0.25</v>
+        <v>0.43</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C15" s="1">
-        <v>600000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>96.694</v>
+        <v>95.724</v>
       </c>
       <c r="E15" s="1">
-        <v>99.38842833</v>
+        <v>98.6381879</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>596330.57</v>
+        <v>309723.91</v>
       </c>
       <c r="I15" s="1">
-        <v>-16166.57</v>
+        <v>-9150.55</v>
       </c>
       <c r="J15" s="1">
-        <v>-2.7110080906971</v>
+        <v>-2.9544215685512</v>
       </c>
       <c r="K15">
-        <v>2.65</v>
+        <v>1.52</v>
       </c>
       <c r="L15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M15" s="1">
-        <v>580164.0</v>
+        <v>300573.36</v>
       </c>
       <c r="N15" s="1">
-        <v>596043.45</v>
+        <v>305360.78</v>
       </c>
       <c r="O15" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>314000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.995</v>
+        <v>97.97</v>
       </c>
       <c r="E16" s="1">
-        <v>98.6381879</v>
+        <v>99.91623904</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>309723.91</v>
+        <v>501579.52</v>
       </c>
       <c r="I16" s="1">
-        <v>-11439.61</v>
+        <v>-9770.12</v>
       </c>
       <c r="J16" s="1">
-        <v>-3.6934862406974</v>
+        <v>-1.9478705988634</v>
       </c>
       <c r="K16">
-        <v>1.32</v>
+        <v>0.54</v>
       </c>
       <c r="L16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M16" s="1">
-        <v>298284.3</v>
+        <v>491809.4</v>
       </c>
       <c r="N16" s="1">
-        <v>302439.42</v>
+        <v>494542.89</v>
       </c>
       <c r="O16" s="1">
-        <v>0.21</v>
+        <v>0.35</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>502000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.053</v>
+        <v>99.188</v>
       </c>
       <c r="E17" s="1">
-        <v>99.91623904</v>
+        <v>100.2235</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>501579.52</v>
+        <v>601341.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-14373.46</v>
+        <v>-6213.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.8656393307287</v>
+        <v>-1.0331908185206</v>
       </c>
       <c r="K17">
-        <v>0.33</v>
+        <v>3.75</v>
       </c>
       <c r="L17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M17" s="1">
-        <v>487206.06</v>
+        <v>595128.0</v>
       </c>
       <c r="N17" s="1">
-        <v>488856.47</v>
+        <v>617623.89</v>
       </c>
       <c r="O17" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C18" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.769</v>
+        <v>97.578</v>
       </c>
       <c r="E18" s="1">
-        <v>100.2235</v>
+        <v>98.1092</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>601341.0</v>
+        <v>1471638.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-14727.0</v>
+        <v>-7968.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.449026425938</v>
+        <v>-0.54143750025482</v>
       </c>
       <c r="K18">
-        <v>3.5</v>
+        <v>3.22</v>
       </c>
       <c r="L18" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M18" s="1">
-        <v>586614.0</v>
+        <v>1463670.0</v>
       </c>
       <c r="N18" s="1">
-        <v>607642.77</v>
+        <v>1511998.77</v>
       </c>
       <c r="O18" s="1">
-        <v>0.43</v>
+        <v>1.08</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C19" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.257</v>
+        <v>99.979</v>
       </c>
       <c r="E19" s="1">
-        <v>98.1092</v>
+        <v>100.51047333</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1471638.0</v>
+        <v>904594.26</v>
       </c>
       <c r="I19" s="1">
-        <v>-12783.0</v>
+        <v>-4783.26</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.86862394148561</v>
+        <v>-0.52877408264784</v>
       </c>
       <c r="K19">
-        <v>3.02</v>
+        <v>3.17</v>
       </c>
       <c r="L19" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M19" s="1">
-        <v>1458855.0</v>
+        <v>899811.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1504163.22</v>
+        <v>928318.93</v>
       </c>
       <c r="O19" s="1">
-        <v>1.06</v>
+        <v>0.66</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C20" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.457</v>
+        <v>106.358</v>
       </c>
       <c r="E20" s="1">
-        <v>100.51047333</v>
+        <v>105.55</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>904594.26</v>
+        <v>422200.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-9481.26</v>
+        <v>3232.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.0481229451976</v>
+        <v>0.76551397441971</v>
       </c>
       <c r="K20">
-        <v>2.98</v>
+        <v>1.96</v>
       </c>
       <c r="L20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M20" s="1">
-        <v>895113.0</v>
+        <v>425432.0</v>
       </c>
       <c r="N20" s="1">
-        <v>921971.71</v>
+        <v>433273.1</v>
       </c>
       <c r="O20" s="1">
-        <v>0.65</v>
+        <v>0.31</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C21" s="1">
-        <v>400000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>105.641</v>
+        <v>98.91</v>
       </c>
       <c r="E21" s="1">
-        <v>105.55</v>
+        <v>100.91270646</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>422200.0</v>
+        <v>1952660.87</v>
       </c>
       <c r="I21" s="1">
-        <v>364.0</v>
+        <v>-38752.37</v>
       </c>
       <c r="J21" s="1">
-        <v>0.086215063950734</v>
+        <v>-1.9845929518729</v>
       </c>
       <c r="K21">
-        <v>1.58</v>
+        <v>2.26</v>
       </c>
       <c r="L21" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M21" s="1">
-        <v>422564.0</v>
+        <v>1913908.5</v>
       </c>
       <c r="N21" s="1">
-        <v>428880.44</v>
+        <v>1957700.78</v>
       </c>
       <c r="O21" s="1">
-        <v>0.3</v>
+        <v>1.4</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C22" s="1">
-        <v>1935000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.809</v>
+        <v>106.654</v>
       </c>
       <c r="E22" s="1">
-        <v>100.91270646</v>
+        <v>104.49157945</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1952660.87</v>
+        <v>986400.51</v>
       </c>
       <c r="I22" s="1">
-        <v>-60056.72</v>
+        <v>20413.25</v>
       </c>
       <c r="J22" s="1">
-        <v>-3.075634941156</v>
+        <v>2.0694687191514</v>
       </c>
       <c r="K22">
-        <v>2.07</v>
+        <v>1.55</v>
       </c>
       <c r="L22" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M22" s="1">
-        <v>1892604.15</v>
+        <v>1006813.76</v>
       </c>
       <c r="N22" s="1">
-        <v>1932747.08</v>
+        <v>1021443.15</v>
       </c>
       <c r="O22" s="1">
-        <v>1.36</v>
+        <v>0.73</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C23" s="1">
-        <v>944000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>105.082</v>
+        <v>103.273</v>
       </c>
       <c r="E23" s="1">
-        <v>104.49157945</v>
+        <v>105.76</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>986400.51</v>
+        <v>846080.0</v>
       </c>
       <c r="I23" s="1">
-        <v>5573.57</v>
+        <v>-19896.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.56504127314371</v>
+        <v>-2.3515506807867</v>
       </c>
       <c r="K23">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="L23" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M23" s="1">
-        <v>991974.08</v>
+        <v>826184.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1003112.37</v>
+        <v>833129.21</v>
       </c>
       <c r="O23" s="1">
-        <v>0.71</v>
+        <v>0.6</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C24" s="1">
-        <v>800000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>102.818</v>
+        <v>99.877</v>
       </c>
       <c r="E24" s="1">
-        <v>105.76</v>
+        <v>100.07568647</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>846080.0</v>
+        <v>791598.68</v>
       </c>
       <c r="I24" s="1">
-        <v>-23536.0</v>
+        <v>-1571.61</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.7817700453858</v>
+        <v>-0.19853620776629</v>
       </c>
       <c r="K24">
-        <v>0.59</v>
+        <v>0.77</v>
       </c>
       <c r="L24" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M24" s="1">
-        <v>822544.0</v>
+        <v>790027.07</v>
       </c>
       <c r="N24" s="1">
-        <v>827245.37</v>
+        <v>796097.72</v>
       </c>
       <c r="O24" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C25" s="1">
-        <v>840000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.353</v>
+        <v>100.387</v>
       </c>
       <c r="E25" s="1">
-        <v>99.8299619</v>
+        <v>102.7138</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>838571.68</v>
+        <v>924424.2</v>
       </c>
       <c r="I25" s="1">
-        <v>-20806.48</v>
+        <v>-20941.2</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.4811808574313</v>
+        <v>-2.2653236468712</v>
       </c>
       <c r="K25">
-        <v>1.3</v>
+        <v>0.98</v>
       </c>
       <c r="L25" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M25" s="1">
-        <v>817765.2</v>
+        <v>903483.0</v>
       </c>
       <c r="N25" s="1">
-        <v>828696.71</v>
+        <v>912267.25</v>
       </c>
       <c r="O25" s="1">
-        <v>0.58</v>
+        <v>0.65</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C26" s="1">
-        <v>791000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.493</v>
+        <v>105.938</v>
       </c>
       <c r="E26" s="1">
-        <v>100.07568647</v>
+        <v>107.962</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>791598.68</v>
+        <v>647772.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-4609.05</v>
+        <v>-12144.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.58224579151648</v>
+        <v>-1.8747337025991</v>
       </c>
       <c r="K26">
-        <v>0.57</v>
+        <v>1.04</v>
       </c>
       <c r="L26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M26" s="1">
-        <v>786989.63</v>
+        <v>635628.0</v>
       </c>
       <c r="N26" s="1">
-        <v>791524.34</v>
+        <v>641880.81</v>
       </c>
       <c r="O26" s="1">
-        <v>0.56</v>
+        <v>0.46</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C27" s="1">
-        <v>900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.009</v>
+        <v>88.699</v>
       </c>
       <c r="E27" s="1">
-        <v>102.7138</v>
+        <v>89.011</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>924424.2</v>
+        <v>1513187.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-24343.2</v>
+        <v>-5304.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-2.6333365136914</v>
+        <v>-0.35051847524463</v>
       </c>
       <c r="K27">
-        <v>0.76</v>
+        <v>0.98</v>
       </c>
       <c r="L27" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="M27" s="1">
-        <v>900081.0</v>
+        <v>1507883.0</v>
       </c>
       <c r="N27" s="1">
-        <v>906923.47</v>
+        <v>1524563.96</v>
       </c>
       <c r="O27" s="1">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1">
-        <v>600000.0</v>
+        <v>846000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.879</v>
+        <v>100.172</v>
       </c>
       <c r="E28" s="1">
-        <v>107.962</v>
+        <v>99.298</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>647772.0</v>
+        <v>840061.08</v>
       </c>
       <c r="I28" s="1">
-        <v>-18498.0</v>
+        <v>7394.04</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.8556343898779</v>
+        <v>0.88017885556607</v>
       </c>
       <c r="K28">
-        <v>0.63</v>
+        <v>0.13</v>
       </c>
       <c r="L28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M28" s="1">
-        <v>629274.0</v>
+        <v>847455.12</v>
       </c>
       <c r="N28" s="1">
-        <v>633049.28</v>
+        <v>848532.9</v>
       </c>
       <c r="O28" s="1">
-        <v>0.45</v>
+        <v>0.61</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C29" s="1">
-        <v>1700000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>87.979</v>
+        <v>102.357</v>
       </c>
       <c r="E29" s="1">
-        <v>89.011</v>
+        <v>103.37567669</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1513187.0</v>
+        <v>137489.65</v>
       </c>
       <c r="I29" s="1">
-        <v>-17544.0</v>
+        <v>-1354.84</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.1594072642707</v>
+        <v>-0.98541235649374</v>
       </c>
       <c r="K29">
-        <v>0.92</v>
+        <v>3.21</v>
       </c>
       <c r="L29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M29" s="1">
-        <v>1495643.0</v>
+        <v>136134.81</v>
       </c>
       <c r="N29" s="1">
-        <v>1511246.11</v>
+        <v>140409.94</v>
       </c>
       <c r="O29" s="1">
-        <v>1.06</v>
+        <v>0.1</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C30" s="1">
-        <v>133000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.914</v>
+        <v>98.644</v>
       </c>
       <c r="E30" s="1">
-        <v>103.37567669</v>
+        <v>99.63892626</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>137489.65</v>
+        <v>1418858.31</v>
       </c>
       <c r="I30" s="1">
-        <v>-1944.03</v>
+        <v>-14167.75</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.4139464316041</v>
+        <v>-0.99853169975796</v>
       </c>
       <c r="K30">
-        <v>2.94</v>
+        <v>0.85</v>
       </c>
       <c r="L30" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M30" s="1">
-        <v>135545.62</v>
+        <v>1404690.56</v>
       </c>
       <c r="N30" s="1">
-        <v>139457.28</v>
+        <v>1416736.04</v>
       </c>
       <c r="O30" s="1">
-        <v>0.1</v>
+        <v>1.01</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C31" s="1">
-        <v>1424000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.887</v>
+        <v>97.999</v>
       </c>
       <c r="E31" s="1">
-        <v>99.63892626</v>
+        <v>99.415167</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1418858.31</v>
+        <v>994151.67</v>
       </c>
       <c r="I31" s="1">
-        <v>-24947.43</v>
+        <v>-14161.67</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.758274933034</v>
+        <v>-1.4244979340024</v>
       </c>
       <c r="K31">
-        <v>0.66</v>
+        <v>0.8</v>
       </c>
       <c r="L31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M31" s="1">
-        <v>1393910.88</v>
+        <v>979990.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1403293.67</v>
+        <v>987948.9</v>
       </c>
       <c r="O31" s="1">
-        <v>0.99</v>
+        <v>0.71</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.218</v>
+        <v>103.378</v>
       </c>
       <c r="E32" s="1">
-        <v>99.415167</v>
+        <v>105.58525</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>994151.67</v>
+        <v>422341.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-21971.67</v>
+        <v>-8829.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-2.2100923493897</v>
+        <v>-2.090490859282</v>
       </c>
       <c r="K32">
-        <v>0.59</v>
+        <v>4.33</v>
       </c>
       <c r="L32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M32" s="1">
-        <v>972180.0</v>
+        <v>413512.0</v>
       </c>
       <c r="N32" s="1">
-        <v>978125.21</v>
+        <v>430842.56</v>
       </c>
       <c r="O32" s="1">
-        <v>0.69</v>
+        <v>0.31</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.551</v>
+        <v>97.724</v>
       </c>
       <c r="E33" s="1">
-        <v>105.58525</v>
+        <v>99.778</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>422341.0</v>
+        <v>498890.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-12137.0</v>
+        <v>-10270.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.87374420196</v>
+        <v>-2.0585700254565</v>
       </c>
       <c r="K33">
-        <v>4.05</v>
+        <v>2.07</v>
       </c>
       <c r="L33" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M33" s="1">
-        <v>410204.0</v>
+        <v>488620.0</v>
       </c>
       <c r="N33" s="1">
-        <v>426390.09</v>
+        <v>498976.16</v>
       </c>
       <c r="O33" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C34" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.335</v>
+        <v>98.758</v>
       </c>
       <c r="E34" s="1">
-        <v>99.778</v>
+        <v>100.072667</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>498890.0</v>
+        <v>1000726.67</v>
       </c>
       <c r="I34" s="1">
-        <v>-12215.0</v>
+        <v>-13146.67</v>
       </c>
       <c r="J34" s="1">
-        <v>-2.4484355268697</v>
+        <v>-1.313712364636</v>
       </c>
       <c r="K34">
-        <v>1.88</v>
+        <v>0.49</v>
       </c>
       <c r="L34" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M34" s="1">
-        <v>486675.0</v>
+        <v>987580.0</v>
       </c>
       <c r="N34" s="1">
-        <v>496060.27</v>
+        <v>992480.68</v>
       </c>
       <c r="O34" s="1">
-        <v>0.35</v>
+        <v>0.71</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C35" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.116</v>
+        <v>99.492</v>
       </c>
       <c r="E35" s="1">
-        <v>100.072667</v>
+        <v>101.00763667</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1000726.67</v>
+        <v>909068.73</v>
       </c>
       <c r="I35" s="1">
-        <v>-19566.67</v>
+        <v>-13640.73</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.9552461812575</v>
+        <v>-1.500516908111</v>
       </c>
       <c r="K35">
-        <v>0.3</v>
+        <v>2.97</v>
       </c>
       <c r="L35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M35" s="1">
-        <v>981160.0</v>
+        <v>895428.0</v>
       </c>
       <c r="N35" s="1">
-        <v>984118.9</v>
+        <v>922141.36</v>
       </c>
       <c r="O35" s="1">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C36" s="1">
-        <v>900000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.787</v>
+        <v>97.869</v>
       </c>
       <c r="E36" s="1">
-        <v>101.00763667</v>
+        <v>100.09043641</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>909068.73</v>
+        <v>747675.56</v>
       </c>
       <c r="I36" s="1">
-        <v>-19985.73</v>
+        <v>-16594.13</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.1984839364126</v>
+        <v>-2.2194292401373</v>
       </c>
       <c r="K36">
-        <v>2.77</v>
+        <v>1.43</v>
       </c>
       <c r="L36" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>889083.0</v>
+        <v>731081.43</v>
       </c>
       <c r="N36" s="1">
-        <v>914048.75</v>
+        <v>741749.51</v>
       </c>
       <c r="O36" s="1">
-        <v>0.64</v>
+        <v>0.53</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C37" s="1">
-        <v>747000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>97.37</v>
+        <v>108.686</v>
       </c>
       <c r="E37" s="1">
-        <v>100.09043641</v>
+        <v>109.825</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>747675.56</v>
+        <v>878600.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-20321.66</v>
+        <v>-9112.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-2.7179783701904</v>
+        <v>-1.037104484407</v>
       </c>
       <c r="K37">
-        <v>1.23</v>
+        <v>2.51</v>
       </c>
       <c r="L37" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M37" s="1">
-        <v>727353.9</v>
+        <v>869488.0</v>
       </c>
       <c r="N37" s="1">
-        <v>736576.63</v>
+        <v>889586.9</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.64</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C38" s="1">
-        <v>800000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>106.688</v>
+        <v>102.333</v>
       </c>
       <c r="E38" s="1">
-        <v>109.825</v>
+        <v>100.33886377</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>878600.0</v>
+        <v>670263.61</v>
       </c>
       <c r="I38" s="1">
-        <v>-25096.0</v>
+        <v>13320.83</v>
       </c>
       <c r="J38" s="1">
-        <v>-2.8563623947189</v>
+        <v>1.9874016433624</v>
       </c>
       <c r="K38">
-        <v>2.09</v>
+        <v>3.81</v>
       </c>
       <c r="L38" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M38" s="1">
-        <v>853504.0</v>
+        <v>683584.44</v>
       </c>
       <c r="N38" s="1">
-        <v>870199.05</v>
+        <v>709025.63</v>
       </c>
       <c r="O38" s="1">
-        <v>0.61</v>
+        <v>0.51</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B39" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C39" s="1">
-        <v>668000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>101.645</v>
+        <v>88.839</v>
       </c>
       <c r="E39" s="1">
-        <v>100.33886377</v>
+        <v>89.2751455</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>670263.61</v>
+        <v>1785502.91</v>
       </c>
       <c r="I39" s="1">
-        <v>8724.99</v>
+        <v>-8722.91</v>
       </c>
       <c r="J39" s="1">
-        <v>1.3017251525859</v>
+        <v>-0.48854078876858</v>
       </c>
       <c r="K39">
-        <v>3.57</v>
+        <v>1.07</v>
       </c>
       <c r="L39" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M39" s="1">
-        <v>678988.6</v>
+        <v>1776780.0</v>
       </c>
       <c r="N39" s="1">
-        <v>702844.44</v>
+        <v>1798088.22</v>
       </c>
       <c r="O39" s="1">
-        <v>0.5</v>
+        <v>1.28</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B40" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C40" s="1">
-        <v>1800000.0</v>
+        <v>782000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>87.494</v>
+        <v>97.918</v>
       </c>
       <c r="E40" s="1">
-        <v>89.44927278</v>
+        <v>99.62663939</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1610086.91</v>
+        <v>779080.32</v>
       </c>
       <c r="I40" s="1">
-        <v>-35194.91</v>
+        <v>-13361.56</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.1859012567216</v>
+        <v>-1.7150426800667</v>
       </c>
       <c r="K40">
-        <v>0.94</v>
+        <v>1.37</v>
       </c>
       <c r="L40" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M40" s="1">
-        <v>1574892.0</v>
+        <v>765718.76</v>
       </c>
       <c r="N40" s="1">
-        <v>1591868.71</v>
+        <v>776420.38</v>
       </c>
       <c r="O40" s="1">
-        <v>1.12</v>
+        <v>0.55</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C41" s="1">
-        <v>100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.74</v>
+        <v>97.2</v>
       </c>
       <c r="E41" s="1">
-        <v>99.832</v>
+        <v>99.5352725</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>99832.0</v>
+        <v>796282.18</v>
       </c>
       <c r="I41" s="1">
-        <v>-2092.0</v>
+        <v>-18682.18</v>
       </c>
       <c r="J41" s="1">
-        <v>-2.095520474397</v>
+        <v>-2.3461758242537</v>
       </c>
       <c r="K41">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>734.25</v>
+        <v>1.8</v>
+      </c>
+      <c r="L41" t="s">
+        <v>144</v>
       </c>
       <c r="M41" s="1">
-        <v>97740.0</v>
+        <v>777600.0</v>
       </c>
       <c r="N41" s="1">
-        <v>98474.25</v>
+        <v>792024.66</v>
       </c>
       <c r="O41" s="1">
-        <v>0.07</v>
+        <v>0.57</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B42" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C42" s="1">
-        <v>782000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.31</v>
+        <v>97.511</v>
       </c>
       <c r="E42" s="1">
-        <v>99.62663939</v>
+        <v>100.43242857</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>779080.32</v>
+        <v>703027.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-18116.12</v>
+        <v>-20450.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.3253212197685</v>
+        <v>-2.9088498734757</v>
       </c>
       <c r="K42">
-        <v>1.17</v>
+        <v>1.6</v>
       </c>
       <c r="L42" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="M42" s="1">
-        <v>760964.2</v>
+        <v>682577.0</v>
       </c>
       <c r="N42" s="1">
-        <v>770147.34</v>
+        <v>693798.58</v>
       </c>
       <c r="O42" s="1">
-        <v>0.54</v>
+        <v>0.5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B43" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C43" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.05</v>
+        <v>95.951</v>
       </c>
       <c r="E43" s="1">
-        <v>99.53527222</v>
+        <v>98.8365</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>895817.45</v>
+        <v>790692.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-22367.45</v>
+        <v>-23084.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.4968758980973</v>
+        <v>-2.9194680102998</v>
       </c>
       <c r="K43">
-        <v>1.61</v>
+        <v>1.93</v>
       </c>
       <c r="L43" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M43" s="1">
-        <v>873450.0</v>
+        <v>767608.0</v>
       </c>
       <c r="N43" s="1">
-        <v>887930.14</v>
+        <v>783027.18</v>
       </c>
       <c r="O43" s="1">
-        <v>0.63</v>
+        <v>0.56</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B44" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C44" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>96.801</v>
+        <v>93.769</v>
       </c>
       <c r="E44" s="1">
-        <v>100.43242857</v>
+        <v>93.0849075</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>703027.0</v>
+        <v>744679.26</v>
       </c>
       <c r="I44" s="1">
-        <v>-25420.0</v>
+        <v>5472.74</v>
       </c>
       <c r="J44" s="1">
-        <v>-3.6157928500612</v>
+        <v>0.73491237019277</v>
       </c>
       <c r="K44">
-        <v>1.38</v>
+        <v>0.5</v>
       </c>
       <c r="L44" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="M44" s="1">
-        <v>677607.0</v>
+        <v>750152.0</v>
       </c>
       <c r="N44" s="1">
-        <v>687267.96</v>
+        <v>754160.22</v>
       </c>
       <c r="O44" s="1">
-        <v>0.48</v>
+        <v>0.54</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C45" s="1">
-        <v>800000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>95.215</v>
+        <v>102.857</v>
       </c>
       <c r="E45" s="1">
-        <v>98.8365</v>
+        <v>101.25988946</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>790692.0</v>
+        <v>393900.97</v>
       </c>
       <c r="I45" s="1">
-        <v>-28972.0</v>
+        <v>6212.76</v>
       </c>
       <c r="J45" s="1">
-        <v>-3.6641321778897</v>
+        <v>1.5772390710284</v>
       </c>
       <c r="K45">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.23</v>
+      </c>
+      <c r="L45">
+        <v>911.22</v>
       </c>
       <c r="M45" s="1">
-        <v>761720.0</v>
+        <v>400113.73</v>
       </c>
       <c r="N45" s="1">
-        <v>775528.22</v>
+        <v>401024.95</v>
       </c>
       <c r="O45" s="1">
-        <v>0.55</v>
+        <v>0.29</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1">
-        <v>800000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>93.98</v>
+        <v>101.68</v>
       </c>
       <c r="E46" s="1">
-        <v>93.0849075</v>
+        <v>99.943</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>744679.26</v>
+        <v>640634.63</v>
       </c>
       <c r="I46" s="1">
-        <v>7160.74</v>
+        <v>11134.17</v>
       </c>
       <c r="J46" s="1">
-        <v>0.9615871402139</v>
+        <v>1.7379906546732</v>
       </c>
       <c r="K46">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.14</v>
+      </c>
+      <c r="L46">
+        <v>913.21</v>
       </c>
       <c r="M46" s="1">
-        <v>751840.0</v>
+        <v>651768.8</v>
       </c>
       <c r="N46" s="1">
-        <v>755445.48</v>
+        <v>652682.01</v>
       </c>
       <c r="O46" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B47" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C47" s="1">
-        <v>389000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>102.813</v>
+        <v>101.222</v>
       </c>
       <c r="E47" s="1">
-        <v>101.25988946</v>
+        <v>100.3582</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>393900.97</v>
+        <v>401432.8</v>
       </c>
       <c r="I47" s="1">
-        <v>6041.6</v>
+        <v>3455.2</v>
       </c>
       <c r="J47" s="1">
-        <v>1.5337865250751</v>
+        <v>0.86071691202114</v>
       </c>
       <c r="K47">
-        <v>4.71</v>
+        <v>2.98</v>
       </c>
       <c r="L47" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M47" s="1">
-        <v>399942.57</v>
+        <v>404888.0</v>
       </c>
       <c r="N47" s="1">
-        <v>418268.2</v>
+        <v>416811.29</v>
       </c>
       <c r="O47" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B48" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C48" s="1">
-        <v>400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.46</v>
+        <v>99.672</v>
       </c>
       <c r="E48" s="1">
-        <v>100.3582</v>
+        <v>101.70135077</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>401432.8</v>
+        <v>1322117.56</v>
       </c>
       <c r="I48" s="1">
-        <v>407.2</v>
+        <v>-26381.56</v>
       </c>
       <c r="J48" s="1">
-        <v>0.10143665390571</v>
+        <v>-1.9954019822564</v>
       </c>
       <c r="K48">
-        <v>2.75</v>
+        <v>3.68</v>
       </c>
       <c r="L48" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M48" s="1">
-        <v>401840.0</v>
+        <v>1295736.0</v>
       </c>
       <c r="N48" s="1">
-        <v>412842.74</v>
+        <v>1343631.21</v>
       </c>
       <c r="O48" s="1">
-        <v>0.29</v>
+        <v>0.96</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B49" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C49" s="1">
-        <v>1300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.702</v>
+        <v>103.486</v>
       </c>
       <c r="E49" s="1">
-        <v>101.70135077</v>
+        <v>103.84281818</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1322117.56</v>
+        <v>1142271.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-38991.56</v>
+        <v>-3925.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-2.9491749583902</v>
+        <v>-0.34361373089223</v>
       </c>
       <c r="K49">
-        <v>3.45</v>
+        <v>3.97</v>
       </c>
       <c r="L49" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M49" s="1">
-        <v>1283126.0</v>
+        <v>1138346.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1327935.93</v>
+        <v>1181973.05</v>
       </c>
       <c r="O49" s="1">
-        <v>0.94</v>
+        <v>0.84</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B50" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C50" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>102.382</v>
+        <v>106.423</v>
       </c>
       <c r="E50" s="1">
-        <v>103.84281818</v>
+        <v>107.34</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1142271.0</v>
+        <v>751380.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-16069.0</v>
+        <v>-6419.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.4067589915178</v>
+        <v>-0.85429476430035</v>
       </c>
       <c r="K50">
-        <v>3.7</v>
+        <v>0.43</v>
       </c>
       <c r="L50" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M50" s="1">
-        <v>1126202.0</v>
+        <v>744961.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1166902.0</v>
+        <v>747994.97</v>
       </c>
       <c r="O50" s="1">
-        <v>0.82</v>
+        <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B51" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C51" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>105.543</v>
+        <v>102.42</v>
       </c>
       <c r="E51" s="1">
-        <v>107.34</v>
+        <v>101.255</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>751380.0</v>
+        <v>303765.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-12579.0</v>
+        <v>3495.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.6741196198994</v>
+        <v>1.1505604661498</v>
       </c>
       <c r="K51">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>137.91</v>
+        <v>4.4</v>
+      </c>
+      <c r="L51" t="s">
+        <v>172</v>
       </c>
       <c r="M51" s="1">
-        <v>738801.0</v>
+        <v>307260.0</v>
       </c>
       <c r="N51" s="1">
-        <v>738938.91</v>
+        <v>320464.44</v>
       </c>
       <c r="O51" s="1">
-        <v>0.52</v>
+        <v>0.23</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C52" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.319</v>
+        <v>106.65</v>
       </c>
       <c r="E52" s="1">
-        <v>101.255</v>
+        <v>109.243715</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>303765.0</v>
+        <v>655462.29</v>
       </c>
       <c r="I52" s="1">
-        <v>3192.0</v>
+        <v>-15562.29</v>
       </c>
       <c r="J52" s="1">
-        <v>1.0508123055652</v>
+        <v>-2.3742464268997</v>
       </c>
       <c r="K52">
-        <v>4.12</v>
+        <v>1.17</v>
       </c>
       <c r="L52" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M52" s="1">
-        <v>306957.0</v>
+        <v>639900.0</v>
       </c>
       <c r="N52" s="1">
-        <v>319331.22</v>
+        <v>646890.41</v>
       </c>
       <c r="O52" s="1">
-        <v>0.22</v>
+        <v>0.46</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B53" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C53" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>105.963</v>
+        <v>99.028</v>
       </c>
       <c r="E53" s="1">
-        <v>109.243715</v>
+        <v>99.984</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>655462.29</v>
+        <v>799872.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-19684.29</v>
+        <v>-7648.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-3.003115556808</v>
+        <v>-0.95615298447752</v>
       </c>
       <c r="K53">
-        <v>0.86</v>
+        <v>0.81</v>
       </c>
       <c r="L53" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M53" s="1">
-        <v>635778.0</v>
+        <v>792224.0</v>
       </c>
       <c r="N53" s="1">
-        <v>640956.08</v>
+        <v>798711.67</v>
       </c>
       <c r="O53" s="1">
-        <v>0.45</v>
+        <v>0.57</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B54" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C54" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.013</v>
+        <v>100.027</v>
       </c>
       <c r="E54" s="1">
-        <v>99.984</v>
+        <v>99.653</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>799872.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-15768.0</v>
+        <v>748.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.9713154104657</v>
+        <v>0.37530229897745</v>
       </c>
       <c r="K54">
-        <v>0.58</v>
+        <v>1.88</v>
       </c>
       <c r="L54" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="M54" s="1">
-        <v>784104.0</v>
+        <v>200054.0</v>
       </c>
       <c r="N54" s="1">
-        <v>788750.58</v>
+        <v>203808.11</v>
       </c>
       <c r="O54" s="1">
-        <v>0.56</v>
+        <v>0.15</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B55" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C55" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.932</v>
+        <v>100.937</v>
       </c>
       <c r="E55" s="1">
-        <v>99.653</v>
+        <v>100.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>199306.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-1442.0</v>
+        <v>3748.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.72351058171856</v>
+        <v>0.937</v>
       </c>
       <c r="K55">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>0.13</v>
+      </c>
+      <c r="L55">
+        <v>539.23</v>
       </c>
       <c r="M55" s="1">
-        <v>197864.0</v>
+        <v>403748.0</v>
       </c>
       <c r="N55" s="1">
-        <v>201229.75</v>
+        <v>404287.23</v>
       </c>
       <c r="O55" s="1">
-        <v>0.14</v>
+        <v>0.29</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B56" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C56" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.337</v>
+        <v>104.382</v>
       </c>
       <c r="E56" s="1">
-        <v>101.631</v>
+        <v>100.91250667</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>508155.0</v>
+        <v>1513687.6</v>
       </c>
       <c r="I56" s="1">
-        <v>-16470.0</v>
+        <v>52042.4</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.2411370546388</v>
+        <v>3.4381202567822</v>
       </c>
       <c r="K56">
-        <v>3.31</v>
+        <v>3.03</v>
       </c>
       <c r="L56" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M56" s="1">
-        <v>491685.0</v>
+        <v>1565730.0</v>
       </c>
       <c r="N56" s="1">
-        <v>508215.66</v>
+        <v>1611140.96</v>
       </c>
       <c r="O56" s="1">
-        <v>0.36</v>
+        <v>1.15</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B57" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C57" s="1">
-        <v>1500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>103.744</v>
+        <v>99.074</v>
       </c>
       <c r="E57" s="1">
-        <v>100.91250667</v>
+        <v>99.895</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1513687.6</v>
+        <v>299685.0</v>
       </c>
       <c r="I57" s="1">
-        <v>42472.4</v>
+        <v>-2463.0</v>
       </c>
       <c r="J57" s="1">
-        <v>2.8058894054493</v>
+        <v>-0.82186295610391</v>
       </c>
       <c r="K57">
-        <v>2.74</v>
+        <v>0.55</v>
       </c>
       <c r="L57" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M57" s="1">
-        <v>1556160.0</v>
+        <v>297222.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1597255.89</v>
+        <v>298886.38</v>
       </c>
       <c r="O57" s="1">
-        <v>1.13</v>
+        <v>0.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B58" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C58" s="1">
-        <v>300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.354</v>
+        <v>84.938</v>
       </c>
       <c r="E58" s="1">
-        <v>99.895</v>
+        <v>86.06233333</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>299685.0</v>
+        <v>1032748.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-4623.0</v>
+        <v>-13492.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.5426197507383</v>
+        <v>-1.3064174416218</v>
       </c>
       <c r="K58">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="L58" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M58" s="1">
-        <v>295062.0</v>
+        <v>1019256.0</v>
       </c>
       <c r="N58" s="1">
-        <v>296143.85</v>
+        <v>1024865.59</v>
       </c>
       <c r="O58" s="1">
-        <v>0.21</v>
+        <v>0.73</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B59" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C59" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.587</v>
+        <v>98.958</v>
       </c>
       <c r="E59" s="1">
-        <v>99.538246</v>
+        <v>100.6852</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>497691.23</v>
+        <v>402740.8</v>
       </c>
       <c r="I59" s="1">
-        <v>10243.77</v>
+        <v>-6908.8</v>
       </c>
       <c r="J59" s="1">
-        <v>2.0582580890565</v>
+        <v>-1.715445765614</v>
       </c>
       <c r="K59">
-        <v>1.88</v>
+        <v>0.73</v>
       </c>
       <c r="L59" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M59" s="1">
-        <v>507935.0</v>
+        <v>395832.0</v>
       </c>
       <c r="N59" s="1">
-        <v>517330.55</v>
+        <v>398758.03</v>
       </c>
       <c r="O59" s="1">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B60" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C60" s="1">
-        <v>556000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.096</v>
+        <v>98.647</v>
       </c>
       <c r="E60" s="1">
-        <v>99.70957374</v>
+        <v>100.62</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>554385.23</v>
+        <v>402480.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-3411.47</v>
+        <v>-7892.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.61536091067938</v>
+        <v>-1.9608427747963</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.82</v>
+      </c>
+      <c r="L60" t="s">
+        <v>198</v>
       </c>
       <c r="M60" s="1">
-        <v>550973.76</v>
+        <v>394588.0</v>
       </c>
       <c r="N60" s="1">
-        <v>550973.76</v>
+        <v>405855.12</v>
       </c>
       <c r="O60" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B61" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C61" s="1">
-        <v>1200000.0</v>
+        <v>627000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>83.643</v>
+        <v>98.779</v>
       </c>
       <c r="E61" s="1">
-        <v>86.06233333</v>
+        <v>99.84305423</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1032748.0</v>
+        <v>626015.95</v>
       </c>
       <c r="I61" s="1">
-        <v>-29032.0</v>
+        <v>-6671.62</v>
       </c>
       <c r="J61" s="1">
-        <v>-2.8111407623157</v>
+        <v>-1.0657268397075</v>
       </c>
       <c r="K61">
-        <v>0.43</v>
+        <v>2.84</v>
       </c>
       <c r="L61" t="s">
-        <v>176</v>
+        <v>201</v>
       </c>
       <c r="M61" s="1">
-        <v>1003716.0</v>
+        <v>619344.33</v>
       </c>
       <c r="N61" s="1">
-        <v>1008894.08</v>
+        <v>637153.71</v>
       </c>
       <c r="O61" s="1">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B62" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C62" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.542</v>
+        <v>98.643</v>
       </c>
       <c r="E62" s="1">
-        <v>100.6852</v>
+        <v>100.096834</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>402740.8</v>
+        <v>500484.17</v>
       </c>
       <c r="I62" s="1">
-        <v>-8572.8</v>
+        <v>-7269.17</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.1286147318573</v>
+        <v>-1.4524275563001</v>
       </c>
       <c r="K62">
-        <v>0.56</v>
+        <v>1.84</v>
       </c>
       <c r="L62" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="M62" s="1">
-        <v>394168.0</v>
+        <v>493215.0</v>
       </c>
       <c r="N62" s="1">
-        <v>396403.62</v>
+        <v>502403.85</v>
       </c>
       <c r="O62" s="1">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B63" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C63" s="1">
-        <v>400000.0</v>
+        <v>1592000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.078</v>
+        <v>98.4</v>
       </c>
       <c r="E63" s="1">
-        <v>100.62</v>
+        <v>100.08562374</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>402480.0</v>
+        <v>1593363.13</v>
       </c>
       <c r="I63" s="1">
-        <v>-10168.0</v>
+        <v>-26835.13</v>
       </c>
       <c r="J63" s="1">
-        <v>-2.5263367123832</v>
+        <v>-1.6841816843095</v>
       </c>
       <c r="K63">
-        <v>2.64</v>
+        <v>0.8</v>
       </c>
       <c r="L63" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="M63" s="1">
-        <v>392312.0</v>
+        <v>1566528.0</v>
       </c>
       <c r="N63" s="1">
-        <v>402859.95</v>
+        <v>1579311.11</v>
       </c>
       <c r="O63" s="1">
-        <v>0.28</v>
+        <v>1.13</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B64" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C64" s="1">
-        <v>927000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.25</v>
+        <v>97.816</v>
       </c>
       <c r="E64" s="1">
-        <v>99.84305502</v>
+        <v>100.01720416</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>925545.12</v>
+        <v>1009173.59</v>
       </c>
       <c r="I64" s="1">
-        <v>-24037.62</v>
+        <v>-22210.15</v>
       </c>
       <c r="J64" s="1">
-        <v>-2.5971310831394</v>
+        <v>-2.200825528936</v>
       </c>
       <c r="K64">
-        <v>2.63</v>
+        <v>2.29</v>
       </c>
       <c r="L64" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="M64" s="1">
-        <v>901507.5</v>
+        <v>986963.44</v>
       </c>
       <c r="N64" s="1">
-        <v>925904.74</v>
+        <v>1010041.84</v>
       </c>
       <c r="O64" s="1">
-        <v>0.65</v>
+        <v>0.72</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B65" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C65" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.092</v>
+        <v>98.743</v>
       </c>
       <c r="E65" s="1">
-        <v>100.096834</v>
+        <v>100.49511125</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>500484.17</v>
+        <v>803960.89</v>
       </c>
       <c r="I65" s="1">
-        <v>-10024.17</v>
+        <v>-14016.89</v>
       </c>
       <c r="J65" s="1">
-        <v>-2.0028945171233</v>
+        <v>-1.7434790888895</v>
       </c>
       <c r="K65">
-        <v>1.62</v>
+        <v>3.38</v>
       </c>
       <c r="L65" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="M65" s="1">
-        <v>490460.0</v>
+        <v>789944.0</v>
       </c>
       <c r="N65" s="1">
-        <v>498582.74</v>
+        <v>816957.7</v>
       </c>
       <c r="O65" s="1">
-        <v>0.35</v>
+        <v>0.58</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B66" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C66" s="1">
-        <v>1592000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.718</v>
+        <v>97.625</v>
       </c>
       <c r="E66" s="1">
-        <v>100.08562374</v>
+        <v>99.631</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1593363.13</v>
+        <v>896679.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-37692.57</v>
+        <v>-18054.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.3655982299528</v>
+        <v>-2.0134295550582</v>
       </c>
       <c r="K66">
-        <v>0.6</v>
+        <v>0.52</v>
       </c>
       <c r="L66" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="M66" s="1">
-        <v>1555670.56</v>
+        <v>878625.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1565295.49</v>
+        <v>883263.7</v>
       </c>
       <c r="O66" s="1">
-        <v>1.1</v>
+        <v>0.63</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B67" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C67" s="1">
-        <v>1009000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.41</v>
+        <v>97.864</v>
       </c>
       <c r="E67" s="1">
-        <v>100.01720416</v>
+        <v>99.44689431</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1009173.59</v>
+        <v>611598.4</v>
       </c>
       <c r="I67" s="1">
-        <v>-26306.69</v>
+        <v>-9734.8</v>
       </c>
       <c r="J67" s="1">
-        <v>-2.606755692051</v>
+        <v>-1.591698081617</v>
       </c>
       <c r="K67">
-        <v>2.07</v>
+        <v>1.13</v>
       </c>
       <c r="L67" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="M67" s="1">
-        <v>982866.9</v>
+        <v>601863.6</v>
       </c>
       <c r="N67" s="1">
-        <v>1003781.7</v>
+        <v>608813.94</v>
       </c>
       <c r="O67" s="1">
-        <v>0.71</v>
+        <v>0.43</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B68" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C68" s="1">
         <v>800000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>97.851</v>
+        <v>100.316</v>
       </c>
       <c r="E68" s="1">
-        <v>100.49511125</v>
+        <v>100.9622225</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>803960.89</v>
+        <v>807697.78</v>
       </c>
       <c r="I68" s="1">
-        <v>-21152.89</v>
+        <v>-5169.78</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.631084454867</v>
+        <v>-0.64006366341628</v>
       </c>
       <c r="K68">
-        <v>3.17</v>
+        <v>3.26</v>
       </c>
       <c r="L68" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="M68" s="1">
-        <v>782808.0</v>
+        <v>802528.0</v>
       </c>
       <c r="N68" s="1">
-        <v>808153.21</v>
+        <v>828601.97</v>
       </c>
       <c r="O68" s="1">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B69" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C69" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>96.931</v>
+        <v>99.669</v>
       </c>
       <c r="E69" s="1">
-        <v>99.631</v>
+        <v>99.821</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>896679.0</v>
+        <v>698747.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-24300.0</v>
+        <v>-1064.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.7099998996296</v>
+        <v>-0.15227256789653</v>
       </c>
       <c r="K69">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="L69" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="M69" s="1">
-        <v>872379.0</v>
+        <v>697683.0</v>
       </c>
       <c r="N69" s="1">
-        <v>874752.29</v>
+        <v>699317.93</v>
       </c>
       <c r="O69" s="1">
-        <v>0.62</v>
+        <v>0.5</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B70" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C70" s="1">
-        <v>615000.0</v>
+        <v>1258000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.298</v>
+        <v>98.062</v>
       </c>
       <c r="E70" s="1">
-        <v>99.44689431</v>
+        <v>99.38705326</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>611598.4</v>
+        <v>1250289.13</v>
       </c>
       <c r="I70" s="1">
-        <v>-13215.7</v>
+        <v>-16669.17</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.1608460715398</v>
+        <v>-1.3332252196738</v>
       </c>
       <c r="K70">
-        <v>0.95</v>
+        <v>2.64</v>
       </c>
       <c r="L70" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M70" s="1">
-        <v>598382.7</v>
+        <v>1233619.96</v>
       </c>
       <c r="N70" s="1">
-        <v>604227.31</v>
+        <v>1266814.79</v>
       </c>
       <c r="O70" s="1">
-        <v>0.43</v>
+        <v>0.9</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B71" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C71" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>105.303</v>
+        <v>98.606</v>
       </c>
       <c r="E71" s="1">
-        <v>108.7698</v>
+        <v>99.7035</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>435079.2</v>
+        <v>498517.5</v>
       </c>
       <c r="I71" s="1">
-        <v>-13867.2</v>
+        <v>-5487.5</v>
       </c>
       <c r="J71" s="1">
-        <v>-3.187281763872</v>
+        <v>-1.1007637645619</v>
       </c>
       <c r="K71">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="L71" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="M71" s="1">
-        <v>421212.0</v>
+        <v>493030.0</v>
       </c>
       <c r="N71" s="1">
-        <v>429696.93</v>
+        <v>506853.63</v>
       </c>
       <c r="O71" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B72" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C72" s="1">
-        <v>800000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.181</v>
+        <v>100.321</v>
       </c>
       <c r="E72" s="1">
-        <v>100.9622225</v>
+        <v>96.98605268</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>807697.78</v>
+        <v>1988214.08</v>
       </c>
       <c r="I72" s="1">
-        <v>-6249.78</v>
+        <v>68366.42</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.77377704319059</v>
+        <v>3.4385844405649</v>
       </c>
       <c r="K72">
-        <v>3.04</v>
+        <v>4.07</v>
       </c>
       <c r="L72" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="M72" s="1">
-        <v>801448.0</v>
+        <v>2056580.5</v>
       </c>
       <c r="N72" s="1">
-        <v>825738.41</v>
+        <v>2139984.61</v>
       </c>
       <c r="O72" s="1">
-        <v>0.58</v>
+        <v>1.53</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B73" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C73" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.178</v>
+        <v>90.997</v>
       </c>
       <c r="E73" s="1">
-        <v>99.821</v>
+        <v>83.47740778</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>698747.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I73" s="1">
-        <v>-4501.0</v>
+        <v>67676.33</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.64415303393074</v>
+        <v>9.0079369046052</v>
       </c>
       <c r="K73">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>74.32</v>
+        <v>1.12</v>
+      </c>
+      <c r="L73" t="s">
+        <v>237</v>
       </c>
       <c r="M73" s="1">
-        <v>694246.0</v>
+        <v>818973.0</v>
       </c>
       <c r="N73" s="1">
-        <v>694320.32</v>
+        <v>829051.77</v>
       </c>
       <c r="O73" s="1">
-        <v>0.49</v>
+        <v>0.59</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B74" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C74" s="1">
-        <v>1258000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.63</v>
+        <v>101.903</v>
       </c>
       <c r="E74" s="1">
-        <v>99.38705326</v>
+        <v>100.4068</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1250289.13</v>
+        <v>702847.6</v>
       </c>
       <c r="I74" s="1">
-        <v>-22103.73</v>
+        <v>10473.4</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.7678894800917</v>
+        <v>1.4901381181354</v>
       </c>
       <c r="K74">
-        <v>2.47</v>
+        <v>1.04</v>
       </c>
       <c r="L74" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="M74" s="1">
-        <v>1228185.4</v>
+        <v>713321.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1259299.36</v>
+        <v>720603.88</v>
       </c>
       <c r="O74" s="1">
-        <v>0.89</v>
+        <v>0.51</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B75" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C75" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.058</v>
+        <v>98.394</v>
       </c>
       <c r="E75" s="1">
-        <v>99.7035</v>
+        <v>100.231</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>498517.5</v>
+        <v>701617.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-8227.5</v>
+        <v>-12859.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.6503934164799</v>
+        <v>-1.8327663098243</v>
       </c>
       <c r="K75">
-        <v>2.57</v>
+        <v>0.85</v>
       </c>
       <c r="L75" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="M75" s="1">
-        <v>490290.0</v>
+        <v>688758.0</v>
       </c>
       <c r="N75" s="1">
-        <v>503142.74</v>
+        <v>694727.18</v>
       </c>
       <c r="O75" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B76" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C76" s="1">
-        <v>2050000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.094</v>
+        <v>98.101</v>
       </c>
       <c r="E76" s="1">
-        <v>96.98605268</v>
+        <v>100.28911125</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1988214.08</v>
+        <v>802312.89</v>
       </c>
       <c r="I76" s="1">
-        <v>63712.92</v>
+        <v>-17504.89</v>
       </c>
       <c r="J76" s="1">
-        <v>3.2045301680994</v>
+        <v>-2.1818034108862</v>
       </c>
       <c r="K76">
-        <v>3.81</v>
+        <v>0.33</v>
       </c>
       <c r="L76" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="M76" s="1">
-        <v>2051927.0</v>
+        <v>784808.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2130023.58</v>
+        <v>787438.14</v>
       </c>
       <c r="O76" s="1">
-        <v>1.5</v>
+        <v>0.56</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B77" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C77" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>89.511</v>
+        <v>90.261</v>
       </c>
       <c r="E77" s="1">
-        <v>83.47740778</v>
+        <v>90.19025</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>751296.67</v>
+        <v>360761.0</v>
       </c>
       <c r="I77" s="1">
-        <v>54302.33</v>
+        <v>283.0</v>
       </c>
       <c r="J77" s="1">
-        <v>7.227814546283</v>
+        <v>0.078445286491611</v>
       </c>
       <c r="K77">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.1</v>
+      </c>
+      <c r="L77">
+        <v>383.56</v>
       </c>
       <c r="M77" s="1">
-        <v>805599.0</v>
+        <v>361044.0</v>
       </c>
       <c r="N77" s="1">
-        <v>814706.88</v>
+        <v>361427.56</v>
       </c>
       <c r="O77" s="1">
-        <v>0.57</v>
+        <v>0.26</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="B78" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C78" s="1">
-        <v>700000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.693</v>
+        <v>90.778</v>
       </c>
       <c r="E78" s="1">
-        <v>100.4068</v>
+        <v>89.875</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>702847.6</v>
+        <v>89875.0</v>
       </c>
       <c r="I78" s="1">
-        <v>9003.4</v>
+        <v>903.0</v>
       </c>
       <c r="J78" s="1">
-        <v>1.2809889370043</v>
+        <v>1.0047287899861</v>
       </c>
       <c r="K78">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>0.14</v>
+      </c>
+      <c r="L78">
+        <v>144.52</v>
       </c>
       <c r="M78" s="1">
-        <v>711851.0</v>
+        <v>90778.0</v>
       </c>
       <c r="N78" s="1">
-        <v>717573.26</v>
+        <v>90922.52</v>
       </c>
       <c r="O78" s="1">
-        <v>0.51</v>
+        <v>0.06</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B79" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C79" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.639</v>
+        <v>100.727</v>
       </c>
       <c r="E79" s="1">
-        <v>100.231</v>
+        <v>100.539</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>701617.0</v>
+        <v>502695.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-18144.0</v>
+        <v>940.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-2.5860262792948</v>
+        <v>0.18699211251355</v>
       </c>
       <c r="K79">
-        <v>0.64</v>
+        <v>2.21</v>
       </c>
       <c r="L79" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M79" s="1">
-        <v>683473.0</v>
+        <v>503635.0</v>
       </c>
       <c r="N79" s="1">
-        <v>687931.9</v>
+        <v>514703.49</v>
       </c>
       <c r="O79" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B80" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C80" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>97.584</v>
+        <v>98.051</v>
       </c>
       <c r="E80" s="1">
-        <v>100.28911125</v>
+        <v>99.92916667</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>802312.89</v>
+        <v>599575.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-21640.89</v>
+        <v>-11269.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.697313014627</v>
+        <v>-1.8794979777342</v>
       </c>
       <c r="K80">
-        <v>0.16</v>
+        <v>2.53</v>
       </c>
       <c r="L80" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M80" s="1">
-        <v>780672.0</v>
+        <v>588306.0</v>
       </c>
       <c r="N80" s="1">
-        <v>781921.32</v>
+        <v>603466.27</v>
       </c>
       <c r="O80" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B81" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C81" s="1">
-        <v>400000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>89.574</v>
+        <v>97.981</v>
       </c>
       <c r="E81" s="1">
-        <v>90.19025</v>
+        <v>100.00810345</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>360761.0</v>
+        <v>580047.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-2465.0</v>
+        <v>-11757.2</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.68327784876968</v>
+        <v>-2.0269391963065</v>
       </c>
       <c r="K81">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>268.49</v>
+        <v>1.15</v>
+      </c>
+      <c r="L81" t="s">
+        <v>259</v>
       </c>
       <c r="M81" s="1">
-        <v>358296.0</v>
+        <v>568289.8</v>
       </c>
       <c r="N81" s="1">
-        <v>358564.49</v>
+        <v>574982.84</v>
       </c>
       <c r="O81" s="1">
-        <v>0.25</v>
+        <v>0.41</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B82" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>90.224</v>
+        <v>98.364</v>
       </c>
       <c r="E82" s="1">
-        <v>89.875</v>
+        <v>100.03090857</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>89875.0</v>
+        <v>700216.36</v>
       </c>
       <c r="I82" s="1">
-        <v>349.0</v>
+        <v>-11668.36</v>
       </c>
       <c r="J82" s="1">
-        <v>0.38831710709318</v>
+        <v>-1.6663935129993</v>
       </c>
       <c r="K82">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>130.14</v>
+        <v>0.51</v>
+      </c>
+      <c r="L82" t="s">
+        <v>262</v>
       </c>
       <c r="M82" s="1">
-        <v>90224.0</v>
+        <v>688548.0</v>
       </c>
       <c r="N82" s="1">
-        <v>90354.14</v>
+        <v>692097.48</v>
       </c>
       <c r="O82" s="1">
-        <v>0.06</v>
+        <v>0.49</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B83" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C83" s="1">
         <v>600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>97.357</v>
+        <v>98.86</v>
       </c>
       <c r="E83" s="1">
-        <v>99.92916667</v>
+        <v>100.681715</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>599575.0</v>
+        <v>604090.29</v>
       </c>
       <c r="I83" s="1">
-        <v>-15433.0</v>
+        <v>-10930.29</v>
       </c>
       <c r="J83" s="1">
-        <v>-2.5739899095192</v>
+        <v>-1.8093801838795</v>
       </c>
       <c r="K83">
-        <v>2.28</v>
+        <v>1.71</v>
       </c>
       <c r="L83" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="M83" s="1">
-        <v>584142.0</v>
+        <v>593160.0</v>
       </c>
       <c r="N83" s="1">
-        <v>597835.15</v>
+        <v>603415.48</v>
       </c>
       <c r="O83" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B84" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C84" s="1">
-        <v>580000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.56</v>
+        <v>100.947</v>
       </c>
       <c r="E84" s="1">
-        <v>100.00810345</v>
+        <v>99.942</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>580047.0</v>
+        <v>899478.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-14199.0</v>
+        <v>9045.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.4479050835536</v>
+        <v>1.0055832382782</v>
       </c>
       <c r="K84">
-        <v>0.95</v>
+        <v>0.12</v>
       </c>
       <c r="L84" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="M84" s="1">
-        <v>565848.0</v>
+        <v>908523.0</v>
       </c>
       <c r="N84" s="1">
-        <v>571369.76</v>
+        <v>909595.6</v>
       </c>
       <c r="O84" s="1">
-        <v>0.4</v>
+        <v>0.65</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B85" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C85" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.683</v>
+        <v>94.102</v>
       </c>
       <c r="E85" s="1">
-        <v>100.03090909</v>
+        <v>94.61294429</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1100340.0</v>
+        <v>662290.61</v>
       </c>
       <c r="I85" s="1">
-        <v>-25827.0</v>
+        <v>-3576.61</v>
       </c>
       <c r="J85" s="1">
-        <v>-2.347183597797</v>
+        <v>-0.54003634446818</v>
       </c>
       <c r="K85">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="L85" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="M85" s="1">
-        <v>1074513.0</v>
+        <v>658714.0</v>
       </c>
       <c r="N85" s="1">
-        <v>1077999.1</v>
+        <v>661231.12</v>
       </c>
       <c r="O85" s="1">
-        <v>0.76</v>
+        <v>0.47</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B86" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C86" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.127</v>
+        <v>100.718</v>
       </c>
       <c r="E86" s="1">
-        <v>100.681715</v>
+        <v>100.55165909</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>604090.29</v>
+        <v>1106068.25</v>
       </c>
       <c r="I86" s="1">
-        <v>-15328.29</v>
+        <v>1829.75</v>
       </c>
       <c r="J86" s="1">
-        <v>-2.5374170473755</v>
+        <v>0.16542830878655</v>
       </c>
       <c r="K86">
-        <v>1.54</v>
+        <v>3.32</v>
       </c>
       <c r="L86" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="M86" s="1">
-        <v>588762.0</v>
+        <v>1107898.0</v>
       </c>
       <c r="N86" s="1">
-        <v>598025.01</v>
+        <v>1144450.4</v>
       </c>
       <c r="O86" s="1">
-        <v>0.42</v>
+        <v>0.82</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B87" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C87" s="1">
-        <v>580000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>101.784</v>
+        <v>98.482</v>
       </c>
       <c r="E87" s="1">
-        <v>102.24853966</v>
+        <v>99.99133333</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>593041.53</v>
+        <v>599948.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-2694.33</v>
+        <v>-9056.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.45432399987232</v>
+        <v>-1.50946415356</v>
       </c>
       <c r="K87">
-        <v>1.31</v>
+        <v>1.64</v>
       </c>
       <c r="L87" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="M87" s="1">
-        <v>590347.2</v>
+        <v>590892.0</v>
       </c>
       <c r="N87" s="1">
-        <v>597950.76</v>
+        <v>600755.01</v>
       </c>
       <c r="O87" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B88" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C88" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.313</v>
+        <v>99.957</v>
       </c>
       <c r="E88" s="1">
-        <v>100.55165909</v>
+        <v>95.31451</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1106068.25</v>
+        <v>667201.57</v>
       </c>
       <c r="I88" s="1">
-        <v>-2625.25</v>
+        <v>32497.43</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.23734972954879</v>
+        <v>4.8707064643148</v>
       </c>
       <c r="K88">
-        <v>3.1</v>
+        <v>1.8</v>
       </c>
       <c r="L88" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="M88" s="1">
-        <v>1103443.0</v>
+        <v>699699.0</v>
       </c>
       <c r="N88" s="1">
-        <v>1137543.0</v>
+        <v>712313.84</v>
       </c>
       <c r="O88" s="1">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B89" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C89" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.643</v>
+        <v>93.37</v>
       </c>
       <c r="E89" s="1">
-        <v>99.772</v>
+        <v>94.52690909</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>498860.0</v>
+        <v>1039796.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-10645.0</v>
+        <v>-12726.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-2.1338652126849</v>
+        <v>-1.2238939176531</v>
       </c>
       <c r="K89">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="L89" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="M89" s="1">
-        <v>488215.0</v>
+        <v>1027070.0</v>
       </c>
       <c r="N89" s="1">
-        <v>490012.95</v>
+        <v>1030590.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.35</v>
+        <v>0.74</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B90" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C90" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.733</v>
+        <v>96.333</v>
       </c>
       <c r="E90" s="1">
-        <v>99.99133333</v>
+        <v>98.91583333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>599948.0</v>
+        <v>1186990.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-19550.0</v>
+        <v>-30994.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-3.258615746698</v>
+        <v>-2.611142469608</v>
       </c>
       <c r="K90">
-        <v>1.43</v>
+        <v>3.92</v>
       </c>
       <c r="L90" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="M90" s="1">
-        <v>580398.0</v>
+        <v>1155996.0</v>
       </c>
       <c r="N90" s="1">
-        <v>588966.49</v>
+        <v>1203030.25</v>
       </c>
       <c r="O90" s="1">
-        <v>0.41</v>
+        <v>0.86</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B91" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C91" s="1">
-        <v>700000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.813</v>
+        <v>97.899</v>
       </c>
       <c r="E91" s="1">
-        <v>95.31451</v>
+        <v>99.68758157</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>667201.57</v>
+        <v>519372.3</v>
       </c>
       <c r="I91" s="1">
-        <v>31489.43</v>
+        <v>-9318.51</v>
       </c>
       <c r="J91" s="1">
-        <v>4.7196276831303</v>
+        <v>-1.7941869445097</v>
       </c>
       <c r="K91">
-        <v>1.69</v>
+        <v>1.74</v>
       </c>
       <c r="L91" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="M91" s="1">
-        <v>698691.0</v>
+        <v>510053.79</v>
       </c>
       <c r="N91" s="1">
-        <v>710551.11</v>
+        <v>519099.92</v>
       </c>
       <c r="O91" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B92" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="C92" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>92.417</v>
+        <v>98.053</v>
       </c>
       <c r="E92" s="1">
-        <v>94.52690909</v>
+        <v>99.996</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1039796.0</v>
+        <v>499980.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-23209.0</v>
+        <v>-9715.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-2.2320724449796</v>
+        <v>-1.9430777231089</v>
       </c>
       <c r="K92">
-        <v>0.22</v>
+        <v>1.58</v>
       </c>
       <c r="L92" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="M92" s="1">
-        <v>1016587.0</v>
+        <v>490265.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1018952.0</v>
+        <v>498155.41</v>
       </c>
       <c r="O92" s="1">
-        <v>0.72</v>
+        <v>0.36</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="B93" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="C93" s="1">
-        <v>1200000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>95.089</v>
+        <v>97.939</v>
       </c>
       <c r="E93" s="1">
-        <v>98.91583333</v>
+        <v>99.72939652</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1186990.0</v>
+        <v>515600.98</v>
       </c>
       <c r="I93" s="1">
-        <v>-45922.0</v>
+        <v>-9256.35</v>
       </c>
       <c r="J93" s="1">
-        <v>-3.8687773275259</v>
+        <v>-1.7952545396636</v>
       </c>
       <c r="K93">
-        <v>3.67</v>
+        <v>2.86</v>
       </c>
       <c r="L93" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="M93" s="1">
-        <v>1141068.0</v>
+        <v>506344.63</v>
       </c>
       <c r="N93" s="1">
-        <v>1185081.7</v>
+        <v>521116.31</v>
       </c>
       <c r="O93" s="1">
-        <v>0.83</v>
+        <v>0.37</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B94" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C94" s="1">
-        <v>521000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.05</v>
+        <v>95.272</v>
       </c>
       <c r="E94" s="1">
-        <v>99.68758157</v>
+        <v>93.6</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>519372.3</v>
+        <v>655200.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-8531.8</v>
+        <v>11704.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.6427137142277</v>
+        <v>1.7863247863248</v>
       </c>
       <c r="K94">
-        <v>1.55</v>
+        <v>0.78</v>
       </c>
       <c r="L94" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="M94" s="1">
-        <v>510840.5</v>
+        <v>666904.0</v>
       </c>
       <c r="N94" s="1">
-        <v>518912.43</v>
+        <v>672357.77</v>
       </c>
       <c r="O94" s="1">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B95" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C95" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.065</v>
+        <v>97.974</v>
       </c>
       <c r="E95" s="1">
-        <v>99.996</v>
+        <v>100.08276467</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>499980.0</v>
+        <v>1501241.47</v>
       </c>
       <c r="I95" s="1">
-        <v>-14655.0</v>
+        <v>-31631.47</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.9311172446898</v>
+        <v>-2.1070207979267</v>
       </c>
       <c r="K95">
-        <v>1.35</v>
+        <v>2.52</v>
       </c>
       <c r="L95" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="M95" s="1">
-        <v>485325.0</v>
+        <v>1469610.0</v>
       </c>
       <c r="N95" s="1">
-        <v>492064.73</v>
+        <v>1507351.44</v>
       </c>
       <c r="O95" s="1">
-        <v>0.35</v>
+        <v>1.08</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B96" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C96" s="1">
-        <v>517000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.072</v>
+        <v>101.048</v>
       </c>
       <c r="E96" s="1">
-        <v>99.72939652</v>
+        <v>103.012</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>515600.98</v>
+        <v>721084.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-13738.74</v>
+        <v>-13748.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-2.6646070377911</v>
+        <v>-1.9065739913796</v>
       </c>
       <c r="K96">
-        <v>2.66</v>
+        <v>2.69</v>
       </c>
       <c r="L96" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="M96" s="1">
-        <v>501862.24</v>
+        <v>707336.0</v>
       </c>
       <c r="N96" s="1">
-        <v>515630.02</v>
+        <v>726164.08</v>
       </c>
       <c r="O96" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B97" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C97" s="1">
-        <v>1500000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.697</v>
+        <v>99.278</v>
       </c>
       <c r="E97" s="1">
-        <v>100.08276467</v>
+        <v>99.56446429</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1501241.47</v>
+        <v>557561.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-35786.47</v>
+        <v>-1604.2</v>
       </c>
       <c r="J97" s="1">
-        <v>-2.3837917293878</v>
+        <v>-0.28771739773765</v>
       </c>
       <c r="K97">
-        <v>2.29</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>0.13</v>
+      </c>
+      <c r="L97">
+        <v>751.78</v>
       </c>
       <c r="M97" s="1">
-        <v>1465455.0</v>
+        <v>555956.8</v>
       </c>
       <c r="N97" s="1">
-        <v>1499852.26</v>
+        <v>556708.58</v>
       </c>
       <c r="O97" s="1">
-        <v>1.06</v>
+        <v>0.4</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B98" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C98" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.358</v>
+        <v>99.984</v>
       </c>
       <c r="E98" s="1">
-        <v>103.012</v>
+        <v>101.1515</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>721084.0</v>
+        <v>404606.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-18578.0</v>
+        <v>-4670.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.5763988661515</v>
+        <v>-1.1542092801392</v>
       </c>
       <c r="K98">
-        <v>2.45</v>
+        <v>4.39</v>
       </c>
       <c r="L98" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="M98" s="1">
-        <v>702506.0</v>
+        <v>399936.0</v>
       </c>
       <c r="N98" s="1">
-        <v>719622.44</v>
+        <v>417492.16</v>
       </c>
       <c r="O98" s="1">
-        <v>0.51</v>
+        <v>0.3</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B99" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C99" s="1">
-        <v>369000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.242</v>
+        <v>95.872</v>
       </c>
       <c r="E99" s="1">
-        <v>100.48160976</v>
+        <v>99.16931124</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>370777.14</v>
+        <v>344117.51</v>
       </c>
       <c r="I99" s="1">
-        <v>-884.16</v>
+        <v>-11441.67</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.23846130319685</v>
+        <v>-3.3249310678785</v>
       </c>
       <c r="K99">
-        <v>1.99</v>
+        <v>1.06</v>
       </c>
       <c r="L99" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="M99" s="1">
-        <v>369892.98</v>
+        <v>332675.84</v>
       </c>
       <c r="N99" s="1">
-        <v>377249.22</v>
+        <v>336359.74</v>
       </c>
       <c r="O99" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B100" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C100" s="1">
-        <v>560000.0</v>
+        <v>1376000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.129</v>
+        <v>98.135</v>
       </c>
       <c r="E100" s="1">
-        <v>99.56446429</v>
+        <v>100.03007631</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>557561.0</v>
+        <v>1376413.85</v>
       </c>
       <c r="I100" s="1">
-        <v>-8038.6</v>
+        <v>-26076.25</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.4417435939745</v>
+        <v>-1.8945065105237</v>
       </c>
       <c r="K100">
-        <v>3.43</v>
+        <v>0.47</v>
       </c>
       <c r="L100" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="M100" s="1">
-        <v>549522.4</v>
+        <v>1350337.6</v>
       </c>
       <c r="N100" s="1">
-        <v>568746.51</v>
+        <v>1356839.86</v>
       </c>
       <c r="O100" s="1">
-        <v>0.4</v>
+        <v>0.97</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B101" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C101" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.234</v>
+        <v>103.103</v>
       </c>
       <c r="E101" s="1">
-        <v>101.1515</v>
+        <v>101.59326143</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>404606.0</v>
+        <v>711152.83</v>
       </c>
       <c r="I101" s="1">
-        <v>-7670.0</v>
+        <v>10568.17</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.8956713444684</v>
+        <v>1.4860617231882</v>
       </c>
       <c r="K101">
-        <v>4.13</v>
+        <v>4.71</v>
       </c>
       <c r="L101" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="M101" s="1">
-        <v>396936.0</v>
+        <v>721721.0</v>
       </c>
       <c r="N101" s="1">
-        <v>413456.55</v>
+        <v>754697.71</v>
       </c>
       <c r="O101" s="1">
-        <v>0.29</v>
+        <v>0.54</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B102" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C102" s="1">
-        <v>347000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>94.92</v>
+        <v>104.607</v>
       </c>
       <c r="E102" s="1">
-        <v>99.16931124</v>
+        <v>105.93</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>344117.51</v>
+        <v>635580.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-14745.11</v>
+        <v>-7938.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-4.2849054673213</v>
+        <v>-1.2489379779099</v>
       </c>
       <c r="K102">
-        <v>0.88</v>
+        <v>0.48</v>
       </c>
       <c r="L102" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="M102" s="1">
-        <v>329372.4</v>
+        <v>627642.0</v>
       </c>
       <c r="N102" s="1">
-        <v>332432.42</v>
+        <v>630518.71</v>
       </c>
       <c r="O102" s="1">
-        <v>0.23</v>
+        <v>0.45</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B103" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C103" s="1">
-        <v>1376000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>97.56</v>
+        <v>87.332</v>
       </c>
       <c r="E103" s="1">
-        <v>100.03007631</v>
+        <v>90.05</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1376413.85</v>
+        <v>540300.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-33988.25</v>
+        <v>-16308.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-2.4693336237499</v>
+        <v>-3.0183231538034</v>
       </c>
       <c r="K103">
-        <v>0.29</v>
+        <v>0.54</v>
       </c>
       <c r="L103" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="M103" s="1">
-        <v>1342425.6</v>
+        <v>523992.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1346445.18</v>
+        <v>527250.9</v>
       </c>
       <c r="O103" s="1">
-        <v>0.95</v>
+        <v>0.38</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B104" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C104" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>102.342</v>
+        <v>99.602</v>
       </c>
       <c r="E104" s="1">
-        <v>101.59326143</v>
+        <v>99.33326</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>711152.83</v>
+        <v>595999.56</v>
       </c>
       <c r="I104" s="1">
-        <v>5241.17</v>
+        <v>1612.44</v>
       </c>
       <c r="J104" s="1">
-        <v>0.73699629375025</v>
+        <v>0.27054382389141</v>
       </c>
       <c r="K104">
-        <v>4.44</v>
+        <v>2.16</v>
       </c>
       <c r="L104" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="M104" s="1">
-        <v>716394.0</v>
+        <v>597612.0</v>
       </c>
       <c r="N104" s="1">
-        <v>747457.7</v>
+        <v>610542.82</v>
       </c>
       <c r="O104" s="1">
-        <v>0.53</v>
+        <v>0.44</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B105" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C105" s="1">
-        <v>600000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>102.558</v>
+        <v>83.688</v>
       </c>
       <c r="E105" s="1">
-        <v>105.93</v>
+        <v>85.4121875</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>635580.0</v>
+        <v>1366595.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-20232.0</v>
+        <v>-27587.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-3.1832342112716</v>
+        <v>-2.018666832529</v>
       </c>
       <c r="K105">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>719.18</v>
+        <v>0.29</v>
+      </c>
+      <c r="L105" t="s">
+        <v>329</v>
       </c>
       <c r="M105" s="1">
-        <v>615348.0</v>
+        <v>1339008.0</v>
       </c>
       <c r="N105" s="1">
-        <v>616067.18</v>
+        <v>1343649.1</v>
       </c>
       <c r="O105" s="1">
-        <v>0.43</v>
+        <v>0.96</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B106" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C106" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>86.334</v>
+        <v>96.983</v>
       </c>
       <c r="E106" s="1">
-        <v>90.05</v>
+        <v>90.06196</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>540300.0</v>
+        <v>270185.88</v>
       </c>
       <c r="I106" s="1">
-        <v>-22296.0</v>
+        <v>20763.12</v>
       </c>
       <c r="J106" s="1">
-        <v>-4.1265963353692</v>
+        <v>7.6847539183025</v>
       </c>
       <c r="K106">
-        <v>0.45</v>
+        <v>0.52</v>
       </c>
       <c r="L106" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="M106" s="1">
-        <v>518004.0</v>
+        <v>290949.0</v>
       </c>
       <c r="N106" s="1">
-        <v>520701.95</v>
+        <v>292520.92</v>
       </c>
       <c r="O106" s="1">
-        <v>0.37</v>
+        <v>0.21</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B107" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C107" s="1">
-        <v>600000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.525</v>
+        <v>100.319</v>
       </c>
       <c r="E107" s="1">
-        <v>99.33326</v>
+        <v>100.15782656</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>595999.56</v>
+        <v>369582.38</v>
       </c>
       <c r="I107" s="1">
-        <v>1150.44</v>
+        <v>594.73</v>
       </c>
       <c r="J107" s="1">
-        <v>0.19302698814073</v>
+        <v>0.16091946807637</v>
       </c>
       <c r="K107">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="L107" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="M107" s="1">
-        <v>597150.0</v>
+        <v>370177.11</v>
       </c>
       <c r="N107" s="1">
-        <v>608743.15</v>
+        <v>383926.15</v>
       </c>
       <c r="O107" s="1">
-        <v>0.43</v>
+        <v>0.27</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B108" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C108" s="1">
-        <v>1600000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>82.961</v>
+        <v>101.312</v>
       </c>
       <c r="E108" s="1">
-        <v>85.4121875</v>
+        <v>100.5846961</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>1366595.0</v>
+        <v>489847.47</v>
       </c>
       <c r="I108" s="1">
-        <v>-39219.0</v>
+        <v>3541.97</v>
       </c>
       <c r="J108" s="1">
-        <v>-2.8698334180939</v>
+        <v>0.72307610366958</v>
       </c>
       <c r="K108">
-        <v>0.24</v>
+        <v>3.56</v>
       </c>
       <c r="L108" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="M108" s="1">
-        <v>1327376.0</v>
+        <v>493389.44</v>
       </c>
       <c r="N108" s="1">
-        <v>1331211.62</v>
+        <v>510709.63</v>
       </c>
       <c r="O108" s="1">
-        <v>0.94</v>
+        <v>0.36</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B109" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C109" s="1">
-        <v>300000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>96.611</v>
+        <v>103.337</v>
       </c>
       <c r="E109" s="1">
-        <v>90.06196</v>
+        <v>102.3524135</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>270185.88</v>
+        <v>1076747.39</v>
       </c>
       <c r="I109" s="1">
-        <v>19647.12</v>
+        <v>10357.85</v>
       </c>
       <c r="J109" s="1">
-        <v>7.2717049462392</v>
+        <v>0.96195728879361</v>
       </c>
       <c r="K109">
-        <v>0.48</v>
+        <v>2.28</v>
       </c>
       <c r="L109" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="M109" s="1">
-        <v>289833.0</v>
+        <v>1087105.24</v>
       </c>
       <c r="N109" s="1">
-        <v>291275.47</v>
+        <v>1111128.51</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.79</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B110" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C110" s="1">
-        <v>369000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.666</v>
+        <v>98.173</v>
       </c>
       <c r="E110" s="1">
-        <v>100.15782656</v>
+        <v>99.57176471</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>369582.38</v>
+        <v>1692720.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-1814.84</v>
+        <v>-23779.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.49105154850726</v>
+        <v>-1.4047804716669</v>
       </c>
       <c r="K110">
-        <v>3.5</v>
+        <v>0.31</v>
       </c>
       <c r="L110" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="M110" s="1">
-        <v>367767.54</v>
+        <v>1668941.0</v>
       </c>
       <c r="N110" s="1">
-        <v>380667.38</v>
+        <v>1674250.59</v>
       </c>
       <c r="O110" s="1">
-        <v>0.27</v>
+        <v>1.2</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B111" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C111" s="1">
-        <v>487000.0</v>
+        <v>549000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.328</v>
+        <v>97.961</v>
       </c>
       <c r="E111" s="1">
-        <v>100.5846961</v>
+        <v>99.96353552</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>489847.47</v>
+        <v>548799.81</v>
       </c>
       <c r="I111" s="1">
-        <v>-1250.11</v>
+        <v>-10993.92</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.25520393113391</v>
+        <v>-2.003265999673</v>
       </c>
       <c r="K111">
-        <v>3.33</v>
+        <v>1.43</v>
       </c>
       <c r="L111" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="M111" s="1">
-        <v>488597.36</v>
+        <v>537805.89</v>
       </c>
       <c r="N111" s="1">
-        <v>504831.81</v>
+        <v>545646.06</v>
       </c>
       <c r="O111" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B112" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C112" s="1">
-        <v>1052000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.633</v>
+        <v>100.779</v>
       </c>
       <c r="E112" s="1">
-        <v>102.3524135</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1076747.39</v>
+        <v>714000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>2951.77</v>
+        <v>5562.06</v>
       </c>
       <c r="J112" s="1">
-        <v>0.27413765080034</v>
+        <v>0.779</v>
       </c>
       <c r="K112">
-        <v>2.04</v>
+        <v>0.25</v>
       </c>
       <c r="L112" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="M112" s="1">
-        <v>1079699.16</v>
+        <v>719562.06</v>
       </c>
       <c r="N112" s="1">
-        <v>1101161.57</v>
+        <v>721319.32</v>
       </c>
       <c r="O112" s="1">
-        <v>0.78</v>
+        <v>0.52</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B113" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="C113" s="1">
-        <v>1700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.708</v>
+        <v>88.169</v>
       </c>
       <c r="E113" s="1">
-        <v>99.57176471</v>
+        <v>90.124458</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1692720.0</v>
+        <v>450622.29</v>
       </c>
       <c r="I113" s="1">
-        <v>-31684.0</v>
+        <v>-9777.29</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.8717803298833</v>
+        <v>-2.1697306629017</v>
       </c>
       <c r="K113">
-        <v>0.14</v>
+        <v>0.68</v>
       </c>
       <c r="L113" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="M113" s="1">
-        <v>1661036.0</v>
+        <v>440845.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1663411.34</v>
+        <v>444237.12</v>
       </c>
       <c r="O113" s="1">
-        <v>1.17</v>
+        <v>0.32</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B114" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="C114" s="1">
-        <v>139000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>97.614</v>
+        <v>98.367</v>
       </c>
       <c r="E114" s="1">
-        <v>100.21819424</v>
+        <v>99.87081818</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>139303.29</v>
+        <v>2197158.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-3619.83</v>
+        <v>-33084.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-2.5985244138886</v>
+        <v>-1.5057633542968</v>
       </c>
       <c r="K114">
-        <v>0.74</v>
+        <v>0.5</v>
       </c>
       <c r="L114" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="M114" s="1">
-        <v>135683.46</v>
+        <v>2164074.0</v>
       </c>
       <c r="N114" s="1">
-        <v>136711.68</v>
+        <v>2175149.34</v>
       </c>
       <c r="O114" s="1">
-        <v>0.1</v>
+        <v>1.55</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B115" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C115" s="1">
-        <v>619000.0</v>
+        <v>1299000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.368</v>
+        <v>97.791</v>
       </c>
       <c r="E115" s="1">
-        <v>99.80049435</v>
+        <v>100.05043341</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>617765.06</v>
+        <v>1299655.13</v>
       </c>
       <c r="I115" s="1">
-        <v>-2677.14</v>
+        <v>-29350.04</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.43335892127017</v>
+        <v>-2.2582944753967</v>
       </c>
       <c r="K115">
-        <v>3.05</v>
+        <v>0.5</v>
       </c>
       <c r="L115" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="M115" s="1">
-        <v>615087.92</v>
+        <v>1270305.09</v>
       </c>
       <c r="N115" s="1">
-        <v>633961.06</v>
+        <v>1276816.82</v>
       </c>
       <c r="O115" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B116" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C116" s="1">
-        <v>949000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.438</v>
+        <v>100.0</v>
       </c>
       <c r="E116" s="1">
-        <v>99.96353635</v>
+        <v>103.15</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>948653.96</v>
+        <v>1753550.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-23967.34</v>
+        <v>-53550.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.5264575926084</v>
+        <v>-3.0538051381483</v>
       </c>
       <c r="K116">
-        <v>1.21</v>
+        <v>0.26</v>
       </c>
       <c r="L116" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="M116" s="1">
-        <v>924686.62</v>
+        <v>1700000.0</v>
       </c>
       <c r="N116" s="1">
-        <v>936191.62</v>
+        <v>1704420.93</v>
       </c>
       <c r="O116" s="1">
-        <v>0.66</v>
+        <v>1.22</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B117" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C117" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>87.288</v>
+        <v>98.81</v>
       </c>
       <c r="E117" s="1">
-        <v>90.12445818</v>
+        <v>100.77214333</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>991369.04</v>
+        <v>604632.86</v>
       </c>
       <c r="I117" s="1">
-        <v>-31201.04</v>
+        <v>-11772.86</v>
       </c>
       <c r="J117" s="1">
-        <v>-3.1472679437316</v>
+        <v>-1.9471088620622</v>
       </c>
       <c r="K117">
-        <v>0.63</v>
+        <v>2.72</v>
       </c>
       <c r="L117" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="M117" s="1">
-        <v>960168.0</v>
+        <v>592860.0</v>
       </c>
       <c r="N117" s="1">
-        <v>967076.9</v>
+        <v>609170.96</v>
       </c>
       <c r="O117" s="1">
-        <v>0.68</v>
+        <v>0.44</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B118" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C118" s="1">
-        <v>2200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.676</v>
+        <v>93.596</v>
       </c>
       <c r="E118" s="1">
-        <v>99.87081818</v>
+        <v>90.63588067</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>2197158.0</v>
+        <v>1359538.21</v>
       </c>
       <c r="I118" s="1">
-        <v>-48286.0</v>
+        <v>44401.79</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.1976571552888</v>
+        <v>3.2659464569223</v>
       </c>
       <c r="K118">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="L118" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="M118" s="1">
-        <v>2148872.0</v>
+        <v>1403940.0</v>
       </c>
       <c r="N118" s="1">
-        <v>2155200.77</v>
+        <v>1408152.33</v>
       </c>
       <c r="O118" s="1">
-        <v>1.52</v>
+        <v>1.01</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B119" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C119" s="1">
-        <v>1299000.0</v>
+        <v>1321000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>97.185</v>
+        <v>99.772</v>
       </c>
       <c r="E119" s="1">
-        <v>100.05043341</v>
+        <v>100.36824451</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1299655.13</v>
+        <v>1325864.51</v>
       </c>
       <c r="I119" s="1">
-        <v>-37221.98</v>
+        <v>-7876.39</v>
       </c>
       <c r="J119" s="1">
-        <v>-2.8639890029904</v>
+        <v>-0.59405692969337</v>
       </c>
       <c r="K119">
-        <v>0.32</v>
+        <v>2.1</v>
       </c>
       <c r="L119" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="M119" s="1">
-        <v>1262433.15</v>
+        <v>1317988.12</v>
       </c>
       <c r="N119" s="1">
-        <v>1266545.82</v>
+        <v>1345676.64</v>
       </c>
       <c r="O119" s="1">
-        <v>0.89</v>
+        <v>0.96</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="B120" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C120" s="1">
-        <v>1700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.936</v>
+        <v>99.1</v>
       </c>
       <c r="E120" s="1">
-        <v>103.15</v>
+        <v>99.5</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1753550.0</v>
+        <v>895500.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-71638.0</v>
+        <v>-3600.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-4.0853126514784</v>
+        <v>-0.40201005025126</v>
       </c>
       <c r="K120">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>552.62</v>
+        <v>0.49</v>
+      </c>
+      <c r="L120" t="s">
+        <v>374</v>
       </c>
       <c r="M120" s="1">
-        <v>1681912.0</v>
+        <v>891900.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1682464.62</v>
+        <v>896306.4</v>
       </c>
       <c r="O120" s="1">
-        <v>1.19</v>
+        <v>0.64</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="B121" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="C121" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.403</v>
+        <v>97.893</v>
       </c>
       <c r="E121" s="1">
-        <v>100.77214333</v>
+        <v>99.794</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>604632.86</v>
+        <v>399176.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-14214.86</v>
+        <v>-7604.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.3509903183231</v>
+        <v>-1.9049241437361</v>
       </c>
       <c r="K121">
-        <v>2.54</v>
+        <v>0.38</v>
       </c>
       <c r="L121" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="M121" s="1">
-        <v>590418.0</v>
+        <v>391572.0</v>
       </c>
       <c r="N121" s="1">
-        <v>605641.56</v>
+        <v>393106.25</v>
       </c>
       <c r="O121" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="B122" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="C122" s="1">
-        <v>2200000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>93.02</v>
+        <v>105.225</v>
       </c>
       <c r="E122" s="1">
-        <v>90.63588091</v>
+        <v>101.92626523</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1993989.38</v>
+        <v>568748.56</v>
       </c>
       <c r="I122" s="1">
-        <v>52450.62</v>
+        <v>18406.94</v>
       </c>
       <c r="J122" s="1">
-        <v>2.630436276446</v>
+        <v>3.236393249066</v>
       </c>
       <c r="K122">
-        <v>0.25</v>
+        <v>0.57</v>
       </c>
       <c r="L122" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="M122" s="1">
-        <v>2046440.0</v>
+        <v>587155.5</v>
       </c>
       <c r="N122" s="1">
-        <v>2051985.21</v>
+        <v>590345.43</v>
       </c>
       <c r="O122" s="1">
-        <v>1.45</v>
+        <v>0.42</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="B123" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="C123" s="1">
-        <v>1321000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.105</v>
+        <v>96.927</v>
       </c>
       <c r="E123" s="1">
-        <v>100.36824451</v>
+        <v>99.2653</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1325864.51</v>
+        <v>1985306.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-16687.46</v>
+        <v>-46766.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.2586097504035</v>
+        <v>-2.3556066419988</v>
       </c>
       <c r="K123">
-        <v>1.89</v>
+        <v>1.3</v>
       </c>
       <c r="L123" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="M123" s="1">
-        <v>1309177.05</v>
+        <v>1938540.0</v>
       </c>
       <c r="N123" s="1">
-        <v>1334148.47</v>
+        <v>1964540.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.94</v>
+        <v>1.4</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="B124" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="C124" s="1">
-        <v>900000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.501</v>
+        <v>99.602</v>
       </c>
       <c r="E124" s="1">
-        <v>99.5</v>
+        <v>100.27266462</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>895500.0</v>
+        <v>490333.33</v>
       </c>
       <c r="I124" s="1">
-        <v>-8991.0</v>
+        <v>-3279.55</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.0040201005025</v>
+        <v>-0.66884092908797</v>
       </c>
       <c r="K124">
-        <v>0.28</v>
+        <v>2.74</v>
       </c>
       <c r="L124" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="M124" s="1">
-        <v>886509.0</v>
+        <v>487053.78</v>
       </c>
       <c r="N124" s="1">
-        <v>888987.6</v>
+        <v>500456.61</v>
       </c>
       <c r="O124" s="1">
-        <v>0.63</v>
+        <v>0.36</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="B125" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="C125" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.33</v>
+        <v>99.0</v>
       </c>
       <c r="E125" s="1">
-        <v>99.794</v>
+        <v>101.20214286</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>399176.0</v>
+        <v>708415.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-9856.0</v>
+        <v>-15415.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-2.4690863178147</v>
+        <v>-2.1759844159144</v>
       </c>
       <c r="K125">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>728.77</v>
+        <v>0.4</v>
+      </c>
+      <c r="L125" t="s">
+        <v>389</v>
       </c>
       <c r="M125" s="1">
-        <v>389320.0</v>
+        <v>693000.0</v>
       </c>
       <c r="N125" s="1">
-        <v>390048.77</v>
+        <v>695767.4</v>
       </c>
       <c r="O125" s="1">
-        <v>0.27</v>
+        <v>0.5</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="B126" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="C126" s="1">
-        <v>558000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>103.582</v>
+        <v>98.481</v>
       </c>
       <c r="E126" s="1">
-        <v>101.92626523</v>
+        <v>99.8724549</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>568748.56</v>
+        <v>1771737.35</v>
       </c>
       <c r="I126" s="1">
-        <v>9239.0</v>
+        <v>-24684.41</v>
       </c>
       <c r="J126" s="1">
-        <v>1.6244436733167</v>
+        <v>-1.3932319031373</v>
       </c>
       <c r="K126">
-        <v>0.21</v>
+        <v>0.66</v>
       </c>
       <c r="L126" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="M126" s="1">
-        <v>577987.56</v>
+        <v>1747052.94</v>
       </c>
       <c r="N126" s="1">
-        <v>579147.53</v>
+        <v>1758741.9</v>
       </c>
       <c r="O126" s="1">
-        <v>0.41</v>
+        <v>1.26</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="B127" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="C127" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>96.204</v>
+        <v>104.594</v>
       </c>
       <c r="E127" s="1">
-        <v>99.2653</v>
+        <v>101.10285133</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1985306.0</v>
+        <v>1516542.77</v>
       </c>
       <c r="I127" s="1">
-        <v>-61226.0</v>
+        <v>52367.23</v>
       </c>
       <c r="J127" s="1">
-        <v>-3.0839578382375</v>
+        <v>3.4530664769844</v>
       </c>
       <c r="K127">
-        <v>1.11</v>
+        <v>5.32</v>
       </c>
       <c r="L127" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="M127" s="1">
-        <v>1924080.0</v>
+        <v>1568910.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1946340.27</v>
+        <v>1648651.44</v>
       </c>
       <c r="O127" s="1">
-        <v>1.37</v>
+        <v>1.18</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="B128" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="C128" s="1">
-        <v>489000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.938</v>
+        <v>99.672</v>
       </c>
       <c r="E128" s="1">
-        <v>100.27266462</v>
+        <v>102.44851557</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>490333.33</v>
+        <v>822661.58</v>
       </c>
       <c r="I128" s="1">
-        <v>-6526.51</v>
+        <v>-22295.42</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.3310353591505</v>
+        <v>-2.7101569517808</v>
       </c>
       <c r="K128">
-        <v>2.53</v>
+        <v>3.95</v>
       </c>
       <c r="L128" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="M128" s="1">
-        <v>483806.82</v>
+        <v>800366.16</v>
       </c>
       <c r="N128" s="1">
-        <v>496174.88</v>
+        <v>832046.16</v>
       </c>
       <c r="O128" s="1">
-        <v>0.35</v>
+        <v>0.59</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="B129" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="C129" s="1">
-        <v>700000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.844</v>
+        <v>97.222</v>
       </c>
       <c r="E129" s="1">
-        <v>101.20214286</v>
+        <v>99.49946581</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>708415.0</v>
+        <v>465657.5</v>
       </c>
       <c r="I129" s="1">
-        <v>-16507.0</v>
+        <v>-10658.54</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.3301313495621</v>
+        <v>-2.2889226523786</v>
       </c>
       <c r="K129">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="L129" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="M129" s="1">
-        <v>691908.0</v>
+        <v>454998.96</v>
       </c>
       <c r="N129" s="1">
-        <v>693185.26</v>
+        <v>456707.48</v>
       </c>
       <c r="O129" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="B130" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="C130" s="1">
-        <v>1774000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>98.063</v>
+        <v>100.108</v>
       </c>
       <c r="E130" s="1">
-        <v>99.8724549</v>
+        <v>103.074</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1771737.35</v>
+        <v>618444.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-32099.73</v>
+        <v>-17796.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-1.8117657224983</v>
+        <v>-2.8775442885694</v>
       </c>
       <c r="K130">
-        <v>0.47</v>
+        <v>3.77</v>
       </c>
       <c r="L130" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="M130" s="1">
-        <v>1739637.62</v>
+        <v>600648.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1748009.44</v>
+        <v>623267.18</v>
       </c>
       <c r="O130" s="1">
-        <v>1.23</v>
+        <v>0.45</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="B131" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C131" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>103.813</v>
+        <v>74.259</v>
       </c>
       <c r="E131" s="1">
-        <v>101.10285133</v>
+        <v>74.2877775</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1516542.77</v>
+        <v>594302.22</v>
       </c>
       <c r="I131" s="1">
-        <v>40652.23</v>
+        <v>-230.22</v>
       </c>
       <c r="J131" s="1">
-        <v>2.6805857905346</v>
+        <v>-0.038737866400701</v>
       </c>
       <c r="K131">
-        <v>5.01</v>
+        <v>0.3</v>
       </c>
       <c r="L131" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="M131" s="1">
-        <v>1557195.0</v>
+        <v>594072.0</v>
       </c>
       <c r="N131" s="1">
-        <v>1632297.74</v>
+        <v>596504.88</v>
       </c>
       <c r="O131" s="1">
-        <v>1.15</v>
+        <v>0.43</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="B132" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="C132" s="1">
-        <v>803000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.876</v>
+        <v>97.469</v>
       </c>
       <c r="E132" s="1">
-        <v>102.44851557</v>
+        <v>99.96944444</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>822661.58</v>
+        <v>899725.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-28687.3</v>
+        <v>-22504.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-3.4871325825135</v>
+        <v>-2.5012087026591</v>
       </c>
       <c r="K132">
-        <v>3.72</v>
+        <v>2.83</v>
       </c>
       <c r="L132" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="M132" s="1">
-        <v>793974.28</v>
+        <v>877221.0</v>
       </c>
       <c r="N132" s="1">
-        <v>823806.28</v>
+        <v>902686.07</v>
       </c>
       <c r="O132" s="1">
-        <v>0.58</v>
+        <v>0.64</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="B133" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="C133" s="1">
-        <v>468000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>96.875</v>
+        <v>100.604</v>
       </c>
       <c r="E133" s="1">
-        <v>99.49946581</v>
+        <v>100.66511125</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>465657.5</v>
+        <v>805320.89</v>
       </c>
       <c r="I133" s="1">
-        <v>-12282.5</v>
+        <v>-488.89</v>
       </c>
       <c r="J133" s="1">
-        <v>-2.6376682432904</v>
+        <v>-0.060707477735987</v>
       </c>
       <c r="K133">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>833.42</v>
+        <v>2.35</v>
+      </c>
+      <c r="L133" t="s">
+        <v>413</v>
       </c>
       <c r="M133" s="1">
-        <v>453375.0</v>
+        <v>804832.0</v>
       </c>
       <c r="N133" s="1">
-        <v>454208.42</v>
+        <v>823659.31</v>
       </c>
       <c r="O133" s="1">
-        <v>0.32</v>
+        <v>0.59</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="B134" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="C134" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.364</v>
+        <v>98.684</v>
       </c>
       <c r="E134" s="1">
-        <v>103.074</v>
+        <v>99.974</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>618444.0</v>
+        <v>299922.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-22260.0</v>
+        <v>-3870.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-3.5993558026272</v>
+        <v>-1.2903354872267</v>
       </c>
       <c r="K134">
-        <v>3.54</v>
+        <v>0.9</v>
       </c>
       <c r="L134" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="M134" s="1">
-        <v>596184.0</v>
+        <v>296052.0</v>
       </c>
       <c r="N134" s="1">
-        <v>617422.36</v>
+        <v>298764.33</v>
       </c>
       <c r="O134" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="B135" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="C135" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>73.673</v>
+        <v>102.185</v>
       </c>
       <c r="E135" s="1">
-        <v>74.2877775</v>
+        <v>103.28592833</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>594302.22</v>
+        <v>1239431.14</v>
       </c>
       <c r="I135" s="1">
-        <v>-4918.22</v>
+        <v>-13211.14</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.82756211141193</v>
+        <v>-1.0659035079593</v>
       </c>
       <c r="K135">
-        <v>0.26</v>
+        <v>3.17</v>
       </c>
       <c r="L135" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="M135" s="1">
-        <v>589384.0</v>
+        <v>1226220.0</v>
       </c>
       <c r="N135" s="1">
-        <v>591471.67</v>
+        <v>1264233.7</v>
       </c>
       <c r="O135" s="1">
-        <v>0.42</v>
+        <v>0.9</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="B136" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="C136" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.202</v>
+        <v>98.046</v>
       </c>
       <c r="E136" s="1">
-        <v>99.96944444</v>
+        <v>100.66</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>899725.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-24907.0</v>
+        <v>-10456.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-2.7682903109283</v>
+        <v>-2.5968607192529</v>
       </c>
       <c r="K136">
-        <v>2.64</v>
+        <v>2.58</v>
       </c>
       <c r="L136" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="M136" s="1">
-        <v>874818.0</v>
+        <v>392184.0</v>
       </c>
       <c r="N136" s="1">
-        <v>898535.47</v>
+        <v>402503.18</v>
       </c>
       <c r="O136" s="1">
-        <v>0.63</v>
+        <v>0.29</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="B137" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="C137" s="1">
-        <v>800000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.183</v>
+        <v>97.775</v>
       </c>
       <c r="E137" s="1">
-        <v>100.66511125</v>
+        <v>99.95190691</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>805320.89</v>
+        <v>998519.55</v>
       </c>
       <c r="I137" s="1">
-        <v>-3856.89</v>
+        <v>-21747.3</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.47892586022449</v>
+        <v>-2.1779543525212</v>
       </c>
       <c r="K137">
-        <v>2.13</v>
+        <v>0.23</v>
       </c>
       <c r="L137" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="M137" s="1">
-        <v>801464.0</v>
+        <v>976772.25</v>
       </c>
       <c r="N137" s="1">
-        <v>818518.33</v>
+        <v>979081.58</v>
       </c>
       <c r="O137" s="1">
-        <v>0.58</v>
+        <v>0.7</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="B138" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="C138" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>97.939</v>
+        <v>98.309</v>
       </c>
       <c r="E138" s="1">
-        <v>99.974</v>
+        <v>100.22785714</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>299922.0</v>
+        <v>701595.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-6105.0</v>
+        <v>-13432.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.0355292376018</v>
+        <v>-1.9144948296382</v>
       </c>
       <c r="K138">
-        <v>0.69</v>
+        <v>1.45</v>
       </c>
       <c r="L138" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="M138" s="1">
-        <v>293817.0</v>
+        <v>688163.0</v>
       </c>
       <c r="N138" s="1">
-        <v>295882.07</v>
+        <v>698295.93</v>
       </c>
       <c r="O138" s="1">
-        <v>0.21</v>
+        <v>0.5</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="B139" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="C139" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.165</v>
+        <v>98.304</v>
       </c>
       <c r="E139" s="1">
-        <v>103.28592833</v>
+        <v>99.326</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1239431.14</v>
+        <v>397304.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-13451.14</v>
+        <v>-4088.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.0852672299326</v>
+        <v>-1.0289350220486</v>
       </c>
       <c r="K139">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>0.25</v>
+      </c>
+      <c r="L139">
+        <v>993.15</v>
       </c>
       <c r="M139" s="1">
-        <v>1225980.0</v>
+        <v>393216.0</v>
       </c>
       <c r="N139" s="1">
-        <v>1260800.55</v>
+        <v>394209.15</v>
       </c>
       <c r="O139" s="1">
-        <v>0.89</v>
+        <v>0.28</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="B140" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="C140" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>97.798</v>
+        <v>98.751</v>
       </c>
       <c r="E140" s="1">
-        <v>100.66</v>
+        <v>99.91491667</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>402640.0</v>
+        <v>1198979.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-11448.0</v>
+        <v>-13967.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-2.8432346513014</v>
+        <v>-1.1649078090609</v>
       </c>
       <c r="K140">
-        <v>2.39</v>
+        <v>2.92</v>
       </c>
       <c r="L140" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="M140" s="1">
-        <v>391192.0</v>
+        <v>1185012.0</v>
       </c>
       <c r="N140" s="1">
-        <v>400734.47</v>
+        <v>1220025.7</v>
       </c>
       <c r="O140" s="1">
-        <v>0.28</v>
+        <v>0.87</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="B141" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="C141" s="1">
-        <v>999000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>97.467</v>
+        <v>97.562</v>
       </c>
       <c r="E141" s="1">
-        <v>99.95190691</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>998519.55</v>
+        <v>504000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-24824.22</v>
+        <v>-12287.52</v>
       </c>
       <c r="J141" s="1">
-        <v>-2.4861025505209</v>
+        <v>-2.438</v>
       </c>
       <c r="K141">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>369.49</v>
+        <v>0.5</v>
+      </c>
+      <c r="L141" t="s">
+        <v>436</v>
       </c>
       <c r="M141" s="1">
-        <v>973695.33</v>
+        <v>491712.48</v>
       </c>
       <c r="N141" s="1">
-        <v>974064.82</v>
+        <v>494245.02</v>
       </c>
       <c r="O141" s="1">
-        <v>0.69</v>
+        <v>0.35</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="B142" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="C142" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>97.893</v>
+        <v>98.356</v>
       </c>
       <c r="E142" s="1">
-        <v>100.22785714</v>
+        <v>99.40533375</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>701595.0</v>
+        <v>795242.67</v>
       </c>
       <c r="I142" s="1">
-        <v>-16344.0</v>
+        <v>-8394.67</v>
       </c>
       <c r="J142" s="1">
-        <v>-2.3295490988391</v>
+        <v>-1.0556111130204</v>
       </c>
       <c r="K142">
-        <v>1.23</v>
+        <v>0.26</v>
       </c>
       <c r="L142" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="M142" s="1">
-        <v>685251.0</v>
+        <v>786848.0</v>
       </c>
       <c r="N142" s="1">
-        <v>693863.99</v>
+        <v>788897.32</v>
       </c>
       <c r="O142" s="1">
-        <v>0.49</v>
+        <v>0.56</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
       <c r="B143" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="C143" s="1">
-        <v>200000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.862</v>
+        <v>98.601</v>
       </c>
       <c r="E143" s="1">
-        <v>99.447</v>
+        <v>99.55553606</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>198894.0</v>
+        <v>510719.9</v>
       </c>
       <c r="I143" s="1">
-        <v>-1170.0</v>
+        <v>-4896.77</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.58825303930737</v>
+        <v>-0.9587975718197</v>
       </c>
       <c r="K143">
-        <v>0.54</v>
+        <v>2.05</v>
       </c>
       <c r="L143" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="M143" s="1">
-        <v>197724.0</v>
+        <v>505823.13</v>
       </c>
       <c r="N143" s="1">
-        <v>198810.3</v>
+        <v>516353.68</v>
       </c>
       <c r="O143" s="1">
-        <v>0.14</v>
+        <v>0.37</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="B144" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="C144" s="1">
-        <v>400000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.123</v>
+        <v>101.251</v>
       </c>
       <c r="E144" s="1">
-        <v>99.326</v>
+        <v>100.89933973</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>397304.0</v>
+        <v>1051371.12</v>
       </c>
       <c r="I144" s="1">
-        <v>-4812.0</v>
+        <v>3664.3</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.2111632402392</v>
+        <v>0.34852583738461</v>
       </c>
       <c r="K144">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>158.9</v>
+        <v>3.55</v>
+      </c>
+      <c r="L144" t="s">
+        <v>445</v>
       </c>
       <c r="M144" s="1">
-        <v>392492.0</v>
+        <v>1055035.42</v>
       </c>
       <c r="N144" s="1">
-        <v>392650.9</v>
+        <v>1092076.38</v>
       </c>
       <c r="O144" s="1">
-        <v>0.28</v>
+        <v>0.78</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B145" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C145" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.599</v>
+        <v>98.623</v>
       </c>
       <c r="E145" s="1">
-        <v>99.91491667</v>
+        <v>100.0417275</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1198979.0</v>
+        <v>400166.91</v>
       </c>
       <c r="I145" s="1">
-        <v>-15791.0</v>
+        <v>-5674.91</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.3170372458567</v>
+        <v>-1.418135747406</v>
       </c>
       <c r="K145">
-        <v>2.7</v>
+        <v>1.54</v>
       </c>
       <c r="L145" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="M145" s="1">
-        <v>1183188.0</v>
+        <v>394492.0</v>
       </c>
       <c r="N145" s="1">
-        <v>1215612.66</v>
+        <v>400649.53</v>
       </c>
       <c r="O145" s="1">
-        <v>0.86</v>
+        <v>0.29</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="B146" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="C146" s="1">
-        <v>504000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>96.958</v>
+        <v>99.699</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0</v>
+        <v>100.01896552</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>504000.0</v>
+        <v>551104.5</v>
       </c>
       <c r="I146" s="1">
-        <v>-15331.68</v>
+        <v>-1763.01</v>
       </c>
       <c r="J146" s="1">
-        <v>-3.042</v>
+        <v>-0.31990484563272</v>
       </c>
       <c r="K146">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="L146" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="M146" s="1">
-        <v>488668.32</v>
+        <v>549341.49</v>
       </c>
       <c r="N146" s="1">
-        <v>490092.87</v>
+        <v>550768.05</v>
       </c>
       <c r="O146" s="1">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B147" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="C147" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>97.592</v>
+        <v>100.501</v>
       </c>
       <c r="E147" s="1">
-        <v>99.40533375</v>
+        <v>98.29879778</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>795242.67</v>
+        <v>884689.18</v>
       </c>
       <c r="I147" s="1">
-        <v>-14506.67</v>
+        <v>19819.82</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.8241815419688</v>
+        <v>2.2403145023205</v>
       </c>
       <c r="K147">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>783.56</v>
+        <v>3.92</v>
+      </c>
+      <c r="L147" t="s">
+        <v>454</v>
       </c>
       <c r="M147" s="1">
-        <v>780736.0</v>
+        <v>904509.0</v>
       </c>
       <c r="N147" s="1">
-        <v>781519.56</v>
+        <v>939818.59</v>
       </c>
       <c r="O147" s="1">
-        <v>0.55</v>
+        <v>0.67</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>446</v>
+        <v>455</v>
       </c>
       <c r="B148" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="C148" s="1">
-        <v>513000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>97.965</v>
+        <v>98.149</v>
       </c>
       <c r="E148" s="1">
-        <v>99.55553606</v>
+        <v>99.30427009</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>510719.9</v>
+        <v>444883.13</v>
       </c>
       <c r="I148" s="1">
-        <v>-8159.45</v>
+        <v>-5175.61</v>
       </c>
       <c r="J148" s="1">
-        <v>-1.59763698262</v>
+        <v>-1.1633639603282</v>
       </c>
       <c r="K148">
-        <v>1.86</v>
+        <v>1.04</v>
       </c>
       <c r="L148" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="M148" s="1">
-        <v>502560.45</v>
+        <v>439707.52</v>
       </c>
       <c r="N148" s="1">
-        <v>512094.87</v>
+        <v>444386.97</v>
       </c>
       <c r="O148" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="B149" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="C149" s="1">
-        <v>1042000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.952</v>
+        <v>97.01</v>
       </c>
       <c r="E149" s="1">
-        <v>100.89933973</v>
+        <v>98.599555</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1051371.12</v>
+        <v>788796.44</v>
       </c>
       <c r="I149" s="1">
-        <v>548.72</v>
+        <v>-12716.44</v>
       </c>
       <c r="J149" s="1">
-        <v>0.052190895256853</v>
+        <v>-1.6121320222997</v>
       </c>
       <c r="K149">
-        <v>3.34</v>
+        <v>0.43</v>
       </c>
       <c r="L149" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="M149" s="1">
-        <v>1051919.84</v>
+        <v>776080.0</v>
       </c>
       <c r="N149" s="1">
-        <v>1086712.65</v>
+        <v>779556.71</v>
       </c>
       <c r="O149" s="1">
-        <v>0.77</v>
+        <v>0.56</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="B150" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="C150" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>98.085</v>
+        <v>98.452</v>
       </c>
       <c r="E150" s="1">
-        <v>100.0417275</v>
+        <v>99.492</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>400166.91</v>
+        <v>795936.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-7826.91</v>
+        <v>-8320.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.9559113470926</v>
+        <v>-1.0453101756925</v>
       </c>
       <c r="K150">
-        <v>1.32</v>
+        <v>0.5</v>
       </c>
       <c r="L150" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="M150" s="1">
-        <v>392340.0</v>
+        <v>787616.0</v>
       </c>
       <c r="N150" s="1">
-        <v>397605.75</v>
+        <v>791588.6</v>
       </c>
       <c r="O150" s="1">
-        <v>0.28</v>
+        <v>0.57</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="B151" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="C151" s="1">
-        <v>551000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.562</v>
+        <v>106.337</v>
       </c>
       <c r="E151" s="1">
-        <v>100.01896552</v>
+        <v>108.31357167</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>551104.5</v>
+        <v>649881.43</v>
       </c>
       <c r="I151" s="1">
-        <v>-2517.88</v>
+        <v>-11859.43</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.45687886780093</v>
+        <v>-1.8248605749513</v>
       </c>
       <c r="K151">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>317.01</v>
+        <v>2.22</v>
+      </c>
+      <c r="L151" t="s">
+        <v>466</v>
       </c>
       <c r="M151" s="1">
-        <v>548586.62</v>
+        <v>638022.0</v>
       </c>
       <c r="N151" s="1">
-        <v>548903.63</v>
+        <v>651337.07</v>
       </c>
       <c r="O151" s="1">
-        <v>0.39</v>
+        <v>0.47</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="B152" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="C152" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.885</v>
+        <v>98.717</v>
       </c>
       <c r="E152" s="1">
-        <v>98.29879778</v>
+        <v>100.58933333</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>884689.18</v>
+        <v>1207072.0</v>
       </c>
       <c r="I152" s="1">
-        <v>14275.82</v>
+        <v>-22468.0</v>
       </c>
       <c r="J152" s="1">
-        <v>1.6136537354283</v>
+        <v>-1.8613636966146</v>
       </c>
       <c r="K152">
-        <v>3.69</v>
+        <v>2.97</v>
       </c>
       <c r="L152" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="M152" s="1">
-        <v>898965.0</v>
+        <v>1184604.0</v>
       </c>
       <c r="N152" s="1">
-        <v>932203.36</v>
+        <v>1220221.81</v>
       </c>
       <c r="O152" s="1">
-        <v>0.66</v>
+        <v>0.87</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="B153" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="C153" s="1">
-        <v>133000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.538</v>
+        <v>88.505</v>
       </c>
       <c r="E153" s="1">
-        <v>99.73502256</v>
+        <v>86.18353143</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>132647.58</v>
+        <v>603284.72</v>
       </c>
       <c r="I153" s="1">
-        <v>-262.04</v>
+        <v>16250.28</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.19754600875493</v>
+        <v>2.6936336129979</v>
       </c>
       <c r="K153">
-        <v>0.65</v>
+        <v>0.05</v>
       </c>
       <c r="L153">
-        <v>869.05</v>
+        <v>316.44</v>
       </c>
       <c r="M153" s="1">
-        <v>132385.54</v>
+        <v>619535.0</v>
       </c>
       <c r="N153" s="1">
-        <v>133254.59</v>
+        <v>619851.44</v>
       </c>
       <c r="O153" s="1">
-        <v>0.09</v>
+        <v>0.44</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="B154" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="C154" s="1">
-        <v>448000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>97.712</v>
+        <v>101.067</v>
       </c>
       <c r="E154" s="1">
-        <v>99.30427009</v>
+        <v>100.27221135</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>444883.13</v>
+        <v>512391.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-7133.37</v>
+        <v>4061.37</v>
       </c>
       <c r="J154" s="1">
-        <v>-1.6034256007864</v>
+        <v>0.79263101810922</v>
       </c>
       <c r="K154">
-        <v>0.86</v>
+        <v>1.47</v>
       </c>
       <c r="L154" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="M154" s="1">
-        <v>437749.76</v>
+        <v>516452.37</v>
       </c>
       <c r="N154" s="1">
-        <v>441623.73</v>
+        <v>523959.87</v>
       </c>
       <c r="O154" s="1">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="B155" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="C155" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>96.239</v>
+        <v>100.378</v>
       </c>
       <c r="E155" s="1">
-        <v>98.599555</v>
+        <v>102.939</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>788796.44</v>
+        <v>720573.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-18884.44</v>
+        <v>-17927.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-2.3940828130512</v>
+        <v>-2.4878811723448</v>
       </c>
       <c r="K155">
-        <v>0.24</v>
+        <v>0.51</v>
       </c>
       <c r="L155" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="M155" s="1">
-        <v>769912.0</v>
+        <v>702646.0</v>
       </c>
       <c r="N155" s="1">
-        <v>771835.29</v>
+        <v>706191.55</v>
       </c>
       <c r="O155" s="1">
-        <v>0.54</v>
+        <v>0.5</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="B156" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="C156" s="1">
-        <v>800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.188</v>
+        <v>97.062</v>
       </c>
       <c r="E156" s="1">
-        <v>99.492</v>
+        <v>100.58606214</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>795936.0</v>
+        <v>1408204.87</v>
       </c>
       <c r="I156" s="1">
-        <v>-10432.0</v>
+        <v>-49336.87</v>
       </c>
       <c r="J156" s="1">
-        <v>-1.3106581433683</v>
+        <v>-3.5035292840594</v>
       </c>
       <c r="K156">
-        <v>0.14</v>
+        <v>0.4</v>
       </c>
       <c r="L156" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="M156" s="1">
-        <v>785504.0</v>
+        <v>1358868.0</v>
       </c>
       <c r="N156" s="1">
-        <v>786599.89</v>
+        <v>1364434.44</v>
       </c>
       <c r="O156" s="1">
-        <v>0.55</v>
+        <v>0.97</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="B157" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="C157" s="1">
-        <v>600000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>105.691</v>
+        <v>97.98</v>
       </c>
       <c r="E157" s="1">
-        <v>108.31357167</v>
+        <v>99.64942118</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>649881.43</v>
+        <v>847020.08</v>
       </c>
       <c r="I157" s="1">
-        <v>-15735.43</v>
+        <v>-14190.08</v>
       </c>
       <c r="J157" s="1">
-        <v>-2.4212770628021</v>
+        <v>-1.6752944038824</v>
       </c>
       <c r="K157">
-        <v>1.93</v>
+        <v>2.19</v>
       </c>
       <c r="L157" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="M157" s="1">
-        <v>634146.0</v>
+        <v>832830.0</v>
       </c>
       <c r="N157" s="1">
-        <v>645735.04</v>
+        <v>851413.56</v>
       </c>
       <c r="O157" s="1">
-        <v>0.45</v>
+        <v>0.61</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="B158" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="C158" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>97.436</v>
+        <v>97.429</v>
       </c>
       <c r="E158" s="1">
-        <v>100.58933333</v>
+        <v>99.908</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>1207072.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-37840.0</v>
+        <v>-12395.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-3.1348585668461</v>
+        <v>-2.4812827801577</v>
       </c>
       <c r="K158">
-        <v>2.77</v>
+        <v>0.78</v>
       </c>
       <c r="L158" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="M158" s="1">
-        <v>1169232.0</v>
+        <v>487145.0</v>
       </c>
       <c r="N158" s="1">
-        <v>1202519.67</v>
+        <v>491020.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.85</v>
+        <v>0.35</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="B159" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="C159" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>88.421</v>
+        <v>102.409</v>
       </c>
       <c r="E159" s="1">
-        <v>86.18353143</v>
+        <v>103.50275</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>603284.72</v>
+        <v>414011.0</v>
       </c>
       <c r="I159" s="1">
-        <v>15662.28</v>
+        <v>-4375.0</v>
       </c>
       <c r="J159" s="1">
-        <v>2.5961671961458</v>
+        <v>-1.0567352075186</v>
       </c>
       <c r="K159">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L159">
-        <v>14.38</v>
+        <v>156.16</v>
       </c>
       <c r="M159" s="1">
-        <v>618947.0</v>
+        <v>409636.0</v>
       </c>
       <c r="N159" s="1">
-        <v>618961.38</v>
+        <v>409792.16</v>
       </c>
       <c r="O159" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="B160" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="C160" s="1">
-        <v>511000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.869</v>
+        <v>104.054</v>
       </c>
       <c r="E160" s="1">
-        <v>100.27221135</v>
+        <v>106.53128571</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>512391.0</v>
+        <v>745719.0</v>
       </c>
       <c r="I160" s="1">
-        <v>3049.59</v>
+        <v>-17341.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.59516853340515</v>
+        <v>-2.3254067550914</v>
       </c>
       <c r="K160">
-        <v>1.25</v>
+        <v>2.07</v>
       </c>
       <c r="L160" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="M160" s="1">
-        <v>515440.59</v>
+        <v>728378.0</v>
       </c>
       <c r="N160" s="1">
-        <v>521845.59</v>
+        <v>742886.22</v>
       </c>
       <c r="O160" s="1">
-        <v>0.37</v>
+        <v>0.53</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>482</v>
+        <v>491</v>
       </c>
       <c r="B161" t="s">
-        <v>483</v>
+        <v>492</v>
       </c>
       <c r="C161" s="1">
-        <v>700000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.425</v>
+        <v>97.875</v>
       </c>
       <c r="E161" s="1">
-        <v>102.939</v>
+        <v>99.90992252</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>720573.0</v>
+        <v>1237883.94</v>
       </c>
       <c r="I161" s="1">
-        <v>-17598.0</v>
+        <v>-25212.69</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.4422230641448</v>
+        <v>-2.0367571777367</v>
       </c>
       <c r="K161">
-        <v>0.3</v>
+        <v>0.54</v>
       </c>
       <c r="L161" t="s">
-        <v>484</v>
+        <v>493</v>
       </c>
       <c r="M161" s="1">
-        <v>702975.0</v>
+        <v>1212671.25</v>
       </c>
       <c r="N161" s="1">
-        <v>705060.62</v>
+        <v>1219316.02</v>
       </c>
       <c r="O161" s="1">
-        <v>0.5</v>
+        <v>0.87</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>485</v>
+        <v>494</v>
       </c>
       <c r="B162" t="s">
-        <v>486</v>
+        <v>495</v>
       </c>
       <c r="C162" s="1">
-        <v>1400000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>96.733</v>
+        <v>99.83</v>
       </c>
       <c r="E162" s="1">
-        <v>100.58606214</v>
+        <v>100.44048583</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1408204.87</v>
+        <v>992352.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-53942.87</v>
+        <v>-6031.6</v>
       </c>
       <c r="J162" s="1">
-        <v>-3.8306123738941</v>
+        <v>-0.60780851955758</v>
       </c>
       <c r="K162">
-        <v>0.2</v>
+        <v>0.89</v>
       </c>
       <c r="L162" t="s">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="M162" s="1">
-        <v>1354262.0</v>
+        <v>986320.4</v>
       </c>
       <c r="N162" s="1">
-        <v>1357109.95</v>
+        <v>995156.37</v>
       </c>
       <c r="O162" s="1">
-        <v>0.96</v>
+        <v>0.71</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>488</v>
+        <v>497</v>
       </c>
       <c r="B163" t="s">
-        <v>489</v>
+        <v>498</v>
       </c>
       <c r="C163" s="1">
-        <v>850000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>97.462</v>
+        <v>100.984</v>
       </c>
       <c r="E163" s="1">
-        <v>99.64942118</v>
+        <v>100.94948252</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>847020.08</v>
+        <v>288715.52</v>
       </c>
       <c r="I163" s="1">
-        <v>-18593.08</v>
+        <v>98.72</v>
       </c>
       <c r="J163" s="1">
-        <v>-2.1951167910919</v>
+        <v>0.034192827597214</v>
       </c>
       <c r="K163">
-        <v>2.01</v>
+        <v>4.11</v>
       </c>
       <c r="L163" t="s">
-        <v>305</v>
+        <v>499</v>
       </c>
       <c r="M163" s="1">
-        <v>828427.0</v>
+        <v>288814.24</v>
       </c>
       <c r="N163" s="1">
-        <v>845543.44</v>
+        <v>300565.83</v>
       </c>
       <c r="O163" s="1">
-        <v>0.6</v>
+        <v>0.21</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="B164" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="C164" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.248</v>
+        <v>102.3</v>
       </c>
       <c r="E164" s="1">
-        <v>99.908</v>
+        <v>105.263</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>499540.0</v>
+        <v>315789.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-13300.0</v>
+        <v>-8889.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.6624494534972</v>
+        <v>-2.8148542222813</v>
       </c>
       <c r="K164">
-        <v>0.56</v>
+        <v>4.09</v>
       </c>
       <c r="L164" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="M164" s="1">
-        <v>486240.0</v>
+        <v>306900.0</v>
       </c>
       <c r="N164" s="1">
-        <v>489038.61</v>
+        <v>319158.29</v>
       </c>
       <c r="O164" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="B165" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
       <c r="C165" s="1">
-        <v>400000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>101.648</v>
+        <v>102.173</v>
       </c>
       <c r="E165" s="1">
-        <v>103.50275</v>
+        <v>101.19198243</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>414011.0</v>
+        <v>691141.24</v>
       </c>
       <c r="I165" s="1">
-        <v>-7419.0</v>
+        <v>6700.35</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.7919813724756</v>
+        <v>0.96946175574764</v>
       </c>
       <c r="K165">
-        <v>4.52</v>
+        <v>3.49</v>
       </c>
       <c r="L165" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="M165" s="1">
-        <v>406592.0</v>
+        <v>697841.59</v>
       </c>
       <c r="N165" s="1">
-        <v>424655.01</v>
+        <v>721692.79</v>
       </c>
       <c r="O165" s="1">
-        <v>0.3</v>
+        <v>0.52</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>495</v>
+        <v>506</v>
       </c>
       <c r="B166" t="s">
-        <v>496</v>
+        <v>507</v>
       </c>
       <c r="C166" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>103.455</v>
+        <v>98.187</v>
       </c>
       <c r="E166" s="1">
-        <v>106.53128571</v>
+        <v>99.752715</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>745719.0</v>
+        <v>598516.29</v>
       </c>
       <c r="I166" s="1">
-        <v>-21534.0</v>
+        <v>-9394.29</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.8876828939587</v>
+        <v>-1.5695963763994</v>
       </c>
       <c r="K166">
-        <v>1.83</v>
+        <v>2.28</v>
       </c>
       <c r="L166" t="s">
-        <v>497</v>
+        <v>508</v>
       </c>
       <c r="M166" s="1">
-        <v>724185.0</v>
+        <v>589122.0</v>
       </c>
       <c r="N166" s="1">
-        <v>736981.58</v>
+        <v>602817.21</v>
       </c>
       <c r="O166" s="1">
-        <v>0.52</v>
+        <v>0.43</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>498</v>
+        <v>509</v>
       </c>
       <c r="B167" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="C167" s="1">
-        <v>1239000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>97.253</v>
+        <v>98.869</v>
       </c>
       <c r="E167" s="1">
-        <v>99.90992252</v>
+        <v>102.86484418</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1237883.94</v>
+        <v>1043049.52</v>
       </c>
       <c r="I167" s="1">
-        <v>-32919.27</v>
+        <v>-40517.86</v>
       </c>
       <c r="J167" s="1">
-        <v>-2.6593179648166</v>
+        <v>-3.8845576574351</v>
       </c>
       <c r="K167">
-        <v>0.33</v>
+        <v>2.96</v>
       </c>
       <c r="L167" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="M167" s="1">
-        <v>1204964.67</v>
+        <v>1002531.66</v>
       </c>
       <c r="N167" s="1">
-        <v>1209025.37</v>
+        <v>1032534.95</v>
       </c>
       <c r="O167" s="1">
-        <v>0.85</v>
+        <v>0.74</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>501</v>
+        <v>512</v>
       </c>
       <c r="B168" t="s">
-        <v>502</v>
+        <v>513</v>
       </c>
       <c r="C168" s="1">
-        <v>988000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.08</v>
+        <v>97.865</v>
       </c>
       <c r="E168" s="1">
-        <v>100.44048583</v>
+        <v>99.99142833</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>992352.0</v>
+        <v>599948.57</v>
       </c>
       <c r="I168" s="1">
-        <v>-13441.6</v>
+        <v>-12758.57</v>
       </c>
       <c r="J168" s="1">
-        <v>-1.3545193640966</v>
+        <v>-2.1266106193069</v>
       </c>
       <c r="K168">
-        <v>0.66</v>
+        <v>0.77</v>
       </c>
       <c r="L168" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="M168" s="1">
-        <v>978910.4</v>
+        <v>587190.0</v>
       </c>
       <c r="N168" s="1">
-        <v>985455.56</v>
+        <v>591785.44</v>
       </c>
       <c r="O168" s="1">
-        <v>0.69</v>
+        <v>0.42</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>504</v>
+        <v>515</v>
       </c>
       <c r="B169" t="s">
-        <v>505</v>
+        <v>516</v>
       </c>
       <c r="C169" s="1">
-        <v>286000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.55</v>
+        <v>100.324</v>
       </c>
       <c r="E169" s="1">
-        <v>100.94948252</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>288715.52</v>
+        <v>300000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-1142.52</v>
+        <v>972.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.395725176118</v>
+        <v>0.324</v>
       </c>
       <c r="K169">
-        <v>3.87</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>0.04</v>
+      </c>
+      <c r="L169">
+        <v>121.32</v>
       </c>
       <c r="M169" s="1">
-        <v>287573.0</v>
+        <v>300972.0</v>
       </c>
       <c r="N169" s="1">
-        <v>298642.87</v>
+        <v>301093.32</v>
       </c>
       <c r="O169" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
       <c r="B170" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="C170" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>102.534</v>
+        <v>95.916</v>
       </c>
       <c r="E170" s="1">
-        <v>105.263</v>
+        <v>97.25955556</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>315789.0</v>
+        <v>875336.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-8187.0</v>
+        <v>-12092.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.5925538888308</v>
+        <v>-1.3814123947833</v>
       </c>
       <c r="K170">
-        <v>3.84</v>
+        <v>2.46</v>
       </c>
       <c r="L170" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="M170" s="1">
-        <v>307602.0</v>
+        <v>863244.0</v>
       </c>
       <c r="N170" s="1">
-        <v>319131.04</v>
+        <v>885374.14</v>
       </c>
       <c r="O170" s="1">
-        <v>0.22</v>
+        <v>0.63</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="B171" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="C171" s="1">
-        <v>683000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.132</v>
+        <v>99.757</v>
       </c>
       <c r="E171" s="1">
-        <v>101.19198243</v>
+        <v>99.696</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>691141.24</v>
+        <v>299088.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-409.68</v>
+        <v>183.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.059275872468556</v>
+        <v>0.061186005456588</v>
       </c>
       <c r="K171">
-        <v>3.25</v>
+        <v>2.96</v>
       </c>
       <c r="L171" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="M171" s="1">
-        <v>690731.56</v>
+        <v>299271.0</v>
       </c>
       <c r="N171" s="1">
-        <v>712961.81</v>
+        <v>308139.49</v>
       </c>
       <c r="O171" s="1">
-        <v>0.5</v>
+        <v>0.22</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="B172" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="C172" s="1">
-        <v>446000.0</v>
+        <v>431000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.944</v>
+        <v>99.173</v>
       </c>
       <c r="E172" s="1">
-        <v>100.09287892</v>
+        <v>99.695</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>446414.24</v>
+        <v>429685.45</v>
       </c>
       <c r="I172" s="1">
-        <v>-9584.0</v>
+        <v>-2249.82</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.1468849201585</v>
+        <v>-0.52359697076082</v>
       </c>
       <c r="K172">
-        <v>1.95</v>
+        <v>0.28</v>
       </c>
       <c r="L172" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="M172" s="1">
-        <v>436830.24</v>
+        <v>427435.63</v>
       </c>
       <c r="N172" s="1">
-        <v>445523.57</v>
+        <v>428631.21</v>
       </c>
       <c r="O172" s="1">
         <v>0.31</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
       <c r="B173" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="C173" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>97.435</v>
+        <v>82.546</v>
       </c>
       <c r="E173" s="1">
-        <v>99.752715</v>
+        <v>81.54266545</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>598516.29</v>
+        <v>896969.32</v>
       </c>
       <c r="I173" s="1">
-        <v>-13906.29</v>
+        <v>11036.68</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.3234605694692</v>
+        <v>1.2304411927935</v>
       </c>
       <c r="K173">
-        <v>2.06</v>
+        <v>0.46</v>
       </c>
       <c r="L173" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="M173" s="1">
-        <v>584610.0</v>
+        <v>908006.0</v>
       </c>
       <c r="N173" s="1">
-        <v>596967.53</v>
+        <v>913091.62</v>
       </c>
       <c r="O173" s="1">
-        <v>0.42</v>
+        <v>0.65</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
       <c r="B174" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
       <c r="C174" s="1">
-        <v>1014000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.267</v>
+        <v>89.504</v>
       </c>
       <c r="E174" s="1">
-        <v>102.86484418</v>
+        <v>89.78073818</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1043049.52</v>
+        <v>987588.12</v>
       </c>
       <c r="I174" s="1">
-        <v>-36482.14</v>
+        <v>-3044.12</v>
       </c>
       <c r="J174" s="1">
-        <v>-3.4976421828946</v>
+        <v>-0.3082378107181</v>
       </c>
       <c r="K174">
-        <v>2.74</v>
+        <v>0.59</v>
       </c>
       <c r="L174" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="M174" s="1">
-        <v>1006567.38</v>
+        <v>984544.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1034382.93</v>
+        <v>990985.78</v>
       </c>
       <c r="O174" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="B175" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="C175" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>97.433</v>
+        <v>100.566</v>
       </c>
       <c r="E175" s="1">
-        <v>99.99142833</v>
+        <v>102.932</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>599948.57</v>
+        <v>205864.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-15350.57</v>
+        <v>-4732.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-2.5586476520812</v>
+        <v>-2.2986049042086</v>
       </c>
       <c r="K175">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>0.11</v>
+      </c>
+      <c r="L175">
+        <v>226.03</v>
       </c>
       <c r="M175" s="1">
-        <v>584598.0</v>
+        <v>201132.0</v>
       </c>
       <c r="N175" s="1">
-        <v>588166.8</v>
+        <v>201358.03</v>
       </c>
       <c r="O175" s="1">
-        <v>0.41</v>
+        <v>0.14</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="B176" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
       <c r="C176" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>94.769</v>
+        <v>98.55</v>
       </c>
       <c r="E176" s="1">
-        <v>97.25955556</v>
+        <v>100.1375</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>875336.0</v>
+        <v>801100.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-22415.0</v>
+        <v>-12700.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-2.5607309650237</v>
+        <v>-1.585320184746</v>
       </c>
       <c r="K176">
-        <v>2.32</v>
+        <v>1.86</v>
       </c>
       <c r="L176" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
       <c r="M176" s="1">
-        <v>852921.0</v>
+        <v>788400.0</v>
       </c>
       <c r="N176" s="1">
-        <v>873756.62</v>
+        <v>803257.97</v>
       </c>
       <c r="O176" s="1">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>528</v>
+        <v>537</v>
       </c>
       <c r="B177" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="C177" s="1">
-        <v>300000.0</v>
+        <v>-3300000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.342</v>
+        <v>9.47682212</v>
       </c>
       <c r="E177" s="1">
-        <v>99.696</v>
+        <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>299088.0</v>
+        <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-1062.0</v>
+        <v>-301276.8</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.35507944150217</v>
+        <v>0</v>
       </c>
       <c r="K177">
-        <v>2.77</v>
+        <v>0.0</v>
       </c>
       <c r="L177" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="M177" s="1">
-        <v>298026.0</v>
+        <v>-301276.8</v>
       </c>
       <c r="N177" s="1">
-        <v>306333.53</v>
+        <v>-312735.13</v>
       </c>
       <c r="O177" s="1">
-        <v>0.22</v>
+        <v>-0.22</v>
       </c>
       <c r="P177">
-        <v>1</v>
-[...398 lines deleted...]
-      <c r="P185">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>