--- v3 (2026-07-10)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="540">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="565">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -112,1572 +112,1647 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>5 761.86</t>
+    <t>9 655.01</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>8 390.03</t>
+    <t>10 963.66</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>27 202.05</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...8 lines deleted...]
-    <t>19 154.11</t>
+    <t>15 202.74</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>14 320.27</t>
+    <t>19 703.84</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>9 205.48</t>
+    <t>1 668.49</t>
+  </si>
+  <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>3 221.91</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>1 589.04</t>
+    <t>5 561.64</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 238.21</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>17 938.36</t>
-[...26 lines deleted...]
-    <t>16 915.07</t>
+    <t>21 020.55</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>4 809.86</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 304.38</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>4 787.42</t>
+    <t>6 292.90</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>2 733.49</t>
+    <t>5 312.26</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>22 495.89</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>48 328.77</t>
-[...8 lines deleted...]
-    <t>28 507.93</t>
+    <t>3 020.55</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>7 841.10</t>
+    <t>11 471.23</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>43 792.28</t>
+    <t>52 481.23</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>14 629.39</t>
+    <t>22 941.55</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>3 726.03</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>6 945.21</t>
+    <t>12 287.67</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>6 070.65</t>
-[...8 lines deleted...]
-    <t>8 784.25</t>
+    <t>9 727.67</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>4 890.41</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>6 252.81</t>
+    <t>1 597.83</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>16 680.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 077.78</t>
+    <t>5 568.53</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 275.13</t>
+    <t>5 140.54</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>12 045.48</t>
+    <t>18 385.21</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>7 958.90</t>
+    <t>12 753.42</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>17 330.56</t>
-[...10 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>4 900.68</t>
+    <t>9 523.97</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>26 713.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>10 668.08</t>
+    <t>14 109.40</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>20 098.90</t>
+    <t>28 203.30</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>25 441.19</t>
+    <t>1 660.85</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>21 308.22</t>
+    <t>27 130.14</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>10 701.62</t>
+    <t>14 317.03</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>14 424.66</t>
+    <t>18 123.29</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>11 221.58</t>
+    <t>1 486.30</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>15 419.18</t>
+    <t>19 254.79</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 008.22</t>
+    <t>4 967.12</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
+    <t>3 442.38</t>
+  </si>
+  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>5 806.36</t>
+  </si>
+  <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>11 923.29</t>
+    <t>14 115.07</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>47 895.21</t>
+    <t>1 616.10</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>43 627.05</t>
+    <t>32 197.60</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>3 033.97</t>
+    <t>9 929.35</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>13 204.44</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>6 990.41</t>
+    <t>11 305.48</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>6 487.67</t>
+    <t>2 980.82</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>3 754.11</t>
+    <t>4 678.77</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>1 570.68</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>2 613.21</t>
+  </si>
+  <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>45 410.96</t>
+    <t>55 684.93</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 664.38</t>
+    <t>3 051.37</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>5 609.59</t>
+    <t>6 636.99</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 926.03</t>
+    <t>4 569.86</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>11 267.12</t>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 735.23</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>17 809.38</t>
+    <t>20 922.90</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>9 188.85</t>
+    <t>11 727.21</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>12 783.11</t>
+    <t>20 302.58</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>23 078.40</t>
+    <t>28 229.83</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>27 013.70</t>
+    <t>1 986.30</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>4 638.70</t>
-[...26 lines deleted...]
-    <t>1 634.93</t>
+    <t>10 032.53</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>4 042.12</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>33 194.83</t>
-[...8 lines deleted...]
-    <t>13 823.63</t>
+    <t>1 981.78</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>83 404.11</t>
+    <t>3 791.10</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>10 078.77</t>
+    <t>12 390.41</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>7 282.88</t>
+    <t>10 998.63</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>4 023.90</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>5 969.18</t>
+    <t>3 092.47</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>2 630.14</t>
-[...20 lines deleted...]
-    <t>11 068.49</t>
+    <t>5 917.81</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>3 573.29</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>15 160.27</t>
+    <t>18 653.42</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>6 693.04</t>
+    <t>4 577.42</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>6 838.36</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>3 549.48</t>
-[...8 lines deleted...]
-    <t>10 255.48</t>
+    <t>1 077.52</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>2 346.89</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>1 072.60</t>
+    <t>5 541.78</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 517.12</t>
+    <t>3 116.44</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>36 552.40</t>
+    <t>42 391.44</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>9 863.01</t>
-[...14 lines deleted...]
-    <t>3 520.00</t>
+    <t>45 308.22</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...2 lines deleted...]
-    <t>47 034.25</t>
+    <t>1 006.85</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>9 046.13</t>
+    <t>11 365.65</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>7 890.41</t>
-[...8 lines deleted...]
-    <t>14 771.68</t>
+    <t>10 630.14</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>2 362.50</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>5 453.77</t>
+    <t>7 011.99</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>37 741.44</t>
+    <t>45 703.77</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>18 828.08</t>
+    <t>22 903.42</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
+    <t>3 436.71</t>
+  </si>
+  <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>17 556.16</t>
+    <t>2 021.92</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 683.90</t>
+    <t>5 169.35</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>6 502.26</t>
+    <t>12 413.40</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>32 976.71</t>
+    <t>4 281.51</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>2 876.71</t>
+    <t>8 013.70</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>3 258.90</t>
+    <t>4 594.52</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>12 930.82</t>
+    <t>16 115.75</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>4 641.10</t>
-[...8 lines deleted...]
-    <t>1 571.92</t>
+    <t>6 558.90</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>13 749.04</t>
+    <t>1 010.96</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>17 320.19</t>
+    <t>1 034.04</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>24 023.27</t>
+    <t>30 120.55</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>5 309.59</t>
+    <t>12 295.89</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>6 731.51</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>7 840.17</t>
+    <t>10 660.38</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 757.26</t>
+    <t>6 381.63</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>3 392.12</t>
+    <t>3 991.44</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>11 075.34</t>
+    <t>22 376.71</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>6 511.73</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>2 056.33</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>4 420.93</t>
+    <t>13 631.21</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>3 642.52</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>16 310.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>4 212.33</t>
+    <t>5 239.73</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>33 753.42</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>27 688.52</t>
+    <t>34 157.80</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>4 406.40</t>
+    <t>8 996.40</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 534.25</t>
+    <t>3 452.05</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>3 189.93</t>
+    <t>8 023.15</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>26 000.00</t>
+    <t>34 904.11</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>13 402.83</t>
+    <t>15 866.59</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>2 767.40</t>
+    <t>6 315.34</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>11 688.96</t>
+    <t>19 586.90</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>79 741.44</t>
+    <t>2 709.59</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>31 680.00</t>
+    <t>3 960.00</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>1 677.12</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 708.52</t>
+    <t>3 792.08</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>22 619.18</t>
+    <t>1 906.85</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 432.88</t>
+    <t>3 254.79</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>25 465.07</t>
+    <t>29 626.03</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>18 827.31</t>
+    <t>23 048.68</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>4 253.42</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>9 008.22</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>12 168.49</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>2 217.47</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>6 928.00</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>13 751.84</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>2 979.45</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>41 178.08</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>5 170.60</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>12 902.30</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>1 369.52</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>3 318.70</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>8 280.82</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>2 437.84</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>4 068.34</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>4 241.10</t>
+  </si>
+  <si>
+    <t>XS2726853554</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.125 13/12/2031</t>
+  </si>
+  <si>
+    <t>6 597.26</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
+    <t>7 175.34</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>10 821.92</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>3 533.18</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>2 538.03</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>1 035.62</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>10 132.50</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>7 021.58</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>12 039.04</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>22 076.71</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>2 758.90</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>6 512.15</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>18 583.56</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>12 797.34</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
+  </si>
+  <si>
+    <t>14 290.27</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>4 838.49</t>
+  </si>
+  <si>
+    <t>CH1305916897</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG 09/06/2033</t>
+  </si>
+  <si>
+    <t>27 710.62</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
+  </si>
+  <si>
+    <t>16 880.14</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>3 391.57</t>
+  </si>
+  <si>
+    <t>XS2496289138</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
+  </si>
+  <si>
+    <t>35 212.19</t>
+  </si>
+  <si>
+    <t>FR001400UHP0</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
+  </si>
+  <si>
+    <t>7 039.82</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
+  </si>
+  <si>
+    <t>1 637.75</t>
+  </si>
+  <si>
+    <t>FR00140007L3</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
+  </si>
+  <si>
     <t>2 712.33</t>
   </si>
   <si>
-    <t>XS2552369469</t>
-[...316 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 195.58</t>
+    <t>3 409.62</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 085.62</t>
+    <t>6 215.75</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 441.78</t>
+    <t>7 571.92</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>1 253.42</t>
+  </si>
+  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>14 857.97</t>
+    <t>18 313.32</t>
   </si>
   <si>
     <t>CDS-00108779</t>
   </si>
   <si>
     <t>PAR20260409050213052</t>
   </si>
   <si>
-    <t>-11 458.33</t>
+    <t>-34 375.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2041,154 +2116,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>65608.9121</v>
+        <v>65906.1121</v>
       </c>
       <c r="D2">
-        <v>1464.49</v>
+        <v>1476.19</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>96083760.98</v>
+        <v>97290589.34</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>96083760.98</v>
+        <v>97290589.34</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>437435.8383</v>
+        <v>516842.6206</v>
       </c>
       <c r="D3">
-        <v>100.35</v>
+        <v>101.06</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>43897038.3</v>
+        <v>52235164.34</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>43897038.3</v>
+        <v>52235164.34</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>100.14</v>
+        <v>100.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1001.44</v>
+        <v>1009.38</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1001.44</v>
+        <v>1009.38</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P177"/>
+  <dimension ref="A1:P187"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O177" sqref="O177"/>
+      <selection activeCell="O187" sqref="O187"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2207,8839 +2282,9339 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>2102.0</v>
+        <v>5451.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1072.64</v>
+        <v>1076.04</v>
       </c>
       <c r="E2" s="1">
-        <v>1071.8217840152</v>
+        <v>1075.0170207301</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2252969.39</v>
+        <v>5859917.78</v>
       </c>
       <c r="I2" s="1">
-        <v>1719.89</v>
+        <v>5576.26</v>
       </c>
       <c r="J2" s="1">
-        <v>0.076338809023943</v>
+        <v>0.095159355631778</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2254689.28</v>
+        <v>5865494.04</v>
       </c>
       <c r="N2" s="1">
-        <v>2254689.28</v>
+        <v>5865494.04</v>
       </c>
       <c r="O2" s="1">
-        <v>1.61</v>
+        <v>3.92</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>138.0</v>
+        <v>217.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.855</v>
+        <v>105.82</v>
       </c>
       <c r="E3" s="1">
-        <v>105.725</v>
+        <v>105.841152074</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>17940.0</v>
+        <v>-4590.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>17940.0</v>
+        <v>-4590.0</v>
       </c>
       <c r="N3" s="1">
-        <v>17940.0</v>
+        <v>-4590.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>784000.0</v>
+        <v>-7.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.198</v>
+        <v>115.64</v>
       </c>
       <c r="E4" s="1">
-        <v>99.3340727</v>
+        <v>115.54</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>778779.13</v>
+        <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-16746.81</v>
+        <v>-700.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.1503927564161</v>
+        <v>0</v>
       </c>
       <c r="K4">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>0.0</v>
+      </c>
+      <c r="L4">
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>762032.32</v>
+        <v>-700.0</v>
       </c>
       <c r="N4" s="1">
-        <v>767794.18</v>
+        <v>-700.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
         <v>35</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1">
+        <v>784000.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>98.094</v>
+      </c>
+      <c r="E5" s="1">
+        <v>99.3340727</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>1.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>778779.13</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-9722.17</v>
+      </c>
+      <c r="J5" s="1">
+        <v>-1.2483860475306</v>
+      </c>
+      <c r="K5">
+        <v>1.23</v>
+      </c>
+      <c r="L5" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M5" s="1">
-        <v>355863.64</v>
+        <v>769056.96</v>
       </c>
       <c r="N5" s="1">
-        <v>364253.67</v>
+        <v>778711.97</v>
       </c>
       <c r="O5" s="1">
-        <v>0.26</v>
+        <v>0.52</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" t="s">
         <v>38</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>107.618</v>
+      </c>
+      <c r="E6" s="1">
+        <v>102.64317665</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>342828.21</v>
+      </c>
+      <c r="I6" s="1">
+        <v>16615.91</v>
+      </c>
+      <c r="J6" s="1">
+        <v>4.846716085587</v>
+      </c>
+      <c r="K6">
+        <v>3.28</v>
+      </c>
+      <c r="L6" t="s">
         <v>39</v>
       </c>
-      <c r="C6" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M6" s="1">
-        <v>382680.0</v>
+        <v>359444.12</v>
       </c>
       <c r="N6" s="1">
-        <v>395759.45</v>
+        <v>370407.78</v>
       </c>
       <c r="O6" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.547</v>
+        <v>100.753</v>
       </c>
       <c r="E7" s="1">
-        <v>100.4938</v>
+        <v>99.847</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1004938.0</v>
+        <v>998470.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-9468.0</v>
+        <v>9060.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.94214767478193</v>
+        <v>0.90738830410528</v>
       </c>
       <c r="K7">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>0.08</v>
+      </c>
+      <c r="L7">
+        <v>767.12</v>
       </c>
       <c r="M7" s="1">
-        <v>995470.0</v>
+        <v>1007530.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1014624.11</v>
+        <v>1008297.12</v>
       </c>
       <c r="O7" s="1">
-        <v>0.72</v>
+        <v>0.67</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" t="s">
         <v>43</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>100.903</v>
+      </c>
+      <c r="E8" s="1">
+        <v>100.4938</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1004938.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>4092.0</v>
+      </c>
+      <c r="J8" s="1">
+        <v>0.40718929924035</v>
+      </c>
+      <c r="K8">
+        <v>2.72</v>
+      </c>
+      <c r="L8" t="s">
         <v>44</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>1024619.12</v>
+        <v>1009030.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1038939.39</v>
+        <v>1036232.05</v>
       </c>
       <c r="O8" s="1">
-        <v>0.74</v>
+        <v>0.69</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>97.398</v>
+      </c>
+      <c r="E9" s="1">
+        <v>85.8945975</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>343578.39</v>
+      </c>
+      <c r="I9" s="1">
+        <v>46013.61</v>
+      </c>
+      <c r="J9" s="1">
+        <v>13.392463361855</v>
+      </c>
+      <c r="K9">
+        <v>3.8</v>
+      </c>
+      <c r="L9" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>677495.0</v>
+        <v>389592.0</v>
       </c>
       <c r="N9" s="1">
-        <v>686700.48</v>
+        <v>404794.74</v>
       </c>
       <c r="O9" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="1">
+        <v>1048000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>98.211</v>
+      </c>
+      <c r="E10" s="1">
+        <v>99.46317271</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1042374.05</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-13122.77</v>
+      </c>
+      <c r="J10" s="1">
+        <v>-1.2589309950684</v>
+      </c>
+      <c r="K10">
+        <v>1.88</v>
+      </c>
+      <c r="L10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>726921.25</v>
+        <v>1029251.28</v>
       </c>
       <c r="N10" s="1">
-        <v>728510.29</v>
+        <v>1048955.12</v>
       </c>
       <c r="O10" s="1">
-        <v>0.52</v>
+        <v>0.7</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>96.988</v>
+      </c>
+      <c r="E11" s="1">
+        <v>99.19042857</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>694333.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-15417.0</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-2.220404330487</v>
+      </c>
+      <c r="K11">
+        <v>0.24</v>
+      </c>
+      <c r="L11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>508625.0</v>
+        <v>678916.0</v>
       </c>
       <c r="N11" s="1">
-        <v>526563.36</v>
+        <v>680584.49</v>
       </c>
       <c r="O11" s="1">
-        <v>0.38</v>
+        <v>0.46</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" s="1">
+        <v>731000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>93.827</v>
+      </c>
+      <c r="E12" s="1">
+        <v>93.7499357</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>685312.03</v>
+      </c>
+      <c r="I12" s="1">
+        <v>563.34</v>
+      </c>
+      <c r="J12" s="1">
+        <v>0.082201971560312</v>
+      </c>
+      <c r="K12">
+        <v>0.44</v>
+      </c>
+      <c r="L12" t="s">
         <v>55</v>
       </c>
-      <c r="B12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>505795.0</v>
+        <v>685875.37</v>
       </c>
       <c r="N12" s="1">
-        <v>521758.74</v>
+        <v>689097.28</v>
       </c>
       <c r="O12" s="1">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="1">
+        <v>725000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.723</v>
+      </c>
+      <c r="E13" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>724673.75</v>
+      </c>
+      <c r="I13" s="1">
+        <v>5568.0</v>
+      </c>
+      <c r="J13" s="1">
+        <v>0.76834575559002</v>
+      </c>
+      <c r="K13">
+        <v>0.77</v>
+      </c>
+      <c r="L13" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>354172.0</v>
+        <v>730241.75</v>
       </c>
       <c r="N13" s="1">
-        <v>364116.11</v>
+        <v>735803.39</v>
       </c>
       <c r="O13" s="1">
-        <v>0.26</v>
+        <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="1">
+        <v>409000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.704</v>
+      </c>
+      <c r="E14" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>407552.14</v>
+      </c>
+      <c r="I14" s="1">
+        <v>237.22</v>
+      </c>
+      <c r="J14" s="1">
+        <v>0.058206049414929</v>
+      </c>
+      <c r="K14">
+        <v>0.3</v>
+      </c>
+      <c r="L14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>584466.0</v>
+        <v>407789.36</v>
       </c>
       <c r="N14" s="1">
-        <v>601381.07</v>
+        <v>409027.57</v>
       </c>
       <c r="O14" s="1">
-        <v>0.43</v>
+        <v>0.27</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>101.402</v>
+      </c>
+      <c r="E15" s="1">
+        <v>101.340404</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>506702.02</v>
+      </c>
+      <c r="I15" s="1">
+        <v>307.98</v>
+      </c>
+      <c r="J15" s="1">
+        <v>0.060781285221638</v>
+      </c>
+      <c r="K15">
+        <v>4.2</v>
+      </c>
+      <c r="L15" t="s">
         <v>64</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>300573.36</v>
+        <v>507010.0</v>
       </c>
       <c r="N15" s="1">
-        <v>305360.78</v>
+        <v>528030.55</v>
       </c>
       <c r="O15" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" s="1">
+        <v>1672000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.986</v>
+      </c>
+      <c r="E16" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1664977.6</v>
+      </c>
+      <c r="I16" s="1">
+        <v>6788.32</v>
+      </c>
+      <c r="J16" s="1">
+        <v>0.4077123920466</v>
+      </c>
+      <c r="K16">
+        <v>0.29</v>
+      </c>
+      <c r="L16" t="s">
         <v>67</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>491809.4</v>
+        <v>1671765.92</v>
       </c>
       <c r="N16" s="1">
-        <v>494542.89</v>
+        <v>1676575.78</v>
       </c>
       <c r="O16" s="1">
-        <v>0.35</v>
+        <v>1.12</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
         <v>600000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.188</v>
+        <v>100.348</v>
       </c>
       <c r="E17" s="1">
-        <v>100.2235</v>
+        <v>100.61</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>601341.0</v>
+        <v>603660.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-6213.0</v>
+        <v>-1572.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.0331908185206</v>
+        <v>-0.26041148991154</v>
       </c>
       <c r="K17">
-        <v>3.75</v>
+        <v>0.22</v>
       </c>
       <c r="L17" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="M17" s="1">
-        <v>595128.0</v>
+        <v>602088.0</v>
       </c>
       <c r="N17" s="1">
-        <v>617623.89</v>
+        <v>603392.38</v>
       </c>
       <c r="O17" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" s="1">
+        <v>314000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>95.804</v>
+      </c>
+      <c r="E18" s="1">
+        <v>98.6381879</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>309723.91</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-8899.35</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-2.8733170777807</v>
+      </c>
+      <c r="K18">
+        <v>2.0</v>
+      </c>
+      <c r="L18" t="s">
         <v>73</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>1463670.0</v>
+        <v>300824.56</v>
       </c>
       <c r="N18" s="1">
-        <v>1511998.77</v>
+        <v>307117.46</v>
       </c>
       <c r="O18" s="1">
-        <v>1.08</v>
+        <v>0.21</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" s="1">
+        <v>502000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.622</v>
+      </c>
+      <c r="E19" s="1">
+        <v>99.91623904</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>501579.52</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-6497.08</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-1.2953240196091</v>
+      </c>
+      <c r="K19">
+        <v>1.06</v>
+      </c>
+      <c r="L19" t="s">
         <v>76</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>899811.0</v>
+        <v>495082.44</v>
       </c>
       <c r="N19" s="1">
-        <v>928318.93</v>
+        <v>500394.7</v>
       </c>
       <c r="O19" s="1">
-        <v>0.66</v>
+        <v>0.33</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>106.358</v>
+        <v>99.296</v>
       </c>
       <c r="E20" s="1">
-        <v>105.55</v>
+        <v>100.2235</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>422200.0</v>
+        <v>601341.0</v>
       </c>
       <c r="I20" s="1">
-        <v>3232.0</v>
+        <v>-5565.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.76551397441971</v>
+        <v>-0.92543166023937</v>
       </c>
       <c r="K20">
-        <v>1.96</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>0.08</v>
+      </c>
+      <c r="L20">
+        <v>489.04</v>
       </c>
       <c r="M20" s="1">
-        <v>425432.0</v>
+        <v>595776.0</v>
       </c>
       <c r="N20" s="1">
-        <v>433273.1</v>
+        <v>596265.04</v>
       </c>
       <c r="O20" s="1">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C21" s="1">
-        <v>1935000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.91</v>
+        <v>97.888</v>
       </c>
       <c r="E21" s="1">
-        <v>100.91270646</v>
+        <v>98.1092</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1952660.87</v>
+        <v>1471638.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-38752.37</v>
+        <v>-3318.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.9845929518729</v>
+        <v>-0.2254630554525</v>
       </c>
       <c r="K21">
-        <v>2.26</v>
+        <v>0.2</v>
       </c>
       <c r="L21" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="M21" s="1">
-        <v>1913908.5</v>
+        <v>1468320.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1957700.78</v>
+        <v>1471340.55</v>
       </c>
       <c r="O21" s="1">
-        <v>1.4</v>
+        <v>0.98</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1">
-        <v>944000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>106.654</v>
+        <v>106.737</v>
       </c>
       <c r="E22" s="1">
-        <v>104.49157945</v>
+        <v>105.55</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>986400.51</v>
+        <v>422200.0</v>
       </c>
       <c r="I22" s="1">
-        <v>20413.25</v>
+        <v>4748.0</v>
       </c>
       <c r="J22" s="1">
-        <v>2.0694687191514</v>
+        <v>1.1245855045002</v>
       </c>
       <c r="K22">
-        <v>1.55</v>
+        <v>2.87</v>
       </c>
       <c r="L22" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>1006813.76</v>
+        <v>426948.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1021443.15</v>
+        <v>438419.23</v>
       </c>
       <c r="O22" s="1">
-        <v>0.73</v>
+        <v>0.29</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C23" s="1">
-        <v>800000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>103.273</v>
+        <v>98.963</v>
       </c>
       <c r="E23" s="1">
-        <v>105.76</v>
+        <v>100.91270646</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>846080.0</v>
+        <v>1952660.87</v>
       </c>
       <c r="I23" s="1">
-        <v>-19896.0</v>
+        <v>-37726.82</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.3515506807867</v>
+        <v>-1.9320723111535</v>
       </c>
       <c r="K23">
-        <v>0.87</v>
+        <v>2.71</v>
       </c>
       <c r="L23" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="M23" s="1">
-        <v>826184.0</v>
+        <v>1914934.05</v>
       </c>
       <c r="N23" s="1">
-        <v>833129.21</v>
+        <v>1967415.28</v>
       </c>
       <c r="O23" s="1">
-        <v>0.6</v>
+        <v>1.32</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C24" s="1">
-        <v>791000.0</v>
+        <v>703000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.877</v>
+        <v>99.649</v>
       </c>
       <c r="E24" s="1">
-        <v>100.07568647</v>
+        <v>99.658</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>791598.68</v>
+        <v>700595.74</v>
       </c>
       <c r="I24" s="1">
-        <v>-1571.61</v>
+        <v>-63.27</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.19853620776629</v>
+        <v>-0.0090308856288507</v>
       </c>
       <c r="K24">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>0.05</v>
+      </c>
+      <c r="L24">
+        <v>341.74</v>
       </c>
       <c r="M24" s="1">
-        <v>790027.07</v>
+        <v>700532.47</v>
       </c>
       <c r="N24" s="1">
-        <v>796097.72</v>
+        <v>700874.21</v>
       </c>
       <c r="O24" s="1">
-        <v>0.57</v>
+        <v>0.47</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1">
-        <v>900000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>100.387</v>
+        <v>107.276</v>
       </c>
       <c r="E25" s="1">
-        <v>102.7138</v>
+        <v>104.49157945</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>924424.2</v>
+        <v>986400.51</v>
       </c>
       <c r="I25" s="1">
-        <v>-20941.2</v>
+        <v>26284.93</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.2653236468712</v>
+        <v>2.6647319961341</v>
       </c>
       <c r="K25">
-        <v>0.98</v>
+        <v>2.43</v>
       </c>
       <c r="L25" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="M25" s="1">
-        <v>903483.0</v>
+        <v>1012685.44</v>
       </c>
       <c r="N25" s="1">
-        <v>912267.25</v>
+        <v>1035626.99</v>
       </c>
       <c r="O25" s="1">
-        <v>0.65</v>
+        <v>0.69</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B26" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C26" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>105.938</v>
+        <v>91.838</v>
       </c>
       <c r="E26" s="1">
-        <v>107.962</v>
+        <v>91.588784</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>647772.0</v>
+        <v>457943.92</v>
       </c>
       <c r="I26" s="1">
-        <v>-12144.0</v>
+        <v>1246.08</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.8747337025991</v>
+        <v>0.27210318678322</v>
       </c>
       <c r="K26">
-        <v>1.04</v>
+        <v>0.75</v>
       </c>
       <c r="L26" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="M26" s="1">
-        <v>635628.0</v>
+        <v>459190.0</v>
       </c>
       <c r="N26" s="1">
-        <v>641880.81</v>
+        <v>462916.03</v>
       </c>
       <c r="O26" s="1">
-        <v>0.46</v>
+        <v>0.31</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C27" s="1">
-        <v>1700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>88.699</v>
+        <v>103.952</v>
       </c>
       <c r="E27" s="1">
-        <v>89.011</v>
+        <v>105.76</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1513187.0</v>
+        <v>846080.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-5304.0</v>
+        <v>-14464.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.35051847524463</v>
+        <v>-1.7095310136157</v>
       </c>
       <c r="K27">
-        <v>0.98</v>
+        <v>1.54</v>
       </c>
       <c r="L27" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="M27" s="1">
-        <v>1507883.0</v>
+        <v>831616.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1524563.96</v>
+        <v>843903.67</v>
       </c>
       <c r="O27" s="1">
-        <v>1.09</v>
+        <v>0.56</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C28" s="1">
-        <v>846000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.172</v>
+        <v>100.016</v>
       </c>
       <c r="E28" s="1">
-        <v>99.298</v>
+        <v>100.07568647</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>840061.08</v>
+        <v>791598.68</v>
       </c>
       <c r="I28" s="1">
-        <v>7394.04</v>
+        <v>-472.12</v>
       </c>
       <c r="J28" s="1">
-        <v>0.88017885556607</v>
+        <v>-0.059641332398381</v>
       </c>
       <c r="K28">
-        <v>0.13</v>
+        <v>1.23</v>
       </c>
       <c r="L28" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="M28" s="1">
-        <v>847455.12</v>
+        <v>791126.56</v>
       </c>
       <c r="N28" s="1">
-        <v>848532.9</v>
+        <v>800854.23</v>
       </c>
       <c r="O28" s="1">
-        <v>0.61</v>
+        <v>0.54</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C29" s="1">
-        <v>133000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>102.357</v>
+        <v>100.339</v>
       </c>
       <c r="E29" s="1">
-        <v>103.37567669</v>
+        <v>99.834</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>137489.65</v>
+        <v>998340.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-1354.84</v>
+        <v>5050.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.98541235649374</v>
+        <v>0.50583969389186</v>
       </c>
       <c r="K29">
-        <v>3.21</v>
+        <v>0.49</v>
       </c>
       <c r="L29" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="M29" s="1">
-        <v>136134.81</v>
+        <v>1003390.0</v>
       </c>
       <c r="N29" s="1">
-        <v>140409.94</v>
+        <v>1008280.41</v>
       </c>
       <c r="O29" s="1">
-        <v>0.1</v>
+        <v>0.67</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C30" s="1">
-        <v>1424000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.644</v>
+        <v>107.266</v>
       </c>
       <c r="E30" s="1">
-        <v>99.63892626</v>
+        <v>107.962</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1418858.31</v>
+        <v>647772.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-14167.75</v>
+        <v>-4176.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.99853169975796</v>
+        <v>-0.64467127322576</v>
       </c>
       <c r="K30">
-        <v>0.85</v>
+        <v>0.27</v>
       </c>
       <c r="L30" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="M30" s="1">
-        <v>1404690.56</v>
+        <v>643596.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1416736.04</v>
+        <v>645193.83</v>
       </c>
       <c r="O30" s="1">
-        <v>1.01</v>
+        <v>0.43</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C31" s="1">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.999</v>
+        <v>89.15</v>
       </c>
       <c r="E31" s="1">
-        <v>99.415167</v>
+        <v>89.011</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>994151.67</v>
+        <v>1513187.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-14161.67</v>
+        <v>2363.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.4244979340024</v>
+        <v>0.15616047454809</v>
       </c>
       <c r="K31">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>0.03</v>
+      </c>
+      <c r="L31">
+        <v>513.26</v>
       </c>
       <c r="M31" s="1">
-        <v>979990.0</v>
+        <v>1515550.0</v>
       </c>
       <c r="N31" s="1">
-        <v>987948.9</v>
+        <v>1516063.26</v>
       </c>
       <c r="O31" s="1">
-        <v>0.71</v>
+        <v>1.01</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C32" s="1">
-        <v>400000.0</v>
+        <v>846000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>103.378</v>
+        <v>100.602</v>
       </c>
       <c r="E32" s="1">
-        <v>105.58525</v>
+        <v>99.298</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>422341.0</v>
+        <v>840061.08</v>
       </c>
       <c r="I32" s="1">
-        <v>-8829.0</v>
+        <v>11031.84</v>
       </c>
       <c r="J32" s="1">
-        <v>-2.090490859282</v>
+        <v>1.3132187959476</v>
       </c>
       <c r="K32">
-        <v>4.33</v>
+        <v>0.66</v>
       </c>
       <c r="L32" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="M32" s="1">
-        <v>413512.0</v>
+        <v>851092.92</v>
       </c>
       <c r="N32" s="1">
-        <v>430842.56</v>
+        <v>856661.45</v>
       </c>
       <c r="O32" s="1">
-        <v>0.31</v>
+        <v>0.57</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C33" s="1">
-        <v>500000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.724</v>
+        <v>102.702</v>
       </c>
       <c r="E33" s="1">
-        <v>99.778</v>
+        <v>103.37567669</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>498890.0</v>
+        <v>137489.65</v>
       </c>
       <c r="I33" s="1">
-        <v>-10270.0</v>
+        <v>-895.99</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.0585700254565</v>
+        <v>-0.65167814450033</v>
       </c>
       <c r="K33">
-        <v>2.07</v>
+        <v>3.87</v>
       </c>
       <c r="L33" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="M33" s="1">
-        <v>488620.0</v>
+        <v>136593.66</v>
       </c>
       <c r="N33" s="1">
-        <v>498976.16</v>
+        <v>141734.2</v>
       </c>
       <c r="O33" s="1">
-        <v>0.36</v>
+        <v>0.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B34" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C34" s="1">
-        <v>1000000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.758</v>
+        <v>98.928</v>
       </c>
       <c r="E34" s="1">
-        <v>100.072667</v>
+        <v>99.63892626</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1000726.67</v>
+        <v>1418858.31</v>
       </c>
       <c r="I34" s="1">
-        <v>-13146.67</v>
+        <v>-10123.59</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.313712364636</v>
+        <v>-0.71350253430168</v>
       </c>
       <c r="K34">
-        <v>0.49</v>
+        <v>1.29</v>
       </c>
       <c r="L34" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="M34" s="1">
-        <v>987580.0</v>
+        <v>1408734.72</v>
       </c>
       <c r="N34" s="1">
-        <v>992480.68</v>
+        <v>1427119.93</v>
       </c>
       <c r="O34" s="1">
-        <v>0.71</v>
+        <v>0.95</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C35" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.492</v>
+        <v>98.469</v>
       </c>
       <c r="E35" s="1">
-        <v>101.00763667</v>
+        <v>99.415167</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>909068.73</v>
+        <v>994151.67</v>
       </c>
       <c r="I35" s="1">
-        <v>-13640.73</v>
+        <v>-9461.67</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.500516908111</v>
+        <v>-0.95173304894212</v>
       </c>
       <c r="K35">
-        <v>2.97</v>
+        <v>1.28</v>
       </c>
       <c r="L35" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="M35" s="1">
-        <v>895428.0</v>
+        <v>984690.0</v>
       </c>
       <c r="N35" s="1">
-        <v>922141.36</v>
+        <v>997443.42</v>
       </c>
       <c r="O35" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="C36" s="1">
-        <v>747000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.869</v>
+        <v>103.774</v>
       </c>
       <c r="E36" s="1">
-        <v>100.09043641</v>
+        <v>105.58525</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>747675.56</v>
+        <v>422341.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-16594.13</v>
+        <v>-7245.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.2194292401373</v>
+        <v>-1.7154384727033</v>
       </c>
       <c r="K36">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>0.04</v>
+      </c>
+      <c r="L36">
+        <v>163.5</v>
       </c>
       <c r="M36" s="1">
-        <v>731081.43</v>
+        <v>415096.0</v>
       </c>
       <c r="N36" s="1">
-        <v>741749.51</v>
+        <v>415259.5</v>
       </c>
       <c r="O36" s="1">
-        <v>0.53</v>
+        <v>0.28</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="C37" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>108.686</v>
+        <v>98.991</v>
       </c>
       <c r="E37" s="1">
-        <v>109.825</v>
+        <v>100.072667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>878600.0</v>
+        <v>1000726.67</v>
       </c>
       <c r="I37" s="1">
-        <v>-9112.0</v>
+        <v>-10816.67</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.037104484407</v>
+        <v>-1.0808815557998</v>
       </c>
       <c r="K37">
-        <v>2.51</v>
+        <v>0.95</v>
       </c>
       <c r="L37" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="M37" s="1">
-        <v>869488.0</v>
+        <v>989910.0</v>
       </c>
       <c r="N37" s="1">
-        <v>889586.9</v>
+        <v>999433.97</v>
       </c>
       <c r="O37" s="1">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="B38" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="C38" s="1">
-        <v>668000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>102.333</v>
+        <v>99.566</v>
       </c>
       <c r="E38" s="1">
-        <v>100.33886377</v>
+        <v>101.00763667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>670263.61</v>
+        <v>909068.73</v>
       </c>
       <c r="I38" s="1">
-        <v>13320.83</v>
+        <v>-12974.73</v>
       </c>
       <c r="J38" s="1">
-        <v>1.9874016433624</v>
+        <v>-1.4272551207432</v>
       </c>
       <c r="K38">
-        <v>3.81</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.06</v>
+      </c>
+      <c r="L38">
+        <v>499.32</v>
       </c>
       <c r="M38" s="1">
-        <v>683584.44</v>
+        <v>896094.0</v>
       </c>
       <c r="N38" s="1">
-        <v>709025.63</v>
+        <v>896593.32</v>
       </c>
       <c r="O38" s="1">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="C39" s="1">
-        <v>2000000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>88.839</v>
+        <v>98.516</v>
       </c>
       <c r="E39" s="1">
-        <v>89.2751455</v>
+        <v>100.09043641</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1785502.91</v>
+        <v>747675.56</v>
       </c>
       <c r="I39" s="1">
-        <v>-8722.91</v>
+        <v>-11761.04</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.48854078876858</v>
+        <v>-1.5730138350383</v>
       </c>
       <c r="K39">
-        <v>1.07</v>
+        <v>1.89</v>
       </c>
       <c r="L39" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="M39" s="1">
-        <v>1776780.0</v>
+        <v>735914.52</v>
       </c>
       <c r="N39" s="1">
-        <v>1798088.22</v>
+        <v>750023.92</v>
       </c>
       <c r="O39" s="1">
-        <v>1.28</v>
+        <v>0.5</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="B40" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="C40" s="1">
-        <v>782000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.918</v>
+        <v>101.044</v>
       </c>
       <c r="E40" s="1">
-        <v>99.62663939</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>779080.32</v>
+        <v>600000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-13361.56</v>
+        <v>6264.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.7150426800667</v>
+        <v>1.044</v>
       </c>
       <c r="K40">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>0.08</v>
+      </c>
+      <c r="L40">
+        <v>507.91</v>
       </c>
       <c r="M40" s="1">
-        <v>765718.76</v>
+        <v>606264.0</v>
       </c>
       <c r="N40" s="1">
-        <v>776420.38</v>
+        <v>606771.91</v>
       </c>
       <c r="O40" s="1">
-        <v>0.55</v>
+        <v>0.41</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="C41" s="1">
         <v>800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.2</v>
+        <v>108.867</v>
       </c>
       <c r="E41" s="1">
-        <v>99.5352725</v>
+        <v>109.825</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>796282.18</v>
+        <v>878600.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-18682.18</v>
+        <v>-7664.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-2.3461758242537</v>
+        <v>-0.87229683587526</v>
       </c>
       <c r="K41">
-        <v>1.8</v>
+        <v>3.53</v>
       </c>
       <c r="L41" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="M41" s="1">
-        <v>777600.0</v>
+        <v>870936.0</v>
       </c>
       <c r="N41" s="1">
-        <v>792024.66</v>
+        <v>899139.3</v>
       </c>
       <c r="O41" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="B42" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C42" s="1">
-        <v>700000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.511</v>
+        <v>101.999</v>
       </c>
       <c r="E42" s="1">
-        <v>100.43242857</v>
+        <v>100.33886377</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>703027.0</v>
+        <v>670263.61</v>
       </c>
       <c r="I42" s="1">
-        <v>-20450.0</v>
+        <v>11089.71</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.9088498734757</v>
+        <v>1.6545296260377</v>
       </c>
       <c r="K42">
-        <v>1.6</v>
+        <v>0.25</v>
       </c>
       <c r="L42" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="M42" s="1">
-        <v>682577.0</v>
+        <v>681353.32</v>
       </c>
       <c r="N42" s="1">
-        <v>693798.58</v>
+        <v>683014.17</v>
       </c>
       <c r="O42" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="B43" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="C43" s="1">
-        <v>800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>95.951</v>
+        <v>89.601</v>
       </c>
       <c r="E43" s="1">
-        <v>98.8365</v>
+        <v>89.2751455</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>790692.0</v>
+        <v>1785502.91</v>
       </c>
       <c r="I43" s="1">
-        <v>-23084.0</v>
+        <v>6517.09</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.9194680102998</v>
+        <v>0.36500024522503</v>
       </c>
       <c r="K43">
-        <v>1.93</v>
+        <v>1.36</v>
       </c>
       <c r="L43" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="M43" s="1">
-        <v>767608.0</v>
+        <v>1792020.0</v>
       </c>
       <c r="N43" s="1">
-        <v>783027.18</v>
+        <v>1819150.14</v>
       </c>
       <c r="O43" s="1">
-        <v>0.56</v>
+        <v>1.22</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="B44" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="C44" s="1">
-        <v>800000.0</v>
+        <v>782000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>93.769</v>
+        <v>98.218</v>
       </c>
       <c r="E44" s="1">
-        <v>93.0849075</v>
+        <v>99.62663939</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>744679.26</v>
+        <v>779080.32</v>
       </c>
       <c r="I44" s="1">
-        <v>5472.74</v>
+        <v>-11015.56</v>
       </c>
       <c r="J44" s="1">
-        <v>0.73491237019277</v>
+        <v>-1.4139184006086</v>
       </c>
       <c r="K44">
-        <v>0.5</v>
+        <v>1.83</v>
       </c>
       <c r="L44" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="M44" s="1">
-        <v>750152.0</v>
+        <v>768064.76</v>
       </c>
       <c r="N44" s="1">
-        <v>754160.22</v>
+        <v>782381.79</v>
       </c>
       <c r="O44" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="B45" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="C45" s="1">
-        <v>389000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>102.857</v>
+        <v>97.739</v>
       </c>
       <c r="E45" s="1">
-        <v>101.25988946</v>
+        <v>99.5352725</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>393900.97</v>
+        <v>796282.18</v>
       </c>
       <c r="I45" s="1">
-        <v>6212.76</v>
+        <v>-14370.18</v>
       </c>
       <c r="J45" s="1">
-        <v>1.5772390710284</v>
+        <v>-1.8046592478058</v>
       </c>
       <c r="K45">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>911.22</v>
+        <v>2.27</v>
+      </c>
+      <c r="L45" t="s">
+        <v>148</v>
       </c>
       <c r="M45" s="1">
-        <v>400113.73</v>
+        <v>781912.0</v>
       </c>
       <c r="N45" s="1">
-        <v>401024.95</v>
+        <v>800035.29</v>
       </c>
       <c r="O45" s="1">
-        <v>0.29</v>
+        <v>0.54</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="C46" s="1">
-        <v>641000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>101.68</v>
+        <v>98.499</v>
       </c>
       <c r="E46" s="1">
-        <v>99.943</v>
+        <v>100.43242857</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>640634.63</v>
+        <v>703027.0</v>
       </c>
       <c r="I46" s="1">
-        <v>11134.17</v>
+        <v>-13534.0</v>
       </c>
       <c r="J46" s="1">
-        <v>1.7379906546732</v>
+        <v>-1.9251038722553</v>
       </c>
       <c r="K46">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>913.21</v>
+        <v>0.21</v>
+      </c>
+      <c r="L46" t="s">
+        <v>151</v>
       </c>
       <c r="M46" s="1">
-        <v>651768.8</v>
+        <v>689493.0</v>
       </c>
       <c r="N46" s="1">
-        <v>652682.01</v>
+        <v>690979.3</v>
       </c>
       <c r="O46" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B47" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="C47" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>101.222</v>
+        <v>96.065</v>
       </c>
       <c r="E47" s="1">
-        <v>100.3582</v>
+        <v>98.8365</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>401432.8</v>
+        <v>790692.0</v>
       </c>
       <c r="I47" s="1">
-        <v>3455.2</v>
+        <v>-22172.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.86071691202114</v>
+        <v>-2.8041260060807</v>
       </c>
       <c r="K47">
-        <v>2.98</v>
+        <v>2.41</v>
       </c>
       <c r="L47" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="M47" s="1">
-        <v>404888.0</v>
+        <v>768520.0</v>
       </c>
       <c r="N47" s="1">
-        <v>416811.29</v>
+        <v>787774.79</v>
       </c>
       <c r="O47" s="1">
-        <v>0.3</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="B48" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C48" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.672</v>
+        <v>93.621</v>
       </c>
       <c r="E48" s="1">
-        <v>101.70135077</v>
+        <v>93.0849075</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1322117.56</v>
+        <v>744679.26</v>
       </c>
       <c r="I48" s="1">
-        <v>-26381.56</v>
+        <v>4288.74</v>
       </c>
       <c r="J48" s="1">
-        <v>-1.9954019822564</v>
+        <v>0.57591774477511</v>
       </c>
       <c r="K48">
-        <v>3.68</v>
+        <v>0.62</v>
       </c>
       <c r="L48" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="M48" s="1">
-        <v>1295736.0</v>
+        <v>748968.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1343631.21</v>
+        <v>753935.12</v>
       </c>
       <c r="O48" s="1">
-        <v>0.96</v>
+        <v>0.5</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="C49" s="1">
-        <v>1100000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>103.486</v>
+        <v>103.339</v>
       </c>
       <c r="E49" s="1">
-        <v>103.84281818</v>
+        <v>101.25988946</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1142271.0</v>
+        <v>393900.97</v>
       </c>
       <c r="I49" s="1">
-        <v>-3925.0</v>
+        <v>8087.74</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.34361373089223</v>
+        <v>2.0532419607903</v>
       </c>
       <c r="K49">
-        <v>3.97</v>
+        <v>0.88</v>
       </c>
       <c r="L49" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="M49" s="1">
-        <v>1138346.0</v>
+        <v>401988.71</v>
       </c>
       <c r="N49" s="1">
-        <v>1181973.05</v>
+        <v>405431.09</v>
       </c>
       <c r="O49" s="1">
-        <v>0.84</v>
+        <v>0.27</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C50" s="1">
-        <v>700000.0</v>
+        <v>841000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>106.423</v>
+        <v>101.833</v>
       </c>
       <c r="E50" s="1">
-        <v>107.34</v>
+        <v>100.2880654</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>751380.0</v>
+        <v>843422.63</v>
       </c>
       <c r="I50" s="1">
-        <v>-6419.0</v>
+        <v>12992.9</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.85429476430035</v>
+        <v>1.540496962952</v>
       </c>
       <c r="K50">
-        <v>0.43</v>
+        <v>0.69</v>
       </c>
       <c r="L50" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="M50" s="1">
-        <v>744961.0</v>
+        <v>856415.53</v>
       </c>
       <c r="N50" s="1">
-        <v>747994.97</v>
+        <v>862221.89</v>
       </c>
       <c r="O50" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C51" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>102.42</v>
+        <v>101.532</v>
       </c>
       <c r="E51" s="1">
-        <v>101.255</v>
+        <v>100.3582</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>303765.0</v>
+        <v>401432.8</v>
       </c>
       <c r="I51" s="1">
-        <v>3495.0</v>
+        <v>4695.2</v>
       </c>
       <c r="J51" s="1">
-        <v>1.1505604661498</v>
+        <v>1.1696104553489</v>
       </c>
       <c r="K51">
-        <v>4.4</v>
+        <v>3.53</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="M51" s="1">
-        <v>307260.0</v>
+        <v>406128.0</v>
       </c>
       <c r="N51" s="1">
-        <v>320464.44</v>
+        <v>420243.07</v>
       </c>
       <c r="O51" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="C52" s="1">
-        <v>600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>106.65</v>
+        <v>99.86</v>
       </c>
       <c r="E52" s="1">
-        <v>109.243715</v>
+        <v>101.70135077</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>655462.29</v>
+        <v>1322117.56</v>
       </c>
       <c r="I52" s="1">
-        <v>-15562.29</v>
+        <v>-23937.56</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.3742464268997</v>
+        <v>-1.8105470136861</v>
       </c>
       <c r="K52">
-        <v>1.17</v>
+        <v>0.12</v>
       </c>
       <c r="L52" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="M52" s="1">
-        <v>639900.0</v>
+        <v>1298180.0</v>
       </c>
       <c r="N52" s="1">
-        <v>646890.41</v>
+        <v>1299796.1</v>
       </c>
       <c r="O52" s="1">
-        <v>0.46</v>
+        <v>0.87</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="B53" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="C53" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.028</v>
+        <v>103.97</v>
       </c>
       <c r="E53" s="1">
-        <v>99.984</v>
+        <v>103.84281857</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>799872.0</v>
+        <v>726899.73</v>
       </c>
       <c r="I53" s="1">
-        <v>-7648.0</v>
+        <v>890.27</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.95615298447752</v>
+        <v>0.12247493887499</v>
       </c>
       <c r="K53">
-        <v>0.81</v>
+        <v>4.6</v>
       </c>
       <c r="L53" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="M53" s="1">
-        <v>792224.0</v>
+        <v>727790.0</v>
       </c>
       <c r="N53" s="1">
-        <v>798711.67</v>
+        <v>759987.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="B54" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="C54" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.027</v>
+        <v>105.938</v>
       </c>
       <c r="E54" s="1">
-        <v>99.653</v>
+        <v>107.34</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>199306.0</v>
+        <v>751380.0</v>
       </c>
       <c r="I54" s="1">
-        <v>748.0</v>
+        <v>-9814.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.37530229897745</v>
+        <v>-1.3061300540339</v>
       </c>
       <c r="K54">
-        <v>1.88</v>
+        <v>1.42</v>
       </c>
       <c r="L54" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="M54" s="1">
-        <v>200054.0</v>
+        <v>741566.0</v>
       </c>
       <c r="N54" s="1">
-        <v>203808.11</v>
+        <v>751495.35</v>
       </c>
       <c r="O54" s="1">
-        <v>0.15</v>
+        <v>0.5</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B55" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="C55" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.937</v>
+        <v>103.134</v>
       </c>
       <c r="E55" s="1">
-        <v>100.0</v>
+        <v>101.255</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>400000.0</v>
+        <v>303765.0</v>
       </c>
       <c r="I55" s="1">
-        <v>3748.0</v>
+        <v>5637.0</v>
       </c>
       <c r="J55" s="1">
-        <v>0.937</v>
+        <v>1.8557108290949</v>
       </c>
       <c r="K55">
-        <v>0.13</v>
+        <v>0.25</v>
       </c>
       <c r="L55">
-        <v>539.23</v>
+        <v>751.15</v>
       </c>
       <c r="M55" s="1">
-        <v>403748.0</v>
+        <v>309402.0</v>
       </c>
       <c r="N55" s="1">
-        <v>404287.23</v>
+        <v>310153.15</v>
       </c>
       <c r="O55" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="B56" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="C56" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>104.382</v>
+        <v>106.556</v>
       </c>
       <c r="E56" s="1">
-        <v>100.91250667</v>
+        <v>109.243715</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1513687.6</v>
+        <v>655462.29</v>
       </c>
       <c r="I56" s="1">
-        <v>52042.4</v>
+        <v>-16126.29</v>
       </c>
       <c r="J56" s="1">
-        <v>3.4381202567822</v>
+        <v>-2.4602925669454</v>
       </c>
       <c r="K56">
-        <v>3.03</v>
+        <v>1.88</v>
       </c>
       <c r="L56" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="M56" s="1">
-        <v>1565730.0</v>
+        <v>639336.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1611140.96</v>
+        <v>650641.48</v>
       </c>
       <c r="O56" s="1">
-        <v>1.15</v>
+        <v>0.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="B57" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="C57" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.074</v>
+        <v>98.939</v>
       </c>
       <c r="E57" s="1">
-        <v>99.895</v>
+        <v>99.984</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>299685.0</v>
+        <v>799872.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-2463.0</v>
+        <v>-8360.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.82186295610391</v>
+        <v>-1.0451672267563</v>
       </c>
       <c r="K57">
-        <v>0.55</v>
+        <v>0.37</v>
       </c>
       <c r="L57" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="M57" s="1">
-        <v>297222.0</v>
+        <v>791512.0</v>
       </c>
       <c r="N57" s="1">
-        <v>298886.38</v>
+        <v>794492.82</v>
       </c>
       <c r="O57" s="1">
-        <v>0.21</v>
+        <v>0.53</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="B58" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C58" s="1">
-        <v>1200000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>84.938</v>
+        <v>100.093</v>
       </c>
       <c r="E58" s="1">
-        <v>86.06233333</v>
+        <v>99.653</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1032748.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-13492.0</v>
+        <v>880.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.3064174416218</v>
+        <v>0.44153211644406</v>
       </c>
       <c r="K58">
-        <v>0.47</v>
+        <v>2.34</v>
       </c>
       <c r="L58" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="M58" s="1">
-        <v>1019256.0</v>
+        <v>200186.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1024865.59</v>
+        <v>204864.77</v>
       </c>
       <c r="O58" s="1">
-        <v>0.73</v>
+        <v>0.14</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="B59" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="C59" s="1">
-        <v>400000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.958</v>
+        <v>100.045</v>
       </c>
       <c r="E59" s="1">
-        <v>100.6852</v>
+        <v>99.934</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>402740.8</v>
+        <v>503667.36</v>
       </c>
       <c r="I59" s="1">
-        <v>-6908.8</v>
+        <v>559.44</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.715445765614</v>
+        <v>0.11107330838353</v>
       </c>
       <c r="K59">
-        <v>0.73</v>
+        <v>0.31</v>
       </c>
       <c r="L59" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="M59" s="1">
-        <v>395832.0</v>
+        <v>504226.8</v>
       </c>
       <c r="N59" s="1">
-        <v>398758.03</v>
+        <v>505797.48</v>
       </c>
       <c r="O59" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B60" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="C60" s="1">
         <v>400000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.647</v>
+        <v>100.834</v>
       </c>
       <c r="E60" s="1">
-        <v>100.62</v>
+        <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>402480.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-7892.0</v>
+        <v>3336.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.9608427747963</v>
+        <v>0.834</v>
       </c>
       <c r="K60">
-        <v>2.82</v>
+        <v>0.65</v>
       </c>
       <c r="L60" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="M60" s="1">
-        <v>394588.0</v>
+        <v>403336.0</v>
       </c>
       <c r="N60" s="1">
-        <v>405855.12</v>
+        <v>405949.21</v>
       </c>
       <c r="O60" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="B61" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="C61" s="1">
-        <v>627000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.779</v>
+        <v>104.443</v>
       </c>
       <c r="E61" s="1">
-        <v>99.84305423</v>
+        <v>100.91250667</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>626015.95</v>
+        <v>1513687.6</v>
       </c>
       <c r="I61" s="1">
-        <v>-6671.62</v>
+        <v>52957.4</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.0657268397075</v>
+        <v>3.4985686610632</v>
       </c>
       <c r="K61">
-        <v>2.84</v>
+        <v>3.71</v>
       </c>
       <c r="L61" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="M61" s="1">
-        <v>619344.33</v>
+        <v>1566645.0</v>
       </c>
       <c r="N61" s="1">
-        <v>637153.71</v>
+        <v>1622329.93</v>
       </c>
       <c r="O61" s="1">
-        <v>0.46</v>
+        <v>1.08</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="B62" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="C62" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.643</v>
+        <v>99.274</v>
       </c>
       <c r="E62" s="1">
-        <v>100.096834</v>
+        <v>99.895</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>500484.17</v>
+        <v>299685.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-7269.17</v>
+        <v>-1863.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.4524275563001</v>
+        <v>-0.62165273537214</v>
       </c>
       <c r="K62">
-        <v>1.84</v>
+        <v>1.02</v>
       </c>
       <c r="L62" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="M62" s="1">
-        <v>493215.0</v>
+        <v>297822.0</v>
       </c>
       <c r="N62" s="1">
-        <v>502403.85</v>
+        <v>300873.37</v>
       </c>
       <c r="O62" s="1">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="B63" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="C63" s="1">
-        <v>1592000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.4</v>
+        <v>85.466</v>
       </c>
       <c r="E63" s="1">
-        <v>100.08562374</v>
+        <v>86.06233333</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1593363.13</v>
+        <v>1032748.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-26835.13</v>
+        <v>-7156.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.6841816843095</v>
+        <v>-0.69290862824232</v>
       </c>
       <c r="K63">
-        <v>0.8</v>
+        <v>0.55</v>
       </c>
       <c r="L63" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="M63" s="1">
-        <v>1566528.0</v>
+        <v>1025592.0</v>
       </c>
       <c r="N63" s="1">
-        <v>1579311.11</v>
+        <v>1032228.99</v>
       </c>
       <c r="O63" s="1">
-        <v>1.13</v>
+        <v>0.69</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B64" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C64" s="1">
-        <v>1009000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.816</v>
+        <v>99.19</v>
       </c>
       <c r="E64" s="1">
-        <v>100.01720416</v>
+        <v>100.6852</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1009173.59</v>
+        <v>402740.8</v>
       </c>
       <c r="I64" s="1">
-        <v>-22210.15</v>
+        <v>-5980.8</v>
       </c>
       <c r="J64" s="1">
-        <v>-2.200825528936</v>
+        <v>-1.4850246113629</v>
       </c>
       <c r="K64">
-        <v>2.29</v>
+        <v>1.14</v>
       </c>
       <c r="L64" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="M64" s="1">
-        <v>986963.44</v>
+        <v>396760.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1010041.84</v>
+        <v>401329.86</v>
       </c>
       <c r="O64" s="1">
-        <v>0.72</v>
+        <v>0.27</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="B65" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="C65" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.743</v>
+        <v>99.034</v>
       </c>
       <c r="E65" s="1">
-        <v>100.49511125</v>
+        <v>100.62</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>803960.89</v>
+        <v>402480.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-14016.89</v>
+        <v>-6344.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.7434790888895</v>
+        <v>-1.5762273901809</v>
       </c>
       <c r="K65">
-        <v>3.38</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>0.12</v>
+      </c>
+      <c r="L65">
+        <v>479.45</v>
       </c>
       <c r="M65" s="1">
-        <v>789944.0</v>
+        <v>396136.0</v>
       </c>
       <c r="N65" s="1">
-        <v>816957.7</v>
+        <v>396615.45</v>
       </c>
       <c r="O65" s="1">
-        <v>0.58</v>
+        <v>0.27</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="B66" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="C66" s="1">
-        <v>900000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.625</v>
+        <v>100.352</v>
       </c>
       <c r="E66" s="1">
-        <v>99.631</v>
+        <v>99.662</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>896679.0</v>
+        <v>414593.92</v>
       </c>
       <c r="I66" s="1">
-        <v>-18054.0</v>
+        <v>2870.4</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.0134295550582</v>
+        <v>0.69234010957035</v>
       </c>
       <c r="K66">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="L66" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="M66" s="1">
-        <v>878625.0</v>
+        <v>417464.32</v>
       </c>
       <c r="N66" s="1">
-        <v>883263.7</v>
+        <v>419199.55</v>
       </c>
       <c r="O66" s="1">
-        <v>0.63</v>
+        <v>0.28</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="B67" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="C67" s="1">
-        <v>615000.0</v>
+        <v>627000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.864</v>
+        <v>99.005</v>
       </c>
       <c r="E67" s="1">
-        <v>99.44689431</v>
+        <v>99.84305423</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>611598.4</v>
+        <v>626015.95</v>
       </c>
       <c r="I67" s="1">
-        <v>-9734.8</v>
+        <v>-5254.6</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.591698081617</v>
+        <v>-0.83937158470164</v>
       </c>
       <c r="K67">
-        <v>1.13</v>
+        <v>3.34</v>
       </c>
       <c r="L67" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="M67" s="1">
-        <v>601863.6</v>
+        <v>620761.35</v>
       </c>
       <c r="N67" s="1">
-        <v>608813.94</v>
+        <v>641684.25</v>
       </c>
       <c r="O67" s="1">
         <v>0.43</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="B68" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="C68" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.316</v>
+        <v>98.905</v>
       </c>
       <c r="E68" s="1">
-        <v>100.9622225</v>
+        <v>100.096834</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>807697.78</v>
+        <v>500484.17</v>
       </c>
       <c r="I68" s="1">
-        <v>-5169.78</v>
+        <v>-5959.17</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.64006366341628</v>
+        <v>-1.190681015945</v>
       </c>
       <c r="K68">
-        <v>3.26</v>
+        <v>2.35</v>
       </c>
       <c r="L68" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="M68" s="1">
-        <v>802528.0</v>
+        <v>494525.0</v>
       </c>
       <c r="N68" s="1">
-        <v>828601.97</v>
+        <v>506252.21</v>
       </c>
       <c r="O68" s="1">
-        <v>0.59</v>
+        <v>0.34</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="B69" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="C69" s="1">
-        <v>700000.0</v>
+        <v>1592000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.669</v>
+        <v>98.532</v>
       </c>
       <c r="E69" s="1">
-        <v>99.821</v>
+        <v>100.08562374</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>698747.0</v>
+        <v>1593363.13</v>
       </c>
       <c r="I69" s="1">
-        <v>-1064.0</v>
+        <v>-24733.69</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.15227256789653</v>
+        <v>-1.5522946109591</v>
       </c>
       <c r="K69">
-        <v>0.23</v>
+        <v>1.28</v>
       </c>
       <c r="L69" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="M69" s="1">
-        <v>697683.0</v>
+        <v>1568629.44</v>
       </c>
       <c r="N69" s="1">
-        <v>699317.93</v>
+        <v>1588932.02</v>
       </c>
       <c r="O69" s="1">
-        <v>0.5</v>
+        <v>1.06</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="B70" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="C70" s="1">
-        <v>1258000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.062</v>
+        <v>98.123</v>
       </c>
       <c r="E70" s="1">
-        <v>99.38705326</v>
+        <v>100.01720416</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1250289.13</v>
+        <v>1009173.59</v>
       </c>
       <c r="I70" s="1">
-        <v>-16669.17</v>
+        <v>-19112.52</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.3332252196738</v>
+        <v>-1.8938783366299</v>
       </c>
       <c r="K70">
-        <v>2.64</v>
+        <v>2.8</v>
       </c>
       <c r="L70" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="M70" s="1">
-        <v>1233619.96</v>
+        <v>990061.07</v>
       </c>
       <c r="N70" s="1">
-        <v>1266814.79</v>
+        <v>1018290.9</v>
       </c>
       <c r="O70" s="1">
-        <v>0.9</v>
+        <v>0.68</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="B71" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="C71" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.606</v>
+        <v>99.123</v>
       </c>
       <c r="E71" s="1">
-        <v>99.7035</v>
+        <v>100.49511125</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>498517.5</v>
+        <v>803960.89</v>
       </c>
       <c r="I71" s="1">
-        <v>-5487.5</v>
+        <v>-10976.89</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.1007637645619</v>
+        <v>-1.3653512423969</v>
       </c>
       <c r="K71">
-        <v>2.76</v>
+        <v>0.25</v>
       </c>
       <c r="L71" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="M71" s="1">
-        <v>493030.0</v>
+        <v>792984.0</v>
       </c>
       <c r="N71" s="1">
-        <v>506853.63</v>
+        <v>794970.3</v>
       </c>
       <c r="O71" s="1">
-        <v>0.36</v>
+        <v>0.53</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="B72" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="C72" s="1">
-        <v>2050000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.321</v>
+        <v>98.255</v>
       </c>
       <c r="E72" s="1">
-        <v>96.98605268</v>
+        <v>99.631</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1988214.08</v>
+        <v>896679.0</v>
       </c>
       <c r="I72" s="1">
-        <v>68366.42</v>
+        <v>-12384.0</v>
       </c>
       <c r="J72" s="1">
-        <v>3.4385844405649</v>
+        <v>-1.3810962451446</v>
       </c>
       <c r="K72">
-        <v>4.07</v>
+        <v>1.11</v>
       </c>
       <c r="L72" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="M72" s="1">
-        <v>2056580.5</v>
+        <v>884295.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2139984.61</v>
+        <v>894327.53</v>
       </c>
       <c r="O72" s="1">
-        <v>1.53</v>
+        <v>0.6</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="B73" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="C73" s="1">
-        <v>900000.0</v>
+        <v>1115000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>90.997</v>
+        <v>100.311</v>
       </c>
       <c r="E73" s="1">
-        <v>83.47740778</v>
+        <v>99.731</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>751296.67</v>
+        <v>1112000.65</v>
       </c>
       <c r="I73" s="1">
-        <v>67676.33</v>
+        <v>6467.0</v>
       </c>
       <c r="J73" s="1">
-        <v>9.0079369046052</v>
+        <v>0.58156440825821</v>
       </c>
       <c r="K73">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.05</v>
+      </c>
+      <c r="L73">
+        <v>572.77</v>
       </c>
       <c r="M73" s="1">
-        <v>818973.0</v>
+        <v>1118467.65</v>
       </c>
       <c r="N73" s="1">
-        <v>829051.77</v>
+        <v>1119040.42</v>
       </c>
       <c r="O73" s="1">
-        <v>0.59</v>
+        <v>0.75</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="B74" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="C74" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>101.903</v>
+        <v>100.101</v>
       </c>
       <c r="E74" s="1">
-        <v>100.4068</v>
+        <v>99.451</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>702847.6</v>
+        <v>1093961.0</v>
       </c>
       <c r="I74" s="1">
-        <v>10473.4</v>
+        <v>7150.0</v>
       </c>
       <c r="J74" s="1">
-        <v>1.4901381181354</v>
+        <v>0.65358819921368</v>
       </c>
       <c r="K74">
-        <v>1.04</v>
+        <v>0.37</v>
       </c>
       <c r="L74" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="M74" s="1">
-        <v>713321.0</v>
+        <v>1101111.0</v>
       </c>
       <c r="N74" s="1">
-        <v>720603.88</v>
+        <v>1105153.12</v>
       </c>
       <c r="O74" s="1">
-        <v>0.51</v>
+        <v>0.74</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="B75" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="C75" s="1">
-        <v>700000.0</v>
+        <v>1258000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.394</v>
+        <v>98.168</v>
       </c>
       <c r="E75" s="1">
-        <v>100.231</v>
+        <v>99.38705326</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>701617.0</v>
+        <v>1250289.13</v>
       </c>
       <c r="I75" s="1">
-        <v>-12859.0</v>
+        <v>-15335.69</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.8327663098243</v>
+        <v>-1.2265714891083</v>
       </c>
       <c r="K75">
-        <v>0.85</v>
+        <v>0.16</v>
       </c>
       <c r="L75" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="M75" s="1">
-        <v>688758.0</v>
+        <v>1234953.44</v>
       </c>
       <c r="N75" s="1">
-        <v>694727.18</v>
+        <v>1236935.22</v>
       </c>
       <c r="O75" s="1">
-        <v>0.5</v>
+        <v>0.83</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="B76" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="C76" s="1">
-        <v>800000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.101</v>
+        <v>100.685</v>
       </c>
       <c r="E76" s="1">
-        <v>100.28911125</v>
+        <v>96.98605268</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>802312.89</v>
+        <v>1988214.08</v>
       </c>
       <c r="I76" s="1">
-        <v>-17504.89</v>
+        <v>75828.42</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.1818034108862</v>
+        <v>3.8138961373817</v>
       </c>
       <c r="K76">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="L76" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="M76" s="1">
-        <v>784808.0</v>
+        <v>2064042.5</v>
       </c>
       <c r="N76" s="1">
-        <v>787438.14</v>
+        <v>2067833.6</v>
       </c>
       <c r="O76" s="1">
-        <v>0.56</v>
+        <v>1.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="B77" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="C77" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>90.261</v>
+        <v>91.253</v>
       </c>
       <c r="E77" s="1">
-        <v>90.19025</v>
+        <v>83.47740778</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>360761.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I77" s="1">
-        <v>283.0</v>
+        <v>69980.33</v>
       </c>
       <c r="J77" s="1">
-        <v>0.078445286491611</v>
+        <v>9.3146067052314</v>
       </c>
       <c r="K77">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>383.56</v>
+        <v>1.38</v>
+      </c>
+      <c r="L77" t="s">
+        <v>241</v>
       </c>
       <c r="M77" s="1">
-        <v>361044.0</v>
+        <v>821277.0</v>
       </c>
       <c r="N77" s="1">
-        <v>361427.56</v>
+        <v>833667.41</v>
       </c>
       <c r="O77" s="1">
-        <v>0.26</v>
+        <v>0.56</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="B78" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="C78" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>90.778</v>
+        <v>102.046</v>
       </c>
       <c r="E78" s="1">
-        <v>89.875</v>
+        <v>100.4068</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>89875.0</v>
+        <v>702847.6</v>
       </c>
       <c r="I78" s="1">
-        <v>903.0</v>
+        <v>11474.4</v>
       </c>
       <c r="J78" s="1">
-        <v>1.0047287899861</v>
+        <v>1.6325587510009</v>
       </c>
       <c r="K78">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>144.52</v>
+        <v>1.57</v>
+      </c>
+      <c r="L78" t="s">
+        <v>244</v>
       </c>
       <c r="M78" s="1">
-        <v>90778.0</v>
+        <v>714322.0</v>
       </c>
       <c r="N78" s="1">
-        <v>90922.52</v>
+        <v>725320.63</v>
       </c>
       <c r="O78" s="1">
-        <v>0.06</v>
+        <v>0.49</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B79" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="C79" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.727</v>
+        <v>100.309</v>
       </c>
       <c r="E79" s="1">
-        <v>100.539</v>
+        <v>100.30714286</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>502695.0</v>
+        <v>702150.0</v>
       </c>
       <c r="I79" s="1">
-        <v>940.0</v>
+        <v>13.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.18699211251355</v>
+        <v>0.0018514562415438</v>
       </c>
       <c r="K79">
-        <v>2.21</v>
+        <v>0.57</v>
       </c>
       <c r="L79" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="M79" s="1">
-        <v>503635.0</v>
+        <v>702163.0</v>
       </c>
       <c r="N79" s="1">
-        <v>514703.49</v>
+        <v>706186.9</v>
       </c>
       <c r="O79" s="1">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="B80" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="C80" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.051</v>
+        <v>98.679</v>
       </c>
       <c r="E80" s="1">
-        <v>99.92916667</v>
+        <v>100.231</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>599575.0</v>
+        <v>701617.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-11269.0</v>
+        <v>-10864.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.8794979777342</v>
+        <v>-1.5484231425407</v>
       </c>
       <c r="K80">
-        <v>2.53</v>
+        <v>0.44</v>
       </c>
       <c r="L80" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="M80" s="1">
-        <v>588306.0</v>
+        <v>690753.0</v>
       </c>
       <c r="N80" s="1">
-        <v>603466.27</v>
+        <v>693845.47</v>
       </c>
       <c r="O80" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="B81" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="C81" s="1">
-        <v>580000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>97.981</v>
+        <v>98.298</v>
       </c>
       <c r="E81" s="1">
-        <v>100.00810345</v>
+        <v>100.28911125</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>580047.0</v>
+        <v>802312.89</v>
       </c>
       <c r="I81" s="1">
-        <v>-11757.2</v>
+        <v>-15928.89</v>
       </c>
       <c r="J81" s="1">
-        <v>-2.0269391963065</v>
+        <v>-1.9853713181649</v>
       </c>
       <c r="K81">
-        <v>1.15</v>
+        <v>0.74</v>
       </c>
       <c r="L81" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="M81" s="1">
-        <v>568289.8</v>
+        <v>786384.0</v>
       </c>
       <c r="N81" s="1">
-        <v>574982.84</v>
+        <v>792301.81</v>
       </c>
       <c r="O81" s="1">
-        <v>0.41</v>
+        <v>0.53</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="B82" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="C82" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.364</v>
+        <v>101.433</v>
       </c>
       <c r="E82" s="1">
-        <v>100.03090857</v>
+        <v>99.651</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>700216.36</v>
+        <v>597906.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-11668.36</v>
+        <v>10692.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.6663935129993</v>
+        <v>1.7882409609537</v>
       </c>
       <c r="K82">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="L82" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="M82" s="1">
-        <v>688548.0</v>
+        <v>608598.0</v>
       </c>
       <c r="N82" s="1">
-        <v>692097.48</v>
+        <v>612171.29</v>
       </c>
       <c r="O82" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B83" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="C83" s="1">
-        <v>600000.0</v>
+        <v>898000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.86</v>
+        <v>100.453</v>
       </c>
       <c r="E83" s="1">
-        <v>100.681715</v>
+        <v>99.768</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>604090.29</v>
+        <v>895916.64</v>
       </c>
       <c r="I83" s="1">
-        <v>-10930.29</v>
+        <v>6151.3</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.8093801838795</v>
+        <v>0.6865928955176</v>
       </c>
       <c r="K83">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.1</v>
+      </c>
+      <c r="L83">
+        <v>858.02</v>
       </c>
       <c r="M83" s="1">
-        <v>593160.0</v>
+        <v>902067.94</v>
       </c>
       <c r="N83" s="1">
-        <v>603415.48</v>
+        <v>902925.96</v>
       </c>
       <c r="O83" s="1">
-        <v>0.43</v>
+        <v>0.6</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="B84" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="C84" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.947</v>
+        <v>99.231</v>
       </c>
       <c r="E84" s="1">
-        <v>99.942</v>
+        <v>99.92916667</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>899478.0</v>
+        <v>599575.0</v>
       </c>
       <c r="I84" s="1">
-        <v>9045.0</v>
+        <v>-4189.0</v>
       </c>
       <c r="J84" s="1">
-        <v>1.0055832382782</v>
+        <v>-0.69866155193262</v>
       </c>
       <c r="K84">
-        <v>0.12</v>
+        <v>3.11</v>
       </c>
       <c r="L84" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="M84" s="1">
-        <v>908523.0</v>
+        <v>595386.0</v>
       </c>
       <c r="N84" s="1">
-        <v>909595.6</v>
+        <v>614039.42</v>
       </c>
       <c r="O84" s="1">
-        <v>0.65</v>
+        <v>0.41</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="B85" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="C85" s="1">
-        <v>700000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>94.102</v>
+        <v>98.464</v>
       </c>
       <c r="E85" s="1">
-        <v>94.61294429</v>
+        <v>100.00810357</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>662290.61</v>
+        <v>280022.69</v>
       </c>
       <c r="I85" s="1">
-        <v>-3576.61</v>
+        <v>-4323.49</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.54003634446818</v>
+        <v>-1.5439784540317</v>
       </c>
       <c r="K85">
-        <v>0.36</v>
+        <v>1.63</v>
       </c>
       <c r="L85" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="M85" s="1">
-        <v>658714.0</v>
+        <v>275699.2</v>
       </c>
       <c r="N85" s="1">
-        <v>661231.12</v>
+        <v>280276.62</v>
       </c>
       <c r="O85" s="1">
-        <v>0.47</v>
+        <v>0.19</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="B86" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="C86" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.718</v>
+        <v>98.572</v>
       </c>
       <c r="E86" s="1">
-        <v>100.55165909</v>
+        <v>98.71</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1106068.25</v>
+        <v>592260.0</v>
       </c>
       <c r="I86" s="1">
-        <v>1829.75</v>
+        <v>-828.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.16542830878655</v>
+        <v>-0.13980346469456</v>
       </c>
       <c r="K86">
-        <v>3.32</v>
+        <v>1.14</v>
       </c>
       <c r="L86" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="M86" s="1">
-        <v>1107898.0</v>
+        <v>591432.0</v>
       </c>
       <c r="N86" s="1">
-        <v>1144450.4</v>
+        <v>598270.36</v>
       </c>
       <c r="O86" s="1">
-        <v>0.82</v>
+        <v>0.4</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="B87" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="C87" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.482</v>
+        <v>98.92</v>
       </c>
       <c r="E87" s="1">
-        <v>99.99133333</v>
+        <v>100.03090857</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>599948.0</v>
+        <v>700216.36</v>
       </c>
       <c r="I87" s="1">
-        <v>-9056.0</v>
+        <v>-7776.36</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.50946415356</v>
+        <v>-1.110565311556</v>
       </c>
       <c r="K87">
-        <v>1.64</v>
+        <v>0.15</v>
       </c>
       <c r="L87" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="M87" s="1">
-        <v>590892.0</v>
+        <v>692440.0</v>
       </c>
       <c r="N87" s="1">
-        <v>600755.01</v>
+        <v>693517.52</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="B88" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="C88" s="1">
-        <v>700000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.957</v>
+        <v>100.273</v>
       </c>
       <c r="E88" s="1">
-        <v>95.31451</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>667201.57</v>
+        <v>487000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>32497.43</v>
+        <v>1329.51</v>
       </c>
       <c r="J88" s="1">
-        <v>4.8707064643148</v>
+        <v>0.273</v>
       </c>
       <c r="K88">
-        <v>1.8</v>
+        <v>0.48</v>
       </c>
       <c r="L88" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="M88" s="1">
-        <v>699699.0</v>
+        <v>488329.51</v>
       </c>
       <c r="N88" s="1">
-        <v>712313.84</v>
+        <v>490676.4</v>
       </c>
       <c r="O88" s="1">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="B89" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="C89" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>93.37</v>
+        <v>101.327</v>
       </c>
       <c r="E89" s="1">
-        <v>94.52690909</v>
+        <v>99.942</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>1039796.0</v>
+        <v>899478.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-12726.0</v>
+        <v>12465.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.2238939176531</v>
+        <v>1.3858037661844</v>
       </c>
       <c r="K89">
-        <v>0.32</v>
+        <v>0.62</v>
       </c>
       <c r="L89" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="M89" s="1">
-        <v>1027070.0</v>
+        <v>911943.0</v>
       </c>
       <c r="N89" s="1">
-        <v>1030590.0</v>
+        <v>917484.78</v>
       </c>
       <c r="O89" s="1">
-        <v>0.74</v>
+        <v>0.61</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="B90" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C90" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.333</v>
+        <v>94.132</v>
       </c>
       <c r="E90" s="1">
-        <v>98.91583333</v>
+        <v>94.61294429</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1186990.0</v>
+        <v>662290.61</v>
       </c>
       <c r="I90" s="1">
-        <v>-30994.0</v>
+        <v>-3366.61</v>
       </c>
       <c r="J90" s="1">
-        <v>-2.611142469608</v>
+        <v>-0.50832820957555</v>
       </c>
       <c r="K90">
-        <v>3.92</v>
+        <v>0.45</v>
       </c>
       <c r="L90" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="M90" s="1">
-        <v>1155996.0</v>
+        <v>658924.0</v>
       </c>
       <c r="N90" s="1">
-        <v>1203030.25</v>
+        <v>662040.44</v>
       </c>
       <c r="O90" s="1">
-        <v>0.86</v>
+        <v>0.44</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B91" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C91" s="1">
-        <v>521000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.899</v>
+        <v>101.341</v>
       </c>
       <c r="E91" s="1">
-        <v>99.68758157</v>
+        <v>100.55165909</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>519372.3</v>
+        <v>1106068.25</v>
       </c>
       <c r="I91" s="1">
-        <v>-9318.51</v>
+        <v>8682.75</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.7941869445097</v>
+        <v>0.78501032825054</v>
       </c>
       <c r="K91">
-        <v>1.74</v>
+        <v>3.85</v>
       </c>
       <c r="L91" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="M91" s="1">
-        <v>510053.79</v>
+        <v>1114751.0</v>
       </c>
       <c r="N91" s="1">
-        <v>519099.92</v>
+        <v>1157142.44</v>
       </c>
       <c r="O91" s="1">
-        <v>0.37</v>
+        <v>0.77</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B92" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="C92" s="1">
-        <v>500000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.053</v>
+        <v>98.074</v>
       </c>
       <c r="E92" s="1">
-        <v>99.996</v>
+        <v>98.42609524</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>499980.0</v>
+        <v>2066948.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-9715.0</v>
+        <v>-7394.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.9430777231089</v>
+        <v>-0.3577254967227</v>
       </c>
       <c r="K92">
-        <v>1.58</v>
+        <v>2.16</v>
       </c>
       <c r="L92" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="M92" s="1">
-        <v>490265.0</v>
+        <v>2059554.0</v>
       </c>
       <c r="N92" s="1">
-        <v>498155.41</v>
+        <v>2104862.22</v>
       </c>
       <c r="O92" s="1">
-        <v>0.36</v>
+        <v>1.41</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="B93" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="C93" s="1">
-        <v>517000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.939</v>
+        <v>96.679</v>
       </c>
       <c r="E93" s="1">
-        <v>99.72939652</v>
+        <v>95.396</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>515600.98</v>
+        <v>572376.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-9256.35</v>
+        <v>7698.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.7952545396636</v>
+        <v>1.344920122437</v>
       </c>
       <c r="K93">
-        <v>2.86</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>0.14</v>
+      </c>
+      <c r="L93">
+        <v>863.01</v>
       </c>
       <c r="M93" s="1">
-        <v>506344.63</v>
+        <v>580074.0</v>
       </c>
       <c r="N93" s="1">
-        <v>521116.31</v>
+        <v>580937.01</v>
       </c>
       <c r="O93" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="B94" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="C94" s="1">
         <v>700000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>95.272</v>
+        <v>96.602</v>
       </c>
       <c r="E94" s="1">
-        <v>93.6</v>
+        <v>98.91583286</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>655200.0</v>
+        <v>692410.83</v>
       </c>
       <c r="I94" s="1">
-        <v>11704.0</v>
+        <v>-16196.83</v>
       </c>
       <c r="J94" s="1">
-        <v>1.7863247863248</v>
+        <v>-2.339193625842</v>
       </c>
       <c r="K94">
-        <v>0.78</v>
+        <v>0.14</v>
       </c>
       <c r="L94" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="M94" s="1">
-        <v>666904.0</v>
+        <v>676214.0</v>
       </c>
       <c r="N94" s="1">
-        <v>672357.77</v>
+        <v>677220.85</v>
       </c>
       <c r="O94" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="B95" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="C95" s="1">
-        <v>1500000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.974</v>
+        <v>98.102</v>
       </c>
       <c r="E95" s="1">
-        <v>100.08276467</v>
+        <v>99.68758157</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1501241.47</v>
+        <v>519372.3</v>
       </c>
       <c r="I95" s="1">
-        <v>-31631.47</v>
+        <v>-8260.88</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.1070207979267</v>
+        <v>-1.5905507475081</v>
       </c>
       <c r="K95">
-        <v>2.52</v>
+        <v>2.18</v>
       </c>
       <c r="L95" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="M95" s="1">
-        <v>1469610.0</v>
+        <v>511111.42</v>
       </c>
       <c r="N95" s="1">
-        <v>1507351.44</v>
+        <v>522477.07</v>
       </c>
       <c r="O95" s="1">
-        <v>1.08</v>
+        <v>0.35</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="B96" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="C96" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.048</v>
+        <v>98.864</v>
       </c>
       <c r="E96" s="1">
-        <v>103.012</v>
+        <v>99.996</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>721084.0</v>
+        <v>499980.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-13748.0</v>
+        <v>-5660.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.9065739913796</v>
+        <v>-1.1320452818113</v>
       </c>
       <c r="K96">
-        <v>2.69</v>
+        <v>2.13</v>
       </c>
       <c r="L96" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="M96" s="1">
-        <v>707336.0</v>
+        <v>494320.0</v>
       </c>
       <c r="N96" s="1">
-        <v>726164.08</v>
+        <v>504950.14</v>
       </c>
       <c r="O96" s="1">
-        <v>0.52</v>
+        <v>0.34</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="B97" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="C97" s="1">
-        <v>560000.0</v>
+        <v>657000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.278</v>
+        <v>99.361</v>
       </c>
       <c r="E97" s="1">
-        <v>99.56446429</v>
+        <v>99.394</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>557561.0</v>
+        <v>653018.58</v>
       </c>
       <c r="I97" s="1">
-        <v>-1604.2</v>
+        <v>-216.81</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.28771739773765</v>
+        <v>-0.033201199267561</v>
       </c>
       <c r="K97">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>751.78</v>
+        <v>0.36</v>
+      </c>
+      <c r="L97" t="s">
+        <v>298</v>
       </c>
       <c r="M97" s="1">
-        <v>555956.8</v>
+        <v>652801.77</v>
       </c>
       <c r="N97" s="1">
-        <v>556708.58</v>
+        <v>655164.27</v>
       </c>
       <c r="O97" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="B98" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="C98" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.984</v>
+        <v>95.334</v>
       </c>
       <c r="E98" s="1">
-        <v>101.1515</v>
+        <v>93.6</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>404606.0</v>
+        <v>655200.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-4670.0</v>
+        <v>12138.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.1542092801392</v>
+        <v>1.8525641025641</v>
       </c>
       <c r="K98">
-        <v>4.39</v>
+        <v>1.0</v>
       </c>
       <c r="L98" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="M98" s="1">
-        <v>399936.0</v>
+        <v>667338.0</v>
       </c>
       <c r="N98" s="1">
-        <v>417492.16</v>
+        <v>674349.99</v>
       </c>
       <c r="O98" s="1">
-        <v>0.3</v>
+        <v>0.45</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="B99" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="C99" s="1">
-        <v>347000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>95.872</v>
+        <v>98.639</v>
       </c>
       <c r="E99" s="1">
-        <v>99.16931124</v>
+        <v>100.08276467</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>344117.51</v>
+        <v>1501241.47</v>
       </c>
       <c r="I99" s="1">
-        <v>-11441.67</v>
+        <v>-21656.47</v>
       </c>
       <c r="J99" s="1">
-        <v>-3.3249310678785</v>
+        <v>-1.4425707278124</v>
       </c>
       <c r="K99">
-        <v>1.06</v>
+        <v>3.05</v>
       </c>
       <c r="L99" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="M99" s="1">
-        <v>332675.84</v>
+        <v>1479585.0</v>
       </c>
       <c r="N99" s="1">
-        <v>336359.74</v>
+        <v>1525288.77</v>
       </c>
       <c r="O99" s="1">
-        <v>0.24</v>
+        <v>1.02</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="B100" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="C100" s="1">
-        <v>1376000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.135</v>
+        <v>101.39</v>
       </c>
       <c r="E100" s="1">
-        <v>100.03007631</v>
+        <v>103.012</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1376413.85</v>
+        <v>721084.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-26076.25</v>
+        <v>-11354.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.8945065105237</v>
+        <v>-1.5745738360579</v>
       </c>
       <c r="K100">
-        <v>0.47</v>
+        <v>3.27</v>
       </c>
       <c r="L100" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="M100" s="1">
-        <v>1350337.6</v>
+        <v>709730.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1356839.86</v>
+        <v>732633.42</v>
       </c>
       <c r="O100" s="1">
-        <v>0.97</v>
+        <v>0.49</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="B101" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="C101" s="1">
-        <v>700000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>103.103</v>
+        <v>99.692</v>
       </c>
       <c r="E101" s="1">
-        <v>101.59326143</v>
+        <v>99.56446429</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>711152.83</v>
+        <v>557561.0</v>
       </c>
       <c r="I101" s="1">
-        <v>10568.17</v>
+        <v>714.2</v>
       </c>
       <c r="J101" s="1">
-        <v>1.4860617231882</v>
+        <v>0.12809360769494</v>
       </c>
       <c r="K101">
-        <v>4.71</v>
+        <v>0.61</v>
       </c>
       <c r="L101" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="M101" s="1">
-        <v>721721.0</v>
+        <v>558275.2</v>
       </c>
       <c r="N101" s="1">
-        <v>754697.71</v>
+        <v>561711.91</v>
       </c>
       <c r="O101" s="1">
-        <v>0.54</v>
+        <v>0.38</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="B102" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="C102" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>104.607</v>
+        <v>100.675</v>
       </c>
       <c r="E102" s="1">
-        <v>105.93</v>
+        <v>101.1515</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>635580.0</v>
+        <v>404606.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-7938.0</v>
+        <v>-1906.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.2489379779099</v>
+        <v>-0.47107556487052</v>
       </c>
       <c r="K102">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="L102" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="M102" s="1">
-        <v>627642.0</v>
+        <v>402700.0</v>
       </c>
       <c r="N102" s="1">
-        <v>630518.71</v>
+        <v>404721.92</v>
       </c>
       <c r="O102" s="1">
-        <v>0.45</v>
+        <v>0.27</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="B103" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="C103" s="1">
-        <v>600000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>87.332</v>
+        <v>96.665</v>
       </c>
       <c r="E103" s="1">
-        <v>90.05</v>
+        <v>99.16931124</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>540300.0</v>
+        <v>344117.51</v>
       </c>
       <c r="I103" s="1">
-        <v>-16308.0</v>
+        <v>-8689.96</v>
       </c>
       <c r="J103" s="1">
-        <v>-3.0183231538034</v>
+        <v>-2.5252885271662</v>
       </c>
       <c r="K103">
-        <v>0.54</v>
+        <v>1.49</v>
       </c>
       <c r="L103" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="M103" s="1">
-        <v>523992.0</v>
+        <v>335427.55</v>
       </c>
       <c r="N103" s="1">
-        <v>527250.9</v>
+        <v>340596.9</v>
       </c>
       <c r="O103" s="1">
-        <v>0.38</v>
+        <v>0.23</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="B104" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="C104" s="1">
-        <v>600000.0</v>
+        <v>1376000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.602</v>
+        <v>98.445</v>
       </c>
       <c r="E104" s="1">
-        <v>99.33326</v>
+        <v>100.03007631</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>595999.56</v>
+        <v>1376413.85</v>
       </c>
       <c r="I104" s="1">
-        <v>1612.44</v>
+        <v>-21810.65</v>
       </c>
       <c r="J104" s="1">
-        <v>0.27054382389141</v>
+        <v>-1.5845997190453</v>
       </c>
       <c r="K104">
-        <v>2.16</v>
+        <v>0.9</v>
       </c>
       <c r="L104" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="M104" s="1">
-        <v>597612.0</v>
+        <v>1354603.2</v>
       </c>
       <c r="N104" s="1">
-        <v>610542.82</v>
+        <v>1367016.6</v>
       </c>
       <c r="O104" s="1">
-        <v>0.44</v>
+        <v>0.91</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="B105" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="C105" s="1">
-        <v>1600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>83.688</v>
+        <v>103.245</v>
       </c>
       <c r="E105" s="1">
-        <v>85.4121875</v>
+        <v>101.59326143</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1366595.0</v>
+        <v>711152.83</v>
       </c>
       <c r="I105" s="1">
-        <v>-27587.0</v>
+        <v>11562.17</v>
       </c>
       <c r="J105" s="1">
-        <v>-2.018666832529</v>
+        <v>1.6258347730965</v>
       </c>
       <c r="K105">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="L105" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="M105" s="1">
-        <v>1339008.0</v>
+        <v>722715.0</v>
       </c>
       <c r="N105" s="1">
-        <v>1343649.1</v>
+        <v>726996.51</v>
       </c>
       <c r="O105" s="1">
-        <v>0.96</v>
+        <v>0.49</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="B106" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="C106" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>96.983</v>
+        <v>104.316</v>
       </c>
       <c r="E106" s="1">
-        <v>90.06196</v>
+        <v>105.93</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>270185.88</v>
+        <v>635580.0</v>
       </c>
       <c r="I106" s="1">
-        <v>20763.12</v>
+        <v>-9684.0</v>
       </c>
       <c r="J106" s="1">
-        <v>7.6847539183025</v>
+        <v>-1.523647691872</v>
       </c>
       <c r="K106">
-        <v>0.52</v>
+        <v>1.34</v>
       </c>
       <c r="L106" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="M106" s="1">
-        <v>290949.0</v>
+        <v>625896.0</v>
       </c>
       <c r="N106" s="1">
-        <v>292520.92</v>
+        <v>633909.7</v>
       </c>
       <c r="O106" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="B107" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="C107" s="1">
-        <v>369000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.319</v>
+        <v>87.919</v>
       </c>
       <c r="E107" s="1">
-        <v>100.15782656</v>
+        <v>90.05</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>369582.38</v>
+        <v>540300.0</v>
       </c>
       <c r="I107" s="1">
-        <v>594.73</v>
+        <v>-12786.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.16091946807637</v>
+        <v>-2.3664630760689</v>
       </c>
       <c r="K107">
-        <v>3.73</v>
+        <v>0.77</v>
       </c>
       <c r="L107" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="M107" s="1">
-        <v>370177.11</v>
+        <v>527514.0</v>
       </c>
       <c r="N107" s="1">
-        <v>383926.15</v>
+        <v>532108.52</v>
       </c>
       <c r="O107" s="1">
-        <v>0.27</v>
+        <v>0.36</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="B108" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="C108" s="1">
-        <v>487000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.312</v>
+        <v>100.613</v>
       </c>
       <c r="E108" s="1">
-        <v>100.5846961</v>
+        <v>99.33326</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>489847.47</v>
+        <v>595999.56</v>
       </c>
       <c r="I108" s="1">
-        <v>3541.97</v>
+        <v>7678.44</v>
       </c>
       <c r="J108" s="1">
-        <v>0.72307610366958</v>
+        <v>1.2883298101764</v>
       </c>
       <c r="K108">
-        <v>3.56</v>
+        <v>2.69</v>
       </c>
       <c r="L108" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="M108" s="1">
-        <v>493389.44</v>
+        <v>603678.0</v>
       </c>
       <c r="N108" s="1">
-        <v>510709.63</v>
+        <v>619793.75</v>
       </c>
       <c r="O108" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="B109" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="C109" s="1">
-        <v>1052000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>103.337</v>
+        <v>84.483</v>
       </c>
       <c r="E109" s="1">
-        <v>102.3524135</v>
+        <v>85.4121875</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>1076747.39</v>
+        <v>1366595.0</v>
       </c>
       <c r="I109" s="1">
-        <v>10357.85</v>
+        <v>-14867.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.96195728879361</v>
+        <v>-1.0878863159897</v>
       </c>
       <c r="K109">
-        <v>2.28</v>
+        <v>0.41</v>
       </c>
       <c r="L109" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="M109" s="1">
-        <v>1087105.24</v>
+        <v>1351728.0</v>
       </c>
       <c r="N109" s="1">
-        <v>1111128.51</v>
+        <v>1358286.9</v>
       </c>
       <c r="O109" s="1">
-        <v>0.79</v>
+        <v>0.91</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="B110" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="C110" s="1">
-        <v>1700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.173</v>
+        <v>99.754</v>
       </c>
       <c r="E110" s="1">
-        <v>99.57176471</v>
+        <v>99.898</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1692720.0</v>
+        <v>1598368.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-23779.0</v>
+        <v>-2304.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.4047804716669</v>
+        <v>-0.14414702997057</v>
       </c>
       <c r="K110">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>1668941.0</v>
+        <v>1596064.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1674250.59</v>
+        <v>1596064.0</v>
       </c>
       <c r="O110" s="1">
-        <v>1.2</v>
+        <v>1.07</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="B111" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="C111" s="1">
-        <v>549000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>97.961</v>
+        <v>100.581</v>
       </c>
       <c r="E111" s="1">
-        <v>99.96353552</v>
+        <v>100.15782656</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>548799.81</v>
+        <v>369582.38</v>
       </c>
       <c r="I111" s="1">
-        <v>-10993.92</v>
+        <v>1561.51</v>
       </c>
       <c r="J111" s="1">
-        <v>-2.003265999673</v>
+        <v>0.42250661408696</v>
       </c>
       <c r="K111">
-        <v>1.43</v>
+        <v>0.27</v>
       </c>
       <c r="L111" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="M111" s="1">
-        <v>537805.89</v>
+        <v>371143.89</v>
       </c>
       <c r="N111" s="1">
-        <v>545646.06</v>
+        <v>372154.85</v>
       </c>
       <c r="O111" s="1">
-        <v>0.39</v>
+        <v>0.25</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="B112" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="C112" s="1">
-        <v>714000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.779</v>
+        <v>101.465</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>100.5846961</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>714000.0</v>
+        <v>489847.47</v>
       </c>
       <c r="I112" s="1">
-        <v>5562.06</v>
+        <v>4287.08</v>
       </c>
       <c r="J112" s="1">
-        <v>0.779</v>
+        <v>0.87518671883719</v>
       </c>
       <c r="K112">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="L112" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="M112" s="1">
-        <v>719562.06</v>
+        <v>494134.55</v>
       </c>
       <c r="N112" s="1">
-        <v>721319.32</v>
+        <v>495168.59</v>
       </c>
       <c r="O112" s="1">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="B113" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="C113" s="1">
-        <v>500000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>88.169</v>
+        <v>103.399</v>
       </c>
       <c r="E113" s="1">
-        <v>90.124458</v>
+        <v>102.3524135</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>450622.29</v>
+        <v>1076747.39</v>
       </c>
       <c r="I113" s="1">
-        <v>-9777.29</v>
+        <v>11010.09</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.1697306629017</v>
+        <v>1.0225323137305</v>
       </c>
       <c r="K113">
-        <v>0.68</v>
+        <v>2.86</v>
       </c>
       <c r="L113" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="M113" s="1">
-        <v>440845.0</v>
+        <v>1087757.48</v>
       </c>
       <c r="N113" s="1">
-        <v>444237.12</v>
+        <v>1117878.03</v>
       </c>
       <c r="O113" s="1">
-        <v>0.32</v>
+        <v>0.75</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="B114" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="C114" s="1">
-        <v>2200000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.367</v>
+        <v>98.221</v>
       </c>
       <c r="E114" s="1">
-        <v>99.87081818</v>
+        <v>99.57176471</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>2197158.0</v>
+        <v>1692720.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-33084.0</v>
+        <v>-22963.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.5057633542968</v>
+        <v>-1.3565740346897</v>
       </c>
       <c r="K114">
-        <v>0.5</v>
+        <v>0.72</v>
       </c>
       <c r="L114" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="M114" s="1">
-        <v>2164074.0</v>
+        <v>1669757.0</v>
       </c>
       <c r="N114" s="1">
-        <v>2175149.34</v>
+        <v>1682052.89</v>
       </c>
       <c r="O114" s="1">
-        <v>1.55</v>
+        <v>1.12</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B115" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="C115" s="1">
-        <v>1299000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>97.791</v>
+        <v>98.268</v>
       </c>
       <c r="E115" s="1">
-        <v>100.05043341</v>
+        <v>97.59</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1299655.13</v>
+        <v>390360.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-29350.04</v>
+        <v>2712.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.2582944753967</v>
+        <v>0.69474331386413</v>
       </c>
       <c r="K115">
-        <v>0.5</v>
+        <v>1.68</v>
       </c>
       <c r="L115" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="M115" s="1">
-        <v>1270305.09</v>
+        <v>393072.0</v>
       </c>
       <c r="N115" s="1">
-        <v>1276816.82</v>
+        <v>399803.51</v>
       </c>
       <c r="O115" s="1">
-        <v>0.91</v>
+        <v>0.27</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="B116" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="C116" s="1">
-        <v>1700000.0</v>
+        <v>549000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0</v>
+        <v>98.559</v>
       </c>
       <c r="E116" s="1">
-        <v>103.15</v>
+        <v>99.96353552</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1753550.0</v>
+        <v>548799.81</v>
       </c>
       <c r="I116" s="1">
-        <v>-53550.0</v>
+        <v>-7710.9</v>
       </c>
       <c r="J116" s="1">
-        <v>-3.0538051381483</v>
+        <v>-1.4050478625348</v>
       </c>
       <c r="K116">
-        <v>0.26</v>
+        <v>1.94</v>
       </c>
       <c r="L116" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="M116" s="1">
-        <v>1700000.0</v>
+        <v>541088.91</v>
       </c>
       <c r="N116" s="1">
-        <v>1704420.93</v>
+        <v>551749.29</v>
       </c>
       <c r="O116" s="1">
-        <v>1.22</v>
+        <v>0.37</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="B117" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="C117" s="1">
-        <v>600000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.81</v>
+        <v>101.183</v>
       </c>
       <c r="E117" s="1">
-        <v>100.77214333</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>604632.86</v>
+        <v>714000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-11772.86</v>
+        <v>8446.62</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.9471088620622</v>
+        <v>1.183</v>
       </c>
       <c r="K117">
-        <v>2.72</v>
+        <v>0.89</v>
       </c>
       <c r="L117" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="M117" s="1">
-        <v>592860.0</v>
+        <v>722446.62</v>
       </c>
       <c r="N117" s="1">
-        <v>609170.96</v>
+        <v>728828.25</v>
       </c>
       <c r="O117" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="B118" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="C118" s="1">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>93.596</v>
+        <v>88.748</v>
       </c>
       <c r="E118" s="1">
-        <v>90.63588067</v>
+        <v>90.124458</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1359538.21</v>
+        <v>450622.29</v>
       </c>
       <c r="I118" s="1">
-        <v>44401.79</v>
+        <v>-6882.29</v>
       </c>
       <c r="J118" s="1">
-        <v>3.2659464569223</v>
+        <v>-1.5272857452302</v>
       </c>
       <c r="K118">
-        <v>0.28</v>
+        <v>0.8</v>
       </c>
       <c r="L118" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="M118" s="1">
-        <v>1403940.0</v>
+        <v>443740.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1408152.33</v>
+        <v>447731.44</v>
       </c>
       <c r="O118" s="1">
-        <v>1.01</v>
+        <v>0.3</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="B119" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="C119" s="1">
-        <v>1321000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.772</v>
+        <v>98.705</v>
       </c>
       <c r="E119" s="1">
-        <v>100.36824451</v>
+        <v>99.87081818</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1325864.51</v>
+        <v>2197158.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-7876.39</v>
+        <v>-25648.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.59405692969337</v>
+        <v>-1.1673261549693</v>
       </c>
       <c r="K119">
-        <v>2.1</v>
+        <v>1.02</v>
       </c>
       <c r="L119" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="M119" s="1">
-        <v>1317988.12</v>
+        <v>2171510.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1345676.64</v>
+        <v>2193886.71</v>
       </c>
       <c r="O119" s="1">
-        <v>0.96</v>
+        <v>1.47</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="B120" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="C120" s="1">
-        <v>900000.0</v>
+        <v>1299000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.1</v>
+        <v>98.492</v>
       </c>
       <c r="E120" s="1">
-        <v>99.5</v>
+        <v>100.05043341</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>895500.0</v>
+        <v>1299655.13</v>
       </c>
       <c r="I120" s="1">
-        <v>-3600.0</v>
+        <v>-20244.05</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.40201005025126</v>
+        <v>-1.5576478353915</v>
       </c>
       <c r="K120">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="L120" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="M120" s="1">
-        <v>891900.0</v>
+        <v>1279411.08</v>
       </c>
       <c r="N120" s="1">
-        <v>896306.4</v>
+        <v>1281467.41</v>
       </c>
       <c r="O120" s="1">
-        <v>0.64</v>
+        <v>0.86</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
       <c r="B121" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="C121" s="1">
-        <v>400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>97.893</v>
+        <v>100.602</v>
       </c>
       <c r="E121" s="1">
-        <v>99.794</v>
+        <v>103.15</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>399176.0</v>
+        <v>1753550.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-7604.0</v>
+        <v>-43316.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.9049241437361</v>
+        <v>-2.47018904508</v>
       </c>
       <c r="K121">
-        <v>0.38</v>
+        <v>0.8</v>
       </c>
       <c r="L121" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="M121" s="1">
-        <v>391572.0</v>
+        <v>1710234.0</v>
       </c>
       <c r="N121" s="1">
-        <v>393106.25</v>
+        <v>1723865.21</v>
       </c>
       <c r="O121" s="1">
-        <v>0.28</v>
+        <v>1.15</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="B122" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="C122" s="1">
-        <v>558000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>105.225</v>
+        <v>99.085</v>
       </c>
       <c r="E122" s="1">
-        <v>101.92626523</v>
+        <v>98.819</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>568748.56</v>
+        <v>296457.0</v>
       </c>
       <c r="I122" s="1">
-        <v>18406.94</v>
+        <v>798.0</v>
       </c>
       <c r="J122" s="1">
-        <v>3.236393249066</v>
+        <v>0.26917900403769</v>
       </c>
       <c r="K122">
-        <v>0.57</v>
+        <v>1.21</v>
       </c>
       <c r="L122" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="M122" s="1">
-        <v>587155.5</v>
+        <v>297255.0</v>
       </c>
       <c r="N122" s="1">
-        <v>590345.43</v>
+        <v>300897.52</v>
       </c>
       <c r="O122" s="1">
-        <v>0.42</v>
+        <v>0.2</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="B123" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="C123" s="1">
-        <v>2000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>96.927</v>
+        <v>99.054</v>
       </c>
       <c r="E123" s="1">
-        <v>99.2653</v>
+        <v>100.77214333</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1985306.0</v>
+        <v>604632.86</v>
       </c>
       <c r="I123" s="1">
-        <v>-46766.0</v>
+        <v>-10308.86</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.3556066419988</v>
+        <v>-1.7049784558517</v>
       </c>
       <c r="K123">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1938540.0</v>
+        <v>594324.0</v>
       </c>
       <c r="N123" s="1">
-        <v>1964540.0</v>
+        <v>594324.0</v>
       </c>
       <c r="O123" s="1">
-        <v>1.4</v>
+        <v>0.4</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="B124" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="C124" s="1">
-        <v>489000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.602</v>
+        <v>94.215</v>
       </c>
       <c r="E124" s="1">
-        <v>100.27266462</v>
+        <v>90.63588067</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>490333.33</v>
+        <v>1359538.21</v>
       </c>
       <c r="I124" s="1">
-        <v>-3279.55</v>
+        <v>53686.79</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.66884092908797</v>
+        <v>3.9488989426785</v>
       </c>
       <c r="K124">
-        <v>2.74</v>
+        <v>0.35</v>
       </c>
       <c r="L124" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="M124" s="1">
-        <v>487053.78</v>
+        <v>1413225.0</v>
       </c>
       <c r="N124" s="1">
-        <v>500456.61</v>
+        <v>1418464.73</v>
       </c>
       <c r="O124" s="1">
-        <v>0.36</v>
+        <v>0.95</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="B125" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="C125" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.0</v>
+        <v>100.542</v>
       </c>
       <c r="E125" s="1">
-        <v>101.20214286</v>
+        <v>100.467</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>708415.0</v>
+        <v>1004670.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-15415.0</v>
+        <v>750.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-2.1759844159144</v>
+        <v>0.074651378064439</v>
       </c>
       <c r="K125">
-        <v>0.4</v>
+        <v>3.38</v>
       </c>
       <c r="L125" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="M125" s="1">
-        <v>693000.0</v>
+        <v>1005420.0</v>
       </c>
       <c r="N125" s="1">
-        <v>695767.4</v>
+        <v>1039173.42</v>
       </c>
       <c r="O125" s="1">
-        <v>0.5</v>
+        <v>0.69</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="B126" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
       <c r="C126" s="1">
-        <v>1774000.0</v>
+        <v>1321000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.481</v>
+        <v>100.188</v>
       </c>
       <c r="E126" s="1">
-        <v>99.8724549</v>
+        <v>100.36824451</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1771737.35</v>
+        <v>1325864.51</v>
       </c>
       <c r="I126" s="1">
-        <v>-24684.41</v>
+        <v>-2381.03</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.3932319031373</v>
+        <v>-0.17958320643185</v>
       </c>
       <c r="K126">
-        <v>0.66</v>
+        <v>2.59</v>
       </c>
       <c r="L126" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="M126" s="1">
-        <v>1747052.94</v>
+        <v>1323483.48</v>
       </c>
       <c r="N126" s="1">
-        <v>1758741.9</v>
+        <v>1357641.28</v>
       </c>
       <c r="O126" s="1">
-        <v>1.26</v>
+        <v>0.91</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="B127" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="C127" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>104.594</v>
+        <v>99.419</v>
       </c>
       <c r="E127" s="1">
-        <v>101.10285133</v>
+        <v>99.5</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1516542.77</v>
+        <v>895500.0</v>
       </c>
       <c r="I127" s="1">
-        <v>52367.23</v>
+        <v>-729.0</v>
       </c>
       <c r="J127" s="1">
-        <v>3.4530664769844</v>
+        <v>-0.081407035175879</v>
       </c>
       <c r="K127">
-        <v>5.32</v>
+        <v>1.0</v>
       </c>
       <c r="L127" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="M127" s="1">
-        <v>1568910.0</v>
+        <v>894771.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1648651.44</v>
+        <v>903767.4</v>
       </c>
       <c r="O127" s="1">
-        <v>1.18</v>
+        <v>0.6</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="B128" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="C128" s="1">
-        <v>803000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.672</v>
+        <v>98.11</v>
       </c>
       <c r="E128" s="1">
-        <v>102.44851557</v>
+        <v>99.794</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>822661.58</v>
+        <v>399176.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-22295.42</v>
+        <v>-6736.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-2.7101569517808</v>
+        <v>-1.687476200974</v>
       </c>
       <c r="K128">
-        <v>3.95</v>
+        <v>0.86</v>
       </c>
       <c r="L128" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="M128" s="1">
-        <v>800366.16</v>
+        <v>392440.0</v>
       </c>
       <c r="N128" s="1">
-        <v>832046.16</v>
+        <v>395892.05</v>
       </c>
       <c r="O128" s="1">
-        <v>0.59</v>
+        <v>0.26</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="B129" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="C129" s="1">
-        <v>468000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>97.222</v>
+        <v>105.085</v>
       </c>
       <c r="E129" s="1">
-        <v>99.49946581</v>
+        <v>101.92626523</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>465657.5</v>
+        <v>568748.56</v>
       </c>
       <c r="I129" s="1">
-        <v>-10658.54</v>
+        <v>17625.74</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.2889226523786</v>
+        <v>3.0990390551494</v>
       </c>
       <c r="K129">
-        <v>0.37</v>
+        <v>1.44</v>
       </c>
       <c r="L129" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="M129" s="1">
-        <v>454998.96</v>
+        <v>586374.3</v>
       </c>
       <c r="N129" s="1">
-        <v>456707.48</v>
+        <v>594397.45</v>
       </c>
       <c r="O129" s="1">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>402</v>
+        <v>393</v>
       </c>
       <c r="B130" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="C130" s="1">
-        <v>600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.108</v>
+        <v>97.906</v>
       </c>
       <c r="E130" s="1">
-        <v>103.074</v>
+        <v>99.2653</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>618444.0</v>
+        <v>1985306.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-17796.0</v>
+        <v>-27186.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.8775442885694</v>
+        <v>-1.3693606930116</v>
       </c>
       <c r="K130">
-        <v>3.77</v>
+        <v>1.75</v>
       </c>
       <c r="L130" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="M130" s="1">
-        <v>600648.0</v>
+        <v>1958120.0</v>
       </c>
       <c r="N130" s="1">
-        <v>623267.18</v>
+        <v>1993024.11</v>
       </c>
       <c r="O130" s="1">
-        <v>0.45</v>
+        <v>1.33</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="B131" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="C131" s="1">
-        <v>800000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>74.259</v>
+        <v>99.679</v>
       </c>
       <c r="E131" s="1">
-        <v>74.2877775</v>
+        <v>100.27266462</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>594302.22</v>
+        <v>490333.33</v>
       </c>
       <c r="I131" s="1">
-        <v>-230.22</v>
+        <v>-2903.02</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.038737866400701</v>
+        <v>-0.59205030993916</v>
       </c>
       <c r="K131">
-        <v>0.3</v>
+        <v>3.24</v>
       </c>
       <c r="L131" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="M131" s="1">
-        <v>594072.0</v>
+        <v>487430.31</v>
       </c>
       <c r="N131" s="1">
-        <v>596504.88</v>
+        <v>503296.9</v>
       </c>
       <c r="O131" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="B132" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
       <c r="C132" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>97.469</v>
+        <v>99.597</v>
       </c>
       <c r="E132" s="1">
-        <v>99.96944444</v>
+        <v>101.20214286</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>899725.0</v>
+        <v>708415.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-22504.0</v>
+        <v>-11236.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-2.5012087026591</v>
+        <v>-1.5860759583013</v>
       </c>
       <c r="K132">
-        <v>2.83</v>
+        <v>0.9</v>
       </c>
       <c r="L132" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="M132" s="1">
-        <v>877221.0</v>
+        <v>697179.0</v>
       </c>
       <c r="N132" s="1">
-        <v>902686.07</v>
+        <v>703494.34</v>
       </c>
       <c r="O132" s="1">
-        <v>0.64</v>
+        <v>0.47</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B133" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="C133" s="1">
-        <v>800000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.604</v>
+        <v>98.576</v>
       </c>
       <c r="E133" s="1">
-        <v>100.66511125</v>
+        <v>99.8724549</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>805320.89</v>
+        <v>1771737.35</v>
       </c>
       <c r="I133" s="1">
-        <v>-488.89</v>
+        <v>-22999.11</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.060707477735987</v>
+        <v>-1.2981105805553</v>
       </c>
       <c r="K133">
-        <v>2.35</v>
+        <v>1.1</v>
       </c>
       <c r="L133" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="M133" s="1">
-        <v>804832.0</v>
+        <v>1748738.24</v>
       </c>
       <c r="N133" s="1">
-        <v>823659.31</v>
+        <v>1768325.14</v>
       </c>
       <c r="O133" s="1">
-        <v>0.59</v>
+        <v>1.18</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="B134" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="C134" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.684</v>
+        <v>104.932</v>
       </c>
       <c r="E134" s="1">
-        <v>99.974</v>
+        <v>101.1028525</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>299922.0</v>
+        <v>404411.41</v>
       </c>
       <c r="I134" s="1">
-        <v>-3870.0</v>
+        <v>15316.59</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.2903354872267</v>
+        <v>3.7873783036933</v>
       </c>
       <c r="K134">
-        <v>0.9</v>
+        <v>0.68</v>
       </c>
       <c r="L134" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="M134" s="1">
-        <v>296052.0</v>
+        <v>419728.0</v>
       </c>
       <c r="N134" s="1">
-        <v>298764.33</v>
+        <v>422437.59</v>
       </c>
       <c r="O134" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="B135" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="C135" s="1">
-        <v>1200000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>102.185</v>
+        <v>99.71</v>
       </c>
       <c r="E135" s="1">
-        <v>103.28592833</v>
+        <v>102.44851557</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1239431.14</v>
+        <v>822661.58</v>
       </c>
       <c r="I135" s="1">
-        <v>-13211.14</v>
+        <v>-21990.28</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.0659035079593</v>
+        <v>-2.6730651503137</v>
       </c>
       <c r="K135">
-        <v>3.17</v>
+        <v>0.49</v>
       </c>
       <c r="L135" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="M135" s="1">
-        <v>1226220.0</v>
+        <v>800671.3</v>
       </c>
       <c r="N135" s="1">
-        <v>1264233.7</v>
+        <v>804631.3</v>
       </c>
       <c r="O135" s="1">
-        <v>0.9</v>
+        <v>0.54</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="B136" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="C136" s="1">
-        <v>400000.0</v>
+        <v>583000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.046</v>
+        <v>100.277</v>
       </c>
       <c r="E136" s="1">
-        <v>100.66</v>
+        <v>99.958</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>402640.0</v>
+        <v>582755.14</v>
       </c>
       <c r="I136" s="1">
-        <v>-10456.0</v>
+        <v>1859.77</v>
       </c>
       <c r="J136" s="1">
-        <v>-2.5968607192529</v>
+        <v>0.31913403629524</v>
       </c>
       <c r="K136">
-        <v>2.58</v>
+        <v>0.29</v>
       </c>
       <c r="L136" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="M136" s="1">
-        <v>392184.0</v>
+        <v>584614.91</v>
       </c>
       <c r="N136" s="1">
-        <v>402503.18</v>
+        <v>586292.03</v>
       </c>
       <c r="O136" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="B137" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
       <c r="C137" s="1">
-        <v>999000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.775</v>
+        <v>98.181</v>
       </c>
       <c r="E137" s="1">
-        <v>99.95190691</v>
+        <v>99.49946581</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>998519.55</v>
+        <v>465657.5</v>
       </c>
       <c r="I137" s="1">
-        <v>-21747.3</v>
+        <v>-6170.42</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.1779543525212</v>
+        <v>-1.3250983823948</v>
       </c>
       <c r="K137">
-        <v>0.23</v>
+        <v>0.81</v>
       </c>
       <c r="L137" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="M137" s="1">
-        <v>976772.25</v>
+        <v>459487.08</v>
       </c>
       <c r="N137" s="1">
-        <v>979081.58</v>
+        <v>463279.16</v>
       </c>
       <c r="O137" s="1">
-        <v>0.7</v>
+        <v>0.31</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="B138" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="C138" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.309</v>
+        <v>100.804</v>
       </c>
       <c r="E138" s="1">
-        <v>100.22785714</v>
+        <v>103.074</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>701595.0</v>
+        <v>618444.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-13432.0</v>
+        <v>-13620.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.9144948296382</v>
+        <v>-2.2023012592894</v>
       </c>
       <c r="K138">
-        <v>1.45</v>
+        <v>0.32</v>
       </c>
       <c r="L138" t="s">
-        <v>428</v>
+        <v>419</v>
       </c>
       <c r="M138" s="1">
-        <v>688163.0</v>
+        <v>604824.0</v>
       </c>
       <c r="N138" s="1">
-        <v>698295.93</v>
+        <v>606730.85</v>
       </c>
       <c r="O138" s="1">
-        <v>0.5</v>
+        <v>0.41</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>429</v>
+        <v>420</v>
       </c>
       <c r="B139" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="C139" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.304</v>
+        <v>75.13</v>
       </c>
       <c r="E139" s="1">
-        <v>99.326</v>
+        <v>74.2877775</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>397304.0</v>
+        <v>594302.22</v>
       </c>
       <c r="I139" s="1">
-        <v>-4088.0</v>
+        <v>6737.78</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.0289350220486</v>
+        <v>1.1337295694436</v>
       </c>
       <c r="K139">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>993.15</v>
+        <v>0.41</v>
+      </c>
+      <c r="L139" t="s">
+        <v>422</v>
       </c>
       <c r="M139" s="1">
-        <v>393216.0</v>
+        <v>601040.0</v>
       </c>
       <c r="N139" s="1">
-        <v>394209.15</v>
+        <v>604294.79</v>
       </c>
       <c r="O139" s="1">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="B140" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="C140" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>98.751</v>
+        <v>98.549</v>
       </c>
       <c r="E140" s="1">
-        <v>99.91491667</v>
+        <v>99.96944444</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1198979.0</v>
+        <v>899725.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-13967.0</v>
+        <v>-12784.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.1649078090609</v>
+        <v>-1.420878601795</v>
       </c>
       <c r="K140">
-        <v>2.92</v>
+        <v>3.29</v>
       </c>
       <c r="L140" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="M140" s="1">
-        <v>1185012.0</v>
+        <v>886941.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1220025.7</v>
+        <v>916567.03</v>
       </c>
       <c r="O140" s="1">
-        <v>0.87</v>
+        <v>0.61</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="B141" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="C141" s="1">
-        <v>504000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>97.562</v>
+        <v>101.358</v>
       </c>
       <c r="E141" s="1">
-        <v>100.0</v>
+        <v>100.66511125</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>504000.0</v>
+        <v>805320.89</v>
       </c>
       <c r="I141" s="1">
-        <v>-12287.52</v>
+        <v>5543.11</v>
       </c>
       <c r="J141" s="1">
-        <v>-2.438</v>
+        <v>0.68831071797976</v>
       </c>
       <c r="K141">
-        <v>0.5</v>
+        <v>2.88</v>
       </c>
       <c r="L141" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="M141" s="1">
-        <v>491712.48</v>
+        <v>810864.0</v>
       </c>
       <c r="N141" s="1">
-        <v>494245.02</v>
+        <v>833912.68</v>
       </c>
       <c r="O141" s="1">
-        <v>0.35</v>
+        <v>0.56</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="B142" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="C142" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>98.356</v>
+        <v>98.984</v>
       </c>
       <c r="E142" s="1">
-        <v>99.40533375</v>
+        <v>99.974</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>795242.67</v>
+        <v>299922.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-8394.67</v>
+        <v>-2970.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.0556111130204</v>
+        <v>-0.9902574669414</v>
       </c>
       <c r="K142">
-        <v>0.26</v>
+        <v>1.42</v>
       </c>
       <c r="L142" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="M142" s="1">
-        <v>786848.0</v>
+        <v>296952.0</v>
       </c>
       <c r="N142" s="1">
-        <v>788897.32</v>
+        <v>301205.42</v>
       </c>
       <c r="O142" s="1">
-        <v>0.56</v>
+        <v>0.2</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="B143" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="C143" s="1">
-        <v>513000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.601</v>
+        <v>95.702</v>
       </c>
       <c r="E143" s="1">
-        <v>99.55553606</v>
+        <v>95.674</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>510719.9</v>
+        <v>765392.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-4896.77</v>
+        <v>224.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.9587975718197</v>
+        <v>0.029266049292389</v>
       </c>
       <c r="K143">
-        <v>2.05</v>
+        <v>1.13</v>
       </c>
       <c r="L143" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="M143" s="1">
-        <v>505823.13</v>
+        <v>765616.0</v>
       </c>
       <c r="N143" s="1">
-        <v>516353.68</v>
+        <v>774624.22</v>
       </c>
       <c r="O143" s="1">
-        <v>0.37</v>
+        <v>0.52</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="B144" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="C144" s="1">
-        <v>1042000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>101.251</v>
+        <v>98.61</v>
       </c>
       <c r="E144" s="1">
-        <v>100.89933973</v>
+        <v>100.66</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1051371.12</v>
+        <v>402640.0</v>
       </c>
       <c r="I144" s="1">
-        <v>3664.3</v>
+        <v>-8200.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.34852583738461</v>
+        <v>-2.0365587124975</v>
       </c>
       <c r="K144">
-        <v>3.55</v>
+        <v>3.04</v>
       </c>
       <c r="L144" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="M144" s="1">
-        <v>1055035.42</v>
+        <v>394440.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1092076.38</v>
+        <v>406608.49</v>
       </c>
       <c r="O144" s="1">
-        <v>0.78</v>
+        <v>0.27</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="B145" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="C145" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.623</v>
+        <v>100.672</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0417275</v>
+        <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>400166.91</v>
+        <v>500000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-5674.91</v>
+        <v>3360.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.418135747406</v>
+        <v>0.672</v>
       </c>
       <c r="K145">
-        <v>1.54</v>
+        <v>0.44</v>
       </c>
       <c r="L145" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="M145" s="1">
-        <v>394492.0</v>
+        <v>503360.0</v>
       </c>
       <c r="N145" s="1">
-        <v>400649.53</v>
+        <v>505577.47</v>
       </c>
       <c r="O145" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="B146" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="C146" s="1">
-        <v>551000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.699</v>
+        <v>98.184</v>
       </c>
       <c r="E146" s="1">
-        <v>100.01896552</v>
+        <v>99.95190691</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>551104.5</v>
+        <v>998519.55</v>
       </c>
       <c r="I146" s="1">
-        <v>-1763.01</v>
+        <v>-17661.39</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.31990484563272</v>
+        <v>-1.7687575571254</v>
       </c>
       <c r="K146">
-        <v>0.26</v>
+        <v>0.69</v>
       </c>
       <c r="L146" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="M146" s="1">
-        <v>549341.49</v>
+        <v>980858.16</v>
       </c>
       <c r="N146" s="1">
-        <v>550768.05</v>
+        <v>987786.16</v>
       </c>
       <c r="O146" s="1">
-        <v>0.39</v>
+        <v>0.66</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="B147" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="C147" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.501</v>
+        <v>99.179</v>
       </c>
       <c r="E147" s="1">
-        <v>98.29879778</v>
+        <v>100.22785714</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>884689.18</v>
+        <v>701595.0</v>
       </c>
       <c r="I147" s="1">
-        <v>19819.82</v>
+        <v>-7342.0</v>
       </c>
       <c r="J147" s="1">
-        <v>2.2403145023205</v>
+        <v>-1.0464726801075</v>
       </c>
       <c r="K147">
-        <v>3.92</v>
+        <v>1.96</v>
       </c>
       <c r="L147" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="M147" s="1">
-        <v>904509.0</v>
+        <v>694253.0</v>
       </c>
       <c r="N147" s="1">
-        <v>939818.59</v>
+        <v>708004.84</v>
       </c>
       <c r="O147" s="1">
-        <v>0.67</v>
+        <v>0.47</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="B148" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="C148" s="1">
-        <v>448000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.149</v>
+        <v>98.778</v>
       </c>
       <c r="E148" s="1">
-        <v>99.30427009</v>
+        <v>99.326</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>444883.13</v>
+        <v>397304.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-5175.61</v>
+        <v>-2192.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-1.1633639603282</v>
+        <v>-0.55171858325111</v>
       </c>
       <c r="K148">
-        <v>1.04</v>
+        <v>0.74</v>
       </c>
       <c r="L148" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="M148" s="1">
-        <v>439707.52</v>
+        <v>395112.0</v>
       </c>
       <c r="N148" s="1">
-        <v>444386.97</v>
+        <v>398091.45</v>
       </c>
       <c r="O148" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="B149" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="C149" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>97.01</v>
+        <v>99.652</v>
       </c>
       <c r="E149" s="1">
-        <v>98.599555</v>
+        <v>99.91491667</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>788796.44</v>
+        <v>1198979.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-12716.44</v>
+        <v>-3155.0</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.6121320222997</v>
+        <v>-0.26314055542257</v>
       </c>
       <c r="K149">
-        <v>0.43</v>
+        <v>3.43</v>
       </c>
       <c r="L149" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="M149" s="1">
-        <v>776080.0</v>
+        <v>1195824.0</v>
       </c>
       <c r="N149" s="1">
-        <v>779556.71</v>
+        <v>1237002.08</v>
       </c>
       <c r="O149" s="1">
-        <v>0.56</v>
+        <v>0.83</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="B150" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="C150" s="1">
-        <v>800000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>98.452</v>
+        <v>98.539</v>
       </c>
       <c r="E150" s="1">
-        <v>99.492</v>
+        <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>795936.0</v>
+        <v>504000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-8320.0</v>
+        <v>-7363.44</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.0453101756925</v>
+        <v>-1.461</v>
       </c>
       <c r="K150">
-        <v>0.5</v>
+        <v>1.03</v>
       </c>
       <c r="L150" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="M150" s="1">
-        <v>787616.0</v>
+        <v>496636.56</v>
       </c>
       <c r="N150" s="1">
-        <v>791588.6</v>
+        <v>501807.16</v>
       </c>
       <c r="O150" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="B151" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="C151" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>106.337</v>
+        <v>99.801</v>
       </c>
       <c r="E151" s="1">
-        <v>108.31357167</v>
+        <v>99.7</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>649881.43</v>
+        <v>997000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-11859.43</v>
+        <v>1010.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.8248605749513</v>
+        <v>0.10130391173521</v>
       </c>
       <c r="K151">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>638022.0</v>
+        <v>998010.0</v>
       </c>
       <c r="N151" s="1">
-        <v>651337.07</v>
+        <v>998010.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.47</v>
+        <v>0.67</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="B152" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="C152" s="1">
-        <v>1200000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.717</v>
+        <v>98.75</v>
       </c>
       <c r="E152" s="1">
-        <v>100.58933333</v>
+        <v>99.55553606</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1207072.0</v>
+        <v>510719.9</v>
       </c>
       <c r="I152" s="1">
-        <v>-22468.0</v>
+        <v>-4132.4</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.8613636966146</v>
+        <v>-0.80913236394352</v>
       </c>
       <c r="K152">
-        <v>2.97</v>
+        <v>2.52</v>
       </c>
       <c r="L152" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="M152" s="1">
-        <v>1184604.0</v>
+        <v>506587.5</v>
       </c>
       <c r="N152" s="1">
-        <v>1220221.81</v>
+        <v>519489.8</v>
       </c>
       <c r="O152" s="1">
-        <v>0.87</v>
+        <v>0.35</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="B153" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="C153" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>88.505</v>
+        <v>100.341</v>
       </c>
       <c r="E153" s="1">
-        <v>86.18353143</v>
+        <v>99.897</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>603284.72</v>
+        <v>299691.0</v>
       </c>
       <c r="I153" s="1">
-        <v>16250.28</v>
+        <v>1332.0</v>
       </c>
       <c r="J153" s="1">
-        <v>2.6936336129979</v>
+        <v>0.44445779152527</v>
       </c>
       <c r="K153">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>316.44</v>
+        <v>0.46</v>
+      </c>
+      <c r="L153" t="s">
+        <v>463</v>
       </c>
       <c r="M153" s="1">
-        <v>619535.0</v>
+        <v>301023.0</v>
       </c>
       <c r="N153" s="1">
-        <v>619851.44</v>
+        <v>302392.52</v>
       </c>
       <c r="O153" s="1">
-        <v>0.44</v>
+        <v>0.2</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="B154" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="C154" s="1">
-        <v>511000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.067</v>
+        <v>101.548</v>
       </c>
       <c r="E154" s="1">
-        <v>100.27221135</v>
+        <v>100.89933973</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>512391.0</v>
+        <v>1051371.12</v>
       </c>
       <c r="I154" s="1">
-        <v>4061.37</v>
+        <v>6759.04</v>
       </c>
       <c r="J154" s="1">
-        <v>0.79263101810922</v>
+        <v>0.64287860598644</v>
       </c>
       <c r="K154">
-        <v>1.47</v>
+        <v>0.32</v>
       </c>
       <c r="L154" t="s">
-        <v>474</v>
+        <v>466</v>
       </c>
       <c r="M154" s="1">
-        <v>516452.37</v>
+        <v>1058130.16</v>
       </c>
       <c r="N154" s="1">
-        <v>523959.87</v>
+        <v>1061448.86</v>
       </c>
       <c r="O154" s="1">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="B155" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
       <c r="C155" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.378</v>
+        <v>99.078</v>
       </c>
       <c r="E155" s="1">
-        <v>102.939</v>
+        <v>100.0417275</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>720573.0</v>
+        <v>400166.91</v>
       </c>
       <c r="I155" s="1">
-        <v>-17927.0</v>
+        <v>-3854.91</v>
       </c>
       <c r="J155" s="1">
-        <v>-2.4878811723448</v>
+        <v>-0.96332552834016</v>
       </c>
       <c r="K155">
-        <v>0.51</v>
+        <v>2.07</v>
       </c>
       <c r="L155" t="s">
-        <v>477</v>
+        <v>469</v>
       </c>
       <c r="M155" s="1">
-        <v>702646.0</v>
+        <v>396312.0</v>
       </c>
       <c r="N155" s="1">
-        <v>706191.55</v>
+        <v>404592.82</v>
       </c>
       <c r="O155" s="1">
-        <v>0.5</v>
+        <v>0.27</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="B156" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="C156" s="1">
-        <v>1400000.0</v>
+        <v>481000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>97.062</v>
+        <v>100.5</v>
       </c>
       <c r="E156" s="1">
-        <v>100.58606214</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>1408204.87</v>
+        <v>481000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-49336.87</v>
+        <v>2405.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-3.5035292840594</v>
+        <v>0.5</v>
       </c>
       <c r="K156">
-        <v>0.4</v>
+        <v>0.51</v>
       </c>
       <c r="L156" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="M156" s="1">
-        <v>1358868.0</v>
+        <v>483405.0</v>
       </c>
       <c r="N156" s="1">
-        <v>1364434.44</v>
+        <v>485842.84</v>
       </c>
       <c r="O156" s="1">
-        <v>0.97</v>
+        <v>0.32</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="B157" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="C157" s="1">
-        <v>850000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>97.98</v>
+        <v>99.827</v>
       </c>
       <c r="E157" s="1">
-        <v>99.64942118</v>
+        <v>100.01896552</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>847020.08</v>
+        <v>551104.5</v>
       </c>
       <c r="I157" s="1">
-        <v>-14190.08</v>
+        <v>-1057.73</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.6752944038824</v>
+        <v>-0.19192911689162</v>
       </c>
       <c r="K157">
-        <v>2.19</v>
+        <v>0.74</v>
       </c>
       <c r="L157" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="M157" s="1">
-        <v>832830.0</v>
+        <v>550046.77</v>
       </c>
       <c r="N157" s="1">
-        <v>851413.56</v>
+        <v>554115.11</v>
       </c>
       <c r="O157" s="1">
-        <v>0.61</v>
+        <v>0.37</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="B158" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="C158" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>97.429</v>
+        <v>100.374</v>
       </c>
       <c r="E158" s="1">
-        <v>99.908</v>
+        <v>98.29879778</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>499540.0</v>
+        <v>884689.18</v>
       </c>
       <c r="I158" s="1">
-        <v>-12395.0</v>
+        <v>18676.82</v>
       </c>
       <c r="J158" s="1">
-        <v>-2.4812827801577</v>
+        <v>2.1111165844709</v>
       </c>
       <c r="K158">
-        <v>0.78</v>
+        <v>0.47</v>
       </c>
       <c r="L158" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="M158" s="1">
-        <v>487145.0</v>
+        <v>903366.0</v>
       </c>
       <c r="N158" s="1">
-        <v>491020.0</v>
+        <v>907607.1</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>0.61</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>487</v>
+        <v>479</v>
       </c>
       <c r="B159" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="C159" s="1">
-        <v>400000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>102.409</v>
+        <v>98.424</v>
       </c>
       <c r="E159" s="1">
-        <v>103.50275</v>
+        <v>99.30427009</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>414011.0</v>
+        <v>444883.13</v>
       </c>
       <c r="I159" s="1">
-        <v>-4375.0</v>
+        <v>-3943.61</v>
       </c>
       <c r="J159" s="1">
-        <v>-1.0567352075186</v>
+        <v>-0.88643729871259</v>
       </c>
       <c r="K159">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>156.16</v>
+        <v>1.47</v>
+      </c>
+      <c r="L159" t="s">
+        <v>481</v>
       </c>
       <c r="M159" s="1">
-        <v>409636.0</v>
+        <v>440939.52</v>
       </c>
       <c r="N159" s="1">
-        <v>409792.16</v>
+        <v>447536.78</v>
       </c>
       <c r="O159" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="B160" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="C160" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>104.054</v>
+        <v>97.632</v>
       </c>
       <c r="E160" s="1">
-        <v>106.53128571</v>
+        <v>98.599555</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>745719.0</v>
+        <v>788796.44</v>
       </c>
       <c r="I160" s="1">
-        <v>-17341.0</v>
+        <v>-7740.44</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.3254067550914</v>
+        <v>-0.98129753222517</v>
       </c>
       <c r="K160">
-        <v>2.07</v>
+        <v>0.9</v>
       </c>
       <c r="L160" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="M160" s="1">
-        <v>728378.0</v>
+        <v>781056.0</v>
       </c>
       <c r="N160" s="1">
-        <v>742886.22</v>
+        <v>788231.34</v>
       </c>
       <c r="O160" s="1">
         <v>0.53</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="B161" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="C161" s="1">
-        <v>1239000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.875</v>
+        <v>99.051</v>
       </c>
       <c r="E161" s="1">
-        <v>99.90992252</v>
+        <v>99.492</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1237883.94</v>
+        <v>795936.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-25212.69</v>
+        <v>-3528.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.0367571777367</v>
+        <v>-0.44325171873115</v>
       </c>
       <c r="K161">
+        <v>1.35</v>
+      </c>
+      <c r="L161" t="s">
+        <v>487</v>
+      </c>
+      <c r="M161" s="1">
+        <v>792408.0</v>
+      </c>
+      <c r="N161" s="1">
+        <v>803229.92</v>
+      </c>
+      <c r="O161" s="1">
         <v>0.54</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.87</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="B162" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="C162" s="1">
-        <v>988000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.83</v>
+        <v>100.613</v>
       </c>
       <c r="E162" s="1">
-        <v>100.44048583</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>992352.0</v>
+        <v>698000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-6031.6</v>
+        <v>4278.74</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.60780851955758</v>
+        <v>0.613</v>
       </c>
       <c r="K162">
-        <v>0.89</v>
+        <v>0.51</v>
       </c>
       <c r="L162" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="M162" s="1">
-        <v>986320.4</v>
+        <v>702278.74</v>
       </c>
       <c r="N162" s="1">
-        <v>995156.37</v>
+        <v>705811.92</v>
       </c>
       <c r="O162" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="B163" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="C163" s="1">
-        <v>286000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.984</v>
+        <v>100.089</v>
       </c>
       <c r="E163" s="1">
-        <v>100.94948252</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>288715.52</v>
+        <v>649000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>98.72</v>
+        <v>577.61</v>
       </c>
       <c r="J163" s="1">
-        <v>0.034192827597214</v>
+        <v>0.089</v>
       </c>
       <c r="K163">
-        <v>4.11</v>
+        <v>0.39</v>
       </c>
       <c r="L163" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="M163" s="1">
-        <v>288814.24</v>
+        <v>649577.61</v>
       </c>
       <c r="N163" s="1">
-        <v>300565.83</v>
+        <v>652115.64</v>
       </c>
       <c r="O163" s="1">
-        <v>0.21</v>
+        <v>0.44</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="B164" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="C164" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>102.3</v>
+        <v>88.696</v>
       </c>
       <c r="E164" s="1">
-        <v>105.263</v>
+        <v>86.18353143</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>315789.0</v>
+        <v>603284.72</v>
       </c>
       <c r="I164" s="1">
-        <v>-8889.0</v>
+        <v>17587.28</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.8148542222813</v>
+        <v>2.9152536798877</v>
       </c>
       <c r="K164">
-        <v>4.09</v>
+        <v>0.15</v>
       </c>
       <c r="L164" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="M164" s="1">
-        <v>306900.0</v>
+        <v>620872.0</v>
       </c>
       <c r="N164" s="1">
-        <v>319158.29</v>
+        <v>621907.62</v>
       </c>
       <c r="O164" s="1">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="B165" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="C165" s="1">
-        <v>683000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.173</v>
+        <v>101.367</v>
       </c>
       <c r="E165" s="1">
-        <v>101.19198243</v>
+        <v>100.27221135</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>691141.24</v>
+        <v>512391.0</v>
       </c>
       <c r="I165" s="1">
-        <v>6700.35</v>
+        <v>5594.37</v>
       </c>
       <c r="J165" s="1">
-        <v>0.96946175574764</v>
+        <v>1.0918166009942</v>
       </c>
       <c r="K165">
-        <v>3.49</v>
+        <v>1.98</v>
       </c>
       <c r="L165" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="M165" s="1">
-        <v>697841.59</v>
+        <v>517985.37</v>
       </c>
       <c r="N165" s="1">
-        <v>721692.79</v>
+        <v>528117.87</v>
       </c>
       <c r="O165" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="B166" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="C166" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.187</v>
+        <v>100.728</v>
       </c>
       <c r="E166" s="1">
-        <v>99.752715</v>
+        <v>102.939</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>598516.29</v>
+        <v>720573.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-9394.29</v>
+        <v>-15477.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.5695963763994</v>
+        <v>-2.1478739836214</v>
       </c>
       <c r="K166">
-        <v>2.28</v>
+        <v>1.0</v>
       </c>
       <c r="L166" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="M166" s="1">
-        <v>589122.0</v>
+        <v>705096.0</v>
       </c>
       <c r="N166" s="1">
-        <v>602817.21</v>
+        <v>712117.58</v>
       </c>
       <c r="O166" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="B167" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="C167" s="1">
-        <v>1014000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.869</v>
+        <v>97.735</v>
       </c>
       <c r="E167" s="1">
-        <v>102.86484418</v>
+        <v>100.58606214</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1043049.52</v>
+        <v>1408204.87</v>
       </c>
       <c r="I167" s="1">
-        <v>-40517.86</v>
+        <v>-39914.87</v>
       </c>
       <c r="J167" s="1">
-        <v>-3.8845576574351</v>
+        <v>-2.8344505015098</v>
       </c>
       <c r="K167">
-        <v>2.96</v>
+        <v>0.86</v>
       </c>
       <c r="L167" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="M167" s="1">
-        <v>1002531.66</v>
+        <v>1368290.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1032534.95</v>
+        <v>1380329.04</v>
       </c>
       <c r="O167" s="1">
-        <v>0.74</v>
+        <v>0.92</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="B168" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="C168" s="1">
-        <v>600000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>97.865</v>
+        <v>98.258</v>
       </c>
       <c r="E168" s="1">
-        <v>99.99142833</v>
+        <v>99.64942118</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>599948.57</v>
+        <v>847020.08</v>
       </c>
       <c r="I168" s="1">
-        <v>-12758.57</v>
+        <v>-11827.08</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.1266106193069</v>
+        <v>-1.3963163659591</v>
       </c>
       <c r="K168">
-        <v>0.77</v>
+        <v>2.6</v>
       </c>
       <c r="L168" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="M168" s="1">
-        <v>587190.0</v>
+        <v>835193.0</v>
       </c>
       <c r="N168" s="1">
-        <v>591785.44</v>
+        <v>857269.71</v>
       </c>
       <c r="O168" s="1">
-        <v>0.42</v>
+        <v>0.57</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="B169" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="C169" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.324</v>
+        <v>102.614</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>103.50275</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>300000.0</v>
+        <v>414011.0</v>
       </c>
       <c r="I169" s="1">
-        <v>972.0</v>
+        <v>-3555.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.324</v>
+        <v>-0.85867283719515</v>
       </c>
       <c r="K169">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>121.32</v>
+        <v>0.69</v>
+      </c>
+      <c r="L169" t="s">
+        <v>511</v>
       </c>
       <c r="M169" s="1">
-        <v>300972.0</v>
+        <v>410456.0</v>
       </c>
       <c r="N169" s="1">
-        <v>301093.32</v>
+        <v>413214.9</v>
       </c>
       <c r="O169" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="B170" t="s">
-        <v>518</v>
+        <v>510</v>
       </c>
       <c r="C170" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>95.916</v>
+        <v>97.882</v>
       </c>
       <c r="E170" s="1">
-        <v>97.25955556</v>
+        <v>99.908</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>875336.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-12092.0</v>
+        <v>-10130.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.3814123947833</v>
+        <v>-2.0278656363855</v>
       </c>
       <c r="K170">
-        <v>2.46</v>
+        <v>1.3</v>
       </c>
       <c r="L170" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="M170" s="1">
-        <v>863244.0</v>
+        <v>489410.0</v>
       </c>
       <c r="N170" s="1">
-        <v>885374.14</v>
+        <v>495922.15</v>
       </c>
       <c r="O170" s="1">
-        <v>0.63</v>
+        <v>0.33</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="B171" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="C171" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.757</v>
+        <v>104.16</v>
       </c>
       <c r="E171" s="1">
-        <v>99.696</v>
+        <v>106.53128571</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>299088.0</v>
+        <v>745719.0</v>
       </c>
       <c r="I171" s="1">
-        <v>183.0</v>
+        <v>-16599.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.061186005456588</v>
+        <v>-2.2259054684137</v>
       </c>
       <c r="K171">
-        <v>2.96</v>
+        <v>2.65</v>
       </c>
       <c r="L171" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="M171" s="1">
-        <v>299271.0</v>
+        <v>729120.0</v>
       </c>
       <c r="N171" s="1">
-        <v>308139.49</v>
+        <v>747703.56</v>
       </c>
       <c r="O171" s="1">
-        <v>0.22</v>
+        <v>0.5</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="B172" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="C172" s="1">
-        <v>431000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.173</v>
+        <v>98.519</v>
       </c>
       <c r="E172" s="1">
-        <v>99.695</v>
+        <v>99.90992252</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>429685.45</v>
+        <v>1237883.94</v>
       </c>
       <c r="I172" s="1">
-        <v>-2249.82</v>
+        <v>-17233.53</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.52359697076082</v>
+        <v>-1.392176555744</v>
       </c>
       <c r="K172">
-        <v>0.28</v>
+        <v>1.03</v>
       </c>
       <c r="L172" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="M172" s="1">
-        <v>427435.63</v>
+        <v>1220650.41</v>
       </c>
       <c r="N172" s="1">
-        <v>428631.21</v>
+        <v>1233447.75</v>
       </c>
       <c r="O172" s="1">
-        <v>0.31</v>
+        <v>0.82</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="B173" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="C173" s="1">
-        <v>1100000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>82.546</v>
+        <v>100.461</v>
       </c>
       <c r="E173" s="1">
-        <v>81.54266545</v>
+        <v>100.44048583</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>896969.32</v>
+        <v>992352.0</v>
       </c>
       <c r="I173" s="1">
-        <v>11036.68</v>
+        <v>202.68</v>
       </c>
       <c r="J173" s="1">
-        <v>1.2304411927935</v>
+        <v>0.020424204314598</v>
       </c>
       <c r="K173">
-        <v>0.46</v>
+        <v>1.45</v>
       </c>
       <c r="L173" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="M173" s="1">
-        <v>908006.0</v>
+        <v>992554.68</v>
       </c>
       <c r="N173" s="1">
-        <v>913091.62</v>
+        <v>1006844.95</v>
       </c>
       <c r="O173" s="1">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="B174" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="C174" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>89.504</v>
+        <v>102.7</v>
       </c>
       <c r="E174" s="1">
-        <v>89.78073818</v>
+        <v>103.40336364</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>987588.12</v>
+        <v>1137437.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-3044.12</v>
+        <v>-7737.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.3082378107181</v>
+        <v>-0.68021349753876</v>
       </c>
       <c r="K174">
-        <v>0.59</v>
+        <v>0.44</v>
       </c>
       <c r="L174" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="M174" s="1">
-        <v>984544.0</v>
+        <v>1129700.0</v>
       </c>
       <c r="N174" s="1">
-        <v>990985.78</v>
+        <v>1134538.49</v>
       </c>
       <c r="O174" s="1">
-        <v>0.71</v>
+        <v>0.76</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="B175" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="C175" s="1">
-        <v>200000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.566</v>
+        <v>102.574</v>
       </c>
       <c r="E175" s="1">
-        <v>102.932</v>
+        <v>101.19198243</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>205864.0</v>
+        <v>691141.24</v>
       </c>
       <c r="I175" s="1">
-        <v>-4732.0</v>
+        <v>9439.18</v>
       </c>
       <c r="J175" s="1">
-        <v>-2.2986049042086</v>
+        <v>1.3657382100365</v>
       </c>
       <c r="K175">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>226.03</v>
+        <v>4.06</v>
+      </c>
+      <c r="L175" t="s">
+        <v>528</v>
       </c>
       <c r="M175" s="1">
-        <v>201132.0</v>
+        <v>700580.42</v>
       </c>
       <c r="N175" s="1">
-        <v>201358.03</v>
+        <v>728291.04</v>
       </c>
       <c r="O175" s="1">
-        <v>0.14</v>
+        <v>0.49</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="B176" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="C176" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.55</v>
+        <v>99.092</v>
       </c>
       <c r="E176" s="1">
-        <v>100.1375</v>
+        <v>99.752715</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>801100.0</v>
+        <v>598516.29</v>
       </c>
       <c r="I176" s="1">
-        <v>-12700.0</v>
+        <v>-3964.29</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.585320184746</v>
+        <v>-0.6623528993672</v>
       </c>
       <c r="K176">
-        <v>1.86</v>
+        <v>2.81</v>
       </c>
       <c r="L176" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="M176" s="1">
-        <v>788400.0</v>
+        <v>594552.0</v>
       </c>
       <c r="N176" s="1">
-        <v>803257.97</v>
+        <v>611432.14</v>
       </c>
       <c r="O176" s="1">
-        <v>0.57</v>
+        <v>0.41</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>532</v>
+      </c>
+      <c r="B177" t="s">
+        <v>533</v>
+      </c>
+      <c r="C177" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.511</v>
+      </c>
+      <c r="E177" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>3490.13</v>
+      </c>
+      <c r="J177" s="1">
+        <v>0.511</v>
+      </c>
+      <c r="K177">
+        <v>0.5</v>
+      </c>
+      <c r="L177" t="s">
+        <v>534</v>
+      </c>
+      <c r="M177" s="1">
+        <v>686490.13</v>
+      </c>
+      <c r="N177" s="1">
+        <v>689881.7</v>
+      </c>
+      <c r="O177" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="P177">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:16">
+      <c r="A178" t="s">
+        <v>535</v>
+      </c>
+      <c r="B178" t="s">
+        <v>536</v>
+      </c>
+      <c r="C178" s="1">
+        <v>1014000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.068</v>
+      </c>
+      <c r="E178" s="1">
+        <v>102.86484418</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>1043049.52</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-28360.0</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-2.7189504866461</v>
+      </c>
+      <c r="K178">
+        <v>3.47</v>
+      </c>
+      <c r="L178" t="s">
         <v>537</v>
       </c>
-      <c r="B177" t="s">
+      <c r="M178" s="1">
+        <v>1014689.52</v>
+      </c>
+      <c r="N178" s="1">
+        <v>1049901.71</v>
+      </c>
+      <c r="O178" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="P178">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:16">
+      <c r="A179" t="s">
         <v>538</v>
       </c>
-      <c r="C177" s="1">
+      <c r="B179" t="s">
+        <v>539</v>
+      </c>
+      <c r="C179" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>98.143</v>
+      </c>
+      <c r="E179" s="1">
+        <v>99.99142833</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>599948.57</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-11090.57</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-1.8485867880308</v>
+      </c>
+      <c r="K179">
+        <v>1.17</v>
+      </c>
+      <c r="L179" t="s">
+        <v>540</v>
+      </c>
+      <c r="M179" s="1">
+        <v>588858.0</v>
+      </c>
+      <c r="N179" s="1">
+        <v>595897.82</v>
+      </c>
+      <c r="O179" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="P179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:16">
+      <c r="A180" t="s">
+        <v>541</v>
+      </c>
+      <c r="B180" t="s">
+        <v>542</v>
+      </c>
+      <c r="C180" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.881</v>
+      </c>
+      <c r="E180" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>2643.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>0.881</v>
+      </c>
+      <c r="K180">
+        <v>0.55</v>
+      </c>
+      <c r="L180" t="s">
+        <v>543</v>
+      </c>
+      <c r="M180" s="1">
+        <v>302643.0</v>
+      </c>
+      <c r="N180" s="1">
+        <v>304280.75</v>
+      </c>
+      <c r="O180" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P180">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:16">
+      <c r="A181" t="s">
+        <v>544</v>
+      </c>
+      <c r="B181" t="s">
+        <v>545</v>
+      </c>
+      <c r="C181" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>96.247</v>
+      </c>
+      <c r="E181" s="1">
+        <v>97.25955556</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>875336.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-9113.0</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-1.0410859372858</v>
+      </c>
+      <c r="K181">
+        <v>0.3</v>
+      </c>
+      <c r="L181" t="s">
+        <v>546</v>
+      </c>
+      <c r="M181" s="1">
+        <v>866223.0</v>
+      </c>
+      <c r="N181" s="1">
+        <v>868935.33</v>
+      </c>
+      <c r="O181" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="P181">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:16">
+      <c r="A182" t="s">
+        <v>547</v>
+      </c>
+      <c r="B182" t="s">
+        <v>548</v>
+      </c>
+      <c r="C182" s="1">
+        <v>431000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.714</v>
+      </c>
+      <c r="E182" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>429685.45</v>
+      </c>
+      <c r="I182" s="1">
+        <v>81.89</v>
+      </c>
+      <c r="J182" s="1">
+        <v>0.019058127288229</v>
+      </c>
+      <c r="K182">
+        <v>0.79</v>
+      </c>
+      <c r="L182" t="s">
+        <v>549</v>
+      </c>
+      <c r="M182" s="1">
+        <v>429767.34</v>
+      </c>
+      <c r="N182" s="1">
+        <v>433176.96</v>
+      </c>
+      <c r="O182" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P182">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:16">
+      <c r="A183" t="s">
+        <v>550</v>
+      </c>
+      <c r="B183" t="s">
+        <v>551</v>
+      </c>
+      <c r="C183" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>83.11</v>
+      </c>
+      <c r="E183" s="1">
+        <v>81.54266545</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>896969.32</v>
+      </c>
+      <c r="I183" s="1">
+        <v>17240.68</v>
+      </c>
+      <c r="J183" s="1">
+        <v>1.9221036456409</v>
+      </c>
+      <c r="K183">
+        <v>0.57</v>
+      </c>
+      <c r="L183" t="s">
+        <v>552</v>
+      </c>
+      <c r="M183" s="1">
+        <v>914210.0</v>
+      </c>
+      <c r="N183" s="1">
+        <v>920425.75</v>
+      </c>
+      <c r="O183" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="P183">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:16">
+      <c r="A184" t="s">
+        <v>553</v>
+      </c>
+      <c r="B184" t="s">
+        <v>554</v>
+      </c>
+      <c r="C184" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>90.077</v>
+      </c>
+      <c r="E184" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="I184" s="1">
+        <v>3258.88</v>
+      </c>
+      <c r="J184" s="1">
+        <v>0.32998371831366</v>
+      </c>
+      <c r="K184">
+        <v>0.69</v>
+      </c>
+      <c r="L184" t="s">
+        <v>555</v>
+      </c>
+      <c r="M184" s="1">
+        <v>990847.0</v>
+      </c>
+      <c r="N184" s="1">
+        <v>998418.92</v>
+      </c>
+      <c r="O184" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="P184">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:16">
+      <c r="A185" t="s">
+        <v>556</v>
+      </c>
+      <c r="B185" t="s">
+        <v>557</v>
+      </c>
+      <c r="C185" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>101.153</v>
+      </c>
+      <c r="E185" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-3558.0</v>
+      </c>
+      <c r="J185" s="1">
+        <v>-1.7283254964443</v>
+      </c>
+      <c r="K185">
+        <v>0.63</v>
+      </c>
+      <c r="L185" t="s">
+        <v>558</v>
+      </c>
+      <c r="M185" s="1">
+        <v>202306.0</v>
+      </c>
+      <c r="N185" s="1">
+        <v>203559.42</v>
+      </c>
+      <c r="O185" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P185">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:16">
+      <c r="A186" t="s">
+        <v>559</v>
+      </c>
+      <c r="B186" t="s">
+        <v>560</v>
+      </c>
+      <c r="C186" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.162</v>
+      </c>
+      <c r="E186" s="1">
+        <v>100.1375</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>801100.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-7804.0</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-0.97416052927225</v>
+      </c>
+      <c r="K186">
+        <v>2.29</v>
+      </c>
+      <c r="L186" t="s">
+        <v>561</v>
+      </c>
+      <c r="M186" s="1">
+        <v>793296.0</v>
+      </c>
+      <c r="N186" s="1">
+        <v>811609.32</v>
+      </c>
+      <c r="O186" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="P186">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:16">
+      <c r="A187" t="s">
+        <v>562</v>
+      </c>
+      <c r="B187" t="s">
+        <v>563</v>
+      </c>
+      <c r="C187" s="1">
         <v>-3300000.0</v>
       </c>
-      <c r="D177" s="1">
-[...2 lines deleted...]
-      <c r="E177" s="1">
+      <c r="D187" s="1">
+        <v>11.28136667</v>
+      </c>
+      <c r="E187" s="1">
         <v>0.0</v>
       </c>
-      <c r="F177" t="s">
-[...5 lines deleted...]
-      <c r="H177" s="1">
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
         <v>0.0</v>
       </c>
-      <c r="I177" s="1">
-[...2 lines deleted...]
-      <c r="J177" s="1">
+      <c r="I187" s="1">
+        <v>-337910.1</v>
+      </c>
+      <c r="J187" s="1">
         <v>0</v>
       </c>
-      <c r="K177">
+      <c r="K187">
         <v>0.0</v>
       </c>
-      <c r="L177" t="s">
-[...11 lines deleted...]
-      <c r="P177">
+      <c r="L187" t="s">
+        <v>564</v>
+      </c>
+      <c r="M187" s="1">
+        <v>-337910.1</v>
+      </c>
+      <c r="N187" s="1">
+        <v>-372285.1</v>
+      </c>
+      <c r="O187" s="1">
+        <v>-0.25</v>
+      </c>
+      <c r="P187">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>