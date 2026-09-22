--- v4 (2026-09-01)
+++ v5 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="565">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="567">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1653 +106,1659 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...8 lines deleted...]
-    <t>EURO-BOBL JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>9 655.01</t>
+    <t>11 290.14</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>10 963.66</t>
+    <t>12 044.59</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>2 780.82</t>
+  </si>
+  <si>
+    <t>BE6317598850</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...8 lines deleted...]
-    <t>15 202.74</t>
+    <t>30 582.19</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>19 703.84</t>
+    <t>21 964.93</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 668.49</t>
+    <t>2 876.71</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>3 221.91</t>
-[...8 lines deleted...]
-    <t>5 561.64</t>
+    <t>3 695.05</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 238.21</t>
+    <t>2 002.98</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>21 020.55</t>
+    <t>22 315.07</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>4 809.86</t>
+    <t>8 417.26</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>1 304.38</t>
+    <t>2 495.34</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>6 292.90</t>
-[...14 lines deleted...]
-    <t>ARKEMA SA PERP</t>
+    <t>6 925.21</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>3 020.55</t>
+    <t>6 041.10</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>11 471.23</t>
+    <t>12 995.89</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>52 481.23</t>
+    <t>56 130.59</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>2 135.85</t>
+  </si>
+  <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>22 941.55</t>
+    <t>26 432.65</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>3 726.03</t>
+    <t>4 301.37</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>12 287.67</t>
+    <t>14 531.51</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>9 727.67</t>
+    <t>11 263.62</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>4 890.41</t>
+    <t>7 335.62</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>1 597.83</t>
+    <t>3 994.57</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
+    <t>1 591.11</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>5 568.53</t>
+    <t>7 454.65</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>5 140.54</t>
+    <t>5 504.01</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>18 385.21</t>
+    <t>21 047.89</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>12 753.42</t>
+    <t>14 767.12</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
+    <t>1 307.97</t>
+  </si>
+  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>9 523.97</t>
+    <t>11 465.75</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
+    <t>2 246.92</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>14 109.40</t>
+    <t>15 554.75</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>2 031.65</t>
+  </si>
+  <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>28 203.30</t>
+    <t>2 095.63</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>1 660.85</t>
+    <t>3 246.21</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>27 130.14</t>
+    <t>29 575.34</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>14 317.03</t>
+    <t>15 835.50</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>18 123.29</t>
+    <t>19 676.71</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 486.30</t>
+    <t>3 046.92</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>19 254.79</t>
-[...8 lines deleted...]
-    <t>4 967.12</t>
+    <t>20 865.75</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>17 864.38</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>3 442.38</t>
+    <t>4 505.47</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>5 806.36</t>
+    <t>7 741.81</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>14 115.07</t>
+    <t>15 035.62</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>1 616.10</t>
+    <t>4 701.37</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>32 197.60</t>
+    <t>1 685.27</t>
+  </si>
+  <si>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>9 929.35</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
+    <t>1 581.37</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>11 305.48</t>
+    <t>13 117.81</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>2 980.82</t>
-[...8 lines deleted...]
-    <t>4 678.77</t>
+    <t>4 821.92</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>1 570.68</t>
+    <t>2 513.10</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>2 613.21</t>
+    <t>3 484.27</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>55 684.93</t>
+    <t>60 000.00</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>3 051.37</t>
+    <t>3 633.90</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>6 636.99</t>
+    <t>7 068.49</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>4 569.86</t>
+    <t>5 260.27</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
+    <t>1 198.63</t>
+  </si>
+  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>1 735.23</t>
+    <t>2 602.85</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>20 922.90</t>
+    <t>22 230.59</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>11 727.21</t>
+    <t>12 793.32</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>20 302.58</t>
+    <t>23 460.76</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>28 229.83</t>
+    <t>30 393.43</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>1 986.30</t>
+    <t>3 654.79</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>10 032.53</t>
+    <t>12 297.95</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
+    <t>2 978.42</t>
+  </si>
+  <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>4 042.12</t>
+    <t>6 969.18</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>1 981.78</t>
+    <t>4 062.65</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>3 791.10</t>
+    <t>9 098.63</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>12 390.41</t>
+    <t>13 361.30</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>10 998.63</t>
+    <t>12 559.25</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>4 023.90</t>
+    <t>5 784.36</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>3 092.47</t>
+    <t>7 890.41</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>5 917.81</t>
+    <t>7 298.63</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>3 573.29</t>
+    <t>5 169.86</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
+    <t>2 860.07</t>
+  </si>
+  <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>18 653.42</t>
+    <t>1 047.95</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 577.42</t>
+    <t>5 142.87</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>6 838.36</t>
+    <t>8 219.18</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 077.52</t>
+    <t>2 408.58</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>2 346.89</t>
+    <t>3 520.33</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>5 541.78</t>
+    <t>7 418.84</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>3 116.44</t>
+    <t>3 368.15</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>42 391.44</t>
+    <t>2 218.84</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>45 308.22</t>
+    <t>49 839.04</t>
   </si>
   <si>
     <t>FR0014018J01</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
+    <t>2 373.29</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>2 768.84</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>11 365.65</t>
+    <t>12 339.85</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>10 630.14</t>
+    <t>11 780.82</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>2 362.50</t>
+    <t>3 780.00</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>7 011.99</t>
+    <t>7 666.44</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>45 703.77</t>
+    <t>49 047.95</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>22 903.42</t>
+    <t>24 615.07</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>3 436.71</t>
+    <t>4 564.38</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>2 021.92</t>
+    <t>3 057.53</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>5 169.35</t>
+    <t>5 793.24</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>12 413.40</t>
+    <t>14 896.09</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 281.51</t>
+    <t>6 194.52</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>8 013.70</t>
+    <t>10 171.23</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>1 210.96</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>4 594.52</t>
+    <t>5 155.48</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>16 115.75</t>
+    <t>17 453.42</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>6 558.90</t>
+    <t>7 364.38</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
+    <t>3 682.19</t>
+  </si>
+  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>1 010.96</t>
+    <t>1 860.16</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>1 034.04</t>
+    <t>2 119.78</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>30 120.55</t>
+    <t>32 681.40</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>12 295.89</t>
+    <t>15 230.14</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>6 731.51</t>
+    <t>7 479.45</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>10 660.38</t>
+    <t>11 844.86</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>6 381.63</t>
+    <t>8 323.87</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>3 991.44</t>
+    <t>4 243.15</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>22 376.71</t>
+    <t>27 123.29</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>2 056.33</t>
+    <t>4 455.39</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>13 631.21</t>
+    <t>17 499.52</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>3 642.52</t>
+    <t>4 226.43</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
+    <t>1 087.40</t>
+  </si>
+  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 239.73</t>
+    <t>5 671.23</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>33 753.42</t>
+    <t>36 054.79</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>34 157.80</t>
+    <t>36 874.90</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>8 996.40</t>
+    <t>10 924.20</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>3 452.05</t>
+    <t>4 257.53</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>8 023.15</t>
-[...8 lines deleted...]
-    <t>34 904.11</t>
+    <t>10 053.10</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>15 866.59</t>
+    <t>16 901.37</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>6 315.34</t>
+    <t>7 805.48</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>19 586.90</t>
+    <t>22 904.04</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>2 709.59</t>
+    <t>3 946.58</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 960.00</t>
+    <t>5 808.00</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>1 677.12</t>
+    <t>2 934.97</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>3 792.08</t>
+    <t>4 667.18</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>1 906.85</t>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>3 254.79</t>
+    <t>3 600.00</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>29 626.03</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>23 048.68</t>
-[...8 lines deleted...]
-    <t>4 253.42</t>
+    <t>24 821.65</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>9 008.22</t>
+    <t>10 389.04</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>12 168.49</t>
+    <t>12 945.21</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>2 217.47</t>
+    <t>3 476.03</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>6 928.00</t>
+    <t>8 867.84</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>13 751.84</t>
+    <t>15 271.78</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>2 979.45</t>
+    <t>3 813.70</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>41 178.08</t>
+    <t>43 767.12</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>5 170.60</t>
+    <t>6 278.58</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
+    <t>1 869.86</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>12 902.30</t>
+    <t>13 898.43</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>1 369.52</t>
-[...8 lines deleted...]
-    <t>3 318.70</t>
+    <t>2 038.36</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>8 280.82</t>
+    <t>9 172.60</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>2 437.84</t>
+    <t>3 527.09</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>4 068.34</t>
+    <t>5 177.89</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>4 241.10</t>
+    <t>6 312.33</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>6 597.26</t>
+    <t>7 402.74</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>7 175.34</t>
+    <t>8 728.77</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>10 821.92</t>
+    <t>1 095.89</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>3 533.18</t>
+    <t>5 299.77</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>2 538.03</t>
+    <t>4 018.55</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>1 337.67</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>10 132.50</t>
+    <t>11 235.00</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>7 021.58</t>
+    <t>8 481.51</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>12 039.04</t>
+    <t>14 757.53</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>22 076.71</t>
+    <t>23 543.84</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>2 758.90</t>
+    <t>3 852.05</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>6 512.15</t>
+    <t>7 642.36</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>18 583.56</t>
+    <t>20 295.21</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>12 797.34</t>
+    <t>15 381.42</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>14 290.27</t>
+    <t>16 581.08</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>4 838.49</t>
+    <t>7 512.40</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>27 710.62</t>
+    <t>1 157.83</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>16 880.14</t>
-[...8 lines deleted...]
-    <t>3 391.57</t>
+    <t>18 217.81</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>2 921.13</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>35 212.19</t>
+    <t>37 399.93</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>7 039.82</t>
+    <t>8 066.47</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 637.75</t>
+    <t>2 274.66</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 712.33</t>
+    <t>4 006.85</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>3 409.62</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>6 215.75</t>
+    <t>6 690.41</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 571.92</t>
+    <t>8 046.58</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 253.42</t>
-[...8 lines deleted...]
-    <t>18 313.32</t>
+    <t>1 684.93</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
     <t>CDS-00108779</t>
   </si>
   <si>
     <t>PAR20260409050213052</t>
-  </si>
-[...1 lines deleted...]
-    <t>-34 375.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2061,9561 +2067,9561 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>65867.3721</v>
+      </c>
+      <c r="C2">
+        <v>1483.53</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>97716845.26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>97716845.26</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>519988.5635</v>
+      </c>
+      <c r="C3">
+        <v>101.53</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>52796168.84</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>52796168.84</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C4">
+        <v>101.43</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>1014.38</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>1014.38</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P187"/>
+  <dimension ref="A1:Z187"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O187" sqref="O187"/>
+      <selection activeCell="N187" sqref="N187"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>29</v>
       </c>
+      <c r="B2" s="1">
+        <v>4831.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>5451.0</v>
+        <v>1077.41</v>
       </c>
       <c r="D2" s="1">
-        <v>1076.04</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>1075.8841854688</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>5197596.5</v>
       </c>
       <c r="H2" s="1">
-        <v>5859917.78</v>
+        <v>7371.21</v>
       </c>
       <c r="I2" s="1">
-        <v>5576.26</v>
-[...2 lines deleted...]
-        <v>0.095159355631778</v>
+        <v>0.14181958911201</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>5204967.71</v>
+      </c>
+      <c r="M2" s="1">
+        <v>5204967.71</v>
+      </c>
+      <c r="N2" s="1">
+        <v>3.46</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>119.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>105.83</v>
+      </c>
+      <c r="D3" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>16660.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>16660.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>16660.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>-7.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>114.97</v>
+      </c>
+      <c r="D4" s="1">
+        <v>114.57</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...5 lines deleted...]
-      <c r="O3" s="1">
+      <c r="H4" s="1">
+        <v>-2800.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...33 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>-2800.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>-2800.0</v>
+      </c>
+      <c r="N4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...12 lines deleted...]
-    <row r="5" spans="1:16">
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>784000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>98.783</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.3340727</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>778779.13</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-4320.41</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.55476704929163</v>
+      </c>
+      <c r="J5">
+        <v>1.44</v>
+      </c>
+      <c r="K5" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="1">
+        <v>774458.72</v>
+      </c>
+      <c r="M5" s="1">
+        <v>785748.86</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>34</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.75</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>496655.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2095.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.42182198910713</v>
+      </c>
+      <c r="J6">
+        <v>0.16</v>
+      </c>
+      <c r="K6">
+        <v>794.52</v>
+      </c>
+      <c r="L6" s="1">
+        <v>498750.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>499544.52</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>37</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>109.233</v>
+      </c>
+      <c r="D7" s="1">
+        <v>102.64317665</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>342828.21</v>
+      </c>
+      <c r="H7" s="1">
+        <v>22010.01</v>
+      </c>
+      <c r="I7" s="1">
+        <v>6.420128028554</v>
+      </c>
+      <c r="J7">
+        <v>3.61</v>
+      </c>
+      <c r="K7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="1">
+      <c r="L7" s="1">
+        <v>364838.22</v>
+      </c>
+      <c r="M7" s="1">
+        <v>376882.81</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D7" s="1">
-[...2 lines deleted...]
-      <c r="E7" s="1">
+      <c r="C8" s="1">
+        <v>100.873</v>
+      </c>
+      <c r="D8" s="1">
         <v>99.847</v>
       </c>
-      <c r="F7" t="s">
-[...5 lines deleted...]
-      <c r="H7" s="1">
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
         <v>998470.0</v>
       </c>
-      <c r="I7" s="1">
-[...17 lines deleted...]
-      <c r="O7" s="1">
+      <c r="H8" s="1">
+        <v>10260.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.0275721854437</v>
+      </c>
+      <c r="J8">
+        <v>0.28</v>
+      </c>
+      <c r="K8" t="s">
+        <v>44</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1008730.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1011510.82</v>
+      </c>
+      <c r="N8" s="1">
         <v>0.67</v>
       </c>
-      <c r="P7">
-[...4 lines deleted...]
-      <c r="A8" t="s">
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="1">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>97.726</v>
+      </c>
+      <c r="D9" s="1">
+        <v>85.8945975</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>343578.39</v>
+      </c>
+      <c r="H9" s="1">
+        <v>47325.61</v>
+      </c>
+      <c r="I9" s="1">
+        <v>13.774326726428</v>
+      </c>
+      <c r="J9">
+        <v>0.15</v>
+      </c>
+      <c r="K9">
+        <v>594.52</v>
+      </c>
+      <c r="L9" s="1">
+        <v>390904.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>391498.52</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D8" s="1">
-[...2 lines deleted...]
-      <c r="E8" s="1">
+      <c r="C10" s="1">
+        <v>101.41</v>
+      </c>
+      <c r="D10" s="1">
         <v>100.4938</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" s="1">
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
         <v>1004938.0</v>
       </c>
-      <c r="I8" s="1">
-[...17 lines deleted...]
-      <c r="O8" s="1">
+      <c r="H10" s="1">
+        <v>9162.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.91169803510266</v>
+      </c>
+      <c r="J10">
+        <v>3.06</v>
+      </c>
+      <c r="K10" t="s">
+        <v>48</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1014100.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1044682.19</v>
+      </c>
+      <c r="N10" s="1">
         <v>0.69</v>
       </c>
-      <c r="P8">
-[...54 lines deleted...]
-      <c r="A10" t="s">
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>47</v>
       </c>
-      <c r="B10" t="s">
-[...45 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1">
+        <v>1048000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>98.591</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.46317271</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1042374.05</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-9140.37</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-0.87688004128652</v>
+      </c>
+      <c r="J11">
+        <v>2.1</v>
+      </c>
+      <c r="K11" t="s">
         <v>51</v>
       </c>
-      <c r="C11" s="1">
-[...27 lines deleted...]
-        <v>52</v>
+      <c r="L11" s="1">
+        <v>1033233.68</v>
       </c>
       <c r="M11" s="1">
-        <v>678916.0</v>
+        <v>1055198.61</v>
       </c>
       <c r="N11" s="1">
-        <v>680584.49</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:16">
+        <v>0.7</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.219</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.19042857</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>694333.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-13800.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1.9875189570422</v>
+      </c>
+      <c r="J12">
+        <v>0.41</v>
+      </c>
+      <c r="K12" t="s">
         <v>54</v>
       </c>
-      <c r="C12" s="1">
-[...27 lines deleted...]
-        <v>55</v>
+      <c r="L12" s="1">
+        <v>680533.0</v>
       </c>
       <c r="M12" s="1">
-        <v>685875.37</v>
+        <v>683409.71</v>
       </c>
       <c r="N12" s="1">
-        <v>689097.28</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>56</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1">
+        <v>731000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>94.155</v>
+      </c>
+      <c r="D13" s="1">
+        <v>93.7499357</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>685312.03</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2961.02</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.43206887817218</v>
+      </c>
+      <c r="J13">
+        <v>0.51</v>
+      </c>
+      <c r="K13" t="s">
         <v>57</v>
       </c>
-      <c r="C13" s="1">
-[...27 lines deleted...]
-        <v>58</v>
+      <c r="L13" s="1">
+        <v>688273.05</v>
       </c>
       <c r="M13" s="1">
-        <v>730241.75</v>
+        <v>691968.1</v>
       </c>
       <c r="N13" s="1">
-        <v>735803.39</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1">
+        <v>409000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.968</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>407552.14</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1316.98</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.32314392951047</v>
+      </c>
+      <c r="J14">
+        <v>0.49</v>
+      </c>
+      <c r="K14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="1">
-[...27 lines deleted...]
-        <v>61</v>
+      <c r="L14" s="1">
+        <v>408869.12</v>
       </c>
       <c r="M14" s="1">
-        <v>407789.36</v>
+        <v>410872.1</v>
       </c>
       <c r="N14" s="1">
-        <v>409027.57</v>
-[...1 lines deleted...]
-      <c r="O14" s="1">
         <v>0.27</v>
       </c>
-      <c r="P14">
-[...3 lines deleted...]
-    <row r="15" spans="1:16">
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>62</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>101.747</v>
+      </c>
+      <c r="D15" s="1">
+        <v>101.340404</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>506702.02</v>
+      </c>
+      <c r="H15" s="1">
+        <v>2032.98</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.40121805711373</v>
+      </c>
+      <c r="J15">
+        <v>4.46</v>
+      </c>
+      <c r="K15" t="s">
         <v>63</v>
       </c>
-      <c r="C15" s="1">
-[...27 lines deleted...]
-        <v>64</v>
+      <c r="L15" s="1">
+        <v>508735.0</v>
       </c>
       <c r="M15" s="1">
-        <v>507010.0</v>
+        <v>531050.07</v>
       </c>
       <c r="N15" s="1">
-        <v>528030.55</v>
-[...1 lines deleted...]
-      <c r="O15" s="1">
         <v>0.35</v>
       </c>
-      <c r="P15">
-[...3 lines deleted...]
-    <row r="16" spans="1:16">
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>65</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1">
+        <v>1672000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>100.312</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1664977.6</v>
+      </c>
+      <c r="H16" s="1">
+        <v>12239.04</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.73508736694115</v>
+      </c>
+      <c r="J16">
+        <v>0.5</v>
+      </c>
+      <c r="K16" t="s">
         <v>66</v>
       </c>
-      <c r="C16" s="1">
-[...27 lines deleted...]
-        <v>67</v>
+      <c r="L16" s="1">
+        <v>1677216.64</v>
       </c>
       <c r="M16" s="1">
-        <v>1671765.92</v>
+        <v>1685633.9</v>
       </c>
       <c r="N16" s="1">
-        <v>1676575.78</v>
-[...1 lines deleted...]
-      <c r="O16" s="1">
         <v>1.12</v>
       </c>
-      <c r="P16">
-[...3 lines deleted...]
-    <row r="17" spans="1:16">
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>68</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.587</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-138.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-0.022860550641089</v>
+      </c>
+      <c r="J17">
+        <v>0.42</v>
+      </c>
+      <c r="K17" t="s">
         <v>69</v>
       </c>
-      <c r="C17" s="1">
-[...27 lines deleted...]
-        <v>70</v>
+      <c r="L17" s="1">
+        <v>603522.0</v>
       </c>
       <c r="M17" s="1">
-        <v>602088.0</v>
+        <v>606017.34</v>
       </c>
       <c r="N17" s="1">
-        <v>603392.38</v>
-[...1 lines deleted...]
-      <c r="O17" s="1">
         <v>0.4</v>
       </c>
-      <c r="P17">
-[...3 lines deleted...]
-    <row r="18" spans="1:16">
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>71</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1">
+        <v>314000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>96.239</v>
+      </c>
+      <c r="D18" s="1">
+        <v>98.6381879</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>309723.91</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-7533.45</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2.432311409216</v>
+      </c>
+      <c r="J18">
+        <v>2.21</v>
+      </c>
+      <c r="K18" t="s">
         <v>72</v>
       </c>
-      <c r="C18" s="1">
-[...27 lines deleted...]
-        <v>73</v>
+      <c r="L18" s="1">
+        <v>302190.46</v>
       </c>
       <c r="M18" s="1">
-        <v>300824.56</v>
+        <v>309115.67</v>
       </c>
       <c r="N18" s="1">
-        <v>307117.46</v>
-[...1 lines deleted...]
-      <c r="O18" s="1">
         <v>0.21</v>
       </c>
-      <c r="P18">
-[...3 lines deleted...]
-    <row r="19" spans="1:16">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>74</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>98.318</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.1092</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1471638.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>3132.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.2128240776604</v>
+      </c>
+      <c r="J19">
+        <v>0.4</v>
+      </c>
+      <c r="K19" t="s">
         <v>75</v>
       </c>
-      <c r="C19" s="1">
-[...27 lines deleted...]
-        <v>76</v>
+      <c r="L19" s="1">
+        <v>1474770.0</v>
       </c>
       <c r="M19" s="1">
-        <v>495082.44</v>
+        <v>1480811.1</v>
       </c>
       <c r="N19" s="1">
-        <v>500394.7</v>
-[...8 lines deleted...]
-    <row r="20" spans="1:16">
+        <v>0.98</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>77</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>106.756</v>
+      </c>
+      <c r="D20" s="1">
+        <v>105.55</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>422200.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>4824.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.1425864519185</v>
+      </c>
+      <c r="J20">
+        <v>3.25</v>
+      </c>
+      <c r="K20" t="s">
         <v>78</v>
       </c>
-      <c r="C20" s="1">
+      <c r="L20" s="1">
+        <v>427024.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>440019.89</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1935000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>99.195</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.91270646</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1952660.87</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-33237.62</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.7021706385707</v>
+      </c>
+      <c r="J21">
+        <v>2.9</v>
+      </c>
+      <c r="K21" t="s">
+        <v>81</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1919423.25</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1975553.84</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="1">
+        <v>703000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.225</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>700595.74</v>
+      </c>
+      <c r="H22" s="1">
+        <v>3986.01</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.56894579461759</v>
+      </c>
+      <c r="J22">
+        <v>0.3</v>
+      </c>
+      <c r="K22" t="s">
+        <v>84</v>
+      </c>
+      <c r="L22" s="1">
+        <v>704581.75</v>
+      </c>
+      <c r="M22" s="1">
+        <v>706717.6</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="1">
+        <v>944000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>107.048</v>
+      </c>
+      <c r="D23" s="1">
+        <v>104.49157945</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>986400.51</v>
+      </c>
+      <c r="H23" s="1">
+        <v>24132.61</v>
+      </c>
+      <c r="I23" s="1">
+        <v>2.4465325955681</v>
+      </c>
+      <c r="J23">
+        <v>2.8</v>
+      </c>
+      <c r="K23" t="s">
+        <v>87</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1010533.12</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1036965.77</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>92.198</v>
+      </c>
+      <c r="D24" s="1">
+        <v>91.588784</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>457943.92</v>
+      </c>
+      <c r="H24" s="1">
+        <v>3046.08</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.66516441576514</v>
+      </c>
+      <c r="J24">
+        <v>0.86</v>
+      </c>
+      <c r="K24" t="s">
+        <v>90</v>
+      </c>
+      <c r="L24" s="1">
+        <v>460990.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>465291.37</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>104.103</v>
+      </c>
+      <c r="D25" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>846080.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-13256.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.5667549167927</v>
+      </c>
+      <c r="J25">
+        <v>1.82</v>
+      </c>
+      <c r="K25" t="s">
+        <v>93</v>
+      </c>
+      <c r="L25" s="1">
+        <v>832824.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>847355.51</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>100.264</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.07568647</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>791598.68</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1489.56</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.18817110710695</v>
+      </c>
+      <c r="J26">
+        <v>1.42</v>
+      </c>
+      <c r="K26" t="s">
+        <v>96</v>
+      </c>
+      <c r="L26" s="1">
+        <v>793088.24</v>
+      </c>
+      <c r="M26" s="1">
+        <v>804351.86</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B27" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100.821</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>998340.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>9870.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.98864114429954</v>
+      </c>
+      <c r="J27">
+        <v>0.73</v>
+      </c>
+      <c r="K27" t="s">
+        <v>99</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1008210.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1015545.62</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" s="1">
         <v>600000.0</v>
       </c>
-      <c r="D20" s="1">
-[...20 lines deleted...]
-      <c r="K20">
+      <c r="C28" s="1">
+        <v>107.413</v>
+      </c>
+      <c r="D28" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>647772.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-3294.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-0.5085122543117</v>
+      </c>
+      <c r="J28">
+        <v>0.67</v>
+      </c>
+      <c r="K28" t="s">
+        <v>102</v>
+      </c>
+      <c r="L28" s="1">
+        <v>644478.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>648472.57</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>89.495</v>
+      </c>
+      <c r="D29" s="1">
+        <v>89.011</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1513187.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>8228.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.54375301928975</v>
+      </c>
+      <c r="J29">
+        <v>0.09</v>
+      </c>
+      <c r="K29" t="s">
+        <v>105</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1521415.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1523006.11</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" s="1">
+        <v>846000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>100.902</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>840061.08</v>
+      </c>
+      <c r="H30" s="1">
+        <v>13569.84</v>
+      </c>
+      <c r="I30" s="1">
+        <v>1.6153396845858</v>
+      </c>
+      <c r="J30">
+        <v>0.88</v>
+      </c>
+      <c r="K30" t="s">
+        <v>108</v>
+      </c>
+      <c r="L30" s="1">
+        <v>853630.92</v>
+      </c>
+      <c r="M30" s="1">
+        <v>861085.57</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" s="1">
+        <v>133000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>102.834</v>
+      </c>
+      <c r="D31" s="1">
+        <v>103.37567669</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>137489.65</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-720.43</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.52398853295503</v>
+      </c>
+      <c r="J31">
+        <v>4.14</v>
+      </c>
+      <c r="K31" t="s">
+        <v>111</v>
+      </c>
+      <c r="L31" s="1">
+        <v>136769.22</v>
+      </c>
+      <c r="M31" s="1">
+        <v>142273.23</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1424000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>99.128</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.63892626</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1418858.31</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-7275.59</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.51277776989585</v>
+      </c>
+      <c r="J32">
+        <v>1.48</v>
+      </c>
+      <c r="K32" t="s">
+        <v>114</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1411582.72</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1432630.61</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>116</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>98.511</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.415167</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>994151.67</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-9041.67</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-0.90948597410695</v>
+      </c>
+      <c r="J33">
+        <v>1.48</v>
+      </c>
+      <c r="K33" t="s">
+        <v>117</v>
+      </c>
+      <c r="L33" s="1">
+        <v>985110.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>999877.12</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>103.835</v>
+      </c>
+      <c r="D34" s="1">
+        <v>105.58525</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>422341.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-7001.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-1.6576652515384</v>
+      </c>
+      <c r="J34">
+        <v>0.33</v>
+      </c>
+      <c r="K34" t="s">
+        <v>120</v>
+      </c>
+      <c r="L34" s="1">
+        <v>415340.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>416647.97</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>99.334</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.072667</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1000726.67</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-7386.67</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-0.73813062262046</v>
+      </c>
+      <c r="J35">
+        <v>1.15</v>
+      </c>
+      <c r="K35" t="s">
+        <v>123</v>
+      </c>
+      <c r="L35" s="1">
+        <v>993340.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1004805.75</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>99.909</v>
+      </c>
+      <c r="D36" s="1">
+        <v>101.00763667</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>909068.73</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-9887.73</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-1.0876768360518</v>
+      </c>
+      <c r="J36">
+        <v>0.25</v>
+      </c>
+      <c r="K36" t="s">
+        <v>126</v>
+      </c>
+      <c r="L36" s="1">
+        <v>899181.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>901427.92</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" s="1">
+        <v>747000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>98.818</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.09043641</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>747675.56</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-9505.1</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-1.2712867062286</v>
+      </c>
+      <c r="J37">
+        <v>2.08</v>
+      </c>
+      <c r="K37" t="s">
+        <v>129</v>
+      </c>
+      <c r="L37" s="1">
+        <v>738170.46</v>
+      </c>
+      <c r="M37" s="1">
+        <v>753725.21</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.223</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>7338.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.223</v>
+      </c>
+      <c r="J38">
+        <v>0.34</v>
+      </c>
+      <c r="K38" t="s">
+        <v>132</v>
+      </c>
+      <c r="L38" s="1">
+        <v>607338.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>609369.65</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>109.154</v>
+      </c>
+      <c r="D39" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-5368.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.61097200091054</v>
+      </c>
+      <c r="J39">
+        <v>0.26</v>
+      </c>
+      <c r="K39" t="s">
+        <v>135</v>
+      </c>
+      <c r="L39" s="1">
+        <v>873232.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>875327.63</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>137</v>
+      </c>
+      <c r="B40" s="1">
+        <v>668000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>102.37</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.33886377</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>670263.61</v>
+      </c>
+      <c r="H40" s="1">
+        <v>13567.99</v>
+      </c>
+      <c r="I40" s="1">
+        <v>2.0242766871977</v>
+      </c>
+      <c r="J40">
+        <v>0.49</v>
+      </c>
+      <c r="K40" t="s">
+        <v>138</v>
+      </c>
+      <c r="L40" s="1">
+        <v>683831.6</v>
+      </c>
+      <c r="M40" s="1">
+        <v>687077.81</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>140</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>89.815</v>
+      </c>
+      <c r="D41" s="1">
+        <v>89.2751455</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1785502.91</v>
+      </c>
+      <c r="H41" s="1">
+        <v>10797.09</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.60470861960119</v>
+      </c>
+      <c r="J41">
+        <v>1.48</v>
+      </c>
+      <c r="K41" t="s">
+        <v>141</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1796300.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1825875.34</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>143</v>
+      </c>
+      <c r="B42" s="1">
+        <v>782000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>98.464</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.62663939</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>779080.32</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-9091.84</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-1.1669964914529</v>
+      </c>
+      <c r="J42">
+        <v>2.03</v>
+      </c>
+      <c r="K42" t="s">
+        <v>144</v>
+      </c>
+      <c r="L42" s="1">
+        <v>769988.48</v>
+      </c>
+      <c r="M42" s="1">
+        <v>785823.98</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>146</v>
+      </c>
+      <c r="B43" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>98.246</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.5352725</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>796282.18</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-10314.18</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-1.2952920784941</v>
+      </c>
+      <c r="J43">
+        <v>2.46</v>
+      </c>
+      <c r="K43" t="s">
+        <v>147</v>
+      </c>
+      <c r="L43" s="1">
+        <v>785968.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>805644.71</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>149</v>
+      </c>
+      <c r="B44" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.43242857</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>703027.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-11819.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-1.6811587606166</v>
+      </c>
+      <c r="J44">
+        <v>0.44</v>
+      </c>
+      <c r="K44" t="s">
+        <v>150</v>
+      </c>
+      <c r="L44" s="1">
+        <v>691208.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>694254.92</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>96.213</v>
+      </c>
+      <c r="D45" s="1">
+        <v>98.8365</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>790692.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-20988.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-2.6543837549893</v>
+      </c>
+      <c r="J45">
+        <v>2.61</v>
+      </c>
+      <c r="K45" t="s">
+        <v>153</v>
+      </c>
+      <c r="L45" s="1">
+        <v>769704.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>790569.75</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>155</v>
+      </c>
+      <c r="B46" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>105.153</v>
+      </c>
+      <c r="D46" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>734440.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1631.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.22207396111323</v>
+      </c>
+      <c r="J46">
+        <v>2.55</v>
+      </c>
+      <c r="K46" t="s">
+        <v>156</v>
+      </c>
+      <c r="L46" s="1">
+        <v>736071.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>753935.38</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>158</v>
+      </c>
+      <c r="B47" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>103.693</v>
+      </c>
+      <c r="D47" s="1">
+        <v>101.25988946</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>393900.97</v>
+      </c>
+      <c r="H47" s="1">
+        <v>9464.8</v>
+      </c>
+      <c r="I47" s="1">
+        <v>2.4028374441424</v>
+      </c>
+      <c r="J47">
+        <v>1.16</v>
+      </c>
+      <c r="K47" t="s">
+        <v>159</v>
+      </c>
+      <c r="L47" s="1">
+        <v>403365.77</v>
+      </c>
+      <c r="M47" s="1">
+        <v>407871.24</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" s="1">
+        <v>411000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.937</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>407933.94</v>
+      </c>
+      <c r="H48" s="1">
+        <v>2807.13</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.68813347572894</v>
+      </c>
+      <c r="J48">
+        <v>0.14</v>
+      </c>
+      <c r="K48">
+        <v>557.38</v>
+      </c>
+      <c r="L48" s="1">
+        <v>410741.07</v>
+      </c>
+      <c r="M48" s="1">
+        <v>411298.45</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>163</v>
+      </c>
+      <c r="B49" s="1">
+        <v>841000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>101.893</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.2880654</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>843422.63</v>
+      </c>
+      <c r="H49" s="1">
+        <v>13497.5</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.6003246201729</v>
+      </c>
+      <c r="J49">
+        <v>0.92</v>
+      </c>
+      <c r="K49" t="s">
+        <v>164</v>
+      </c>
+      <c r="L49" s="1">
+        <v>856920.13</v>
+      </c>
+      <c r="M49" s="1">
+        <v>864661.94</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>166</v>
+      </c>
+      <c r="B50" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.89</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.3582</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>401432.8</v>
+      </c>
+      <c r="H50" s="1">
+        <v>6127.2</v>
+      </c>
+      <c r="I50" s="1">
+        <v>1.5263326763533</v>
+      </c>
+      <c r="J50">
+        <v>3.76</v>
+      </c>
+      <c r="K50" t="s">
+        <v>167</v>
+      </c>
+      <c r="L50" s="1">
+        <v>407560.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>422595.62</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>169</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="D51" s="1">
+        <v>101.70135077</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1322117.56</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-18828.56</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-1.4241214676855</v>
+      </c>
+      <c r="J51">
+        <v>0.36</v>
+      </c>
+      <c r="K51" t="s">
+        <v>170</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1303289.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1307990.37</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>172</v>
+      </c>
+      <c r="B52" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>104.409</v>
+      </c>
+      <c r="D52" s="1">
+        <v>103.84281857</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>726899.73</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3963.27</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.54522925741078</v>
+      </c>
+      <c r="J52">
+        <v>0.24</v>
+      </c>
+      <c r="K52" t="s">
+        <v>173</v>
+      </c>
+      <c r="L52" s="1">
+        <v>730863.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>732548.27</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B53" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>100.943</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>4715.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.943</v>
+      </c>
+      <c r="J53">
+        <v>0.13</v>
+      </c>
+      <c r="K53">
+        <v>643.84</v>
+      </c>
+      <c r="L53" s="1">
+        <v>504715.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>505358.84</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>177</v>
+      </c>
+      <c r="B54" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>105.866</v>
+      </c>
+      <c r="D54" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>751380.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-10318.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1.3732066331284</v>
+      </c>
+      <c r="J54">
+        <v>0.02</v>
+      </c>
+      <c r="K54">
+        <v>137.91</v>
+      </c>
+      <c r="L54" s="1">
+        <v>741062.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>741199.91</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>103.216</v>
+      </c>
+      <c r="D55" s="1">
+        <v>101.255</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>303765.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>5883.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>1.936694484223</v>
+      </c>
+      <c r="J55">
+        <v>0.53</v>
+      </c>
+      <c r="K55" t="s">
+        <v>180</v>
+      </c>
+      <c r="L55" s="1">
+        <v>309648.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>311229.37</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>182</v>
+      </c>
+      <c r="B56" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>106.799</v>
+      </c>
+      <c r="D56" s="1">
+        <v>109.243715</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>655462.29</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-14668.29</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-2.2378541410826</v>
+      </c>
+      <c r="J56">
+        <v>2.19</v>
+      </c>
+      <c r="K56" t="s">
+        <v>183</v>
+      </c>
+      <c r="L56" s="1">
+        <v>640794.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>653911.81</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>185</v>
+      </c>
+      <c r="B57" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.984</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>799872.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-6440.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-0.8051288206113</v>
+      </c>
+      <c r="J57">
+        <v>0.6</v>
+      </c>
+      <c r="K57" t="s">
+        <v>186</v>
+      </c>
+      <c r="L57" s="1">
+        <v>793432.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>798253.92</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>188</v>
+      </c>
+      <c r="B58" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>100.167</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>503667.36</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1174.32</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.23315388156183</v>
+      </c>
+      <c r="J58">
+        <v>0.5</v>
+      </c>
+      <c r="K58" t="s">
+        <v>189</v>
+      </c>
+      <c r="L58" s="1">
+        <v>504841.68</v>
+      </c>
+      <c r="M58" s="1">
+        <v>507354.78</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>191</v>
+      </c>
+      <c r="B59" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>101.179</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>4716.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.179</v>
+      </c>
+      <c r="J59">
+        <v>0.87</v>
+      </c>
+      <c r="K59" t="s">
+        <v>192</v>
+      </c>
+      <c r="L59" s="1">
+        <v>404716.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>408200.27</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>194</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>104.625</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.91250667</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1513687.6</v>
+      </c>
+      <c r="H60" s="1">
+        <v>55687.4</v>
+      </c>
+      <c r="I60" s="1">
+        <v>3.6789229164591</v>
+      </c>
+      <c r="J60">
+        <v>4.0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>195</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1569375.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1629375.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>197</v>
+      </c>
+      <c r="B61" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>299685.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-1290.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.4304519745733</v>
+      </c>
+      <c r="J61">
+        <v>1.21</v>
+      </c>
+      <c r="K61" t="s">
+        <v>198</v>
+      </c>
+      <c r="L61" s="1">
+        <v>298395.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>302028.9</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>200</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>85.968</v>
+      </c>
+      <c r="D62" s="1">
+        <v>86.06233333</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1032748.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-1132.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-0.10961047612777</v>
+      </c>
+      <c r="J62">
+        <v>0.59</v>
+      </c>
+      <c r="K62" t="s">
+        <v>201</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1031616.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1038684.49</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B63" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>99.404</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.6852</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>402740.8</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-5124.8</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.2724809604589</v>
+      </c>
+      <c r="J63">
+        <v>1.32</v>
+      </c>
+      <c r="K63" t="s">
+        <v>204</v>
+      </c>
+      <c r="L63" s="1">
+        <v>397616.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>402876.27</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>206</v>
+      </c>
+      <c r="B64" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.248</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-5488.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.3635460147088</v>
+      </c>
+      <c r="J64">
+        <v>0.3</v>
+      </c>
+      <c r="K64" t="s">
+        <v>207</v>
+      </c>
+      <c r="L64" s="1">
+        <v>396992.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>398190.63</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>209</v>
+      </c>
+      <c r="B65" s="1">
+        <v>416000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.832</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>414593.92</v>
+      </c>
+      <c r="H65" s="1">
+        <v>4867.2</v>
+      </c>
+      <c r="I65" s="1">
+        <v>1.1739680118802</v>
+      </c>
+      <c r="J65">
+        <v>0.63</v>
+      </c>
+      <c r="K65" t="s">
+        <v>210</v>
+      </c>
+      <c r="L65" s="1">
+        <v>419461.12</v>
+      </c>
+      <c r="M65" s="1">
+        <v>422063.97</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>212</v>
+      </c>
+      <c r="B66" s="1">
+        <v>627000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>99.435</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.84305423</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>626015.95</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-2558.5</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-0.40869565703558</v>
+      </c>
+      <c r="J66">
+        <v>3.55</v>
+      </c>
+      <c r="K66" t="s">
+        <v>213</v>
+      </c>
+      <c r="L66" s="1">
+        <v>623457.45</v>
+      </c>
+      <c r="M66" s="1">
+        <v>645688.04</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>215</v>
+      </c>
+      <c r="B67" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>99.133</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.096834</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>500484.17</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-4819.17</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.96290158388027</v>
+      </c>
+      <c r="J67">
+        <v>2.56</v>
+      </c>
+      <c r="K67" t="s">
+        <v>216</v>
+      </c>
+      <c r="L67" s="1">
+        <v>495665.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>508458.32</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>218</v>
+      </c>
+      <c r="B68" s="1">
+        <v>1592000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>98.893</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.08562374</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1593363.13</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-18986.57</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.1916034482359</v>
+      </c>
+      <c r="J68">
+        <v>1.47</v>
+      </c>
+      <c r="K68" t="s">
+        <v>219</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1574376.56</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1597837.32</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>221</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1009000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>98.522</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.01720416</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1009173.59</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-15086.61</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-1.4949469694307</v>
+      </c>
+      <c r="J69">
+        <v>3.01</v>
+      </c>
+      <c r="K69" t="s">
+        <v>222</v>
+      </c>
+      <c r="L69" s="1">
+        <v>994086.98</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1024480.41</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>224</v>
+      </c>
+      <c r="B70" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>99.466</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.49511125</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>803960.89</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-8232.89</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-1.0240411072733</v>
+      </c>
+      <c r="J70">
+        <v>0.46</v>
+      </c>
+      <c r="K70" t="s">
+        <v>225</v>
+      </c>
+      <c r="L70" s="1">
+        <v>795728.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>799382.79</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>227</v>
+      </c>
+      <c r="B71" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.631</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>896679.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-7983.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.89028515221166</v>
+      </c>
+      <c r="J71">
+        <v>1.37</v>
+      </c>
+      <c r="K71" t="s">
+        <v>228</v>
+      </c>
+      <c r="L71" s="1">
+        <v>888696.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>900993.95</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>230</v>
+      </c>
+      <c r="B72" s="1">
+        <v>1115000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>100.537</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>1112000.65</v>
+      </c>
+      <c r="H72" s="1">
+        <v>8986.9</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.80817398802779</v>
+      </c>
+      <c r="J72">
+        <v>0.27</v>
+      </c>
+      <c r="K72" t="s">
+        <v>231</v>
+      </c>
+      <c r="L72" s="1">
+        <v>1120987.55</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1123965.97</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>233</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>100.407</v>
+      </c>
+      <c r="D73" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1093961.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>10516.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0.96127741299736</v>
+      </c>
+      <c r="J73">
+        <v>0.63</v>
+      </c>
+      <c r="K73" t="s">
+        <v>234</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1104477.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1111446.18</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>236</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1258000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>98.417</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.38705326</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1250289.13</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-12203.27</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.97603583900629</v>
+      </c>
+      <c r="J74">
+        <v>0.32</v>
+      </c>
+      <c r="K74" t="s">
+        <v>237</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1238085.86</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1242148.51</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>239</v>
+      </c>
+      <c r="B75" s="1">
+        <v>2050000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>100.948</v>
+      </c>
+      <c r="D75" s="1">
+        <v>96.98605268</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1988214.08</v>
+      </c>
+      <c r="H75" s="1">
+        <v>81219.92</v>
+      </c>
+      <c r="I75" s="1">
+        <v>4.0850691490928</v>
+      </c>
+      <c r="J75">
+        <v>0.44</v>
+      </c>
+      <c r="K75" t="s">
+        <v>240</v>
+      </c>
+      <c r="L75" s="1">
+        <v>2069434.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>2078532.63</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>242</v>
+      </c>
+      <c r="B76" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>91.263</v>
+      </c>
+      <c r="D76" s="1">
+        <v>83.47740778</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>751296.67</v>
+      </c>
+      <c r="H76" s="1">
+        <v>70070.33</v>
+      </c>
+      <c r="I76" s="1">
+        <v>9.3265859943183</v>
+      </c>
+      <c r="J76">
+        <v>1.48</v>
+      </c>
+      <c r="K76" t="s">
+        <v>243</v>
+      </c>
+      <c r="L76" s="1">
+        <v>821367.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>834728.3</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>245</v>
+      </c>
+      <c r="B77" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>102.25</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.4068</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>702847.6</v>
+      </c>
+      <c r="H77" s="1">
+        <v>12902.4</v>
+      </c>
+      <c r="I77" s="1">
+        <v>1.8357322412426</v>
+      </c>
+      <c r="J77">
+        <v>1.79</v>
+      </c>
+      <c r="K77" t="s">
+        <v>246</v>
+      </c>
+      <c r="L77" s="1">
+        <v>715750.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>728309.25</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>248</v>
+      </c>
+      <c r="B78" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.30714286</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>702150.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>923.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0.13145339314961</v>
+      </c>
+      <c r="J78">
+        <v>0.83</v>
+      </c>
+      <c r="K78" t="s">
+        <v>249</v>
+      </c>
+      <c r="L78" s="1">
+        <v>703073.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>708857.36</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>251</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.048</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.70225</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1196427.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-7851.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.65620384695431</v>
+      </c>
+      <c r="J79">
+        <v>0.66</v>
+      </c>
+      <c r="K79" t="s">
+        <v>252</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1188576.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1196466.41</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>254</v>
+      </c>
+      <c r="B80" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.574</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.28911125</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>802312.89</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-13720.89</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.7101669649107</v>
+      </c>
+      <c r="J80">
+        <v>0.91</v>
+      </c>
+      <c r="K80" t="s">
+        <v>255</v>
+      </c>
+      <c r="L80" s="1">
+        <v>788592.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>795890.63</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>257</v>
+      </c>
+      <c r="B81" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>101.612</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>597906.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>11766.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>1.9678678588273</v>
+      </c>
+      <c r="J81">
+        <v>0.86</v>
+      </c>
+      <c r="K81" t="s">
+        <v>258</v>
+      </c>
+      <c r="L81" s="1">
+        <v>609672.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>614841.86</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>260</v>
+      </c>
+      <c r="B82" s="1">
+        <v>898000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>100.755</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>895916.64</v>
+      </c>
+      <c r="H82" s="1">
+        <v>8863.26</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.98929516478229</v>
+      </c>
+      <c r="J82">
+        <v>0.32</v>
+      </c>
+      <c r="K82" t="s">
+        <v>261</v>
+      </c>
+      <c r="L82" s="1">
+        <v>904779.9</v>
+      </c>
+      <c r="M82" s="1">
+        <v>907639.97</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>99.375</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.92916667</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>599575.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-3325.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.55455947963141</v>
+      </c>
+      <c r="J83">
+        <v>0.17</v>
+      </c>
+      <c r="K83" t="s">
+        <v>264</v>
+      </c>
+      <c r="L83" s="1">
+        <v>596250.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>597297.95</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>266</v>
+      </c>
+      <c r="B84" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.00810357</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>280022.69</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-3021.49</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-1.0790161325855</v>
+      </c>
+      <c r="J84">
+        <v>1.84</v>
+      </c>
+      <c r="K84" t="s">
+        <v>267</v>
+      </c>
+      <c r="L84" s="1">
+        <v>277001.2</v>
+      </c>
+      <c r="M84" s="1">
+        <v>282144.07</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>269</v>
+      </c>
+      <c r="B85" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>98.93</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>592260.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1320.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.2228750886435</v>
+      </c>
+      <c r="J85">
+        <v>1.37</v>
+      </c>
+      <c r="K85" t="s">
+        <v>270</v>
+      </c>
+      <c r="L85" s="1">
+        <v>593580.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>601799.18</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>272</v>
+      </c>
+      <c r="B86" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.912</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.03090857</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>700216.36</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-7832.36</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-1.1185628396343</v>
+      </c>
+      <c r="J86">
+        <v>0.34</v>
+      </c>
+      <c r="K86" t="s">
+        <v>273</v>
+      </c>
+      <c r="L86" s="1">
+        <v>692384.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>694792.58</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>275</v>
+      </c>
+      <c r="B87" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="D87" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>2318.12</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.476</v>
+      </c>
+      <c r="J87">
+        <v>0.72</v>
+      </c>
+      <c r="K87" t="s">
+        <v>276</v>
+      </c>
+      <c r="L87" s="1">
+        <v>489318.12</v>
+      </c>
+      <c r="M87" s="1">
+        <v>492838.45</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>278</v>
+      </c>
+      <c r="B88" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>101.385</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>899478.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>12987.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.4438374257069</v>
+      </c>
+      <c r="J88">
+        <v>0.82</v>
+      </c>
+      <c r="K88" t="s">
+        <v>279</v>
+      </c>
+      <c r="L88" s="1">
+        <v>912465.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>919883.84</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>281</v>
+      </c>
+      <c r="B89" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>95.308</v>
+      </c>
+      <c r="D89" s="1">
+        <v>94.61294429</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>662290.61</v>
+      </c>
+      <c r="H89" s="1">
+        <v>4865.39</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.73463067821541</v>
+      </c>
+      <c r="J89">
+        <v>0.48</v>
+      </c>
+      <c r="K89" t="s">
+        <v>282</v>
+      </c>
+      <c r="L89" s="1">
+        <v>667156.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>670524.15</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>284</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>101.616</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.55165909</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1106068.25</v>
+      </c>
+      <c r="H90" s="1">
+        <v>11707.75</v>
+      </c>
+      <c r="I90" s="1">
+        <v>1.0585015888486</v>
+      </c>
+      <c r="J90">
+        <v>0.2</v>
+      </c>
+      <c r="K90" t="s">
+        <v>285</v>
+      </c>
+      <c r="L90" s="1">
+        <v>1117776.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>1119994.84</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>287</v>
+      </c>
+      <c r="B91" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.151</v>
+      </c>
+      <c r="D91" s="1">
+        <v>98.42609524</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2066948.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-5777.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-0.27949421078808</v>
+      </c>
+      <c r="J91">
+        <v>2.37</v>
+      </c>
+      <c r="K91" t="s">
+        <v>288</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2061171.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2111010.04</v>
+      </c>
+      <c r="N91" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>290</v>
+      </c>
+      <c r="B92" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>98.225</v>
+      </c>
+      <c r="D92" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>572376.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>16974.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>2.9655331460439</v>
+      </c>
+      <c r="J92">
+        <v>0.4</v>
+      </c>
+      <c r="K92" t="s">
+        <v>291</v>
+      </c>
+      <c r="L92" s="1">
+        <v>589350.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>591723.29</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>290</v>
+      </c>
+      <c r="B93" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>98.099</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.91583286</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>692410.83</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-5717.83</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.82578575496862</v>
+      </c>
+      <c r="J93">
+        <v>0.4</v>
+      </c>
+      <c r="K93" t="s">
+        <v>293</v>
+      </c>
+      <c r="L93" s="1">
+        <v>686693.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>689461.84</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>295</v>
+      </c>
+      <c r="B94" s="1">
+        <v>521000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>98.686</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.68758157</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>519372.3</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-5218.24</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-1.0047205058876</v>
+      </c>
+      <c r="J94">
+        <v>2.37</v>
+      </c>
+      <c r="K94" t="s">
+        <v>296</v>
+      </c>
+      <c r="L94" s="1">
+        <v>514154.06</v>
+      </c>
+      <c r="M94" s="1">
+        <v>526493.91</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>298</v>
+      </c>
+      <c r="B95" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.16</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>499980.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-4180.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-0.83603344133765</v>
+      </c>
+      <c r="J95">
+        <v>2.36</v>
+      </c>
+      <c r="K95" t="s">
+        <v>299</v>
+      </c>
+      <c r="L95" s="1">
+        <v>495800.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>507580.82</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>301</v>
+      </c>
+      <c r="B96" s="1">
+        <v>657000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>99.734</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>653018.58</v>
+      </c>
+      <c r="H96" s="1">
+        <v>2233.8</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.34207296215063</v>
+      </c>
+      <c r="J96">
+        <v>0.58</v>
+      </c>
+      <c r="K96" t="s">
+        <v>302</v>
+      </c>
+      <c r="L96" s="1">
+        <v>655252.38</v>
+      </c>
+      <c r="M96" s="1">
+        <v>659032.38</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>304</v>
+      </c>
+      <c r="B97" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>95.808</v>
+      </c>
+      <c r="D97" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>655200.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>15456.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>2.3589743589744</v>
+      </c>
+      <c r="J97">
+        <v>1.1</v>
+      </c>
+      <c r="K97" t="s">
+        <v>305</v>
+      </c>
+      <c r="L97" s="1">
+        <v>670656.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>678322.44</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>307</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>98.99</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.08276467</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1501241.47</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-16391.47</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-1.0918609915565</v>
+      </c>
+      <c r="J98">
+        <v>3.27</v>
+      </c>
+      <c r="K98" t="s">
+        <v>308</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1484850.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1533897.95</v>
+      </c>
+      <c r="N98" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>310</v>
+      </c>
+      <c r="B99" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>101.562</v>
+      </c>
+      <c r="D99" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-10150.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-1.407602997709</v>
+      </c>
+      <c r="J99">
+        <v>3.52</v>
+      </c>
+      <c r="K99" t="s">
+        <v>311</v>
+      </c>
+      <c r="L99" s="1">
+        <v>710934.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>735549.07</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>313</v>
+      </c>
+      <c r="B100" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.873</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.56446429</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>557561.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>1727.8</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.30988537577054</v>
+      </c>
+      <c r="J100">
+        <v>0.82</v>
+      </c>
+      <c r="K100" t="s">
+        <v>314</v>
+      </c>
+      <c r="L100" s="1">
+        <v>559288.8</v>
+      </c>
+      <c r="M100" s="1">
+        <v>563853.18</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>316</v>
+      </c>
+      <c r="B101" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.053</v>
+      </c>
+      <c r="D101" s="1">
+        <v>101.1515</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>404606.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-394.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-0.097378684448575</v>
+      </c>
+      <c r="J101">
+        <v>0.76</v>
+      </c>
+      <c r="K101" t="s">
+        <v>317</v>
+      </c>
+      <c r="L101" s="1">
+        <v>404212.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>407269.53</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>319</v>
+      </c>
+      <c r="B102" s="1">
+        <v>347000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>96.959</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.16931124</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>344117.51</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-7669.78</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-2.2288258449853</v>
+      </c>
+      <c r="J102">
+        <v>1.67</v>
+      </c>
+      <c r="K102" t="s">
+        <v>320</v>
+      </c>
+      <c r="L102" s="1">
+        <v>336447.73</v>
+      </c>
+      <c r="M102" s="1">
+        <v>342240.97</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>322</v>
+      </c>
+      <c r="B103" s="1">
+        <v>1376000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>98.611</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.03007631</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>1376413.85</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-19526.49</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-1.4186496307052</v>
+      </c>
+      <c r="J103">
+        <v>1.08</v>
+      </c>
+      <c r="K103" t="s">
+        <v>323</v>
+      </c>
+      <c r="L103" s="1">
+        <v>1356887.36</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1371783.45</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>325</v>
+      </c>
+      <c r="B104" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>103.365</v>
+      </c>
+      <c r="D104" s="1">
+        <v>101.59326143</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>711152.83</v>
+      </c>
+      <c r="H104" s="1">
+        <v>12402.17</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.7439528434415</v>
+      </c>
+      <c r="J104">
+        <v>0.88</v>
+      </c>
+      <c r="K104" t="s">
+        <v>326</v>
+      </c>
+      <c r="L104" s="1">
+        <v>723555.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>729749.52</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>328</v>
+      </c>
+      <c r="B105" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>104.477</v>
+      </c>
+      <c r="D105" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>635580.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-8718.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-1.371660530539</v>
+      </c>
+      <c r="J105">
+        <v>1.7</v>
+      </c>
+      <c r="K105" t="s">
+        <v>329</v>
+      </c>
+      <c r="L105" s="1">
+        <v>626862.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>637033.23</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>331</v>
+      </c>
+      <c r="B106" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>100.104</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>792608.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>8224.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>1.037587306714</v>
+      </c>
+      <c r="J106">
+        <v>0.15</v>
+      </c>
+      <c r="K106" t="s">
+        <v>332</v>
+      </c>
+      <c r="L106" s="1">
+        <v>800832.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>802042.96</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>334</v>
+      </c>
+      <c r="B107" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>88.605</v>
+      </c>
+      <c r="D107" s="1">
+        <v>90.05</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>540300.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-8670.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-1.6046640755136</v>
+      </c>
+      <c r="J107">
+        <v>0.86</v>
+      </c>
+      <c r="K107" t="s">
+        <v>335</v>
+      </c>
+      <c r="L107" s="1">
+        <v>531630.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>536785.48</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>337</v>
+      </c>
+      <c r="B108" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>101.187</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.33326</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>595999.56</v>
+      </c>
+      <c r="H108" s="1">
+        <v>11122.44</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.8661825857724</v>
+      </c>
+      <c r="J108">
+        <v>2.91</v>
+      </c>
+      <c r="K108" t="s">
+        <v>338</v>
+      </c>
+      <c r="L108" s="1">
+        <v>607122.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>624575.42</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>340</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>84.934</v>
+      </c>
+      <c r="D109" s="1">
+        <v>85.4121875</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1366595.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-7651.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.55985862673287</v>
+      </c>
+      <c r="J109">
+        <v>0.46</v>
+      </c>
+      <c r="K109" t="s">
+        <v>341</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1358944.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1366308.38</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>343</v>
+      </c>
+      <c r="B110" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>99.911</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>1598368.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>208.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.01301327353901</v>
+      </c>
+      <c r="J110">
+        <v>0.23</v>
+      </c>
+      <c r="K110" t="s">
+        <v>344</v>
+      </c>
+      <c r="L110" s="1">
+        <v>1598576.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>1602258.19</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>346</v>
+      </c>
+      <c r="B111" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.771</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.15782656</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>369582.38</v>
+      </c>
+      <c r="H111" s="1">
+        <v>2262.61</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.61220721615571</v>
+      </c>
+      <c r="J111">
+        <v>0.5</v>
+      </c>
+      <c r="K111" t="s">
+        <v>347</v>
+      </c>
+      <c r="L111" s="1">
+        <v>371844.99</v>
+      </c>
+      <c r="M111" s="1">
+        <v>373705.15</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>349</v>
+      </c>
+      <c r="B112" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>101.861</v>
+      </c>
+      <c r="D112" s="1">
+        <v>100.5846961</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>489847.47</v>
+      </c>
+      <c r="H112" s="1">
+        <v>6215.6</v>
+      </c>
+      <c r="I112" s="1">
+        <v>1.268884781624</v>
+      </c>
+      <c r="J112">
+        <v>0.44</v>
+      </c>
+      <c r="K112" t="s">
+        <v>350</v>
+      </c>
+      <c r="L112" s="1">
+        <v>496063.07</v>
+      </c>
+      <c r="M112" s="1">
+        <v>498182.85</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>352</v>
+      </c>
+      <c r="B113" s="1">
+        <v>1052000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>103.669</v>
+      </c>
+      <c r="D113" s="1">
+        <v>102.3524135</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>1076747.39</v>
+      </c>
+      <c r="H113" s="1">
+        <v>13850.49</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.2863267771654</v>
+      </c>
+      <c r="J113">
+        <v>3.11</v>
+      </c>
+      <c r="K113" t="s">
+        <v>353</v>
+      </c>
+      <c r="L113" s="1">
+        <v>1090597.88</v>
+      </c>
+      <c r="M113" s="1">
+        <v>1123279.28</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>355</v>
+      </c>
+      <c r="B114" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>98.485</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.57176471</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>1692720.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-18475.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-1.0914386313153</v>
+      </c>
+      <c r="J114">
+        <v>0.9</v>
+      </c>
+      <c r="K114" t="s">
+        <v>356</v>
+      </c>
+      <c r="L114" s="1">
+        <v>1674245.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>1689475.14</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>358</v>
+      </c>
+      <c r="B115" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>98.48</v>
+      </c>
+      <c r="D115" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>390360.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>3560.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.91197868634081</v>
+      </c>
+      <c r="J115">
+        <v>1.87</v>
+      </c>
+      <c r="K115" t="s">
+        <v>359</v>
+      </c>
+      <c r="L115" s="1">
+        <v>393920.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>401399.45</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>361</v>
+      </c>
+      <c r="B116" s="1">
+        <v>549000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>98.673</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.96353552</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>548799.81</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-7085.04</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-1.291006277863</v>
+      </c>
+      <c r="J116">
+        <v>2.16</v>
+      </c>
+      <c r="K116" t="s">
+        <v>362</v>
+      </c>
+      <c r="L116" s="1">
+        <v>541714.77</v>
+      </c>
+      <c r="M116" s="1">
+        <v>553559.63</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>364</v>
+      </c>
+      <c r="B117" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>101.872</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>13366.08</v>
+      </c>
+      <c r="I117" s="1">
+        <v>1.872</v>
+      </c>
+      <c r="J117">
+        <v>1.17</v>
+      </c>
+      <c r="K117" t="s">
+        <v>365</v>
+      </c>
+      <c r="L117" s="1">
+        <v>727366.08</v>
+      </c>
+      <c r="M117" s="1">
+        <v>735689.95</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>367</v>
+      </c>
+      <c r="B118" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>89.167</v>
+      </c>
+      <c r="D118" s="1">
+        <v>90.124458</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>450622.29</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-4787.29</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-1.0623731018721</v>
+      </c>
+      <c r="J118">
+        <v>0.85</v>
+      </c>
+      <c r="K118" t="s">
+        <v>368</v>
+      </c>
+      <c r="L118" s="1">
+        <v>445835.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>450078.15</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>370</v>
+      </c>
+      <c r="B119" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="D119" s="1">
+        <v>99.87081818</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>2197158.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-22348.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-1.0171321315991</v>
+      </c>
+      <c r="J119">
+        <v>1.23</v>
+      </c>
+      <c r="K119" t="s">
+        <v>371</v>
+      </c>
+      <c r="L119" s="1">
+        <v>2174810.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>2201933.29</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>373</v>
+      </c>
+      <c r="B120" s="1">
+        <v>1299000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>98.647</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.05043341</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>1299655.13</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-18230.6</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-1.4027259677727</v>
+      </c>
+      <c r="J120">
+        <v>0.34</v>
+      </c>
+      <c r="K120" t="s">
+        <v>374</v>
+      </c>
+      <c r="L120" s="1">
+        <v>1281424.53</v>
+      </c>
+      <c r="M120" s="1">
+        <v>1285879.92</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>376</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>100.867</v>
+      </c>
+      <c r="D121" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1753550.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-38811.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-2.2132816286961</v>
+      </c>
+      <c r="J121">
+        <v>1.03</v>
+      </c>
+      <c r="K121" t="s">
+        <v>377</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1714739.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1732238.52</v>
+      </c>
+      <c r="N121" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>379</v>
+      </c>
+      <c r="B122" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>99.22</v>
+      </c>
+      <c r="D122" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>296457.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>1203.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.40579240834253</v>
+      </c>
+      <c r="J122">
+        <v>1.41</v>
+      </c>
+      <c r="K122" t="s">
+        <v>380</v>
+      </c>
+      <c r="L122" s="1">
+        <v>297660.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>301886.43</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>382</v>
+      </c>
+      <c r="B123" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>99.263</v>
+      </c>
+      <c r="D123" s="1">
+        <v>100.77214333</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>604632.86</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-9054.86</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-1.4975798702042</v>
+      </c>
+      <c r="J123">
+        <v>0.18</v>
+      </c>
+      <c r="K123" t="s">
+        <v>383</v>
+      </c>
+      <c r="L123" s="1">
+        <v>595578.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>596665.4</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>385</v>
+      </c>
+      <c r="B124" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>94.506</v>
+      </c>
+      <c r="D124" s="1">
+        <v>90.63588067</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1359538.21</v>
+      </c>
+      <c r="H124" s="1">
+        <v>58051.79</v>
+      </c>
+      <c r="I124" s="1">
+        <v>4.2699638430905</v>
+      </c>
+      <c r="J124">
+        <v>0.38</v>
+      </c>
+      <c r="K124" t="s">
+        <v>386</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1417590.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1423261.23</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>388</v>
+      </c>
+      <c r="B125" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>100.689</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1004670.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>2220.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.22096807907074</v>
+      </c>
+      <c r="J125">
+        <v>3.61</v>
+      </c>
+      <c r="K125" t="s">
+        <v>389</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1006890.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1042944.79</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>391</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1321000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>100.5</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.36824451</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1325864.51</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1740.49</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.13127208601428</v>
+      </c>
+      <c r="J126">
+        <v>2.79</v>
+      </c>
+      <c r="K126" t="s">
+        <v>392</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1327605.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1364479.9</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>394</v>
+      </c>
+      <c r="B127" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>99.659</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.5</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>895500.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>1431.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.15979899497487</v>
+      </c>
+      <c r="J127">
+        <v>1.21</v>
+      </c>
+      <c r="K127" t="s">
+        <v>395</v>
+      </c>
+      <c r="L127" s="1">
+        <v>896931.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>907855.2</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>397</v>
+      </c>
+      <c r="B128" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>98.582</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>399176.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-4848.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-1.2145018738602</v>
+      </c>
+      <c r="J128">
+        <v>1.06</v>
+      </c>
+      <c r="K128" t="s">
+        <v>398</v>
+      </c>
+      <c r="L128" s="1">
+        <v>394328.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>398585.53</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>400</v>
+      </c>
+      <c r="B129" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>105.565</v>
+      </c>
+      <c r="D129" s="1">
+        <v>101.92626523</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>568748.56</v>
+      </c>
+      <c r="H129" s="1">
+        <v>20304.14</v>
+      </c>
+      <c r="I129" s="1">
+        <v>3.5699677200062</v>
+      </c>
+      <c r="J129">
+        <v>1.8</v>
+      </c>
+      <c r="K129" t="s">
+        <v>401</v>
+      </c>
+      <c r="L129" s="1">
+        <v>589052.7</v>
+      </c>
+      <c r="M129" s="1">
+        <v>599105.8</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>403</v>
+      </c>
+      <c r="B130" s="1">
+        <v>763000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.456</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>762145.44</v>
+      </c>
+      <c r="H130" s="1">
+        <v>4333.84</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.56863687329809</v>
+      </c>
+      <c r="J130">
         <v>0.08</v>
       </c>
-      <c r="L20">
-[...8 lines deleted...]
-      <c r="O20" s="1">
+      <c r="K130">
+        <v>648.03</v>
+      </c>
+      <c r="L130" s="1">
+        <v>766479.28</v>
+      </c>
+      <c r="M130" s="1">
+        <v>767127.31</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>405</v>
+      </c>
+      <c r="B131" s="1">
+        <v>489000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.27266462</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>490333.33</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-1406.68</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-0.28688239488023</v>
+      </c>
+      <c r="J131">
+        <v>3.46</v>
+      </c>
+      <c r="K131" t="s">
+        <v>406</v>
+      </c>
+      <c r="L131" s="1">
+        <v>488926.65</v>
+      </c>
+      <c r="M131" s="1">
+        <v>505828.02</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>408</v>
+      </c>
+      <c r="B132" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>99.798</v>
+      </c>
+      <c r="D132" s="1">
+        <v>101.20214286</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>708415.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-9829.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-1.3874635630245</v>
+      </c>
+      <c r="J132">
+        <v>1.12</v>
+      </c>
+      <c r="K132" t="s">
+        <v>409</v>
+      </c>
+      <c r="L132" s="1">
+        <v>698586.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>706391.48</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>411</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1774000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>98.639</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.8724549</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>1771737.35</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-21881.49</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-1.2350301245272</v>
+      </c>
+      <c r="J133">
+        <v>1.29</v>
+      </c>
+      <c r="K133" t="s">
+        <v>412</v>
+      </c>
+      <c r="L133" s="1">
+        <v>1749855.86</v>
+      </c>
+      <c r="M133" s="1">
+        <v>1772759.9</v>
+      </c>
+      <c r="N133" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>414</v>
+      </c>
+      <c r="B134" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>104.905</v>
+      </c>
+      <c r="D134" s="1">
+        <v>101.1028525</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>404411.41</v>
+      </c>
+      <c r="H134" s="1">
+        <v>15208.59</v>
+      </c>
+      <c r="I134" s="1">
+        <v>3.7606728257247</v>
+      </c>
+      <c r="J134">
+        <v>0.99</v>
+      </c>
+      <c r="K134" t="s">
+        <v>415</v>
+      </c>
+      <c r="L134" s="1">
+        <v>419620.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>423566.58</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>417</v>
+      </c>
+      <c r="B135" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>100.381</v>
+      </c>
+      <c r="D135" s="1">
+        <v>102.44851557</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>822661.58</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-16602.15</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-2.0181020244072</v>
+      </c>
+      <c r="J135">
+        <v>0.72</v>
+      </c>
+      <c r="K135" t="s">
+        <v>418</v>
+      </c>
+      <c r="L135" s="1">
+        <v>806059.43</v>
+      </c>
+      <c r="M135" s="1">
+        <v>811867.43</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>420</v>
+      </c>
+      <c r="B136" s="1">
+        <v>583000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>100.557</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>582755.14</v>
+      </c>
+      <c r="H136" s="1">
+        <v>3492.17</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.599251685708</v>
+      </c>
+      <c r="J136">
+        <v>0.5</v>
+      </c>
+      <c r="K136" t="s">
+        <v>421</v>
+      </c>
+      <c r="L136" s="1">
+        <v>586247.31</v>
+      </c>
+      <c r="M136" s="1">
+        <v>589182.28</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>423</v>
+      </c>
+      <c r="B137" s="1">
+        <v>468000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>98.339</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.49946581</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>465657.5</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-5430.98</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-1.16630356002</v>
+      </c>
+      <c r="J137">
+        <v>1.0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>424</v>
+      </c>
+      <c r="L137" s="1">
+        <v>460226.52</v>
+      </c>
+      <c r="M137" s="1">
+        <v>464893.7</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>426</v>
+      </c>
+      <c r="B138" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>101.271</v>
+      </c>
+      <c r="D138" s="1">
+        <v>103.074</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>618444.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-10818.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-1.7492287094709</v>
+      </c>
+      <c r="J138">
+        <v>0.55</v>
+      </c>
+      <c r="K138" t="s">
+        <v>427</v>
+      </c>
+      <c r="L138" s="1">
+        <v>607626.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>610913.67</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>429</v>
+      </c>
+      <c r="B139" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>75.683</v>
+      </c>
+      <c r="D139" s="1">
+        <v>74.2877775</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>594302.22</v>
+      </c>
+      <c r="H139" s="1">
+        <v>11161.78</v>
+      </c>
+      <c r="I139" s="1">
+        <v>1.8781319713058</v>
+      </c>
+      <c r="J139">
+        <v>0.45</v>
+      </c>
+      <c r="K139" t="s">
+        <v>430</v>
+      </c>
+      <c r="L139" s="1">
+        <v>605464.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>609064.0</v>
+      </c>
+      <c r="N139" s="1">
         <v>0.4</v>
       </c>
-      <c r="P20">
-[...34 lines deleted...]
-      <c r="K21">
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>432</v>
+      </c>
+      <c r="B140" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>98.922</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.96944444</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>899725.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-9427.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-1.0477645947373</v>
+      </c>
+      <c r="J140">
+        <v>0.11</v>
+      </c>
+      <c r="K140">
+        <v>998.63</v>
+      </c>
+      <c r="L140" s="1">
+        <v>890298.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>891296.63</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>434</v>
+      </c>
+      <c r="B141" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>101.499</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.66511125</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>805320.89</v>
+      </c>
+      <c r="H141" s="1">
+        <v>6671.11</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.82837910736427</v>
+      </c>
+      <c r="J141">
+        <v>3.1</v>
+      </c>
+      <c r="K141" t="s">
+        <v>435</v>
+      </c>
+      <c r="L141" s="1">
+        <v>811992.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>836813.65</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>437</v>
+      </c>
+      <c r="B142" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>100.58</v>
+      </c>
+      <c r="D142" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>799320.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>5320.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.66556573087124</v>
+      </c>
+      <c r="J142">
+        <v>0.05</v>
+      </c>
+      <c r="K142">
+        <v>438.36</v>
+      </c>
+      <c r="L142" s="1">
+        <v>804640.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>805078.36</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>439</v>
+      </c>
+      <c r="B143" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>96.14</v>
+      </c>
+      <c r="D143" s="1">
+        <v>95.674</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>765392.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>3728.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.48707067750904</v>
+      </c>
+      <c r="J143">
+        <v>1.3</v>
+      </c>
+      <c r="K143" t="s">
+        <v>440</v>
+      </c>
+      <c r="L143" s="1">
+        <v>769120.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>779509.04</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>442</v>
+      </c>
+      <c r="B144" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>98.915</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-6980.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-1.7335585138089</v>
+      </c>
+      <c r="J144">
+        <v>3.24</v>
+      </c>
+      <c r="K144" t="s">
+        <v>443</v>
+      </c>
+      <c r="L144" s="1">
+        <v>395660.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>408605.21</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>445</v>
+      </c>
+      <c r="B145" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>100.235</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>1175.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.235</v>
+      </c>
+      <c r="J145">
+        <v>0.7</v>
+      </c>
+      <c r="K145" t="s">
+        <v>446</v>
+      </c>
+      <c r="L145" s="1">
+        <v>501175.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>504651.03</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>448</v>
+      </c>
+      <c r="B146" s="1">
+        <v>999000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>98.385</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.95190691</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>998519.55</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-15653.4</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-1.5676608434958</v>
+      </c>
+      <c r="J146">
+        <v>0.89</v>
+      </c>
+      <c r="K146" t="s">
+        <v>449</v>
+      </c>
+      <c r="L146" s="1">
+        <v>982866.15</v>
+      </c>
+      <c r="M146" s="1">
+        <v>991733.99</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>451</v>
+      </c>
+      <c r="B147" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.565</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.22785714</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>701595.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-4640.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.66135020916626</v>
+      </c>
+      <c r="J147">
+        <v>2.18</v>
+      </c>
+      <c r="K147" t="s">
+        <v>452</v>
+      </c>
+      <c r="L147" s="1">
+        <v>696955.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>712226.78</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>454</v>
+      </c>
+      <c r="B148" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>99.185</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>397304.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-564.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-0.14195678875622</v>
+      </c>
+      <c r="J148">
+        <v>0.95</v>
+      </c>
+      <c r="K148" t="s">
+        <v>455</v>
+      </c>
+      <c r="L148" s="1">
+        <v>396740.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>400553.7</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>457</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.154</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.91491667</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1198979.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>2869.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.23928692662674</v>
+      </c>
+      <c r="J149">
+        <v>3.65</v>
+      </c>
+      <c r="K149" t="s">
+        <v>458</v>
+      </c>
+      <c r="L149" s="1">
+        <v>1201848.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1245615.12</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>460</v>
+      </c>
+      <c r="B150" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>98.81</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-5997.6</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-1.19</v>
+      </c>
+      <c r="J150">
+        <v>1.25</v>
+      </c>
+      <c r="K150" t="s">
+        <v>461</v>
+      </c>
+      <c r="L150" s="1">
+        <v>498002.4</v>
+      </c>
+      <c r="M150" s="1">
+        <v>504280.98</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>463</v>
+      </c>
+      <c r="B151" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>100.066</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>997000.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>3660.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.36710130391174</v>
+      </c>
+      <c r="J151">
+        <v>0.19</v>
+      </c>
+      <c r="K151" t="s">
+        <v>464</v>
+      </c>
+      <c r="L151" s="1">
+        <v>1000660.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>1002529.86</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>466</v>
+      </c>
+      <c r="B152" s="1">
+        <v>513000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.55553606</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>510719.9</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-2767.82</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-0.54194481162767</v>
+      </c>
+      <c r="J152">
+        <v>2.71</v>
+      </c>
+      <c r="K152" t="s">
+        <v>467</v>
+      </c>
+      <c r="L152" s="1">
+        <v>507952.08</v>
+      </c>
+      <c r="M152" s="1">
+        <v>521850.51</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>469</v>
+      </c>
+      <c r="B153" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>100.486</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>299691.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>1767.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.58960729551438</v>
+      </c>
+      <c r="J153">
+        <v>0.68</v>
+      </c>
+      <c r="K153" t="s">
+        <v>470</v>
+      </c>
+      <c r="L153" s="1">
+        <v>301458.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>303496.36</v>
+      </c>
+      <c r="N153" s="1">
         <v>0.2</v>
       </c>
-      <c r="L21" t="s">
-[...22 lines deleted...]
-      <c r="C22" s="1">
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>472</v>
+      </c>
+      <c r="B154" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D22" s="1">
-[...32 lines deleted...]
-      <c r="O22" s="1">
+      <c r="C154" s="1">
+        <v>99.322</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.0417275</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>400166.91</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-2878.91</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-0.71942730097299</v>
+      </c>
+      <c r="J154">
+        <v>2.29</v>
+      </c>
+      <c r="K154" t="s">
+        <v>473</v>
+      </c>
+      <c r="L154" s="1">
+        <v>397288.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>406460.6</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>475</v>
+      </c>
+      <c r="B155" s="1">
+        <v>481000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>100.741</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>481000.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>3564.21</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0.741</v>
+      </c>
+      <c r="J155">
+        <v>0.73</v>
+      </c>
+      <c r="K155" t="s">
+        <v>476</v>
+      </c>
+      <c r="L155" s="1">
+        <v>484564.21</v>
+      </c>
+      <c r="M155" s="1">
+        <v>488091.3</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>478</v>
+      </c>
+      <c r="B156" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>100.058</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.01896552</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>551104.5</v>
+      </c>
+      <c r="H156" s="1">
+        <v>215.08</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.039027081070831</v>
+      </c>
+      <c r="J156">
+        <v>0.94</v>
+      </c>
+      <c r="K156" t="s">
+        <v>479</v>
+      </c>
+      <c r="L156" s="1">
+        <v>551319.58</v>
+      </c>
+      <c r="M156" s="1">
+        <v>556497.47</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>481</v>
+      </c>
+      <c r="B157" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D157" s="1">
+        <v>98.29879778</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>884689.18</v>
+      </c>
+      <c r="H157" s="1">
+        <v>19261.82</v>
+      </c>
+      <c r="I157" s="1">
+        <v>2.1772415030553</v>
+      </c>
+      <c r="J157">
+        <v>0.7</v>
+      </c>
+      <c r="K157" t="s">
+        <v>482</v>
+      </c>
+      <c r="L157" s="1">
+        <v>903951.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>910263.33</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>481</v>
+      </c>
+      <c r="B158" s="1">
+        <v>304000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.516</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>303008.96</v>
+      </c>
+      <c r="H158" s="1">
+        <v>2559.68</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.84475389770652</v>
+      </c>
+      <c r="J158">
+        <v>0.2</v>
+      </c>
+      <c r="K158">
+        <v>601.67</v>
+      </c>
+      <c r="L158" s="1">
+        <v>305568.64</v>
+      </c>
+      <c r="M158" s="1">
+        <v>306170.31</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>485</v>
+      </c>
+      <c r="B159" s="1">
+        <v>448000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>98.743</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.30427009</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>444883.13</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-2514.49</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-0.56520237123849</v>
+      </c>
+      <c r="J159">
+        <v>1.65</v>
+      </c>
+      <c r="K159" t="s">
+        <v>486</v>
+      </c>
+      <c r="L159" s="1">
+        <v>442368.64</v>
+      </c>
+      <c r="M159" s="1">
+        <v>449771.38</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>488</v>
+      </c>
+      <c r="B160" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>98.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>98.599555</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>788796.44</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-4796.44</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.60807069565375</v>
+      </c>
+      <c r="J160">
+        <v>1.09</v>
+      </c>
+      <c r="K160" t="s">
+        <v>489</v>
+      </c>
+      <c r="L160" s="1">
+        <v>784000.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>792728.77</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>491</v>
+      </c>
+      <c r="B161" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>98.232</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>795936.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-10080.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-1.266433482089</v>
+      </c>
+      <c r="J161">
+        <v>0.14</v>
+      </c>
+      <c r="K161" t="s">
+        <v>492</v>
+      </c>
+      <c r="L161" s="1">
+        <v>785856.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>786951.89</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>494</v>
+      </c>
+      <c r="B162" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>7698.94</v>
+      </c>
+      <c r="I162" s="1">
+        <v>1.103</v>
+      </c>
+      <c r="J162">
+        <v>0.76</v>
+      </c>
+      <c r="K162" t="s">
+        <v>495</v>
+      </c>
+      <c r="L162" s="1">
+        <v>705698.94</v>
+      </c>
+      <c r="M162" s="1">
+        <v>710998.71</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>497</v>
+      </c>
+      <c r="B163" s="1">
+        <v>649000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>100.442</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>649000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>2868.58</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.442</v>
+      </c>
+      <c r="J163">
+        <v>0.62</v>
+      </c>
+      <c r="K163" t="s">
+        <v>498</v>
+      </c>
+      <c r="L163" s="1">
+        <v>651868.58</v>
+      </c>
+      <c r="M163" s="1">
+        <v>655887.13</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>500</v>
+      </c>
+      <c r="B164" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>88.971</v>
+      </c>
+      <c r="D164" s="1">
+        <v>86.18353143</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>603284.72</v>
+      </c>
+      <c r="H164" s="1">
+        <v>19512.28</v>
+      </c>
+      <c r="I164" s="1">
+        <v>3.2343401636295</v>
+      </c>
+      <c r="J164">
+        <v>0.19</v>
+      </c>
+      <c r="K164" t="s">
+        <v>501</v>
+      </c>
+      <c r="L164" s="1">
+        <v>622797.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>624134.67</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>503</v>
+      </c>
+      <c r="B165" s="1">
+        <v>511000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>101.613</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.27221135</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>512391.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>6851.43</v>
+      </c>
+      <c r="I165" s="1">
+        <v>1.3371487789598</v>
+      </c>
+      <c r="J165">
+        <v>2.2</v>
+      </c>
+      <c r="K165" t="s">
+        <v>504</v>
+      </c>
+      <c r="L165" s="1">
+        <v>519242.43</v>
+      </c>
+      <c r="M165" s="1">
+        <v>530477.43</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>506</v>
+      </c>
+      <c r="B166" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>101.05</v>
+      </c>
+      <c r="D166" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>720573.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-13223.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-1.8350673699958</v>
+      </c>
+      <c r="J166">
+        <v>1.21</v>
+      </c>
+      <c r="K166" t="s">
+        <v>507</v>
+      </c>
+      <c r="L166" s="1">
+        <v>707350.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>715831.51</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>509</v>
+      </c>
+      <c r="B167" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>98.205</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.58606214</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>1408204.87</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-33334.87</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-2.3671889446029</v>
+      </c>
+      <c r="J167">
+        <v>1.05</v>
+      </c>
+      <c r="K167" t="s">
+        <v>510</v>
+      </c>
+      <c r="L167" s="1">
+        <v>1374870.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>1389627.53</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>512</v>
+      </c>
+      <c r="B168" s="1">
+        <v>850000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>98.422</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.64942118</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>847020.08</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-10433.08</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.2317393939468</v>
+      </c>
+      <c r="J168">
+        <v>2.77</v>
+      </c>
+      <c r="K168" t="s">
+        <v>513</v>
+      </c>
+      <c r="L168" s="1">
+        <v>836587.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>860130.84</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>515</v>
+      </c>
+      <c r="B169" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>102.628</v>
+      </c>
+      <c r="D169" s="1">
+        <v>103.50275</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>414011.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-3499.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-0.84514662653891</v>
+      </c>
+      <c r="J169">
+        <v>0.96</v>
+      </c>
+      <c r="K169" t="s">
+        <v>516</v>
+      </c>
+      <c r="L169" s="1">
+        <v>410512.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>414364.05</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>515</v>
+      </c>
+      <c r="B170" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>98.175</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-8665.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-1.7345958281619</v>
+      </c>
+      <c r="J170">
+        <v>1.53</v>
+      </c>
+      <c r="K170" t="s">
+        <v>518</v>
+      </c>
+      <c r="L170" s="1">
+        <v>490875.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>498517.36</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>520</v>
+      </c>
+      <c r="B171" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>104.427</v>
+      </c>
+      <c r="D171" s="1">
+        <v>106.53128571</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>745719.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-14730.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-1.975274868952</v>
+      </c>
+      <c r="J171">
+        <v>2.9</v>
+      </c>
+      <c r="K171" t="s">
+        <v>521</v>
+      </c>
+      <c r="L171" s="1">
+        <v>730989.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>751284.21</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>523</v>
+      </c>
+      <c r="B172" s="1">
+        <v>1239000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>98.932</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.90992252</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>1237883.94</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-12116.46</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-0.97880420033561</v>
+      </c>
+      <c r="J172">
+        <v>1.24</v>
+      </c>
+      <c r="K172" t="s">
+        <v>524</v>
+      </c>
+      <c r="L172" s="1">
+        <v>1225767.48</v>
+      </c>
+      <c r="M172" s="1">
+        <v>1241148.9</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>526</v>
+      </c>
+      <c r="B173" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.452</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.44048583</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>992352.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>113.76</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.01146367418013</v>
+      </c>
+      <c r="J173">
+        <v>1.68</v>
+      </c>
+      <c r="K173" t="s">
+        <v>527</v>
+      </c>
+      <c r="L173" s="1">
+        <v>992465.76</v>
+      </c>
+      <c r="M173" s="1">
+        <v>1009046.84</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>529</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>103.05</v>
+      </c>
+      <c r="D174" s="1">
+        <v>103.40336364</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1137437.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-3887.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.34173321247682</v>
+      </c>
+      <c r="J174">
+        <v>0.68</v>
+      </c>
+      <c r="K174" t="s">
+        <v>530</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1133550.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1141062.4</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>532</v>
+      </c>
+      <c r="B175" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>102.597</v>
+      </c>
+      <c r="D175" s="1">
+        <v>101.19198243</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>691141.24</v>
+      </c>
+      <c r="H175" s="1">
+        <v>9596.27</v>
+      </c>
+      <c r="I175" s="1">
+        <v>1.3884672834745</v>
+      </c>
+      <c r="J175">
+        <v>0.17</v>
+      </c>
+      <c r="K175" t="s">
+        <v>533</v>
+      </c>
+      <c r="L175" s="1">
+        <v>700737.51</v>
+      </c>
+      <c r="M175" s="1">
+        <v>701895.34</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>535</v>
+      </c>
+      <c r="B176" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.752715</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>598516.29</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-952.29</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-0.15910845133388</v>
+      </c>
+      <c r="J176">
+        <v>3.04</v>
+      </c>
+      <c r="K176" t="s">
+        <v>536</v>
+      </c>
+      <c r="L176" s="1">
+        <v>597564.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>615781.81</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>538</v>
+      </c>
+      <c r="B177" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>702891.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>2436.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.34656867138717</v>
+      </c>
+      <c r="J177">
+        <v>0.42</v>
+      </c>
+      <c r="K177" t="s">
+        <v>539</v>
+      </c>
+      <c r="L177" s="1">
+        <v>705327.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>708248.13</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>541</v>
+      </c>
+      <c r="B178" s="1">
+        <v>1014000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>100.973</v>
+      </c>
+      <c r="D178" s="1">
+        <v>102.86484418</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>1043049.52</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-19183.3</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-1.8391552493117</v>
+      </c>
+      <c r="J178">
+        <v>3.69</v>
+      </c>
+      <c r="K178" t="s">
+        <v>542</v>
+      </c>
+      <c r="L178" s="1">
+        <v>1023866.22</v>
+      </c>
+      <c r="M178" s="1">
+        <v>1061266.15</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>544</v>
+      </c>
+      <c r="B179" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>98.411</v>
+      </c>
+      <c r="D179" s="1">
+        <v>99.99142833</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>599948.57</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-9482.57</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-1.5805638139949</v>
+      </c>
+      <c r="J179">
+        <v>1.34</v>
+      </c>
+      <c r="K179" t="s">
+        <v>545</v>
+      </c>
+      <c r="L179" s="1">
+        <v>590466.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>598532.47</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>547</v>
+      </c>
+      <c r="B180" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>101.081</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>3243.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>1.081</v>
+      </c>
+      <c r="J180">
+        <v>0.76</v>
+      </c>
+      <c r="K180" t="s">
+        <v>548</v>
+      </c>
+      <c r="L180" s="1">
+        <v>303243.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>305517.66</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>550</v>
+      </c>
+      <c r="B181" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>96.5</v>
+      </c>
+      <c r="D181" s="1">
+        <v>97.25955556</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>875336.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-6836.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-0.78095725527112</v>
+      </c>
+      <c r="J181">
+        <v>0.45</v>
+      </c>
+      <c r="K181" t="s">
+        <v>551</v>
+      </c>
+      <c r="L181" s="1">
+        <v>868500.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>872506.85</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>553</v>
+      </c>
+      <c r="B182" s="1">
+        <v>431000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>99.765</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>429685.45</v>
+      </c>
+      <c r="H182" s="1">
+        <v>301.7</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.07021415316716</v>
+      </c>
+      <c r="J182">
+        <v>0.09</v>
+      </c>
+      <c r="K182">
+        <v>398.53</v>
+      </c>
+      <c r="L182" s="1">
+        <v>429987.15</v>
+      </c>
+      <c r="M182" s="1">
+        <v>430385.68</v>
+      </c>
+      <c r="N182" s="1">
         <v>0.29</v>
       </c>
-      <c r="P22">
-[...210 lines deleted...]
-      <c r="C27" s="1">
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>555</v>
+      </c>
+      <c r="B183" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>83.543</v>
+      </c>
+      <c r="D183" s="1">
+        <v>81.54266545</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>896969.32</v>
+      </c>
+      <c r="H183" s="1">
+        <v>22003.68</v>
+      </c>
+      <c r="I183" s="1">
+        <v>2.4531140039439</v>
+      </c>
+      <c r="J183">
+        <v>0.61</v>
+      </c>
+      <c r="K183" t="s">
+        <v>556</v>
+      </c>
+      <c r="L183" s="1">
+        <v>918973.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>925663.41</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>558</v>
+      </c>
+      <c r="B184" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>90.6</v>
+      </c>
+      <c r="D184" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="H184" s="1">
+        <v>9011.88</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0.91251401444562</v>
+      </c>
+      <c r="J184">
+        <v>0.73</v>
+      </c>
+      <c r="K184" t="s">
+        <v>559</v>
+      </c>
+      <c r="L184" s="1">
+        <v>996600.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>1004646.58</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>561</v>
+      </c>
+      <c r="B185" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>101.663</v>
+      </c>
+      <c r="D185" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-2538.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-1.2328527571601</v>
+      </c>
+      <c r="J185">
+        <v>0.84</v>
+      </c>
+      <c r="K185" t="s">
+        <v>562</v>
+      </c>
+      <c r="L185" s="1">
+        <v>203326.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>205010.93</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>564</v>
+      </c>
+      <c r="B186" s="1">
         <v>800000.0</v>
       </c>
-      <c r="D27" s="1">
-[...1032 lines deleted...]
-      <c r="O47" s="1">
+      <c r="C186" s="1">
+        <v>100.535</v>
+      </c>
+      <c r="D186" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>806880.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>-2600.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-0.32222883204442</v>
+      </c>
+      <c r="J186">
+        <v>0.12</v>
+      </c>
+      <c r="K186">
+        <v>952.11</v>
+      </c>
+      <c r="L186" s="1">
+        <v>804280.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>805232.11</v>
+      </c>
+      <c r="N186" s="1">
         <v>0.53</v>
       </c>
-      <c r="P47">
-[...3134 lines deleted...]
-      <c r="K110">
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>566</v>
+      </c>
+      <c r="B187" s="1">
+        <v>-3300000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>10.91427788</v>
+      </c>
+      <c r="D187" s="1">
         <v>0.0</v>
       </c>
-      <c r="L110">
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
         <v>0.0</v>
       </c>
-      <c r="M110" s="1">
-[...643 lines deleted...]
-      <c r="K123">
+      <c r="H187" s="1">
+        <v>-359254.5</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0</v>
+      </c>
+      <c r="J187">
         <v>0.0</v>
       </c>
-      <c r="L123">
-[...3195 lines deleted...]
-      </c>
       <c r="K187">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>-916.67</v>
+      </c>
+      <c r="L187" s="1">
+        <v>-359254.5</v>
       </c>
       <c r="M187" s="1">
-        <v>-337910.1</v>
+        <v>-360171.17</v>
       </c>
       <c r="N187" s="1">
-        <v>-372285.1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>-0.24</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>565</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">