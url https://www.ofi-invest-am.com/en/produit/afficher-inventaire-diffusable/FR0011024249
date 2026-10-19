--- v5 (2026-09-22)
+++ v6 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="567">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="578">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -124,1641 +124,1674 @@
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>11 290.14</t>
+    <t>15 100.66</t>
+  </si>
+  <si>
+    <t>XS2297204815</t>
+  </si>
+  <si>
+    <t>AB SKF 0.25 15/02/2031</t>
+  </si>
+  <si>
+    <t>XS2079107830</t>
+  </si>
+  <si>
+    <t>AB SKF 0.875 15/11/2029</t>
+  </si>
+  <si>
+    <t>1 783.56</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
+    <t>2 562.32</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>12 044.59</t>
+    <t>13 434.35</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>2 780.82</t>
+    <t>5 906.85</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>34 928.08</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...5 lines deleted...]
-    <t>30 582.19</t>
+    <t>1 741.10</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>21 964.93</t>
+    <t>27 245.34</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 876.71</t>
+    <t>4 430.14</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>3 695.05</t>
+    <t>4 303.39</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>2 002.98</t>
+    <t>3 716.40</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>22 315.07</t>
+    <t>1 775.34</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>8 417.26</t>
-[...8 lines deleted...]
-    <t>2 495.34</t>
+    <t>14 616.98</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>6 925.21</t>
-[...8 lines deleted...]
-    <t>6 041.10</t>
+    <t>7 738.16</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>28 493.15</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>12 995.89</t>
+    <t>2 611.32</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>56 130.59</t>
+    <t>60 822.62</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>2 135.85</t>
+    <t>5 077.84</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>26 432.65</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>4 301.37</t>
+    <t>6 049.32</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>14 531.51</t>
+    <t>19 593.49</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>11 263.62</t>
+    <t>14 912.04</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>7 335.62</t>
+    <t>11 527.40</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>3 994.57</t>
-[...8 lines deleted...]
-    <t>1 591.11</t>
+    <t>7 076.09</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>7 454.65</t>
+    <t>9 879.66</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>5 504.01</t>
+    <t>5 971.34</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>21 047.89</t>
+    <t>24 471.34</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>14 767.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>1 307.97</t>
+    <t>3 474.29</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>11 465.75</t>
+    <t>15 358.56</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>2 246.92</t>
+    <t>4 993.16</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>15 554.75</t>
+    <t>17 413.06</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
-    <t>2 031.65</t>
+    <t>4 655.86</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>2 095.63</t>
+    <t>8 060.11</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>3 246.21</t>
+    <t>6 075.62</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>29 575.34</t>
+    <t>45 806.85</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>15 835.50</t>
+    <t>20 062.48</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>19 676.71</t>
+    <t>21 673.97</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 046.92</t>
+    <t>5 775.34</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>20 865.75</t>
+    <t>22 936.99</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>17 864.38</t>
+    <t>25 964.38</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>4 505.47</t>
+    <t>5 872.30</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
+    <t>1 811.50</t>
+  </si>
+  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>7 741.81</t>
+    <t>10 230.25</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>15 035.62</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
+    <t>10 001.71</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>4 663.02</t>
+  </si>
+  <si>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
+  </si>
+  <si>
+    <t>3 378.69</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>3 861.41</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>2 648.79</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>15 447.95</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>7 189.04</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>4 463.81</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>4 604.22</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>74 287.68</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>4 382.88</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>32 276.71</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>2 654.11</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>4 612.20</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>1 371.84</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>14 164.03</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>20 606.38</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>33 175.20</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>6 525.00</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>16 900.69</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>6 615.92</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>7 809.28</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
+  </si>
+  <si>
+    <t>15 922.60</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>16 232.88</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>16 646.57</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>11 219.18</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>10 208.22</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>8 426.37</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>6 039.27</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>2 934.25</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>5 869.87</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>11 660.27</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>6 061.70</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>9 832.19</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 219.18</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>5 860.28</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>63 616.43</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>5 753.42</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>13 592.39</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>13 260.27</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>6 455.24</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>9 723.29</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>60 460.61</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>30 646.57</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>6 014.25</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>5 486.30</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>10 396.75</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>20 717.18</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>9 890.41</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>12 945.21</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>4 191.78</t>
+  </si>
+  <si>
+    <t>FR0013300605</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 1.625 13/12/2032</t>
+  </si>
+  <si>
+    <t>5 876.71</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>19 173.29</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>9 450.00</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>9 468.49</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>2 708.90</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>2 952.00</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>4 237.66</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>39 393.51</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>19 002.74</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>8 441.10</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>13 367.77</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>10 821.03</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>33 226.03</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>7 539.89</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>22 473.07</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>4 977.18</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>2 899.73</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>7 056.17</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>42 915.07</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>46 480.09</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>14 892.00</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>6 616.44</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>17 201.76</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>4 693.00</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>9 721.37</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>30 231.94</t>
+  </si>
+  <si>
+    <t>FR0014010IV2</t>
+  </si>
+  <si>
+    <t>ORANGE SA (PNC7) PERP</t>
+  </si>
+  <si>
+    <t>1 433.22</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>6 921.24</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>9 203.18</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>5 333.01</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>5 792.30</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>4 043.84</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>3 606.17</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>30 488.84</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>3 156.16</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>13 684.93</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>6 113.02</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>12 499.24</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>6 107.88</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>2 445.21</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>9 231.54</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
     <t>4 701.37</t>
   </si>
   <si>
-    <t>FR001400MDV4</t>
-[...880 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>13 898.43</t>
+    <t>18 138.08</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>2 038.36</t>
+    <t>2 898.29</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>9 172.60</t>
+    <t>12 898.97</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>3 527.09</t>
+    <t>1 315.70</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>5 177.89</t>
+    <t>12 597.60</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>6 312.33</t>
+    <t>9 972.60</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
+    <t>1 684.67</t>
+  </si>
+  <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>7 402.74</t>
+    <t>10 321.92</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>8 728.77</t>
+    <t>12 066.78</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>1 095.89</t>
+    <t>4 794.52</t>
+  </si>
+  <si>
+    <t>XS2265360359</t>
+  </si>
+  <si>
+    <t>STORA ENSO OYJ 0.625 02/12/2030</t>
+  </si>
+  <si>
+    <t>1 582.19</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>5 299.77</t>
+    <t>8 655.78</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>4 018.55</t>
+    <t>7 747.07</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>1 337.67</t>
+    <t>1 972.61</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>11 235.00</t>
+    <t>15 128.53</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>8 481.51</t>
+    <t>23 676.71</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>14 757.53</t>
+    <t>20 860.27</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>23 543.84</t>
+    <t>28 421.92</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>10 889.67</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...17 lines deleted...]
-    <t>20 295.21</t>
+    <t>6 571.91</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>15 381.42</t>
+    <t>21 722.99</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>16 581.08</t>
+    <t>21 502.76</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>7 512.40</t>
+    <t>11 945.75</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>1 157.83</t>
+    <t>4 191.23</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>18 217.81</t>
+    <t>23 260.62</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>2 921.13</t>
+    <t>8 763.38</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>3 428.08</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>4 247.26</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>37 399.93</t>
+    <t>2 403.49</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>8 066.47</t>
+    <t>10 950.84</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>2 274.66</t>
+    <t>3 093.53</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 006.85</t>
+    <t>6 301.37</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 963.97</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>6 690.41</t>
+    <t>7 964.38</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>8 046.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 684.93</t>
+    <t>2 239.73</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
+    <t>2 935.67</t>
+  </si>
+  <si>
+    <t>CDS-00109705</t>
+  </si>
+  <si>
+    <t>267HDBE00N303A0958</t>
+  </si>
+  <si>
+    <t>13 291.67</t>
+  </si>
+  <si>
     <t>CDS-00108779</t>
   </si>
   <si>
     <t>PAR20260409050213052</t>
+  </si>
+  <si>
+    <t>-13 291.67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2119,157 +2152,157 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>65867.3721</v>
+        <v>63592.7321</v>
       </c>
       <c r="C2">
-        <v>1483.53</v>
+        <v>1479.43</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>97716845.26</v>
+        <v>94081417.15</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>97716845.26</v>
+        <v>94081417.15</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>519988.5635</v>
+        <v>570262.5569</v>
       </c>
       <c r="C3">
-        <v>101.53</v>
+        <v>101.23</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>52796168.84</v>
+        <v>57732553.76</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>52796168.84</v>
+        <v>57732553.76</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>10.0</v>
       </c>
       <c r="C4">
-        <v>101.43</v>
+        <v>101.18</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>1014.38</v>
+        <v>1011.85</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>1014.38</v>
+        <v>1011.85</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z187"/>
+  <dimension ref="A1:Z191"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N187" sqref="N187"/>
+      <selection activeCell="N191" sqref="N191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>18</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -2285,9343 +2318,9543 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>4831.0</v>
+        <v>5890.0</v>
       </c>
       <c r="C2" s="1">
-        <v>1077.41</v>
+        <v>1079.05</v>
       </c>
       <c r="D2" s="1">
-        <v>1075.8841854688</v>
+        <v>1078.525098472</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>5197596.5</v>
+        <v>6352512.83</v>
       </c>
       <c r="H2" s="1">
-        <v>7371.21</v>
+        <v>3091.67</v>
       </c>
       <c r="I2" s="1">
-        <v>0.14181958911201</v>
+        <v>0.048668457392159</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>5204967.71</v>
+        <v>6355604.5</v>
       </c>
       <c r="M2" s="1">
-        <v>5204967.71</v>
+        <v>6355604.5</v>
       </c>
       <c r="N2" s="1">
-        <v>3.46</v>
+        <v>4.19</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
-        <v>119.0</v>
+        <v>527.0</v>
       </c>
       <c r="C3" s="1">
-        <v>105.83</v>
+        <v>105.5</v>
       </c>
       <c r="D3" s="1">
-        <v>105.69</v>
+        <v>105.687163188</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>16660.0</v>
+        <v>-98635.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>16660.0</v>
+        <v>-98635.0</v>
       </c>
       <c r="M3" s="1">
-        <v>16660.0</v>
+        <v>-98635.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.01</v>
+        <v>-0.06</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
-        <v>-7.0</v>
+        <v>-112.0</v>
       </c>
       <c r="C4" s="1">
-        <v>114.97</v>
+        <v>114.1</v>
       </c>
       <c r="D4" s="1">
-        <v>114.57</v>
+        <v>115.352142857</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>-2800.0</v>
+        <v>140240.0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>-2800.0</v>
+        <v>140240.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-2800.0</v>
+        <v>140240.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
-        <v>784000.0</v>
+        <v>884000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>98.783</v>
+        <v>97.653</v>
       </c>
       <c r="D5" s="1">
-        <v>99.3340727</v>
+        <v>99.14707353</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>778779.13</v>
+        <v>876460.13</v>
       </c>
       <c r="H5" s="1">
-        <v>-4320.41</v>
+        <v>-13207.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-0.55476704929163</v>
+        <v>-1.5069265044606</v>
       </c>
       <c r="J5">
-        <v>1.44</v>
+        <v>1.71</v>
       </c>
       <c r="K5" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="1">
-        <v>774458.72</v>
+        <v>863252.52</v>
       </c>
       <c r="M5" s="1">
-        <v>785748.86</v>
+        <v>878353.18</v>
       </c>
       <c r="N5" s="1">
-        <v>0.52</v>
+        <v>0.58</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>99.75</v>
+        <v>93.811</v>
       </c>
       <c r="D6" s="1">
-        <v>99.331</v>
+        <v>93.876</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>496655.0</v>
+        <v>281628.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2095.0</v>
+        <v>-195.0</v>
       </c>
       <c r="I6" s="1">
-        <v>0.42182198910713</v>
+        <v>-0.069240274404534</v>
       </c>
       <c r="J6">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="K6">
-        <v>794.52</v>
+        <v>320.55</v>
       </c>
       <c r="L6" s="1">
-        <v>498750.0</v>
+        <v>281433.0</v>
       </c>
       <c r="M6" s="1">
-        <v>499544.52</v>
+        <v>281753.55</v>
       </c>
       <c r="N6" s="1">
-        <v>0.33</v>
+        <v>0.19</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="1">
-        <v>334000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>109.233</v>
+        <v>96.112</v>
       </c>
       <c r="D7" s="1">
-        <v>102.64317665</v>
+        <v>96.114</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>342828.21</v>
+        <v>288342.0</v>
       </c>
       <c r="H7" s="1">
-        <v>22010.01</v>
+        <v>-6.0</v>
       </c>
       <c r="I7" s="1">
-        <v>6.420128028554</v>
+        <v>-0.002080862309341</v>
       </c>
       <c r="J7">
-        <v>3.61</v>
+        <v>0.59</v>
       </c>
       <c r="K7" t="s">
         <v>41</v>
       </c>
       <c r="L7" s="1">
-        <v>364838.22</v>
+        <v>288336.0</v>
       </c>
       <c r="M7" s="1">
-        <v>376882.81</v>
+        <v>290119.56</v>
       </c>
       <c r="N7" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>100.873</v>
+        <v>98.873</v>
       </c>
       <c r="D8" s="1">
-        <v>99.847</v>
+        <v>99.25933333</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>998470.0</v>
+        <v>595556.0</v>
       </c>
       <c r="H8" s="1">
-        <v>10260.0</v>
+        <v>-2318.0</v>
       </c>
       <c r="I8" s="1">
-        <v>1.0275721854437</v>
+        <v>-0.38921612745065</v>
       </c>
       <c r="J8">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="K8" t="s">
         <v>44</v>
       </c>
       <c r="L8" s="1">
-        <v>1008730.0</v>
+        <v>593238.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1011510.82</v>
+        <v>595800.32</v>
       </c>
       <c r="N8" s="1">
-        <v>0.67</v>
+        <v>0.39</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="1">
-        <v>400000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>97.726</v>
+        <v>108.153</v>
       </c>
       <c r="D9" s="1">
-        <v>85.8945975</v>
+        <v>102.64317665</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>343578.39</v>
+        <v>342828.21</v>
       </c>
       <c r="H9" s="1">
-        <v>47325.61</v>
+        <v>18402.81</v>
       </c>
       <c r="I9" s="1">
-        <v>13.774326726428</v>
+        <v>5.3679392369724</v>
       </c>
       <c r="J9">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>594.52</v>
+        <v>4.02</v>
+      </c>
+      <c r="K9" t="s">
+        <v>47</v>
       </c>
       <c r="L9" s="1">
-        <v>390904.0</v>
+        <v>361231.02</v>
       </c>
       <c r="M9" s="1">
-        <v>391498.52</v>
+        <v>374665.37</v>
       </c>
       <c r="N9" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B10" s="1">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>101.41</v>
+        <v>100.139</v>
       </c>
       <c r="D10" s="1">
-        <v>100.4938</v>
+        <v>99.87572727</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>1004938.0</v>
+        <v>1098633.0</v>
       </c>
       <c r="H10" s="1">
-        <v>9162.0</v>
+        <v>2896.0</v>
       </c>
       <c r="I10" s="1">
-        <v>0.91169803510266</v>
+        <v>0.26360031056777</v>
       </c>
       <c r="J10">
-        <v>3.06</v>
+        <v>0.54</v>
       </c>
       <c r="K10" t="s">
+        <v>50</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1101529.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1107435.85</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>48</v>
-      </c>
-[...13 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B11" s="1">
-        <v>1048000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>98.591</v>
+        <v>102.272</v>
       </c>
       <c r="D11" s="1">
-        <v>99.46317271</v>
+        <v>100.4938</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>1042374.05</v>
+        <v>1004938.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-9140.37</v>
+        <v>17782.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-0.87688004128652</v>
+        <v>1.769462394695</v>
       </c>
       <c r="J11">
-        <v>2.1</v>
+        <v>3.49</v>
       </c>
       <c r="K11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L11" s="1">
-        <v>1033233.68</v>
+        <v>1022720.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1055198.61</v>
+        <v>1057648.08</v>
       </c>
       <c r="N11" s="1">
         <v>0.7</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B12" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>97.219</v>
+        <v>97.951</v>
       </c>
       <c r="D12" s="1">
-        <v>99.19042857</v>
+        <v>85.8945975</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>694333.0</v>
+        <v>343578.39</v>
       </c>
       <c r="H12" s="1">
-        <v>-13800.0</v>
+        <v>48225.61</v>
       </c>
       <c r="I12" s="1">
-        <v>-1.9875189570422</v>
+        <v>14.036275680784</v>
       </c>
       <c r="J12">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="K12" t="s">
+        <v>55</v>
+      </c>
+      <c r="L12" s="1">
+        <v>391804.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>393545.1</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.113</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.34747822</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1140509.05</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-14171.81</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.2425863696566</v>
+      </c>
+      <c r="J13">
+        <v>2.37</v>
+      </c>
+      <c r="K13" t="s">
+        <v>58</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1126337.24</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1153582.58</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>56</v>
-      </c>
-[...43 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>96.43</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.19042857</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>694333.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-19323.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-2.7829586091976</v>
+      </c>
+      <c r="J14">
+        <v>0.63</v>
+      </c>
+      <c r="K14" t="s">
+        <v>61</v>
+      </c>
+      <c r="L14" s="1">
+        <v>675010.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>679440.14</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>59</v>
-      </c>
-[...43 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>731000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>93.918</v>
+      </c>
+      <c r="D15" s="1">
+        <v>93.7499357</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>685312.03</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1228.55</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.17926870479714</v>
+      </c>
+      <c r="J15">
+        <v>0.59</v>
+      </c>
+      <c r="K15" t="s">
+        <v>64</v>
+      </c>
+      <c r="L15" s="1">
+        <v>686540.58</v>
+      </c>
+      <c r="M15" s="1">
+        <v>690843.97</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>62</v>
-      </c>
-[...43 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="1">
+        <v>509000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>99.146</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.55425147</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>506731.14</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-2078.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-0.41007939634418</v>
+      </c>
+      <c r="J16">
+        <v>0.73</v>
+      </c>
+      <c r="K16" t="s">
+        <v>67</v>
+      </c>
+      <c r="L16" s="1">
+        <v>504653.14</v>
+      </c>
+      <c r="M16" s="1">
+        <v>508369.54</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>65</v>
-      </c>
-[...43 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B17" s="1">
         <v>600000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>100.587</v>
+        <v>101.463</v>
       </c>
       <c r="D17" s="1">
-        <v>100.61</v>
+        <v>101.36833667</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>603660.0</v>
+        <v>608210.02</v>
       </c>
       <c r="H17" s="1">
-        <v>-138.0</v>
+        <v>567.98</v>
       </c>
       <c r="I17" s="1">
-        <v>-0.022860550641089</v>
+        <v>0.093385505224001</v>
       </c>
       <c r="J17">
-        <v>0.42</v>
+        <v>0.3</v>
       </c>
       <c r="K17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L17" s="1">
-        <v>603522.0</v>
+        <v>608778.0</v>
       </c>
       <c r="M17" s="1">
-        <v>606017.34</v>
+        <v>610553.34</v>
       </c>
       <c r="N17" s="1">
         <v>0.4</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1872000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>99.561</v>
+      </c>
+      <c r="D18" s="1">
+        <v>99.58032051</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1864143.6</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-361.68</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.019401938777678</v>
+      </c>
+      <c r="J18">
+        <v>0.78</v>
+      </c>
+      <c r="K18" t="s">
+        <v>73</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1863781.92</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1878398.9</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>71</v>
-      </c>
-[...43 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="1">
+        <v>314000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>94.068</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.6381879</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>309723.91</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-14350.39</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-4.6332845275006</v>
+      </c>
+      <c r="J19">
+        <v>2.46</v>
+      </c>
+      <c r="K19" t="s">
+        <v>76</v>
+      </c>
+      <c r="L19" s="1">
+        <v>295373.52</v>
+      </c>
+      <c r="M19" s="1">
+        <v>303111.68</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>74</v>
-      </c>
-[...43 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>96.034</v>
+      </c>
+      <c r="D20" s="1">
+        <v>96.759375</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1548150.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-11606.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-0.74966895972612</v>
+      </c>
+      <c r="J20">
+        <v>1.78</v>
+      </c>
+      <c r="K20" t="s">
+        <v>79</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1536544.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1565037.15</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>77</v>
-      </c>
-[...43 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>107.555</v>
+      </c>
+      <c r="D21" s="1">
+        <v>106.219</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>637314.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>8016.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>1.2577787401501</v>
+      </c>
+      <c r="J21">
+        <v>0.44</v>
+      </c>
+      <c r="K21" t="s">
+        <v>82</v>
+      </c>
+      <c r="L21" s="1">
+        <v>645330.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>647941.32</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>80</v>
-      </c>
-[...43 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1935000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>98.477</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.91270646</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1952660.87</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-47130.92</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-2.4136766769951</v>
+      </c>
+      <c r="J22">
+        <v>3.14</v>
+      </c>
+      <c r="K22" t="s">
+        <v>85</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1905529.95</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1966352.57</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>83</v>
-      </c>
-[...43 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>99.289</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.61516065</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>799909.74</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-2619.07</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.32742069123949</v>
+      </c>
+      <c r="J23">
+        <v>0.63</v>
+      </c>
+      <c r="K23" t="s">
+        <v>88</v>
+      </c>
+      <c r="L23" s="1">
+        <v>797290.67</v>
+      </c>
+      <c r="M23" s="1">
+        <v>802368.51</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>86</v>
-      </c>
-[...43 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1044000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>107.464</v>
+      </c>
+      <c r="D24" s="1">
+        <v>104.77638985</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1093865.51</v>
+      </c>
+      <c r="H24" s="1">
+        <v>28058.65</v>
+      </c>
+      <c r="I24" s="1">
+        <v>2.5650913886114</v>
+      </c>
+      <c r="J24">
+        <v>0.09</v>
+      </c>
+      <c r="K24">
+        <v>904.28</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1121924.16</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1122828.44</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>89</v>
-      </c>
-[...43 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>104.103</v>
+        <v>91.766</v>
       </c>
       <c r="D25" s="1">
-        <v>105.76</v>
+        <v>91.62232</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>846080.0</v>
+        <v>549733.92</v>
       </c>
       <c r="H25" s="1">
-        <v>-13256.0</v>
+        <v>862.08</v>
       </c>
       <c r="I25" s="1">
-        <v>-1.5667549167927</v>
+        <v>0.15681768372597</v>
       </c>
       <c r="J25">
-        <v>1.82</v>
+        <v>1.01</v>
       </c>
       <c r="K25" t="s">
         <v>93</v>
       </c>
       <c r="L25" s="1">
-        <v>832824.0</v>
+        <v>550596.0</v>
       </c>
       <c r="M25" s="1">
-        <v>847355.51</v>
+        <v>556645.32</v>
       </c>
       <c r="N25" s="1">
-        <v>0.56</v>
+        <v>0.37</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>95</v>
       </c>
       <c r="B26" s="1">
-        <v>791000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>100.264</v>
+        <v>103.556</v>
       </c>
       <c r="D26" s="1">
-        <v>100.07568647</v>
+        <v>105.51877778</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>791598.68</v>
+        <v>949669.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1489.56</v>
+        <v>-17665.0</v>
       </c>
       <c r="I26" s="1">
-        <v>0.18817110710695</v>
+        <v>-1.8601217898026</v>
       </c>
       <c r="J26">
-        <v>1.42</v>
+        <v>2.18</v>
       </c>
       <c r="K26" t="s">
         <v>96</v>
       </c>
       <c r="L26" s="1">
-        <v>793088.24</v>
+        <v>932004.0</v>
       </c>
       <c r="M26" s="1">
-        <v>804351.86</v>
+        <v>951597.49</v>
       </c>
       <c r="N26" s="1">
-        <v>0.53</v>
+        <v>0.63</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="1">
-        <v>1000000.0</v>
+        <v>891000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>100.821</v>
+        <v>99.67</v>
       </c>
       <c r="D27" s="1">
-        <v>99.834</v>
+        <v>100.03071605</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>998340.0</v>
+        <v>891273.68</v>
       </c>
       <c r="H27" s="1">
-        <v>9870.0</v>
+        <v>-3213.98</v>
       </c>
       <c r="I27" s="1">
-        <v>0.98864114429954</v>
+        <v>-0.36060528568509</v>
       </c>
       <c r="J27">
-        <v>0.73</v>
+        <v>1.67</v>
       </c>
       <c r="K27" t="s">
         <v>99</v>
       </c>
       <c r="L27" s="1">
-        <v>1008210.0</v>
+        <v>888059.7</v>
       </c>
       <c r="M27" s="1">
-        <v>1015545.62</v>
+        <v>902971.74</v>
       </c>
       <c r="N27" s="1">
-        <v>0.67</v>
+        <v>0.59</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>107.413</v>
+        <v>100.28</v>
       </c>
       <c r="D28" s="1">
-        <v>107.962</v>
+        <v>99.87727273</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>647772.0</v>
+        <v>1098650.0</v>
       </c>
       <c r="H28" s="1">
-        <v>-3294.0</v>
+        <v>4430.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-0.5085122543117</v>
+        <v>0.40322213625814</v>
       </c>
       <c r="J28">
-        <v>0.67</v>
+        <v>1.05</v>
       </c>
       <c r="K28" t="s">
         <v>102</v>
       </c>
       <c r="L28" s="1">
-        <v>644478.0</v>
+        <v>1103080.0</v>
       </c>
       <c r="M28" s="1">
-        <v>648472.57</v>
+        <v>1114607.4</v>
       </c>
       <c r="N28" s="1">
-        <v>0.43</v>
+        <v>0.73</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>104</v>
       </c>
       <c r="B29" s="1">
-        <v>1700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>89.495</v>
+        <v>107.271</v>
       </c>
       <c r="D29" s="1">
-        <v>89.011</v>
+        <v>107.962</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>1513187.0</v>
+        <v>647772.0</v>
       </c>
       <c r="H29" s="1">
-        <v>8228.0</v>
+        <v>-4146.0</v>
       </c>
       <c r="I29" s="1">
-        <v>0.54375301928975</v>
+        <v>-0.64004001407903</v>
       </c>
       <c r="J29">
-        <v>0.09</v>
+        <v>1.18</v>
       </c>
       <c r="K29" t="s">
         <v>105</v>
       </c>
       <c r="L29" s="1">
-        <v>1521415.0</v>
+        <v>643626.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1523006.11</v>
+        <v>650702.09</v>
       </c>
       <c r="N29" s="1">
-        <v>1.01</v>
+        <v>0.43</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>107</v>
       </c>
       <c r="B30" s="1">
         <v>846000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>100.902</v>
+        <v>100.055</v>
       </c>
       <c r="D30" s="1">
         <v>99.298</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>840061.08</v>
       </c>
       <c r="H30" s="1">
-        <v>13569.84</v>
+        <v>6404.22</v>
       </c>
       <c r="I30" s="1">
-        <v>1.6153396845858</v>
+        <v>0.76235170899716</v>
       </c>
       <c r="J30">
-        <v>0.88</v>
+        <v>1.17</v>
       </c>
       <c r="K30" t="s">
         <v>108</v>
       </c>
       <c r="L30" s="1">
-        <v>853630.92</v>
+        <v>846465.3</v>
       </c>
       <c r="M30" s="1">
-        <v>861085.57</v>
+        <v>856344.96</v>
       </c>
       <c r="N30" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>110</v>
       </c>
       <c r="B31" s="1">
         <v>133000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>102.834</v>
+        <v>102.458</v>
       </c>
       <c r="D31" s="1">
         <v>103.37567669</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>137489.65</v>
       </c>
       <c r="H31" s="1">
-        <v>-720.43</v>
+        <v>-1220.51</v>
       </c>
       <c r="I31" s="1">
-        <v>-0.52398853295503</v>
+        <v>-0.88771045675074</v>
       </c>
       <c r="J31">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="K31" t="s">
         <v>111</v>
       </c>
       <c r="L31" s="1">
-        <v>136769.22</v>
+        <v>136269.14</v>
       </c>
       <c r="M31" s="1">
-        <v>142273.23</v>
+        <v>142240.48</v>
       </c>
       <c r="N31" s="1">
         <v>0.09</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>113</v>
       </c>
       <c r="B32" s="1">
         <v>1424000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>99.128</v>
+        <v>98.311</v>
       </c>
       <c r="D32" s="1">
         <v>99.63892626</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
         <v>1418858.31</v>
       </c>
       <c r="H32" s="1">
-        <v>-7275.59</v>
+        <v>-18909.67</v>
       </c>
       <c r="I32" s="1">
-        <v>-0.51277776989585</v>
+        <v>-1.3327384324937</v>
       </c>
       <c r="J32">
-        <v>1.48</v>
+        <v>1.72</v>
       </c>
       <c r="K32" t="s">
         <v>114</v>
       </c>
       <c r="L32" s="1">
-        <v>1411582.72</v>
+        <v>1399948.64</v>
       </c>
       <c r="M32" s="1">
-        <v>1432630.61</v>
+        <v>1424419.98</v>
       </c>
       <c r="N32" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>116</v>
       </c>
       <c r="B33" s="1">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.511</v>
+        <v>97.689</v>
       </c>
       <c r="D33" s="1">
-        <v>99.415167</v>
+        <v>99.26069727</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>994151.67</v>
+        <v>1091867.67</v>
       </c>
       <c r="H33" s="1">
-        <v>-9041.67</v>
+        <v>-17288.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-0.90948597410695</v>
+        <v>-1.5834034173757</v>
       </c>
       <c r="J33">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>985110.0</v>
+        <v>1074579.0</v>
       </c>
       <c r="M33" s="1">
-        <v>999877.12</v>
+        <v>1074579.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.66</v>
+        <v>0.71</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>103.2</v>
+      </c>
+      <c r="D34" s="1">
+        <v>105.1154</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>525577.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-9577.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-1.8221878050219</v>
+      </c>
+      <c r="J34">
+        <v>0.69</v>
+      </c>
+      <c r="K34" t="s">
         <v>119</v>
       </c>
-      <c r="B34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L34" s="1">
-        <v>415340.0</v>
+        <v>516000.0</v>
       </c>
       <c r="M34" s="1">
-        <v>416647.97</v>
+        <v>519474.29</v>
       </c>
       <c r="N34" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>98.676</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.94624273</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1099408.67</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-13972.67</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-1.2709259423977</v>
+      </c>
+      <c r="J35">
+        <v>1.4</v>
+      </c>
+      <c r="K35" t="s">
         <v>122</v>
       </c>
-      <c r="B35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L35" s="1">
-        <v>993340.0</v>
+        <v>1085436.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1004805.75</v>
+        <v>1100794.56</v>
       </c>
       <c r="N35" s="1">
-        <v>0.67</v>
+        <v>0.73</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>124</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>99.209</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.829673</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1008296.73</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-16206.73</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-1.6073373559389</v>
+      </c>
+      <c r="J36">
+        <v>0.5</v>
+      </c>
+      <c r="K36" t="s">
         <v>125</v>
       </c>
-      <c r="B36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L36" s="1">
-        <v>899181.0</v>
+        <v>992090.0</v>
       </c>
       <c r="M36" s="1">
-        <v>901427.92</v>
+        <v>997083.16</v>
       </c>
       <c r="N36" s="1">
-        <v>0.6</v>
+        <v>0.66</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B37" s="1">
         <v>747000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>98.818</v>
+        <v>97.88</v>
       </c>
       <c r="D37" s="1">
         <v>100.09043641</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>747675.56</v>
       </c>
       <c r="H37" s="1">
-        <v>-9505.1</v>
+        <v>-16511.96</v>
       </c>
       <c r="I37" s="1">
-        <v>-1.2712867062286</v>
+        <v>-2.2084391791541</v>
       </c>
       <c r="J37">
-        <v>2.08</v>
+        <v>2.33</v>
       </c>
       <c r="K37" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="L37" s="1">
-        <v>738170.46</v>
+        <v>731163.6</v>
       </c>
       <c r="M37" s="1">
-        <v>753725.21</v>
+        <v>748576.66</v>
       </c>
       <c r="N37" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>100.67</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.101</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>700707.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>3983.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0.56842588985125</v>
+      </c>
+      <c r="J38">
+        <v>0.67</v>
+      </c>
+      <c r="K38" t="s">
         <v>131</v>
       </c>
-      <c r="B38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L38" s="1">
-        <v>607338.0</v>
+        <v>704690.0</v>
       </c>
       <c r="M38" s="1">
-        <v>609369.65</v>
+        <v>709345.86</v>
       </c>
       <c r="N38" s="1">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>109.113</v>
+      </c>
+      <c r="D39" s="1">
+        <v>109.6786</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1096786.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-5656.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.51568856641131</v>
+      </c>
+      <c r="J39">
+        <v>0.81</v>
+      </c>
+      <c r="K39" t="s">
         <v>134</v>
       </c>
-      <c r="B39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L39" s="1">
-        <v>873232.0</v>
+        <v>1091130.0</v>
       </c>
       <c r="M39" s="1">
-        <v>875327.63</v>
+        <v>1099190.11</v>
       </c>
       <c r="N39" s="1">
-        <v>0.58</v>
+        <v>0.72</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" s="1">
+        <v>768000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>101.575</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.50385547</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>771869.61</v>
+      </c>
+      <c r="H40" s="1">
+        <v>8226.39</v>
+      </c>
+      <c r="I40" s="1">
+        <v>1.0657745678056</v>
+      </c>
+      <c r="J40">
+        <v>0.79</v>
+      </c>
+      <c r="K40" t="s">
         <v>137</v>
       </c>
-      <c r="B40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L40" s="1">
-        <v>683831.6</v>
+        <v>780096.0</v>
       </c>
       <c r="M40" s="1">
-        <v>687077.81</v>
+        <v>786171.62</v>
       </c>
       <c r="N40" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
+        <v>139</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>89.158</v>
+      </c>
+      <c r="D41" s="1">
+        <v>89.25921821</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2499258.11</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-2834.11</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.11339805155219</v>
+      </c>
+      <c r="J41">
+        <v>1.64</v>
+      </c>
+      <c r="K41" t="s">
         <v>140</v>
       </c>
-      <c r="B41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L41" s="1">
-        <v>1796300.0</v>
+        <v>2496424.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1825875.34</v>
+        <v>2542230.85</v>
       </c>
       <c r="N41" s="1">
-        <v>1.21</v>
+        <v>1.67</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B42" s="1">
+        <v>882000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>97.529</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.39107937</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>876629.32</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-16423.54</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-1.8734874165514</v>
+      </c>
+      <c r="J42">
+        <v>2.27</v>
+      </c>
+      <c r="K42" t="s">
         <v>143</v>
       </c>
-      <c r="B42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L42" s="1">
-        <v>769988.48</v>
+        <v>860205.78</v>
       </c>
       <c r="M42" s="1">
-        <v>785823.98</v>
+        <v>880268.26</v>
       </c>
       <c r="N42" s="1">
-        <v>0.52</v>
+        <v>0.58</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B43" s="1">
         <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>98.246</v>
+        <v>97.291</v>
       </c>
       <c r="D43" s="1">
         <v>99.5352725</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>796282.18</v>
       </c>
       <c r="H43" s="1">
-        <v>-10314.18</v>
+        <v>-17954.18</v>
       </c>
       <c r="I43" s="1">
-        <v>-1.2952920784941</v>
+        <v>-2.2547509477105</v>
       </c>
       <c r="J43">
-        <v>2.46</v>
+        <v>2.71</v>
       </c>
       <c r="K43" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="L43" s="1">
-        <v>785968.0</v>
+        <v>778328.0</v>
       </c>
       <c r="M43" s="1">
-        <v>805644.71</v>
+        <v>800001.97</v>
       </c>
       <c r="N43" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
+        <v>148</v>
+      </c>
+      <c r="B44" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.263</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.165</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>801320.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-15216.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-1.8988668696651</v>
+      </c>
+      <c r="J44">
+        <v>0.72</v>
+      </c>
+      <c r="K44" t="s">
         <v>149</v>
       </c>
-      <c r="B44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L44" s="1">
-        <v>691208.0</v>
+        <v>786104.0</v>
       </c>
       <c r="M44" s="1">
-        <v>694254.92</v>
+        <v>791879.34</v>
       </c>
       <c r="N44" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B45" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>96.213</v>
+        <v>109.256</v>
       </c>
       <c r="D45" s="1">
-        <v>98.8365</v>
+        <v>109.11</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>790692.0</v>
+        <v>654660.0</v>
       </c>
       <c r="H45" s="1">
-        <v>-20988.0</v>
+        <v>876.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-2.6543837549893</v>
+        <v>0.13380991659793</v>
       </c>
       <c r="J45">
-        <v>2.61</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.1</v>
+      </c>
+      <c r="K45">
+        <v>611.41</v>
       </c>
       <c r="L45" s="1">
-        <v>769704.0</v>
+        <v>655536.0</v>
       </c>
       <c r="M45" s="1">
-        <v>790569.75</v>
+        <v>656147.41</v>
       </c>
       <c r="N45" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B46" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>105.153</v>
+        <v>95.036</v>
       </c>
       <c r="D46" s="1">
-        <v>104.92</v>
+        <v>98.8365</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>734440.0</v>
+        <v>790692.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1631.0</v>
+        <v>-30404.0</v>
       </c>
       <c r="I46" s="1">
-        <v>0.22207396111323</v>
+        <v>-3.8452393599531</v>
       </c>
       <c r="J46">
-        <v>2.55</v>
+        <v>2.87</v>
       </c>
       <c r="K46" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="L46" s="1">
-        <v>736071.0</v>
+        <v>760288.0</v>
       </c>
       <c r="M46" s="1">
-        <v>753935.38</v>
+        <v>783224.99</v>
       </c>
       <c r="N46" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B47" s="1">
-        <v>389000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>103.693</v>
+        <v>104.47</v>
       </c>
       <c r="D47" s="1">
-        <v>101.25988946</v>
+        <v>104.82466667</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>393900.97</v>
+        <v>943422.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9464.8</v>
+        <v>-3192.0</v>
       </c>
       <c r="I47" s="1">
-        <v>2.4028374441424</v>
+        <v>-0.33834275647589</v>
       </c>
       <c r="J47">
-        <v>1.16</v>
+        <v>2.88</v>
       </c>
       <c r="K47" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="L47" s="1">
-        <v>403365.77</v>
+        <v>940230.0</v>
       </c>
       <c r="M47" s="1">
-        <v>407871.24</v>
+        <v>966194.38</v>
       </c>
       <c r="N47" s="1">
-        <v>0.27</v>
+        <v>0.64</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B48" s="1">
-        <v>411000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>99.937</v>
+        <v>102.878</v>
       </c>
       <c r="D48" s="1">
-        <v>99.254</v>
+        <v>101.25988946</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>407933.94</v>
+        <v>393900.97</v>
       </c>
       <c r="H48" s="1">
-        <v>2807.13</v>
+        <v>6294.45</v>
       </c>
       <c r="I48" s="1">
-        <v>0.68813347572894</v>
+        <v>1.5979777861425</v>
       </c>
       <c r="J48">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>557.38</v>
+        <v>1.51</v>
+      </c>
+      <c r="K48" t="s">
+        <v>160</v>
       </c>
       <c r="L48" s="1">
-        <v>410741.07</v>
+        <v>400195.42</v>
       </c>
       <c r="M48" s="1">
-        <v>411298.45</v>
+        <v>406067.72</v>
       </c>
       <c r="N48" s="1">
         <v>0.27</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" s="1">
+        <v>411000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.103</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>407933.94</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-620.61</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-0.15213492655208</v>
+      </c>
+      <c r="J49">
+        <v>0.44</v>
+      </c>
+      <c r="K49" t="s">
         <v>163</v>
       </c>
-      <c r="B49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L49" s="1">
-        <v>856920.13</v>
+        <v>407313.33</v>
       </c>
       <c r="M49" s="1">
-        <v>864661.94</v>
+        <v>409124.83</v>
       </c>
       <c r="N49" s="1">
-        <v>0.57</v>
+        <v>0.27</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>165</v>
+      </c>
+      <c r="B50" s="1">
+        <v>841000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.033</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.2880654</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>843422.63</v>
+      </c>
+      <c r="H50" s="1">
+        <v>6264.9</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.74279486667319</v>
+      </c>
+      <c r="J50">
+        <v>1.22</v>
+      </c>
+      <c r="K50" t="s">
         <v>166</v>
       </c>
-      <c r="B50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L50" s="1">
-        <v>407560.0</v>
+        <v>849687.53</v>
       </c>
       <c r="M50" s="1">
-        <v>422595.62</v>
+        <v>859917.78</v>
       </c>
       <c r="N50" s="1">
-        <v>0.28</v>
+        <v>0.57</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B51" s="1">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>100.253</v>
+        <v>101.111</v>
       </c>
       <c r="D51" s="1">
-        <v>101.70135077</v>
+        <v>100.51196</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1322117.56</v>
+        <v>502559.8</v>
       </c>
       <c r="H51" s="1">
-        <v>-18828.56</v>
+        <v>2995.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-1.4241214676855</v>
+        <v>0.59598877586309</v>
       </c>
       <c r="J51">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>0.05</v>
+      </c>
+      <c r="K51">
+        <v>273.97</v>
       </c>
       <c r="L51" s="1">
-        <v>1303289.0</v>
+        <v>505555.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1307990.37</v>
+        <v>505828.97</v>
       </c>
       <c r="N51" s="1">
-        <v>0.87</v>
+        <v>0.33</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B52" s="1">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>104.409</v>
+        <v>99.355</v>
       </c>
       <c r="D52" s="1">
-        <v>103.84281857</v>
+        <v>101.392504</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>726899.73</v>
+        <v>1520887.56</v>
       </c>
       <c r="H52" s="1">
-        <v>3963.27</v>
+        <v>-30562.56</v>
       </c>
       <c r="I52" s="1">
-        <v>0.54522925741078</v>
+        <v>-2.0095213350289</v>
       </c>
       <c r="J52">
-        <v>0.24</v>
+        <v>0.67</v>
       </c>
       <c r="K52" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="L52" s="1">
-        <v>730863.0</v>
+        <v>1490325.0</v>
       </c>
       <c r="M52" s="1">
-        <v>732548.27</v>
+        <v>1500326.71</v>
       </c>
       <c r="N52" s="1">
-        <v>0.49</v>
+        <v>0.99</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B53" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>100.943</v>
+        <v>103.852</v>
       </c>
       <c r="D53" s="1">
-        <v>100.0</v>
+        <v>103.83721625</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>500000.0</v>
+        <v>830697.73</v>
       </c>
       <c r="H53" s="1">
-        <v>4715.0</v>
+        <v>118.27</v>
       </c>
       <c r="I53" s="1">
-        <v>0.943</v>
+        <v>0.014237429058582</v>
       </c>
       <c r="J53">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>643.84</v>
+        <v>0.58</v>
+      </c>
+      <c r="K53" t="s">
+        <v>174</v>
       </c>
       <c r="L53" s="1">
-        <v>504715.0</v>
+        <v>830816.0</v>
       </c>
       <c r="M53" s="1">
-        <v>505358.84</v>
+        <v>835479.02</v>
       </c>
       <c r="N53" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>176</v>
+      </c>
+      <c r="B54" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>101.81</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.3015</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>601809.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>9051.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>1.5039655438852</v>
+      </c>
+      <c r="J54">
+        <v>0.56</v>
+      </c>
+      <c r="K54" t="s">
         <v>177</v>
       </c>
-      <c r="B54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L54" s="1">
-        <v>741062.0</v>
+        <v>610860.0</v>
       </c>
       <c r="M54" s="1">
-        <v>741199.91</v>
+        <v>614238.69</v>
       </c>
       <c r="N54" s="1">
-        <v>0.49</v>
+        <v>0.4</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>179</v>
       </c>
       <c r="B55" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>103.216</v>
+        <v>106.012</v>
       </c>
       <c r="D55" s="1">
-        <v>101.255</v>
+        <v>107.34</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>303765.0</v>
+        <v>751380.0</v>
       </c>
       <c r="H55" s="1">
-        <v>5883.0</v>
+        <v>-9296.0</v>
       </c>
       <c r="I55" s="1">
-        <v>1.936694484223</v>
+        <v>-1.2371902366313</v>
       </c>
       <c r="J55">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="K55" t="s">
         <v>180</v>
       </c>
       <c r="L55" s="1">
-        <v>309648.0</v>
+        <v>742084.0</v>
       </c>
       <c r="M55" s="1">
-        <v>311229.37</v>
+        <v>745945.41</v>
       </c>
       <c r="N55" s="1">
-        <v>0.21</v>
+        <v>0.49</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>182</v>
       </c>
       <c r="B56" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>106.799</v>
+        <v>102.702</v>
       </c>
       <c r="D56" s="1">
-        <v>109.243715</v>
+        <v>101.255</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>655462.29</v>
+        <v>303765.0</v>
       </c>
       <c r="H56" s="1">
-        <v>-14668.29</v>
+        <v>4341.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-2.2378541410826</v>
+        <v>1.4290652313466</v>
       </c>
       <c r="J56">
-        <v>2.19</v>
+        <v>0.88</v>
       </c>
       <c r="K56" t="s">
         <v>183</v>
       </c>
       <c r="L56" s="1">
-        <v>640794.0</v>
+        <v>308106.0</v>
       </c>
       <c r="M56" s="1">
-        <v>653911.81</v>
+        <v>310754.79</v>
       </c>
       <c r="N56" s="1">
-        <v>0.43</v>
+        <v>0.2</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>185</v>
       </c>
       <c r="B57" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>99.179</v>
+        <v>106.031</v>
       </c>
       <c r="D57" s="1">
-        <v>99.984</v>
+        <v>109.243715</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>799872.0</v>
+        <v>655462.29</v>
       </c>
       <c r="H57" s="1">
-        <v>-6440.0</v>
+        <v>-19276.29</v>
       </c>
       <c r="I57" s="1">
-        <v>-0.8051288206113</v>
+        <v>-2.9408694129452</v>
       </c>
       <c r="J57">
-        <v>0.6</v>
+        <v>2.57</v>
       </c>
       <c r="K57" t="s">
         <v>186</v>
       </c>
       <c r="L57" s="1">
-        <v>793432.0</v>
+        <v>636186.0</v>
       </c>
       <c r="M57" s="1">
-        <v>798253.92</v>
+        <v>651633.95</v>
       </c>
       <c r="N57" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>188</v>
       </c>
       <c r="B58" s="1">
-        <v>504000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>100.167</v>
+        <v>98.503</v>
       </c>
       <c r="D58" s="1">
-        <v>99.934</v>
+        <v>99.984</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>503667.36</v>
+        <v>799872.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1174.32</v>
+        <v>-11848.0</v>
       </c>
       <c r="I58" s="1">
-        <v>0.23315388156183</v>
+        <v>-1.4812369979197</v>
       </c>
       <c r="J58">
-        <v>0.5</v>
+        <v>0.9</v>
       </c>
       <c r="K58" t="s">
         <v>189</v>
       </c>
       <c r="L58" s="1">
-        <v>504841.68</v>
+        <v>788024.0</v>
       </c>
       <c r="M58" s="1">
-        <v>507354.78</v>
+        <v>795213.04</v>
       </c>
       <c r="N58" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>191</v>
       </c>
       <c r="B59" s="1">
-        <v>400000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>101.179</v>
+        <v>99.513</v>
       </c>
       <c r="D59" s="1">
-        <v>100.0</v>
+        <v>99.86943046</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>400000.0</v>
+        <v>603211.36</v>
       </c>
       <c r="H59" s="1">
-        <v>4716.0</v>
+        <v>-2152.84</v>
       </c>
       <c r="I59" s="1">
-        <v>1.179</v>
+        <v>-0.35689646163162</v>
       </c>
       <c r="J59">
-        <v>0.87</v>
+        <v>0.74</v>
       </c>
       <c r="K59" t="s">
         <v>192</v>
       </c>
       <c r="L59" s="1">
-        <v>404716.0</v>
+        <v>601058.52</v>
       </c>
       <c r="M59" s="1">
-        <v>408200.27</v>
+        <v>605522.33</v>
       </c>
       <c r="N59" s="1">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>194</v>
       </c>
       <c r="B60" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>104.625</v>
+        <v>100.155</v>
       </c>
       <c r="D60" s="1">
-        <v>100.91250667</v>
+        <v>100.0</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>1513687.6</v>
+        <v>400000.0</v>
       </c>
       <c r="H60" s="1">
-        <v>55687.4</v>
+        <v>620.0</v>
       </c>
       <c r="I60" s="1">
-        <v>3.6789229164591</v>
+        <v>0.155</v>
       </c>
       <c r="J60">
-        <v>4.0</v>
+        <v>1.15</v>
       </c>
       <c r="K60" t="s">
         <v>195</v>
       </c>
       <c r="L60" s="1">
-        <v>1569375.0</v>
+        <v>400620.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1629375.0</v>
+        <v>405224.22</v>
       </c>
       <c r="N60" s="1">
-        <v>1.08</v>
+        <v>0.27</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>197</v>
       </c>
       <c r="B61" s="1">
-        <v>300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>99.465</v>
+        <v>104.044</v>
       </c>
       <c r="D61" s="1">
-        <v>99.895</v>
+        <v>101.28162353</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>299685.0</v>
+        <v>1721787.6</v>
       </c>
       <c r="H61" s="1">
-        <v>-1290.0</v>
+        <v>46960.4</v>
       </c>
       <c r="I61" s="1">
-        <v>-0.4304519745733</v>
+        <v>2.7274211987588</v>
       </c>
       <c r="J61">
-        <v>1.21</v>
+        <v>4.37</v>
       </c>
       <c r="K61" t="s">
         <v>198</v>
       </c>
       <c r="L61" s="1">
-        <v>298395.0</v>
+        <v>1768748.0</v>
       </c>
       <c r="M61" s="1">
-        <v>302028.9</v>
+        <v>1843035.68</v>
       </c>
       <c r="N61" s="1">
-        <v>0.2</v>
+        <v>1.21</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>200</v>
       </c>
       <c r="B62" s="1">
-        <v>1200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>85.968</v>
+        <v>98.959</v>
       </c>
       <c r="D62" s="1">
-        <v>86.06233333</v>
+        <v>99.895</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1032748.0</v>
+        <v>299685.0</v>
       </c>
       <c r="H62" s="1">
-        <v>-1132.0</v>
+        <v>-2808.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-0.10961047612777</v>
+        <v>-0.93698383302468</v>
       </c>
       <c r="J62">
-        <v>0.59</v>
+        <v>1.46</v>
       </c>
       <c r="K62" t="s">
         <v>201</v>
       </c>
       <c r="L62" s="1">
-        <v>1031616.0</v>
+        <v>296877.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1038684.49</v>
+        <v>301259.88</v>
       </c>
       <c r="N62" s="1">
-        <v>0.69</v>
+        <v>0.2</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>203</v>
       </c>
       <c r="B63" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>99.404</v>
+        <v>85.336</v>
       </c>
       <c r="D63" s="1">
-        <v>100.6852</v>
+        <v>86.06233333</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>402740.8</v>
+        <v>1032748.0</v>
       </c>
       <c r="H63" s="1">
-        <v>-5124.8</v>
+        <v>-8716.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-1.2724809604589</v>
+        <v>-0.84396193456681</v>
       </c>
       <c r="J63">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.01</v>
+      </c>
+      <c r="K63">
+        <v>123.29</v>
       </c>
       <c r="L63" s="1">
-        <v>397616.0</v>
+        <v>1024032.0</v>
       </c>
       <c r="M63" s="1">
-        <v>402876.27</v>
+        <v>1024155.29</v>
       </c>
       <c r="N63" s="1">
-        <v>0.27</v>
+        <v>0.67</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>98.846</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.77046667</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2095179.8</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-19413.8</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-0.92659350763118</v>
+      </c>
+      <c r="J64">
+        <v>1.54</v>
+      </c>
+      <c r="K64" t="s">
         <v>206</v>
       </c>
-      <c r="B64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L64" s="1">
-        <v>396992.0</v>
+        <v>2075766.0</v>
       </c>
       <c r="M64" s="1">
-        <v>398190.63</v>
+        <v>2108042.71</v>
       </c>
       <c r="N64" s="1">
-        <v>0.26</v>
+        <v>1.39</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
+        <v>208</v>
+      </c>
+      <c r="B65" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>98.608</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.2218</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>501109.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-8069.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-1.6102285131578</v>
+      </c>
+      <c r="J65">
+        <v>0.53</v>
+      </c>
+      <c r="K65" t="s">
         <v>209</v>
       </c>
-      <c r="B65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L65" s="1">
-        <v>419461.12</v>
+        <v>493040.0</v>
       </c>
       <c r="M65" s="1">
-        <v>422063.97</v>
+        <v>495694.11</v>
       </c>
       <c r="N65" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" s="1">
+        <v>516000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>99.489</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.63176744</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>514099.92</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-736.68</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-0.14329510107685</v>
+      </c>
+      <c r="J66">
+        <v>0.89</v>
+      </c>
+      <c r="K66" t="s">
         <v>212</v>
       </c>
-      <c r="B66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L66" s="1">
-        <v>623457.45</v>
+        <v>513363.24</v>
       </c>
       <c r="M66" s="1">
-        <v>645688.04</v>
+        <v>517975.44</v>
       </c>
       <c r="N66" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
+        <v>214</v>
+      </c>
+      <c r="B67" s="1">
+        <v>727000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>98.774</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.70013067</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>724819.95</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-6732.97</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.92891620877709</v>
+      </c>
+      <c r="J67">
+        <v>0.19</v>
+      </c>
+      <c r="K67" t="s">
         <v>215</v>
       </c>
-      <c r="B67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L67" s="1">
-        <v>495665.0</v>
+        <v>718086.98</v>
       </c>
       <c r="M67" s="1">
-        <v>508458.32</v>
+        <v>719458.82</v>
       </c>
       <c r="N67" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
+        <v>217</v>
+      </c>
+      <c r="B68" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>98.772</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.096834</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>500484.17</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-6624.17</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.3235523513161</v>
+      </c>
+      <c r="J68">
+        <v>2.83</v>
+      </c>
+      <c r="K68" t="s">
         <v>218</v>
       </c>
-      <c r="B68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L68" s="1">
-        <v>1574376.56</v>
+        <v>493860.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1597837.32</v>
+        <v>508024.03</v>
       </c>
       <c r="N68" s="1">
-        <v>1.06</v>
+        <v>0.33</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
+        <v>220</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1192000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>97.771</v>
+      </c>
+      <c r="D69" s="1">
+        <v>99.89429614</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1190740.01</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-25309.69</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-2.125542921834</v>
+      </c>
+      <c r="J69">
+        <v>1.73</v>
+      </c>
+      <c r="K69" t="s">
         <v>221</v>
       </c>
-      <c r="B69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L69" s="1">
-        <v>994086.98</v>
+        <v>1165430.32</v>
       </c>
       <c r="M69" s="1">
-        <v>1024480.41</v>
+        <v>1186036.7</v>
       </c>
       <c r="N69" s="1">
-        <v>0.68</v>
+        <v>0.78</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
+        <v>223</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1009000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>97.394</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.01720416</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1009173.59</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-26468.13</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-2.6227529398584</v>
+      </c>
+      <c r="J70">
+        <v>3.29</v>
+      </c>
+      <c r="K70" t="s">
         <v>224</v>
       </c>
-      <c r="B70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L70" s="1">
-        <v>795728.0</v>
+        <v>982705.46</v>
       </c>
       <c r="M70" s="1">
-        <v>799382.79</v>
+        <v>1015880.66</v>
       </c>
       <c r="N70" s="1">
-        <v>0.53</v>
+        <v>0.67</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B71" s="1">
         <v>900000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>98.744</v>
+        <v>98.498</v>
       </c>
       <c r="D71" s="1">
-        <v>99.631</v>
+        <v>100.27576556</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>896679.0</v>
+        <v>902481.89</v>
       </c>
       <c r="H71" s="1">
-        <v>-7983.0</v>
+        <v>-15999.89</v>
       </c>
       <c r="I71" s="1">
-        <v>-0.89028515221166</v>
+        <v>-1.7728765726257</v>
       </c>
       <c r="J71">
-        <v>1.37</v>
+        <v>0.73</v>
       </c>
       <c r="K71" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="L71" s="1">
-        <v>888696.0</v>
+        <v>886482.0</v>
       </c>
       <c r="M71" s="1">
-        <v>900993.95</v>
+        <v>893007.0</v>
       </c>
       <c r="N71" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
+        <v>229</v>
+      </c>
+      <c r="B72" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>98.376</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.5055</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>995055.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-11295.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.1351131344499</v>
+      </c>
+      <c r="J72">
+        <v>1.69</v>
+      </c>
+      <c r="K72" t="s">
         <v>230</v>
       </c>
-      <c r="B72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L72" s="1">
-        <v>1120987.55</v>
+        <v>983760.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1123965.97</v>
+        <v>1000660.69</v>
       </c>
       <c r="N72" s="1">
-        <v>0.75</v>
+        <v>0.66</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
+        <v>232</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1215000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.82</v>
+      </c>
+      <c r="D73" s="1">
+        <v>99.74030041</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1211844.65</v>
+      </c>
+      <c r="H73" s="1">
+        <v>968.35</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0.079907106905163</v>
+      </c>
+      <c r="J73">
+        <v>0.54</v>
+      </c>
+      <c r="K73" t="s">
         <v>233</v>
       </c>
-      <c r="B73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L73" s="1">
-        <v>1104477.0</v>
+        <v>1212813.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1111446.18</v>
+        <v>1219428.92</v>
       </c>
       <c r="N73" s="1">
-        <v>0.74</v>
+        <v>0.8</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
+        <v>235</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1458000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>97.781</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.17154527</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1445921.13</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-20274.15</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-1.4021615411347</v>
+      </c>
+      <c r="J74">
+        <v>0.54</v>
+      </c>
+      <c r="K74" t="s">
         <v>236</v>
       </c>
-      <c r="B74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L74" s="1">
-        <v>1238085.86</v>
+        <v>1425646.98</v>
       </c>
       <c r="M74" s="1">
-        <v>1242148.51</v>
+        <v>1433456.26</v>
       </c>
       <c r="N74" s="1">
-        <v>0.83</v>
+        <v>0.94</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B75" s="1">
         <v>2050000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>100.948</v>
+        <v>100.817</v>
       </c>
       <c r="D75" s="1">
         <v>96.98605268</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>1988214.08</v>
       </c>
       <c r="H75" s="1">
-        <v>81219.92</v>
+        <v>78534.42</v>
       </c>
       <c r="I75" s="1">
-        <v>4.0850691490928</v>
+        <v>3.9499981812824</v>
       </c>
       <c r="J75">
-        <v>0.44</v>
+        <v>0.78</v>
       </c>
       <c r="K75" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="L75" s="1">
-        <v>2069434.0</v>
+        <v>2066748.5</v>
       </c>
       <c r="M75" s="1">
-        <v>2078532.63</v>
+        <v>2082671.1</v>
       </c>
       <c r="N75" s="1">
-        <v>1.38</v>
+        <v>1.37</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
+        <v>241</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>91.181</v>
+      </c>
+      <c r="D76" s="1">
+        <v>84.247467</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>842474.67</v>
+      </c>
+      <c r="H76" s="1">
+        <v>69335.33</v>
+      </c>
+      <c r="I76" s="1">
+        <v>8.2299601957172</v>
+      </c>
+      <c r="J76">
+        <v>1.62</v>
+      </c>
+      <c r="K76" t="s">
         <v>242</v>
       </c>
-      <c r="B76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L76" s="1">
-        <v>821367.0</v>
+        <v>911810.0</v>
       </c>
       <c r="M76" s="1">
-        <v>834728.3</v>
+        <v>928042.88</v>
       </c>
       <c r="N76" s="1">
-        <v>0.55</v>
+        <v>0.61</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
+        <v>244</v>
+      </c>
+      <c r="B77" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>101.458</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.5422</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>804337.6</v>
+      </c>
+      <c r="H77" s="1">
+        <v>7326.4</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.9108613099773</v>
+      </c>
+      <c r="J77">
+        <v>2.08</v>
+      </c>
+      <c r="K77" t="s">
         <v>245</v>
       </c>
-      <c r="B77" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L77" s="1">
-        <v>715750.0</v>
+        <v>811664.0</v>
       </c>
       <c r="M77" s="1">
-        <v>728309.25</v>
+        <v>828310.57</v>
       </c>
       <c r="N77" s="1">
-        <v>0.48</v>
+        <v>0.55</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B78" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>100.439</v>
+        <v>100.054</v>
       </c>
       <c r="D78" s="1">
-        <v>100.30714286</v>
+        <v>100.28636364</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>702150.0</v>
+        <v>1103150.0</v>
       </c>
       <c r="H78" s="1">
-        <v>923.0</v>
+        <v>-2556.0</v>
       </c>
       <c r="I78" s="1">
-        <v>0.13145339314961</v>
+        <v>-0.23170013144178</v>
       </c>
       <c r="J78">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>0.06</v>
+      </c>
+      <c r="K78">
+        <v>658.67</v>
       </c>
       <c r="L78" s="1">
-        <v>703073.0</v>
+        <v>1100594.0</v>
       </c>
       <c r="M78" s="1">
-        <v>708857.36</v>
+        <v>1101252.67</v>
       </c>
       <c r="N78" s="1">
-        <v>0.47</v>
+        <v>0.73</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B79" s="1">
         <v>1200000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.048</v>
+        <v>98.565</v>
       </c>
       <c r="D79" s="1">
         <v>99.70225</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
         <v>1196427.0</v>
       </c>
       <c r="H79" s="1">
-        <v>-7851.0</v>
+        <v>-13647.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.65620384695431</v>
+        <v>-1.1406462742817</v>
       </c>
       <c r="J79">
-        <v>0.66</v>
+        <v>0.93</v>
       </c>
       <c r="K79" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="L79" s="1">
-        <v>1188576.0</v>
+        <v>1182780.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1196466.41</v>
+        <v>1193999.18</v>
       </c>
       <c r="N79" s="1">
         <v>0.79</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B80" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>98.574</v>
+        <v>97.752</v>
       </c>
       <c r="D80" s="1">
-        <v>100.28911125</v>
+        <v>100.00554333</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>802312.89</v>
+        <v>900049.89</v>
       </c>
       <c r="H80" s="1">
-        <v>-13720.89</v>
+        <v>-20281.89</v>
       </c>
       <c r="I80" s="1">
-        <v>-1.7101669649107</v>
+        <v>-2.253418418839</v>
       </c>
       <c r="J80">
-        <v>0.91</v>
+        <v>1.13</v>
       </c>
       <c r="K80" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="L80" s="1">
-        <v>788592.0</v>
+        <v>879768.0</v>
       </c>
       <c r="M80" s="1">
-        <v>795890.63</v>
+        <v>889976.22</v>
       </c>
       <c r="N80" s="1">
-        <v>0.53</v>
+        <v>0.59</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B81" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>101.612</v>
+        <v>100.909</v>
       </c>
       <c r="D81" s="1">
-        <v>99.651</v>
+        <v>99.83557143</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>597906.0</v>
+        <v>698849.0</v>
       </c>
       <c r="H81" s="1">
-        <v>11766.0</v>
+        <v>7514.0</v>
       </c>
       <c r="I81" s="1">
-        <v>1.9678678588273</v>
+        <v>1.0751965016763</v>
       </c>
       <c r="J81">
-        <v>0.86</v>
+        <v>1.2</v>
       </c>
       <c r="K81" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="L81" s="1">
-        <v>609672.0</v>
+        <v>706363.0</v>
       </c>
       <c r="M81" s="1">
-        <v>614841.86</v>
+        <v>714789.37</v>
       </c>
       <c r="N81" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B82" s="1">
-        <v>898000.0</v>
+        <v>998000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>100.755</v>
+        <v>100.105</v>
       </c>
       <c r="D82" s="1">
-        <v>99.768</v>
+        <v>99.80337074</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>895916.64</v>
+        <v>996037.64</v>
       </c>
       <c r="H82" s="1">
-        <v>8863.26</v>
+        <v>3010.26</v>
       </c>
       <c r="I82" s="1">
-        <v>0.98929516478229</v>
+        <v>0.30222351838029</v>
       </c>
       <c r="J82">
-        <v>0.32</v>
+        <v>0.61</v>
       </c>
       <c r="K82" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="L82" s="1">
-        <v>904779.9</v>
+        <v>999047.9</v>
       </c>
       <c r="M82" s="1">
-        <v>907639.97</v>
+        <v>1005087.17</v>
       </c>
       <c r="N82" s="1">
-        <v>0.6</v>
+        <v>0.66</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B83" s="1">
         <v>600000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>99.375</v>
+        <v>99.192</v>
       </c>
       <c r="D83" s="1">
         <v>99.92916667</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
         <v>599575.0</v>
       </c>
       <c r="H83" s="1">
-        <v>-3325.0</v>
+        <v>-4423.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-0.55455947963141</v>
+        <v>-0.7376891965142</v>
       </c>
       <c r="J83">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="K83" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="L83" s="1">
-        <v>596250.0</v>
+        <v>595152.0</v>
       </c>
       <c r="M83" s="1">
-        <v>597297.95</v>
+        <v>598086.25</v>
       </c>
       <c r="N83" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B84" s="1">
         <v>280000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>98.929</v>
+        <v>97.81</v>
       </c>
       <c r="D84" s="1">
         <v>100.00810357</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
         <v>280022.69</v>
       </c>
       <c r="H84" s="1">
-        <v>-3021.49</v>
+        <v>-6154.69</v>
       </c>
       <c r="I84" s="1">
-        <v>-1.0790161325855</v>
+        <v>-2.1979254609689</v>
       </c>
       <c r="J84">
-        <v>1.84</v>
+        <v>2.1</v>
       </c>
       <c r="K84" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="L84" s="1">
-        <v>277001.2</v>
+        <v>273868.0</v>
       </c>
       <c r="M84" s="1">
-        <v>282144.07</v>
+        <v>279737.87</v>
       </c>
       <c r="N84" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B85" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>98.93</v>
+        <v>98.398</v>
       </c>
       <c r="D85" s="1">
-        <v>98.71</v>
+        <v>98.66814286</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>592260.0</v>
+        <v>690677.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1320.0</v>
+        <v>-1891.0</v>
       </c>
       <c r="I85" s="1">
-        <v>0.2228750886435</v>
+        <v>-0.27378934002435</v>
       </c>
       <c r="J85">
-        <v>1.37</v>
+        <v>1.67</v>
       </c>
       <c r="K85" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="L85" s="1">
-        <v>593580.0</v>
+        <v>688786.0</v>
       </c>
       <c r="M85" s="1">
-        <v>601799.18</v>
+        <v>700446.27</v>
       </c>
       <c r="N85" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B86" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.912</v>
+        <v>100.582</v>
       </c>
       <c r="D86" s="1">
-        <v>100.03090857</v>
+        <v>101.62</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>700216.36</v>
+        <v>406480.0</v>
       </c>
       <c r="H86" s="1">
-        <v>-7832.36</v>
+        <v>-4152.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-1.1185628396343</v>
+        <v>-1.0214524699862</v>
       </c>
       <c r="J86">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>0.16</v>
+      </c>
+      <c r="K86">
+        <v>638.25</v>
       </c>
       <c r="L86" s="1">
-        <v>692384.0</v>
+        <v>402328.0</v>
       </c>
       <c r="M86" s="1">
-        <v>694792.58</v>
+        <v>402966.25</v>
       </c>
       <c r="N86" s="1">
-        <v>0.46</v>
+        <v>0.27</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B87" s="1">
-        <v>487000.0</v>
+        <v>587000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>100.476</v>
+        <v>99.846</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0</v>
+        <v>99.97955707</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>487000.0</v>
+        <v>586880.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2318.12</v>
+        <v>-783.98</v>
       </c>
       <c r="I87" s="1">
-        <v>0.476</v>
+        <v>-0.13358437840785</v>
       </c>
       <c r="J87">
-        <v>0.72</v>
+        <v>1.03</v>
       </c>
       <c r="K87" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="L87" s="1">
-        <v>489318.12</v>
+        <v>586096.02</v>
       </c>
       <c r="M87" s="1">
-        <v>492838.45</v>
+        <v>592157.72</v>
       </c>
       <c r="N87" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B88" s="1">
         <v>900000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>101.385</v>
+        <v>100.662</v>
       </c>
       <c r="D88" s="1">
         <v>99.942</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
         <v>899478.0</v>
       </c>
       <c r="H88" s="1">
-        <v>12987.0</v>
+        <v>6480.0</v>
       </c>
       <c r="I88" s="1">
-        <v>1.4438374257069</v>
+        <v>0.72041784234856</v>
       </c>
       <c r="J88">
-        <v>0.82</v>
+        <v>1.09</v>
       </c>
       <c r="K88" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="L88" s="1">
-        <v>912465.0</v>
+        <v>905958.0</v>
       </c>
       <c r="M88" s="1">
-        <v>919883.84</v>
+        <v>915790.19</v>
       </c>
       <c r="N88" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B89" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>95.308</v>
+        <v>95.777</v>
       </c>
       <c r="D89" s="1">
-        <v>94.61294429</v>
+        <v>94.75545125</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>662290.61</v>
+        <v>758043.61</v>
       </c>
       <c r="H89" s="1">
-        <v>4865.39</v>
+        <v>8172.39</v>
       </c>
       <c r="I89" s="1">
-        <v>0.73463067821541</v>
+        <v>1.0780896893254</v>
       </c>
       <c r="J89">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="K89" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="L89" s="1">
-        <v>667156.0</v>
+        <v>766216.0</v>
       </c>
       <c r="M89" s="1">
-        <v>670524.15</v>
+        <v>770435.18</v>
       </c>
       <c r="N89" s="1">
-        <v>0.45</v>
+        <v>0.51</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B90" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>101.616</v>
+        <v>100.994</v>
       </c>
       <c r="D90" s="1">
-        <v>100.55165909</v>
+        <v>100.5901875</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>1106068.25</v>
+        <v>1207082.25</v>
       </c>
       <c r="H90" s="1">
-        <v>11707.75</v>
+        <v>4845.75</v>
       </c>
       <c r="I90" s="1">
-        <v>1.0585015888486</v>
+        <v>0.40144323222382</v>
       </c>
       <c r="J90">
-        <v>0.2</v>
+        <v>0.49</v>
       </c>
       <c r="K90" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="L90" s="1">
-        <v>1117776.0</v>
+        <v>1211928.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1119994.84</v>
+        <v>1217788.28</v>
       </c>
       <c r="N90" s="1">
-        <v>0.74</v>
+        <v>0.8</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B91" s="1">
-        <v>2100000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.151</v>
+        <v>97.796</v>
       </c>
       <c r="D91" s="1">
-        <v>98.42609524</v>
+        <v>98.34945833</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>2066948.0</v>
+        <v>2360387.0</v>
       </c>
       <c r="H91" s="1">
-        <v>-5777.0</v>
+        <v>-13283.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-0.27949421078808</v>
+        <v>-0.56274670212978</v>
       </c>
       <c r="J91">
-        <v>2.37</v>
+        <v>2.65</v>
       </c>
       <c r="K91" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="L91" s="1">
-        <v>2061171.0</v>
+        <v>2347104.0</v>
       </c>
       <c r="M91" s="1">
-        <v>2111010.04</v>
+        <v>2410720.43</v>
       </c>
       <c r="N91" s="1">
-        <v>1.4</v>
+        <v>1.59</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B92" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>98.225</v>
+        <v>97.018</v>
       </c>
       <c r="D92" s="1">
-        <v>95.396</v>
+        <v>97.291295</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>572376.0</v>
+        <v>778330.36</v>
       </c>
       <c r="H92" s="1">
-        <v>16974.0</v>
+        <v>-2186.36</v>
       </c>
       <c r="I92" s="1">
-        <v>2.9655331460439</v>
+        <v>-0.28090385681473</v>
       </c>
       <c r="J92">
-        <v>0.4</v>
+        <v>0.72</v>
       </c>
       <c r="K92" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="L92" s="1">
-        <v>589350.0</v>
+        <v>776144.0</v>
       </c>
       <c r="M92" s="1">
-        <v>591723.29</v>
+        <v>781897.42</v>
       </c>
       <c r="N92" s="1">
-        <v>0.39</v>
+        <v>0.52</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>290</v>
       </c>
       <c r="B93" s="1">
-        <v>700000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>98.099</v>
+        <v>98.145</v>
       </c>
       <c r="D93" s="1">
-        <v>98.91583286</v>
+        <v>99.68758157</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>692410.83</v>
+        <v>519372.3</v>
       </c>
       <c r="H93" s="1">
-        <v>-5717.83</v>
+        <v>-8036.85</v>
       </c>
       <c r="I93" s="1">
-        <v>-0.82578575496862</v>
+        <v>-1.5474159865669</v>
       </c>
       <c r="J93">
-        <v>0.4</v>
+        <v>2.61</v>
       </c>
       <c r="K93" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="L93" s="1">
-        <v>686693.0</v>
+        <v>511335.45</v>
       </c>
       <c r="M93" s="1">
-        <v>689461.84</v>
+        <v>524927.84</v>
       </c>
       <c r="N93" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B94" s="1">
-        <v>521000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>98.686</v>
+        <v>98.545</v>
       </c>
       <c r="D94" s="1">
-        <v>99.68758157</v>
+        <v>99.996</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>519372.3</v>
+        <v>499980.0</v>
       </c>
       <c r="H94" s="1">
-        <v>-5218.24</v>
+        <v>-7255.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-1.0047205058876</v>
+        <v>-1.4510580423217</v>
       </c>
       <c r="J94">
-        <v>2.37</v>
+        <v>2.65</v>
       </c>
       <c r="K94" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="L94" s="1">
-        <v>514154.06</v>
+        <v>492725.0</v>
       </c>
       <c r="M94" s="1">
-        <v>526493.91</v>
+        <v>505985.27</v>
       </c>
       <c r="N94" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B95" s="1">
-        <v>500000.0</v>
+        <v>757000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.16</v>
+        <v>99.128</v>
       </c>
       <c r="D95" s="1">
-        <v>99.996</v>
+        <v>99.3595218</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>499980.0</v>
+        <v>752151.58</v>
       </c>
       <c r="H95" s="1">
-        <v>-4180.0</v>
+        <v>-1752.62</v>
       </c>
       <c r="I95" s="1">
-        <v>-0.83603344133765</v>
+        <v>-0.23301420173843</v>
       </c>
       <c r="J95">
-        <v>2.36</v>
+        <v>0.85</v>
       </c>
       <c r="K95" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="L95" s="1">
-        <v>495800.0</v>
+        <v>750398.96</v>
       </c>
       <c r="M95" s="1">
-        <v>507580.82</v>
+        <v>756854.2</v>
       </c>
       <c r="N95" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B96" s="1">
-        <v>657000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>99.734</v>
+        <v>95.292</v>
       </c>
       <c r="D96" s="1">
-        <v>99.394</v>
+        <v>93.8125</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>653018.58</v>
+        <v>750500.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2233.8</v>
+        <v>11836.0</v>
       </c>
       <c r="I96" s="1">
-        <v>0.34207296215063</v>
+        <v>1.5770819453698</v>
       </c>
       <c r="J96">
-        <v>0.58</v>
+        <v>1.22</v>
       </c>
       <c r="K96" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="L96" s="1">
-        <v>655252.38</v>
+        <v>762336.0</v>
       </c>
       <c r="M96" s="1">
-        <v>659032.38</v>
+        <v>772059.29</v>
       </c>
       <c r="N96" s="1">
-        <v>0.44</v>
+        <v>0.51</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B97" s="1">
-        <v>700000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>95.808</v>
+        <v>98.439</v>
       </c>
       <c r="D97" s="1">
-        <v>93.6</v>
+        <v>99.89361588</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>655200.0</v>
+        <v>1698191.47</v>
       </c>
       <c r="H97" s="1">
-        <v>15456.0</v>
+        <v>-24728.47</v>
       </c>
       <c r="I97" s="1">
-        <v>2.3589743589744</v>
+        <v>-1.456165010651</v>
       </c>
       <c r="J97">
-        <v>1.1</v>
+        <v>3.56</v>
       </c>
       <c r="K97" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="L97" s="1">
-        <v>670656.0</v>
+        <v>1673463.0</v>
       </c>
       <c r="M97" s="1">
-        <v>678322.44</v>
+        <v>1733923.61</v>
       </c>
       <c r="N97" s="1">
-        <v>0.45</v>
+        <v>1.14</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B98" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>98.99</v>
+        <v>100.909</v>
       </c>
       <c r="D98" s="1">
-        <v>100.08276467</v>
+        <v>102.751625</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>1501241.47</v>
+        <v>822013.0</v>
       </c>
       <c r="H98" s="1">
-        <v>-16391.47</v>
+        <v>-14741.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-1.0918609915565</v>
+        <v>-1.793280641547</v>
       </c>
       <c r="J98">
-        <v>3.27</v>
+        <v>3.83</v>
       </c>
       <c r="K98" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="L98" s="1">
-        <v>1484850.0</v>
+        <v>807272.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1533897.95</v>
+        <v>837918.57</v>
       </c>
       <c r="N98" s="1">
-        <v>1.02</v>
+        <v>0.55</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B99" s="1">
-        <v>700000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>101.562</v>
+        <v>99.117</v>
       </c>
       <c r="D99" s="1">
-        <v>103.012</v>
+        <v>99.56446429</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>721084.0</v>
+        <v>557561.0</v>
       </c>
       <c r="H99" s="1">
-        <v>-10150.0</v>
+        <v>-2505.8</v>
       </c>
       <c r="I99" s="1">
-        <v>-1.407602997709</v>
+        <v>-0.4494216776281</v>
       </c>
       <c r="J99">
-        <v>3.52</v>
+        <v>1.07</v>
       </c>
       <c r="K99" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="L99" s="1">
-        <v>710934.0</v>
+        <v>555055.2</v>
       </c>
       <c r="M99" s="1">
-        <v>735549.07</v>
+        <v>561069.45</v>
       </c>
       <c r="N99" s="1">
-        <v>0.49</v>
+        <v>0.37</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B100" s="1">
-        <v>560000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>99.873</v>
+        <v>100.9</v>
       </c>
       <c r="D100" s="1">
-        <v>99.56446429</v>
+        <v>101.1014</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>557561.0</v>
+        <v>505507.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1727.8</v>
+        <v>-1007.0</v>
       </c>
       <c r="I100" s="1">
-        <v>0.30988537577054</v>
+        <v>-0.19920594571391</v>
       </c>
       <c r="J100">
-        <v>0.82</v>
+        <v>1.1</v>
       </c>
       <c r="K100" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="L100" s="1">
-        <v>559288.8</v>
+        <v>504500.0</v>
       </c>
       <c r="M100" s="1">
-        <v>563853.18</v>
+        <v>509986.3</v>
       </c>
       <c r="N100" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B101" s="1">
-        <v>400000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>101.053</v>
+        <v>96.135</v>
       </c>
       <c r="D101" s="1">
-        <v>101.1515</v>
+        <v>98.06974589</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>404606.0</v>
+        <v>536441.51</v>
       </c>
       <c r="H101" s="1">
-        <v>-394.0</v>
+        <v>-10583.06</v>
       </c>
       <c r="I101" s="1">
-        <v>-0.097378684448575</v>
+        <v>-1.9728264503618</v>
       </c>
       <c r="J101">
-        <v>0.76</v>
+        <v>1.9</v>
       </c>
       <c r="K101" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="L101" s="1">
-        <v>404212.0</v>
+        <v>525858.45</v>
       </c>
       <c r="M101" s="1">
-        <v>407269.53</v>
+        <v>536255.2</v>
       </c>
       <c r="N101" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="B102" s="1">
-        <v>347000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>96.959</v>
+        <v>97.9</v>
       </c>
       <c r="D102" s="1">
-        <v>99.16931124</v>
+        <v>99.76610723</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>344117.51</v>
+        <v>1572313.85</v>
       </c>
       <c r="H102" s="1">
-        <v>-7669.78</v>
+        <v>-29409.85</v>
       </c>
       <c r="I102" s="1">
-        <v>-2.2288258449853</v>
+        <v>-1.870482155964</v>
       </c>
       <c r="J102">
-        <v>1.67</v>
+        <v>1.31</v>
       </c>
       <c r="K102" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="L102" s="1">
-        <v>336447.73</v>
+        <v>1542904.0</v>
       </c>
       <c r="M102" s="1">
-        <v>342240.97</v>
+        <v>1563621.18</v>
       </c>
       <c r="N102" s="1">
-        <v>0.23</v>
+        <v>1.03</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B103" s="1">
-        <v>1376000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>98.611</v>
+        <v>102.883</v>
       </c>
       <c r="D103" s="1">
-        <v>100.03007631</v>
+        <v>101.75672875</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>1376413.85</v>
+        <v>814053.83</v>
       </c>
       <c r="H103" s="1">
-        <v>-19526.49</v>
+        <v>9010.17</v>
       </c>
       <c r="I103" s="1">
-        <v>-1.4186496307052</v>
+        <v>1.1068272966666</v>
       </c>
       <c r="J103">
-        <v>1.08</v>
+        <v>1.24</v>
       </c>
       <c r="K103" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L103" s="1">
-        <v>1356887.36</v>
+        <v>823064.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1371783.45</v>
+        <v>832954.41</v>
       </c>
       <c r="N103" s="1">
-        <v>0.91</v>
+        <v>0.55</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B104" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>103.365</v>
+        <v>105.203</v>
       </c>
       <c r="D104" s="1">
-        <v>101.59326143</v>
+        <v>105.93</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>711152.83</v>
+        <v>635580.0</v>
       </c>
       <c r="H104" s="1">
-        <v>12402.17</v>
+        <v>-4362.0</v>
       </c>
       <c r="I104" s="1">
-        <v>1.7439528434415</v>
+        <v>-0.68630227508732</v>
       </c>
       <c r="J104">
-        <v>0.88</v>
+        <v>2.16</v>
       </c>
       <c r="K104" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="L104" s="1">
-        <v>723555.0</v>
+        <v>631218.0</v>
       </c>
       <c r="M104" s="1">
-        <v>729749.52</v>
+        <v>644163.21</v>
       </c>
       <c r="N104" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B105" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>104.477</v>
+        <v>99.534</v>
       </c>
       <c r="D105" s="1">
-        <v>105.93</v>
+        <v>99.12988889</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>635580.0</v>
+        <v>892169.0</v>
       </c>
       <c r="H105" s="1">
-        <v>-8718.0</v>
+        <v>3637.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-1.371660530539</v>
+        <v>0.40765819032044</v>
       </c>
       <c r="J105">
-        <v>1.7</v>
+        <v>0.47</v>
       </c>
       <c r="K105" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="L105" s="1">
-        <v>626862.0</v>
+        <v>895806.0</v>
       </c>
       <c r="M105" s="1">
-        <v>637033.23</v>
+        <v>899997.78</v>
       </c>
       <c r="N105" s="1">
-        <v>0.42</v>
+        <v>0.59</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B106" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>100.104</v>
+        <v>88.582</v>
       </c>
       <c r="D106" s="1">
-        <v>99.076</v>
+        <v>90.05</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>792608.0</v>
+        <v>540300.0</v>
       </c>
       <c r="H106" s="1">
-        <v>8224.0</v>
+        <v>-8808.0</v>
       </c>
       <c r="I106" s="1">
-        <v>1.037587306714</v>
+        <v>-1.6302054414214</v>
       </c>
       <c r="J106">
-        <v>0.15</v>
+        <v>0.98</v>
       </c>
       <c r="K106" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="L106" s="1">
-        <v>800832.0</v>
+        <v>531492.0</v>
       </c>
       <c r="M106" s="1">
-        <v>802042.96</v>
+        <v>537368.71</v>
       </c>
       <c r="N106" s="1">
-        <v>0.53</v>
+        <v>0.35</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B107" s="1">
         <v>600000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>88.605</v>
+        <v>100.024</v>
       </c>
       <c r="D107" s="1">
-        <v>90.05</v>
+        <v>99.33326</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>540300.0</v>
+        <v>595999.56</v>
       </c>
       <c r="H107" s="1">
-        <v>-8670.0</v>
+        <v>4144.44</v>
       </c>
       <c r="I107" s="1">
-        <v>-1.6046640755136</v>
+        <v>0.69537635229127</v>
       </c>
       <c r="J107">
-        <v>0.86</v>
+        <v>3.2</v>
       </c>
       <c r="K107" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="L107" s="1">
-        <v>531630.0</v>
+        <v>600144.0</v>
       </c>
       <c r="M107" s="1">
-        <v>536785.48</v>
+        <v>619317.29</v>
       </c>
       <c r="N107" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B108" s="1">
-        <v>600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>101.187</v>
+        <v>84.218</v>
       </c>
       <c r="D108" s="1">
-        <v>99.33326</v>
+        <v>85.28283333</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>595999.56</v>
+        <v>1535091.0</v>
       </c>
       <c r="H108" s="1">
-        <v>11122.44</v>
+        <v>-19167.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1.8661825857724</v>
+        <v>-1.2485904744409</v>
       </c>
       <c r="J108">
-        <v>2.91</v>
+        <v>0.53</v>
       </c>
       <c r="K108" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="L108" s="1">
-        <v>607122.0</v>
+        <v>1515924.0</v>
       </c>
       <c r="M108" s="1">
-        <v>624575.42</v>
+        <v>1525374.0</v>
       </c>
       <c r="N108" s="1">
-        <v>0.41</v>
+        <v>1.0</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B109" s="1">
-        <v>1600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>84.934</v>
+        <v>98.868</v>
       </c>
       <c r="D109" s="1">
-        <v>85.4121875</v>
+        <v>99.78644444</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>1366595.0</v>
+        <v>1796156.0</v>
       </c>
       <c r="H109" s="1">
-        <v>-7651.0</v>
+        <v>-16532.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-0.55985862673287</v>
+        <v>-0.92041003119996</v>
       </c>
       <c r="J109">
-        <v>0.46</v>
+        <v>0.53</v>
       </c>
       <c r="K109" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="L109" s="1">
-        <v>1358944.0</v>
+        <v>1779624.0</v>
       </c>
       <c r="M109" s="1">
-        <v>1366308.38</v>
+        <v>1789092.49</v>
       </c>
       <c r="N109" s="1">
-        <v>0.91</v>
+        <v>1.18</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B110" s="1">
-        <v>1600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>99.911</v>
+        <v>81.078</v>
       </c>
       <c r="D110" s="1">
-        <v>99.898</v>
+        <v>81.9124</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>1598368.0</v>
+        <v>819124.0</v>
       </c>
       <c r="H110" s="1">
-        <v>208.0</v>
+        <v>-8344.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.01301327353901</v>
+        <v>-1.0186491910871</v>
       </c>
       <c r="J110">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="K110" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="L110" s="1">
-        <v>1598576.0</v>
+        <v>810780.0</v>
       </c>
       <c r="M110" s="1">
-        <v>1602258.19</v>
+        <v>813488.9</v>
       </c>
       <c r="N110" s="1">
-        <v>1.06</v>
+        <v>0.54</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B111" s="1">
         <v>369000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>100.771</v>
+        <v>100.315</v>
       </c>
       <c r="D111" s="1">
         <v>100.15782656</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
         <v>369582.38</v>
       </c>
       <c r="H111" s="1">
-        <v>2262.61</v>
+        <v>579.97</v>
       </c>
       <c r="I111" s="1">
-        <v>0.61220721615571</v>
+        <v>0.15692577119072</v>
       </c>
       <c r="J111">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="K111" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="L111" s="1">
-        <v>371844.99</v>
+        <v>370162.35</v>
       </c>
       <c r="M111" s="1">
-        <v>373705.15</v>
+        <v>373114.35</v>
       </c>
       <c r="N111" s="1">
         <v>0.25</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B112" s="1">
-        <v>487000.0</v>
+        <v>587000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>101.861</v>
+        <v>100.835</v>
       </c>
       <c r="D112" s="1">
-        <v>100.5846961</v>
+        <v>100.63091482</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>489847.47</v>
+        <v>590703.47</v>
       </c>
       <c r="H112" s="1">
-        <v>6215.6</v>
+        <v>1197.98</v>
       </c>
       <c r="I112" s="1">
-        <v>1.268884781624</v>
+        <v>0.20280564798443</v>
       </c>
       <c r="J112">
-        <v>0.44</v>
+        <v>0.72</v>
       </c>
       <c r="K112" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="L112" s="1">
-        <v>496063.07</v>
+        <v>591901.45</v>
       </c>
       <c r="M112" s="1">
-        <v>498182.85</v>
+        <v>596139.11</v>
       </c>
       <c r="N112" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B113" s="1">
-        <v>1052000.0</v>
+        <v>1152000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>103.669</v>
+        <v>102.82</v>
       </c>
       <c r="D113" s="1">
-        <v>102.3524135</v>
+        <v>102.39621441</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>1076747.39</v>
+        <v>1179604.39</v>
       </c>
       <c r="H113" s="1">
-        <v>13850.49</v>
+        <v>4882.01</v>
       </c>
       <c r="I113" s="1">
-        <v>1.2863267771654</v>
+        <v>0.41386841566434</v>
       </c>
       <c r="J113">
-        <v>3.11</v>
+        <v>3.42</v>
       </c>
       <c r="K113" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="L113" s="1">
-        <v>1090597.88</v>
+        <v>1184486.4</v>
       </c>
       <c r="M113" s="1">
-        <v>1123279.28</v>
+        <v>1223879.91</v>
       </c>
       <c r="N113" s="1">
-        <v>0.75</v>
+        <v>0.81</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B114" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>98.485</v>
+        <v>97.769</v>
       </c>
       <c r="D114" s="1">
         <v>99.57176471</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
         <v>1692720.0</v>
       </c>
       <c r="H114" s="1">
-        <v>-18475.0</v>
+        <v>-30647.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-1.0914386313153</v>
+        <v>-1.8105179828914</v>
       </c>
       <c r="J114">
-        <v>0.9</v>
+        <v>1.12</v>
       </c>
       <c r="K114" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="L114" s="1">
-        <v>1674245.0</v>
+        <v>1662073.0</v>
       </c>
       <c r="M114" s="1">
-        <v>1689475.14</v>
+        <v>1681075.74</v>
       </c>
       <c r="N114" s="1">
-        <v>1.12</v>
+        <v>1.11</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B115" s="1">
         <v>400000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>98.48</v>
+        <v>97.749</v>
       </c>
       <c r="D115" s="1">
         <v>97.59</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
         <v>390360.0</v>
       </c>
       <c r="H115" s="1">
-        <v>3560.0</v>
+        <v>636.0</v>
       </c>
       <c r="I115" s="1">
-        <v>0.91197868634081</v>
+        <v>0.16292652935752</v>
       </c>
       <c r="J115">
-        <v>1.87</v>
+        <v>2.11</v>
       </c>
       <c r="K115" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="L115" s="1">
-        <v>393920.0</v>
+        <v>390996.0</v>
       </c>
       <c r="M115" s="1">
-        <v>401399.45</v>
+        <v>399437.1</v>
       </c>
       <c r="N115" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B116" s="1">
         <v>549000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>98.673</v>
+        <v>97.513</v>
       </c>
       <c r="D116" s="1">
         <v>99.96353552</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
         <v>548799.81</v>
       </c>
       <c r="H116" s="1">
-        <v>-7085.04</v>
+        <v>-13453.44</v>
       </c>
       <c r="I116" s="1">
-        <v>-1.291006277863</v>
+        <v>-2.4514294201377</v>
       </c>
       <c r="J116">
-        <v>2.16</v>
+        <v>2.43</v>
       </c>
       <c r="K116" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="L116" s="1">
-        <v>541714.77</v>
+        <v>535346.37</v>
       </c>
       <c r="M116" s="1">
-        <v>553559.63</v>
+        <v>548714.14</v>
       </c>
       <c r="N116" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="B117" s="1">
         <v>714000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>101.872</v>
+        <v>101.707</v>
       </c>
       <c r="D117" s="1">
         <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
         <v>714000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>13366.08</v>
+        <v>12187.98</v>
       </c>
       <c r="I117" s="1">
-        <v>1.872</v>
+        <v>1.707</v>
       </c>
       <c r="J117">
-        <v>1.17</v>
+        <v>1.52</v>
       </c>
       <c r="K117" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="L117" s="1">
-        <v>727366.08</v>
+        <v>726187.98</v>
       </c>
       <c r="M117" s="1">
-        <v>735689.95</v>
+        <v>737009.01</v>
       </c>
       <c r="N117" s="1">
         <v>0.49</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B118" s="1">
         <v>500000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>89.167</v>
+        <v>88.537</v>
       </c>
       <c r="D118" s="1">
         <v>90.124458</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
         <v>450622.29</v>
       </c>
       <c r="H118" s="1">
-        <v>-4787.29</v>
+        <v>-7937.29</v>
       </c>
       <c r="I118" s="1">
-        <v>-1.0623731018721</v>
+        <v>-1.761406431981</v>
       </c>
       <c r="J118">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>0.04</v>
+      </c>
+      <c r="K118">
+        <v>191.78</v>
       </c>
       <c r="L118" s="1">
-        <v>445835.0</v>
+        <v>442685.0</v>
       </c>
       <c r="M118" s="1">
-        <v>450078.15</v>
+        <v>442876.78</v>
       </c>
       <c r="N118" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B119" s="1">
         <v>2200000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>98.855</v>
+        <v>98.262</v>
       </c>
       <c r="D119" s="1">
         <v>99.87081818</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
         <v>2197158.0</v>
       </c>
       <c r="H119" s="1">
-        <v>-22348.0</v>
+        <v>-35394.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-1.0171321315991</v>
+        <v>-1.6108991706559</v>
       </c>
       <c r="J119">
-        <v>1.23</v>
+        <v>1.51</v>
       </c>
       <c r="K119" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="L119" s="1">
-        <v>2174810.0</v>
+        <v>2161764.0</v>
       </c>
       <c r="M119" s="1">
-        <v>2201933.29</v>
+        <v>2194990.03</v>
       </c>
       <c r="N119" s="1">
-        <v>1.46</v>
+        <v>1.45</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B120" s="1">
         <v>1299000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>98.647</v>
+        <v>97.824</v>
       </c>
       <c r="D120" s="1">
         <v>100.05043341</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
         <v>1299655.13</v>
       </c>
       <c r="H120" s="1">
-        <v>-18230.6</v>
+        <v>-28921.37</v>
       </c>
       <c r="I120" s="1">
-        <v>-1.4027259677727</v>
+        <v>-2.2253111100327</v>
       </c>
       <c r="J120">
-        <v>0.34</v>
+        <v>0.58</v>
       </c>
       <c r="K120" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="L120" s="1">
-        <v>1281424.53</v>
+        <v>1270733.76</v>
       </c>
       <c r="M120" s="1">
-        <v>1285879.92</v>
+        <v>1278273.65</v>
       </c>
       <c r="N120" s="1">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B121" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.867</v>
+        <v>99.813</v>
       </c>
       <c r="D121" s="1">
         <v>103.15</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
         <v>1753550.0</v>
       </c>
       <c r="H121" s="1">
-        <v>-38811.0</v>
+        <v>-56729.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-2.2132816286961</v>
+        <v>-3.23509452254</v>
       </c>
       <c r="J121">
-        <v>1.03</v>
+        <v>1.32</v>
       </c>
       <c r="K121" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="L121" s="1">
-        <v>1714739.0</v>
+        <v>1696821.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1732238.52</v>
+        <v>1719294.07</v>
       </c>
       <c r="N121" s="1">
-        <v>1.15</v>
+        <v>1.13</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B122" s="1">
         <v>300000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>99.22</v>
+        <v>98.489</v>
       </c>
       <c r="D122" s="1">
         <v>98.819</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
         <v>296457.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1203.0</v>
+        <v>-990.0</v>
       </c>
       <c r="I122" s="1">
-        <v>0.40579240834253</v>
+        <v>-0.33394387718961</v>
       </c>
       <c r="J122">
-        <v>1.41</v>
+        <v>1.66</v>
       </c>
       <c r="K122" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="L122" s="1">
-        <v>297660.0</v>
+        <v>295467.0</v>
       </c>
       <c r="M122" s="1">
-        <v>301886.43</v>
+        <v>300444.18</v>
       </c>
       <c r="N122" s="1">
         <v>0.2</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B123" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>99.263</v>
+        <v>98.644</v>
       </c>
       <c r="D123" s="1">
-        <v>100.77214333</v>
+        <v>100.47140857</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>604632.86</v>
+        <v>703299.86</v>
       </c>
       <c r="H123" s="1">
-        <v>-9054.86</v>
+        <v>-12791.86</v>
       </c>
       <c r="I123" s="1">
-        <v>-1.4975798702042</v>
+        <v>-1.8188344300253</v>
       </c>
       <c r="J123">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="K123" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="L123" s="1">
-        <v>595578.0</v>
+        <v>690508.0</v>
       </c>
       <c r="M123" s="1">
-        <v>596665.4</v>
+        <v>693407.73</v>
       </c>
       <c r="N123" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B124" s="1">
-        <v>1500000.0</v>
+        <v>1336000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>94.506</v>
+        <v>100.239</v>
       </c>
       <c r="D124" s="1">
-        <v>90.63588067</v>
+        <v>100.0603024</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>1359538.21</v>
+        <v>1336805.64</v>
       </c>
       <c r="H124" s="1">
-        <v>58051.79</v>
+        <v>2387.4</v>
       </c>
       <c r="I124" s="1">
-        <v>4.2699638430905</v>
+        <v>0.17858991079661</v>
       </c>
       <c r="J124">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>0.07</v>
+      </c>
+      <c r="K124">
+        <v>937.33</v>
       </c>
       <c r="L124" s="1">
-        <v>1417590.0</v>
+        <v>1339193.04</v>
       </c>
       <c r="M124" s="1">
-        <v>1423261.23</v>
+        <v>1340130.37</v>
       </c>
       <c r="N124" s="1">
-        <v>0.95</v>
+        <v>0.88</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="B125" s="1">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>100.689</v>
+        <v>94.356</v>
       </c>
       <c r="D125" s="1">
-        <v>100.467</v>
+        <v>91.07507118</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>1004670.0</v>
+        <v>1548276.21</v>
       </c>
       <c r="H125" s="1">
-        <v>2220.0</v>
+        <v>55775.79</v>
       </c>
       <c r="I125" s="1">
-        <v>0.22096807907074</v>
+        <v>3.6024444243059</v>
       </c>
       <c r="J125">
-        <v>3.61</v>
+        <v>0.42</v>
       </c>
       <c r="K125" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="L125" s="1">
-        <v>1006890.0</v>
+        <v>1604052.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1042944.79</v>
+        <v>1611108.17</v>
       </c>
       <c r="N125" s="1">
-        <v>0.69</v>
+        <v>1.06</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="B126" s="1">
-        <v>1321000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>100.5</v>
+        <v>100.093</v>
       </c>
       <c r="D126" s="1">
-        <v>100.36824451</v>
+        <v>100.43545455</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>1325864.51</v>
+        <v>1104790.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1740.49</v>
+        <v>-3767.0</v>
       </c>
       <c r="I126" s="1">
-        <v>0.13127208601428</v>
+        <v>-0.3409697770617</v>
       </c>
       <c r="J126">
-        <v>2.79</v>
+        <v>3.9</v>
       </c>
       <c r="K126" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="L126" s="1">
-        <v>1327605.0</v>
+        <v>1101023.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1364479.9</v>
+        <v>1143938.07</v>
       </c>
       <c r="N126" s="1">
-        <v>0.91</v>
+        <v>0.75</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B127" s="1">
-        <v>900000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>99.659</v>
+        <v>99.65</v>
       </c>
       <c r="D127" s="1">
-        <v>99.5</v>
+        <v>100.27551019</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>895500.0</v>
+        <v>1525190.51</v>
       </c>
       <c r="H127" s="1">
-        <v>1431.0</v>
+        <v>-9514.01</v>
       </c>
       <c r="I127" s="1">
-        <v>0.15979899497487</v>
+        <v>-0.62379158128908</v>
       </c>
       <c r="J127">
-        <v>1.21</v>
+        <v>3.06</v>
       </c>
       <c r="K127" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="L127" s="1">
-        <v>896931.0</v>
+        <v>1515676.5</v>
       </c>
       <c r="M127" s="1">
-        <v>907855.2</v>
+        <v>1562156.59</v>
       </c>
       <c r="N127" s="1">
-        <v>0.6</v>
+        <v>1.03</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B128" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>98.582</v>
+        <v>99.31</v>
       </c>
       <c r="D128" s="1">
-        <v>99.794</v>
+        <v>99.482</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>399176.0</v>
+        <v>994820.0</v>
       </c>
       <c r="H128" s="1">
-        <v>-4848.0</v>
+        <v>-1720.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-1.2145018738602</v>
+        <v>-0.17289559920388</v>
       </c>
       <c r="J128">
-        <v>1.06</v>
+        <v>1.49</v>
       </c>
       <c r="K128" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="L128" s="1">
-        <v>394328.0</v>
+        <v>993100.0</v>
       </c>
       <c r="M128" s="1">
-        <v>398585.53</v>
+        <v>1007992.0</v>
       </c>
       <c r="N128" s="1">
-        <v>0.26</v>
+        <v>0.66</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B129" s="1">
-        <v>558000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>105.565</v>
+        <v>97.693</v>
       </c>
       <c r="D129" s="1">
-        <v>101.92626523</v>
+        <v>99.3784</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>568748.56</v>
+        <v>496892.0</v>
       </c>
       <c r="H129" s="1">
-        <v>20304.14</v>
+        <v>-8427.0</v>
       </c>
       <c r="I129" s="1">
-        <v>3.5699677200062</v>
+        <v>-1.6959419753186</v>
       </c>
       <c r="J129">
-        <v>1.8</v>
+        <v>1.32</v>
       </c>
       <c r="K129" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="L129" s="1">
-        <v>589052.7</v>
+        <v>488465.0</v>
       </c>
       <c r="M129" s="1">
-        <v>599105.8</v>
+        <v>495081.44</v>
       </c>
       <c r="N129" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="B130" s="1">
-        <v>763000.0</v>
+        <v>758000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.456</v>
+        <v>106.153</v>
       </c>
       <c r="D130" s="1">
-        <v>99.888</v>
+        <v>103.04176253</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>762145.44</v>
+        <v>781056.56</v>
       </c>
       <c r="H130" s="1">
-        <v>4333.84</v>
+        <v>23583.18</v>
       </c>
       <c r="I130" s="1">
-        <v>0.56863687329809</v>
+        <v>3.0193946517778</v>
       </c>
       <c r="J130">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>648.03</v>
+        <v>2.27</v>
+      </c>
+      <c r="K130" t="s">
+        <v>400</v>
       </c>
       <c r="L130" s="1">
-        <v>766479.28</v>
+        <v>804639.74</v>
       </c>
       <c r="M130" s="1">
-        <v>767127.31</v>
+        <v>821841.5</v>
       </c>
       <c r="N130" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B131" s="1">
-        <v>489000.0</v>
+        <v>1263000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>99.985</v>
+        <v>99.753</v>
       </c>
       <c r="D131" s="1">
-        <v>100.27266462</v>
+        <v>99.82592557</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>490333.33</v>
+        <v>1260801.44</v>
       </c>
       <c r="H131" s="1">
-        <v>-1406.68</v>
+        <v>-921.05</v>
       </c>
       <c r="I131" s="1">
-        <v>-0.28688239488023</v>
+        <v>-0.07305274016819</v>
       </c>
       <c r="J131">
-        <v>3.46</v>
+        <v>0.37</v>
       </c>
       <c r="K131" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="L131" s="1">
-        <v>488926.65</v>
+        <v>1259880.39</v>
       </c>
       <c r="M131" s="1">
-        <v>505828.02</v>
+        <v>1264573.39</v>
       </c>
       <c r="N131" s="1">
-        <v>0.34</v>
+        <v>0.83</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B132" s="1">
-        <v>700000.0</v>
+        <v>589000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>99.798</v>
+        <v>98.576</v>
       </c>
       <c r="D132" s="1">
-        <v>101.20214286</v>
+        <v>99.99054839</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>708415.0</v>
+        <v>588944.33</v>
       </c>
       <c r="H132" s="1">
-        <v>-9829.0</v>
+        <v>-8331.69</v>
       </c>
       <c r="I132" s="1">
-        <v>-1.3874635630245</v>
+        <v>-1.4146820973724</v>
       </c>
       <c r="J132">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.05</v>
+      </c>
+      <c r="K132">
+        <v>296.76</v>
       </c>
       <c r="L132" s="1">
-        <v>698586.0</v>
+        <v>580612.64</v>
       </c>
       <c r="M132" s="1">
-        <v>706391.48</v>
+        <v>580909.4</v>
       </c>
       <c r="N132" s="1">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B133" s="1">
-        <v>1774000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>98.639</v>
+        <v>99.039</v>
       </c>
       <c r="D133" s="1">
-        <v>99.8724549</v>
+        <v>101.20214286</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>1771737.35</v>
+        <v>708415.0</v>
       </c>
       <c r="H133" s="1">
-        <v>-21881.49</v>
+        <v>-15142.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-1.2350301245272</v>
+        <v>-2.1374476825025</v>
       </c>
       <c r="J133">
-        <v>1.29</v>
+        <v>1.39</v>
       </c>
       <c r="K133" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="L133" s="1">
-        <v>1749855.86</v>
+        <v>693273.0</v>
       </c>
       <c r="M133" s="1">
-        <v>1772759.9</v>
+        <v>702994.37</v>
       </c>
       <c r="N133" s="1">
-        <v>1.18</v>
+        <v>0.46</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="B134" s="1">
-        <v>400000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>104.905</v>
+        <v>98.027</v>
       </c>
       <c r="D134" s="1">
-        <v>101.1028525</v>
+        <v>99.68791033</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>404411.41</v>
+        <v>1967839.35</v>
       </c>
       <c r="H134" s="1">
-        <v>15208.59</v>
+        <v>-32786.37</v>
       </c>
       <c r="I134" s="1">
-        <v>3.7606728257247</v>
+        <v>-1.6661100917613</v>
       </c>
       <c r="J134">
-        <v>0.99</v>
+        <v>1.53</v>
       </c>
       <c r="K134" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L134" s="1">
-        <v>419620.0</v>
+        <v>1935052.98</v>
       </c>
       <c r="M134" s="1">
-        <v>423566.58</v>
+        <v>1965284.92</v>
       </c>
       <c r="N134" s="1">
-        <v>0.28</v>
+        <v>1.29</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="B135" s="1">
-        <v>803000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>100.381</v>
+        <v>97.846</v>
       </c>
       <c r="D135" s="1">
-        <v>102.44851557</v>
+        <v>97.698</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>822661.58</v>
+        <v>488490.0</v>
       </c>
       <c r="H135" s="1">
-        <v>-16602.15</v>
+        <v>740.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-2.0181020244072</v>
+        <v>0.15148723617679</v>
       </c>
       <c r="J135">
-        <v>0.72</v>
+        <v>0.29</v>
       </c>
       <c r="K135" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="L135" s="1">
-        <v>806059.43</v>
+        <v>489230.0</v>
       </c>
       <c r="M135" s="1">
-        <v>811867.43</v>
+        <v>490663.22</v>
       </c>
       <c r="N135" s="1">
-        <v>0.54</v>
+        <v>0.32</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B136" s="1">
-        <v>583000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>100.557</v>
+        <v>104.376</v>
       </c>
       <c r="D136" s="1">
-        <v>99.958</v>
+        <v>101.759282</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>582755.14</v>
+        <v>508796.41</v>
       </c>
       <c r="H136" s="1">
-        <v>3492.17</v>
+        <v>13083.59</v>
       </c>
       <c r="I136" s="1">
-        <v>0.599251685708</v>
+        <v>2.571478442625</v>
       </c>
       <c r="J136">
-        <v>0.5</v>
+        <v>1.38</v>
       </c>
       <c r="K136" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="L136" s="1">
-        <v>586247.31</v>
+        <v>521880.0</v>
       </c>
       <c r="M136" s="1">
-        <v>589182.28</v>
+        <v>528801.24</v>
       </c>
       <c r="N136" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B137" s="1">
-        <v>468000.0</v>
+        <v>903000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>98.339</v>
+        <v>99.688</v>
       </c>
       <c r="D137" s="1">
-        <v>99.49946581</v>
+        <v>102.14591141</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>465657.5</v>
+        <v>922377.58</v>
       </c>
       <c r="H137" s="1">
-        <v>-5430.98</v>
+        <v>-22194.94</v>
       </c>
       <c r="I137" s="1">
-        <v>-1.16630356002</v>
+        <v>-2.4062748793179</v>
       </c>
       <c r="J137">
-        <v>1.0</v>
+        <v>1.02</v>
       </c>
       <c r="K137" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="L137" s="1">
-        <v>460226.52</v>
+        <v>900182.64</v>
       </c>
       <c r="M137" s="1">
-        <v>464893.7</v>
+        <v>909385.82</v>
       </c>
       <c r="N137" s="1">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B138" s="1">
-        <v>600000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>101.271</v>
+        <v>100.019</v>
       </c>
       <c r="D138" s="1">
-        <v>103.074</v>
+        <v>99.96912738</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>618444.0</v>
+        <v>682789.14</v>
       </c>
       <c r="H138" s="1">
-        <v>-10818.0</v>
+        <v>340.63</v>
       </c>
       <c r="I138" s="1">
-        <v>-1.7492287094709</v>
+        <v>0.049888022530645</v>
       </c>
       <c r="J138">
-        <v>0.55</v>
+        <v>0.78</v>
       </c>
       <c r="K138" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="L138" s="1">
-        <v>607626.0</v>
+        <v>683129.77</v>
       </c>
       <c r="M138" s="1">
-        <v>610913.67</v>
+        <v>688462.78</v>
       </c>
       <c r="N138" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B139" s="1">
-        <v>800000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>75.683</v>
+        <v>97.525</v>
       </c>
       <c r="D139" s="1">
-        <v>74.2877775</v>
+        <v>99.49946581</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>594302.22</v>
+        <v>465657.5</v>
       </c>
       <c r="H139" s="1">
-        <v>11161.78</v>
+        <v>-9240.5</v>
       </c>
       <c r="I139" s="1">
-        <v>1.8781319713058</v>
+        <v>-1.9843984044067</v>
       </c>
       <c r="J139">
-        <v>0.45</v>
+        <v>1.24</v>
       </c>
       <c r="K139" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="L139" s="1">
-        <v>605464.0</v>
+        <v>456417.0</v>
       </c>
       <c r="M139" s="1">
-        <v>609064.0</v>
+        <v>462209.3</v>
       </c>
       <c r="N139" s="1">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B140" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>98.922</v>
+        <v>100.292</v>
       </c>
       <c r="D140" s="1">
-        <v>99.96944444</v>
+        <v>102.68014286</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>899725.0</v>
+        <v>718761.0</v>
       </c>
       <c r="H140" s="1">
-        <v>-9427.0</v>
+        <v>-16717.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-1.0477645947373</v>
+        <v>-2.325807883288</v>
       </c>
       <c r="J140">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>998.63</v>
+        <v>0.84</v>
+      </c>
+      <c r="K140" t="s">
+        <v>50</v>
       </c>
       <c r="L140" s="1">
-        <v>890298.0</v>
+        <v>702044.0</v>
       </c>
       <c r="M140" s="1">
-        <v>891296.63</v>
+        <v>707950.85</v>
       </c>
       <c r="N140" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="B141" s="1">
         <v>800000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>101.499</v>
+        <v>74.62</v>
       </c>
       <c r="D141" s="1">
-        <v>100.66511125</v>
+        <v>74.2877775</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>805320.89</v>
+        <v>594302.22</v>
       </c>
       <c r="H141" s="1">
-        <v>6671.11</v>
+        <v>2657.78</v>
       </c>
       <c r="I141" s="1">
-        <v>0.82837910736427</v>
+        <v>0.44721017532124</v>
       </c>
       <c r="J141">
-        <v>3.1</v>
+        <v>0.51</v>
       </c>
       <c r="K141" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="L141" s="1">
-        <v>811992.0</v>
+        <v>596960.0</v>
       </c>
       <c r="M141" s="1">
-        <v>836813.65</v>
+        <v>601003.84</v>
       </c>
       <c r="N141" s="1">
-        <v>0.56</v>
+        <v>0.4</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B142" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>100.58</v>
+        <v>98.201</v>
       </c>
       <c r="D142" s="1">
-        <v>99.915</v>
+        <v>99.7947</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>799320.0</v>
+        <v>997947.0</v>
       </c>
       <c r="H142" s="1">
-        <v>5320.0</v>
+        <v>-15937.0</v>
       </c>
       <c r="I142" s="1">
-        <v>0.66556573087124</v>
+        <v>-1.5969785970598</v>
       </c>
       <c r="J142">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>438.36</v>
+        <v>0.36</v>
+      </c>
+      <c r="K142" t="s">
+        <v>434</v>
       </c>
       <c r="L142" s="1">
-        <v>804640.0</v>
+        <v>982010.0</v>
       </c>
       <c r="M142" s="1">
-        <v>805078.36</v>
+        <v>985616.17</v>
       </c>
       <c r="N142" s="1">
-        <v>0.53</v>
+        <v>0.65</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B143" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>96.14</v>
+        <v>100.95</v>
       </c>
       <c r="D143" s="1">
-        <v>95.674</v>
+        <v>100.69954333</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>765392.0</v>
+        <v>906295.89</v>
       </c>
       <c r="H143" s="1">
-        <v>3728.0</v>
+        <v>2254.11</v>
       </c>
       <c r="I143" s="1">
-        <v>0.48707067750904</v>
+        <v>0.24871678497847</v>
       </c>
       <c r="J143">
-        <v>1.3</v>
+        <v>3.39</v>
       </c>
       <c r="K143" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="L143" s="1">
-        <v>769120.0</v>
+        <v>908550.0</v>
       </c>
       <c r="M143" s="1">
-        <v>779509.04</v>
+        <v>939038.84</v>
       </c>
       <c r="N143" s="1">
-        <v>0.52</v>
+        <v>0.62</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="B144" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>98.915</v>
+        <v>99.689</v>
       </c>
       <c r="D144" s="1">
-        <v>100.66</v>
+        <v>99.89188889</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>402640.0</v>
+        <v>899027.0</v>
       </c>
       <c r="H144" s="1">
-        <v>-6980.0</v>
+        <v>-1826.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-1.7335585138089</v>
+        <v>-0.20310847171442</v>
       </c>
       <c r="J144">
-        <v>3.24</v>
+        <v>0.35</v>
       </c>
       <c r="K144" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="L144" s="1">
-        <v>395660.0</v>
+        <v>897201.0</v>
       </c>
       <c r="M144" s="1">
-        <v>408605.21</v>
+        <v>900357.16</v>
       </c>
       <c r="N144" s="1">
-        <v>0.27</v>
+        <v>0.59</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="B145" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>100.235</v>
+        <v>95.255</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0</v>
+        <v>95.63144444</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>500000.0</v>
+        <v>860683.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1175.0</v>
+        <v>-3388.0</v>
       </c>
       <c r="I145" s="1">
-        <v>0.235</v>
+        <v>-0.39364086429034</v>
       </c>
       <c r="J145">
-        <v>0.7</v>
+        <v>1.52</v>
       </c>
       <c r="K145" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="L145" s="1">
-        <v>501175.0</v>
+        <v>857295.0</v>
       </c>
       <c r="M145" s="1">
-        <v>504651.03</v>
+        <v>870979.93</v>
       </c>
       <c r="N145" s="1">
-        <v>0.34</v>
+        <v>0.57</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B146" s="1">
-        <v>999000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>98.385</v>
+        <v>98.124</v>
       </c>
       <c r="D146" s="1">
-        <v>99.95190691</v>
+        <v>100.1564</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>998519.55</v>
+        <v>500782.0</v>
       </c>
       <c r="H146" s="1">
-        <v>-15653.4</v>
+        <v>-10162.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-1.5676608434958</v>
+        <v>-2.0292262900823</v>
       </c>
       <c r="J146">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>0.11</v>
+      </c>
+      <c r="K146">
+        <v>554.8</v>
       </c>
       <c r="L146" s="1">
-        <v>982866.15</v>
+        <v>490620.0</v>
       </c>
       <c r="M146" s="1">
-        <v>991733.99</v>
+        <v>491174.8</v>
       </c>
       <c r="N146" s="1">
-        <v>0.66</v>
+        <v>0.32</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="B147" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.565</v>
+        <v>99.765</v>
       </c>
       <c r="D147" s="1">
-        <v>100.22785714</v>
+        <v>99.96366667</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>701595.0</v>
+        <v>599782.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-4640.0</v>
+        <v>-1192.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-0.66135020916626</v>
+        <v>-0.19873887512463</v>
       </c>
       <c r="J147">
-        <v>2.18</v>
+        <v>1.02</v>
       </c>
       <c r="K147" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="L147" s="1">
-        <v>696955.0</v>
+        <v>598590.0</v>
       </c>
       <c r="M147" s="1">
-        <v>712226.78</v>
+        <v>604703.02</v>
       </c>
       <c r="N147" s="1">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="B148" s="1">
-        <v>400000.0</v>
+        <v>1099000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>99.185</v>
+        <v>97.612</v>
       </c>
       <c r="D148" s="1">
-        <v>99.326</v>
+        <v>99.74190628</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>397304.0</v>
+        <v>1096163.55</v>
       </c>
       <c r="H148" s="1">
-        <v>-564.0</v>
+        <v>-23407.67</v>
       </c>
       <c r="I148" s="1">
-        <v>-0.14195678875622</v>
+        <v>-2.1354176573377</v>
       </c>
       <c r="J148">
-        <v>0.95</v>
+        <v>1.14</v>
       </c>
       <c r="K148" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="L148" s="1">
-        <v>396740.0</v>
+        <v>1072755.88</v>
       </c>
       <c r="M148" s="1">
-        <v>400553.7</v>
+        <v>1085255.12</v>
       </c>
       <c r="N148" s="1">
-        <v>0.27</v>
+        <v>0.71</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="B149" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.154</v>
+        <v>98.233</v>
       </c>
       <c r="D149" s="1">
-        <v>99.91491667</v>
+        <v>99.1126</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>1198979.0</v>
+        <v>495563.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2869.0</v>
+        <v>-4398.0</v>
       </c>
       <c r="I149" s="1">
-        <v>0.23928692662674</v>
+        <v>-0.88747545720726</v>
       </c>
       <c r="J149">
-        <v>3.65</v>
+        <v>1.22</v>
       </c>
       <c r="K149" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="L149" s="1">
-        <v>1201848.0</v>
+        <v>491165.0</v>
       </c>
       <c r="M149" s="1">
-        <v>1245615.12</v>
+        <v>497272.88</v>
       </c>
       <c r="N149" s="1">
-        <v>0.83</v>
+        <v>0.33</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="B150" s="1">
-        <v>504000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>98.81</v>
+        <v>99.144</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0</v>
+        <v>99.81421429</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>504000.0</v>
+        <v>1397399.0</v>
       </c>
       <c r="H150" s="1">
-        <v>-5997.6</v>
+        <v>-9383.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-1.19</v>
+        <v>-0.67146176575194</v>
       </c>
       <c r="J150">
-        <v>1.25</v>
+        <v>0.17</v>
       </c>
       <c r="K150" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="L150" s="1">
-        <v>498002.4</v>
+        <v>1388016.0</v>
       </c>
       <c r="M150" s="1">
-        <v>504280.98</v>
+        <v>1390461.21</v>
       </c>
       <c r="N150" s="1">
-        <v>0.34</v>
+        <v>0.92</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="B151" s="1">
-        <v>1000000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>100.066</v>
+        <v>98.159</v>
       </c>
       <c r="D151" s="1">
-        <v>99.7</v>
+        <v>99.70016556</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>997000.0</v>
+        <v>602189.0</v>
       </c>
       <c r="H151" s="1">
-        <v>3660.0</v>
+        <v>-9308.64</v>
       </c>
       <c r="I151" s="1">
-        <v>0.36710130391174</v>
+        <v>-1.5458004048563</v>
       </c>
       <c r="J151">
-        <v>0.19</v>
+        <v>1.53</v>
       </c>
       <c r="K151" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="L151" s="1">
-        <v>1000660.0</v>
+        <v>592880.36</v>
       </c>
       <c r="M151" s="1">
-        <v>1002529.86</v>
+        <v>602111.9</v>
       </c>
       <c r="N151" s="1">
-        <v>0.67</v>
+        <v>0.4</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="B152" s="1">
-        <v>513000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>99.016</v>
+        <v>99.183</v>
       </c>
       <c r="D152" s="1">
-        <v>99.55553606</v>
+        <v>99.65554545</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>510719.9</v>
+        <v>1096211.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-2767.82</v>
+        <v>-5198.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-0.54194481162767</v>
+        <v>-0.47417878492371</v>
       </c>
       <c r="J152">
-        <v>2.71</v>
+        <v>0.43</v>
       </c>
       <c r="K152" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="L152" s="1">
-        <v>507952.08</v>
+        <v>1091013.0</v>
       </c>
       <c r="M152" s="1">
-        <v>521850.51</v>
+        <v>1095714.37</v>
       </c>
       <c r="N152" s="1">
-        <v>0.35</v>
+        <v>0.72</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="B153" s="1">
-        <v>300000.0</v>
+        <v>613000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>100.486</v>
+        <v>98.099</v>
       </c>
       <c r="D153" s="1">
-        <v>99.897</v>
+        <v>99.32233279</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>299691.0</v>
+        <v>608845.9</v>
       </c>
       <c r="H153" s="1">
-        <v>1767.0</v>
+        <v>-7499.03</v>
       </c>
       <c r="I153" s="1">
-        <v>0.58960729551438</v>
+        <v>-1.2316794775164</v>
       </c>
       <c r="J153">
-        <v>0.68</v>
+        <v>2.96</v>
       </c>
       <c r="K153" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="L153" s="1">
-        <v>301458.0</v>
+        <v>601346.87</v>
       </c>
       <c r="M153" s="1">
-        <v>303496.36</v>
+        <v>619484.95</v>
       </c>
       <c r="N153" s="1">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="B154" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>99.322</v>
+        <v>99.979</v>
       </c>
       <c r="D154" s="1">
-        <v>100.0417275</v>
+        <v>99.897</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>400166.91</v>
+        <v>299691.0</v>
       </c>
       <c r="H154" s="1">
-        <v>-2878.91</v>
+        <v>246.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-0.71942730097299</v>
+        <v>0.082084547083496</v>
       </c>
       <c r="J154">
-        <v>2.29</v>
+        <v>0.97</v>
       </c>
       <c r="K154" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="L154" s="1">
-        <v>397288.0</v>
+        <v>299937.0</v>
       </c>
       <c r="M154" s="1">
-        <v>406460.6</v>
+        <v>302835.29</v>
       </c>
       <c r="N154" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="B155" s="1">
-        <v>481000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>100.741</v>
+        <v>98.706</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0</v>
+        <v>99.786582</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>481000.0</v>
+        <v>498932.91</v>
       </c>
       <c r="H155" s="1">
-        <v>3564.21</v>
+        <v>-5402.91</v>
       </c>
       <c r="I155" s="1">
-        <v>0.741</v>
+        <v>-1.0828930887722</v>
       </c>
       <c r="J155">
-        <v>0.73</v>
+        <v>2.58</v>
       </c>
       <c r="K155" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="L155" s="1">
-        <v>484564.21</v>
+        <v>493530.0</v>
       </c>
       <c r="M155" s="1">
-        <v>488091.3</v>
+        <v>506428.97</v>
       </c>
       <c r="N155" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="B156" s="1">
-        <v>551000.0</v>
+        <v>581000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>100.058</v>
+        <v>99.817</v>
       </c>
       <c r="D156" s="1">
-        <v>100.01896552</v>
+        <v>99.97160069</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>551104.5</v>
+        <v>580835.0</v>
       </c>
       <c r="H156" s="1">
-        <v>215.08</v>
+        <v>-898.23</v>
       </c>
       <c r="I156" s="1">
-        <v>0.039027081070831</v>
+        <v>-0.15464460647172</v>
       </c>
       <c r="J156">
-        <v>0.94</v>
+        <v>0.23</v>
       </c>
       <c r="K156" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="L156" s="1">
-        <v>551319.58</v>
+        <v>579936.77</v>
       </c>
       <c r="M156" s="1">
-        <v>556497.47</v>
+        <v>581252.47</v>
       </c>
       <c r="N156" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="B157" s="1">
-        <v>900000.0</v>
+        <v>1051000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>100.439</v>
+        <v>99.147</v>
       </c>
       <c r="D157" s="1">
-        <v>98.29879778</v>
+        <v>99.95085633</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>884689.18</v>
+        <v>1050483.5</v>
       </c>
       <c r="H157" s="1">
-        <v>19261.82</v>
+        <v>-8448.53</v>
       </c>
       <c r="I157" s="1">
-        <v>2.1772415030553</v>
+        <v>-0.80425156606458</v>
       </c>
       <c r="J157">
-        <v>0.7</v>
+        <v>1.2</v>
       </c>
       <c r="K157" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="L157" s="1">
-        <v>903951.0</v>
+        <v>1042034.97</v>
       </c>
       <c r="M157" s="1">
-        <v>910263.33</v>
+        <v>1054632.57</v>
       </c>
       <c r="N157" s="1">
-        <v>0.6</v>
+        <v>0.69</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
+        <v>480</v>
+      </c>
+      <c r="B158" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.336</v>
+      </c>
+      <c r="D158" s="1">
+        <v>98.502418</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>985024.18</v>
+      </c>
+      <c r="H158" s="1">
+        <v>18335.82</v>
+      </c>
+      <c r="I158" s="1">
+        <v>1.8614588730197</v>
+      </c>
+      <c r="J158">
+        <v>1.0</v>
+      </c>
+      <c r="K158" t="s">
         <v>481</v>
       </c>
-      <c r="B158" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L158" s="1">
-        <v>305568.64</v>
+        <v>1003360.0</v>
       </c>
       <c r="M158" s="1">
-        <v>306170.31</v>
+        <v>1013332.6</v>
       </c>
       <c r="N158" s="1">
-        <v>0.2</v>
+        <v>0.67</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="B159" s="1">
-        <v>448000.0</v>
+        <v>304000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>98.743</v>
+        <v>100.197</v>
       </c>
       <c r="D159" s="1">
-        <v>99.30427009</v>
+        <v>99.674</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>444883.13</v>
+        <v>303008.96</v>
       </c>
       <c r="H159" s="1">
-        <v>-2514.49</v>
+        <v>1589.92</v>
       </c>
       <c r="I159" s="1">
-        <v>-0.56520237123849</v>
+        <v>0.52471055641391</v>
       </c>
       <c r="J159">
-        <v>1.65</v>
+        <v>0.55</v>
       </c>
       <c r="K159" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="L159" s="1">
-        <v>442368.64</v>
+        <v>304598.88</v>
       </c>
       <c r="M159" s="1">
-        <v>449771.38</v>
+        <v>306283.55</v>
       </c>
       <c r="N159" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B160" s="1">
-        <v>800000.0</v>
+        <v>548000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>98.0</v>
+        <v>97.97</v>
       </c>
       <c r="D160" s="1">
-        <v>98.599555</v>
+        <v>99.06334489</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>788796.44</v>
+        <v>542867.13</v>
       </c>
       <c r="H160" s="1">
-        <v>-4796.44</v>
+        <v>-5991.53</v>
       </c>
       <c r="I160" s="1">
-        <v>-0.60807069565375</v>
+        <v>-1.1036825898816</v>
       </c>
       <c r="J160">
-        <v>1.09</v>
+        <v>1.88</v>
       </c>
       <c r="K160" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="L160" s="1">
-        <v>784000.0</v>
+        <v>536875.6</v>
       </c>
       <c r="M160" s="1">
-        <v>792728.77</v>
+        <v>547197.52</v>
       </c>
       <c r="N160" s="1">
-        <v>0.53</v>
+        <v>0.36</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B161" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>98.232</v>
+        <v>96.747</v>
       </c>
       <c r="D161" s="1">
-        <v>99.492</v>
+        <v>98.39771556</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>795936.0</v>
+        <v>885579.44</v>
       </c>
       <c r="H161" s="1">
-        <v>-10080.0</v>
+        <v>-14856.44</v>
       </c>
       <c r="I161" s="1">
-        <v>-1.266433482089</v>
+        <v>-1.6775954057831</v>
       </c>
       <c r="J161">
-        <v>0.14</v>
+        <v>1.34</v>
       </c>
       <c r="K161" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="L161" s="1">
-        <v>785856.0</v>
+        <v>870723.0</v>
       </c>
       <c r="M161" s="1">
-        <v>786951.89</v>
+        <v>882789.78</v>
       </c>
       <c r="N161" s="1">
-        <v>0.52</v>
+        <v>0.58</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B162" s="1">
-        <v>698000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>101.103</v>
+        <v>97.1</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0</v>
+        <v>99.492</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>698000.0</v>
+        <v>795936.0</v>
       </c>
       <c r="H162" s="1">
-        <v>7698.94</v>
+        <v>-19136.0</v>
       </c>
       <c r="I162" s="1">
-        <v>1.103</v>
+        <v>-2.4042134040928</v>
       </c>
       <c r="J162">
-        <v>0.76</v>
+        <v>0.6</v>
       </c>
       <c r="K162" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="L162" s="1">
-        <v>705698.94</v>
+        <v>776800.0</v>
       </c>
       <c r="M162" s="1">
-        <v>710998.71</v>
+        <v>781594.52</v>
       </c>
       <c r="N162" s="1">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="B163" s="1">
-        <v>649000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>100.442</v>
+        <v>96.106</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0</v>
+        <v>96.138</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>649000.0</v>
+        <v>384552.0</v>
       </c>
       <c r="H163" s="1">
-        <v>2868.58</v>
+        <v>-128.0</v>
       </c>
       <c r="I163" s="1">
-        <v>0.442</v>
+        <v>-0.033285485448002</v>
       </c>
       <c r="J163">
-        <v>0.62</v>
+        <v>0.4</v>
       </c>
       <c r="K163" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="L163" s="1">
-        <v>651868.58</v>
+        <v>384424.0</v>
       </c>
       <c r="M163" s="1">
-        <v>655887.13</v>
+        <v>386006.19</v>
       </c>
       <c r="N163" s="1">
-        <v>0.44</v>
+        <v>0.25</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="B164" s="1">
-        <v>700000.0</v>
+        <v>798000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>88.971</v>
+        <v>100.318</v>
       </c>
       <c r="D164" s="1">
-        <v>86.18353143</v>
+        <v>100.04160401</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>603284.72</v>
+        <v>798332.0</v>
       </c>
       <c r="H164" s="1">
-        <v>19512.28</v>
+        <v>2205.64</v>
       </c>
       <c r="I164" s="1">
-        <v>3.2343401636295</v>
+        <v>0.27628104598087</v>
       </c>
       <c r="J164">
-        <v>0.19</v>
+        <v>1.08</v>
       </c>
       <c r="K164" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="L164" s="1">
-        <v>622797.0</v>
+        <v>800537.64</v>
       </c>
       <c r="M164" s="1">
-        <v>624134.67</v>
+        <v>809193.42</v>
       </c>
       <c r="N164" s="1">
-        <v>0.41</v>
+        <v>0.53</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B165" s="1">
-        <v>511000.0</v>
+        <v>849000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.613</v>
+        <v>99.478</v>
       </c>
       <c r="D165" s="1">
-        <v>100.27221135</v>
+        <v>99.88669022</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>512391.0</v>
+        <v>848038.0</v>
       </c>
       <c r="H165" s="1">
-        <v>6851.43</v>
+        <v>-3469.78</v>
       </c>
       <c r="I165" s="1">
-        <v>1.3371487789598</v>
+        <v>-0.40915383508758</v>
       </c>
       <c r="J165">
-        <v>2.2</v>
+        <v>0.91</v>
       </c>
       <c r="K165" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="L165" s="1">
-        <v>519242.43</v>
+        <v>844568.22</v>
       </c>
       <c r="M165" s="1">
-        <v>530477.43</v>
+        <v>852315.29</v>
       </c>
       <c r="N165" s="1">
-        <v>0.35</v>
+        <v>0.56</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B166" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>101.05</v>
+        <v>88.464</v>
       </c>
       <c r="D166" s="1">
-        <v>102.939</v>
+        <v>86.47159</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>720573.0</v>
+        <v>691772.72</v>
       </c>
       <c r="H166" s="1">
-        <v>-13223.0</v>
+        <v>15939.28</v>
       </c>
       <c r="I166" s="1">
-        <v>-1.8350673699958</v>
+        <v>2.3041209257283</v>
       </c>
       <c r="J166">
-        <v>1.21</v>
+        <v>0.25</v>
       </c>
       <c r="K166" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="L166" s="1">
-        <v>707350.0</v>
+        <v>707712.0</v>
       </c>
       <c r="M166" s="1">
-        <v>715831.51</v>
+        <v>709684.61</v>
       </c>
       <c r="N166" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B167" s="1">
-        <v>1400000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>98.205</v>
+        <v>101.018</v>
       </c>
       <c r="D167" s="1">
-        <v>100.58606214</v>
+        <v>100.39656301</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>1408204.87</v>
+        <v>613423.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-33334.87</v>
+        <v>3796.98</v>
       </c>
       <c r="I167" s="1">
-        <v>-2.3671889446029</v>
+        <v>0.61898233356102</v>
       </c>
       <c r="J167">
-        <v>1.05</v>
+        <v>2.48</v>
       </c>
       <c r="K167" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="L167" s="1">
-        <v>1374870.0</v>
+        <v>617219.98</v>
       </c>
       <c r="M167" s="1">
-        <v>1389627.53</v>
+        <v>632348.51</v>
       </c>
       <c r="N167" s="1">
-        <v>0.92</v>
+        <v>0.42</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B168" s="1">
-        <v>850000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>98.422</v>
+        <v>100.288</v>
       </c>
       <c r="D168" s="1">
-        <v>99.64942118</v>
+        <v>101.9430625</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>847020.08</v>
+        <v>1631089.0</v>
       </c>
       <c r="H168" s="1">
-        <v>-10433.08</v>
+        <v>-26481.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-1.2317393939468</v>
+        <v>-1.6235165585692</v>
       </c>
       <c r="J168">
-        <v>2.77</v>
+        <v>1.48</v>
       </c>
       <c r="K168" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="L168" s="1">
-        <v>836587.0</v>
+        <v>1604608.0</v>
       </c>
       <c r="M168" s="1">
-        <v>860130.84</v>
+        <v>1628284.71</v>
       </c>
       <c r="N168" s="1">
-        <v>0.57</v>
+        <v>1.07</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="B169" s="1">
-        <v>400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>102.628</v>
+        <v>96.989</v>
       </c>
       <c r="D169" s="1">
-        <v>103.50275</v>
+        <v>100.13917938</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>414011.0</v>
+        <v>1602226.87</v>
       </c>
       <c r="H169" s="1">
-        <v>-3499.0</v>
+        <v>-50402.87</v>
       </c>
       <c r="I169" s="1">
-        <v>-0.84514662653891</v>
+        <v>-3.1458010687338</v>
       </c>
       <c r="J169">
-        <v>0.96</v>
+        <v>1.3</v>
       </c>
       <c r="K169" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="L169" s="1">
-        <v>410512.0</v>
+        <v>1551824.0</v>
       </c>
       <c r="M169" s="1">
-        <v>414364.05</v>
+        <v>1572684.27</v>
       </c>
       <c r="N169" s="1">
-        <v>0.28</v>
+        <v>1.04</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
         <v>515</v>
       </c>
       <c r="B170" s="1">
-        <v>500000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>98.175</v>
+        <v>97.65</v>
       </c>
       <c r="D170" s="1">
-        <v>99.908</v>
+        <v>99.44148211</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>499540.0</v>
+        <v>944694.08</v>
       </c>
       <c r="H170" s="1">
-        <v>-8665.0</v>
+        <v>-17019.08</v>
       </c>
       <c r="I170" s="1">
-        <v>-1.7345958281619</v>
+        <v>-1.8015440511705</v>
       </c>
       <c r="J170">
-        <v>1.53</v>
+        <v>2.99</v>
       </c>
       <c r="K170" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="L170" s="1">
-        <v>490875.0</v>
+        <v>927675.0</v>
       </c>
       <c r="M170" s="1">
-        <v>498517.36</v>
+        <v>956096.92</v>
       </c>
       <c r="N170" s="1">
-        <v>0.33</v>
+        <v>0.63</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B171" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>104.427</v>
+        <v>97.66</v>
       </c>
       <c r="D171" s="1">
-        <v>106.53128571</v>
+        <v>99.53816667</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>745719.0</v>
+        <v>597229.0</v>
       </c>
       <c r="H171" s="1">
-        <v>-14730.0</v>
+        <v>-11269.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-1.975274868952</v>
+        <v>-1.8868809116771</v>
       </c>
       <c r="J171">
-        <v>2.9</v>
+        <v>1.81</v>
       </c>
       <c r="K171" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="L171" s="1">
-        <v>730989.0</v>
+        <v>585960.0</v>
       </c>
       <c r="M171" s="1">
-        <v>751284.21</v>
+        <v>596849.67</v>
       </c>
       <c r="N171" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="B172" s="1">
-        <v>1239000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>98.932</v>
+        <v>102.124</v>
       </c>
       <c r="D172" s="1">
-        <v>99.90992252</v>
+        <v>103.2264</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>1237883.94</v>
+        <v>516132.0</v>
       </c>
       <c r="H172" s="1">
-        <v>-12116.46</v>
+        <v>-5512.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-0.97880420033561</v>
+        <v>-1.0679438593228</v>
       </c>
       <c r="J172">
-        <v>1.24</v>
+        <v>1.31</v>
       </c>
       <c r="K172" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="L172" s="1">
-        <v>1225767.48</v>
+        <v>510620.0</v>
       </c>
       <c r="M172" s="1">
-        <v>1241148.9</v>
+        <v>517191.91</v>
       </c>
       <c r="N172" s="1">
-        <v>0.82</v>
+        <v>0.34</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B173" s="1">
-        <v>988000.0</v>
+        <v>1439000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.452</v>
+        <v>97.506</v>
       </c>
       <c r="D173" s="1">
-        <v>100.44048583</v>
+        <v>99.57914802</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>992352.0</v>
+        <v>1432943.94</v>
       </c>
       <c r="H173" s="1">
-        <v>113.76</v>
+        <v>-29832.6</v>
       </c>
       <c r="I173" s="1">
-        <v>0.01146367418013</v>
+        <v>-2.0819097779917</v>
       </c>
       <c r="J173">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="K173" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="L173" s="1">
-        <v>992465.76</v>
+        <v>1403111.34</v>
       </c>
       <c r="M173" s="1">
-        <v>1009046.84</v>
+        <v>1424834.33</v>
       </c>
       <c r="N173" s="1">
-        <v>0.67</v>
+        <v>0.94</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="B174" s="1">
-        <v>1100000.0</v>
+        <v>1088000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>103.05</v>
+        <v>100.061</v>
       </c>
       <c r="D174" s="1">
-        <v>103.40336364</v>
+        <v>100.40707721</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>1137437.0</v>
+        <v>1092429.0</v>
       </c>
       <c r="H174" s="1">
-        <v>-3887.0</v>
+        <v>-3765.32</v>
       </c>
       <c r="I174" s="1">
-        <v>-0.34173321247682</v>
+        <v>-0.34467411612105</v>
       </c>
       <c r="J174">
-        <v>0.68</v>
+        <v>1.98</v>
       </c>
       <c r="K174" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="L174" s="1">
-        <v>1133550.0</v>
+        <v>1088663.68</v>
       </c>
       <c r="M174" s="1">
-        <v>1141062.4</v>
+        <v>1110166.44</v>
       </c>
       <c r="N174" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B175" s="1">
-        <v>683000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>102.597</v>
+        <v>102.788</v>
       </c>
       <c r="D175" s="1">
-        <v>101.19198243</v>
+        <v>103.35125</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>691141.24</v>
+        <v>1240215.0</v>
       </c>
       <c r="H175" s="1">
-        <v>9596.27</v>
+        <v>-6759.0</v>
       </c>
       <c r="I175" s="1">
-        <v>1.3884672834745</v>
+        <v>-0.54498615159468</v>
       </c>
       <c r="J175">
-        <v>0.17</v>
+        <v>1.0</v>
       </c>
       <c r="K175" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="L175" s="1">
-        <v>700737.51</v>
+        <v>1233456.0</v>
       </c>
       <c r="M175" s="1">
-        <v>701895.34</v>
+        <v>1245401.75</v>
       </c>
       <c r="N175" s="1">
-        <v>0.47</v>
+        <v>0.82</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B176" s="1">
-        <v>600000.0</v>
+        <v>883000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>99.594</v>
+        <v>101.723</v>
       </c>
       <c r="D176" s="1">
-        <v>99.752715</v>
+        <v>101.31497622</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>598516.29</v>
+        <v>894611.24</v>
       </c>
       <c r="H176" s="1">
-        <v>-952.29</v>
+        <v>3602.85</v>
       </c>
       <c r="I176" s="1">
-        <v>-0.15910845133388</v>
+        <v>0.40272800507179</v>
       </c>
       <c r="J176">
-        <v>3.04</v>
+        <v>0.47</v>
       </c>
       <c r="K176" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="L176" s="1">
-        <v>597564.0</v>
+        <v>898214.09</v>
       </c>
       <c r="M176" s="1">
-        <v>615781.81</v>
+        <v>902405.32</v>
       </c>
       <c r="N176" s="1">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="B177" s="1">
         <v>700000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>100.761</v>
+        <v>98.231</v>
       </c>
       <c r="D177" s="1">
-        <v>100.413</v>
+        <v>99.53904143</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>702891.0</v>
+        <v>696773.29</v>
       </c>
       <c r="H177" s="1">
-        <v>2436.0</v>
+        <v>-9156.29</v>
       </c>
       <c r="I177" s="1">
-        <v>0.34656867138717</v>
+        <v>-1.3140988799958</v>
       </c>
       <c r="J177">
-        <v>0.42</v>
+        <v>3.32</v>
       </c>
       <c r="K177" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="L177" s="1">
-        <v>705327.0</v>
+        <v>687617.0</v>
       </c>
       <c r="M177" s="1">
-        <v>708248.13</v>
+        <v>710877.62</v>
       </c>
       <c r="N177" s="1">
         <v>0.47</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B178" s="1">
-        <v>1014000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>100.973</v>
+        <v>100.088</v>
       </c>
       <c r="D178" s="1">
-        <v>102.86484418</v>
+        <v>100.27291667</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>1043049.52</v>
+        <v>1203275.0</v>
       </c>
       <c r="H178" s="1">
-        <v>-19183.3</v>
+        <v>-2219.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-1.8391552493117</v>
+        <v>-0.18441337183936</v>
       </c>
       <c r="J178">
-        <v>3.69</v>
+        <v>0.73</v>
       </c>
       <c r="K178" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="L178" s="1">
-        <v>1023866.22</v>
+        <v>1201056.0</v>
       </c>
       <c r="M178" s="1">
-        <v>1061266.15</v>
+        <v>1209819.38</v>
       </c>
       <c r="N178" s="1">
-        <v>0.71</v>
+        <v>0.8</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B179" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>98.411</v>
+        <v>91.319</v>
       </c>
       <c r="D179" s="1">
-        <v>99.99142833</v>
+        <v>92.35</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>599948.57</v>
+        <v>646450.0</v>
       </c>
       <c r="H179" s="1">
-        <v>-9482.57</v>
+        <v>-7217.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-1.5805638139949</v>
+        <v>-1.1164049810504</v>
       </c>
       <c r="J179">
-        <v>1.34</v>
+        <v>0.49</v>
       </c>
       <c r="K179" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="L179" s="1">
-        <v>590466.0</v>
+        <v>639233.0</v>
       </c>
       <c r="M179" s="1">
-        <v>598532.47</v>
+        <v>642661.08</v>
       </c>
       <c r="N179" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="B180" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>101.081</v>
+        <v>89.219</v>
       </c>
       <c r="D180" s="1">
-        <v>100.0</v>
+        <v>90.199</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>300000.0</v>
+        <v>541194.0</v>
       </c>
       <c r="H180" s="1">
-        <v>3243.0</v>
+        <v>-5880.0</v>
       </c>
       <c r="I180" s="1">
-        <v>1.081</v>
+        <v>-1.086486546414</v>
       </c>
       <c r="J180">
-        <v>0.76</v>
+        <v>0.71</v>
       </c>
       <c r="K180" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="L180" s="1">
-        <v>303243.0</v>
+        <v>535314.0</v>
       </c>
       <c r="M180" s="1">
-        <v>305517.66</v>
+        <v>539561.26</v>
       </c>
       <c r="N180" s="1">
-        <v>0.2</v>
+        <v>0.36</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="B181" s="1">
-        <v>900000.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>96.5</v>
+        <v>99.893</v>
       </c>
       <c r="D181" s="1">
-        <v>97.25955556</v>
+        <v>102.60049551</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>875336.0</v>
+        <v>1142969.52</v>
       </c>
       <c r="H181" s="1">
-        <v>-6836.0</v>
+        <v>-30161.5</v>
       </c>
       <c r="I181" s="1">
-        <v>-0.78095725527112</v>
+        <v>-2.6388717697389</v>
       </c>
       <c r="J181">
-        <v>0.45</v>
+        <v>0.22</v>
       </c>
       <c r="K181" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="L181" s="1">
-        <v>868500.0</v>
+        <v>1112808.02</v>
       </c>
       <c r="M181" s="1">
-        <v>872506.85</v>
+        <v>1115211.51</v>
       </c>
       <c r="N181" s="1">
-        <v>0.58</v>
+        <v>0.73</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B182" s="1">
-        <v>431000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>99.765</v>
+        <v>97.62</v>
       </c>
       <c r="D182" s="1">
-        <v>99.695</v>
+        <v>99.65665286</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>429685.45</v>
+        <v>697596.57</v>
       </c>
       <c r="H182" s="1">
-        <v>301.7</v>
+        <v>-14256.57</v>
       </c>
       <c r="I182" s="1">
-        <v>0.07021415316716</v>
+        <v>-2.0436697388005</v>
       </c>
       <c r="J182">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>398.53</v>
+        <v>1.56</v>
+      </c>
+      <c r="K182" t="s">
+        <v>551</v>
       </c>
       <c r="L182" s="1">
-        <v>429987.15</v>
+        <v>683340.0</v>
       </c>
       <c r="M182" s="1">
-        <v>430385.68</v>
+        <v>694290.84</v>
       </c>
       <c r="N182" s="1">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="B183" s="1">
-        <v>1100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>83.543</v>
+        <v>100.334</v>
       </c>
       <c r="D183" s="1">
-        <v>81.54266545</v>
+        <v>100.0</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>896969.32</v>
+        <v>300000.0</v>
       </c>
       <c r="H183" s="1">
-        <v>22003.68</v>
+        <v>1002.0</v>
       </c>
       <c r="I183" s="1">
-        <v>2.4531140039439</v>
+        <v>0.334</v>
       </c>
       <c r="J183">
-        <v>0.61</v>
+        <v>1.03</v>
       </c>
       <c r="K183" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="L183" s="1">
-        <v>918973.0</v>
+        <v>301002.0</v>
       </c>
       <c r="M183" s="1">
-        <v>925663.41</v>
+        <v>304095.53</v>
       </c>
       <c r="N183" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B184" s="1">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>90.6</v>
+        <v>96.227</v>
       </c>
       <c r="D184" s="1">
-        <v>89.78073818</v>
+        <v>97.1558</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>987588.12</v>
+        <v>971558.0</v>
       </c>
       <c r="H184" s="1">
-        <v>9011.88</v>
+        <v>-9288.0</v>
       </c>
       <c r="I184" s="1">
-        <v>0.91251401444562</v>
+        <v>-0.95599027541331</v>
       </c>
       <c r="J184">
-        <v>0.73</v>
+        <v>0.63</v>
       </c>
       <c r="K184" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="L184" s="1">
-        <v>996600.0</v>
+        <v>962270.0</v>
       </c>
       <c r="M184" s="1">
-        <v>1004646.58</v>
+        <v>968571.37</v>
       </c>
       <c r="N184" s="1">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="B185" s="1">
-        <v>200000.0</v>
+        <v>531000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>101.663</v>
+        <v>98.783</v>
       </c>
       <c r="D185" s="1">
-        <v>102.932</v>
+        <v>99.53341808</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>205864.0</v>
+        <v>528522.45</v>
       </c>
       <c r="H185" s="1">
-        <v>-2538.0</v>
+        <v>-3984.72</v>
       </c>
       <c r="I185" s="1">
-        <v>-1.2328527571601</v>
+        <v>-0.75393580726798</v>
       </c>
       <c r="J185">
-        <v>0.84</v>
+        <v>0.37</v>
       </c>
       <c r="K185" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="L185" s="1">
-        <v>203326.0</v>
+        <v>524537.73</v>
       </c>
       <c r="M185" s="1">
-        <v>205010.93</v>
+        <v>526501.7</v>
       </c>
       <c r="N185" s="1">
-        <v>0.14</v>
+        <v>0.35</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="B186" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>100.535</v>
+        <v>82.894</v>
       </c>
       <c r="D186" s="1">
-        <v>100.86</v>
+        <v>81.65819333</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>806880.0</v>
+        <v>979898.32</v>
       </c>
       <c r="H186" s="1">
-        <v>-2600.0</v>
+        <v>14829.68</v>
       </c>
       <c r="I186" s="1">
-        <v>-0.32222883204442</v>
+        <v>1.5133896749614</v>
       </c>
       <c r="J186">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>952.11</v>
+        <v>0.66</v>
+      </c>
+      <c r="K186" t="s">
+        <v>563</v>
       </c>
       <c r="L186" s="1">
-        <v>804280.0</v>
+        <v>994728.0</v>
       </c>
       <c r="M186" s="1">
-        <v>805232.11</v>
+        <v>1002692.38</v>
       </c>
       <c r="N186" s="1">
-        <v>0.53</v>
+        <v>0.66</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
+        <v>565</v>
+      </c>
+      <c r="B187" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>90.166</v>
+      </c>
+      <c r="D187" s="1">
+        <v>89.81442667</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>1077773.12</v>
+      </c>
+      <c r="H187" s="1">
+        <v>4218.88</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0.39144416591128</v>
+      </c>
+      <c r="J187">
+        <v>0.04</v>
+      </c>
+      <c r="K187">
+        <v>443.84</v>
+      </c>
+      <c r="L187" s="1">
+        <v>1081992.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>1082435.84</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>567</v>
+      </c>
+      <c r="B188" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.857</v>
+      </c>
+      <c r="D188" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-4150.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-2.0158939882641</v>
+      </c>
+      <c r="J188">
+        <v>1.12</v>
+      </c>
+      <c r="K188" t="s">
+        <v>568</v>
+      </c>
+      <c r="L188" s="1">
+        <v>201714.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>203953.73</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
         <v>566</v>
       </c>
-      <c r="B187" s="1">
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>570</v>
+      </c>
+      <c r="B189" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>99.882</v>
+      </c>
+      <c r="D189" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>806880.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-7824.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-0.96966091612136</v>
+      </c>
+      <c r="J189">
+        <v>0.37</v>
+      </c>
+      <c r="K189" t="s">
+        <v>571</v>
+      </c>
+      <c r="L189" s="1">
+        <v>799056.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>801991.67</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>573</v>
+      </c>
+      <c r="B190" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>10.63467788</v>
+      </c>
+      <c r="D190" s="1">
+        <v>0.1064158909</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>351172.44</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-13519.74</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-3.8498863976911</v>
+      </c>
+      <c r="J190">
+        <v>0.0</v>
+      </c>
+      <c r="K190" t="s">
+        <v>574</v>
+      </c>
+      <c r="L190" s="1">
+        <v>337652.7</v>
+      </c>
+      <c r="M190" s="1">
+        <v>350944.37</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>576</v>
+      </c>
+      <c r="B191" s="1">
         <v>-3300000.0</v>
       </c>
-      <c r="C187" s="1">
-[...2 lines deleted...]
-      <c r="D187" s="1">
+      <c r="C191" s="1">
+        <v>10.63467788</v>
+      </c>
+      <c r="D191" s="1">
         <v>0.0</v>
       </c>
-      <c r="E187" t="s">
-[...5 lines deleted...]
-      <c r="G187" s="1">
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
         <v>0.0</v>
       </c>
-      <c r="H187" s="1">
-[...2 lines deleted...]
-      <c r="I187" s="1">
+      <c r="H191" s="1">
+        <v>-337652.7</v>
+      </c>
+      <c r="I191" s="1">
         <v>0</v>
       </c>
-      <c r="J187">
+      <c r="J191">
         <v>0.0</v>
       </c>
-      <c r="K187">
-[...15 lines deleted...]
-        <v>565</v>
+      <c r="K191" t="s">
+        <v>577</v>
+      </c>
+      <c r="L191" s="1">
+        <v>-337652.7</v>
+      </c>
+      <c r="M191" s="1">
+        <v>-350944.37</v>
+      </c>
+      <c r="N191" s="1">
+        <v>-0.23</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>575</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">